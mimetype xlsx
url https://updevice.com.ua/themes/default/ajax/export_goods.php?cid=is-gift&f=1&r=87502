--- v0 (2026-10-10)
+++ v1 (2026-10-11)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1096">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1087">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1204,68 +1204,50 @@
   <si>
     <t>Грілка REMAX Electric Heating Water bag 116 |3 Levels|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/grelka-remax-electric-heating-water-bag-116-3-levels-/</t>
   </si>
   <si>
     <t>000005993</t>
   </si>
   <si>
     <t>Перехідник BASEUS GAMO 3-in-1 Lightning Male to Dual lightning / 3.5 mm Female Adapter L47</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/hub-adapter-perehodnik-31/perehodnik-baseus-gamo-3-in-1-lightning-male-to-dual-lightning-3-5mm-female-adapter-l47/</t>
   </si>
   <si>
     <t>000006054</t>
   </si>
   <si>
     <t>Універсальна лампа з кліпсю Baseus Comfort Reading Mini Clip Lamp |24Hours, 4000K| (DGRAD-0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-s-klipsoy-baseus-comfort-reading-mini-clip-lamp-24hours-4000k-dgrad-0g-/</t>
   </si>
   <si>
-    <t>000006247</t>
-[...16 lines deleted...]
-  <si>
     <t>000007488</t>
   </si>
   <si>
     <t>Лампа BASEUS Smart Eye Series Rechargeable Folding Reading Desk Lamp (Smart Light) |3000-6000K| (DGZG-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-baseus-smart-eye-series-rechargeable-folding-reading-desk-lamp-smart-light-3000-6000k-dgzg-02-/</t>
   </si>
   <si>
     <t>000007489</t>
   </si>
   <si>
     <t>000008258</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB HOCO USB cool LED color light strip DL30 |4M, 20RGB Mode, Remote|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lenta-na-svetodiodah-rgb-hoco-usb-cool-led-color-light-strip-dl30-4m-20rgb-mode-remote-/</t>
   </si>
   <si>
     <t>000004184</t>
   </si>
   <si>
     <t>Ігровий контролер Shinecon SC-AG13</t>
@@ -1628,59 +1610,50 @@
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009651</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
   </si>
   <si>
     <t>000009652</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-209p-gaming-mouse-1200-8000-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009687</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME SK-503 wired Speaker |3Wx2, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-sk-503-wired-speaker-3wx2-rgb-/</t>
   </si>
   <si>
     <t>000009690</t>
   </si>
   <si>
     <t>Ігрове кермо XTRIKE ME GP-903  Racing Wheel</t>
   </si>
@@ -3355,51 +3328,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6ae6bfacaa48fafcef55df2585bea11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b942e3ef4536e4cc541967fb5aff12422.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf757ef38f90c21c4cb13dc62d916b043.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f2fc79b38f6750cedf5cfa4b0906344.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf4dd9afae4c88836a7baa2992fd9095.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b03517c1ccb285b260e66c5eb715c816.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdedb522b4f59f4e773594316eaa5a637.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e9a8c0e45935a6444817530ae144648.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fcb1ec11d2aceb7a08099d669ddcee9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc50d425454da616738f5705470ef6e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8336929e31b81d0c5bd944186fe0e1d911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132309a3844425e2ee82354c753e9eb412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8333f2d7ea4a6cd2d0541f922252ab1b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f381cbe23eb308cfebce5f6d2229041f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ee7028a28e39aa091b92c8f2d7851115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70cd951f201dedeb5736853bde4a86416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b690605448fa51ba256d1dabe10b13c917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5242aef5e8b9b75a3d087c5bcd9f4a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0b1393d64c95c26b5b6b3d1d7e07b319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e8ca0900a95e02c21731889af032d620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5904244021c0b1a449e02bfc9a2081221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3809d65cdbe7b78405d8ba7dc1ec92f822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef146727969c67c7d613c17cb3cc0fba23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9574df4a3a95fa2ae5878a766111496124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf554e6ed2860acc4464b1384e60cfc25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ffc240747147f23488addc0aebeaa026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00563c6f3390685ca25e4e6ef99d230727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c4e274022dbc32ef4a3b281700213828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6978999d13b24dee1728f50f16d4b40429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0152396ef7923ee99a304b97c97b11ff30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7055909ee7bdf30a9bc5eb08ee558f1f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48a244a8f0848707dc70b735dfa6ea632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d21bc37e21e1138f69d622fe5d21cd33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23874572bf8dc08bdbc84d82b63b5a5b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0c7a31e8f8ddd00aa888977f9e5f7235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5195d072f73588569480907c9dadfd2836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85673813dcfd4006d1d8ae2f41658a1137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5231b70965b1c130fca9490e10e6c838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16faf33351266042550c3fe5ef4c1d839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0776477efc5effbba55b82e0eccb76040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5de436ed455895247e47b13f6b84dcc41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a35c14961811a655a0887ebf99ea2642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893f66ad2763c9849a59f90dfc6de15943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db907fa21e50c94efbb85c2dd51d1f1244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7e2f8e36ccd7359da638d2f9b5937a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fc2decf8a5ce9cd3c8e25f8b8cae6b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c564e340d1f31071523f63b601a000f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e518fb3a3a7743b23689e05d37d7ac48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1593e65ebbfc5cdbff556366002448749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aca7e12e8837a945594b09d20d1a50f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9d6e027f5e62941e502e650b01b39451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da8029b597def6b8568922f0b83e87b52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e721603f9cae5afffc44b2dce867a8d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae265e4f75139e1f7ad6fb1fb92fe4a554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2b0cb3faffedb86f33515ab52b55ad55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e88bc626a973a157445e301bd25ce6856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4076ffc814b873eda7e6eb5bdd03c6e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e225f331d1d05d39490884991ce4522158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7eedfcbe98892493f14fdce2baeabc59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb9c19a5956ff5a4d6b08be279edde660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e818d9697e9cd4a77fddf4801c2aef9f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa75cae03f6aa41c181b2459d6f1cbca62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0596639b93cd0fe202f334a2390c97663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fede08ab7226add9c65fdae9c149e01c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3ec33cb5d50ba7114d6888e40672aa65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439dc4307196c58cc4cdd15328a9699366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8954b3be2c577d41692952c3d259e267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f070b9f172e12f2cc0722a441bcf3b8368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c69e13ace7e251ecaa52b9d058581869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843e964d5156e595df9b2ce11f1b2b6770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2347dda6e93eac9dfbf90eb5d6298f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b33103ae674ead68b5a9d62a53b025372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7b8e8a89b227dfaefc1ec7f650517d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23faf1a78d370da4c106e134405d241d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f8252cb7bc625fee25981c2e97f0b575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032b76c7aa492e5d5969dad7e2afad2276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3e70ab72639ccca8840693c38d3ca977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f075287b72c6cfc9e738f0619f8dbac78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3644d9b0996487557099fe7e4fd2b379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be6dd8fc9bf86f84cb1a1272aad307880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8362cdc0140c6544cfd40982742d2ae481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c0a459cb590d6bc2a474cc619b8b2582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5217dcfbb7be1e9d066b93474ea45983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a119c70ba88ddfcc208767242b5e794384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6c5d055caeb492aff159c513389d3885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec45a47861ef3eac9f2f84b7c57a22886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9206d574235b03262627ed000668991a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a073a91e2568183f8ee50c2118a4b2fb88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70203c87fed9b2b30cc4c72ee68ccdc89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbcad27627ea0a475746199168914f990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1dd78012c9f38ae71736cee6e6c05e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8327cd85a77dc8df5b94942436d117a992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9755003a137ffc31e208d519de7f9a593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd6aa5d1dcfa3c0b0d5183bcbae633694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e99398dc49b53d1eb454ede2ba8a70395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff763dedd0ba644772d0b837e29cabe96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc4387c89e014f0f8edd4390e37eddf97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f941973fa962c61153e0670a6cf62f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab8e8f97b60e038447cd20e3a859a2d99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a61825ad90d987a35051c01e0e6a4b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77a86f356d42382a750b329ed155869101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70911adb5ac47baed92552969d0b8f67102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131ee8f1adb79fff9e3289ee0e53db2b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094ba23a4159bdf2246bc24d85e2a38a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94dc0346c4956c2c25513ff07cf1fa53105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a02fde7c4820cd899684ff22bf65fc106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94aacad01fe5fa32a6891928c2a865e8107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935560ab02067c6c0e2a080cfb092f9f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1802bd2e40c924d7bf3bc8ddc83db0da109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8054ec35910da3144dc4516c6acc422c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c84ab446adefaa468a0b85f6835f9a0111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a53ff95ab12aed18aa65fdb0073da44112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bfa474da4bd391199185e375a9c06a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958d22b4cc41c5e3db6e5e322e8c4328114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b31f15f4106237b3a156cc915692057115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bf1c9e3f5f2acf3a8d15928cd874b5116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e09a6710b2e950ec349521ab5618859117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528e834649b5d95f2535c22d2d6c22dc118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d162428950e54c43b559ea05557cfc34119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7c25f64ef6ad95baea579ca52d10b7120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6b55002270feb453be0591079061a4121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f158a63d4f271c74e0587b117c78fe6122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4ee21d2bc56aa5143fcd9b08c1e105123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d29d67e13620f47a8dcb8256d44f35124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705c59d9cebac588fc236737058aee0e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da66afc95a2480c415a0ecdff77cfbc126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84362ceb4e5329eaaf0b703540f68aa127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f68a6dc18dfbf82a17a68463b68ab6128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51906076cfbf928102a5c50aeecebfd9129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce9eb6f63d52a8f64265e7de31c433f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad8af160cd57cf2016f127349d1a3e2131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fb9347c0e531435267ba6e1ec22a65132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a52b364893788309b18ef47b6b251e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb5618e6232a8a3a9a6b27e19e535ce134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3b4bd81204615e99c843461193aa3b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3fae5f447492872d9c49cf71d78ebc136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b85ce7cbc4640ab5eca7ef1c1689190137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f784b31c7f21afe868bc9b1220e34fb5138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7531a27664f561ba0ff1318b6c5a3cda139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4cbadba02dcb66bb506c35f6f39ffd140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083a5229d39083374853a82cccaeee64141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beba284539acaf3df8047c348be63f69142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d3473e5ae90c6a90ef56e213a49c93143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b23e47374d013846d908b072220c37144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90756abfa968f0f61d5a4c430a56808145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78dd0de2ba0735487f426b76fec5bfa8146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f70e263e9befa999c4abd2685fa0891147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6454067f45d568178a40afa07fa587f1148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021a771f8a508e474bbc7f69ea2ed39f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3f90d1f5fa0d095d5d6494bfbbb486150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25c9706a2bcc86dfdea42d3853ef027151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917b7a942d0dfd75e14e5b72185e1ac7152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4da439afd852880bc9b2bfcf0000c9f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112ffed789d3de1d85ea9fdc4a009f76154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efa904fad713c2eff4a31d386855041155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e1e741ed309285826e335d813d7241156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71bd394351db642813176614852f8d4157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496584a48e72aecb9b32815fee7f359f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5c069b3052d25ae5f0e97a678964d4159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af826cb2b73268685a80d682e789da0160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd71a5b09907439c950429e1a71ce7de161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e242ff405aacdc89178af15065bb39e5162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8773aed616138dcd4bf06404e36fdf1163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987d1328be1b4dcea89739aadd3d52ec164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484b56b53b2b5b0abd03c79f6e99d7c5165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaeeab7ef81d6e62933b645767bccfc9166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cc2f51294021bf8bd321d4c99c60be167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54004bd55c6a5cd5bc0a0987a99a9c3e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2abdfbc18121e1f87b499de47af7f3b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852fe972dd82d2934d909d96f49c9723170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0943c9d9d62d9f044e59d27b1e1eb0fe171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675bd26562690a4cdddd66ef5fe8c4b8172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be79d734b812bc2c26c0b651aabeb00173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce5a6810cbe7acc5a0b096f6bad5713174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30de6ac75320516f6e70695a08862a79175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501cb67cdb54df43de6189a895376eef176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798e9e215f4e86f009fe7561d27c7346177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631e4879a1f009b799f6b12c667adf8b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201cad5176973b4055fca745d5dcdf10179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c41c3a539bc3c876505fdcea38a80b1180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079f053106ae5ed381f4896b69dcca0d181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9a713a99e460f8733687786174d68f182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581f66842c65d0239b6c11744edadab6183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd845a11b3b5f36a7e3d75e4a801b27184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa64bea7bac822b65b5286787f663a27185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70fe0e4c731e4f221f2f9f9a4807b23186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f55999d45f416fe8498e07a54e3c2b187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8482280f29f3dcf9b6eabe3b83b81c20188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3eeb55a93709f316710edd6a02b7be6189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc8bd2e794e61f33c1a0c5d33623eeb190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f6c9debfb583339948a309da7e626e191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51e48282b20856dd3b878c4f4abafb0192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98777647519874132cce1db78a6fd216193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c028bbb4519291e78a5e9dd7cd183af194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ea4c8722104b901b5715f797dd6e83195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3de3b8b9d699152d4277dff3d3ba17196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d7037c8b88ab423416077ff640465a197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fed89d9a441e563867ddb13fb00de0a198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d1977de6812fb3d076644421cfb8a5199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3e5fd2ecc537e9338fb1c7490c41d8200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005e12f250e70f79ceb1240c2ce733d8201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca7ec0312e5fb6cce6d2f5f557eb7f1202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573cb6a4fc6c2b1fa496760d1f9bd3bc203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aced38d44b797737f8a82d198132ad80204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2905cf169c77014c48f26afbf4dcb573205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ef7eb5aa294789222aac92237de9fa206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe7dd4372daf3b3c41ee3e128a35614207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80a3b10b5147e1fb5206932f2c3adc9208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dca31318c552e019c675c4e3350c2a7209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d359631e6c123aa6fdaded73bec103210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00906945289b60b16b564360653271b4211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ed50e5cea3522c40c13488339335e4212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71f80796d5492982ac7165d107c4b02213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6dc4b65d88a009380a1ea9918db25a4214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f814111e55d9b24728a930e5a6dd39dc215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424f552034b09cf0865d9fd77536b6f7216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a965e9bef3615e38d67f8ac95aab4173217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6ed0e18c2322adb77fbedd45e12554218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65354534cdad545dfad1e473035b71b7219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11e492ffd855edf80c53164108d95f9220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1474705c0bb07e7642d6fddbff302d81221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9a6f344bc8139025300bbd813480be222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d20df0cc11a2f851bb2ae20859a1f59223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152d31e4a7df3d33b1bb29bb244ca90c224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c385b7a2a35594715a4f9e6f9cb41e07225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0b6e016c80227b37a88c2f41f57dbb226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f2934ce6f5c185736d681c457865dc227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee96eaf7b13a22b3d38d0c521a6d6c7f228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5289e258701323cd402f5e031c83da2229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe2359492f3f8b17611fb599fd32d69230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9ff65429d98c1dc9fcf6adeccafb47231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52128c742c23c1011938562278c2bdf232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14c304632debc4f9c9dec7f9220c84f233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d412c46502fb4fcebfa0567754404d1234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a9bba0cb9940c40e3b69eb6f837171235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8346edcbf2b83e3531b4f6b421da3e236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b08485db79b38532302b7ef58cb505237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27f4bf9037ef2c7e8452ffe2d29e4bf238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7da08fa323d158f3447df49ef8ff38d239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc8b533ba14a45d854ae0a2ffad6a2b240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0d5a9428a9e03b9b5671085f25ceee241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0cbd61dffd0540160c5b8454b18639242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cadee2775cc515868cfb0ca371389fa243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9cca2738b95c9b92659eb0250a7a2f244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992c1ad0e518821ad5adeb4e976892b6245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1295f759fed5359be3abc8eef7b67c246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e69b87b5f73dbff58850172bdc63bf247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481a175438ee08956dc48cbb15866469248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2165de4ddbe9ac5e74160f8e6db3827249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf67464cec54828a0307a655e7b3c80250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3eff1d07407c6b16b25ce5e9941ee25251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5648602422e45c8a9a354b51c9108d39252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe89446eb84edf38ccdb751cc892b8e253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238dc1d35b0163b20301e49bcc636fac254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa112a5a4100a225cdbf582e9b2382a255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44957e134ae53fb15ff7f48a14b8e581256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeba434381fe46aeb540dbaa41a4f212257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b84b34bbf68c6df3e60f4c9ae2037b258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5b0a8826d33ceaa337e39aaa58d4a8259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490de6b7edec2d25471e7bef4f481c85260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04b375473883705d74653cf4a714e7e261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc309dcdffe77e97817c81a6fffb251262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc13d7eff6a14babd176f0386a404c1263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3d10ee08c5e6dfc645836b023d7fed264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b91f8a3dc390aca32331250bb60a450265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99556de03289ab079d3bd171c894f1b1266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c903f1cc5ef3da0ab53f619496d1d5267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4de0e7b2ff7e03a6fcbf038c3e22580268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c206b72fddb2f31af6bfcaffdfb414e269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e6e4c33f8da332ad97970ee38d493b270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d025cf7a4f0768bd3e18bc74e868dbe271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83787e9c63d55ade36898341f55a7895272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51e2607b62e1117d0b502c0023905b7273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bf20434ea6ba9d97910418969c7e86274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ba56fc4970dabe771a51b2d89e5019275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ace4c417e1ba4e564a65182d06fd41276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe59abbba7795c8f54f95b013b028984277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3990740816bd1a10abc31a68abc025ca278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33928980d893d7f05358a8254a491d20279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a2aff6041025c0b77f5be75908a8fe280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6721082a9e2238c5dfed716d652f2649281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8b9ced99fddd39a252073dd48312a3282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255a6e0579d3b1e6333610830cb3c2a3283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37a5f2600752d5d1d8ae491d8d7fa3b284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef26afca0e3d27f79ef4b48b75f8ba9e285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af9a38a5f8ecaca02d79e05f38d6543286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a680d0aafe7c60165ffe1c69f23054287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab69e02ebe29cbc383b9e62b2bdcb1e288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fa314342a81c5abfafb15a473dfd31289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c881b959a4909c61038c22fca09332c6290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd46b9004c2e711be3cdea543d04f532291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494f7605cff24cc2663146119d6143ee292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf4d53ba226309894a8b644f9b0ae00293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402f6ff6bf6e92020950b7a219661052294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fd5acb71ce4d24d04acb736f889933295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3830b03fc2975d5c76c9cf0d8ac5295296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a158fb6b3fb36a7d17f19dfab055d4297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e90bccda6e87627245c1c7248ed261d298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af01b5b8e4c474ab5d022967d8685dd299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf67a24dee1936fb2d1a1aa2e40d469300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8a53f5e559afe78e9241cfe6a4a8b6301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790b2a1b33a54565650053362f6dd569302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d912f1b7a8efb3141b9bc5284490217d303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca6d6dfb3d0e5588ce2beb0c684d270304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046b5381f9c0eca7ee520f5fc203e688305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5028bac70ca375f319d83aebace7b079306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4449b25c24015e208dfba4895ed46387307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f8ff1f0dcd57803ad4c9cb2466adf6308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a3c74a3b40a93831610970a2ce4d3d309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8728bb60e82ceab12fc0348dbdcb2139310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1b3b3342d4fea7bd33dae8cf5dd16a311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9233a12043f48fb51bec7117d98dcb7312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513fe9db1736c858424827d4044d8b4b313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf84faaadf032d618f6c34ef16e3488314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6c6567c315bac3048bc1c65fc4d869315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e469ccb61ad87a9b1f29a5a6b310123a316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c99a9d29842acdaee878b5aef2fdcbb317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6151ee045fa504d96eedb86ed773432318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d9aa2f7a65781f725ded0707ac8ecb319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af121c4303f7b9ecf1946371abae5b17320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac97d6542c8f451b102f9a476c584d6321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e4243d8fa7640721995bfd2257305a322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48a0186195b1f3ff838d41e18cb116e323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf899da5fb28500eac10e85e6344a28324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a9b9626b824d1c1566bf8ef5efa66d325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313e2d1a4673763217242e4eb342b003326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65b6d377c463e4b87ab7a1984694f71327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3085945ec97606a62b4d9b9d6cce09328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7bd06409d4810071062af1961ebddf329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec8a0f48cf3bff0db125cd9e82962b0330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da84454dfba95629ded43c3ca47c5597331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21f63325f672d09cd6e9049fa955ed0332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e2063875b2e027389527b0d613e651333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d170de73fc334806f11acd233a28b0dd334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbaaae54eb0e0451a3eb69bb04b7a0a335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d76747550746011d843a402d58ff21336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fea0e462025d54aae0cca56f99dc5b337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9136f02456bbb87996325b9b2c9805338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613627c0043693c0af89d45838b2755f339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cb2a12d3e5fe2b951b266c6b6b0e19340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6de8a72c751dac79a4e9f18b49581d341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3925fd74d26801db2ef63793237fea5342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f624dcb367b8cdb40ab2d2e3e1e0e26343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86f04ed865e9210e1b57c82b9c216a9344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe7b804a2610e057633889235938933345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec402b8de89d0bfc13d072d8f12c259346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718f10c50c104462a179afc0196b0dee347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec27c9ee7afd49093f7803baa5aea57348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba5488baac3ebde77fb19211bf7b11f349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0694b41da97b7639acf01d66df249af350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2daa89c74b551185e1efc1fdb4aeaa5351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3cf599f38560e29ba44dd9ddde74af352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8442b3b9abb8df6e6839c5a63f30fd353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cf2f020c19a9d7d07d11854bab9aa0354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500ed0336bfd86be9635fdd5480109ac355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312cbd2e93fe5aae555dfeddd46f6c7b356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fd650ec59dbf9901010fa26402d161357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb04ed136d388041e62846a6c0ae633358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f71080296717643c55df7faffea3dce359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11647cfb4c3df01544984a45f8e8fc41360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7a7ff37775973f911acee5c59f612b361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0cecc1196404c6fc04493133fda993362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926fcd18f3b7c9d4dd698bd521945ab0363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb824ece37eb29741e9b942c2080c01364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd7fa8606c2cfed621c568f615b1aba365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13af3539ed3e4e98a269c0572d0e4c3c366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f01cffc11fec6cd2630b5f439a2a97367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107aa2c45c3bae2cef580fad2a024e04368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c284c5cecab81746f9efc3090e8202a6369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc56f89f3da0f1e8b7bbb3edeaeddbe3370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1236bace01e81280fb35547d075dabe371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c69fa351145384c8b9b5d320baad2a372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e846d49981ddffbdc24e5e83263bbed373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7842f1ac4b31d68de305047c096069dd374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477965923383cd0528466a067367ff45375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64d595eb82bf40fd7e708d037397f7b376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d8dc5c9f76aebd5e48f1b9a352e030377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c24b4a39e9e52e58ae7a18592bbbf49378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055f44306153e49e6021457b71610f2f379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26caf7a5c2f4f7c1baceb6f6a0ecbcf380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79137040020fc26fd601764569435458381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c344ef055b20caab4f4b9f76fd57593382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abce00bad4f979500b56d54457c6449383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb1aee5c1b534472b9224220aec4494384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce684643b456e980b5116bf4283eeb72385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2c85f2e91112250eef04e55a26a174386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecaa30c12f0e31bd28a50dbb985c849387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4920a461000d7fab0f493815da2ba068388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddde7f867b471404eddc91462d6c06b2389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900f9d8f13fb870e2d289f130092fb62390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbabef30eb221d23c2a81c0880ced4c391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654743b6911c0ea3b4f200aec458a76e392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124d40535e85652c24f96ae2be77c2d8393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cc5342e36ed183230c56097b7fb5c9394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2aca5d05291e1bb44fb85148ba89366395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5cc862c742d793d54f342a1046af52396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e9778822cb98c754b0dd6e447dc1c6397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1359c37b48161dd6e77c0db31fdecb3398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08720d55fa4c1b5ebf52a904ee8a044a399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69346efe1c817ffd396e54df063d82c8400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aff460fe1a14fd5a40682f8822a7db6401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4782f8a2dc414890de0fc9407637d882402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3816bc161497242cb2ee120fbdaba27403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d688ad55a5780002b5111f232b3052404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1daf2916164cba27d47371cdba1f8561405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0c91496abe7d8e2eac667c1b107583406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4903efbfe9b6fe33b00232dd411dc2e7407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8462bfe2ac861a6d2139cda6890764408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adb69d3b1021fe206faa1ed98508c5b409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c5d70b590ed029322ae4048506a3c4410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a0d811ad6f1e317e7980ebb4a3fe73411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef317e679ab7d11efc707be2e54ea39d412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c82283736b3a4210a7d05773fa05cdf413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b02291fd5d700d213390818d6c3c90414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8bbc892f249c6195297c0355d2b5ea415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925ec6617ae02e0e8492fde4b1ea3b32416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d7860862ccaeec5de8cd569ead4547417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723faefc3d94cccfdc878d32f5e16550418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abec54d26d48a9b9c7cbe5e1f8cb5c28419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1aace35bb3db7ed15dd4514be8a929420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ba7cc8abcf6c77c66b019cff91542d421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05be0e57586ccf5b8e7e16b1b72e04c422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b59280729cacfd02d33395f56cb1ee423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813f9979523c836438fef2805859d811424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537d54670cb6672e9db7ba7c1563d8bf425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0cd4274b284d5c6278221fbe0e5f3f426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e83831d94971eed5d675f8434215113427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee5a8e7d02643963c0e73b453056b52428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e91685b09ee0f8dcb06f081ddc70b72429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253f79b7b4347a3c2c50b8fcc0e29262430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ef36335f27c0c3443f39a2f33e0174431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35afa7ab9793ed78f37ce34ab372d9f2432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf00c881fac50295d10ad5c612390d2433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d784de33da7a8f87023c1c36260b672434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614055133085ca66a885468921176e8b435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43002e6fb17e91387897dd9484d08cd436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5629ef58e4d3311f1bde9403c58cfb70437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b66c7541bf9bfd6832b5752f52ad49438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830f63e9deafb5145e865768cc68b10e439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82aadc8cfb2f87c7694c7e79f66b7d9440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60baf331aabe1353377a0d0c6da7a6a441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8eb2839ae9f4a5305b0177ab943197442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd85fae089f69c2abd6a37cb9b5c03d1443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf79dcd7fbe9a296e23c7b6791710098444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3dcbf92c3f74be629c4166b30e6b512445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a348056de550ccd62a41ba36072002d5446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46080c25613378c556b5e4f696d0553a447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7690dbe888cdd5a37c122f7fd61e9124448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4372dcd7da97143b1200c6f55a75dac449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b15285d35288a3c91229cd2d594b18450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f8f9837c8087b2d87fd9da67631086451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df466101a526340e364a41e01b8eb8aa452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc3c3967360be2a65b0bd7842f3457c453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2191aff3f84288a7b2fe5daa4962c48b454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71d7f3247a01c8a982d721e5f20e379455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d60e1bbbbf7c99e1ce422c4a5d501a3456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0156871af5931883d6e470f4e292274d457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48845ff7678ca2ff1a895df663623d7a458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a64a5601763e15c2bb7eb8ec399daf459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca54841a51ae1e3c4fdda5c38c3a5e2f460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fc77dfff1b26b0b4b308c966fb2e2f461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2b2498b2963370e5b4cf5fda2da1b1462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0431df6491bef96062682fb823467ded463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e328a2ed27a64d246eca71ccdd7fcf464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f55e1a679e4641884f614ef3009322f465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd864f671a3622fe91ef32d9466a1bf466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaecc97c0f9bde09c01d1c464edc7116467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b865cebe913c2a803d20fcc9e60376468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2571796e06a912a9fadad7ff98d14b7469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23852da3266e8eafb64106a47587dc76470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13c427b8628c88fc7e8352df195a35a471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7889cb019e0823f00f4c30457d033bc472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d6d2b74f9039c49b32c9825fc9aebb473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ad22901801455100e53ac37947af6e474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6e5a59497f8abf07c0326a06b0ba29475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61b3b957ccd64aa510042d6799417d3476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc795bbf3a6feb4ce4e51a81b76b7289477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bf05acd7cdca6ec4553c5583488383478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082ddf598c2146a700e3e428cde45ab8479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29656b1dfd6cf513f052c81f786dc270480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd6423978af3ae42bd5758a1d9a77cb481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9416d0390c758ad0eeb40331fbaab7c482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef95888fde9bbbdab723d734b55cc0e483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a621c9e423019830a8c21410202bf8d2484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5c85b60beaf0a8fe543557fc23d67e485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416a308a980a8cd3db5efb8815b222e2486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efac3eb16326dd0b44a067a51a1ca7be487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d41ae29912c25dc0562eeb2e58b9888488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147ab32e540ff318e8041d41dc2a9084489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e891eab407b107dd14388a17448ef3490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125be74170024352ff5536175414da31491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94ff3acd8f1771a53bfdf4469716fc5492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176c5780d3e4d8f4efa0b4e0f8e858a2493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d53d149fc1f7b4f01d1d2e12bb9b6eb494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cde3ff69a3c8c34b1ac9513f5930a2495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034394be91edce9832ba74312b7a6749496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4967f87f5b30bb6189b5afe335c0deea497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4aa09b0b8c12d91276b663aa0f3a01498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46be8ff4e538a0146f2a3a856d77b9d499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351b0270167a6f2b858d991c5dea0942500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc772d67b0a25ebc367e50b65e57c8f501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb098ae36a3980667281a3857ee5198502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f696a65e0c194eed08d1febf4bbfec503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1414ed15974a84365e0d361e60f3550d504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d689c51f8d595fae016cd865629d6f505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5848eccf7db4e31abcb5122477742831506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3869f4129d2a820d2f7fac05a64061f4507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c3027b0fd96983182022f87a286fa0508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b056469a72bc45bea8e0815c56d796c6509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a37dd825bf0668b36902522b96aab6510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f4b2649b418591968399f71c346bc1511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f0ed07d01d6e4d6986732324b9155c512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a7b7ced9d0ba759468a859fc2671f3513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6b2960857e14e41799b037c1f81c58514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d90eaf2eea0069867429e0bde42a0f515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f466a10b2efc7ef9b26d2e546879a10516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff94e352691cdee26ef5f96f05f171f9517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1fa575d603999afff41aee418d1e80518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c932118705bbe10f81389acf96e06f7f519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68813980217f958e64478e41f9ee126c520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273c3d96e40a95ff26fb3ca9c96b0bed521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2796628a80c118f6c1f7a3fb21c80a522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ee83a3dc6276d37cbfd2054d041979523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b101c039f30c9c3a6303d991e65e99524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7950aae293537064fe282e7453ea41ff525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdbecee3f704b704feb6345e355a63a526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad9a87e3a5613ea4317026cbd5279ce527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346ffab27fbdccd7e6e6cfd48762ac17528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c12ce2023a58b8b47f5acd806e03a6529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dea0502a889133aafe5b95de220069c530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5479ee0b1ceb9f40776b24383ff112531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f350c76357e777e4a008e69b656793532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3aedaf410e0666ab571ff456755f6a533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07deb8de16c56dd0852640971923b610534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10c7443b72ab3192dbcc6c467214468535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074e5a00ddbbb766b2431bc756bbd251536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6735eeb314893dfd6d7d565245d0a68537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20fba0b6a1e5d130e5b71bbdd7bf7c5538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e32f45fb77b8b1dd863f20d8f2e3df539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4aa8952d944c9eb94e1d6137b0d5ed540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b43134fc677dac3664bdd2e96cf7505541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164c56ece853442b919b96efb936b4a9542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708443f54bc89e51fe98967296412bff543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5007757f78460d9fdb7dd9196cff0e9c544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2490f14c4fa697c4d3d64fbcbcfb862545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3786951265a791726a34f4a03693eb8546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76f1694c835149c7abc7848cf3f4756547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71086586dc77ee7996400c9795a0519548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f8c2504be095940aed43f2eda6e698549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb92239154ff2b4b3f1d882e938947bb550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc4227fdb7765f7d4d0ae2525029757551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ab6a183ae8861c38cfc9a693638162552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12032c7822dc3c31b2afb5190fd7da98553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c2011ae0a55dcff10143bfd0dbfe75554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9192ebbbde0b490d6842615d42a568555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea27ea278e89241d70bf397a65322e3556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963d9d7d078f0066bc27ddefe31f660e557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da90d893a4456243fdd5344518ff1560558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f42d154e8897386004e7ebd05ed9efd559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074795f9a5878672d7dff78ef404f641560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c895b42f5568050e8c6341bd440b3dcb561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873d878e7f58d7e9d0b0eb3e33f36271562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d1726395c5bf7dd09dcb683bd8a405563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87046328aea9a0ca52db58d97479bf83564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56dff8853601f2393f6450ae36bf6dc3565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d1f40beaf16c23079d79cd80044ce2566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a7c588ee16f8f6ef476c833852001b567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0c776a8bffec5018c9f1fc82d3311c568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c081b81c6ecb20c5bf0d3ecbed7b37569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb24c891acc0e30da0e973d59ef625d9570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c315613041194c78e98fbf6bae24c7e571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac4c240ab2516b19f900e63accaf3b5572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625c17b94c8942111586d70dad3b0aef573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc32eabaaf86b091b45c1e63a13f756574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b892a3e759e25acbb7891c25bc8fe81575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2182a97b0be6ad751b306a4b0115b07c576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d06ca099c6b60f817f1a62f768c221577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896e29d26aff208efe813f24c264a5b2578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff43e76a9c3a8e63ea770d319c3368a6579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e601b185dd6af39694c6650308f1a411580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac23a03fbecb001b0a819ef2e86c2cab581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d518f5e8725f9e78e0c9a00a8a08ce582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b44f30bb87c3837a0930afc8e908657583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8e34310757c1066a90a7801422c965584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cf633e18f8c4a9bc24c066577afe46585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43286c39341cffad7ff874cb830d003c586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2938a5f616aa91d7c6d38a99e09b0fc587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32eeb7b5e514f386901859cde90cb60d588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcfef82e392e01ceb9836886aa01592589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151d71ab7b7686acdfa74ca009b22155590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031fe96b5f29312f29b24ed13f94d778591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda1f92aa6ae0eb85e738e853c425966592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c735082047729f2c9e67a00892331bd0593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8167a827dec536f2a6b75193d10c6ad7594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d2f1c22dcead26b42f7705c2ba26d7595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2b0241e04e2c21592a70c3f2517a57596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73de72b26c8f10e57c4392d622ad18ac597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1457d4b8dc39d1a6429afa6c35fc4c5598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea853486b4f84d2685e54f100ea03a9599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289e93193117d1203fb01bf870bb474d600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c423ffb509f5a6c53a2ec5a1c5220ec4601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdcf8639842b3ab638691b5455ab3b3602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d19b5951ef66644698b7cf202876962603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6a2bf70c1931fda48750630cbd0873604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925c383f632b8192344f6687c6279ecc605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5414cced0b4cb031d89a734864ec4e8b606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04603892d7c5eef8c7a837f4a6096436607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf91706d09b119dc0c56474bd5f6256608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558503ce85431b176aeca7cdefa76b16609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730a8a8b7d349a7bf10a87aacfe9dcab610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37aeb83189e9bdfde440d70e3372744f611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4456d4037a71968b4ea485d93f95808f612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b13c62ccd4126efea75c00cd28edfc613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799e3bdaf46c0cbeb906ba0a2c66c0d0614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a67da951323aa30d355e11e90953dfe615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17165cf5d7d5572dd48f11aa81ad1793616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c294ded7bcc755e11a0b9a36eef2405617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edd669e6f678ab723965e66dcd9bc26618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b717458adb2981b5d5b43c3dfecffca2619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7e36b6449a952390676f2c1904411f620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95945c2928658ecff8af87fececa37b621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf2001eb6ee60bc29a7de0cae4cfb89622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec3010e168e11808380c1795538ebe5623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0053540625d5ed9b8d23ecbbea94a22a624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5854c910c6e10ee980be07ecfd0eb40a625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9478da4e153e7906c0277243e1d555626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad7b2b01821f4cdb0c1906b9c0aebec627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5c45eefbf85ad51a1882ff1526a1e4628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b50f10d895bb9237d879aa6ace92b0629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f4a78ec328fb3e6afe42abd262b528630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ebe47b127706c8866d6b5bc80ac22a631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f91c5807a9e119a8c5a96580904e1f632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20f4737f69639a1accd92707a436e4c633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7aa9949475ad6de95326e29578e6ba634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eff778a1f88e37d871c2bd8e49b9f51635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba16280415292e977cd1292a9f93b4d636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757ee6976c86c367be9c00c87799cb6f637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884494fdb318c35f757156cd6daac1fb638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa11ba0c4e793670c3fa4404aff343f639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8807073e93d7ca690a9f5cf0cc83258640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7ccf470252228b7544b6f6af486967641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe31e9aff502c39a145c35ff39cdd6e1642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed0bf367ffe55c196fa315047179dac643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca927ad55afba2f9f64c07451e33da97644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097e00d5c6f3418c68df4df9bcd9ce40645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad79759d8677eb15a797d93657fcb8c646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8e8114db582bfd72e69996f0f37039647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775e7eea52eddc66c9d7d5b3839a2f12648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1eab3a3a17a88ba82660168b53ffec649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a83f767df074e955cc82d1b385ab03d650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef2382e6a31f35eb354fcab33b91a8c651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c656fd82c94086172bdd38e6fb40a2e6652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfef75ea408c7e60da21f111ffbad45653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c084fdf4c61e076089bcb9afac9237d654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d5fc1f356947029b86a1e84ceca075655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f65959478ccd272c7f82ccd7e948cbe656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acbcde5eb5914f856c85653c3072232657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2befca3027ca89a462baa7377cce1013658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1a3e8cfed0b6d6f3fe1ec79987837a659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266d3221d847f4f10043b15c4df6f8eb660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfca0c09d8766a6e56829d7bc7608cb661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c378391c4c8f99f8ed35e089163d0122662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c0f74c34fdecb5fcbba200b5dbccf8663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23895d632d8832f50d0ce7834d893b5664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4615abfcda3ff23c230d815a719fa53a665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43432f937e47a16ea79feb489efb454666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8fdbf36d0f3c3cef6efb21ad506be3667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50210e5a339ce03b1e1606886e46aadf668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28657c7f86df534536adf3e43f262b83669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93505412d701bfa58ba40f4f4b38c0a670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739b91bd2b8608150796f49ca139e431671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93257af911ac0c5d9fba3e273174ed30672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fd9a864563dcbd253509b09726402e673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720311ab76c5b79a68fcf464df3ca4df674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b82069c98fd5e032f4456a81c2f375675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d049b64898d77446770f4e6d52c606676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56aad085b72e6a6dc1bf480243370f14677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fbe30d105f0d0c54ff9ce31b4a04ba678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a36d7a86b2eedcf7b5cc55c97872d01679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037c0e27a32e722e15b3ba3b9df3e621680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ded6e15a01a878b9344add66e815fe681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995794c9bccdb132eebe0ed99d3405a5682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb191eeb3989544bc3fc31f404fbbf69683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10637ba5c559e7cdb78d72b3cdbe2961684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d8f0f17c2c2ee636766ee5a57262bb685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4208239277d30676bf452bf904dd6a686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a978e27f32409673f825a49581c774687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38212293c5426b8e997c7756b26b7345688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3fc18991ac3034c1f76c01d6851c6b689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac174c3f006a9e711bd8f3d054730732690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37820e1c8c52d275381f632eabf01bb691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec99ab0f316dcb8f43588e8215e3da82692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603f5f564cc69dcb0db7c6ed19e75b7b693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da36c84c544fb6c3ef5e068e8a459f0f694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8332df112eeb7aa9fa8ec60496c8990a695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb36ccc6bb59231b63bbf57677e95c58696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b88e9b7915e79a42515511b171825dc697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a906b8e87d8db58e8143fcad14290ed698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc07a37c247f7f032cce1288b8c46660699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0cba0fe2ff43f0f0f653e1043ab126700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c01cf65fa6569ac8267920414d8f59701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec06218471716ad63faf158170ccfbfb702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a67d5a8995664b9611172c8bd75aaff703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cc5ca6a10258379f38e0fe2d8ad3d0704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0792a68481b04780121edc3ba2b902705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4d69fb1f9ac5b3918c2ae7e8df9bb8706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6435c7815b0313388a01b5ba50021ea2707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc3b8102bfffe20c1ecef641cbb7506708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b990ac073ad41d25b82094fb7d2e991d709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad00b07d3cfdc5c1e8731bfcc73c6e4710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b67f8bc1b9aa076034b6cd645c9dd6711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e160b85648ab9764cb37ca881cfd31a0712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74151f4a4ab5a3d85e60d0f5edd14cb713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ca7302d25f63ae876735d5b1488a62714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c4fa39f1d02121ff5ffd758a7540c2715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711462126a2945ccf3b94e3ab37fd7c8716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb47d283167a5fe3a9ae17eb1d355e75717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9861182e99882fd983820133cb8234da718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d5886df6c6bac8df3d166770c2e279719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dac7f0035a39fdcec451b23508c3e60720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207fbcd40e5768e6840d43dd4560583f721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934a6de997dfafa9cd6562f1ff79e839722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bd120c129a2a17104a943274fc706f723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48c439a55c69650e310a5bc481cf086724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d849115036d1b14a1bbebeaf20fe6c725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157355735d15468b3fe2b3572ec967dd726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad13d3a8f7c877c26c5afb5beac72063727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed8f45146f71b4f017a16a388f89e6d728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130744b0768fd4ba37684495608e41b2729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed98f1a773621528fff8c3f9fb237b54730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0904e42e4acbdd3ddcd6be5fa1852973731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d94a453ba80f722e359e5572e4ca59732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd4f34c2d89a8c02f77104a2e44daa9733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2f139efaa19f97f0d6f76b02a92a6c734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007f594789bc1314ea9971e7bdde3f7a735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53785e09773b05dd882f8b287da57a8736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6786b95422d079ef0f2c8d75922dcee737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c339cd509c88cba709581296be8f80f7738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7907759dc047f25e2c89e050c0aebbe0739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20269ea59d07223f30bfd15929a617a7740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35005a55df234167c7a91aecaa0ad3d741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f35fe3bf95df4333c7062ea2ddb850742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4dd4474720f6e6ff9d0fc2bf3d20a4b743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5080b9de3e7b91624de581e58cc8405f744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1202ca55ba7697a8e46111344e6d5f30745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1527cceeab97083ba5ea01c8960003d746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4880fec146eacb7f9803bbd3d7b46cf747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d785bdca0e36387adbe37b677b301dc748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb2add10b89cc38ca2dbc4932d56fed749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452c8c5eb4fb60105dcff4fb13fc34b8750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9c41dfb734447c6e8d737b82c80310751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb2cb3a45eb7fa6f232bbe6392eddd2752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf600732abab852fe962d8048e6be1b753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0601350dffb1367ce6638d5943e23ebe754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14858b34ab9149dd35ab1121a98440e3755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5531296e57f4c4da43680d7e579e68756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d577e0759cddf90e942481407a206b7757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c6495090596248fcc73ade77a66b67758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b5a237cf510043e0d0d957dcb4af67759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7be86bae7903b1c8fcd6f03f0792991.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6c456264d29c3e9f83087430b7d0f22.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee1516fadff15eba244c7827a75e58d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2342fd37a68bd89d207c7fcab95a554.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4514203427b7f52dd7e3d59fd12c2ebc5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1610db60d8c9ad9ab87648ea081205146.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e014758a0e31209bb0c266d3555a142e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09bab1609c0b5d2b639e99629e1ccf78.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587e834db74ad41582a2bbd07f3397129.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd162b34caddc67a9fbae94a161a2d0d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bed5fa965d4c9753acf11e262187bf11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3115f8fa134e2adb73d19b3c52d3affc12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71dce2626aa71ab88675a2322e4617a113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3b60e3598c5d2fe51271e9290e578b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58a03f5695f3262f0eacce6629ebf0415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cebae17b7a52bf8b791ff89975772516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770bb44ec481430fc55ef66a8630523717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1f97d8bf42f6bee6118214922c3fe718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ae69d697f47177a09bdd0e9c7f1c2519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ad87282a2814880c3a7327dd9692ac20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee71c53b26633670bdd254ef5cbb0d721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10f7340a835a98b23f013bfe4ee8c9922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed4abc8cfff87170b029aef1ec5287e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff75641f2ca6eca29001b2fbeff6599224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9bd1e2412c3be98fb8b4065fb5d69825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08017f25572fd43b47c49740763dbe0426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6aaa601916adc194d205cbbcc6a897027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1c02ddc8e5e1a48124f98c3cd7fe5528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ab77c0553cdab7500e04123eaa92d229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41baec9b6f48b23d2113955781c3da7030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ed7bbc4e4b90610205c0bbb502230331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b1f9037e651f53780703003d1b36af32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51e7f5bea9b8eca6bbba9e643f3f10333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1226e31e952f69017d82bdb7c0cd002234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33d33618389868799fa5886b69a77ab35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594ba3f1ef5dbde754e1047c1a25998736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedb52163dffe2b985df763f07b0b4c837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb7431c7ce5fa68989ad2c55f06ba3738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a0ebe14ac4bf74c9934f8acce29fb339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db9dae6f64ee8d40a8d3678691ed87a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f7a2954248c3ecbdb1bb34a62ed21741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eaa89261976975120471e203ab740ca42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22dc5048cbb1a2ed44825fc5d90d600443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe228e60fdd0d4285afe9bb600e41c244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d266be910178d87b5ff5fe95635f8445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99aa52f8e17548f85ab665f0d1889a3746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefd13c0566da693eb8617339e0767e247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8150254f233f60a5259c85a2c4888548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7ae6ecf5cd97efe2d0b3e6d974d2b049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4dd7059f7cb179175f4764a1e66d8b850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6db82c5bb9a3ba878298186728d80aa51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b6dd631c53267d9737b37a9354404d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3740f6743516d9b6fa50faf1f69c7e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462647b32ff5af998601fa46274b905e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c611f18445fd1472dc107208565fad555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150d9da0597c5c198402bc8f46dab13e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da80655fa9385b5c620a815c847b35857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8567dde4a4eca88d384745f745dbeb58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6be30d42f90413ce4472023fbfca1d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327b6c6d4316ab6bf6566d929b7fb53360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416572c0b014639862809ea411467be761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7fedcc6ccebf1cc42000e50f671d9962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f93a51abc25f23cb0ba4c7b0275a58463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d8ae0128b46ced48495c9f0bab510b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d260348a6eba5c4daefc25b0432000065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520354bfc6f22ff32568d8efd7cd802766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730e9a9a3bfde7c6e32b3a315adb4d6767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6231eab0fc8ecf67cb30f7874ca6b0d968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b6d8a4785709f3e1f787a783a11fa169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5423361c831219f29134d3964b00af7a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005fa546236726ed29e4d1603100ad9b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddc86f3abe9cfef6f18c48fac5e5aa172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c45f8250ed30b6a6de96dcd29840aba73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb739bb6bcaa2bb816e64e3e287d297774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb55b2008d1a5ec3137b8d48800c7d0675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b83ec46db5773bd93ed317911ca8ab476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac65b0726af7988965c6849558b3f5c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e180f060da0cebcfa8073232f48cf10278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b938083a8b092fd6bb8058ffa5e81e579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a544372b3c5d48a354876e94d173d380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226dfc7d4a426ebacf6cd040f73c2db981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7ae932fd2b9e05f08e0a6823f5aa9682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4fa45d404c4fc231334a06ec8b52ee83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84885d5d3c87297b26ce2326268d617f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c918771d69317408b8922cdae48dfa85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acea95d720114a3837eaf0a15b404f5386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc79c4e19d0ae0017e7a83838a8467087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da722847a7f9336774429795e238ac4288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fbd814c6718ce707b15a28b29d136389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f52a0ad4d48f3b138048173acfa5f0e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0662b89b150c31e3021effd27bae523591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf4ae04ab695d7718091fc22f8d43c492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdb50a00c05041caf6b9c4411b1347393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c53e3e85eed6a52ed691651eaf88de94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0add1554a2a9a7b6fc1fcfef8b09e495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0099eb5b29ab360d1793894838bdc51196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976ce07049ad741c62ad3d01ecf2faa297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034c786036e285fcc32bd74eda4133d598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b0490e25129ad63033f2898d780ce499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbcff78fe765d42f572ee5e0c953c87100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b594408c27bf4dcd86384915c78610101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1cc26ec1b795ba4b9f2f83063caa58102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2200c67a3a828a04bb9d786352520b1a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c550bdaa32d9999ea8dcaf536d413e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ada29cb3b08aaa55a172eac64a9ac4105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325ceb0e916be3a49133076c87a83434106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191bf782192a068c4c3cb356b33b27de107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bf7520c6d11ce04a39127059eab064108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145acd71e3af929a8d8bbe9abf0088a3109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fec4e894c26b10148ef45e9ac40e2f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7eef4be442b0bb386e8162bbbb961ec111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e2220f602792a86a250ae804dc94e9112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcebb0c78eeb7bf124d5d0890e63827a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca4d62ef595b476968093e8102650fd114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56918a5f517db67c11b94ea836d48970115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e871d6f21892e346650a6ed8d5b9faf116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afecf838c8fb09ac5d2120d50707e49117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1caa6e61f74c4464cb45151374c430ab118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224c6ad674b0bb242d25ca59d2d99e4b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b89620b4caf45c65b7a2dfea99419ae120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0584b4be5bd9678a546ee95f87701f4d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6c0ebe5cad8245e3becfef951a670c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dea34699bf819b8345bc54b25e924aa123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3344a9f21e83d5422cddb71531f90c4b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af03259b67042110a5e8f40483202b9f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47190861a33586585c569cd2408ffdd3126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0ce177a1c583a2a98373ae1b24ea5a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2319c72ca76e521b0bd5dd4558ba57128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8658017161469093d4f085eff03b688129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561a060723cb39a73f50230c7c847063130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3793a4ca6ae41b1e8a60b2f94fbc90131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b577504c167a787cf7e12f5aa16086e2132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81756de18d7cdb7b3f0275468c4d0653133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedc1b1312bac6b8671484341f2932d0134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e196a314c295a14234f72f9bc674426135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e4dd1783af12b38825bba3edd5c5e6136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff148c0ae11cb7050020a899637fd45137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa97d63bb0e8b7e7a540819de551fda138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f185077fd43517566dc45c1266b60d0139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cdea031ae567762ba6fbe59d7d5aa8140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd3da7f8440848564981d0ed54dce70141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03800c3b857700aebb2d8243b5c4281d142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bead8cb89917ca735f2da2f3e9205a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24db1ad4541a518b94803ee24b3a4869144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8d263f5d3b184255b464c46acd26fc145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e31a416bf2531e46b657d125ce6cb27146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703ed355bcf1d8c6bec230dcc28dd62d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affd6125caacb367723af0d0939c1564148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6088aa3a833c32c5bf985587141aefbb149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac2f64d599d5648bb47b3f81d72d5c7150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd5a2078087257e865db7ba87160272151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead66e5d1112e3df2188ccfed7f79dc6152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4972bad1b24543f761edcff53ea57bd153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559b93205702a30e0ccd16c1a54f8782154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6d85d0f825a9c36a4215158cf3163f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecef9243221710f17a0362c3510c3c7156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f7dd5cd475ee173b1f1064adb19242157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a88fa1d1748db9a632afbb5810452bf158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314c6d0b0a5a82cc41d608accb1f14ce159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f2876788f9d97094d7be887ed650d9160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c3b2550ba9f93937752675e03f57c3161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0a6724e889bbb54d407c32af0757a0162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277bee5562464bcbb6ebbc3904298215163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab841209b59535bc62c9db6066b2f385164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd0d9bb8e3f218e845e0cdece9b2867165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4413e412b25837c243f5e3638e373bbd166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463465bd1cc179501c0fd349366c3026167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c64691272991be64b3e48464aa6949168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e12502aefd62d550589fe6ab83dbbfb169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dec83379806c643f711ef0c991bde0b170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28537e9a022441bb5fa9d5898283d3a6171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b48725922724f7a77b9baeeeb20449172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8144d2bec2c7adf4caf168c6d65aff173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237bcc228ac84ee5c76cccb69d07f3ba174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f02a90e1f4431d0ca667fa4405eaa66175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bc9b7fbcaa72802d1d53ea0af77ead176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e71f9ba1ebafd643a7146901cae770177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b251082743c66d8ccd86f5f202c45e3178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f1439e23d00393a5d5a8a80b1b5fb7179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ef602b2520e36f16777e373032af57180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61264a59b13cb236648e62b7acefab23181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20205e5044ba3dc749ad97228d81d0e4182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8975a60ac27d5848f966cffe007b81183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8d8a74c42e822e0d6d2c16bff22277184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5558a2a3e4523997d76759442cc33a1185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b73d97afef6804292fe8f0d23ee810c186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89356012f8926963b858807f49939525187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c670760c1c2f360b1379f132d920fe188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6addea9dd2b9a311f3db5605f911fd09189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc2018cf9b76e63f0b5f003bf708606190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a71ca4842fe0b3b2589d9b4fcc02ae191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3293f12fe6d95ac74e431cd2a440fbe8192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5182de53c23365745895662ab78bd2e3193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bba86d9356164704801684d88068849194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c89d9cdb36f01321897379692e9c5af195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4f32df8654f735f08f73d8eb187e40196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2635e5660259f360297e6c3d73eaff197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c124cdea07b413a395955f710ebf015a198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8bc7741018762cc567492e551b1642199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be1f3987a4c43a9695a2e28e5d29df6200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08442795a79b3d974fde12a7fec0f72201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3423dfbe7c192b9216ff5117ad3dd142202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4025582dc1d054307baca27f3cd66bf203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b242c5b8fc64bdc3ea180be98847ea9204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a87dc140ee9450fef0b5562d7ba23fa205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4284d3ef82e3f7875216eb9f270af196206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28274b5db6ba90eaae8c9aea9ec7e18207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339cd368bded16917258a43d6ca37b1c208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68548b18d715b9c75d4256c83ecd2ff5209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3481d785a2a3d58bfcff576275370d210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943d57006ab6fc62bc7df6027a96e54d211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855c38bb17d4facb44cc27000de488c0212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144bf91bb8e54e51a167f4a2c2a779ae213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b339d6599d50e5fd736247ea664c869214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072c687a04e7a1c158c4c22b2bac9628215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe0930fe004bcb0f4a0ba20326fd09f216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c142764b067b2c762c20e5e130255a217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806471c9cf9df7f4bb35614b7280f7ab218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7235724a5cfcdf6f9eb2db6505f36ea219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b6f9fa80e8fc6f87eb2909b89a49f2220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8358ff37eaa66c77708d4406905ae324221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6a425d3313268fdba9a08c85a4f547222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46288c55a9df23e0a8e100faf3af54f223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1978e0e762e83172b9544c76c4312683224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afe71a5addeaedd564cb56f51dd4bd2225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bef76b5cbf718c81d7cc3ceaf265c9226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1549991e54f4dc4b088021f8dfbefbc2227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34dd34949615d22c166d27fca3219495228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc25b8fd825fd698fa3d2e58c32c04b229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13e4f151e19b27c5a8c39c119622e63230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e95b5a03356f411c0a4e8ab5fe05de6231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe8c321e855d76986d167aafd2d83f1232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af245711ad68c5bcf6789722d6e349d4233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93143659f81ec0a423cac4133356e9c4234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18795f9f69cf4e7221112c1ff1abfd93235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17cb360248c362f6387f5417d332683236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728b377b247aea4db0f411bd9c99a32a237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4641e0b80755f507ed76c7a4fb1264238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dad07358efb911ac9fd51d3fdfd68e4239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acca0716c240589622343cc012528b15240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f959e5fb4251a8977fd24c4277ec75e6241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32654410cd961db8251559322b8db4d0242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bb2c1e2c57b977faa303cc71d15675243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bb1af0162f77e765871b98f824b7c9244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdab95dacd348ecc40beaaec37ee12e245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc63df20f64a1f9efdb9833fe387515246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e4a5f6dab2cee44149486d4287a36d247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce14b0e565f12ab8c7a6ca25c1078d33248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612d372b090f651ca92f8080550d933c249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58998c100bc0907764095ae5e65a5971250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6dde1853b5a258f32591f667cff7311251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61cd4e786ab1ff2e2ec04c0772f78af252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3363d9c0e21cb69adced7d63e4c7cca253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d62dac5df697f142d550aa4f122de9254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf16c595482ee5794a656aeb9fe3db1d255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe75ea3eda07ed7d6132b4ca8cb5bea256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7e2bc3766f197ce3a2e1ad8a3b44af257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd55d65bc1553d4596cca875a117722258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959dd553763cf595777f244a1033136c259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d202be13cdb912b243c6ffc83901f500260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7064ff8f1f638c0290f5216f3826d5b261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbda79c2cac0bc5d9b21af17fd1e234d262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194d7f92b4b164f92ea22a7bebacff91263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33fee9ce58e950aa98adaf0d733f89b264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33919ca77b7bae128ebda0fe2886180265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e407397b43669e0456786207ca63d57e266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7078f8930a9ea3e9cd1cdc04622dc255267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a600d3f9cbd82f84471a50b2fa97b085268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec87bc0b98256256220e120de9a8430f269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97db6a24d37e7de28a014df85f73e2a0270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d335faf2d96cd539518daf16b01ada0271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53dcfdfd018951712ea31c256a9dc328272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe693ff9485f22e68ad6d701b2d7cbac273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4696c5a019febaeae8a8985a7860c956274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e4887c3d6294f2b3a22495cf81d38b275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21792849d12863ca9a6b66b270265aec276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcc487faa91b1ea07f5392f3a1de4d1277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17bf19a8835894829e6c96f69de8e1e278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e23c1a1ad6d6be392c40bf1161f48cb279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849b8f56b5a08af6d333d601dfeddcb1280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cef3badc011f31fba0d9353ff4bacc5281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481b0b541a157cae386d02ee565b6226282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9919aac92cf7467ef35146806f9675283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324c48761125e6e71e5df0ad66eb244e284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb765d96c93460c086b78c64596c16f285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acbf099d8ae91ef5af395fb43a131fd286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6715b6f9ba6eb97e4e0252166bee332287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217a2f17142fd4cef04d24260dcff0bf288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb2631d3e0ba998aa501bbcdab5da2c289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0e76a62e279eac24a7db703f12ce83290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e8e9e4ffee5310acbb2cce761d7ec9291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3b647ffc2634291463bff790a6f237292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e53fb63ac95dd4292c1862ee22d2e3293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6320ef70b38242906ed3174772f625b294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3bb29824e0279ff09a5017a2477243295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83820f6030eb1bb06d4e89fde24cea7d296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553607a3bf5a86f04edfab79c0c3fd8e297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a0bd60a61e59fdd45231bb78d3b243298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fb111345b16212283523ed3c5b6fbc299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5e71d07a3c42933f03662cb1374517300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e8b227ae4283054031ab985e5d5e9f301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8675419bd92d9c768f42755f67d994f4302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a5cf580caf2308e0eb7c3912739229303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4561c18f17d9787cd74623aacfd5c4304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d14397f3c4f2586c9f538933df97793305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274fb15227a7a3d0420869984cbbddc0306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7d79df4092c47b818c65015e919848307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530f20c156959ffdfecbe6aa2870af9c308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409edbb261fed52fb663424c143e12eb309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ad5eee5e9c74b8a0bc99a5fd1abfc3310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add98ff1c898bc92f6f2154d9a6ac25a311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cede6c3d36abca4fe0b7c71c7e197278312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c480fc5cf48a83e7b5b67cf49940542313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e1c4aeca275dca7b377086b44b7a5e314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcd1e432c53c7004c8e5affce070c50315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d729b8ec626dee884e7482af4270548316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45876c4decddd6424e9ca415927a2a0317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88db72975df679089731f3c04ffe4cc1318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c6768983d60e5e8d87d446fa409a63319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f609c72920f6b286118b6d8fa45d59c320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fdd3a763103eeab11eca080057aa16321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0c5e77e30d4f44c095e54fdc4087ae322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546a0397a6df6d8b0cda1c5be967e975323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208956c9107f43e60876638063d02575324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01228562cc9e662155f5932ac8ee1bb5325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a4cc11ed6fc50dc14349f6ee23a3b1326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc02893c89d515e08bfa617c61d427b327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8243b6d24b9a557e4bbbbe5708f9d852328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52085f6b8b067b88869a835627ee00ab329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c307eff3219306575fd4dd0dadc3e0330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf613a221ad7cc68bfdb699f4a5ccc7a331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f80a61a2b2e60f0da113751a5f6696332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7157b9003b316010e771e50e8129e21333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46c6b86964fce1708fbcd776992cfc6334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb59470b69c9c365a06b7eaabf26a600335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d50ed584fd8a867dbf802e28f740706336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cce0492e1e8dd3f06d4c72073a8e4bf337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac17f421f90b386f2bbf694439f0fd3338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b43a2eed75511f92258dd83d76c393339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fead13492629bdafb9fa4917ea4671340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d22f712c1d8b9a197514cc08ccd6ea341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87bf846fe02ad999f72de59ad4be4ec342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b46761c4b5c909d684e9b55998eb2e2343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505abe3be0210189da4b52981a79a520344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5ddaeb72ea59d4320af149d2967b61345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d21ffb627fa36fe698fc8a004e49b1346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351652e6566cea9baed5e9b2fbe9ca42347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f40bf3ea2b371f9ced897fc91acf085348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c42f6d0cb79a7cddaae5f535d336d0349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702e9ad758cd74edc9ff9517965b3b92350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07c085d0917e33ec72e1e26f1e59e0e351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf2c28433830260e4da4d6c0fd3539c352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94db73e40fa8961ca448e6a059983dc6353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cab8a7124ef785ecddcb759aea0c194354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedc6b016ddbc9fe2d1c459b6c0b925b355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643f30e2bd6b2f6b7f18c0b8d5b9ea51356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d81b9994d565be4e7d6465adb6e7db357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb98a2c8137c76f53896b30fbf5217c358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968f19e5fe59a1af91e121696da31491359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef09623eda278efe6bc5ebe9759e2189360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b68d0254c2f4b8eb8f3c16c594da96361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47c5ad4c3c83bc46e57495300f52b10362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d16e84bef18a9bbec3d612afeb6a4b363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32929fca05e488ce7bb3bc3da7263ff2364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6ca879e99f8117e3d63f876be04ae1365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f15e429c59fbf3bb9f04dcec1d7ab2b366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d245da449a1937290b9f61fd5e85a0367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37be60f8b09a7def268808be1219f2f0368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b4ea0fa882b40733eea16d89939151369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3fd473fc7e6305f61b51a35798634f370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9d487ee06e4499f4fcc49e1af209e8371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab437712889f7ad2f94a7a14fa1a44ad372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f40a56319763a3dc80bef68288d9ee373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93889be8707d4f767b9ae6956e1f472f374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5952199a8248787a37d65b4c5106db68375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad13893bb67f6d3ec87e6ab728ee2e72376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437870720d0958567227e21338b990f9377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bcca6a20ba80c77cd5bee4994132aa378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7463dfd5f8d853b4ec56c6a32f4168379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78257e98a28cdfd4210dac3bc2d1b7e8380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730f6ba755632869fa78d1b28f43dfa2381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2297e5f25cdbd58288170740c38c84f382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470caf1b343b529dc9069f85f9962c06383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80daacbcbbbd3dd6bebe2a724115ad11384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1d3a4415f4c81828da3ed95f9d41f7385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781aae023f5244f7ddf5cc528660aa4c386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64895618f520116009bddcc461c5544387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60aaa9c77a24e348e28f7fd716fadeb388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57de71f8b572f129ff2ad95b8d422280389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16993cd4f6cffedbbf541d9030de4989390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0409b9ce8e9fb2941ff79940b7348119391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8b9f56ae8bec1e5abca6a64499c877392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd610542e91e38169cf4292e0a0e49f3393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e292cec029f2e4adc88e85de1bd6107394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f907b21f27516a47ba2ff4b2902fbf395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f879cc29a7aa540bdeab22a8b3ec75396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4130049663975ef8df1b7e35f4b70934397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d7e0303d1f2b93602d8ec7bd9e752f398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062d639e06d0c74837f103dc96b8ca1b399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a12b3ee815b65362af0dce5f0e4b0ee400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65aa43881a2b989fd599022aa3725a64401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599ddedbb479f465438d88a262b3b802402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709f6f0d8dfa5fba3e994c087e741e13403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bfd760029375650558ae78fc06ea6d404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7fe3a29793387bef560d9d5ccd2984405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef1744d53a51abbb33b270a43e31cfb406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1725c54e5c1261c697357f21542c289407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32818349f5ba03f9cfab55a3a8420ab5408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6612cbcafc773b69a86af059ffb45a409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fff2d33a92b3347c5b47eea0e21750410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f681adf04114ef49144a8a438aed6a5411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a713d46e183c0aafb0f0924342706b84412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17f55c050ee41ee8299504e5fc9f721413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9acc55fee5a4395fbdbdd1448befd9414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31028202109308e04653d7082f25818d415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699b2d5d7b46f876cb27d99997acc9fb416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620cb3a8e58f50e50aff297701fe61c6417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebcc41215dd91224274b3a790e0b0bd418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f43b47003c11d6124b6c9b00d54578419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76afe4c714e61ec063c4d483c683fe8420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b38ce5e52af586dd0fc3e525bf2bd3421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec990652cf5b06b95d37b20319aed31b422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe9e9d9d4fcc6fcd00f2933cd190bfd423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b873d62f4d1db9b0217642e9b80852424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d03055ac4368a0c0b0c7a159dbd259e425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb8c7bd1c5eb0ba5f4afad38ab9b42d426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2ead030c610b98e79cdf4cccd3aa5c427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398f1f6d4a9ccbac6d251deed4d5627f428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9358484bbb508767f93784cefceb0095429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d9cde663d22b9d09284a41ccdf0a25430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08fd0e6f92e3ddcd550f5ff6bb4856c431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04d1b050058c5d1dcf448ba582cf756432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9b06c823ee5c87184df199f21e01eb433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ff549c573612898e5bbe5b784dc630434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b372d33f1f10abae881dc3040f6e401435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2443f21d9b077134c77f41fd2ab51abc436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6ffb8598beef1708643454ed3f6804437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0ad6af762a069647b85e1b2e72e8b6438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4def9e8ffb99608aeed7d4e03f387004439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa55b529d54e0d50e318ecc58f689c37440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c1de1d197f8287574f3814f612db43441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3fbdc1d982016f2fb178d39555ddc4442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec549ed258ee7253093ab11f824f52d443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568f73af54897abe92b897de9deba258444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e6efcc841e8ccfe46702471691dfe4445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77bb36c1c735400be1ae11bf08c6cc9446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1f38d1cd4c2a6921e8e44a69ee6e16447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89c8c75df3a6733b89f7083b6509f8d448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b494988833f05b8099db639391dada4449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552859707cadcfe4a1c0e6c2053df1b5450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc3f7773562072adb9765aa4b62b970451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1f2ab699879c72759d5bb3dd1363e6452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e64a960c7015167a6aae54eaa360ef453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebbcd43d41f670c8e369f927a984ff3454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473663105e229d81d705910e3f38041b455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd55ea6c498a1eb2fa7795a49c8e42c456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83df9da53ce2188de1db90ba47d42978457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91157640927cb2f4de1d7118d0243b4d458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a915e845efeda66314989446a9e96332459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3113056fd9c82e59788fef85daf56eb460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9153a0cb143b528b6f2781b379e00b34461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabc2f304020a230386f01039373d493462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09ccd9053c98ef5d912af2a2dbbda44463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53c55a285c7857dfedcd8bd3bf719a9464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e2e0088c6a92fdfbf7e8e28ba57fcd465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7dcf9de55933f190a6c3c9bb4919b09466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05dbf2ee3ebcb32d7c462db8943b6e07467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d42600b6b6a6617215dbf6e79943a80468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b614baeb869a1852f82fba20c2d2c6f469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135834d590b626b45c9612c1975a6be3470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9353d38028290592d99244a7a73ac42e471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424efc59cebd9659378d50aec50cce64472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a163a7be2fd6d15d946d5d7049578164473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bff4f6123d84ac9fb03ad0de996f35474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24136b117a24c98deb2b2a65350064f475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bfeb9abf319e5b7cd9b17de668f1c6476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb59e2e0460f1c97317656ea6f33e2dc477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698f88970ab854a7cc2af02ceef98933478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1504cc7fd3314051ca35c5d6e4b78d38479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5486ab0e7431c455deb170017ffddd480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61301dd176dd0dd9ead906eb00f8c179481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4e6c846f6a01f64cfefe4d7c4d4cff482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bff523b9ca6979a88df3b7e6151d2f483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8428c3138e17cb60d1ae9185d1129f484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0931e4d4a46c93168ca8dea4ebb403485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da1c391e7ee6d071a3ba99cb16487ba486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3219b82906e684a7ddb9947ffe6e38e4487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ed065aad07345d3d0327815be40e00488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ec93676c531cd481efc3a8299dc54f489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004de2005466cbee0d6b5a6875ca5505490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b48c575188806ae80d1dd9618ddb0b491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbac4fd61c5084d675ad9d31633424c8492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3654126a3c110ff713835ef77788eac2493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45cf95c9714bbff42b736d9c9f1cc1b494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed23a9bab76b0300ccff9547ee9f008495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cbb91defd9f751a73fbb8e94f6bf94496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965b4be377e45366fbca199c08c6e0c7497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d77b76614d71393f26030be7bdbcd4498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242f944bdab1d2ae83da8849c22d04ea499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e4ccba9643971dc55e842b66d53738500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37f518fbc55bdaffdf4dac5ce694542501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd5b1d0b2646b8ba72ef12a781c84c2502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d97c3f3b51465b13446273faed6901503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b204e372a94628139c0e9c4e367c34504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1ee0d8af761b4b0eba2325c7140a6e505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0bcd46d2d5d6c1083a3cd26d3f0b08506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110f5a082d6c0efe994962cad2affdf2507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b53796f4e0d67c6a10c2b35f90698a6508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730be8e2daf2ff4974425b0d406c5b78509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7bbc5252d5d0bf82b57ac1f70f5a1e510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e995a4679842a107992e98469a4c7b511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae98b14836169ce2f3864aee8506e33512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810893a3844b53f2faabeb47198fd236513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9493268c6230b62e394fe2fd3bf0398514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c781e9387ad894efa1105956894ef5ac515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c8157ece251f8ec49929e79bac2b78516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b6fbb239a2d98486191a2d6b9947bf517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06095c6fab79b6caaf1cdf79f8e21623518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec9d5c372d6810e5e6ae7fc645b8cab519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45543c5148f402e57bce7c4565f1284b520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcde99d6a7f1a636741ff61daef9c62521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609f710a0f88238f979696eee461e195522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d9707d6d8a65fbcc2c57513cd2aef8523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574abb4bed20abac4f99367c541aa7c0524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2724b8fb41f9132be25515a44f907e17525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0acbe0cae4372f7f80feb9406a13382526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a85e62aef2c8aeb668d7469a9ce232d527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73c04bcd66d40bbf82236adc1d520f1528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d65f594d84c1f548833bdc03a11c35529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe1a53256b54c97e955b11a223ec2a6530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d32509bd8b0e7c653af2837c7bcd7a531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d793dda2352928d4f1db68b1b2602a43532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0126d0b58da84f43938ec2dfa8413b1533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c887b91559ce4d23980ea2d3422b1fd534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba9ba0c0723f30eb90f2c27d6c9d663535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854ba34d18146f1b237191dd0b395d3a536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed62481f1cd025b8bad15de45772b97e537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db025151fe446dc601572394081229a538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aee0aa18f9dc0e66af0247a426d9184539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fbc94c23b588a8c0943f160eaa8085540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c379801f516bf03b3db17aa84d7f71541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b12bcc1d58a96760aa6c945b5f43adb542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f620056bf9c6973a09928803b9b12919543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee022bedc060d0ffeeae96d3a3872af544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5c992b67f4ee669cedc7c97ebb0760545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733678f27d9fd4f911cdf08ceaef4046546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2968b2840b5abb42270e39c5e48ddc1547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9e1a54f3e898ed76fb250a57bc5b7f548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9348ea6d14d80cfc50013fdaf0ba29fd549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91aeca10fc07f0829d93eb60484f7591550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e04db7ae5b4b942836c3263adf04d9551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db4deed4f4903caf4a5b048ec7151c4552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b77feb759076e40b70f441a179d5509553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da10ddde26038e090b7d39ca90eadaf9554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd90a3328bac53dbf383ab0a5fde07dc555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7cee7e1a425e692e0de1754def963c556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d63dc3002ec5ee6a29a640fdfe27b0f557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fab6d28683b90975c51b27ef2e8cbb558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c949e056473b1f982aeaaf160c02bc559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a4b5507ae3f8b79c249eda9cfe816b560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87011a52788add64871e2567cfcc7a3e561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd605d2c47f820381f83b7a13be5fb7562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a813cc7c5872f52117785c25014de94563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f918a5178657bd7635b23422105bb28564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdca7489b246648a6bf4d7e4716826e5565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9fadad982573daa309dbe985bb7924566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66966a931c108899a6f8ecc2e9cb607567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691d098c5b3dda69afb731ce1d78deab568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d23b497bba91c87354d79991320de21569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63923f91d6fc3f7d787393aaf5ef4da6570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c747cca02fe8e3e4a24952f05e3592571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa84d6d08b62d617b48e0dd7f5c797b3572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0471970d7d29afe20917034a1ef7c953573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46aaf432b7c887740a49b32923bfb275574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac478d76322949a2bf3eeb761a915b2575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1455ecf5a2f1b90370940872cc2f3af4576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70df4c8747e2ef21ba04e2aae399479f577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74393cd852782c127420a60ed095692c578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d879958280a0d50d7f143df38933965c579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12f5d6cceaf62282d23e947a3f6ea7d580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd7568f386301a330ad42b2be1746c8581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511d9a691a1ef91a6b37c431eb51d349582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a565711fff6ba36edb2ba44fcf847b2583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9dd3539b04c45b14d482d4468e71e90584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa68249d8818b49457637e9f9f70d3f585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91de495ec776213d6305220dc71153e586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aaabfce4d18b090da22988bf268caf6587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bbf0fe5e6c7ecff3c6dc67c9db30ba588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548f5767c4925aec9d27d16d8284f456589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0692a3a4bd8b6c23a5769473b17f7a6590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fae098914134d22033c9dc7e9af4f8c591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295a0c38ae968cb07957067e86cda3e1592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63225244686deb357ff8f875dce8daf593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6e0ea1f153630f4d15931ec04462f2594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871d79b91cdcdbdd6f4c37a6a4cd047c595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c82a2deedce54b191fa762e71b36e5596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cf5c3c53fa934a2c0e328d85c7e959597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1394cb4afdece332b43c68cb49162355598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a416332c1cc6ad37c2e08b6797048087599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592e6f766dd9e9fa68dd52f8ba39dfed600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d620cb97a843c6c9d4d3a1e16651ea0601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d19b1a1c8823f11da274b1daac1c4ae602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7661ee0292c543ec0b207eb7cc0b7397603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ca4d22b884cfe9c6d7e94ce94740c5604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc3be1c2d3e8b11299e97574147f200605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afcf8b8bd0501bbcffe3ad9a9c34b94606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1a5ef7c46b3d0b109a0f7b5fae3f5e607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e71820cc262f68ec8037c4a427fe8d6608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c7e633981d8f89405afdbd3a461572609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4794370eda68e503dad38a663ee9d2ee610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f5a03a49af64c538271e6b348a6705611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4392fbf32537c85c9c99784a83733d612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1e3ff4c631334b3ed59149744d80fb613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbf69fd719a0deef35281a9543bed55614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d524528663019057641fb2c127f4a53e615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0c04f6655d3f4de3eb20eb80056137616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d211a9a6bf12db5e943e5ea9aa2cfa9617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756377de67512d7964210527ba689712618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fc690c3bd6963644d687a7ca2a4f56619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6291c3e25b9b0f8ef8e962637c3cc08d620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b0ca78f87d1e28a2b2ebf0bc694065621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ecdce80e568690f1fae8123c4e0442622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1543808e9f45e312fe8da6bb0044a7623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de640986b3472b84b6211fa1c4f20bc6624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532b69be38fc3b923e01c6ddb19521b5625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103e5bb17cce86465f6490feadd0ed5a626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46163b13dddbe4ae897d39ad281fb7cf627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97a29971c0fa50d8b15b9fdd44ab008628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d8eea38871ff388aeacc44d67ff549629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b60434960fdeb70baf32271f4698b65630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fd321b152f82c649ef28fa5d58a771631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcddb83470763a4064337677a48d5b6632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5818de2607b8f92789d8e730d6808d633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef5c5ad19925bd5b9cfc30f44ef19d0634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62481ef868965f5aa30134c783778bd635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154fde93663848b3f714bb71f5ac283e636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67327dcc336b338adeb6c74cb51873ee637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3440099e4b4491811c0318f61b978f0638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022f6d8f4359b8727bcc48744aff76bc639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3748876060d926e0466cdc174957636b640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa870da819fe1eed4407b63cf8bcdda641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc309bdbc84f3ebbac4d2384612d10c7642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e089b940d1d6b3af3461383e9adfc73643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7da7bb40debfb5bcb6e31031c2d14aa644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c78875552e0ae8aa2eba9c01501e790645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f351db6012c7e1e16f87ab8585717a31646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebd3ae962dd4ae21ffc69261b6ad4e0647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc46b31a1b3ca888dc73748cebc18141648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add937d3c17d48fec16bc5ded83de63d649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b804cd1b0beff6c3be549ad292b573650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289e460cd0583c11ae9ea374e344d5eb651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848777053ceac2bcba711342755aec5d652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fd189beb6be737a839b604849ad7eb653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3904fd4a202bb86805cb315105ae003654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56f69e6fd8d535f4fab40b0c351e163655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e95df6674956934e2587fa231724e6656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260d77e303648ef25df26a226b133ab2657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c888c4bab195d7c03e62e458e731f12658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3815f16c31dc98ff5cc50fb4e2d7a3d659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6844080a59397f6462ac683133f508a7660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b51a29317de943d573db39ab63434a8661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768736283f25dbcfd38ae9f78407dfcd662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a8ff03a7fcfd5dacd39e4f6e02d0bc663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07bb247774199d6893756fa6a608369664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ae0869bfaea9b72328217bcce3f16e665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c6d5278dd4e633e62298a1b73bfe3f666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a64de6c7e904d76bea096f56e3049b667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52da92849a49ffeb5fd796bcdb40a849668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62de83991b5cdc9226d344f4a1f35521669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7eaf225023d5314a3b824a3b7564e01670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2a6f46e5e17e33b600a9c15ce66c29671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4282c989b029cc2daba9ddaf8b52adbb672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d242a5d409d10993ae6e04e33f4489f5673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56efb02940a498e0632b50b8cae33d18674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00826f0790ae8a01aed9f278e181a351675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9cc5377b12c634ecf78726d82fb35ec676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5800965b12b4aca3bc708ac5e63e21677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c9e070e84c729768b3a054b87ac3cd678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98e74bba026ec28546d65eb8f104130679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f9c7100be896cc1a5bc02d4cecfcd4680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1027a7656c10d47d603a93970cd940ee681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942f035ee033e928d700d2752187f46a682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f661a98f001191d4b3d2a3aae1acff50683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13018a9e81eb13f33ca09de04412562684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38fc9b4cd4a610e3c2e19a432134549685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b472ec15955868058a2b4aef3942f29c686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378544488e61cbf6a5217fa161ba52f9687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb65eae40d20b7a4e3bce25cd7511aa688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7581a22aa81ab2279d8082e0f485a175689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902ea665a3860a35657afd955fc43569690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331bbc5c864a1886478feb52c526ad84691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648edbe26967a076e246f2a0d58c26d0692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ab36b5871a554f19d6fa4c5a0f0ddb693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbef229d6e2f8630746faf8139ba6d1694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf6b726926727b7c52ebfad0893f90e695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a84156c987ff50034d6fe7f6b146be696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d112eb2d738411133e516868d3e5c6697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1038c433bc2ae73515bff989ed3e875698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7795235838b2850de4a8826edf20620c699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be97029dba607ae3d25c3be1ba3683a700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553bbf6bb7657cb4d23b3064698c669f701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f07e08f2be13c2aee40c7749d7056e702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f634ab16b8334f74d74ca560e09ac59d703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851e74cd6cda066afe76fe066203a564704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43185bc73d1c60a7d5262aa766c205b4705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4bf0719f3dfdbfc1154d88474173bb706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b5157f52745e88bb1304656167d57b707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e4d45ca6ea6f8037a8d993d0437e33708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e812fca3e9ec9037780e21225315b3b5709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1f14d2b189548513b3974747caa876710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a41797c22299866278b290ef0d24ab3711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbc2d42cd2696640f23e8409df1847b712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2cf1cf75ed04b4bf266edf1a3d0b94713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ae60c1f6563d12be003f14db7c9b56714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23c0c2ce631369665d44766291091a3715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbaa8686f0965acadf4fdb6839062115716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273d5442a61e111b63368bd98e899b7c717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca00b09bac958c4eed2bdaf43f49a03718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f14280cc75f496356bbfca92c8503c6719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd213262b59eca61be3305f274971631720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954363407b922588b6ad5db1874643f0721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29884bb0d2386f5f576b70b7e70f293a722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75433fde91b000d3e322369e8738bf1723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ff924954e94013e9ea0d4533355484724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15bf4f65af5930e65927733f57049f8725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f42066b530b8d21bee19cc60d1851fe726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e08bf9a148f0165b94ab44098540968727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ed03fb52a7f29893bedc8668bce817728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645a1b64f403341476aeb0247783019a729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ade080521ce6e5f268fd424737acfef730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43f02fe7f6112aa88786533f7e36386731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e089b31601411569efcbd904ffa07e0732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac3e4b2b48b3c36a4b7a7261e480e9a733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c440066b5cf27027f6ca0bb0af5ae81f734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7594095b19e9e1878f57649fbbd2a6735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55affbaed7067d59518b834fa343e7f5736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d802441e321dd08c377317e3f6112bb8737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43031cb087ed1a550c417f9e03f8ed8e738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631a882793444477e3145ccedcc04a55739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdba0470fc1db8f67c86ecae0d4c8fcf740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f107a5fbbeb925bab49f9dab1a477a64741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68f44b05711dc8e2dd55824a5d9936b742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5217349b80e04fde6c68d32330a43b0743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ee5e3f0ca794bad668bc667ae74893744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9141ae1b6ea63d0ce0686fa9fe9d7b745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0564a15922f68f6df6f9f115ac7d70d746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27f92f3db86e08e404ad7e79fc21002747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230a687a2fc30f42ca591652c2c662a4748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ace66ebe9a26599fb5eace7443c07f749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e17b62b2147fffb517960cdc88cf171750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7732980e30e75084a55bfac901c1a9f751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edef9ab88f8b3d550b92b74032db2b39752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6758293bdabae0b9a702dba7dcd7d3a1753.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -23947,51 +23920,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId686"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -24127,51 +24100,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="733425"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -25937,230 +25910,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId759"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -26427,51 +26220,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J382"/>
+  <dimension ref="A1:J379"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="163.817139" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995117" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29676,6342 +29469,6267 @@
         <v>12689</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I130" s="0">
         <v>9.050000000000001</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>12739</v>
+        <v>12966</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I131" s="0">
-        <v>16.67</v>
+        <v>27.4</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>12822</v>
+        <v>12966</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I132" s="0">
-        <v>16.11</v>
+        <v>27.4</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>401</v>
+        <v>398</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>12966</v>
+        <v>17071</v>
       </c>
       <c r="D133" s="0" t="s">
+        <v>400</v>
+      </c>
+      <c r="E133" s="0" t="s">
+        <v>401</v>
+      </c>
+      <c r="F133" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G133" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I133" s="0">
+        <v>10.22</v>
+      </c>
+      <c r="J133" s="0" t="s">
         <v>402</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>12966</v>
+        <v>12419</v>
       </c>
       <c r="D134" s="0" t="s">
+        <v>403</v>
+      </c>
+      <c r="E134" s="0" t="s">
+        <v>404</v>
+      </c>
+      <c r="F134" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G134" s="0" t="s">
+        <v>135</v>
+      </c>
+      <c r="I134" s="0">
+        <v>13.84</v>
+      </c>
+      <c r="J134" s="0" t="s">
         <v>405</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>17071</v>
+        <v>12478</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>406</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>407</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I135" s="0">
-        <v>10.22</v>
+        <v>11.48</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>408</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>12419</v>
+        <v>12928</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>409</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>410</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>135</v>
+        <v>297</v>
       </c>
       <c r="I136" s="0">
-        <v>13.84</v>
+        <v>12.52</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>12478</v>
+        <v>12976</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>412</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>413</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>97</v>
+        <v>35</v>
       </c>
       <c r="I137" s="0">
-        <v>11.48</v>
+        <v>0.32</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>12928</v>
+        <v>12992</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>415</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>416</v>
       </c>
       <c r="F138" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>12.52</v>
+        <v>0.33</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>12976</v>
+        <v>13838</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>418</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>419</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>35</v>
+        <v>21</v>
       </c>
       <c r="I139" s="0">
-        <v>0.32</v>
+        <v>17.24</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>420</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>12992</v>
+        <v>18047</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>421</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>422</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I140" s="0">
-        <v>0.33</v>
+        <v>11.5</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>423</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>13838</v>
+        <v>18048</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>424</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>425</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>21</v>
+        <v>77</v>
       </c>
       <c r="I141" s="0">
-        <v>17.24</v>
+        <v>23.95</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>426</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>18047</v>
+        <v>13848</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>427</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>428</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>97</v>
+        <v>25</v>
       </c>
       <c r="I142" s="0">
-        <v>11.5</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>429</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>18048</v>
+        <v>18057</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>430</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>431</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>23.95</v>
+        <v>19.98</v>
       </c>
       <c r="J143" s="0" t="s">
         <v>432</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>13848</v>
+        <v>26349</v>
       </c>
       <c r="D144" s="0" t="s">
         <v>433</v>
       </c>
       <c r="E144" s="0" t="s">
         <v>434</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="I144" s="0">
-        <v>9.460000000000001</v>
+        <v>52.29</v>
       </c>
       <c r="J144" s="0" t="s">
         <v>435</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>18057</v>
+        <v>26354</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>436</v>
       </c>
       <c r="E145" s="0" t="s">
         <v>437</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>19.98</v>
+        <v>13.35</v>
       </c>
       <c r="J145" s="0" t="s">
         <v>438</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>26349</v>
+        <v>18081</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>439</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>440</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>21</v>
+        <v>56</v>
       </c>
       <c r="I146" s="0">
-        <v>52.29</v>
+        <v>13.29</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>441</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>26354</v>
+        <v>26363</v>
       </c>
       <c r="D147" s="0" t="s">
         <v>442</v>
       </c>
       <c r="E147" s="0" t="s">
         <v>443</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I147" s="0">
-        <v>13.35</v>
+        <v>42.53</v>
       </c>
       <c r="J147" s="0" t="s">
         <v>444</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>18081</v>
+        <v>13866</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>445</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>446</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>56</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>13.29</v>
+        <v>4.45</v>
       </c>
       <c r="J148" s="0" t="s">
         <v>447</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>26363</v>
+        <v>26371</v>
       </c>
       <c r="D149" s="0" t="s">
         <v>448</v>
       </c>
       <c r="E149" s="0" t="s">
         <v>449</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>42.53</v>
+        <v>12.77</v>
       </c>
       <c r="J149" s="0" t="s">
         <v>450</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13866</v>
+        <v>26376</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>451</v>
       </c>
       <c r="E150" s="0" t="s">
         <v>452</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I150" s="0">
-        <v>4.45</v>
+        <v>20.27</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>26371</v>
+        <v>26379</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>20</v>
+        <v>457</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>12.77</v>
+        <v>10.67</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>456</v>
+        <v>458</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>26376</v>
+        <v>26379</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>457</v>
+        <v>459</v>
       </c>
       <c r="E152" s="0" t="s">
+        <v>456</v>
+      </c>
+      <c r="F152" s="0" t="s">
+        <v>460</v>
+      </c>
+      <c r="G152" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I152" s="0">
+        <v>10.67</v>
+      </c>
+      <c r="J152" s="0" t="s">
         <v>458</v>
-      </c>
-[...10 lines deleted...]
-        <v>460</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>26379</v>
+        <v>18098</v>
       </c>
       <c r="D153" s="0" t="s">
         <v>461</v>
       </c>
       <c r="E153" s="0" t="s">
         <v>462</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>463</v>
+        <v>11</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>10.67</v>
+        <v>7.79</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>464</v>
+        <v>463</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>26379</v>
+        <v>18097</v>
       </c>
       <c r="D154" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="E154" s="0" t="s">
         <v>465</v>
       </c>
-      <c r="E154" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F154" s="0" t="s">
-        <v>466</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>10.67</v>
+        <v>3</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>18098</v>
+        <v>18097</v>
       </c>
       <c r="D155" s="0" t="s">
         <v>467</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>468</v>
+        <v>465</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>7.79</v>
+        <v>3</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>469</v>
+        <v>466</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>470</v>
+        <v>468</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I156" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>473</v>
+        <v>471</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I157" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>18102</v>
+        <v>18105</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>474</v>
+        <v>472</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>475</v>
+        <v>473</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>29.59</v>
+        <v>2.49</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>476</v>
+        <v>474</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>18102</v>
+        <v>18103</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>475</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>476</v>
+      </c>
+      <c r="F159" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G159" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I159" s="0">
+        <v>7.48</v>
+      </c>
+      <c r="J159" s="0" t="s">
         <v>477</v>
-      </c>
-[...13 lines deleted...]
-        <v>476</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>18105</v>
+        <v>26392</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>478</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>479</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I160" s="0">
-        <v>2.49</v>
+        <v>25.44</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>18103</v>
+        <v>26393</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I161" s="0">
-        <v>7.48</v>
+        <v>28.34</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>26392</v>
+        <v>13877</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>25.44</v>
+        <v>3.19</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>487</v>
+        <v>488</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>26393</v>
+        <v>18111</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>488</v>
+        <v>489</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>489</v>
+        <v>490</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>16</v>
+        <v>297</v>
       </c>
       <c r="I163" s="0">
-        <v>28.34</v>
+        <v>16.99</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>490</v>
+        <v>491</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13877</v>
+        <v>18114</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>491</v>
+        <v>492</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>493</v>
+        <v>20</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I164" s="0">
-        <v>3.19</v>
+        <v>5.56</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>18111</v>
+        <v>18119</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>297</v>
+        <v>497</v>
       </c>
       <c r="I165" s="0">
-        <v>16.99</v>
+        <v>9.17</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>497</v>
+        <v>498</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>18114</v>
+        <v>26396</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>498</v>
+        <v>499</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>499</v>
+        <v>500</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>5.56</v>
+        <v>10.53</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>500</v>
+        <v>501</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>18119</v>
+        <v>26396</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>500</v>
+      </c>
+      <c r="F167" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G167" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I167" s="0">
+        <v>10.53</v>
+      </c>
+      <c r="J167" s="0" t="s">
         <v>501</v>
-      </c>
-[...13 lines deleted...]
-        <v>504</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D168" s="0" t="s">
+        <v>503</v>
+      </c>
+      <c r="E168" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F168" s="0" t="s">
         <v>505</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D169" s="0" t="s">
+        <v>507</v>
+      </c>
+      <c r="E169" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F169" s="0" t="s">
         <v>508</v>
-      </c>
-[...4 lines deleted...]
-        <v>340</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
         <v>26402</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E170" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F170" s="0" t="s">
         <v>510</v>
-      </c>
-[...1 lines deleted...]
-        <v>511</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
         <v>9.68</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>512</v>
+        <v>506</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>26402</v>
+        <v>18125</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>513</v>
+        <v>511</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>514</v>
+        <v>11</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>9.68</v>
+        <v>25.22</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>512</v>
+        <v>513</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>26402</v>
+        <v>13893</v>
       </c>
       <c r="D172" s="0" t="s">
+        <v>514</v>
+      </c>
+      <c r="E172" s="0" t="s">
         <v>515</v>
       </c>
-      <c r="E172" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F172" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G172" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="I172" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J172" s="0" t="s">
         <v>516</v>
-      </c>
-[...7 lines deleted...]
-        <v>512</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>18125</v>
+        <v>18134</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>517</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>518</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I173" s="0">
-        <v>25.22</v>
+        <v>8.59</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>519</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13893</v>
+        <v>18135</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>520</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>521</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>35</v>
+        <v>77</v>
       </c>
       <c r="I174" s="0">
-        <v>3.33</v>
+        <v>7.37</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>522</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>18134</v>
+        <v>18137</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>523</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>524</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I175" s="0">
-        <v>8.59</v>
+        <v>5.99</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>525</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>18135</v>
+        <v>18130</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>526</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>527</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I176" s="0">
-        <v>7.37</v>
+        <v>7.71</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>528</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>18137</v>
+        <v>18131</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>529</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>530</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I177" s="0">
-        <v>5.99</v>
+        <v>13.65</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>531</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>18130</v>
+        <v>18148</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>532</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>533</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I178" s="0">
-        <v>7.71</v>
+        <v>6.7</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>534</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>18131</v>
+        <v>26425</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>535</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>536</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I179" s="0">
-        <v>13.65</v>
+        <v>10.15</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>537</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>18146</v>
+        <v>18150</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>538</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>539</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>97</v>
       </c>
       <c r="I180" s="0">
-        <v>3.88</v>
+        <v>50.04</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>540</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>18148</v>
+        <v>18164</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>541</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>542</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I181" s="0">
-        <v>6.7</v>
+        <v>33.8</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>543</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>26425</v>
+        <v>18161</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>544</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>545</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I182" s="0">
-        <v>10.15</v>
+        <v>65.88</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>546</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>18150</v>
+        <v>13917</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>547</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>548</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I183" s="0">
-        <v>50.04</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>549</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>18164</v>
+        <v>13918</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>550</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>551</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I184" s="0">
-        <v>33.8</v>
+        <v>13.82</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>552</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>18161</v>
+        <v>13918</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>553</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>554</v>
+        <v>551</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I185" s="0">
-        <v>65.88</v>
+        <v>13.82</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>555</v>
+        <v>552</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13917</v>
+        <v>26470</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>556</v>
+        <v>554</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>557</v>
+        <v>555</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I186" s="0">
-        <v>9.140000000000001</v>
+        <v>79.06</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>558</v>
+        <v>556</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13918</v>
+        <v>26469</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>559</v>
+        <v>557</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>560</v>
+        <v>558</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I187" s="0">
-        <v>13.82</v>
+        <v>20.45</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>561</v>
+        <v>559</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13918</v>
+        <v>18172</v>
       </c>
       <c r="D188" s="0" t="s">
+        <v>560</v>
+      </c>
+      <c r="E188" s="0" t="s">
+        <v>561</v>
+      </c>
+      <c r="F188" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G188" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I188" s="0">
+        <v>16.72</v>
+      </c>
+      <c r="J188" s="0" t="s">
         <v>562</v>
-      </c>
-[...13 lines deleted...]
-        <v>561</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>26470</v>
+        <v>18173</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>563</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>564</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>79.06</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>565</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>26469</v>
+        <v>26483</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>566</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>567</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>20.45</v>
+        <v>17.13</v>
       </c>
       <c r="J190" s="0" t="s">
         <v>568</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>18172</v>
+        <v>25892</v>
       </c>
       <c r="D191" s="0" t="s">
         <v>569</v>
       </c>
       <c r="E191" s="0" t="s">
         <v>570</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>12</v>
+        <v>571</v>
       </c>
       <c r="I191" s="0">
-        <v>16.72</v>
+        <v>18.5</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>571</v>
+        <v>572</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>18173</v>
+        <v>25892</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>573</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>570</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>571</v>
+      </c>
+      <c r="I192" s="0">
+        <v>18.5</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>572</v>
-      </c>
-[...13 lines deleted...]
-        <v>574</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>26483</v>
+        <v>18175</v>
       </c>
       <c r="D193" s="0" t="s">
+        <v>574</v>
+      </c>
+      <c r="E193" s="0" t="s">
         <v>575</v>
-      </c>
-[...1 lines deleted...]
-        <v>576</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>17.13</v>
+        <v>14.36</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>577</v>
+      </c>
+      <c r="E194" s="0" t="s">
         <v>578</v>
       </c>
-      <c r="E194" s="0" t="s">
+      <c r="F194" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I194" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
       <c r="E195" s="0" t="s">
+        <v>578</v>
+      </c>
+      <c r="F195" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G195" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I195" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J195" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>18175</v>
+        <v>18186</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>584</v>
+        <v>578</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I196" s="0">
-        <v>14.36</v>
+        <v>12.52</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>585</v>
+        <v>579</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>18186</v>
+        <v>18185</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>586</v>
+        <v>582</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I197" s="0">
-        <v>12.52</v>
+        <v>8.539999999999999</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>588</v>
+        <v>584</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>589</v>
+        <v>585</v>
       </c>
       <c r="E198" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F198" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G198" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I198" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J198" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="E199" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F199" s="0" t="s">
+        <v>589</v>
+      </c>
+      <c r="G199" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I199" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J199" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>18185</v>
+        <v>26511</v>
       </c>
       <c r="D200" s="0" t="s">
+        <v>590</v>
+      </c>
+      <c r="E200" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F200" s="0" t="s">
         <v>591</v>
       </c>
-      <c r="E200" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G200" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>8.539999999999999</v>
+        <v>15.69</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>593</v>
+        <v>587</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>26511</v>
+        <v>18197</v>
       </c>
       <c r="D201" s="0" t="s">
+        <v>592</v>
+      </c>
+      <c r="E201" s="0" t="s">
+        <v>593</v>
+      </c>
+      <c r="F201" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G201" s="0" t="s">
+        <v>297</v>
+      </c>
+      <c r="I201" s="0">
+        <v>21.5</v>
+      </c>
+      <c r="J201" s="0" t="s">
         <v>594</v>
-      </c>
-[...13 lines deleted...]
-        <v>596</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>598</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>600</v>
+        <v>591</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>18197</v>
+        <v>18212</v>
       </c>
       <c r="D204" s="0" t="s">
+        <v>599</v>
+      </c>
+      <c r="E204" s="0" t="s">
+        <v>600</v>
+      </c>
+      <c r="F204" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="G204" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I204" s="0">
+        <v>10.8</v>
+      </c>
+      <c r="J204" s="0" t="s">
         <v>601</v>
-      </c>
-[...13 lines deleted...]
-        <v>603</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>18199</v>
+        <v>13944</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F205" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>20.14</v>
+        <v>7.71</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>18199</v>
+        <v>13945</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>600</v>
+        <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>20.14</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>18212</v>
+        <v>13946</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>608</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>609</v>
       </c>
       <c r="F207" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>10.8</v>
+        <v>5.3</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>610</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13944</v>
+        <v>13947</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>611</v>
       </c>
       <c r="E208" s="0" t="s">
         <v>612</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>7.71</v>
+        <v>21.8</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>613</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13945</v>
+        <v>26538</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>614</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>615</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>11</v>
+        <v>616</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>8.279999999999999</v>
+        <v>11.34</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13946</v>
+        <v>26538</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>618</v>
+        <v>615</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>11</v>
+        <v>619</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>5.3</v>
+        <v>11.34</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13947</v>
+        <v>26538</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>620</v>
       </c>
       <c r="E211" s="0" t="s">
+        <v>615</v>
+      </c>
+      <c r="F211" s="0" t="s">
         <v>621</v>
-      </c>
-[...1 lines deleted...]
-        <v>29</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>21.8</v>
+        <v>11.34</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>622</v>
+        <v>617</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>26538</v>
+        <v>18214</v>
       </c>
       <c r="D212" s="0" t="s">
+        <v>622</v>
+      </c>
+      <c r="E212" s="0" t="s">
         <v>623</v>
       </c>
-      <c r="E212" s="0" t="s">
+      <c r="F212" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G212" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I212" s="0">
+        <v>8.74</v>
+      </c>
+      <c r="J212" s="0" t="s">
         <v>624</v>
-      </c>
-[...10 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>26538</v>
+        <v>18228</v>
       </c>
       <c r="D213" s="0" t="s">
+        <v>625</v>
+      </c>
+      <c r="E213" s="0" t="s">
+        <v>626</v>
+      </c>
+      <c r="F213" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G213" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I213" s="0">
+        <v>6.95</v>
+      </c>
+      <c r="J213" s="0" t="s">
         <v>627</v>
-      </c>
-[...13 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>26538</v>
+        <v>13961</v>
       </c>
       <c r="D214" s="0" t="s">
+        <v>628</v>
+      </c>
+      <c r="E214" s="0" t="s">
         <v>629</v>
       </c>
-      <c r="E214" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F214" s="0" t="s">
-        <v>630</v>
+        <v>11</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>11.34</v>
+        <v>10.61</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>626</v>
+        <v>630</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>18214</v>
+        <v>26549</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>631</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>632</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>8.74</v>
+        <v>11.03</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>633</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>18228</v>
+        <v>26549</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>634</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>635</v>
+        <v>632</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>6.95</v>
+        <v>11.03</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>636</v>
+        <v>633</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13961</v>
+        <v>17095</v>
       </c>
       <c r="D217" s="0" t="s">
+        <v>635</v>
+      </c>
+      <c r="E217" s="0" t="s">
+        <v>636</v>
+      </c>
+      <c r="F217" s="0" t="s">
         <v>637</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>10.61</v>
+        <v>7.71</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>639</v>
+        <v>638</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>26549</v>
+        <v>18243</v>
       </c>
       <c r="D218" s="0" t="s">
+        <v>639</v>
+      </c>
+      <c r="E218" s="0" t="s">
         <v>640</v>
-      </c>
-[...1 lines deleted...]
-        <v>641</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I218" s="0">
-        <v>11.03</v>
+        <v>6.97</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>642</v>
+        <v>641</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>26549</v>
+        <v>26569</v>
       </c>
       <c r="D219" s="0" t="s">
+        <v>642</v>
+      </c>
+      <c r="E219" s="0" t="s">
         <v>643</v>
       </c>
-      <c r="E219" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F219" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>11.03</v>
+        <v>12.1</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>642</v>
+        <v>644</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>17095</v>
+        <v>17100</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>646</v>
+        <v>11</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I220" s="0">
-        <v>7.71</v>
+        <v>5.89</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>647</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>18243</v>
+        <v>17103</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>648</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>649</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>35</v>
+        <v>297</v>
       </c>
       <c r="I221" s="0">
-        <v>6.97</v>
+        <v>7.72</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>650</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>26569</v>
+        <v>17104</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>651</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>652</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I222" s="0">
-        <v>12.1</v>
+        <v>12.54</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>653</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>17100</v>
+        <v>17108</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>654</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>655</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G223" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>5.89</v>
+        <v>4.25</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>656</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>17103</v>
+        <v>17111</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>657</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>658</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G224" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>7.72</v>
+        <v>5.26</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>659</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>17104</v>
+        <v>17165</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>660</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>661</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>12.54</v>
+        <v>10.34</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>662</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>17108</v>
+        <v>17166</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>663</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>664</v>
       </c>
       <c r="F226" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>4.25</v>
+        <v>19.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>665</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>17111</v>
+        <v>17173</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>666</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>667</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I227" s="0">
-        <v>5.26</v>
+        <v>6.13</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>668</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>17165</v>
+        <v>17194</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>669</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>670</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>11</v>
+        <v>671</v>
       </c>
       <c r="G228" s="0" t="s">
-        <v>12</v>
+        <v>672</v>
       </c>
       <c r="I228" s="0">
-        <v>10.34</v>
+        <v>8.91</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>671</v>
+        <v>673</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>17166</v>
+        <v>17199</v>
       </c>
       <c r="D229" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="E229" s="0" t="s">
+        <v>675</v>
+      </c>
+      <c r="F229" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G229" s="0" t="s">
         <v>672</v>
       </c>
-      <c r="E229" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I229" s="0">
-        <v>19.22</v>
+        <v>8.94</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>674</v>
+        <v>676</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>17173</v>
+        <v>17229</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>675</v>
+        <v>677</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>676</v>
+        <v>678</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G230" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>6.13</v>
+        <v>36.43</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>677</v>
+        <v>679</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>17194</v>
+        <v>17229</v>
       </c>
       <c r="D231" s="0" t="s">
+        <v>680</v>
+      </c>
+      <c r="E231" s="0" t="s">
         <v>678</v>
       </c>
-      <c r="E231" s="0" t="s">
+      <c r="F231" s="0" t="s">
+        <v>327</v>
+      </c>
+      <c r="G231" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I231" s="0">
+        <v>36.43</v>
+      </c>
+      <c r="J231" s="0" t="s">
         <v>679</v>
-      </c>
-[...10 lines deleted...]
-        <v>682</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>17199</v>
+        <v>17230</v>
       </c>
       <c r="D232" s="0" t="s">
+        <v>681</v>
+      </c>
+      <c r="E232" s="0" t="s">
+        <v>682</v>
+      </c>
+      <c r="F232" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G232" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I232" s="0">
+        <v>20.99</v>
+      </c>
+      <c r="J232" s="0" t="s">
         <v>683</v>
-      </c>
-[...13 lines deleted...]
-        <v>685</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>17229</v>
+        <v>17230</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>686</v>
+        <v>684</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>687</v>
+        <v>682</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>36.43</v>
+        <v>20.99</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>688</v>
+        <v>683</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>17229</v>
+        <v>17231</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>689</v>
+        <v>685</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>687</v>
+        <v>686</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>36.43</v>
+        <v>16.84</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>688</v>
+        <v>687</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>17230</v>
+        <v>17231</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>690</v>
+        <v>688</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>691</v>
+        <v>686</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>20.99</v>
+        <v>16.84</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>692</v>
+        <v>687</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>17230</v>
+        <v>17232</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>693</v>
+        <v>689</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>691</v>
+        <v>690</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>20.99</v>
+        <v>50.27</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>692</v>
+        <v>691</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>694</v>
+        <v>692</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>697</v>
+        <v>695</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>17232</v>
+        <v>17235</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>698</v>
+        <v>696</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>699</v>
+        <v>697</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>55</v>
+        <v>228</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>50.27</v>
+        <v>29.51</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>700</v>
+        <v>698</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>17234</v>
+        <v>17260</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>701</v>
+        <v>699</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>702</v>
+        <v>700</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I240" s="0">
-        <v>32.08</v>
+        <v>24.23</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>703</v>
+        <v>701</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17234</v>
+        <v>17279</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>704</v>
+        <v>702</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
       <c r="F241" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>32.08</v>
+        <v>1.93</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17235</v>
+        <v>17280</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>705</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>706</v>
       </c>
       <c r="F242" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>29.51</v>
+        <v>1.93</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17260</v>
+        <v>17287</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>708</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>709</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>20</v>
+        <v>228</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>24.23</v>
+        <v>23.65</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>710</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>17279</v>
+        <v>17287</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>711</v>
       </c>
       <c r="E244" s="0" t="s">
+        <v>709</v>
+      </c>
+      <c r="F244" s="0" t="s">
         <v>712</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>1.93</v>
+        <v>23.65</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>713</v>
+        <v>710</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17280</v>
+        <v>17293</v>
       </c>
       <c r="D245" s="0" t="s">
+        <v>713</v>
+      </c>
+      <c r="E245" s="0" t="s">
         <v>714</v>
-      </c>
-[...1 lines deleted...]
-        <v>715</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>1.93</v>
+        <v>13.93</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>716</v>
+        <v>715</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17287</v>
+        <v>17295</v>
       </c>
       <c r="D246" s="0" t="s">
+        <v>716</v>
+      </c>
+      <c r="E246" s="0" t="s">
         <v>717</v>
       </c>
-      <c r="E246" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F246" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G246" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>23.65</v>
+        <v>13.91</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>719</v>
+        <v>718</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17287</v>
+        <v>17296</v>
       </c>
       <c r="D247" s="0" t="s">
+        <v>719</v>
+      </c>
+      <c r="E247" s="0" t="s">
         <v>720</v>
       </c>
-      <c r="E247" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F247" s="0" t="s">
-        <v>721</v>
+        <v>29</v>
       </c>
       <c r="G247" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>23.65</v>
+        <v>14.64</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>719</v>
+        <v>721</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>17293</v>
+        <v>22041</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>13.93</v>
+        <v>13.17</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>724</v>
+        <v>725</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17295</v>
+        <v>17336</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>725</v>
+        <v>726</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>726</v>
+        <v>727</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G249" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I249" s="0">
-        <v>13.91</v>
+        <v>29.88</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>727</v>
+        <v>728</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>17296</v>
+        <v>17336</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>728</v>
+        <v>729</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>729</v>
+        <v>727</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>29</v>
+        <v>327</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
-        <v>14.64</v>
+        <v>29.88</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>730</v>
+        <v>728</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22041</v>
+        <v>17337</v>
       </c>
       <c r="D251" s="0" t="s">
+        <v>730</v>
+      </c>
+      <c r="E251" s="0" t="s">
         <v>731</v>
       </c>
-      <c r="E251" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F251" s="0" t="s">
-        <v>733</v>
+        <v>55</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>13.17</v>
+        <v>20.44</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>734</v>
+        <v>732</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>17336</v>
+        <v>17362</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>735</v>
+        <v>733</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>736</v>
+        <v>734</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>29.88</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>737</v>
+        <v>735</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17336</v>
+        <v>17365</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>738</v>
+        <v>736</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>736</v>
+        <v>737</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>327</v>
+        <v>20</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>29.88</v>
+        <v>15.15</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>737</v>
+        <v>738</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17337</v>
+        <v>17372</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>739</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>740</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>20.44</v>
+        <v>10.61</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>741</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>17362</v>
+        <v>26678</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>742</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>743</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>8.720000000000001</v>
+        <v>12.69</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>744</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>17365</v>
+        <v>26690</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>745</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>746</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>15.15</v>
+        <v>11.48</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>747</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>17372</v>
+        <v>26690</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>748</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>749</v>
+        <v>746</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>10.61</v>
+        <v>11.48</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>750</v>
+        <v>747</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>26678</v>
+        <v>26691</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>751</v>
+        <v>749</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>752</v>
+        <v>750</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>12.69</v>
+        <v>7.48</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>753</v>
+        <v>751</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>754</v>
+        <v>752</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>757</v>
+        <v>755</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>141</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>26691</v>
+        <v>17395</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>758</v>
+        <v>756</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>759</v>
+        <v>753</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>327</v>
+        <v>55</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>7.48</v>
+        <v>30.97</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>760</v>
+        <v>754</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>17395</v>
+        <v>17398</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>761</v>
+        <v>757</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>762</v>
+        <v>758</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>30.97</v>
+        <v>4.15</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>763</v>
+        <v>759</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>17395</v>
+        <v>17407</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>764</v>
+        <v>760</v>
       </c>
       <c r="E263" s="0" t="s">
+        <v>761</v>
+      </c>
+      <c r="F263" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G263" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="I263" s="0">
+        <v>19.66</v>
+      </c>
+      <c r="J263" s="0" t="s">
         <v>762</v>
-      </c>
-[...10 lines deleted...]
-        <v>763</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>17395</v>
+        <v>17417</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>765</v>
+        <v>763</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>762</v>
+        <v>764</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>30.97</v>
+        <v>8.51</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>763</v>
+        <v>765</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>17398</v>
+        <v>26717</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>766</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>767</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>20</v>
+        <v>768</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I265" s="0">
-        <v>4.15</v>
+        <v>22.12</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>768</v>
+        <v>769</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>17407</v>
+        <v>26725</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>77</v>
+        <v>16</v>
       </c>
       <c r="I266" s="0">
-        <v>19.66</v>
+        <v>14.64</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>771</v>
+        <v>772</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>17417</v>
+        <v>17447</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>772</v>
+        <v>773</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>773</v>
+        <v>774</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I267" s="0">
-        <v>8.51</v>
+        <v>29.22</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>774</v>
+        <v>775</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>26717</v>
+        <v>17460</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>775</v>
+        <v>776</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>776</v>
+        <v>777</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>777</v>
+        <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I268" s="0">
-        <v>22.12</v>
+        <v>1.54</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>26725</v>
+        <v>17461</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I269" s="0">
-        <v>14.64</v>
+        <v>3.73</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17447</v>
+        <v>17462</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>77</v>
+        <v>21</v>
       </c>
       <c r="I270" s="0">
-        <v>29.22</v>
+        <v>8.67</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17460</v>
+        <v>17475</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>21</v>
+        <v>297</v>
       </c>
       <c r="I271" s="0">
-        <v>1.54</v>
+        <v>12.43</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>17461</v>
+        <v>26739</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>3.73</v>
+        <v>15.98</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>17462</v>
+        <v>26739</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>792</v>
+        <v>789</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>8.67</v>
+        <v>15.98</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>793</v>
+        <v>790</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>17475</v>
+        <v>26739</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>794</v>
+        <v>792</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>795</v>
+        <v>789</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>11</v>
+        <v>591</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>12.43</v>
+        <v>15.98</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>796</v>
+        <v>790</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
         <v>26739</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>797</v>
+        <v>793</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>29</v>
+        <v>55</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
         <v>15.98</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
         <v>26739</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>800</v>
+        <v>794</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>340</v>
+        <v>228</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
         <v>15.98</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
         <v>26739</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>801</v>
+        <v>795</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>600</v>
+        <v>796</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
         <v>15.98</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>26739</v>
+        <v>17506</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>802</v>
+        <v>797</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>15.98</v>
+        <v>39.52</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>26739</v>
+        <v>17561</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>803</v>
+        <v>800</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>798</v>
+        <v>801</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I279" s="0">
-        <v>15.98</v>
+        <v>8.109999999999999</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>799</v>
+        <v>802</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>26739</v>
+        <v>26765</v>
       </c>
       <c r="D280" s="0" t="s">
+        <v>803</v>
+      </c>
+      <c r="E280" s="0" t="s">
         <v>804</v>
       </c>
-      <c r="E280" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F280" s="0" t="s">
-        <v>805</v>
+        <v>20</v>
       </c>
       <c r="G280" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I280" s="0">
-        <v>15.98</v>
+        <v>10.38</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>799</v>
+        <v>805</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>17506</v>
+        <v>26766</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
-        <v>39.52</v>
+        <v>10.38</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>17561</v>
+        <v>26768</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I282" s="0">
-        <v>8.109999999999999</v>
+        <v>10.38</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>26765</v>
+        <v>17509</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
-        <v>10.38</v>
+        <v>3.32</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>26766</v>
+        <v>17510</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>10.38</v>
+        <v>6.03</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>26768</v>
+        <v>17511</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>10.38</v>
+        <v>108.2</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17509</v>
+        <v>17512</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>3.32</v>
+        <v>11.72</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>17510</v>
+        <v>17512</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>825</v>
+        <v>822</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>6.03</v>
+        <v>11.72</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>826</v>
+        <v>823</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>17511</v>
+        <v>17512</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>827</v>
+        <v>825</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>828</v>
+        <v>822</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>108.2</v>
+        <v>11.72</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>829</v>
+        <v>823</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>830</v>
+        <v>826</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>833</v>
+        <v>829</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>55</v>
+        <v>141</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>17512</v>
+        <v>17560</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>834</v>
+        <v>830</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>141</v>
+        <v>832</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>11.72</v>
+        <v>19.58</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>832</v>
+        <v>833</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>17513</v>
+        <v>17514</v>
       </c>
       <c r="D292" s="0" t="s">
+        <v>834</v>
+      </c>
+      <c r="E292" s="0" t="s">
         <v>835</v>
       </c>
-      <c r="E292" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F292" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>24.59</v>
+        <v>16.84</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>837</v>
+        <v>836</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>17513</v>
+        <v>17517</v>
       </c>
       <c r="D293" s="0" t="s">
+        <v>837</v>
+      </c>
+      <c r="E293" s="0" t="s">
         <v>838</v>
       </c>
-      <c r="E293" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F293" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>24.59</v>
+        <v>4.91</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>837</v>
+        <v>839</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>17560</v>
+        <v>17520</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>839</v>
+        <v>840</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>840</v>
+        <v>841</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>841</v>
+        <v>20</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>19.58</v>
+        <v>4.37</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>842</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>17514</v>
+        <v>17522</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>843</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>844</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>16.84</v>
+        <v>19.72</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>845</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>17517</v>
+        <v>17530</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>846</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>847</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I296" s="0">
-        <v>4.91</v>
+        <v>34.96</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>848</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>17520</v>
+        <v>17531</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>849</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>850</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I297" s="0">
-        <v>4.37</v>
+        <v>50.75</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>851</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>17522</v>
+        <v>17558</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>852</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>853</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G298" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>19.72</v>
+        <v>3.34</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>854</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>17530</v>
+        <v>22103</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>855</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>856</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>34.96</v>
+        <v>4.74</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>857</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>17531</v>
+        <v>17564</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>858</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>859</v>
       </c>
       <c r="F300" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>50.75</v>
+        <v>23.63</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>860</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>17558</v>
+        <v>17574</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>861</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>862</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I301" s="0">
-        <v>3.34</v>
+        <v>18.53</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>863</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22103</v>
+        <v>17576</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>864</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>865</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I302" s="0">
-        <v>4.74</v>
+        <v>4.37</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>866</v>
+        <v>867</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17564</v>
+        <v>17586</v>
       </c>
       <c r="D303" s="0" t="s">
-        <v>867</v>
+        <v>868</v>
       </c>
       <c r="E303" s="0" t="s">
-        <v>868</v>
+        <v>869</v>
       </c>
       <c r="F303" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>23.63</v>
+        <v>8.68</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>869</v>
+        <v>870</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17574</v>
+        <v>17590</v>
       </c>
       <c r="D304" s="0" t="s">
-        <v>870</v>
+        <v>871</v>
       </c>
       <c r="E304" s="0" t="s">
-        <v>871</v>
+        <v>872</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>18.53</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>872</v>
+        <v>873</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17576</v>
+        <v>17595</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>873</v>
+        <v>874</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>874</v>
+        <v>875</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>4.37</v>
+        <v>14.74</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>876</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17586</v>
+        <v>17597</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>877</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>878</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>8.68</v>
+        <v>17.48</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>879</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17590</v>
+        <v>17604</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>880</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>881</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I307" s="0">
-        <v>8.619999999999999</v>
+        <v>33.95</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>882</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17595</v>
+        <v>17604</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>883</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>884</v>
+        <v>881</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I308" s="0">
-        <v>14.74</v>
+        <v>33.95</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>885</v>
+        <v>882</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>17597</v>
+        <v>24396</v>
       </c>
       <c r="D309" s="0" t="s">
+        <v>884</v>
+      </c>
+      <c r="E309" s="0" t="s">
+        <v>885</v>
+      </c>
+      <c r="F309" s="0" t="s">
         <v>886</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>17.23</v>
+        <v>24.82</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>888</v>
+        <v>887</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>17604</v>
+        <v>17608</v>
       </c>
       <c r="D310" s="0" t="s">
+        <v>888</v>
+      </c>
+      <c r="E310" s="0" t="s">
         <v>889</v>
-      </c>
-[...1 lines deleted...]
-        <v>890</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>33.95</v>
+        <v>5.49</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>891</v>
+        <v>890</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17604</v>
+        <v>17607</v>
       </c>
       <c r="D311" s="0" t="s">
+        <v>891</v>
+      </c>
+      <c r="E311" s="0" t="s">
         <v>892</v>
       </c>
-      <c r="E311" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F311" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>33.95</v>
+        <v>3.32</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>891</v>
+        <v>893</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24396</v>
+        <v>17610</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>893</v>
+        <v>894</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>894</v>
+        <v>895</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>895</v>
+        <v>11</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>24.82</v>
+        <v>1.11</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>896</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17608</v>
+        <v>17614</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>897</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>898</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>5.49</v>
+        <v>3.1</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17607</v>
+        <v>17615</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>900</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>901</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>3.32</v>
+        <v>3.96</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>902</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17610</v>
+        <v>17615</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>903</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>904</v>
+        <v>901</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>1.11</v>
+        <v>3.96</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>905</v>
+        <v>902</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17614</v>
+        <v>17617</v>
       </c>
       <c r="D316" s="0" t="s">
+        <v>904</v>
+      </c>
+      <c r="E316" s="0" t="s">
+        <v>905</v>
+      </c>
+      <c r="F316" s="0" t="s">
         <v>906</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>3.1</v>
+        <v>16.61</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>908</v>
+        <v>907</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>17615</v>
+        <v>17617</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>909</v>
+        <v>908</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>910</v>
+        <v>905</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>3.96</v>
+        <v>16.61</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>911</v>
+        <v>907</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17615</v>
+        <v>17618</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>912</v>
+        <v>909</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>910</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>29</v>
+        <v>712</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>3.96</v>
+        <v>10.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>911</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>17617</v>
+        <v>26806</v>
       </c>
       <c r="D319" s="0" t="s">
+        <v>912</v>
+      </c>
+      <c r="E319" s="0" t="s">
         <v>913</v>
       </c>
-      <c r="E319" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F319" s="0" t="s">
-        <v>915</v>
+        <v>11</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>16.61</v>
+        <v>18.02</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>916</v>
+        <v>914</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>17617</v>
+        <v>26807</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>917</v>
+        <v>915</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>16.61</v>
+        <v>25.62</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>916</v>
+        <v>917</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17618</v>
+        <v>17623</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>919</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>10.72</v>
+        <v>31.24</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>920</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>26806</v>
+        <v>17624</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>921</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>922</v>
       </c>
       <c r="F322" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>18.02</v>
+        <v>7.14</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>26807</v>
+        <v>22115</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>924</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>925</v>
       </c>
       <c r="F323" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>25.62</v>
+        <v>10.43</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>926</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>17623</v>
+        <v>22116</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>927</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>928</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>31.24</v>
+        <v>12.82</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17624</v>
+        <v>17628</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>930</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>931</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>7.14</v>
+        <v>21.04</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>932</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>22115</v>
+        <v>17632</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>933</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>934</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>9.710000000000001</v>
+        <v>57.39</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>935</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>22116</v>
+        <v>17633</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>936</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>937</v>
       </c>
       <c r="F327" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>12.82</v>
+        <v>20.22</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>938</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>17628</v>
+        <v>17634</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>939</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>940</v>
       </c>
       <c r="F328" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>21.04</v>
+        <v>48.2</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>941</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>17632</v>
+        <v>22124</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>942</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>943</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>57.39</v>
+        <v>7.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>944</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>17633</v>
+        <v>22125</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>945</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>946</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>20.22</v>
+        <v>5</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>947</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>17634</v>
+        <v>22127</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>948</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>949</v>
       </c>
       <c r="F331" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>48.2</v>
+        <v>5.02</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>22124</v>
+        <v>17645</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>951</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>952</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>7.22</v>
+        <v>10.02</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>22125</v>
+        <v>17652</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>5</v>
+        <v>6.65</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>22127</v>
+        <v>17664</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>958</v>
       </c>
-      <c r="F334" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F334" s="0"/>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5.02</v>
+        <v>13.08</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17645</v>
+        <v>17662</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>961</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>10.02</v>
+        <v>4.05</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17652</v>
+        <v>17663</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>964</v>
       </c>
       <c r="F336" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.65</v>
+        <v>22.75</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17664</v>
+        <v>22139</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>967</v>
       </c>
-      <c r="F337" s="0"/>
+      <c r="F337" s="0" t="s">
+        <v>11</v>
+      </c>
       <c r="G337" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I337" s="0">
-        <v>13.08</v>
+        <v>14.23</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17662</v>
+        <v>22140</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>969</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>970</v>
       </c>
       <c r="F338" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I338" s="0">
-        <v>4.05</v>
+        <v>12.74</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>971</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17663</v>
+        <v>22142</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>972</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>973</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I339" s="0">
-        <v>17.73</v>
+        <v>16.22</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>22139</v>
+        <v>22143</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>975</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>976</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I340" s="0">
-        <v>14.23</v>
+        <v>21.33</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>977</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>22140</v>
+        <v>18250</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>978</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>979</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I341" s="0">
-        <v>12.74</v>
+        <v>19.48</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>980</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>22142</v>
+        <v>18251</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>981</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>982</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I342" s="0">
-        <v>16.22</v>
+        <v>38.72</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>983</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>22143</v>
+        <v>26831</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>984</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>985</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I343" s="0">
-        <v>21.33</v>
+        <v>16.22</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>986</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18250</v>
+        <v>18252</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>987</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>988</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I344" s="0">
-        <v>19.48</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>989</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18251</v>
+        <v>18255</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>990</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>991</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>38.72</v>
+        <v>18.11</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>992</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>26831</v>
+        <v>18256</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>993</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>994</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>16.22</v>
+        <v>64.55</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>18252</v>
+        <v>22147</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>996</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>997</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>85.31999999999999</v>
+        <v>6.45</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>998</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18255</v>
+        <v>26847</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>999</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1000</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G348" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I348" s="0">
-        <v>15.13</v>
+        <v>11.12</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1001</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18256</v>
+        <v>26847</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1002</v>
       </c>
       <c r="E349" s="0" t="s">
-        <v>1003</v>
+        <v>1000</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>64.55</v>
+        <v>11.12</v>
       </c>
       <c r="J349" s="0" t="s">
-        <v>1004</v>
+        <v>1001</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>22147</v>
+        <v>26850</v>
       </c>
       <c r="D350" s="0" t="s">
+        <v>1003</v>
+      </c>
+      <c r="E350" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="F350" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G350" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I350" s="0">
+        <v>28.72</v>
+      </c>
+      <c r="J350" s="0" t="s">
         <v>1005</v>
-      </c>
-[...13 lines deleted...]
-        <v>1007</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>26847</v>
+        <v>18259</v>
       </c>
       <c r="D351" s="0" t="s">
+        <v>1006</v>
+      </c>
+      <c r="E351" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="F351" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G351" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I351" s="0">
+        <v>16.68</v>
+      </c>
+      <c r="J351" s="0" t="s">
         <v>1008</v>
-      </c>
-[...13 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>26847</v>
+        <v>22150</v>
       </c>
       <c r="D352" s="0" t="s">
+        <v>1009</v>
+      </c>
+      <c r="E352" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="F352" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G352" s="0" t="s">
+        <v>866</v>
+      </c>
+      <c r="I352" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J352" s="0" t="s">
         <v>1011</v>
-      </c>
-[...13 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>26850</v>
+        <v>18267</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1012</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I353" s="0">
-        <v>28.72</v>
+        <v>8.119999999999999</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1014</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>18259</v>
+        <v>18268</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="E354" s="0" t="s">
         <v>1016</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I354" s="0">
-        <v>16.68</v>
+        <v>10.9</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>1017</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>22150</v>
+        <v>18270</v>
       </c>
       <c r="D355" s="0" t="s">
         <v>1018</v>
       </c>
       <c r="E355" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="F355" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>875</v>
+        <v>21</v>
       </c>
       <c r="I355" s="0">
-        <v>9.039999999999999</v>
+        <v>45.75</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>1020</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>18267</v>
+        <v>18276</v>
       </c>
       <c r="D356" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="E356" s="0" t="s">
         <v>1022</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>8.119999999999999</v>
+        <v>20.05</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>1023</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18268</v>
+        <v>18282</v>
       </c>
       <c r="D357" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="E357" s="0" t="s">
         <v>1025</v>
       </c>
       <c r="F357" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G357" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I357" s="0">
-        <v>10.9</v>
+        <v>48.05</v>
       </c>
       <c r="J357" s="0" t="s">
         <v>1026</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>18270</v>
+        <v>18282</v>
       </c>
       <c r="D358" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1028</v>
+        <v>1025</v>
       </c>
       <c r="F358" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I358" s="0">
-        <v>45.75</v>
+        <v>48.05</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1029</v>
+        <v>1026</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>18276</v>
+        <v>26865</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1030</v>
+        <v>1028</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1031</v>
+        <v>1029</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>20.05</v>
+        <v>10.34</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1032</v>
+        <v>1030</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>18282</v>
+        <v>18293</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1033</v>
+        <v>1031</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1034</v>
+        <v>1032</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>48.05</v>
+        <v>17.74</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1035</v>
+        <v>1033</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18282</v>
+        <v>18311</v>
       </c>
       <c r="D361" s="0" t="s">
-        <v>1036</v>
+        <v>1034</v>
       </c>
       <c r="E361" s="0" t="s">
-        <v>1034</v>
+        <v>1035</v>
       </c>
       <c r="F361" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>48.05</v>
+        <v>10.9</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>1035</v>
+        <v>1036</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>26865</v>
+        <v>22161</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="E362" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="F362" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>10.34</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J362" s="0" t="s">
         <v>1039</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18293</v>
+        <v>18320</v>
       </c>
       <c r="D363" s="0" t="s">
         <v>1040</v>
       </c>
       <c r="E363" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>17.74</v>
+        <v>19.06</v>
       </c>
       <c r="J363" s="0" t="s">
         <v>1042</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18311</v>
+        <v>18325</v>
       </c>
       <c r="D364" s="0" t="s">
         <v>1043</v>
       </c>
       <c r="E364" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I364" s="0">
-        <v>10.9</v>
+        <v>34.94</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>1045</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>22161</v>
+        <v>18324</v>
       </c>
       <c r="D365" s="0" t="s">
         <v>1046</v>
       </c>
       <c r="E365" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="F365" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G365" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I365" s="0">
-        <v>65.56999999999999</v>
+        <v>16.29</v>
       </c>
       <c r="J365" s="0" t="s">
         <v>1048</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>18320</v>
+        <v>26901</v>
       </c>
       <c r="D366" s="0" t="s">
         <v>1049</v>
       </c>
       <c r="E366" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I366" s="0">
-        <v>19.06</v>
+        <v>23.37</v>
       </c>
       <c r="J366" s="0" t="s">
         <v>1051</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>18325</v>
+        <v>24538</v>
       </c>
       <c r="D367" s="0" t="s">
         <v>1052</v>
       </c>
       <c r="E367" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>34.94</v>
+        <v>17.48</v>
       </c>
       <c r="J367" s="0" t="s">
         <v>1054</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>18324</v>
+        <v>18354</v>
       </c>
       <c r="D368" s="0" t="s">
         <v>1055</v>
       </c>
       <c r="E368" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>16.29</v>
+        <v>13.74</v>
       </c>
       <c r="J368" s="0" t="s">
         <v>1057</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>26901</v>
+        <v>18354</v>
       </c>
       <c r="D369" s="0" t="s">
         <v>1058</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1059</v>
+        <v>1056</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>459</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>23.37</v>
+        <v>13.74</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>24538</v>
+        <v>18368</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1061</v>
+        <v>1059</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>17.48</v>
+        <v>35.59</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>18354</v>
+        <v>18369</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>13.74</v>
+        <v>4.57</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>18354</v>
+        <v>18371</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1065</v>
+        <v>1066</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>13.74</v>
+        <v>13.01</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1066</v>
+        <v>1067</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18368</v>
+        <v>29939</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="E373" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F373" s="0" t="s">
+        <v>906</v>
+      </c>
+      <c r="G373" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I373" s="0">
+        <v>14.91</v>
+      </c>
+      <c r="J373" s="0" t="s">
         <v>1069</v>
-      </c>
-[...10 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18369</v>
+        <v>29940</v>
       </c>
       <c r="D374" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="E374" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G374" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I374" s="0">
+        <v>9.539999999999999</v>
+      </c>
+      <c r="J374" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18371</v>
+        <v>18379</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>11</v>
+        <v>712</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I375" s="0">
-        <v>13.01</v>
+        <v>23.09</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>29939</v>
+        <v>18383</v>
       </c>
       <c r="D376" s="0" t="s">
+        <v>1075</v>
+      </c>
+      <c r="E376" s="0" t="s">
+        <v>1076</v>
+      </c>
+      <c r="F376" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G376" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I376" s="0">
+        <v>15.32</v>
+      </c>
+      <c r="J376" s="0" t="s">
         <v>1077</v>
-      </c>
-[...13 lines deleted...]
-        <v>1078</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>29940</v>
+        <v>18386</v>
       </c>
       <c r="D377" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E377" s="0" t="s">
         <v>1079</v>
       </c>
-      <c r="E377" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F377" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I377" s="0">
-        <v>9.539999999999999</v>
+        <v>6.64</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>1080</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18379</v>
+        <v>18389</v>
       </c>
       <c r="D378" s="0" t="s">
         <v>1081</v>
       </c>
       <c r="E378" s="0" t="s">
         <v>1082</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I378" s="0">
-        <v>23.09</v>
+        <v>11.97</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>1083</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18383</v>
+        <v>18393</v>
       </c>
       <c r="D379" s="0" t="s">
         <v>1084</v>
       </c>
       <c r="E379" s="0" t="s">
         <v>1085</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I379" s="0">
-        <v>15.32</v>
+        <v>6.23</v>
       </c>
       <c r="J379" s="0" t="s">
         <v>1086</v>
-      </c>
-[...73 lines deleted...]
-        <v>1095</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>