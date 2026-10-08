--- v0 (2026-10-08)
+++ v1 (2026-10-08)
@@ -3358,51 +3358,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3cc02d12d953e3b85eb4cb70fef2fd1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2e6c37783b840902280b3061f213af2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318da0a9ec5b3833ce7acc2965d556113.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67f2c7f865a8b3243d83ded5f8fc6fb4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c96e02bc655bcddc38504720fd6c045.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8014372613d70339bc9fa25906560b26.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c9672065b162034c358c1b6f99e7157.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2166e78e3432bcde256b3b5428b19e308.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eafccd185873b5e4ba78066391c61b49.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1c30fe984dadd09bc231b3731a814810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9a31d47b923f622d9f761a2f1d9f5511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c05e05d99fc7282763726e9dd2902dc12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f639e0c18aaac5b2ce88c132d72948ef13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3a0baa8dc7be75729e2ab3b80e36e714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f262d2fc200904043fb3160aca061ac915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb3b391c7071fe4fc2f0b2acd16303816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc10ce76009f6b1808a504867884db5717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad0cae6cba1b9031b7f42977ced67f318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7652d13aa2eac9b7d55de3af68a5019919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e509fa6618dc4bffad0a1b91cd1ced620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295d6020e41d77133bb9a63a41bb1b2121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a61d5f0c5111823e26c9d4748a3e34422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4527ac8834a6153cdb6056279ec33b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2ce4908dfd4f83c11bfb721344fbd124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f74ec1d0c4dc687db6e1f1e418788aa25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fcb563e4436a835ad62c4ff5e5636926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8f7aacbbb30b1ff20cefa0cebefd9427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7072a303765f017cd45c42171a5b955d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f10595099054a6c0da75acd885f05b229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17f0f6329c26c1902e5eede112872a030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b42485ebe283683d18f4d2ecf6809bc31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eff39089a1a1c3040eb97ee68a1f31f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee517cd08c0e76df6fc2e0a4d7b1f8e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e17f413a03db9acb6a10d4187fdb9d134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ba8152fdff90541034fdee1e17d7c135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044eb28425e84110d90cc8a3775aeefd36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6ebf6af2848014b3bb4df43af338f437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7832665e1412ff0dfeb6a1631af10e238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86d3b3eb37d910a5ed59c6baa9ddfda39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083cd1e58e9dd5753610411fb3f6493640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb60f1da1500caef543bb097a47bdb141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74701e3ed64f62117e92383d907ce39542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f349cf3e87eb89c64814dd09951a5b443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c643477e16eeb2e04545c512e3d9884044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f5ea4c9990b5713163a920b321eab245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33286beecad8bc7265e9637a0741b7546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0432ae953f7ee2adff0ec3043f682347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7fefc6f88a84cb344c3ad9a5292ad048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e92b1ff7bc7c67cef4861f6d568043549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c04906ef4791c3e40e7666a0582f31950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bebdbe319aa70375b4d0ba83cc711051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83be2de53022b4803ce34e020e9b59752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbab99e323fccdc2e3aac1c7e37cda753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3e4ea6d111cbebaa901d75a923df0454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e157026d2464be5d5a2fcbd63829946155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ffb7ee81d946ac650e99b06506bc1056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1743aec1408b9b096431e293fbc8b257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0da442c5c3186d87c86c6cbf74f5f358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272f3dd6ff0b61db00965281d5be23f859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89945d5e24be8805a174869b7d490ec160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4a2040625560e803683ba6e22ce0a561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87789e3f78b13a9a91eae357b1f71e4b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9673a7a036b4775dfbb45d04460f6b7d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f282534fa12e7a1008fad1f839921a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01a25b2ca6dc985fac9fd27a70e52be65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db235cbdac7502cb62d2eb08fa3e358c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf532e3ea8db75199a26daa0e93e92f267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55778dcb3e4a094fde93fe7426e8e49668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f924773a909593ce03d0945ab1289ee69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fd6b71213e4a4c5d3bbb83c8cda0d370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40de9ab7891a49f0f60f09ced06ed84e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33dcfdfdd013d925be28c0d3bdc0d84872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad175688dbf6df19ecf2fdda7670e69173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfab908cf78f408f74850b5dbfef01e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715fc2f6ebb1c7c3904ec81ee913b0c875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fcef6382e3228d6cdb98e3a212cc1a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5616cc76abec32d940ca74b65328887f77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4800e57587d876c33149b67be32836ce78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ce55d57a44c93eee5d716c3ca24dd479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2524f3184d8597298b874ea3b67f7f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a980b044397f28df8720f5cb9641333581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3413b8d53a48d4795b9390ab4f1001e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7eab032d72475d6ba25d92c982ba00b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403119ac5a44e5d9fcce385eee5ea0b084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957d6cb07f72b9edb4e1a5d7e49fc9ab85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd9cba737219599549ad6a7b568d72a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e95570260c451b91287c8a8408e0fff87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ba4cf82c1096f634dab3035ef60f9d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aeed0fb0bce9d6ef12d9adc92de8d9789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7160fe04fe56b7870e5369a8eabbc7f690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9aa6e2c3267226401b8fe352dff95291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be6e42cd582716468928630e514a59d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad70a633d96cc6899b1ca553df8b9bc93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949e92377aa7b782fc7ed2153d14725394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2610f32cbd6048246ea4d649b9694ec095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9b1a7e38fafe277be1b8c1eecfdc7a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf516fcbe33eb5c01e24a7b059fd27197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b30a7ad15962b1b73fbef00536462098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c39050c64f23f818f950031630d8f199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6672331b2c8c7870e7827e68609811100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc35005595ec471cb46874366956d85101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb29f8eedd2a316718492d570b4972cd102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a9b0a9756a867826008a72f14b760d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01faf32c2936894f960de21c4ca26b71104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d130fbdf0b6a490a55b96b66692f53e105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b27842e664cc7c9172bfb60d9d5259106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae8f19cd52bd773d4e5bea6f519979e107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6e0602158140c9d724768aa517de15108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ed696eb4a9e42174a76e2bb920df9f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e358511c75c3609e57cbf7344d7978110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39e629965d21074e27a5c3699eb0cff111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd1a171d92e028b846326e042178627112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e3de6b09830965fc682eb5bab78c2a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45c17f613dafbf08daeebfbd7e4a429114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1dda6d3ca9bdd6361b99273a1927f6115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75117f96c9fd9669ae25e6c729193151116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fca60638a7807acf079dd3cce7acfd117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c863722201f847456d820f44c11f71118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17da7422ea07a748c768790474d7f8e6119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766c19c102a454eef950f912c20caacf120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e533c0ebfb0e9936950c8fc6c185b1121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b82ead9c03d49d8d54b34f37660e9ca122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9e089c18d472b69909f13501e57087123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec01343267e930fdc797942edf1bb47124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7550cf6f2e85eb278de2734c58ec763125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea0fd9d5966684b479a7b678b5d1b06126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8261cc8066654e15ce6c9321432b66b0127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129f7573d49772da4681e58603e4bca1128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b63d60f98f2d785e98c92c5e24b0ec129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111181edaa865973cc62c42033c14193130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5670e7b9f14143f96037a1936afc3c8131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d350ba1b1ba887c923f0f09ba6bc2cb6132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8839262280044efb9d164812179c3cc6133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035c0cb1be53b58f0ac446bd9fc7f7b2134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a0601a1ceb69156aea3129d07f6e0f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fa179bde9244f2f36b73964a3bc73d136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23a66f56387c9acacee42e094318473137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1603baec7a862c60d8c799c50089aa15138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634661485c9b951d9edc8341d08869cc139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f4f6d7fa5e44fcae677fa94e366525140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d001fb2946e53a0d1e9bf9c5eea495ca141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f204f8c5e8887ea884498e3586770b7142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f63b9f4c0c320c1b217d7b3d4fcbd0143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85adcf202fd31d0c60ec9561ad61d98144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef60393aa1b788ba2226f8d10b313bd145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df278cb0fbd862b43e90ee2852be9ff146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14ed9cbd0ab64ed8447838b259c1e67147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e812b849925f7916ffacc7832a0f19148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95aaf4a64fd0c75da0dbbfca46b5efec149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf6de9bb03c148af349e49de4219626150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347acf018c59ddb9b2f82512200f18e4151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc116bb9df80c9b8e3f11d9bfbfb560b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921019e1f427f0a0cd06cb034a5ee810153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fd3f9eca157921fefcf978326ea2f4154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78e52daa309ad80fe8f9c0342e83cb5155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1826e5b27e3e2fdc9184259dfea0bc42156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6026ad9429666b3c4fc178838ca09715157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02e58b1d8420008ad1e1587ad9637c9158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe67da25efcec8b15dc560f87bd45ff6159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32aa66255d8b9d5e113502ce7824f93b160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d11e3c4e197c2da20cfcf611553085161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8d6828a5a83d045f47740991d5b1e0162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f66a75054cb17b9208340dda4d5317163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20bc9fdf726c681d7e90e8da6021f62164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a407967cf60e7ac5c1010ee326cbee165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf61891988dee3a901094e1c143c15dd166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ae159dde4fc05798618cc09c6164fa167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0173b06e702b5e59b857fae80e9568168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198bf92d5cbf3a267e6e3e536da0c1c3169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01eb399b2fa55fef3c396ecdf01e038a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28eb990b62e839d2ff43e7e80231388171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b1d6aa4fedb7b0778f3adf7f3a8531172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc17f6fd7971b4a2c231af7b29041f81173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d109df6baa7ea27d2fa5cd601e46ecda174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897c6084a617781dbce33783bd07edfd175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d856d2f3ab3a14c31f2b87c2944476d6176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61b8c652aa32b0e247c86f4d57002cc177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b92bb20bd5770e8c3abd60c4cfe424178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c792886725c857cfb29dc506f7db449179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23dd6f1a1a2568a26aa1e5e51e40de53180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c761347117449fff7b08ef341ab88b1181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e94407116c44e57854bdfe097035e6c182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bf32572f5681ff49dbf8d0855ced78183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab228d2fab00832a44a81359586a56c1184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bd5c561679d292cab3d1f8bf801cb1185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc2699646698664e367d8facc589c59186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0db3fc8648e01abd921cdf115f4c96187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e90bd69dd8e3d88216feb7a4ad24f10188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d9f9f93cddfc2fa050738a635451b8189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8aae3ff3191994486c5d3e40ad442f190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a872438eaf0a709411abf28d95ffe26f191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fba566d7f88c61d9af9644ecbe0c09192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b9ee0b8411466d44fdf8d4111624e6193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043c338502435455dc34fbfa62db68c1194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ad14dad055427c6ab8898983ebc0a1195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffade27645af0bb6a0c1dc4c526a16fc196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7102477567fcfa1f04678dbbc138be197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afab5d81bd132b7757188666f0690881198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96423b63a30c1d27e5cadbcde306a45b199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2246faa444d624970eeaab7049e1ec200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5db3bbc62354bccc99d38ef85e1b20201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53f1701c707b718eca8103dcef6374f202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bffd6d105acde96ec045eecd4beb8d203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e129a251e367aa1a26a63de4b5f0c407204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc367a9e17dc29f29dcc4c4db9388274205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f265fa74ef36283a8af84a9f0f16ea17206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6963924534a22f8c29f0a1b7e9f8f38207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b472edd7edf21066f936a5c2fda40e4208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab19f3b0b97a693d959c5e4cb78dcbdc209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c093a7883cefa3dfb87da61e9debfb8210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7861d5b3a09c9287ffa4e1182732fc35211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199a375fa716cb662dbce6fda5b5dc05212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2fbbecfd5301a7b9499c288512f021213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2472131f8bac4e83918e6cbf3a19ca0214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899c0706ec93cb6dc890714c9297b924215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbd1b61f243a4d06b9f50265ec53a88216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a62f9f7ff0443f0e96aeb15c48e2bb2217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d436fbb41f67a7afdcb047e74f97977218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c329e745cad2adad0a2c7d4c0fac13219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1867b28a77c0a49c19f84f844bdc02bb220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45a2b1a2ee756c6edfa7a5e8e9dbffd221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf6b5030fa7d96fdd09ae527197b65c222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10a0299fd9e3f05068aa8a8311b081c223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33497d5aeeeacf066b1b934c36fef22c224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8493a60debc57c2f8fa2f34bfe513f1a225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6c526c2cd169810f34e581facd1bed226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e498c366bd1e866fb475ed35576eac227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e162ca5d398b624aa9b9f1fadd11f117228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6382be8fbfb451337d216c9a52474cf229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d588fdfaf3a08c4e7c5fcd19ddc69485230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7391299097d269cbbc3f795cf6dc8e231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05c4a6126ef826d31bdb4d1af8d801c232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24fdb8a2d6f4dd3eef0db1151201735233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2ba8c7adcef3427dcf0fab307f8a52234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d52c3a6de20b425c28cb20e43041e96235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cd03a0621a87b162a3b0c7aac8b32d236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7b0d01bc075383fa6a03287d5b98a8237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39667e72f5235a396d69d85ce463ce10238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e96f8b14ccf1af9069a96bdec6b158239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8bb5deaa540383bbc6e95105a29b8a240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c20a61223d2e9e3baec9392f432d0a241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb7a8dfb244fa8f50ede526d1ea55b9242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf7a1ff68b97c0ef60410ceb47db497243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d94d1fd746a5cc34a120142efa028fd244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084ae7518830603c0a79f91c8160b6dd245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bf67fc9a9eb68a5ef5cb99ba1c836b246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e490f0170b95c3f7f93578bec61e12247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2afa9ce4200efe5b6e043dbe4858a3a248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcfa50b86ee35f38f8af84a2dc6aa83249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4d050870e30e9ff7d0bc10860af348250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0e0546a17d3aab48d7b74dad489280251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26b7e0db23d28e1d9b9176946abde91252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab201d0e12000b8861e97cc0fa6d229253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb8a7d3ed9053a8b0ff480be0c371c7254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf00bbef8c9d1d1aebdde141830f5651255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79ce1085d191294568b35572f8a6b33256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2f8810cc64bae31cbaa08b46c5cc97257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b240657bdd47eabd88dee3b63d17301b258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a3ee161d67ebc9250f7115a7f50f6f259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e033eae210e177aac68b7fb8ab678bb260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9325d5b3b18b75e07604f6c9f63b2fd9261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ff5af82f6dae7e38dd40772d7f1e2e262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2342c8a8a546497eef7e307787e40e2263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e62a1d98a5f39ec2473b72882c24ec3264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2005804248c119500774a555a72d2f4265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503e4ec05ba6d550eab2548a40bc0471266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a58c3533b0ccdbc878efc43ee832e35267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b0c48d83871d45d456238c436a6c93268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4f58bc98ab8e2787f66b8790f899f1269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a35c8c4f10ab18a1b0140f6c306b2d270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374ba2474e927b1279de3e4238dce282271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7590190e4a53d5379c5d12fcf88f35272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1a12f8a63cffcd67acd17a2f67e26f273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5586360e490c693a30174b35270455274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a08f9e837c67d38d3e89f8549e2e875275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9667be82f280866582d9595d11e0d589276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3447c7a3f92e3f7ae3509c1c9cc0ef277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee22ab20ad5c94176b6e2efbddebf6e278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1ef3dcbb467cf00808af6af3850156279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ccfcf330eae2d456e1e39cc920b571280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21107e9461ef98ca1e26811f98b21753281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7252befd2e3079263bbe2652b2e53f282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a61884d712bffa4252ad0304efb9d97283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe94e1b3a0083cf0213e4ec08075a63284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fea6a258f5816c5370a3b322f932fd285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84578534a08e5d013e8fae4fcf360474286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe21c8102e61ed0d4fd171f190e2271287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60a2aa9f4ba4bb91dfdeed6ea4d62e6288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75c267a1cb959a7b22f37265a3cc709289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5e7295c721717c80fa414509a23460290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad9939725f0ff2fda4c87bd26ec0a3f291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e86407f1d00a0aed8d39c06aeb5023292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241f10243bbf0a1b9352a2b1f33fb4d1293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64fe2fc03a6d8e7e7fb7affe1ac7bef294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa6a61b2db914d7f3e38ac5f686700e295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450e2553167e71f2ef805cdcb2b74f4a296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3e8bed7f6bfc707e259c831e323b72297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6644acc58745ade2863bb3c043b36b298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7837bb19d3b56fd81b1a6b704e01b854299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd62432127c06d93036f50df508cbfc0300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2daf92bd66bfaf3540f78e0f58a451301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffb8aaafc5143aafdef957d64639878302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45a84896cb669e283c09609fc22f7e8303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a70dde52fb2ef4554618e97cc6d3d9c304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7bef2c906729ca1c1f8856f0ea125d305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c351af7b1f5b3a8d20aef93113e4b63306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05199d8192b049898c5dd7c85f2101f1307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397ae12b993452e1cb32ec5871bd7022308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bcc3fa02143e0afa8c16ba57d0bbfd309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23a8693be026657f215c1b7254ddb2c310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1b792a2be287609f9568092b6b028f311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62c7bb2489ea30b02b848fb4cbfd1fc312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3762bf71a0211ae1fd186a0786e95af5313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c026ea01a92dd317b29a911f38fded05314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489845242446853befe1fcc72ee5317b315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd8890833d3603a927a5038d34e07c0316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170d72d0e3958db06c7debe8e270cd05317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e2fd0b3c93be036f7ec4aa0b92517a318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee663fb9b1b42c66013ad0da60a9b81d319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7b9cde4ad3a78fc7a722bb3e39d8e3320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61228d1c8d8c906bf84998d73d5a04c6321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330ece26274d522e04bbb9d5751e0872322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c4535046790f56f101e7f296a6b2d4323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aeebd47c2e1e8d0e98bcd8a38c9f59f324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67d65a6d1cf1f36333ec0e3223fd031325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e20a6f4f1e188fe90271afcf99cc0c326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbc648f4ae0696ec6f770fec9226904327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed8ab05158b1fae6f80d7726ec468f5328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4219da82b3e799e86b361222585529f9329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c55348e9aff273cd31635ac9ac7be5330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd58bcdc00301f1078df261e0e0712f4331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e9791dab54f3b4d24c84bc5fd894e5332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10fa2b07e6457439d611d11bb5a9b96333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68a0d69459e7fadcea0cbfb19dc4d2f334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbe7b78b72b1c527eff8a5b9ce5c938335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72449f33cf6558617b3d507683ac905a336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914bb1fd85d4d1a1b1ed109bf4c2579d337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f9a6ce3a1051ddd09cb52897471edf338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1fb73687b542b5fe6f82e6af8fbd58339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4181678b12633bee5743dc7a0bda0097340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0056b56e245dba3c0493da62461fc1341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cda430384949de6072b33b12778e19342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bd5e1fb067ddc7e7f9e214c8849f71343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68a4f776589de060bf38b885871087e344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2df2807dde7330a05e74e747607496345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746a8ef543b8af77da19e063d745deaf346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711862e7d54a3a47019840fe9d904fa7347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c071a5a7c70d1600b969ad878daa8d1e348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f303fe607f7c32d4efb5e1798167ae1a349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d472ff1415d8a0854ae5f1e4e35824db350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6e31cd9d53ea9e445e24d01e1aa01c351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f05ab95d9f77b27e5b774e60d073674352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e559655cad8dd454e40ee64b2eb99027353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bee0f1466fc7baa9fa6f228e8106f0354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e86cf168bce1f77f41aaf24c554bb99355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32899952b7f946b10a2b20fc2f0a2ee7356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bcd83eebfdc5ebfd60ea74e5c7e68a357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17d7ffcda961debd069404d2e9b6d89358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d37d3ee684b77e054d1c6e25130c313359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c16c264b4ddb72f65cf2413930caf18360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7753aeeb2930534082e55538f539db34361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb88e3e2f7b671d965cc6085197a7e7362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2f4c735673edbae999303d0bbf7571363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8780e416bb4f5febeb51784f44c35a01364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ad88f4a63659dadd5df1e797e902f0365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4137832e7b9d94705202ce1c7920ef8c366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a85e7f48bd49724fe451e460750dba1367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3206057fe544c8d2fe6154503841b2368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257d1211f40d456cd8110bdbea8d8812369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84ae50b44f704848c912c883bced76c370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7a0e0d8ac8682d087e2801d8637082371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f187060b21cfcab1f29464693dc9ad6372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea323671c395993285b638bd5ea9fc65373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb26470b028a7f621e47ca6cb01d69e374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35cc30ab25617ca55fa48d7f78df6197375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6f4a29cff335839803c09c19fd6388376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052d82fe4024ffe7880faccbe9da4dbc377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fcca06997fbe85fe9fe356fb051eb0378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7075ca62c40cb66b13608d0213db45379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9437838d0b4102301f82985902b0855380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe0986d7490c987fa2f2e62ace0ab0c381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb314e0a91f7597d363698622af6727382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc455ce832fe2e721d88969e04fda32383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855d2730ff70faa9d01814bac4aba8cf384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acb4001f770c7b81998ed34b77b6a96385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8874d818c78f806b8bdbcc6fbe017e23386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba010d60279686e9d5fc94ff12438fd6387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c81a88eec6e91c5246e2816bf2ab65388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9887306019e36306119aee0b68687485389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d8d9e0c0e54857a17beff1a51f7867390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54578cb261bc678ae5962d904477743f391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f362c01e91d62dd986f2fcd5c2c85d2f392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282122911b3a2bc32f0988afb535bd2d393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355b7d27d0c5a65525fb8847851d3064394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afb27d0eb4a9e744c1fd2f4c0126601395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced43573f9a7b1e7100b98b8a259732c396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5743153f3f9c0dfb8c2b841784d9525397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e39d57e4f8a05ac926bcbfb4eee1db398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc854ca6ea550eaec96d5646887920b1399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5792bae5201ff2b02338ee68b56545f400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3179021a0b0df5fab03c9c1a7609c1b401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae6a07aec8b91d8c99f05ad65c4cdc7402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9178dd9d1e13f46688e960463d9858e5403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ee0e73572ca21fd187430aa4cf45a9404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890cd48b5e7ea0367fe9bed8ebdd77bf405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318adeeb91b245ad5928cb730e9aa992406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62f8162fe4275fa2b99150f9894eaf9407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489438c6f6390b09b8f815bfa95a0380408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb340a2770fd4a9577db0c83ded596d409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473e878b3c44fd2ca5f9ca7adac10540410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8160202c2c18bf0c24b06f1b4ccda92a411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64937cd6d62cb9284efa25606b7eab46412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16aa39327f47d08f0eac3ccf4ffa890413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06736fab36bb9209ea70923b521236c9414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c98cb7f5ad348210345abc78fcda98415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ab6d555e480dcf0c25dd5ab41603aa416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32748e82fb70389996106c74abab6a5417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba9ec778d88feafa9f3d461f4e1a64b418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5c5cceb86f29b055321369e673fed6419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc80ebbf299ac60fc4e37741143481cd420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93465ef837e179804b8597f18d14130a421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea97ef5df08054e350f0b00878d655e422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d802391d80fa7a93c7be0b68a0154edb423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256ddda588d3582ff38e0c36fe1f5a89424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0c6fc10cddbb9cf83bf34556522c20425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df93dade3dd33afbe612055ce47470b3426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b763243dd5b8ef5974a523473ecc4c2427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be96d0a1e86be365df8ccf97ca0f58a428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e49610298560246111e44468f6a20d5429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1000443eb2907be6a0d4b27eb76785430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecfc1ed035af640418f06148a4aeb6f431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c4a1207a7c36af3357172f6a8a8458432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148851c1cc90a6724f44cc079cafc436433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468aa618512d3e1c8437626a0b4cfaeb434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167f0e5db2b1b5dbf4ded6e1df6af294435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422cccdb73a027d495520fb14e1ff9a9436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416aa4d9198d41f49aaf5c6d414d5f3f437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a610924fbd31fb2f480b569ba32ebc10438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d8883a039893a2e6d24f39fe390112439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652a2645d24dae84c9c3e3cd67073862440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0f9a383ec64ef54125d29ac7386c8c441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b1cd78d469ca16d0889788d67d0568442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08494a0a1672972fb1bd62e0154b6cc443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9762d595d2bc51762ec01fc7c36df2a444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bab60eb56ee7fca81f1c2b5c9df76c0445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843584407125722492959be37b8239fa446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb0cb9f876c8ca6b71c04a288418837447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0907021e6fc43795b98f2559c861cfef448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2a727b84d4bac50b95f6056908350f449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7b2568c72ee12d12b8c1c00b27ab51450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdc18f87a07a9a6c7f54d2323a3be8b451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11246c53c4fa1232d73073b535192e59452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be926c15b34d142e14395eb8aed94cb453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca2679bd04ba9763bef614aa71319b6454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf6db37411a1195f337aebca780ef44455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edaace95024fb208622cdee80eff632b456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8da315e32017d92d8e1d4ea6266cc1457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050bc5bb8f9f2b8a7e0d15fc06594c95458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910ad9650a760a117298d0ebee06de5a459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db14c8e224d3a56ffa59f2fe429a6bc6460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d3c29911167737b4a690b63b467458461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b145c051a8ed4d9790f33bfac265a2462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398b0ade2c5185f29a0893c44d66e925463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44ad2b05d0c8a3e2e81fe3226b79de0464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db627efc68ac67e4788d356fa72f229465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea879d78f6717aa3c90454b24b762135466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ecf364616e618a0783faf96dddb0ae467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34522381fd335e17ff1e345dc4092149468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13643914253a2ada545cac0963988035469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484bf6156a09429865e22cff67afec64470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9d3a23df6ef1282e10c728bbe04db8471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c718d8b9e3be6170c93c70dd095649e472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a5431c380e04b31b5d0f59e37771b2473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd2febb7fb77e6503504c4ad41e5e70474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb262edd4c8952ea0d6322334d56a511475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8846519108d3da34a83c275d647625476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac619acf524d18f1c40a5e097560bc92477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d85fe558dfca9a0618ebbe5158c831478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b46ed8f505c8c7da8f6ab511af18930479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2a16771bebb8cb6547fa1ab999cc23480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126b3e4319fc29ba1f932c3a99f39d60481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607197d9a549777f8ed096cfc96c6c6a482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06dc82187d8281bddc6525a915947597483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900592c6ecafc9938dbacc65c165a9ad484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8c11f40d62d9c9adb8d0cfd8398f6a485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77929ec62ab540ae44ee6966190c7b09486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8d329789a50bdd8c6d5a10a5bc5981487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2d06e962375ebb9d157041588e0e94488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3b165556e086223d11b5cad5603230489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fbc21f869b268a11150bf8fdb5ba06490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851be32d701f2df47d1600c4b576bd60491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853b94a8c5b518be601598e4d2367151492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac507715f57d1b67245d7d1c5da7342c493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562a3f1a0d8a8ccf36d6a83b56bb4cc2494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89107d87d3c8eede5917f19d186b8e9c495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ddc2003f28930951c59494a9395a4e496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f84171b6c6f78bc2d624e24daa022b497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce06881e3e0aa70d28fa2e66c2e1e4b498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3366d284705b8786f0ca66f307768de8499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba121ff56cedfdd9d592c6bed39ef25c500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf002294e8893d9dd6dbff7fc78ccfa501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2f16d63e9e57f31050de65f1c6d938502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97a0a978210ead7c9399221f7038451503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa8596ef80d203bd5ff9c85861fbbac504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc677136b00b7830f10b4fcf31df48d505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88afe9fd11a72b76b483c0386746c474506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebffcd13b80941ba1e76dc3a253fda76507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23730c4f11acbe027b0bd7d5def09d69508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9606945ed405ab35157de7c5ea6cc6509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb0bb5c20cc2676ecceba6b7a63c9ae510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40823509287209e3d20eb95f4fcdf3eb511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a154138d345403f173dbf65461c469df512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac530f57449e2acdbc05cf17e16acbd513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d5320744bd532120e3a904fa9b4522514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39c56e53ee1d45013067ea99095d735515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4365ffa2c066f163dff59534f2bfd3516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9dbba002b3bdcb6873d567987dcfe76517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ab5fdef1ff37f65ec7147c8575a50e518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b39c664fbb05913e2eec333209a9320519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af911bf68274ab8430a05cc567b87d93520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb15a64ed852aaca7554cd6c16afac47521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f53d7feb9d14e2d2326b05673f60e83522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72ddb6efc8621cc170d3b83893ae357523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8268e1c5be4566b9d6e4800715edac14524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23033b5f9417f6d2ec5d514c46360459525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe79322a0d1c70444d464883beb04e3526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a888f9d6c168dd1918d7fca1144ef0d2527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfaa5d0da05f7e455832bd37527fa48f528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bc5b5795011f58d94f67c5e55929dd529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21cb3292998eb52342dff58bd8a0231530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad0ddfc2bbc9e8a40cf94e48eeee7c2531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0d5a6699335513abceabab4478a47e532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2646c44b9185298cd835b86ba27c2d533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050c827fe8175f27a6957a63d43747ca534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1daab26cb26838bb56ffbaf49a21b525535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1475d6658b07fd6620577b3fe4de61536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da14bd65bb6a07cdb6824d1ac7454291537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3838ae6e27c23d829e28e0d10329161d538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe4abe86998a28043b2726dee62804e539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acad86c8eb49bd560da26a9f19dafbd9540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af2d1c7597cba1882f91fda0685d835541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11c90b59ca9afb26a93f7bd03327db3542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ccc8e0fec0e032ed91daa7ce180d40543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929dc4f152274bb60c2340a4328b3486544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9deba83a02fb5de34fd535ffb90b269545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ad85dc9dccd155077c99dc66549a69546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6a94d09433cc7d6e76e17ad1895f5a547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972b3cf0822eb65d971351a70eadc9e9548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d614239363477892d4faa95dd622ca8d549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9fd6091b77a886a1b9ef74f7555f6d550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bcabcfe86b6ae145b0a0bd7bb0ac60551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82eb482f2e01281fd78f6d9bb64c5a7552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e313121a5cb62230f736a8756e7cd7e4553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d1c0b572954713b6fb5ff3b90f0297554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5f3abfafd97ef12a6a92edfe2fda20555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9058ee1ce617666024f7d52ca44bb7d556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a47fd8f374639faf22c4a27c2a3bc8557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bcaf8a26a9d8e842404642112b912a558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697dbe6020b1bf91f889a16c6c01a090559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc3a715e3d10aba0b704f0358f8d751560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720afcc3a2b0a017f0bb8ec369691ae8561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c1a55be60ba3d30cb72f7a51d24303562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e2beb762a5723112382ed4949efec4563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356d23139148b1a9a87d63d224b2eb6d564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdd2bbdb72a70fafa999e8f04d4e672565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2705e6f79e98f1ab2b1463c0be710a566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2830e673f31ecf272b2163c9567527d567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9a5c60974451b5c29229305bed65e2568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353507093cc4229c4d2bcf0425d82b28569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776e4d9bcfbbfdfdb76024f7d072e24d570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cf4f7b550309f6b7033df63c49027e571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0494ebc11c7c873c2676ef73ad613593572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e277af156d2092bb6a66506d06f657573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8221d5045c036540fda13bc5a0cede19574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b89754eb838d4c897adb7ea019fc48e575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66949977047e7d3de6def3cbc2a5b3bd576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73b7644d79d95d020b20be06785646c577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01ca48e7afc44855c1ab1a083bcec98578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138376f3d5afde98ec9a37e78349d7a6579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8bd44f6d89c8aa95e4c4e44104ce22580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83393f7e62a2228379042eb09d6214b6581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074930471fc11114a1b359e6bea53b0c582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaacb9a912ca81a63de8bd7b32b35f0f583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f5b328b523df95f14e841a4c9352dd584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff2dc1a53aaa9d74c55d693fb3d1440585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e339f92c962b1ab0689ec1eda29596586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757a345001d09f7d8b610e333a170490587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c81b8b61d4627ffeb1084e1f0c3b9c588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e286174c75481d7215b378f0f5b1808589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b514c4bb3c0af18f7df117b269cf8e2590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbb249a98a9972385cdb42e98d376b3591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24f93fbe0f095ca2da7bbd5ce0cadf5592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee9512760dc6f57d6b2ab64737dd368593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfad69eb07d1dbed6f6c466cedec129594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28885d1d9206dcaa0fbaada60d17506c595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21792a43c9e70a224dfb84b72635203a596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7df239b6da643d33a93d23080a78e73597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead0628db08ef0285a102c01cab1b9b1598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407e9cc1b7f08129e6c75d61b6bccc64599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20948128cc169d2fba17fcf6e7ed491a600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ae7a059b78b82de4642d3336bbd3e4601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4e459c276ed77e3d0de34944995d49602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08182b1037b3d35e7358c68a080a2a8d603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39496a8bee859568d5e8f0c714439e4604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a253df70843cc6364c7e1beca2f5f82d605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be7cb74c89026c3c515a539570b7da8606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbdd0bde73e8547deb146ab6d0c50f9607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960ff8adb5f6779deb18d45d7a60035f608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a7eb0b1e910e88708c7b34dfd0d20f609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affe07d4cac6a1da599269e515f89fac610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac93423d90ff8069283cc6ba70f96312611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e4267f3a0960de782ba2d1bfaaac69612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bfa915d4d0f65f00b9cf7d8373047e613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6679cad45699fce205db32f7fa7131aa614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b91516fd671a36623c4ce0791e3e541615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532bddbb55dfe3b742c9a91a88b2acc3616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae44a576649e1218328f0ec212652f9617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57a4dac7d8b1cf089c81b096f47818c618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fad721ed25a89fe8feafaa35e53666619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a4ffe66a5212ba9d60862abd176bfb620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab35819cb21182899114c211625b0ca3621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb62dedfeb5c4fcf351ad61f0db369e622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f379c946ac1f4cf4d807fb60bfaff5a4623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8b5fb291e25f6d249f7b85313a3272624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f585f2526f6fee6086c313d869a6efc1625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a37968acdb9715ee5c7f92e5507cccf626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d774cc049297cd72869c80e7c639de0627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ff05b889b21475469b48e75faf79be628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f07c210ecd5daed083028c941d1511629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81361902e12f12b0fd30abeac4a9447630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512f2787a9defa0e7679565875d97d4b631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b651dfe38b93fefedfbce366cb30c883632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0c4948977d9c6d6075c18aa28bf8c4633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc50d96613415a07421af49ab0c5b0b2634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d203b863b797a73a1cbb6206d2494fd6635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c54143576ee2ab55cbf6e82ac031872636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abd7a119f4c4435d32bad4e1a8772fe637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2673dd81a1837f3fa1a5b2814c47072638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a678a2aa884ff9ab8711cacbf15eea639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697edbf0b09e274ec7145e165802b473640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642be94d0f9a444ab8fdf73df65d5010641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b926689d37295bc4f0f3816e4134e766642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec2c3228c6449ba342c502b10f68e09643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3240d9c15f2c73df9abc9c64f2e56cee644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ef0ddedcdb36324f76a994231740b9645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b996e130d52db32c0cf18a7554a3d4646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a117cab69226f0ea5ba08752d722b70f647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2ae38c2351ea5f4cf296ee6f5cae2c648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12831aaf0d2dbdbbafc4fe87c5d6998649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89947db4cbfe096693a2fe9b407b7460650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72aecb3ca9bd6691d5182c89b5961c94651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f6baaaa5ebc4f9aeb2db2167bcabdb652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd98b79b7c71df985f6f091ee41c62f2653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e56fba0407f3ae6a22600da0e97a207654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a717eb398bef62281e2ec06f7224d4d3655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99db0d592eec55b010b37bdd95be2896656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a322a59e92fd3605d2ffb77d973764e657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3728d9aada872c212043a01cb9abf70658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70281b691f612a0ddad66ea05188b582659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d6abe50850fc3142b614fc970e9577660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb6ca3bdefb536d5c2d47c383758ffc661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe0d4e99a272a9eaa92083b94615f84662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3a5c25283558ff7d39b6e465c22918663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50c9545ef82ba1d5648b321c28d0c59664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08ec30680a1ccda5fa5b606d82cea77665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3d92ecb9029f26cf00806ee0751bb3666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58878f0a45d1ba4dd583b5babe1d579a667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89502a631b73f1e7b4c568eb6b2c3d81668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbc9b9ae501f1ab06b67e62e972b89e669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbcaafbd86d84801bc5df8c83ba810d670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006f811afb56bb2cb84c8d9ca1ee8546671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1aea9ca0fb3e7990c0a0266e014c599672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c46439303dddc4cd80fb2423049d5e673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51661a236c4fae0709d8ed1cb5a71260674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65abb1ebe8078b1ba9dfea82ae0efe46675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3e8eb8978d10eb8e3e5a1b1f26d667676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a8cc03d3a66b0708b4dfe52d81f1ab677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad3e3b3617cc60b27bbab08076e13ea678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e11e0e3daf3caf014b2ce2590344d1679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d76c22297218f90d4723f9a5eabbf2680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd623d3f40fe3c3adaf14d4617763f8681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058f069b92746231983da607d8b7d13e682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb306e5efa6b305f94a5b7ce76c1867683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741fb0bd4b0894abde045846da644b25684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1e329e26b772721b4645ffcc7d93a4685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325dfa9d5a26e42e7d000139fc80006d686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c8b869705ec808be1025bdaa0e8926687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8893742b2c103df9197140182ba6f8e7688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9c76de6afb9a7d67fffedf57331f55689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65e6733d5eba55efc46a8883db591d0690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df15e5e23fb80b370da5af0282a72a8691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a604ef0930de6852af1489e11bad08692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f490942bd932abb50e9c622795f866ee693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae467df8c92d59d7999d0cde5e9ccc16694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5126fe6fb8789756106efa32eb9f97b4695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3a6ce47b9576f87a5d7c9d40949374696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40ae39104993a6fefbc0dd2864386e1697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3495c6d1f3444a84747781df5020b72e698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6068773c13a1d847b7b11f9937545c27699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83b3d7c32590a13f0ce8b982886bbca700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bc02dee68871bc9158c68dba6e37e4701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc9f26f637034c2902c7b41920fb1ba702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2f7452091508aa7208a8ec2f048c04703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb68722c719e4b4ab019285a65309a9704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918909c802077eab63ecb86409d5f283705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8951e839fa115fda188f5f6d6d5d8e45706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f5f03488fc4aba9eaf0f41c21daede707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a18d1dfec45e5eec3e2fa1efa67790e708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a955e031a526fa0686c762753b4a1d6709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e9c998f2696d87791225b76ac94d25710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c20164726961c72d98a0f83386d38b6711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a332ac7223752017fbf8a387a2669d712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aeedbfd51a4c0137d312fe97111edf0713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba213141fbc2102e5300b14371e6855714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8087c62c0b6119ca5f535ff8eca9f4e8715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69149c91c6f3ccb07cd4282ced4e51f716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ea1d00af94b040599291e4ead4e261717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f100c4a7c100cfd10619fb6fb88243718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed068c99c8e0e21c79bb4642681f515c719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c460a464b99eb980bc0c4357dcb1c1720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fe61ee9fd49463aabcd388a06404a7721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b8e6a2ba18be0359dc40ea2ea00027722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0646696c9188dd6a898f05ca85ab701723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f6d45a901ee0c823b8e2eb778fde71724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67ef930b84703dfff413454c68672b3725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1787440a9fa79ba4b9359d2e6bd05bbf726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c103f3e1ab8061e887e081e03260a4727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f952f991834a2eda93a3ac0282f48e6b728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374f69f086a1c34ab2b07d7f853cce7a729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb3fd40b18c2bfe2ce269e1f1e2c665730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064058e125f98c9b74c7401d22d95b20731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99aba2725be4956a87aac1da417b703732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59142829eda4cb1826869d22d2b723e6733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ba0d4c1bd01c3132e0b2e575d631a4734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c0689530c8ac4b1a9d8343f2853a03735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72253380cd7224a1c92ff4dc1144cf73736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422ca2a3a0e88ff6ff41a347fe82286f737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2d17f2dca267c7f6e4ddd487a347e2738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63110e60a2da919e1fe3ac03dd61e44b739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12961522bfe75be3c53f2bd2ac702af9740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1b5bce825a0603874d400a634bc820741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d198366da988f3a5b455a233de737f0b742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6173dcb1ce8f94c6160354a1d5d831da743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb82cd786a7fc3e1ce9dbbdcd5d2bc86744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382b17be8222b61e5a3e4ca1061fb968745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba29782292d4b8add35d42236dc4f71746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb55b6275085ab8a3eb65a25ecd16818747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6333689712ca5448bd965d57eb237c748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e23cc810d4c62099ddb625d76ee0e6749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122f0e054e48fd491b899138feed1ec3750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51781d5fbcd4d8f508e024eb2c0c6e1d751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8560c5a5b9ed7baf8aa1360ceccc51752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef395d496f8bc9612a7ed0839ec94c44753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e434a73d81e4bd51e65f7b8ccecf0e65754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377d3037f94ac2ea11dcba60a710df19755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4063da4acf465c7966774b32a7d21bd5756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa046cf9e8b5b0f8090939f819cafb3757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c38026004003e351a13929610b2534758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de33054f8566e29a01e2356cfa5c846759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15eefa1253095ccae141c8b03339ae6b760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708041502974d6c893551d4b6da2e5c8761.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b177a2e764e75231765c619b6cbec42a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657f6992ee025cd5b083ea78e33558472.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1060519de899d8349d61da2f615d973.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54a6e15543122df199a5a59a4e803c34.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1049e78cc111cc55aeb3a85765ecf35.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d20487567c5e781185bdc722ba16196.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7260370e6985e9a62855331abbe2f33b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899a8a78d0b5b459f30f15a967914b268.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fdc34e0152e75ca5fedc416741b6eb9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a536c9d968d68fb1bac9e74193ea340b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6c37519a53d5048e177a0e4456b58611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9886dca6a0770e0fa16c62a0f6fa35012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba1590cba0a67261e76b04744409cfa13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2530c27704b02f70d4c58f2b2981e55e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc351e36182c5f3751706aaf4a3976115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9473cfb5dfe162a311f4b2074ad4328e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959d994fb581bbbb958fec143db17d6917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f713884f8fb429d61a75257f2c1b63b118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d670a5b07a9ab417a792fd9a666f98919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90903939734176722ab9a4e14949d65620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448645ec4d2c8da074e7c662de634dd621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d238f5a0fafb54ded7116f64fc1b40a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6360d475a3971f6a50cd97c1dffe40f523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fb92fee661d42f823e5ee7493b9cf124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ac742bbc327116ac670fa1fa167ead25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a201f7547ff1cbdb71f069716f9dcc1f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f3acad04bb4d6c4f9a59d10de3b8c927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd8ecd47152d4496b93e38b57dd314728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b454d722a95b1b2f70a2e05a5767e3ce29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af244126a16fee8dba15b1ff33f72db530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ce30ff58162b21018bcf57097d5d1131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78eff4876b806fece23a0d8b82982bbe32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0e2fbf9114e5e01762507902e62cb033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5ae8cba0e6e244d96d73cb379d969034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e725918dec1d16659af43fbe37029b4135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37080ca5f38339f392c5c8bf7b3c2f1436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fee195a5ca1320fdd9b5e11b4561bf937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4a588c87277efc730bcb82cbfeb0bd38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2c34b4ee18097da76b273a8a3f471039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c47079aa7b64e13de8a2e409f7fdeba40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b12d0b231a1dd01d281e30381ddc6041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb6d3b27608bfe2ed66f429d3fa2ea442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2f259b935007aa01a15bb09eed295943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089e35a7b58f85a054d8ceae4b77c34f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc322db91ff59437551d55e48aa9e29e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055a7b0d6dc6b68cbb186bdaf221762246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901c47560a8a64bbd1988751a7c6a24b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebd8b70048db0d5dd6f6d4df4deeb1048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf8728903dd66172e9034037377efb149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09a9f5da224cd7a65531ef3a05851eb50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62684fcb4e114fe6b8a073b7072e6cf51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b5858b5a416e45dd50ec4c42feddca52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24793dc588b4d773744d0be19c13c94d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98989d6e41fc1cb3e61f55bf8f58017154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcf7af54780abf3faaa880fe68766f355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7c4d9972265f1c6ad0beb7bb1833d356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d01e1d4fdd6448797069ffe8596c3d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a970e70c3ac45d3f7428e28adb03ea58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d8afff56f386594e7c2d9733960b4959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce3fd20bd849e37acbd3f98728fbc5960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8fdca7b65c37094ad28165c2f959ab61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee92941454c039401cccb874f20e75a462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0dc2bcbc868ce56c473027509f98f5c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef6cd0128cd14baa603384c4f437bdb64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e850221bd4fc47f5cde6c25b8b810fe65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f0452ea06b068d2af32de598a5a1e566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e9b56c9e5c1305a16a4de512eb984267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304a70e542c516f74877b9cf1b2da18c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87acea2410decebc7e763c9b3a55806a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63a1eb5cc2d40e6e5482c67d881066570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19c0979b918ba480d6c321b2d2094a671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4ec0835bcf3a80a1d979217885272c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e747cef319ef47c91fb2226b07f78873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56227ac563e7de26e064e0d1a6511a5374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e3fd51c22f8d3425a6b05a6e98ba0b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf0f0f80028524975c57f9afe2c853c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b6e43ef0956ba90c2b08e01880860377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21023bd45f9ea9c18eaf5c025683596d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2782fad5b48910a3008d231a90f5d44e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726d6ba27ab01facd9323c484c86b23d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc15c3b445b70ae9abf07b45f8e9dc6c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bb1c710b413722e8ce70a86b7ea16982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02f2e359f083bc450ae17e9fecdfd9483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f16b28059c47cc27ec44106d4f161284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6163899cb7238387487aaf05e320c185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6491fe5825d4f259767385e524996dfc86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b7bcdc06b9ddf56ffa43d71919d64e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48134436584d20aed3cdb8f0de670dfa88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad0f295c87d2ecf0d52716f46e7ba4b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c66e29acbc0798cbc728d4c3820bb190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb43a6cd35e33f2c6a8e038387f1cc391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6aff865ecc730e6915ecd6e2982ed8192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a29aa2bc2824e1667ddcc410f40667b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efeb912549d882ff17fbdf84a8d11e4594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5799f47ab79ea2d13e2efaf8461c0ae095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb30c6e7873597d2a418716f49ab1ef896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb53af527612d3122f5d553deae12b3c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fec58b5fbe6ee1dc1c6442cdcdcdb098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c1a7f22a917359582140229a2312bf99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24b0bca7bcb5ce75fc0f34af6807718100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400a827eaf80f7fa112bd16e78011d3e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52481519e4a598b71d371054d46acde1102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6c65a44c307ef348ba6886a98d9ac6103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c133f76fa39feb22054607177c53b3104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3099c0962b22c554cd1fdad25d32dcaf105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2d994ef89ee5a4239a0a2bd31cf9e0106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8ce06b5f6a95c60c0eae8a72ff2cad107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d45ea7ce67c2b763fa5903681cf4225108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbe4ffb8a1a73a04360f9ea48684122109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3d6f5c34178c0abf7312c811eee51f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bed398c8216cbb1c1542c995c9b285111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17770c0c710a98c7089828a158d1e73f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c43a1f3f9509af35dbfe9028ef8542b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99c6cb06401cb60b6dadf215d7be453114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af4135dc1f1d4db9a164771e26f87cd115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1338b0047cc5708a4fb9f43713e63102116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67106154d1cdd63050d0053c894252e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37bbe09f4df1d35c4d886591812b48d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c46f73d63f11bb19ebd5b5053c5ba1119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0af566d8482ebf7fd3981ff31d57383120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f461c6f13a5654c0012bbfef8b16df121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbd838ef98efe64971a0c1f610fd404122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e1a893436558f56b7ecf95ded96cf9123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2256b5618cba90163ac7662fe533d5f124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a34a08cdfb796b7c188cf9042cce484125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae51d11eaf1838f7206a62384b3ba08126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca2a2a9a2c1ed34d15d45490945d416127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3793c6a48a6c855af66a00b98abded12128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b6c33096e67b5e32736147b3168e06129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa10152be17456953131c90659367487130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a985dfb76a1073c50054a54df0da291b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257f4f448b765a104cd3fb0ee8087f70132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a971400ff35d195f740bbc5bd7bd3c02133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6b6ddf117f79ddc69453cea2cb1a99134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2432fa546ff3eb068b0248efc9227d8135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a0f92951e67f2f48ec1a5190df802d136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416b35017683fa77f461c7105b4625d1137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d066b0a4b39cc707099a90bb6922a0a9138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3aa8485cfbe50862f4a797573590084139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9359e9d7d2d348637f42f2c451fad3da140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4163d3160f92025fdb8c205503c846c2141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7de6b366ca0989565180ca350a5a25142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ceb3d8b8375fffaea8b3bcba1ea103a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b57340f0a58779b96af901214c321bb144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df803910510817bc65ba6a781fae6104145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ea2f72d97fa4ad74f86e39dd44b066146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e74d4ebc472de9256a90b28116f717a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3567cda80cce3985671c650fbf17c89e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f7a620708fd0d7528b6ff3f99c1662149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b17ef3109339181e800ea10d97a0cf150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33142d0f75743d5e2878472f422f8c2a151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d9c798e3e91563446d80a531d3a163152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3981f8d0647eb3fedfcf8a42bb416363153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed79edb3bb460cb8217d03f8726d1b0154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b21b874867169fa56cd43e7820ae34155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312c4a951c2ac8ac2586eefc05a9a76d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d96683eabbe8effc1420441d5247a3157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0baf4b3e324e470c8bad2c2a78014ea158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25dc152fb086460fb4cb25f8aa584498159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3aba3ff5f7332a7ba6c8b910072c5f9160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5ed8aaa13749125cfd155910516ef5161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51a6fb1dd8bc0d9ca734372db0bf5eb162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45544d3847173746af851c09c50779f6163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2eaaed6487e01e9fa601f8affca568164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c66ac1e65b946cc1fcd1af3592fa2d165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283d73556ffa4c3131cf10c7ba6f5272166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39124d5cfb9e4f870d19bb4f62daffb167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc885c43bc177e0150ada3f26eedc110168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bd58389b6bce2ffc9a00cacffa189e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840c38b5a8242da944e8c5932d0811c4170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b684d3f1d2149abf6c679a91599b64171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a069ccda0580fc01dcd0cf8e1e0cfd172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c9fe373b4bb38649a1066846856def173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c6bb1c4c266a9ed00c044686028b15174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410a1d1e318920b3fbc5992dcc5c6f51175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89806b4883d5c136767cfc7c2e75f214176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55796ad10210b82c7f378073decb8d4177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923795aee41added408ac8edf47b4f59178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa094f7994cf6882214ac580c743e4a179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb31bcb8feac316d2356381ad2bac43b180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199a51926e771aa3362890613296d630181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df3a468dc0bd5de16b0f4718b8a3138182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56c8fbf06afadf6760d50660e7281c8183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4924059c1dc938a5f2c58d365a9c4b66184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2ca559a38fa63e5c42a617558d75db185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f223b57d2beffe4b6449a2b8bc53e87186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4569a94b4e2a43bf7ce78b796b5cb21187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0850df56c5e59dbdf230a7ec8bee9c2188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533895da31ce179481b4663273489311189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4b7d19cae9c11029d740842d5a7514190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84c2bfbd844dfb085fc5aed001c3f50191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9958a9b0d835293ec6c18d19ab831257192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59b0017b80203dcfbbf597eff73aa77193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47aff06c7e0c20d242d3d23166c37d19194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c82a78636376fe5270eb6b9e36fe135195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e565dfe532e236f2e70c652e29ccfe196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819ac8c0e816b2b16a7a8a6251c810e0197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b15b42e0573fe32d7bd1d65ffb70d7d198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b099b392777f54a50f2c5a1b690c42dc199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa502d91459db9e92328036cb5822a3200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d239427541c32d42c0ea015aa9828b3d201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5470809e1126ae76604b0df782692b4202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ebb044f9a34da1afa4a4326c585f04203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab643f133661ab985aa7abbb43c9ca71204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71526fc7c599eff0fee9f6840d876d4c205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a08bc3f2a693157b557356c4a9ff5ae206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95de500ca7be8dbec5307992e6d2d755207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292310a210fa7e6fd80b8cb0f03edb42208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e73d0432a63de3d63c0294c8bbe203209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0238a4bfb75afd0a563435b3616fdebf210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7ca2738ebbc8117553bd7ab43a377d211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883bb4b074eff18b361959a3a0fa9739212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6f6bfa02919b5ba390a22e10dd257b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72af6a947bd3fab542aed9c2e267093214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613d462ac8462b50bc71ec4dca0c2957215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1266987067ee39c3492045ad5926f46b216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38e63bab3eb7c74918d688569f4d4f0217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0833e262fe9a6b5b9669a05c9ddea80218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636d192fa1a1291cfe604c0e491ae74e219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b3c70875940cfb2c598ffec3b3820c220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874489e216db03b029df17eaf22bd811221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644969dfa3ea1b943791bb75271f7124222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f5b6407c481a65ab7ba42446d96534223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34486f29a6cbf85b71f53bfdb485d0c9224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342f9c6a86dfca4447125c7948eee68d225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8e9ce307e051fd195d63d86f99a927226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15f3a047944e5378da9c80f43e7728a227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3221a7441f00115217d08da844d00b228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6cb72afab3b51f1542bd7a8da7b380229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3811edfeb29dfd4b04c2f1427f7cea90230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dec24c876bb575a04ef3a6e3f3c71d6231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e372def9445bf18b40b8642b152564a232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f82902721af095558c48c09beedc74d233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594ef8d9df5ddeeccb7beeec3329ef91234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3c95e12c3f649c89cf8fb6644a563a235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0bbbe96cd5506094fee331eda25e8e236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a077a826bcde155fc2a3194742c45014237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c73d4419763ab023464616abd92873238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1802bc6458b9ac8cfc754e29f576ae21239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a937ddbb6f3872d8de15c09b507ed2240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8fae826e9b0b19146a177a74631fde241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0f63138436202c66bd0c9564017678242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbf33df34ff5e1000145dc8e38d6876243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb3765121b81cf063b9fbc3a9d5eb76244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97c7dfaadb1b4fee1759c8d86bed403245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954bf4358948f7d9ac5e3dd4187d303f246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e947a03af2dbb22e10ccaff694f4d7247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab622481d37e544c16d8924a220612e248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bfeb4690c4df404bcc5886063119db249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afb1609953ff51657ea44bb5dcee794250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7375bf636857b41238a50e5f2ade5c33251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3ccbca25d2234c0f07d8026bf4c483252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62463dc9afbbb7a9e2638a0bee8a92ab253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538e1f50d034ae25c26be39139fa9d77254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60158522176c83b773377bdc0fe0cccb255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75aa2e495d9f6dd7ee442a55bf498f9256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9998e0e8d62738913ce212840a9bf0257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06968a099e2ea6abe86488d63a2d6370258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6a112accbc59d7d38d7b70ecaef833259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce2d12197987f79042133bf7857acd6260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9999a62e1f7acd421c6e85b2ff57d7c3261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa75fd98f44f4f97f2229e02977b751262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46804dc7decf1cc92d2f528fb21c9797263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd10e0a564e241e98a5122f3053595e264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87f5a0160582376f77738879987e6cd265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070394fead121889defc85b0573b0858266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89999736cb2795ac94106b4098c5185f267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330d3bed0c950f3d2166b98743179658268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517401202b6f9b37d5e46ccf929f2f67269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce16f6a15c4b20813fbdb4e3d9c563e7270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194805bf6dc55983f0c45a885003f87a271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdadae281ed516e4d56e91ffc1602bac272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f47a4a9ba3b26c3349130b704a6b0e273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05588a613f94e232de623cdf3a90bdb4274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a4de8a9375eab891cc63f12734f8a3275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42377455bd8d2fcfe40f1e0d8ecd96e276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e83bfc0a9d848f0521a8f648d107e52277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ec3d84be5bee01bbc7e0e82256f55e278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113708aa49d969f5f0826d991ef31dc5279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8aa1f55474a9b07bedef041abdfc84280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddbe64b91ca8fcba6e7cb046ea3952e281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa17a29cfce2360c4f2d512f8a262fb6282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31711b7b6384439bb405e90b67b57c8a283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f10dc9a962d9dcc25275e69939baac5284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bae85225ada49831bfd039991809d8285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2652e3747496b8dd98b4186cebfb5284286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080b8658c6e1851ba0a3ae581b83ec79287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec407288460f62a072e0881e17209fc288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da32ac4ae9524ccbc0542452548b704289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91beb20c5565e17c2bffeac002e196d290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3861013a4cd5e758267fabdc97daf25291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475088e0913e785e7cec903216567d35292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2518b07e9fc49201255367ab8e815ca8293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b5f565bbd61ce0bf71eeac12b75591294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809506311a755d0d3e82a09aea90c352295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1852a3fb41e3b2ee97ed9012752be5296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f430500ef8c35e62becea29183b3d79297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d7316711f1b89e0478988b2a46d959298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08954fe8f5ff9291bf271e931f5c7203299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375ab78f5b1488aff2e4d7924b510684300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0a265b0773731a1202c3cd1939fa14301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3038c95c4f6df1e12f11e30a3c7b9604302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbecde6832ce085ad463f47a2e5cbf1f303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59c31a335f36cd6cd99dedea1d9eb33304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc38db65be4fcc2abcd17d4dcadaea3305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660b8f9bb33ddef51c3f2e8025b2360d306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717096a6c31740b2355d2fae3d637be8307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef70daa5f9fee46a9af6b5e96a3715d308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5acca76b23c74e2617f514ccd249a23309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5533aa56ff7654876729fa4aacc6fe80310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837c2752dc713a95511eb8f7149dc59a311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cc684f55f05623944b17d06b343208312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bdb4ba1a717a2b8384926109c2b774313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19aad4bd2873633bf6746435cdde698314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ecf11bdf69b4fda734ed38a1a5a797315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36342927cbd7c76b5654a0963ff5a3d7316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bff45f8b6cb0a6f41886b2d10c5366317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbc0248aff5b15a28ed689b403423c9318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f72a6688a42f54f9d230873e738f0a319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317d31f56e9549ff89e83abd463c3540320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce5cccd0e6ee431f848bc5ffa90bec6321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501da1b1a9e046b5d5056b9be7433cf8322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8302b98e1e8da8368e8773dfe90eba32323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff601fbc9944d03b85454e5f3f35f1c324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77f40ea8445e62f095e6e84716fe60c325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a10b3b2eba4201141179c21387c0ffd326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ff049d2fcb5818160bf79044054355327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2a491673478a1398709ba7053e0876328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edab0c9bbf0b7cbcb33960a23565edff329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323a22d9ef09b1f6eec4c31fc862f9ac330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb9f596fbc07988a0b829bc578cab4c331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98949aa7b5b21444bee5b3392dd5786a332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb04c7de78e2f8f077fb3954afcc2b20333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248d6effe5607c6ade81042dfdfb8480334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9192d51ef2a768f353b154a9076115a9335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7984a31b277c506893709735dc22d4cc336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3961d569bbcb003a4ec1a5fd956c076a337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6c3a0a3d4ff5111519449ed8993969338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cc2643a5c005b7c19490b7834947dc339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68909bb3a3a2e851bebbc23dad26bf77340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1725816970601333f0627fb9561df3341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cd80a3dcd6277a454a0f8f8626665e342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c86f0f7a8be40098c5143838b19d32c343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fc905bb771a6ce6209782407aff30c344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e41d009c853f655fa51b14e270ac44b345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec1779b25f73cb037fc21e87bb99d0d346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7117c35c1ead3252e8181c13cb0ac0d347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9ab1e218b816237f452b8ac18e2be4348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc0498661fc5d1a60050e8bc996938d349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5258b14e47540d385384668af848211e350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144f9d1a3ddf04d57253119e02af37fe351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20d6f1d68ecdbdb47843dd2487e7e38352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a0c4ee355f13cfcedcf56439ae7a1a353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51551c4c2a13608731d8de6c11b3cacd354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d394135724030882d07974359fb32d20355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb0df2f4589df24deaf40f4a87c6cf2356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928ce554a2f5d2d12f7c1895d98c1f2a357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62f2d4910400a2dce819ba2c0c5e8d5358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33aa86f476e53493c0c11de49005735a359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475af34eda9688c6b6e8ccf429a7144c360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4a5aded53f9053feff8fd90d73f350361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6be1fb3f757046b6bad1382c137933362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c7b436e1a070e40742ad40d777f6f5363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c997d873746f2ac8595be4393f9888364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6fdd2b1062a5130410cb659718ef29365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c648d5d3618bd41a48c6ec68869c9941366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b592b994ca7d47b74947bb7e0678327a367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee40a60757255c216277b97b3da0701368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddca9ae0d19dd84b30c7b351434e6a1369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d188daa8fd4075079e1aed261927c62370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04804f711afb0184f655cba75d41000e371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae8917618fba4ae4ba38737bef748b6372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9928328d964b4521c20d1898e22de38e373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c19fb4ec0081c498fe2c11bc9887982374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d52a274946b1e97d08170c2557690d7375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37838f93acde0e0132ea83b12be15514376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4163f5c43c8149855816df61195bc9377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec11a0b65c1c016f59270213942af019378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c793707328e57c273dfb211253f6e9379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0513bbeb4257d0723ef498dad8bedc2380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d4337498a98e18fd5e84faaa377ffe381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79c08d105aff08a60e830197c3da2ef382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4145dd79591d8c440d27f0854abd09e2383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7be9c211a492708ab174b772229a84384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838691fe62ea238eb591dceeda5108bf385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f786b687a93e60fa5ae3b9c82abfdd3386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da97610252149eefa070d687d3d51311387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d22647eee9f5725f7f904e4cb01428388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f234c4d547ebc20c88f67775f25a0b5389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab5e8214562501403a472a264077d47390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc88f96011c4d8f9a842e1304ba2ff32391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818693b94a8d72b759fb256bda372fdc392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82099744548f9f25f0e6b4197fd4740393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847903c60bfcacf05545fee8f76449a2394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b17a419b6f344b41f508e674c1874f395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004dc0eee9024ec154094019c42ec028396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3a980fac145e05c040886e70427500397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ad6d16f7b86468ef01b8ecb208bf0e398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd97098060d3472b33eb6dd944e5a88399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984e3e2d0a0f2803f2b74a6331802af2400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efe427cbf537682147025efac83aa45401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcf13d918609b787efa7eec78f2b0f1402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a888b72c7e013932407ff48996b18476403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2149c8bdcb5dae7b485d18265f5d61cb404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9652d2c34f7d3cda4bc505706634f2405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6e1159298762f772e4894e72a9c539406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9add7a5d46a42f1b9f6046ebcd9615a3407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95621fdd5b92d9194a4b8e645aff9f84408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eee6b1a2ae50e3120d808eb6a3c0bf6409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f574dea36f49ca8ae0b90c5af7a380b410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1345cd4dab8ae815b1dd65775d9b0095411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8af982c63982d85281520eff25dbb8412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982431456c1fd8579abb1b696e962a24413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1423d54759df2549c0874238a4c54e46414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b90d60c7b083ffc6b64805155d74514415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166db5a4e29080f18e892c940e31cb4a416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad65ee95378c3ad167ff4a76add7e952417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b24622ff574dc12344c0761a1a30081418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9667e5fc108006d0ce8cae514e99d7b419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d22972805bb93e5473673756375a667420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48319f994d7e3f451049cb48ac889d62421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912252cb61e80f82cdd5efbbdf0ace91422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbea4a0f1761de7641720c37aa5eab8423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f49439454a7254dc35886b4e32b185424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bdfdbc32dfbdafa9cd03a5157a2397425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065bf21abd4c171a357f36585dedcc9a426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac4ba205470baf9f9ae34dc81b31201427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b79fed40895898fa3c1250088ca901e428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf227a3f12fb92b1bcb721125be9ef05429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5047a654e5bf22f260fd33c0d56b3f430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8da171e5292d0c4e6a1e4650ee78a7431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2edc37643dc25d57335cc33ce5cb35432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2fd91ffe7c9005dc848a51e4c6541e433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51dca4c5abed18516cacba90619f4397434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f024cecb8b42e980c2aeda5fe27a9bf435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ff270c3ab5a6575e8ea69c4429c3b2436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c433f32caa4ccf4f35c9c5155b37c45b437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed1761de0942e38800642f271895ec1438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8b55c80c6d1be74043142d9a0e659e439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f0db743481aae55ef7ae60400ec357440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72422f49a5a130b24aa2e2fbb3af040441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd36dd0c513e6d4adea14e0b3bd3c11442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0105726c6a740027563a746a46eb29443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51b9a337b9576afaf5a658efe6ca8c7444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a043ac07309708e81a69f13f0249f83445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57168609cf4260ae4b8353e4d25f872446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d722dd5d8ad149245ef9d8b29dacd7f8447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4f097c1d2e42895f5350257adcbda0448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bd701009883aa98e8677aabadb18f4449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4157783548a8512c452c38b4854dc466450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b635b3a3c738c4c9256234ab5856a9fb451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c03357698d32ee5a18b0116841f8c1452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4178ddfcfbce36135097179b0183799c453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0671cf7ae1e98a4faf3fa77e7eee89ef454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4416069be6c8ea46e058577b4785ca7455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06982363c647f1a097ffe5ad802bdba456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292e6c769175bc27cb81c13ad5985be8457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccf0ead3bbf03ce7182d04cf3f42115458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b228cc14616ff0dbe2953a99ed139ec0459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f43eba083ba9ef0fb43051e12c41b2460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01c91c587717378053392eb6d5152e0461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51442bf6587c20aa1819752ec688fe24462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d82e1cd8ed5139228aeb24ecb47329463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07f6f1fbdc836f24561c18b54b2b098464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c798deb6ea87e351060619b7f4e92ad465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74e9c1162ce0a6cadd69da9ba951b78466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e28c6cf9804c49e34f05167c7e7b036467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093f5aed8036f0243609b1c4989c566b468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb2779e8614a1d0f60e0d649f554d09469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570db5aa1e7616e2220837da642a440b470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e64658fb516cb029005dcbb67b1d734471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046ea0fada61fb585cdba4002127458e472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44644dca022077704a1ad0d288c81136473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbaf3de594d9db20746ede27deade7f474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a98772fbb48946d61dbe63f6846cfe0475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c489cadb6993d6e8be16897236c8ab476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d3de883ee66cd1e40431acfd57adb1477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126974d46857218414908be9fd70ec03478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121dff1c09e7650dc8bf3d65be88b926479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ef61c9a26c3f9ace490ae615cb2140480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa5e3b8d26080c155b1e8cd1d11c6cd481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db83f4f1d4ef06c64cc3577a032e705482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36d9dd2147dd67b65b826f0ccbbae1f483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38341e30764a7f2e9338d70788a5a4ca484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11583cc5db5143df96a57a6e20bf4b67485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f384617908701c601b9cdac65f6e84486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cdf0da4c86cfdad046bdd9b60b9f94487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c452c8cb90be7d79b6f1049a16cc1cf488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e448027cc78c987ffb56d43855df68489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cec2ff6fde3e77a26f63b3df1a5a2f2490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df621586e8b028a5ee7eecd3ceb9143a491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc49c306dccea785571ef4fecedb6b11492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c68a5142d121bbaa4707e747f4ce06493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ec93c1c35f2e138f0c8e15e74f24d4494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df88f67d6c612f7ef5886502a89182a495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e6c603c398596ecf6d070250777f06496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4dce88ea874daa02b832382ec2ecfd497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba52f77ec8faa55f09e274fa3ea8ecc498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e098ebec6b022d0e82c77d4d85b456499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a352f565de398210644dc13dc532928500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cac9f398643cadaec1e3d14fd22d419501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca3785399175832c461f1853dda9eaf502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f66656b543ec1f971a6d242e2391a6e503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05eca7d714ef94a5292bc7582539b97d504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c7d2154e5162c44ceb3003acaa95d8505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aeffe8a5e379a04ff10aff4208ecfd3506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251454c3022a7f145d9a1d7011c2a24f507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69208a2429ccbe3aec265d7f7c47f84508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32234ef2d403b0286de49d683f7d0139509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81907acbef7d9a10018f03d05a3e6f4a510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46ea99132bd36fcaeeab602fc81af14511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efca81d1b5d24da4ead7b25dd0230f72512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47517f9de74488dda0d2970b5f98348b513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450d5cfdf6e201a7e679c058f8669733514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2aa3ebb2cde3d540b98edec13fad6e515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a02674ce9dd6218a7f50c2a1964472516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fde3e7408c51ba58fe2fe298165fd0517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c4df03511697511770b6694483391f518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327857b5dd9818009013dc8a5f53031f519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab86986c13cdc4122b58d3f5e2a9405b520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9400a5e955db875af63dd5b9963090521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6216405724bdaced9a8b947320e798522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafa34f35bae9627e89e3788e3421252523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b263e1e7ac0cad32864ac74aec6465524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e1865fca9a1b84eacde6648da94aa6525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5f11f25e374d56e26c6165ad8f0c7b526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db0c905070b328f0c4b70f9ac7810c6527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afa325fc29f5c331ec3f4298ee069b7528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c4f31c6dec0a1cdf2003f6eae64e94529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9da71e75d7ef92ed2236f27444ebe2530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b820d9db4cc9d56e77fe55786f6e8ea4531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26acc8375503a3d03d054248e6618278532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbaa6a8fc974862daf5665010840170b533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df08bc0578513c3ad5115913e0b86ed534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3f612ade10797365cffed11f331819535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f97d7eba49d0112d246bc43724068f536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeffe5078bf275a50c922710abe43515537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5329bade8e6fcf7d724036b1d505edca538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8f14fdd589752f1bfa5340ee2419df539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf17510f1712abd53e72a72fb7cde16540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95cab528d3aae5ffcdc5116286ad457541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b3c4a4022e9aef75a19420a6604018542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26680cf0ce237b630c270adeb538f78d543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc53cdcb95dc487035db2986e03dd97544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9641e1e367772ee6e5d8f7e66de707d2545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3580b7c01de34093b9217457037e6d546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bd0f72ba5966c336fdeed0aa8286b6547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b0c94f8b5b3a89aeb298a0d3aacde7548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b5926faa2ccbacb55aa36e8a335a7c549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb03b485c095a6bdbf5e77831f8dac1e550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b08ea2dc6e0988c1fa0b819ed2932ef551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabf3d555480290cc3ad51e4466517bd552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a87482afac020512ed2e30f58e5bf4553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9148fbaa0e49a84385da42a69ae3d525554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a902670def52c2fb70212ed37739a8ef555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11535e68fa7e8c958088d693823efe7556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f800858e24fe1fa6152f7d3791461987557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bf1819b8838c8683e674593bab2890558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b02a968a04e42535c52ab5839657ecf559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac699267d5c8cde6d987c9550be3c26560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedab7974a765262ef7a6312052ad190561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d04b82f73fc0803741a241ccb8d1c98562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ba8cfc8d6c1277b30d261d8f76668d563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613b349d6d0f71e085117e31b6ce0a1c564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe052fa7431f170a1624c6bf16fee1f565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7329b1d5a45a6dc347c56184bee437b566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6501d1c6d390013a4b9abb9a0c41f1c5567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4085583ee44e0f1a91a2b9df379a5c60568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b511f84af91b6ad22f895438468809a569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6ea20abb6dd138e6e9be98d3e947ca570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adc03c25222fa051417cd6108c2623a571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb53c9cf1d8834a7bb27bfa4a12cdaf572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0a288a6a01ff7204e019e052c3ece8573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b0ce711bfe4930893cfcc4e9522bb9574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51a9c79affefe47830eae8fac535aba575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94c53b811f3d57776587b4278c34e4c576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edce68552a1d867e2ea9b72f473c490577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8919605456a0d322bda2fe6de835afb1578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37100e16db7b7720395757cf8aa96862579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34b44786eda760a473c101f5924bd98580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8573e9a64ed0e26369cb9e8afd96cb08581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf27a1062d27d0949590f0cb08b7901582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50533e53fea6ddf55f8ce4ef33141c12583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18ba2bf760f5993b89457cf0ca87ab8584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a0e6096612484f136de9872899d796585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6d2f7ede1684edf4d111e01c7d9c7a586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61393e2d3d852b080117c15563ba68de587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67e4b08adf26e4640edc0ac0a04c526588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a5839681389d9a124cdb231054b8ac589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fea371aebb403298392bc278538a958590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cad0c1579cc582b3c98cc7961b51316591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a329e3c8865b6f635f686272fcca13592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b2f0773fe40b7c8cceecb5cf49b218593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fbf843fef80f4cc18b04aa8bc05af4594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740ddfcc82edad17588b9134b1429c00595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22d75c98189df8b4685921e9d791593596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c93e181f8adbc53273825d0a16d2b3597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e6b6e97300da124b5172683964560a598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552c60e3e192a03151efb3b62f236303599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d915720a480a9314d116055ebd6876df600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c722dd2d9140dcc8276bae252a14d8601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca15437ed1659f10d33eee128496425e602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4db537c9981a80955839801e8bd854603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ccd400c7be43bf104f4e60428eb566604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3abedf7f6dc6b5bc4bccd7a4b531b0605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8652b455cf9b460c207c93f2f78743c606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48d6203802fb1f5796f1f1b5cd602c2607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb115159a4b632605710529e5c354dc7608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195e0c61bf850a2382a8c4cd0611756a609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5a66f2d048ff88194462db61f9183b610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375022d1e1c3915f58c868f4bcf49f82611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a72263e2f51716d2cc7e50d45820f06612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1059e464d5637b733de5ead1c988f07613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0db26b965509836a075fb8cf8fa619d614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de5e38b8a7a84576bce04f7f397bad8615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1841f5885aa3830e3ff77fd3f641dbb6616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea9400f09c258f98634dfe388c78fc2617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0ca66f9195d71563f48e00e3d0e0ed618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447181672cddde1c98445dba62b7ec55619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4b739c2add60c3b4b8bae8d7c452b4620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17233cd4939a58c62c4e81545e6d217f621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73a105dcc886943f1e520b7ef8a59a0622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea93ea63ed4aae3a9d5a269cb40a699623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e82179b58b7f356fae75fb87015639c624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa0f64b1ca9a6252ebf3a12ddeaf310625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81353f400f8f85ae11aeb311fdb27785626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6b795a959efc0bfe3d4a8fc61522ef627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fa84fc91e0d047fdbed26d147abdcf628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c6f18c31bc6a2ca2c09b4c7cfe0625629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c10be120006066ac53265cc2e92e37630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266f02466da74c5fc67c9377493e25f3631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85af845b43a7e19b945b0199fc94752c632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1030eb2175c215c67de6e87bdcf2d6633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c25e6e9c1ac45cb672650241c6e36d8634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc4f83e9a294cb6cf7c11d8ced325df635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69396d3d8da5cb4214cb67ecdc0c1360636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0653af6b0aaec5fd403d851eb50b076a637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648c66311ec90f26bdd12c339cc5c625638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1888dacb5348e495a7c307d8b8e4673639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a022b1724783fde6b975a0667e4e6a20640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61231b3fd616c84f3e2810295b36f99641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9c720cd9648ac649130192dced2eef642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7906f1a4927c975d8cc5a4cf1ee42029643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4917c2e902ff6795cd27656dd9412a644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f450c4355966345280626ac4f6c031645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957b6fc7e889820b9c9bf180a640e21e646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ddd9ebc3b47843418af4ed28b98829647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3133748e3d30e30136718cb892f1b5cb648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3eb6b0802ca54b489164d8ab79d7d2a649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c0bda5aed410423e54b2c0a9d71da6650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b271c312a09d562748e967ecf7dc4f18651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25bc5273a31119e92531523c42cd8a6652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c40b44139ab86ac41ece01847800403653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a34210741e4d02ae00255e0c8d1d7d4654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736c1335b7068853ad1876cf28d94a68655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb432582304473f64e9552f7884549c656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535d5832e4e13547b2ad9e8d0ce3340b657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea374a4adb114bee2d40110eb178106658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9ae836ca6954d9f485f50f44c6e333659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69737269eedd4a8b229091bd018d63d4660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2923f6ff4541af2d3e01e027c40452661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d817e19411f1b13cd740b0a55e45be15662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90edee04fb4f4e603c4885b0c8da47f4663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac098d9ecedfb9373a1284e354a5ed6664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37b634dd9e2fc7a90e40aa426a4ff39665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73c1a3990c3e2f120d8104817d140c6666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39baf88e67c59d18ac3e7ef28ed80237667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75bbbe88c1f84b0cd18e6d0507d1ae7668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64714b85b70e9fed3319d5382afbcf7669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78eb8c16fc037947dd3968640c050d7f670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360a91ed673ff327740dac341c0426a8671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30211f6f02f5106e5ebcd87734a4037672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187a00ccff4a21add7251198e7292d3f673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b63e8192d276128626f3eb04cb8bf20674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84c40c56702e12e575e8d5bdb98d759675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce316e2023a4a1db585391868516b9b676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce7f5b8d615e1577c8e30f3451f79ed677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d203996886483d0c7e4714062b2f3769678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abeca72f19f5f66a9b5ad92461d3b743679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2243ca0098e3b6de86d47de15468ba680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1ebd133bba98a7072419e635c848f0681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6c34c92e8eb6805fafdd19c24b20ea682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f636d6ffda28d05357915f38b58790cc683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae0e9d0950b42711c5e81883e5d6af4684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd1367f9ab9d983465b056a134d0137685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94127bf37643c60c2cc382f8c8f8909686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216dafe14fb508ac4bf3a04e05812567687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5a4f4412fa9a4402a39858b5302667688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94a7dd59469afa5348348c10453870b689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e765d55d22c752b60c364136988f9442690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002a00932b0bfc30445783d1e506ce02691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1824d9f505766bb3d8320647dcb0d3d5692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720eb9dee6024a9e1d85367230cab7b1693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c084a501e85e98fcd7fe37f854156519694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d9ba3c6ba323cea5796870e1a2850a695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17a845d06fcd1b549f3db1f7d5bbf33696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f848c3e378bcd21c39be0c44c01754a697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62afb90a14e63c1dea5535f6294d9596698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea5fadffa4009e7341c90cdfed471d2699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfaff531ea5985ee16fe45673482a8e700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f040e6e328453cddd77126c13cfc75e701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5470a74ccb58897d5d43c75c9e049468702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114016427edc6dc27b1aebec3c8221e8703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d172dade44d9204823161eecc3e191c704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c02b0dacd5c72da4abdc6ee97b3a454705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fa3d282c68ef70c897b3897d3acce2706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf951fe0381122419cb52e2f6efc553707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f414dbc401b41e42bdcfbfa5d8166d58708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61e8e7d7e086f8aeab0c7e1cedd28d4709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac33626ce51a6201f6c18fed86d319b710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3b01cfbf30cd766d8e0b7744ed2008711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7478ffbd549252e4e9b669cd85175aa2712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7127b02a1d15a72f74d8c466dccb6b1713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa5dd8de5f524ca6874d7e7ea796559714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dae1ef2b3e4251a500ae97d7b6d6597715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfee7f34d7deb22a6aae248733d9f785716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f9e3bf1d2b830ae7f0c35f640bfe63717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3abfce80bfb5eb2c9a670e289c40657718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616665e5b1997611291e31f6cb80ad39719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46485aad6b5a3ef344394b035d5f98bb720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c762490dd4ad79ee40584062362bee4721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057368eb6fc1a4dda469a324daded412722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9ca00fc127bb5a3c2b9fd955ed32a5723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2072e29c51b440372407e844f869fd93724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb768a6e697c33643cc0d8c40161901725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b85b9f5aeb253c51dc2d4e7b032fbe726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd5969a24de70af1e7743e8fcc45c32727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db7fe4a0da93118ee854ebed2e2f211728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a77b994b3e46cee44de1747f372278729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb606f4a6a30d48341479d7273cf525730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3640b9f9e1a1d4aad0f7278151c5a0d731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60595c6447da717dc75903689260f137732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757bf6359762ee16fd327f7897ee7706733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bebae6d32f9ea0eb657448352155c5734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882920b71c2e8cc5fb165c00815ba710735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5f394a78c4fc8ed712209a33ed0740736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba4cba7a5b072068f54f4a12cdc3f23737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d4be4a0a400baa0346861cc85c320e738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ee6df9c81d278ef3a2f4df1fd34909739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98897f1a72d432a18a941d2f99964e7740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7265b866146e7756d1c4ce4e630a6ef741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d319e033ae05776ab86ae545e7f70467742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e154d20c12fde9a02c70c2d70889a367743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86305dcbb873e91f12f698e93452b630744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f60a0fb41500024ff05d57abeb570f1745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f5e381bf44ebc1a8312bc16ff9af29746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b2507e1753fec7758a338cb499f6ab747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01ed6c02cb2bdaadc38f3268d764c9d748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1b1d861b7284cf08b035d6cb4e1df0749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b28a2239851c5b222b0b550162161e750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1944aa648de96c9a02af5192739ab6751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4051fae4e0cac47d154dfd1cf450310c752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fba71db05de1f3619e8f7ed8e3f88cd753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5431964ab6b8e2f82c6f17c00b8cb379754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057d5e5cc8c6af6fcbd40f1de7b42821755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096c89c5e73e1bab2df12d7704a53dae756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd39917b7538cbf2ae11ffeccd2a06df757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fe75b8521579dc7b7729b6ca9dd592758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e473f09f1350a4bfa8c149ed564aa81759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d384216ca65894b1d0836712c90502760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3712f7e3171ddbe6dd34c37bf0cc0e7761.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>