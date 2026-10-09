--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486b4d522dc03ae88ac1ed175991da231.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19956e05b0610ac21b34fa76a6282df2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da7eb77555678b7e2ebb7529a9982d43.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecee1fbbb47904b0c8064b50927811d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c883bcd3a07ba23e617046f91f23145.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b61bad3f0cf34c77a645553417fb416.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1e4510782bb1676f7218ff326d2d2c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89252069b1d8fc283dcb6d4bc4913c28.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc7aca31a2b03e8927e4b58949fb27d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713deef73c4389c45a41837a04e5a82310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e8d768c47f6c23eeee3e660497e53211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad7fcee16d0f6027f69379c4dea464812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddd33d501ab155a6b2fbf3af563a8e113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55f229c5b86d89dbe7d6dbfb067eb8a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d6901f3e60cb75bcc7fd9532e591c315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecec22326ac30dcd929fb817c4392ff16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb67d7fef13728064b5f95d6369f409617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fa0cdaf7d72d68a7a231c83839b3b018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc71d38b5add7d5f05809deed6b4439119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e78b1f7a9cb37a59bb52ce55b997ea320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c5a7c8ad893b40804afc5f5e6f068c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e62158f899c4a34adbe23edd60a73722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739bf6fdde27526d93b26883cbb4325823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698b943763c5360c5dc0539f34f66cd424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b54c80c8179956972e3013448a26cf25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588f809b0a88aeb495e51c07aaa627ed26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ec31070d15e7e2772e282416040ecf27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cc85ed1c590e8696a6d84d96ae9b2628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6314e9555b83f5a12426ffc571c713dd29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a66cd196b309a67ba473540656a82a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08b913e301e998bd4a1c2abb8f2d3ad31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9645d772162566599c5e0ba353860c1232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7fad994a3b09a1218aa76ab284f82333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff326194352a56bdb1177052c19e3e8234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ceb0ba3faecca3ae1a93a46d49b666435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced4b3172870c04d93aece92257ae04c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85eba5338f9fb6fe88891b8de2057f6e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afef3d0824e95fc967a40ff5121ee61238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3951cff0d7e4bab6e6e26d444c54fb39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42563bb36210a6f719126e101aac35e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30e092260f7714fa3be21cbd05bef8a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198ff37af7581ef99691369c33a6ac4d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b002e27312c9fd7f26ceebce7ced7f943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10ee466df8488f3421fa4f15fdd604a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1467c4e2242ab37ea0c38c5ca95bdb3a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b37d5363319307d0ea76eb6b5937d646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3010a7598f95a0dfd49c8e9a86d9c25447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fd5c6047d0ad8f4bc29e5f1467489448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca9f73dc5de46c64cede5c6c4c3727249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206e9c63240fff0cbd1e030f7621405b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27aa686fbfda11c57033d6c2b25886f051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c021cba1f7de636faefa5deba8adfcc52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e53f89f25d39a533ba67f6c0ace68ed53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3930dd204d5bf7ad9853edd2c0366d2254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22829c9bd1b7599c6c30d613b4f2fa455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ae6457b0f3e318db62324dcf9226ce56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2f33cd5c1f42595d49ab33970b6ef457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6051c478e8ed3ae7009e0b0a94fd901258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cac6b26b0ccce942cc136b555770d9759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00d0a7fd8cea90c420dad9a7b5c1b1c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcc79c1360b36c84f10f886dc25e06f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4828c5fb1d58774b7c47045f2529ae62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6af44af25efa2a9cbf22e53215c0eb663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a0950b8b674db8af6fa70f412bb3cf64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2123ec1f4b98e0fcadf0892fb58ebcc65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f398413a88f2441b46a0e89fb3fb76e66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa42fb4a12f0cee12b4aae0068fe33867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271e5925a045724d3494b7f6bdd75aad68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d51fbfe29fd94b2b5e5d0c7017112169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ae20ee304f2ea4f474d25b1cd68bd770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae84ee9a307a13cbd6a2e28de212a8c471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cb956dfea6b867c050579c9137595372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab9097b6a1195c53373ac0c743d2a0173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e4cadef8e37af2aed434d112b3e45d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce8f42e46d6c03a07618abce84542e175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b50058e8441831e5b5064395b59976476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdeb4afcc867780b47f2bb4368f973477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e15290d323b5fa0c2baae389da0dcb78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e2291d59ac11acd5aa9f7a5705d01c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953cf2ef3b594e9cc9976b838ce26e7b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87dd18b16a749d66257f6e38b3207d881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41dbfd1f0734849b561f280d9585e63c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3a32eda234f380441e33fa16525cf383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0916806d688bf1d6c59edc92514aa684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1ef1c744d8ed086d7a544fff56e7e785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8febcd34551159a32d1dfd287727350c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1673ac99aad234112d0821603ae28bd887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97926ca2b1fc0ffcab6bc7c2dd1d534688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400217e9a8d39ed5b23c5fd4874a52d489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6bf50ad51f202fa9f47009c4e5187b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bce3f733082fa2406dd0de4450aecc91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b69457a6f47dbd71ec310e62f0a2e2192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65a1c10cc5aa3718ba3fc051ff2353493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8120c21170c6fc65c5b84f56751252694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4dbe94244069ab29a1ca8afc7dd150095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7f820b3e42da253610eb704a5f844496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d42ad19a3f1cad691172acdabfde6b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc33e7cc160b07b13633f652ba23db098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15f894955b5df34a805e8962b0e01eb99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fea06f41ec48d96589da7bc7b80a9b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9241b1791a02cf2792ac33ee730d9f74101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035d7581f096589281374ea9aad68e04102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0b512f270ef7d0a4da3ba5edd34663103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93c3940f0ae876ef91c171305f76cbb104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdf47e19c804a5ff9778b0bdbf5c475105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea330afad443287455e0d0ad8cfbc29106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1f836195bcaf74655b8097f9d697e6107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f500f1f04d50a31c9b2ed074f256c7108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4277522c870410fbe06a24332622ac05109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d36fb08cd92f322594907c05626541110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316dfa470615421b5133050f482f6f24111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b1b1722c1dccf024b6a598897c7afa112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0f9182d57830d0a4647f2353c27a16113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1654f0a64f0fa01428af5541405822114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdc2bdbeaca899d2f6c2724ff732f3b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c80d90499c7cf1f6ed2e4702846d30c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44242d078e119e5491f3eb479f4d9ba117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06b82ca49d7da9c47c506c4cb6797ee118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687e5ce47f1b8510aaa65fbc57cb0d90119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabda314ac381a4a6e8e128b00ef6b7f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8ed445032bea68305446668310ab06121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6314d6dc52e26f20207ded8354cab9c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22e3272094958b7826361665c1bcd12123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb38b65e4ac0c57806ef34ff9dd0707124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fddc4bb07e0ca2f450a71b9554c90a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8596e76eaf0c450bddf321dfa1874dcd126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a1c0a83a0c37eb2c40ebbee6f105d3127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f414f418a0b83e310d8324636843b5c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552a6c886b8494f8014a5fcc052c4f4a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc18e88b761a678737fb9c62d42d952a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da806cf966964dcadc2a13b877a1182131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da3c3d788132ded775925ade11af074132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e806e1d7f5547aa316c26b56e8e3e1b9133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbe855a1bb6b0c917e606ec8c7cfde1134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af2ad2627ef242fa1ca7ecf33a7c782135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b2b475e1e5fa95e22246bcb96b2d31136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325685a22f162697cfd51e419d161e68137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b92030ecca62f2b56d4e25f21d139d0138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41867b84fcbe93b5b925d94ca468ac60139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845e2f50e7b16f6d8a9e721f2401d56d140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f9899373eae4e5047276ca310d20f4141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd37418adf57fd9e5c5c3a567ca1e1e1142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18faa4004db39237f3e32653c933602143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0f73b3214fa2e0bc861708e1379316144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781ffe18fd6913c6cb1e75b35e6e0560145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b372f3515dbd1c061ae27cdaa7502083146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff39350d20edc8a5361c31395dc76b4147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb002cb879932c0c468e43db0c51d2b3148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca27340f381f30aeffa52140a786d550149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8872237fa6bf9e5a8cfc165133c351e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99c4acad647d80e7de96f13e7cbd516151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5112a4aa64f9e2d2195338b4dcb608bc152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a33cd63d58f7fd02999291f0b674c5153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9a833b660891fb53dabc09468a9986154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801b87c824559c9962ad175b67b1f61b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a938342a209b56634bbd6d67a350a83c156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f8696e4e9560e93bdbb7d35d3646de157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71dc4d268cd23ea74f1e4afd69f080ff158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da769a1f4b9801b665e8bb2dfe2039bc159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a068d7eeb5f215f86625caabd35bf59f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40f0e867c6b069395e9c8905255ce6a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8850fdc1efd78249f1cce9343cb722cc162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191eaf0c9d89097a60841605033696a5163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503b7c7ea7e91ebfb970ad7da1b091a3164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c29a96a9c17d2e6675d117eb1ef0c4f165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4989092a64b27703125b39517504c4166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daacd8ac6e3e0070d8207df254083d8e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f400b948d49c2b767e4a7bd13e85f1168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6075fc97a0baaa7058702cca268fde169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b7307599fdefe47f6d6678b6546ba0170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7a685b9860360cad57d78bbfe160ee171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79005f85db9f5da9a258ea5d3cf480e9172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbd6e012f942f426fc77410d7304c3b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0bc3ba04da821af34d91cdc4034ae5174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8788f915baf359b99052e95b6ec9b8e1175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc119a4d2a4c5c7c0e08be608b32812176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59021e5e6629a565e1c3fee9e362096177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a068b2523b3e924d28d71303a3cb5b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105e6a72385dc3a1ad8d93783091f46d179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec11b09742de1a71790d2b86d58df3c6180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb1485ff588c9d83cc23ad9c74f29ee181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4932c6f2cdbb3275debeb2195fe03cc182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a43522a1d2b9c6b8bff70083d5d72a0183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4bfaaefb0840f648bbcdf1477d0fd5184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15ce6fb913389d287e6170d49306581185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab7b6c3b3655e7d67e7c2c873fea690186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb3bca085f792500debfee8ddf9a98d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e693a1ef224d6cf65d1f9e6d406147b7188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9898b2b4d7212357e69001bffaa7f35d189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c595eae5355d4a8485ae4c810761490190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d38fd63f4d51dbe75dccefd9e9c40d191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c04b5791f9ee93308265bf32fcd58f192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b244cb4712a7c92aaab40b752f79ee193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f2dbec9b48e811dfa9a31f202d7cc3194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242db656b631155969f98a2683241028195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96db94d7dc1969ea743a97a3c9d2d453196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69464438fe5b3a54c17c41eb547b4810197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c031a552d5e114d9a3268adc160474198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fe5b2cb0cd7b3f52b0d04bd4ba2cca199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4688d16f1738e2cf7d1286f0369afaf9200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdda1123f11856819099c022f30c4a9c201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdff40ad85816be237fe9e5e7a00499202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2451777a28680e2d7fb51ce8fa8e2ec203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec88083eb50cf1ed3c286b8259ac6cb204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab143cc43f7972da8f886a6f65e4102b205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a85a42b1b7bf381369e1557a277e867206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266265faa15d43ac57af4d51873f39a6207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9bb8662c41e1918cedbd2648900463208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebc9584923ea6c090267bc28ec19249209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c7b26645f8bfca8633166cf5b616e3210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c3ed361cf749627b0ecaf553e10546211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea611d7a8daa5398147293452329f50212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925366eecfbb9d5c61d94ee7391f4dc8213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d653f689d10810e08bb10b38996452bb214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acad5065ce1f40819a4a42640c801840215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7171069ba782fa6835e6dbf1e3979406216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d33852f472c3f56f4e58de5118e27d217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82913ed8d4735721c96653ad8162bbf218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fca63f14460be60a21eba738d9a7a4219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976ff80800e54b6935a09f4ba519a626220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444b25577ce35c7792039d196191f086221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0c552338a44cd2047e93254ad25705222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53692946b4d2820cd3877580bbcba36a223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3886459cec3ace65a850db990cdf20af224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5aa8952286ed3fea9357058674783b225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce46aac61b988a270b6943220f53cba226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba630f177833c7fbe1ecddfc2eebab0227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a780432e611e2e9ccf9f971d817c7c2228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886814bd8fce7f587df2ca31509f7f55229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b131e7fc5b5b931ad32b7fc74d3e7c92230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4272e14587977ab49d0faac791cb09231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee79171a604a6baaa37847654825ed7232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db16a6a7966c389c00f2441b93090e2233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba9155ab0622a0d09f633c3b118baa3234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e539c9b3ba48d9aaf06339d112bc7a5235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195c69f63785481563a0f144f043c379236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a961e4424e1ab4ad40406ee83e5a250237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1dadf5bf08a0c0664674998f5a4bc87238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c950a21ed528e65b3fa1c01e557f603e239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafdc286fcfea0e33c0722970605b1a5240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a37f3cf3cdee8b74e9a03268f10456241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b9b859340b219be0f6dcd6f1273280242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ff9c65af5aeb6576eb77d58c7647e4243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb1c5a85fc66e6f66dc6b40b26f0dd1244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcf634d1911d3f2917cce60ce210fa4245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07279e9deca6a2848343833d3123267246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f16548feddfa3f9b915900d63d4adc247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85caf47a252fe9a8329cc552cc2e83b248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f45ec3e123641b77ac2f4a08d3088c4249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed51def89467f0233b4263661f4bc5c9250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff51685ec91d1180b0b3b197ce229df8251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6f831c8a5aa1d8f34db94df8d5cf54252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedd9df7a8e085d331b8f7cd6cb62c3e253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9108e1d7ac0d6889d9c12bd0f42953b254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3df98075d9a5133a8190d405e24dec255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d9e8189bea4888bd19146740ea06cf256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac24e4ecf765a77e5d8dd649c6a84b6257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2d65726b77a1d374a58d86475fde14258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4974a92e634014660d0c635695b9de87259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4909302d06509c4e9fae8052df2442d260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc6aeb672a87eb426b4fc89cf40ecd4261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcbce5d92158fc6d2eaeae95da56dc0262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00775b9ee980dd912841933f79d1fd34263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca32e525d3beb7cf0dbfe7366f60a74264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0364ca570161bebd77b58907aea84cfd265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7045b07d4f0f9d3d6893fc247f5686266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47ae27364b341e79e4a6a680d55405a267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50abfafb9a5a9ba2326b3894bea25c51268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd736fa5d05ec2add4bb1744b75477da269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87734a404d67eab95c36c1b7292f0ada270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3584d5928c09571ad12385b88106b401271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe940e22d4fffe0d4caa06479b6990f272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8f9a2932da1f53b2bf835951be42d1273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30334e93f4d8454906c31fe46a2e5b9a274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6c621b2d1c5278479130747e9f3d23275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599eb50c17c272ffd8755e4b42867475276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fedb48307baee7c53d88fb91ed7930f277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee02a2467fe2bf96a121a40da5796fe9278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409567b797afe31026ad6a00517da949279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6c8eda516033a9c015819388b5e5bd280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1554b4b9b7dadd0054c2851701d3192281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a128e62bfad603855e8392ce8916825b282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7cb8acb421ff8247b8fdc3b15cef88283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac48441ddd5b3a307fc513be3b13125b284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a78332d78ab522ae2f90f5a5b026c0285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20760ceb300370df08fdb57ec43f50ae286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c319b7ad8e2598ed4f87a16c053dc6287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393137011f8e7031cc6ae7b6fed74c2b288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0a57706ee3ad134e5a3b34e03e26e5289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f7f893e8f3ad08244030952d988bb8290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066e4aeba97d58d46db2355392bc1e55291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9d97b930993deec056cc68913b45eb292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea32128bf23d2b496dd468273a0021dc293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5fd91458e640998b4dd530ec60cf24294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce8ef709a3a56dd1336c08c31e9e0c4295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2cc602c7c392e39d5a47a019388932296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca9cf6f24e46b166404924756b88783297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f73371d8af687c7054d79c6d6a4eb1298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f808f623e88541cfea69400cde3d01eb299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780d202cba89246416fe038e2133c201300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a670c3421ceaf00ab9b6eca4589ac1e301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e47366feba7ffbbb652f8ff75a46179302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee43e2dc8885f40752cd1c4b22f72e2303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54646af412fc0b03d045aaaaa50275c5304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd7f12fbf07b51826e1730a43bb8616305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008bf6528d05929a5c7269d9088ed659306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7932d1a0915fda8e318db3e999c6e917307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce068cad1e8abd00406487cb28223732308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6d551b92881d95cb8e2555d00c066f309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670c49f4fc0b5c978f0147daff0c078a310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05867654dce451c969fc22020c5da8a311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926637b408e99a9bc629f2c1392041e8312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9dc5d0b966dc63bf7cadc6adc9788a313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19199c908919841925dd56bfa7d3bef1314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957291b50a2a992129113fc329e81c3d315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14919d4cc31d599ad3d2ccbafd86455a316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794a06ecc7f2054d2a169539f6728514317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cf08435570b7a27906d7c271df1daa318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d044dbe0e62a40d20909e8e146acd2e5319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37851eab9e5220efdf420acb1d953479320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fa5a37de0c7a3d3dd7c70643e79f52321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d03e45bf91db134aa4b4719a4b8cf73322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b038a21dc195d5cde240774601aff34323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8beb729d12cbe2eca950eddbc66fa3324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f5b27124367d2d3e8770a0a1d89319325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfa926a723873f87af301421c653892326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cdac5ecea61523b7c593f58155799a327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc6925ef1109541f9068da89a90ddd2328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19e599e15d24fdef510d396f26a945e329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87566833f2279790b96d042f31053f24330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b06c92b285e6fe94539e2071fb6ddd331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451e3b05a4d14e6751e4ca3ac18f63e8332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83729b1d57043c034ad79e7952fa03aa333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b73db4902812c8e9af85acd8904431e334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e70140908a068ac5f160c0d55a9439335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1745bfc88f713b20d33f97cfd567c8336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8a9af64a57cc9844cbb99dbddf3a8d337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7210ce25349e8eccd895e8e3f3c4727d338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913ffbfefc76ce553bbd1c74f1cbf8b7339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4517dfbd762b6681adaa4650d9fb1542340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e7191652994610e00a80635aae7d64341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b585fb5961d482267d9b27e2de4271c7342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5864bc19057cb1e47025e09f1a867c74343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d69d8c12df5f64e7e3be0cca221f8d344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be144ca9eeb5c8ad12c7a1b76c3eb67c345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d303505f9c25ab47341350e75cdfbb346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2851274b93ecfa37640b9ba3591c8849347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd946ca15aaf8f7b0b956c2baebf54b8348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e140e3c68ac2f2707f1506b6a65103349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9291eed83c0e78f57679acde151fc8fe350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbadcf8fd1aa43345ef9de5b015a8a26351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255a7d016d9db05424c9fbebe6f68f2f352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353b472b58b403940461a798fcb5944f353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e86029cbdfa68ed510f329d7de53d1c354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3316b48cadf8fbf7704cee6648b031df355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d963b75bea9443ba5889739915ffe549356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da584fce108f33f63b5071ae3c9255e357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494619fcd353f9bfe948c496953564ec358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768f5e41b9529ff5e99d9f066e308d31359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f61e970ef820fb6d0e41394adde5fc9360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10f5a4c92fc86297c4ecc8a4957b1e4361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2944ac3dfd951c98c1988b94add946d8362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541bda7b14089f9bc9051c5635e8f8e1363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e58c526ec47782c235e81cc41c8758f364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b518e3f4d4120dc73c003853ba1c04aa365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d875313ee8b968aba16c42cd08506278366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17a527480a8efe817665a2311088af7367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccb505231f7e3948916769a88d13a29368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb43e181a7eb6ab93d064e908352dbe369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96243876678916299a6ad90457ee002c370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5b6adc9e14b6ecfd033cabe81bc2d9371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757e387ba92565a211166b10a192ec4a372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d589298944f6645d97944df92f09c7373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289b339ca35b6a52240bef2a4765bea9374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a32bde8a4e7def85b070f3c614cd571375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b0d419fb2a1e6a9fce63bef311a4b7376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b0c0f73d6ccef37ba16a5da4d5c39d377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd638fafeb25c8121b72ac2ec8ea001f378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c74317be14bc724bd313ffdbf4dd91e379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57a5596c6747d2c7da2cf464087fdf8380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9177398db65eacb7cddea80288e010381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f7fb9a85827a025a73f157b2f2e891382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31d831fb21a2f9583f6250a79a14c7e383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7d6b9886522dd0e1fece30866171a8384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ca4eed3b90141a0c232e66d80a9f52385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963589e74724b0b2a9941a06a36cfd06386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808df84aee0695c72d2c0d3e216675e7387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c503435bb2061d30cc2d32a78ed6f1d388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd6014f3b7aebe9f2d11e0c9bfe3ced389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd618945fd317ff2dad98a41c6eb5cf5390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35ea837570cdff633e34e4ccc700cc3391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d388e21852dedd63e518a4e049b4fdf392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e46cfc64955bd6a2061cf0e1254710393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646b1ffdf838d98c6fa86eaf6c08fba3394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd52e753e6b59997692841ce88daf77395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3d8ba9a36d86efd0fbfe66ed1e50be396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0a89074ff4fe8bd934b27ee41fb5cb397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897929b8d3d5238572313b50d471c26a398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b27573b37564761e76ab8e5c51121d399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f881efa21024112d1e7d8b78a4c21660400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a619bdf001a0368800d5122a40ca11b0401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e352211bd2d5fc799be75b68f9ec448402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d933faa768247f8a35cee084049cf89f403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d3d74f0a0a1ec55bdb3b78d5df9db7404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafae4666396b2368f28ac69909d4f33405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d10531d66d6021224acd65e03d26e46406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b677dc9ac9ecb450063e2a133aea44407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcbbdae417ef19f969e736eb0bf57e4408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012918e4e8e9235958d1fb8361a19cee409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca7aabb53775baa7486c27325e44554410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe21ebb82c16c622935b05e8bb404434411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70ef84a49aa737b21cb602ea93237d9412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7072914acf36c3579283d07831c41866413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fd87a70edd1ff60a621fa6142552c1414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8cf3bc9e1232666fa6feeab04e7d6e415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f7d638b09b97ea7e85b2e9105c4ccc416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66629e531ded1510a7f5714094f648e3417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d51d99bb620859e12192e37d97b08d5418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397ca91469d8b629dea29888b1f3cb1f419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1642e438e6d83c0311fbbc4c5345f9f420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be67d78383a3c4658a005a974a8f75c421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d8a8d34d888393c72cf41a4575381c422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19019f1813011298920f1c060df177ab423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3934d6dcc89b4ad1e86935593c9accaf424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0381636380210269a0cdf1665ecd5fb425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eea1ecf20a58649cda76abfc6f803a4426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce5b08a471ab9f4897e17742c528f01427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045648743eb89ffcbec1bd73574cea7a428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5111c5261af15603762287fbd49082b4429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541d180ebf09a48627dd48e0fc9c3c9c430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e36dea23ab94fe467e7ee01ccb2cd78431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5392e14fa1893b8b8a371b8fb9bc3b432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6833d750c8c353a674e60781d134c54433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16dc7d29e7d59db98caa017b6b7d1d89434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f8f146b12f64f71df60b1d75f782e9435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20dfd8aa74e63fee6e959f60a109a7cc436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b14cc8a2b2a6dde0e2293388839f6b437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4123d338e3172e5afea51e7482599eeb438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0954c697e82db82ddf9a5872a06d71bf439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d235957237bacf52cf5a2b68fb1ede97440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d77508f1056ced61a1d3a7a525962b441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe22c444695419b492f65b0e45f435a6442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7499f2444e3500c82221faa380d03c8443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a31cd1d6e2a44f650fc5c0f49e97a2444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80dce4140c4f310fee239b210ca50566445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2375926a016f526c0004af08386af27446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5df8a3f69b90283d227a3bceb03286447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b9155e227ecdae9baa66b9b053f2fc448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a998c9c8e6aaaf66c21fa04b9683c9b7449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0483356fb8ba9926756a5a0489853ad7450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3c5c5d7b15d6c53c0dee23b185d786451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480833d8eb40bc1b2aa37e33128056c7452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53979d2142e4b5f854ac996526945bbd453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795f894a434f1f1930b2d7459f6346c7454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7fc065d7ee9166d877e9e0d3ff4ca1455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8be33cf11036d8d62f0073f0f75a26456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6e885d22b2e969269830fd5220076b457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ec3c906c9be00a65432010cac01aef458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e07706f66d44255bfe83402b61b0be1459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde57aeba0ba725e290b6bf4eceb6636460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb41156c9e14afaaa3d8597f874a5707461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69ba446deaa164450ca5fabe5c89462462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ce6b0e2939ac1835c6bbb3f1a6689a463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04a1006be965b12dd277cf053c58ecc464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34fb3997ca2654279485536455e5d17465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20789d169c824660b4a88a4917d0d9f5466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcaba8e220bb46474e6b50e5007545ea467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68a0d1adbcf04effddc81bacc54d505468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3199738002d54cf182590a351ec286ec469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140d57e21fdfa15de828a6d6e6ca6503470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa21472df1ac59fa449f25f2ff489d50471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc79807d34896024b16e7969651d982472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd65c5f8a0765a953daa31984c2c820473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d3f0f733cb6b2e3ad13017ffa57059474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7ea856b64d7dfc510553967ab8549b475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb0d10b7335559f3963bf529cbb1914476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1e236290fd6cac307cb6bc70e34ece477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b979ef02247966f7b950e63a3f52ed9f478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d374e42d130861161c7c96a8569432479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bacd7f405ab5a5cfad5a04be901c4d480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e6079d58a87eb23aca9d2db9c2b59f481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b960ba0dece8b3c0123bdaead4b1cae482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a357a53d9f3c75dc2957764afdb8141b483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4c2fdbceb79989951f48ddfdeb8fb8484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c215b286c1ab8425cfa3dced0dbf1108485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b79fba9c76138309d4c09a394d623f2486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bd726de2e825dce5e62afa0412c3b5487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2daeb063026cd946bcf02731e3fc7a488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7582a33639e8e91ff1c5fb732e198526489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1894ac411e6b72bb0d154fcdfca30058490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18602c988809a30e4927cdb87844d06491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a877330767afd99bb0c6c519c1780a5492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f3f6cabf43a8ca46b2a111918a7306493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c00f6e56de48e86b59395581e5ca881494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e390c45df242287365bc6282c5525a68495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23ac4ae6b288ed0c2bb2e6e2afc0dfd496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a744030a91c6006881c7d1a9ad6ed8db497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9964ba3d4f0666ea1c0e0265ba6e589d498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba17ddfb2b6cc64f31e04e31b37cc16499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1ec8588e1e9e6d40d702ee892dd057500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb10785371b0cee1ccd02c4c0532861f501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964278e15f3eb00e0008960b38470cff502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57356e19af283b1a7563dca41fd0f000503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11676a5509e59819e1e242afc0244e76504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebcfda37017391a8f6f4eed4d950328505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3f4c91ba7401f036bc601a07e3a43f506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184fa6e0cdbcdce0389e5ba675d9d010507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5321acb8c8f1c9c8f506e79473934373508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745b171ab50c8ef00018c91fe22dbf52509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f607dc3fbe1028694e94c92d2efcf6e510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0595dd1aadbce18f58a3aeddf67f3b56511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50982860278585fba19555c37023eee0512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97146406e89c63408d1549d89a79ded513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c789edb53157494f04a4234632db4fd514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb3c4c7f9e68c9a8788bf1cd6bf6ae1515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef42fd04090d60ab70bff83b2f5f0138516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8217b791a997bf4847eea314429bf7ef517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096a3137e647977b900beca30ac7a1f5518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b513127c5ea362361b0c1999602a11c519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232787418ebcf3d866408380c9bbfeca520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e553c9dfa25ac3de2dbb85408dffc02521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9066560ff500476781674da8f403455522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c4d707942896e213a11e09534f3c33523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13d1f2cacdccd45835b62d289c6ed47524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d175e3e3a944809f0bd30dd1259d0b38525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2c196f7ba2405b3c18abe08eb5887f526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224fc79b1b0922978e4122e9da117753527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8530fa920ab2b5f26394265cf4dbe010528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9d1c7d03697ff5ca6f0334addacd53529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d414b64db4be723ba9f8c700c0a60af530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84633e8da3f0b382075020db44fee6a3531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4000e3c2b46ddfe10777e2893838813532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950ce42fb7a5363482ac775e8b1f586b533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c036b2e130b17d2e49c7d346c41f7e72534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba383bedb357df6f664adf119a1edfc535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f641422c1659c1b1917df8f86d38f3b536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4daac12eaada670112981b794428e4c1537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703875c6f6d43680f267fa08374ac804538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2a8ec60320d9db101d7bafb3ce757d539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49f057ec851171f634f29717fbc58d3540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c564b53a2b0d048e648bd92e633d7b541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695c29a83daeb361a4722aa49954e513542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8f57819523f4f7ea8241eb522d6f90543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bff5a8583ba67663145b7d0871f85af544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb5bb5a862d49e1637f464c09dc562d545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af85ea947ea7b51137341df7d3047c49546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1496eecf7ad441128b0ab2172fc6917547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5141ab6f0aa8bd7ee9289a1be4b7e78b548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361ffa1be5ab11abc44673a3d0f7d06f549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6dfef9e000c2b2114f10d8ff324d711550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271e7867a93f3cccd9f92f2e0d696bed551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c4dbaa1eb9256b12a9068ac133f802552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b12b74efc40289e86c707e97f822fc553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3821d977527fe7ce2e6381b0282f1fb9554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc66472a388d94105753e6915ff51a3555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a214400ae0fb736a84a8fba72a0f326556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c33a1f2c90bdbd1e75be5c8e052fd5557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9105f4167a352c540bb0e9f3b2bd0a5b558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427765835f68f5a7479686210a7ad834559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e83c067f9600387748f507448fa332d560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b6749a2a1e68a9fea7fc263bd9bdd3561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1185d52c9978093fc7ddba0436ef3d49562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e66c149c9b4e5d6062d7b04eb5329f8563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7dad092c2e335db97722af5c2cb364564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe47ad682fdda07ea5da2f15172aa69b565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ceece6ba2852255a497877736dc2609566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ab9e5c44e5a042118500b84bd6a3f9567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f21772f5a16f54768c371921acee48568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f7241f39ba53b076d8ab1b61c57efd569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4faeb50a9dc3ee9b13f3bf3913fd4b0b570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b55e60d1ec27a2d5cd6edbd02f0cd0571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5341d795448a75778628b8fb760803d0572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8436475a76ea0797ab9d00caaff1ce28573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8418be8075bf2739c0da933a50d8df574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0cb87b52db7647469c573ed289143f575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277737fad2f144a19573d68c1c0c9db4576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27a49b78dc5ce29ec2b7154d4ee7f1d577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26e66f9dbf85419c8c23f2f7a307430578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513f00c2d015539011231a10de0aa6e0579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35af37f51d09dbefadab3e6212eeefa1580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0dde33fa5f981d05fa238994e8dd5e4581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f4cbc4f998642edb7a82cf9270c630582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4747709db37b3cbb0d4248481e0e1a55583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d0d127313fa275ea364130029c5051584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959c98696d57f0e450b9805760474edc585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3587ae73bdf4e7e10ce04f9fcd94a92586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d182c339065709e2610e2422561d0f1587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763a9b66a4fbb66e24908eef44de643e588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23389d5af1d01ada5df585dbc3753e42589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75834f0a19d76dd34f6e509e85530811590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99357bec43cc4074b74007c1e39aa301591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1bbe2c10ff40a97a5138de08a5c75a592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2885d6943729bc4593bbe6a219f90200593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa6803f2b5deffc90d203539c236531594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65afbf15ae9d8fc8969522061ca4fbee595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257ad63c1490526fd8b183106c470487596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11c117c1ccb5edd53294de68386fbd3597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35badf86ac0534860f17ac1168c92287598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91b79bbca2e28c3ade0e10e9f25291d599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f4e0e40c245156b40e2e3e46562311600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac05b7ed53b86dfdb1fc0e90f92def1601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dad1598281e4ff85987eda797d63da1602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ae42b7a8d1c5c37e23249b3c5b4a87603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e808ba29676bf126e7ddd2a1e4cf805604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c7d66ddceece8bfc1dec8157902317605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b621f2a72901819973658fb59b63b6e0606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ffae02e8ab63973c4292d71341028b607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e457ca1a54835b51de952bbc79025b42608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdd69c7d131f106fb72334d69816321609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73b4f1659eb538456088af56546343e610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d704a421b501f9fad11655be0fc33cd9611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f44df2fc85809c5e4294352df99225612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e93eaf4afe541ba432b4e02cbfeff0613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecebadf7977d4e74d7cac20f0658642614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505e86868e93a7605d0e92eed7ee5e94615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa141203bf68336eaf676af0f93c1fa2616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecaa6679824197c0363783bdfd66dc7f617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7633b0d47fc3c8666cac9557bb715d618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2acba455195b98be670cc4ee2394de7619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427f08d9141845d46c66a8c95f0ad8f0620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2323dce18628382771d78d78afbb3804621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a1fddae7a66f931bb74750e55a2422622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6004f9fdb0395f24048e2d55cf82f85623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275c2c8d7d8b32d6453522d9fbc177b2624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c6b5519982feeee9012cb4202e5d33625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd442ea3077a6381a8dd1ee0b27ae36626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa71277f2f4d633e92f74338ac1ce19627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4510d8fed5f7e4f7f684c728e46f0907628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec46d78ae92d61c36d70dd51bce4a1e7629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96333fda4cfe12382c2ef349a735d14b630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbe7ff40c4466df96d8222e75e5a34d631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1b3045e2c24065c944d61bb01eea1c632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b10e4e2e145aee176300d84a95f5325633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6a2e93b5d278340fd8dc014162ea7e634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0463b7d033df9e7b96378d43da25c9b635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d436edf2b5f00466e4ff119682f97361636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1ee701dfe35714e3e561e965dbdd2e637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbde250450037a8d2ecd59763817d55638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239d879d44d59fce802642221c340db1639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650c0f39a307f095b00e7691ba5b3bbd640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb18285f140252d7145f876a58efe3e5641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb4688932af641ec1a9b8835ec9ded9642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771c0f9e470a206bc32cee4cad0c82d8643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6276bc007d5455f92bb69448a464f0644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c730de78fd161ec6d168840bf7ece655645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f3bb0a3d5416da7f76b829634516cf646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03b515e9e477ed21eba3e0a530a4735647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cc81fef9d693bb7ea70040a40f67bc648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1353e45a9138a724e97a50b1736f42649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445ef818e7ac483381355b9891cf0e3f650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294c213fa43b2fbae46806d7884ffd68651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1259e459c20a2af3eb8047dc15650b652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae83ae6d49fda7f0ca54ba85b9ec1e2653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824f64f5e38d98a68c7a9a60eeaf1b57654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0418d9e1dc639426359b7d0c09d9f5d655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54afcd47fefbd5f7db2d22d60ee1a91656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de0ff0f99b19631c61912e8549ed009657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcf54a6981c7f2fea389266f275a25a658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415189388c058e0153c58da65b8d524f659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d9f8d98d5e3c7969befc8e6120cc9e660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d5f495f71ae3abd1afb024f3b3a023661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69e10ac089a35360f7e0971292bbce4662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12ccf8a068ee1091a2dd718e0907047663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6649084fde5c3ca0b3bcc62922738a664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cd303641ecd7925dba0ef8d0d9d1df665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5a936dbe8415be2d4439088ca310e1666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ed3faf2acadd88ea09e31781048c8a667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e8e18411eed6f968128454f4b866fe668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7809bf75eaaa11a151aca532bc90167d669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd86f46a4a7e2c1793078c0fa5fd8bca670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bbc5250dc6f019b711d818a9a969f3671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9b1e8e403aef1a8313b2a1eb7ac1bd672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e85476ac331ddc8742d152dd61f819673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489b2d9e61a753fbc92863cd5362070c674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6979795bbe8a045868556cfa76f474675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38b72df154d8b1036e232eeb8a0c58a676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025b57c2fdcf79fcf86290d8d5480e30677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0a18697241fe186832c5ffb7cc7ec0678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf945b3e2fb8804919ef74f4d883fdad679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48228c09fa618abc52f166d93b54ce2b680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b41b119df60c95152923e27997f470681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9820cf18df3b11f61c5924031db3157b682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd94fe4c41ad8d1401493db88aac1b39683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cf1ca3fec612aa42960e5f424c7be0684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a14bdee7353f03c3edc809cf88ca836685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f4351674892dc23abd1bdcd66d816f686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dff0e424adf2d73c888acff983cf7c2687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975d85f0f952b1632e767156cf418b70688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3184d71019b049fb158035bd9a704b1689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af7a45647e4a9207197f497b7963118690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ded96f3bbda80a51a10d688305b683691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87621ccd72f36e41012799d91edd12f1692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17aa9c25e10f4c12bd8c2f89c1e68567693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a22cafda88b25290e940c0aad0d8efd694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a1b06beac0cf97c945ad308628eb53695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f501648a39436e8185b02edafadbfd696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9b90140d8cc94be3e4faefd116826e697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df50dc7e09d9bbe728c930e82b54f30698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb09bc13c91f0b653049550e10fa191699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a645680b24ffe0a606cbf800636ee7700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156d40cd54880acf526cccd9b48b78a7701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b857145960e41f438906fc1c84ad422702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fe21a7dc7fc29459acf821e2ced9cd703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d56196b709828371b94cf3a1872f8f704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdac4e90d542f6e652cbd76149714f1705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4ebb13505170d24447c2b311b14399706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3e6056f0abbd6537d09f1967acb3f4707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52954cb5d9dfc44ad0ac68fa44694fb3708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6dc864dbb33eec010f85ff7ee9989b7709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3819c0615d25bdb07213b1ccf5869d710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704cadc464c41d94e645be3f028d385a711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d70a6955a90876f90630d66ab2e20e6712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a70e2c792f6317352a05fc1e92a364713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e567919746e55121d2f0398323ce7536714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bec5808e97b530e6d2f8072b1759a82715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d887348d3c1ce1d197d3f63d222f76716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205d41c3edcaf5ca109c070c5d0dbfaf717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b10d2a2d61599600e25e5eaeff3f87718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21bcdfee61a1d91a145346ef8d89c0e719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cd662ef14ce1ebd144d9a8681c66e8720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590ecfe11556557824b21350cb354dfb721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9c3e56a3d55d6de43f24bc0ebe81d2722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87def0cf5ff60dde3328e157e1944e11723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab17131b5ee4f78f462a528a0fb033c0724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb268c459c38c67c4251f965550ef347725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b774d8c0df1b87ee6ab58c74b75d4a08726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed4b9aaa06e0b6262d50f3783e053ef727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9d890b73d8014700f47126a38e802a728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcac36223c9ce8b6651032e619aea41e729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eed6c72e4e00bd8d331ddeca6ccd4a0730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb9a7e6a58e227201c796526d3a25b3731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80d77e49bc6055a0584ceca9b74e8b5732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff897ba4fc0eaab6cca9354bb4054a7733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824906e615cd8d05aa82b9c06e186d23734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd8e198d6c693550c17ecc336a96abf735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cc8c99fe73cf8ccfdbf25e943bd9e6736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e943924cf5f4e9d7350248bff4f19f737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9480f5faa3e8002f9d1b2c1228d84554738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec98260503216ca326cb81528ed1622739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef53825e73406752e9a5828b7185715740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e67d9334452061bcfd7c3c4709ffa16741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8dedc6dc81090bda2df38fdca58c470742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8feed676499a43c541e8b0c3001b17743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e91f045d3daf3520cc6448bfac8841744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e0909f232f1a7f74d75971ad0384fc745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382c56f5198c76b061f9c49c6eabc9f9746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf579e0ddd6831543b881aa3c10b224747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fce2571a050a3b068e685465438e5a4748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ec120e7c8f5a011997b5f3f7b3b5b8749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b301476fb5c49c18dbe182f74f3e5cbe750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f768354cd144909d0bf475762c58b8fe751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f95c93ee84452da0080817230c21b1752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3cc661833c489214f393076e94444d753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57fedf96c1c0e1ce1c218e86af88a14754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ed5756ce4bbfaf68fb99974b122b0e755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72903ccbb06513048c0fc8edc5bd9cd756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a969806b556e6835f8d04f6a91fa3c757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cf26f5176bdba567c150e94ad5e0a5758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c49b89113547368b60d3457d8874c9c759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23b7adeb39d4472b55e6dd783e782a91.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf282beee0f41e62b3ec8e159e4919ac2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfd11fa5ba1434c3191e8d469959bb93.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5fbfd56c7309824ed4726a7532d5e94.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8275d235509fae08825edc928fd7e6595.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37da03f4558ab81e32032014990cc796.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd76dc942c0c4d2754576329d4f83f947.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8049ca159dd7d9bee09eae8b8a8b7f6f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2ea55cfb49f4387351e5a258cdaa419.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec15a0e95ce96de9264e00b621c8bc9910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236bd9c65e155183b9fc7c4aea078a1411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e28998c6a9f1ad97eef44bdc3bff2812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5315c0f6eb8b8f36415a17a9a092a1d513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fbe18cd870c0b69143241f2d9b599a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313540b5a4a8d8397b8c42b67667c9d715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3dcaca4ff3063863e53d9f05f0a1f516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f64b8044b1c6aabd21022f8d4265aa17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a79293d2ac06da8e5f0c7331295f27018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5a8d47054c9a6f97a44640b4bedd6919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd12641773459a12b52a0e5a02a3f5620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51def126f0de4290e93b9618a5ba78e721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c588940b0c7258e808e08aa0956c97a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9becf365af54a38325a813faaf47b323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7a00ddc106c21e929413502e47a88d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72760eb34c97da1b2985bac34af6cd225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bbe80fe58c4936dd5a91141dccf6dd26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf738adb0ad2a9ef12ec9d6d7ecb8b527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a807bab395d623805d5659d8c190d3cc28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84cf0968bd85687f9d8a7432188da9829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf633c1b2753cddfa59dfabf55d689030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74729617f1ee6d58ded84318efae754f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5745fab49d4936e7d8d10e914e378e7832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a8a2b0019ffcf5403a4733be167a5833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d055994e04428edd756d316b766807234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe18b99b1ae4035c72e2ed52a6093b3e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3624c43f2908a91dc9128e399248a2536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32c68de92f3bc9615ba868379ed8b0a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a992fe5b81c4842a4ef0c19b90706338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9284267592769d8dd2f48bc9914b8c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5754187f58a938fafd9150a632d43f7e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4d3e88f222bc6cbc933a8df992896e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3c70eebe80fe89318749a1da5f752742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb7c0dd3dcf2c90f7160c35fbf92bce43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e258b1d3b3085c20eb16c3d6a73d64fe44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537c857688eb8f6bb4783f92e30febde45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918366647f602ab38c538bdcbb0b806846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dac992d81caba73ce9c80b0a21c5d9f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3413ebb160118724d5f90d95e8ac5dbd48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32510992700592ce1445bf866ac7dd5349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b847ceedf18f832d14f5a8b05276eaa950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bea7cb9eea91f54cce7b9df111553951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3c34a41e7f4a9694a47f956126af1a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2627c77e139f05e2b78ecbb9b96f563b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffc233cac0971214ddbcd44ada2195c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4031e34423a040b3d5a5d093411bcc7955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00369ca76166c870fb985246d6a72d7156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1667183c8e554d50c1e97a7e6294ee857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481928396946cadcc51231043b2ea4ac58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b4f67dc0d46895bca519d03164994d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab611e5d9b1a7cc51c0ebdb366bab17760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6497a63c9c33cc08c9cb19376594d93061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb9b8972e84187336174310c5003acf62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865094d433c0ae9fb79589204717e47763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b23e12eae7137821e711a5be70982b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb3f96eaa36b83728ad981028312eb265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c17aecfc3d99bd95816fbae2f1e7f1b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedbc0d3c9ca9ef4cfca54a55d35ef4267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c5c7d487949b2a77fe0ccbef4037e068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c437c9806d08b242df73270d8ff300f769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7fb2236da38408a25bf4af3f15996070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56080bafb1e31d94817ac6fe744d0ef71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d9871751afce6a9274b872499046f172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4b23ff274ff80613c9c6139a312c5873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20227d5ca2ddce99a1ecef0a16977d8874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9be95a4262e91d9d44c01b51bb360f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882b51af8326168efb90bf6c05fe812276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249da78fa0fe4f11f5e689dfc6fec28977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ad759fbe8ceab7eccb02e151baeafb78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbe91e323a2f5c33dc3305a527ca34e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27922fe7fb77818c8adae009573d723480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705c62fefdb6eb68da1b98e0dc827d0f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0751873f1ecdbfc0bc06255ec4c5e382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd80ace8392733e54881385bc03731883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38ff06b872aa69de671f7ba126a47c284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011c925c013d73317c91c72e827b11da85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18146ecc9e7263d046a8772e5dff735c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81fc46c33107dca5e89c233e4c154c087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13331a190a464a6ab866dc391a17272a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048a835a0fe4be3d31332e25e242876e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1faff7efd50d814d6d0fda8e13535f9290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0d05b8264043846c09d2bbefa1dd4891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de3b8fdeff7be96a9faa214e1c26d7292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef6ab8cf1dd28c056c33719bde87e0d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0befdbc8c583a3b093027ff498e162a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcce4f671baccf0cb48eef2ed457357c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b028f1cb78a5caf11769277fddbdc796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3bfde92da43820a03f37602710d94397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28b3661d918c75e723f6b04cea8a2f898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231d8e3eaeed089f7b855a8b0bdd52a899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e6c55303f696e13eb11eefed3e5523100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4e9c7a2694f61ca9a76e8140f2474f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be89497646acb1f5418a29947bbda2e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947e47b684f606bf11eda68ce56e2ccd103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babd47ca97f07c97fae37d6977a2ecb7104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96166a19e73c13e97c7e066f8603b620105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36b0fd8a68b4802718bb737d3d80408106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82569b1d4bf729d82799a70ba2a9aec107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effe692d4b65e047302ade30d36dc1cf108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cd2b3afe60a0eaf25c79d86fb5e8cf109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0bfc4ec71b5712a9266ae2070abb8a110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0b5d675c5575471c09922f8838d9b3111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa9c2b79df630329224fdfc8e3fd73b112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3ec77f27d715b5933c4624683ac9e8113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a3a3ff4c882bffa13e562510b8e41f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39dceb33d73ee5021645ccf96dc748f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbb892b2e0a0438499bf97833dbf5a1116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd2841b778e6491c45a89bbedb4da38117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44c6b674aebedf8f619f0fce8a01b34118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6463030ffdba23c563b5da73d2f4d3f1119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc963f4d522853ccce21380b6c02d0e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff7c8ac8584782dc2fbba7b93e32b69121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e162d9c292537d6e8a8a0f73f18e159f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46c78064bf24301520ab04f8bee9edf123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1deca22de7eb494a11144b2f4246974d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf94f9d62b1545e83384d4683f26a0b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2560c3919d0fc7a28778f90e58a832aa126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f751496d4694cf09184ec0b519e947127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74dfba3d5abaad3358fe2ef9b1599e50128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64ce5695da6778a46c47f9bf8e4e016129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcfdeb91627cbb5fe06d9abbc58f08f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c0f1468d0a276bfb87971335079ae7131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce544632df54b15870f2d6922cd8bc85132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f3e025be8e42b4b14334d0e8b70263133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba79d1ec0bb84d6cd10c7a9535a6316134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45272587e29f531f7bfdc630a0bee6e135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30df47698a5a4f04829e59a48262f51a136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac4d4ab90dcc90163816c07ba78d829137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bbbb727be8cc7276815a3f698bdd53138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ead3f8f472952a7dd4dc559b7aef57139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b296faf263067e27c17275630e09b5140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbe432cafb3813bbf44f991247fc532141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a938b03b4ee5033c3f279715cc9b2822142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a81f209c31b9fbed0330f2ecd8ad64143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efd6f4995e594f1c03d5883f351b407144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033c41e682150bf1c2bcc93e27cd85ec145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f68053c1f8277a3ac58511faefa562146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418fb535415759624afa5e06f22ec6ce147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5453746c8de86b1f99b6ccd6bfb902148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d41c56bf8485ddf4f6b51d0bcb0a695149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e71c7dcbe717ddd3a35f10e4b03155150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd7641b82b0fac2a6a56427c392f520151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68084ab59fa24f6125216931247ea451152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8151f37ef40037b1dba1a5af4ea74982153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603c16bcc3a653262a3d1188d65fa076154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83246bf8ff9df6c5ade3441f4cc5bf0d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759d3b752297a7b10d7f2a90f374834d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51797d1168ad117cf1afdb17cf0ee2b1157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c16ebb4ed426291ec985612d66d20b7158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5eaaa877e9bc8819c87d574f3ac974159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d354092f38c60c12983bfc03c0158b9160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed498a74e27cc81c1e853b3033244b0a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b3d8db3b0b6006bdf73589eccaad05162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35eefc3dd25e107dd3fc3c9d19a7de99163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0084055b53e8361d207b551b88c556f5164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e165dcb7c34d01935ec3dbc100fd5b09165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0852fbea7d8ef5fd1170dcad0df928c9166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd3b57c668b027471b1bca6cc54ad2f167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af348e9d36df107e624dfba657d4f2fe168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9896d79e7b49bba49077367c3e927a98169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1badaf59cfa91a46d6286d67cdc40cc8170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0361fc9f0200f08b03d565eebe22137f171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cfc23ed6af355429df7bb44bf34c28172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b2c6d181e99ec1349bfd77558fc106173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0b2d958a72e199c980e48b95b7c24e174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f881777899529765c7385f8591415a175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f2bd6c41f7ae75d35057af4343cfef176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd83ad0b8aa5c946492bdd96c6d09948177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cb8e7df8e4496f8f9feb2761261395178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56da7ae7f40d7e50da1230f1109339b179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab43e6b1359df1ec39a7dcc363bc5dcf180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7171b243291be3f2fb8615cfff4fd869181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba61f46769fd450d224b6744d7e8d0a182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c1c4fb2d68100c5894d4b72200cf49183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c5e1d0438c22c0e44c051fbe084a87184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4902d1abf3be889c4c6d5697655b9929185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124de62bfd1138170b25d5dde6c7963c186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05cbd157db643a5bf5b476d0f5c007b187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714a965546fb1c6607a44f959340cdb3188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ab7ec0b1e2d2c875c52149e5182779189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fed10dfd617b74bfadcb6490c8c7b3d190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87354b427d625ad6e7000e990b3f931191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7ee68a3a4a4a155a04b89a2dba1ca8192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae27bc67f152e443b9b11a9d44608bfd193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2403fd0c8e3ad80e98691e87f6f994194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edd95f58c938753e2105faa9e93380d195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e1a0daa3f3897c408e2f88ca2c8b27196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8683ebbfebe16e015f11b29bc68d8d0197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af052bf01895f8dc0c3dd0be61ba6ed8198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0f284801075fbed0e27622fcf8c240199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea6ed1dcbb5ffe947f8df8d9a29bd51200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85630e3da8a79e45374fd1f37b27cb1f201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545c94443e741d8ec25ee7d19aa8a9ea202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2707d8a4e27e48f5f444b5fa112934d2203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bd02aa95d037f832f9107ba493096f204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2dab1240c42e8590d85d0fa6acbcebd205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f536c470a075973fe611fdb684d4666206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a68f6025453d29f699bcd0ad825976f207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a490bc0f6b96891c53a97ae127872e208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c467bee8f7105cfc1dc4315fff2b7929209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fda9492030068b71c14c63ae2a6b436210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11e69ba250b81becc031f0de45adb54211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4247d7e91d3c52331f9c9e5b05088b21212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f2e5f80d52e8dcbbfd9ce175fce982213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea639c89c453c47d06be13e2c3be5cd214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53dc6de170c7c19cc342d7be1cfa084215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc62c1cda13fc94b0f1c4a12cfbd860216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f9d73317dbf51569d181bae7e92210217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f25e7fd507e444e0173e83359def1d6218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc9cfe0b10a4aaf110b863fb2773c5c219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f679efcd87b072913b7d37f3a8404522220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d097db6d5ca749ef7935de04c07cb47a221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11027fef7f88a4bcdbdeac79e907183222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c644caf75c15089095aad39ae171676f223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ab20699922178f0366882bce0d25ae224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc2350d25e06d9f08de6efca8e2c451225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e4be53c61e8aefe41d922b204be7d7226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f07ee9f3f45b9718e71001d002227db227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bb40337da7a75e542ae1986fc8fea1228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bae8b92c074743d8dd11a9bf5b0ce3229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ef735e504823e8c287709650f6e9ac230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f1d5cf68adc72c6e57fcd2dd7206eb231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc673a5757ff6c966be8904ab837e7ae232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79c1e9bf73db8e526068b6765483573233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5c0dff488d0cc24a613367ec8bbdd4234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cdf36f322ba58b4761472a6538f40a235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ca04a9950cc114acd986b1ebd744ef236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8979b4c720322ec6da5ffab3ad5a473a237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af847c93a6a369f7e22396ad86570482238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e38eaff009194c34c319147fe648bd1239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e660f58afc85f55a477187c3efb643240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7424b0fda3841331b05212ec9a2fb8c241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cee72e4e1791dcb791c2defe90a921242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d178fe9379c35fc77a0b265b8467329243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6e57e51eef57925e16f6038c5a41a2244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae245fbfa094c149449c0e26842f057c245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1786e0ddfc8b290604a0644ca559c1d246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b38a1d8b5d8384a37e4ea5fd6248260247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa414b16fcdfa3277be376a63aeb6fe2248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df75185cd62ddddff82872a329777f0249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5fbb88fe3c3f2d5d0adc8e645f97ec250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720d8f0040ecd5ced7589aee0f285f27251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea540c03771c5a67c5ef86f5d0fbe99b252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827f0d08ed36ef26bc4bc829d48a3dc0253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bdff4983533068109b1e95162466bd254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6dc86eec807f3aecb3611a71ee0e24255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686f1db49cf8e6ebb02e91967e595a7b256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9d80a151fc989791bffe9e42439398257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4da6667ec78a8dc4a99fe6c7af307a4258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137b7908966cf3816fe7f93012f55dc7259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4350d7edbe115ddc80f8b1d9f07f5680260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d510e788e05ca3a470cd3c1d3b9a91f261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e81e33c18ab108afa3c5c45ebccd74262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b816cad209818ddf1d4c2b139af699f263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85346f7204e02137c06a08d04204418264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad854e19756c5948592d59c647cafa64265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9792e46995a3807cdca95a960fc5a2b6266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258ff1ecd74e5b50c209a7bfbe990dd9267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4ee833c42e4e69dac32cf5b69a86c8268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0891a10ed05a45e9ff7f3e537fb4bb6269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b47e29ff42d42694ef4ded4e706300c270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4dbbf76afc904ce01cbcb1e187741c7271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ed7193bb42e2ac9af535b4dc2b1b27272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94aa284d7ae2e2d12229e526cffb0a7e273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acda034214f8db5f178e7e16beefd7e274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc7c5ac5493ad1dcccd840097c60808275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38f80cdc686364636e97906f30b8d20276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e5a2afd06293f09010d9f4af7da63a277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363e2c2245db9842c5a7c5c5e47936b4278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a887febe731919cbe2827a286615bb67279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30ba049bad9268c4606756342bd85bf280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111c9651a11db11fc91cf978a98913a4281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61366d7e3785b31ea3692302f784735282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55823f80413076b8a36dbe5685e67dba283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faecc4149a7bf630de7608cf42d9a588284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95102581a17ca2280236dcc9e3dde8c5285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca8e43251a3ccff8592e1938ee3d4f2286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8025bb47d44fe68fa81d7fee123df587287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1458edb2209951ad1cd6d18beb69b29f288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445fe963b6b1ed1a6b2ae7606d998e2e289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4d6b3523157769420d0e2fc0e60fde290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be70c92c91f21ff9a7de4d31d865d0d1291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727a8ecaec04e40e51c4d79c998bf50e292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f75ba0285ac71ff961df8b3aa48627293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c48c8fe72fcc74f3d6ab4d9cd308c68294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e479ce6afe2c9d161f6e4761c18d3a1295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f1fb73396ccbfc4ca0287d83f5318d296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b6a0fd049ed1d5573c5ffc44fe7861297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b33e61d5afe2174ce2d1fdfb1a9915298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6096b63ea80d829daeb7d9b859e1986d299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbb6439006835185a68f4ab12c01a26300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255a67a2799da48c5b803d89ed818f72301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cbc39db819896f4881a838698ad52d302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f5d2274113422d8cc448fed889506c303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82a8f71be45b17b1ff4d87f07c1cff6304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aad4e0bd08befe2a8e8b6b4254a6abe305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25c4f574695aa998ac3063684cea330306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2415cb4e5d1bbe38c7285d58f4c0bf22307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2afaa965d97962c503fe4c20326449308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854ff8ba2f8bee90ceedaab51d289f64309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616e6b056790f4286d03c6e4d3ffec79310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8107211d2c83724ccb43935f39c263311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7569012eb788481980f5f97a23d35a7d312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85af589a7af55d942deae6ae003b3615313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a600b5e5af3e7de7261b50fcefb344314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d11461eaada5062819de980f2eea250315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4299ed67c17e007f4ac28339e462b545316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371cbdc78b9319e80c33f309549c7583317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc8ee2c77c1edd7099e29b55e77b5fd318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178c4e1e6e30f933bb19a18cee0b8bbf319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146417df4efd1f51d64b5bc420ab1648320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba9765c779a25f96e65b9065042cd20321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f295467c5d4274b4343041e7b8cd41e322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edda4a91d5cbd4f21b3d1b5f5f57742323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba14b44c319752847f754ffc0f9ae611324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28b3e903037fca5765bf897f0ee96c4325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab088d8379d56d003929ac705e8d419326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfc6f3038ec09e6c6ef69e2fecacbc9327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188318ef09e184cd44d74932cbaec6fe328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5025bf0231542df5d515a3474036589e329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ee9cd3ad51b8535662f089c60d08c3330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89a49b0c4b6ff08862985f685db895c331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12e3da4c39362a91fc8dd1a2c95a487332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93579d1928403b55f79b07f2177c0f07333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccba73e1d74773bbdd9d96d0069b2123334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc9a1f31a42bcf4818c71c6c5b17244335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0296fc576dcb11181d9411b7ca639a336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11c837169a0d97be66a9a2a74fd651b337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac9c84f283ff997c7ebb07484068730338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24bb020462a6901a60a35bd65d848e1339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586144385b3822271b1cc23f3fcec3f5340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ccbf3784a630c4e90562272a5c170e341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a499506032761b70de210fddfec9a1342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb99565122e183ff09995fedb7ed40d343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2385e9d019084a72d86c32ae936939b3344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055b4fd3041cd3bb97d7a073d771f6be345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59279369d2ff26742d412d00ab281956346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b995fe779f87f5384aadea27df90bb347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6ecf1adce031a10e5764ba67c3d0d0348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7793c97176627abc4c62d1b465df3f7349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ada9188b0c75ae8fedafc1be705758350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a584ac36c96a39042be0fc11d9e19a351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2f441eaa5d1c60b143d9d9b8c3ec32352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9652b99301f4a7487244977982bf4601353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b005247a1823c7a69dcf11007f1931b7354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f08339ffbfd0e0abc43ee7e35b2edce355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f68af8673953a2e6b1eda162ebe0816356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f317b87c01a552dc5077f28fbf927fa357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d57af157cf7a2951aa5ca8158f260bc358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0156815565fe9998cdc750bee39500359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9bce462168fcf5790b1387aeaf9155360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee4b4f8c2a77e4c5ea2d0e338358a99361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2845a584a969c999671019e69d80138362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb894596d8f4a0d41a8bea002b86ee1363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1934b687c7c2350f691b086046a69f1e364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e2b103c80328974efd53e188fa3c29365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89de5a12e32f5d21b12462c9d8ad05b6366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cbdd03e949f05373e6a44b29965053367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1002ec378017ed44f9f15e63226ff184368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77279c839cd9aa731a977d823f2161ad369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd029cd3fb4344699c8347b4c083df4f370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d67d27d559c45aa1f6c180b10ac7e45371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0926e1797dcfbb197c4f6fd532ac56372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b865f4648fa26f05706d136fc8ff31c3373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ad7d1ce1fae6e719ff058ca598777e374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790871010e5b447048b121a5a34026d5375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2655a2364d91b5585905f49bc1b450ca376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56727b4fce467c5080e9830dfe8feef5377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd43a9957486aaa47ffdf22f8c23ab74378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6721da2bc9e37f2bea2a0ff8def010de379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69c26c9b80d0b9cd0368e0bf2f5400f380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be786f72a2c6d7be2b8507202491ef2381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337ea9f2c158d81284537f919ede8f62382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b45c5aba841225e2851a6e2060358a4383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2cfe350ba135e35070ccbd1b29274b384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58dece232cbb233a48bfdea028fd4a8f385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d3f4c27c8bd2e8a1681fc9f09ea3d6386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b240a6c1fb109bff79c697bcbb6c613f387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29fb3278a92f1ab25237948db98137b388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e17a34257ab3dd5bc737899050fb52b389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73150c1c9ee0cf079427dc70c8fa6f33390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c2d56bd738ed87da4196597cf191eb391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726565d741025ca353b225369b9cab15392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32a737adc20d3b6af5736434c0e9bea393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bdb626dc4e440920e7f7ad9dfb4d13394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbd6875a0b8e33a09d28f086f22640c395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a23d032dd8e632d2906fb54a14ab73396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeab629a6ff3fd6cf54fe77a4695b954397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb6d4f05bc140609a201c8c2420900b398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be9ff46a3a3a4d83900bbb4e73fe5ea399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4837f61dd473df6325e88a2467ea0718400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41bacaaef6b87dc06037478e16d1682401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff989535d815ebcae492ef4b4ad9953402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84a0758751133522a1c6131fdff0379403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cffc71770791e4cb4feee43c42cd5e9404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82973b354f62c6bc81e3239b974b3c84405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511633da0a37ad8e3c9601ecd7a7e6e6406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c7387d846a6039bda660a5387b17b1407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290d54ea4ab2d2b2b45a1da3176d3855408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f237054cf11c4002f7381ad02bf3171e409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c1a9f552f95e21947eb3ace9c92e8d410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d03052538972a886515cfbbb7a8108411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4941f0e1035bf2e7bc30dca349e6f7ec412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c20375e70ed31acddbd7438079baab413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc9b17c7c14a80a864bcad2ffcbc811414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a09e7f66069e595086c12488045eeb415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193da1877fd67b60323d34c6659ffb27416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97118b61c75cc14e16de1de4c7ad4440417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc305c93b53a8873b373a1cd40fc7bfa418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b855170d2bcab3d7b8925c608b78497d419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f83c6192d9f3772d9b47eeb734e92c3420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ccb3b5def1e5e3f65263e2ac11d331421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d46ca18d511b123888522ac618b0a1422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c979eaf6d9dbc9dc5218365b2e0655423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fc82679abcb748bbf140a7705a558c424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8565340da938a742bec796b4c815f6425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7a9cbca407f9d3fee32aa109f2534a426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9b3aa1b3518b45f577be3a6e5bc5bc427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842dc9c6ed5196e1b45a35e81125c232428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f671f7bdf9cdad1860b52a70db862090429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04685b4f477a9dbbe6458677a5e68676430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373eeebf4d0244d30afac1451e969f89431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af92d6309d2e123d1c9d46ebe1a5f78e432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1afa75673bd412a5696876692bd0f12433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506d4dc85d49d339ac05cd3069b4e96e434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6790304870edf8093238763ac0c822ac435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e397071e9391339603fcae82e1075cf1436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b90d6b2e203e8b504706aa2430dea42437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f4d85e8ab2b5a94bc9c7ba95bf9ebd438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41dcc74b5883fc268db5afab14844a2439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648a26c75fdf583d3e97bf6c1c8275f4440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13479be93063e0a59fef3fbd33bd71a8441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d758f965715805011a071d4a855657d442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b691bcdeaa1f8c5939b4e81f71fa44c443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55c014ed4b566c069664ade23004d81444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e31fc592e68c3c8109f5ae1a3cd3762445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5a3786686ddd752bec3599070d1c09446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbf6f0c873b92933e47865c5ba78a17447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f72a7d3243edfbd61593397984f223448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55843c4ce84053f506f2bb9c81e5aa02449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3641ac7d15c186314633d76c074821b6450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8704b0f32371200de6e25ff65f8eca6451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a77aac3199d85909aec7eea63c1d9e452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad84f06d95c548635331aac87fe943f453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4598154d544558089f024037ab5518df454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e220f758a0cdc34d0ac801dc72c9983455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba99837b5b972dbb94459b89fcc07bd1456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cc2b449117e612913d2d59fbcf3574457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b626b36b4e8e1ee022ee6d5b1ec24c63458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8691989b2c6674ee567f12c066802a11459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f4f520ae618f470a09093e81cfd4f3460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c02c26a20fc1da0f1abf2a6d40fdad3461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a242ea25515ce4ab3eafaf56f64b84462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c061651f27eae907a6c213ab92ee0b89463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5982d1ef60de2b474b26b596c065feb2464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d486fe9cbe1377615ea997b1dc4013465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d76c78dd4b432a32101156785e9d91466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c2998e06207790ed08e2e0f9efb135467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6f3b17ccf4b5e9746042be9736e62e468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0133aa5d993e4a4d8b7a480a75ef52cf469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4b0cdfa0e4b90bbdb0b5f0008cac89470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2e60f784a3605bac165b3cab5b64df471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edde09307da9b17b06877e4d0e137015472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b95023db42f7dd2cb14b13df8d958e473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b065c4765490336498323d886082da9474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d7892ea4377627cdd59ac1efedb29a475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f19c1531519ff717045473beaecf60476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e785b9e50ee16780b9b8b11cd84a765e477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28776c1eb28dac7e91a609f1bc70b26d478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b652050e26a8083115f30ec27fdbe13b479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ce749dc099f86528977a0e05606af0480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6945fc830b44bfda75c626245d3c873481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39b12092138f15b64ee9dbe531b432b482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45caa064f43fe91cf4dc4b708b7f4b38483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eec741a30ce0d839bf9c8332ab92c97484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1299eb370d844e3c5c007cae43f39e9c485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f6d0d8d2200b47aa295df76ef498c4486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a88ee4412823f9b819c5593721a355487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7127066e5434f4692b85d6920f510f488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a79b2be851e9c20abe99b4fc670442489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c4be983a0d8c69c6b82fbefdfb1ea4490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a8487195c729ff54d09c8ea07fbbac491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39483e2c3cd2777c06da415d7ebbe31492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0074f6a2666925245ec2b2a20000061e493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75fe7df61a2d7dcdd8d654331ebc5f8494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753f45909ead3d3e04db950465d34136495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f6a25aa798e4907c09d771fd65a3cd496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a6610f5af1ace3407959dabae7faba497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c392b225fb36e9ee89078d293f02079498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79dfc823763b489b7622f5db10ed2287499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3f727546d9a43982a94045751a71c0500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b386090a0bb021519ae2ed43b25c221501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d1af3201cb278c45ba4c773007c250502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd820b832a929f0bed78554f8ec611de503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24895e6d0ac9b35ee0280ac768e0afd504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eaae1176045b5db00dfc59cae6ca4f5505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6073604c8a8a2310c8ee9007c75c36d4506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df14c9fb00a1706ede42d5c529134d9507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d2bd67c52254057d30ef44dad80d38508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a2c2588ff4faa4223057a26ed32501509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a3bff0c7c99cd36bd60593c5623ab7510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a80b124fa45fdfc1998153cbf37c5d511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc162a08c84b37294a0b9d95a7955e6512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cd9e59f22b0da338b6d7bcddeaa047513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68af1489a5362ab188adef158618418d514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d352ff52079ab388cbca98ca19c0ca8515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d322e58fcb2470a033ad3389ed1ada516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096fa14e24610ab107cb2c95202e3396517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67bc7b7845ae8b96f9ac4b4d8646fc1518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c2a890086961c39d646019e1b03f81519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb53a1506bb9c6e4a17e5cdab86e7aed520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f605ec2641d6b6a50ea394e6fdb72e74521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896677d81bdbd3c4eaa809f1f87524e1522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6f2c5e9245da3d0b880c7ba5ed8bf3523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee20e1c71794e354642036bad3ed852e524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0abdcd0f444c577d6a08a337d08657f525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e180d316a3fc150ad5f8d13dd8f8f634526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7988dbdda1cabda1ff4c89444e62d9527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c25c40bceb51f41ef84a6964fac05c4528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00c050f13c1cd421cb6a93c8590bf9f529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc44cf94e973ba4df826b371a32eaa7530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae55a97fd4567341f2623da8c5b3d1d7531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18e49abc7d6b0622089c40067767c80532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee62581a722fbd1aeb5bf4fbe002cfb4533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613b2ec456cfb20b3f569a403e655c1b534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e70a18f5a5b5fd9d5c55d98d0b3081535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8dd9e6301120aab8b2461ebf36720e536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7567eabbbc351504aa381a150221dcc6537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab78d7fde8ddb366cfda0c06d6fb847538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdd0ee5242f6249b4e48f7870bced59539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d699c06c904599cc49350d30cd626122540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29246f2735fb6b083ee15f8caf12752c541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820dfe719eb31a2aaac8ae0074694c4b542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e56a143c66ec73c34306717fe764ea543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69f12fdaddcb29299f80e01880a5c48544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1fc8cb9e3eaefa137b158cac1e3492545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666faae243ed27e8e88241fafd72d2a2546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e9ec1090514e8a9d38a0da08912e65547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8587f0e010644ee837070ddcc97a28a548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a12228338374de2dbeb9d7c76aa9fa549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ad63c48310e13045f759043fc558a8550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60df766f1e58d44161b38e98dc5e593551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b695ca2c97c5be6117fa36ff27e792552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ee3097fe8509c390fd2c2737012a3b553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea3f08f2bef9ab22208ec08602e2e0c554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d03ef0087cd86fdb0ce49098f34eb65555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56aa8143e99d34f22ddf545c3dbc6889556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8125a0a7cb480771d2ea768308d35b73557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bb97d281d375011ed68c232693c96c558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b70db3b581e5cd62efdd3e4e6b6c29559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd61d02ff1e8cccd8f5bfa7c002b0a0560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922853e067c569e486d5340a689da10f561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43d6ee89156264ae34261d9b6a63317562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c067a270ee72a154ffc7773db73471563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c6bef9b00fd4edf31f9870870ab48c564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23de5280d8d9df93b80db16795598838565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401382171df5eb6a5dd9256b860dc83d566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8d0736085f8c161be4d0a835fc9adb567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2334cc9787a4a2a68c137989a14ec0568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf44dede98d005b3e11724d001c9d1fc569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1023cbeccf3d80486d20e2b6a69d969a570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deec097d068cdab172e7016cbf083b05571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d27c34b34fef0484d4c7fc77b933b1572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de39cdecff3e37ab253a6bd67968cd59573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bba7f2b22be4322cc2a4a126d015bb574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67271357aeaf527b982dd93055e9f7b6575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069cdc9d97a77de02d2c4ea1aeb85fb8576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3bffd7c2c252cbc3878b3fa8b3afdf577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e64c73bc6d55525edb18920e1b23e6578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8936368ce7842e63c2bfbcd6f39c29579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b043e27b510f0ec2e9c2ef96fa8035ad580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c86cc55e83e3ca73426da29629c6dcd581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b41066f853de994c4319a12c8403662582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6c446ec43e3f8814e108a07cecaa10583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd7122fe955a43997d1ac06d1ed0fa8584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a0df629c64c013744dcda709a37bff585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044785e835e02ecbc39778e7a0d4d993586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52002ad795324c199e8561b3434b005587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded0aadb8236f9ae721048b2d5facf08588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22c96540d0600ebf3d30bfc0ec8a346589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3331f71347bd0b00a15aedf883ec10590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee6799c23ef973546efe53f9ee6c158591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c5baada48f1b9f9309e481b8e7af35592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ea25cce209f8133735b9628c30d912593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7864935e72ea6d757e731f11ddfe0f594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b49993c74571d65e9be0f367d14d71595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1a2854cce92ea1ab0e5471fca494ef596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb09690ac327f74768edccf9ffcefc40597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce33f7b2678e77c9952b626b0890d37598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f148c441b563011885151fe0b2af8a0a599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfd72fc53f0a359e678e008f36b423e600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8419037906a3b582784bcb76487184601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3490b82978a55dc689bff4094fb85c2e602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4858997d2eb5cc7433d8d71791c99d4603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ea3268918f3ffef7a67d41ae631868604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250fca56874824eff3dced40e16bf83a605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6742b69c1b0040ae6b4218fcb7bf154606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d0c568df724e57b5a54179cb35de2d607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114e568f2c4b582de5b9f520d0fce618608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776216e53f33892fb5f45b95c7b110ce609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59be0d3b33583c48ae1a8df26dd25e1610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97125144f6bfb444fed97b2dee2fca33611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c1c9faf6f478638c7a6beec679c36f612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690f7ec83ddfa6ba867f0ad1f79c5b05613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a706600042be2a5e2678dbaac86048614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118c94d0f5a35dd6b0804e2722416f8d615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed6f786d223f800217bf6d255d2879f616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c56a7714bd71935316bca3c3b20bf2617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5257dca5756b37defa7b0b339b1a77fd618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c4ed55f182dcc807fc030c72022f0a619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be586b3bcd0c639146954243f3ea13c620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e470e727ef30932a95cc75a1b3649bac621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52afcb4f1d525dd429cd897063448756622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b10919516b6b53686d848c032382d6623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b0f39d4c501861e74cb336c11f765b624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025942c4a5bc120bbe7f492645259fa8625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691f1088f03c23835bf39959137f5d69626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ff5df2cfc648026a9e4c3413bd5a08627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a92342d15f72ce4df47c9995c20752628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cd96b8685c4d3b0bd9c819e8005205629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf80d7dffb1a29613e9a91eb37d1f99e630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e318e7507100a76e0293e64586ea7674631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7f0b5a49440783d53cc2034c7f23e6632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9190230c29e9d4e3afdbb5ff6d1f63e633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d773fd835dab0adeffcf4cc6721678634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4dc4b84b14afadf115b26c64399d3f635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6602696be9018a7179400cf75ffbf41d636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0708d850f6cdbff221b6f5391ca9d40637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53079c88ec24a462959eeb021663ab35638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcce7e47c923dfe4cb05bf6760612d6639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1100abd917126a5f9d33e34f300fb374640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d620bb31b51377499b78aee89eeb19641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a2c355fb75fee5c666851457446030642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a5e1f9040825029bd6a81094147ad1643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112233a8c091f0f415e5d3a795fd3101644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4689ff88d65598e757f3b906b2b20b36645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ac09aa2802736c29852c1066c24d99646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f1b43a4acecf4c91c847a2b37f961e647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e979daa0a7dbd75f567617805c8792648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdbfa53f5810d84883989efc7eb22de649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0719510dff7b7d654a58b9cf3a2672f1650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e515e6f237acadc9472c8e5633c38824651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e550815a49b1a3a29dd75dba163036a652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ede020bc0596ef78d9f6afdb6ed81d653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb56dd1b0a3610d23519ecf1cb34cd0b654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6574e41cf26719afa0c76a14db6a56655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f1f21975a3676c975bb9fc9df1aa49656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934090a692624827563edd1e80d326f4657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7c950fbd3ad97e6e42c4fcf9ffb46f658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d121777f2c2d73c58b56bdac0121394c659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae20d511eb305f5c0518d4245b926e98660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5619276ffa4ccebd3ce0f1dd2d2bd81661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d79303a2c0c588a01a28b23b60b59c662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d9a1d2fc93d5b4d0cf335c46dd16ac663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbd48686188855eb4e0d6db162230fd664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5536b0647727ff219a8c46d9ada6f9f5665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79d187b4581ea67802ebe7c776d3f7c666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce2a8aeafcddef941849c7b60f24051667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645bfca30aad18687e5c62e02415eac7668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6402bd2db11aef7ae1bb8cac7e3fa9b669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f98b9197bba10272160f64067322e66670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37bd07df25b609a4a3226435008a9ca671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a362c0c8adef7e50276b18706330d616672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc518019c263ff398037beaadf48c734673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6b3f7066eea0a6eca3701c361addad674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0e7e76b4ceec1137cf644cfd7cdc93675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefef7e915ec6a4b4ee69e8a6456a3bd676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6299d6478b30381fd4f084c52ca01a5c677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da5ecaece5cf55894ac97c9140a67f0678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494f3c77980850598817343cefe575c0679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024d3ba9d2c22da0ff8f2dcb8aa2da35680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3096966bd29897759d2bcf47cddca1681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b0a75f1b0e0e667f89a6751a634284682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743091a6792ae583ed7ed12050fb26f3683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d00e8963a94cc97c9dcc3f9bd57c8da684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76ae7c6d1c14b54badb2c2a0b32c6ca685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a1066b6ac7478d7abd2aac3923217a686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497430ce89f8121465a99cf2025107de687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda40a93b3d1831c53d10431515b2a83688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bd8cb28888a847fc706496d62da0d3689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7a878571b758f44db779ceb488826f690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149ed7ed783b343bb623eaaa0a316018691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f11127fb0394b5e8ae286af067c4cc692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5404de7f52382926ddf051603144f3e4693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443b451b7d631212ff2c6a4af70d4f04694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ab9c97dae861b72547d1cd19a1c766695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a563b17cfb9b0f51e5b72b89c1a642b8696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ea208b898350df1b3ab2e7427b690a697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26436a2bf6e6dbd6b10ccd7a8ee5fa3698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02bb24ff8bc47ed6f5adc91ab803f5e699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e73d3b1a888819b81b3db1f5daaec23700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ba3d2568dd9d9ff7f4d84c872b4fc6701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee0a4a2f847ffe3ab6032ebd0fffa0c702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2259c131afe2deebe2edbc423ad891703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb77816dcab63beeb1d2f994b7f7b3e704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf519e8f0d99b9670350cadfd66c572705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff872c2f54c98a8dda80493854e6c28c706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9252512d2712955746e501ce6cdaeb707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a1b36cb06a6deb58bfe76ec458487d708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12077a298ea549e866edee4079d2666c709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d112949c35c2b5eb6adf355cc56990d710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2660d73c381556a5c064a1ed6da7eb711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0c256e6cbec05ef4522ed8d55c541b712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1c1b3b27a269838c4ab1cd1a68cbc9713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29ae1ca3f7b8f86a3047e4cb9a4066b714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c18475b2671d9083ec9c85d4029e92715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e68dee28c01ecb41a236fca10e1792d716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f9225dcb77cb1de729f7e62d431a60717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c04946cbf6699e3d6e13c877b9f9925718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0459e3d64a1e185076535d72c6051f8c719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e078505d9484fd699433929f03a934fe720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b79f301542a4cd19b8f4ca6480198e721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3618369d9ad55b37ba9c6ad650cf2c24722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca392cb366992e7966e93e02b21794ad723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3c53c12ebb874951ecf4072ab0d966724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75af6f812f94e895be8a06e170c9c81b725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f992553ecd3e22ecbbecd7be10a230726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d9d58d7e2a42799d25efeae16e5192727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ba6da67383136b16c031b79d6602ec728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9900fb27f04aedf9d8353350632ffc9b729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e89c2e07c6af1486c6ca5104bea129730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aac35b76c9969718f6bf30aee2c27f0731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902741a6884f36bc182e82b4b43ec078732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffc79932c76ac715e0c721b141d12f9733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad6b74e457bb903a2823f2199a26151734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5edd392b865d6559d2e60cfd066d736735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d044817c9a640af1504fd0ed2ec59e82736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f302e3105f26b55db82d393657b48319737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ff7ac16710f2f410a97103eb09588d738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c5d9610e36eed2f186054d8e3c89fe739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af019875416e146b85691cf4ca691adf740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbc6cda87654fd978ecd057e0c9bd0e741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29c7960d6ecca31b5a336b18599246d742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e953c8e0d4fcaaebebbd3db90de7695743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99d038dc2b032fdcdb6bd9750c2179d744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4518fb66e43c61ed4f7368106bc0b99745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8626aeb4496bcd487957b90a23df9722746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe8cf8416643e1c30e267c62e8d9090747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d43ddb06cce0ec752ccb7867c2e6d8748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08dfc8a7704704ddbed141252573859749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61aefffaf2065fa33f149a1ad8a86d88750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3746295537a9f1e942aa03265fff15751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ac16f711335d2cde687ce2224b5dac752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34f2600ffbb0ba1b8f8c394cf512314753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d0769ea1051227beb7b8da3c8a62d2754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2202484de5becaf7b74dc7140870261a755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05f78e9fb2460a186c645873afe65a0756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a2fabd12c9e8e36edd5e8542e383f7757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04aa4c9c893e98148cbca48cc9e7e1f9758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be35cf8718c542130c33487d9b54f8e759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>