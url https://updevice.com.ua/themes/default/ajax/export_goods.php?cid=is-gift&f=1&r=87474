--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1096">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1087">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1204,68 +1204,50 @@
   <si>
     <t>Грілка REMAX Electric Heating Water bag 116 |3 Levels|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/grelka-remax-electric-heating-water-bag-116-3-levels-/</t>
   </si>
   <si>
     <t>000005993</t>
   </si>
   <si>
     <t>Перехідник BASEUS GAMO 3-in-1 Lightning Male to Dual lightning / 3.5 mm Female Adapter L47</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/hub-adapter-perehodnik-31/perehodnik-baseus-gamo-3-in-1-lightning-male-to-dual-lightning-3-5mm-female-adapter-l47/</t>
   </si>
   <si>
     <t>000006054</t>
   </si>
   <si>
     <t>Універсальна лампа з кліпсю Baseus Comfort Reading Mini Clip Lamp |24Hours, 4000K| (DGRAD-0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-s-klipsoy-baseus-comfort-reading-mini-clip-lamp-24hours-4000k-dgrad-0g-/</t>
   </si>
   <si>
-    <t>000006247</t>
-[...16 lines deleted...]
-  <si>
     <t>000007488</t>
   </si>
   <si>
     <t>Лампа BASEUS Smart Eye Series Rechargeable Folding Reading Desk Lamp (Smart Light) |3000-6000K| (DGZG-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-baseus-smart-eye-series-rechargeable-folding-reading-desk-lamp-smart-light-3000-6000k-dgzg-02-/</t>
   </si>
   <si>
     <t>000007489</t>
   </si>
   <si>
     <t>000008258</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB HOCO USB cool LED color light strip DL30 |4M, 20RGB Mode, Remote|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lenta-na-svetodiodah-rgb-hoco-usb-cool-led-color-light-strip-dl30-4m-20rgb-mode-remote-/</t>
   </si>
   <si>
     <t>000004184</t>
   </si>
   <si>
     <t>Ігровий контролер Shinecon SC-AG13</t>
@@ -1628,59 +1610,50 @@
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009651</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
   </si>
   <si>
     <t>000009652</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-209p-gaming-mouse-1200-8000-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009687</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME SK-503 wired Speaker |3Wx2, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-sk-503-wired-speaker-3wx2-rgb-/</t>
   </si>
   <si>
     <t>000009690</t>
   </si>
   <si>
     <t>Ігрове кермо XTRIKE ME GP-903  Racing Wheel</t>
   </si>
@@ -3355,51 +3328,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c478d0a94fb3fa4905bfc3284bb511c41.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a09590f48eb03fcaada2ccdc35781f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6609dd8975641a3922e5bcfb7335d03.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca695aabfba5010be41b2bdc12d5cc404.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0ca6db46d23693a166f66daf8fcc685.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305b199247ffbf48a9e3fbcde132a8a06.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9036ac9ef473e251db36cb5b7be8f5637.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f744f562c935d8256c0e18d6110c7a8a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3713f3415a99ee2e44b378fcf5c01d6e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb180e9437cec30a3ec311d424b8573910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db425f53ab1942cb3913c3a674e5671811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5333b0290778a52569ac18a0d3718312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66caa30f457206d0da7bf447bd7b14cc13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25ae8052ebe4777c304a9536743584814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ac677b6bf03453f50d8f72ce483ba115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e60cd2a5eef3ed46923463c575982316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a4db0ca5d558baa355b7f222ea663d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f2f6e3cd06bebcd3fdd3d98a585cdf18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9971a494d0d039b70e87ebcee37df49c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc306d393abb3a34d25bb7a0c4c963d620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4b3c4c618a36045b15150e3349dfbb21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29f72ed4bf1bcc54533ab3d6e49621222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb4bbd76e8f4a4ca71c8a7892e8b87623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8326f38054e44bd08b2490a08d2e91c724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15cb88e26c2bbf1fb683fb819a4e63425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b05dc76d2da5320bbdcc757e0af6d0c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cb300281cb2a22538cd04c7c3b9c9827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532ea72b7fee5b7eced6cf5050176a6928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac654a86eb369d2eb75898ac86e2834729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b90ba8aee39631f120a322b5c28bbe30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d493cd45496b061f43ec3f987575cf0f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851a8e27dfa6ccc69218fcaa58f713fc32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00f019192b49fbc7da93792ff73442f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b024c502b1193560577a8dc08580f82a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fd64ca9fdf49e014581b4fd7a456a135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6c4e30f331058ab4cc9f0f7ce8c2c136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a919532760e53c47e09e3a1f6e2fa037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab83a1f91a55426c1d6ef7ab102dc5938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3dde5dec60e1edadcaa763f3d692c639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8981279ed27800e8e36a0f9f220c86e940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded10d9b2bfd9faef0da388300669f0d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b347126d417c9089c87e64cbbf65a3442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e71f9483ff245299a2c440ff9eb7bd43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0761c9af1a39d20276b842ab93a55e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736feafa0acb819959e6f2096c7110ab45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4b1e05e8f35686c59dc1e06d342e5646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2fbd091382b9b5e5288e256ce1085247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e590adc5dedaf9ccf1d1b288b1869448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d0e65cac9a0ecc772327fc145c930749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ad36bf87e4e98a52b12d8e4c43933050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328c849aec288ca438a490c7e2ddb13651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b48670784f83229614c9b26bda8bd652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1049710e05f045dc62d5b8328c1850c553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ab0ef24722954249d8098e607346d654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b977820530070aabf1cd5792d2985755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc383232a8bea7b227adc67c3c07282156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0f508265678c0b0ce85e3c935efa8357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb83b33524ddc5ef493efb9bdb1ce08158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edbae60414dc55dbe6a759048114a1b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee11d1a07b4e947ab9f32723ef41af1860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852f4f2a17f8c2c79fa03ba62f98a62f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef8ac84b18cc144c220bb6b08f13f3e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f7aa076de532f27e0e966dc0be128463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42e25f88b611489a94e2f0d106a2dd264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d429e8ac7ae14eab0614aeb32cf4c7965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f84e32d9344ea2939db6a1e82d0ff5866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573ad50baf7a66e33df3e6524780966467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccae8a8102ca2a9504728b9a211d653268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aadb79f6448d4379ee5dde5e545ebea69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec65ff14ecb8b94f15c68037659e34b170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4839071950dff5e37807dab0e3869d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91136d654d9b8e56fa563c1d9107c1bd72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7046f37c4e6083ba5ee7cd6a83b70ea473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d661096b543c8a2345c97878964ae72f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c929393243dd198dd8e76806cfd83475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a754e8524078f4f38fd7877e9c299dc76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28915390687608114a4a32c1a54acda977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31f243aebe24af13d06bfeda35ea47378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc38727f1bddf0a089d627f0e2e6efca79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c115c711d96c9fb79928692a6150c7a880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add692439ecfef69152752fc0a3f55cd81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04c8d5e4d65339b2ab131cfbc1c1b0f82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c2d5cd4a8aa9f0c3c8d7dcd8737ec083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6a4c4d86afc36ce0f71898a95d363484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79cd95701634b7cd6e6d5a2c1f0427885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b4f666f68843a0e0461da6b223368486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4647ba95fe79dc3d2cc58ab7af84e53387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3477033eb36b5d0abd7910f901da7f8588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2871be720f4ad5018a012a8642ef72d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4118cd5a27113ced378c186a26c4a790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afd06629e1adda16751ffc4ca8ee29591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4a1f48381678d9471c05cba26b3b6c92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ad0debf947c1ec79217e49007656e793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb951d582a5128289e6eeee776bec78094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f2fa9de69701dccbb378d7fda2eadf95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38647a9162f199d46b29f630138302e696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec8ea92e42d154189c2f8d8a7c2659a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40eff806571f4b9b5aa527da2fead11998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582e5fb2b602b7be5163adb646aa594d99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b540ac0e229581448cb78c483b0591a4100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13485bbb2f3a4ba3c3ab59e89477657d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c33693cfc36941665e0873a10a9faca102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fca9fbacd3455ad9b438bacc138deeb103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047fb7861b06ed8ebcf4074e37264f9e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5baff4c08c4c24423bb9a7ca48c806ec105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18459828248cd17924b27a3f35fe453b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b61b3598d42b1e7c1d33aaad75a9e6107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60837df5527a7cf3b42f6677b655b1bb108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec16ea3aab868c2327b58cda4daaa344109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8e17e4b8b2e8881d90d98b546166e8110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186c12229542397301bf49b08b3f6dc3111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b767e9b9ebeb3bf80664ed1dd989f1112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d590bd431cf681e2fe0f2033adc5358113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac8138487a1a32a1bbced4d63e1cd97114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d060f24d493a2751a2a944a49314c74115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da71d480a8918de86733e0c70824ded2116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d488034ed66a1454ef919d95fa432db117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91b1f2be5470b5ca2eda15877c73209118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ef4f02193e9885cec6a5161d299a9e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca17704a759057ab3362b7c10f5ffd82120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8fb49416b39b665f0cca0877f56df7121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0186c4834579ff533719ef8ce0cb05fc122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0705f04281e4f79995237420270f9492123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e6a1639ef98e7dbcfe0fd0fa9fcb39124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090487ea7335c5481e821c406bb154f9125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b2b0aa62419febed7b29d130c748f2126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30120b57768225e05fcb60858185da0e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0146975a662a589b6354a45327acbc18128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b25e7c922f33d4020db10b64c2c677129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e086109f1bca52e1ea9e39a9b38b865a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1994f92bfc053423602b51b96893314131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb25dcf4b228702fc9b7f52bf149bcc132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59581d6d6a325241c075abc51a939f4c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3ea10183a682fc9fd838682c3dcce5134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f50581c946064fba94c350f0b97616135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3995469409fbd814b859eeb4618e54f4136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699eb51fe067d79800ea4973a3445120137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caab53bd780504f4629cc0b4f81eae5b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e789213eda82addc6578515afd6d760e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c950c00a7a29d3cfd6ce502b673d0fca140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b00400ed31730e5543b08c722787f6141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d58d78faddcdc7709086d26b7334238142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7597b18aba8541f5d4382f3a2589733d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3499d276fcc6ddda120bd8042af6ea2144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae45d49798b303994aba514fd34e614145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7abb7d8724ba8b8e02d08d5788a1aed146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5cbe738065acb84b6abca4a8ddf413147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588022b38a9f9660337c0daf9881b7e7148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdda31546dc93ea3c6ae14db1b7b2f9149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1ebc83b49d51c9a6e3e8700a267a28150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee4e3d5199690cb4731953fb752fe7f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5985d78db89eb23a37d7438142d9153e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5b7e0ab6eaa0ec8ae3fd074aeca884153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636f5c45283c9df1634c9a9e6a821dc8154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77195ac2651b3c5cee3fdf1493457930155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf541b83e75bdfd79dc740ab188d8c53156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549ddfa32ac7e99e9a2a731777366c43157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a760780cebd2820b089ac97fa77d6f9d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375c8a397b5269cac76b32477c4be592159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b6b20fd4ed7b551cb8ba51d41625bd160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736e2496421d559edbb2eab6799490da161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f306f7231e57acd5109c94124cf591162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bd3ef8dd8119fe229ddd52ef35d49c163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54da61fcb75012b88bde63c9be718f79164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba91a48538a6471d1525ec20a73a618f165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a411a0b6471ef8ba68fad80bf3f16e7a166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9ce26e26ed00f9fe3128bbf331baf9167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06ad205c8fa677c8ef3070a1bb9193e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a309cbbd653d36779987c6fd9c2b8a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20929230ab2376c1694dbfc372e984f6170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6dde90a8d932e51a8ee24dcea31760171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f207a08a5c6ac99674a792ed9d44e5172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c21aebe47815ca6974b2d3f0f7bb97d173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbd52cbd8934c776825a3321aeaf93a174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e7646c0c46dc5be93de802144dc200175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a46b7fee582a9f40fd6bc1aa45bf64176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1631f20a8fbbeff5dcf5c7788e1e0efb177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c126893bbf7461202d13b1557d1d182178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a995933d8c05364ec0ada09c48105a179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8111aa9a72891cd0cf38cef97199bbf9180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b1cf041c0a2931ed7bcb3a50c7f5ff181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e598f37d9da8a2f758d6178e0d16bf0182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93298738836fbe659a20472f6d22b010183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5269b15e95ece3f2e3b3bd707bb25d184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf48eebbd458594b331abd6ab40d567d185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70be2fbdd64ad7b97a8180d00f7f2595186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e124f2e4fecf3585b67f2f69c1401e14187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05268352778198acf90cf6f446785caa188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f04a2c7b0d5d7a153f4cd85cff9b54e189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913d600db6d69d8ce66057c8a27c54ef190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6ef67b9fa0d3c31891e115f3ebdecd191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9f8ddb2f058c229b7343906bd06715192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4bb6021cff3e67169de2a6323713cc193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75a175590c5101af6f4f139f4c9b52c194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae49b126f34a6ef0b52b704745327bc3195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68579a60f6d1621a175e93d0820668a196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab1a65d9c88781a8b09b0d5d0027615197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6f1d575fbb9a6668b801124ec8c5cd198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df35000a923c7381a6ab6df9fcd8e136199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f23afcb82458968919178bfc8a2d938200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5804ef06d97fc3f358c6ec28c9d74b06201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5d7640e5e6c36109d773832035fb65202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e260b9b53b8aeb9132872029fc2b7cf203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56da0b993e119afa6d758f55b655baf204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27c8885001c9f498448c9cd2aa8baad205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38be218fc512c26d6feb85104bac4499206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d132921cea088d6d430431ffd511505d207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027e48d96343f7aee38ffcfde27caa79208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927cabc65858b0bcb8f5e0d837ef3358209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fcd22a470dd30bef7889c7df4d11eb210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929d4b22bffc5738661c38dafa6b614d211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c9fe8f72f0849f78532ab37a30a486212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabf21b1f010ce50ab33dd15a79d92f1213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f421319311995917d3c5677ae17c83a5214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fe5b7784f771727e83a975ed47ddcc215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17c191a72fdc7d14bc102449a1e027c216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d0f879f05344ffbf67f1ab3b5a9de8217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c353f22f373e1d9e4043fe5a63775c67218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d05bdfa3b560d13ad067dde3300c5c9219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b208b2beecddb65ec975097c1dcc09220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93df1078d94b45def29b52b53e2e52a2221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff24996ab179a580faf60d26918419b7222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d29fdb3bcfeb12dcf66044cb82d639223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4af37f1c5a7c89b1f27f8bcfdb4d6e8224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956051d130d9cc1f82545a0b9f338b0c225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbfcfdc150bce29f42243a8b6f2af62226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962cd0c22dbd1382d164310b7d41ce3e227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de379bfa2287022b99ade58f08a9703228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1816bc43fd6fe7c667f9814dd9304c81229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c8e8579a5bbd20fdbdfe44c6f4eb78230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6f3642a3fe08e4367552c16469727e231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265a9446a35c04cd914101b1a40bdd71232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0cc9844b57e1a912bbfb713b648793233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bcea82046228a96e27313349f9a102234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c2d83998b1b51abc6856ef11656723235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26562491062e1a98982fa6af7fbec344236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c2224648f4da1e4301571247c73baf237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7bead52274d26c4ac6e9dedae9d89f238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7811cd1e56689343d52a1e8fa978df239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3aa7896299ffe3c2220861926423af1240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05a6c3e1faf154f7ad4840c6fdf0fa8241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945e647f38264e4537ccc452a217e2fe242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432485a3ffea0ed9e7cd25a91bee068f243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f62dce9d290d766ac610f79e24f5a4f244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce2fceee2982f704aa47ff5d791d4e8245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4f8c0a4632d611d8382d30a5d7d4a4246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a9668207be378e924880abceb54e2f247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595004ab52413c667af3520f833e1eec248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b487df1804abc27d7dbd0173ff2baa8249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bc6a924e73aa6825d04d07c922cdc8250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960e6c40f64d9de85b4664395660b408251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6e17c84f7c14a42d436b83410a1c7d252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61319ea0eeed5fc8fdd5a901e70061d1253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11180b26b70ec12243054696e924483f254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08804615a3bb4950c7cedd4c0da43c4255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0fc9e1a8964b2a3ce8eb248a01a621256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa788bf9cabb3b453a1a28bd3598c6e5257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfefba044709e1697f7d03b9135a078258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a0037c61bd4c8876f1a2c2ccc383b1259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03f52e3808587654f7c8bc4341e4d62260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b945e24c4c731cb1d967f5441f5b47f9261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9abfb2aed802296e49d25f8a7feccf262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b343965ec12f989d0f4cdbd6e00d63df263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961b41b6a4230d7c4522d52e56f186c3264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2627a212f1c3799b085ae54c2662ac5265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e8accf968b6f594c6d28eb90926df7266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06eaf8bb422c91419b3b248fce4410b7267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e2447fa66e2137b1b72776607d1246268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50d8dc92cb22c3897fb022b25206484269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112d8d5c212bc07cfe3d4e7a1d0d372b270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1728865a5572607938e530f8923b018271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf717aa6e7417df6a6033a4d809e9083272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203b9aba0414097a679c66ad0bcc0c31273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6912a6cab3c1763f3fe6977f82a2a82274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbaf3224a4c4e8937535015afad83db275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4d41b6d09d4642d627cd06edad1dda276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1d4cebb6d906634041d7d766017bbb277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24f7f5f023eb37f7a4086bb12720bb8278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1066f563861e9739a91d235b2dc86819279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6b82c29116ddd1857b2813338417bd280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc10ac75f1c6a4c75e1fabaeb5b4a71a281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61afd0e53b0a1a2afff7a374c2a505d5282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a086ec512ef78a6d36a35b91a3ea0d77283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e17cae06972492cb91cd4a2c6240ae284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c218cf515872c1d5abd8680b28de9bb285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70747afc2e4895c04e79d511c871f51c286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb860ae10c239f970c2ad74323ca9bb287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5827e1a4dd0dddf6fc35470aaa7c1915288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a715adf3da3fc0f4f1a49c7adb305dc2289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d127d745bb4d915f724193ee67e145290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301567487a7f657ab3857fd9bb0a5576291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65fd3f120fa3ae764bc5e7f8a24de57292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e21806de31055fc43abc8eb926a0f2f293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318d4bb6f83841252d02152f4fe54111294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933f0aa9dae2216b3fa1010ac47c3bf4295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c33487d58c7ffcd9463990a1c3ee0ae296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752e2efb3ea134a857d063a8d144ca91297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40398b844209ff2126a50a122e8961be298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edefe4d5129d15d307c1ae6660aded2299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3675030c5aa9057e22f3a171a46f448c300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c809386e8700dca0f74d19c13bc74f6301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d96d33ccafcc194b15c7163b2363c6302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df51cfd8929d7b027f294a477db1240303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26310891e763d1eb056b29cda954ac82304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd743f70c87cef769de4aee12ecc6b80305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfd19497ffcacd500e1c67a1b0d1d0a306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c25934956d08a9cbbe6df5f85112b35307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f6829065c58e7ab70abac4abe93ce8308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d648eed5307760e33c67c8230c99c87309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d3eec6281fa63566a8ea4014aa67cd310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3266906697c71bf3a133ee85f725ce98311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2850d9a88a33ebc8b946d3d802de928f312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838a39f624859ecda7a45f13e5765855313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25690a397747415e35b816c6c46763e7314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100ed0eba4ef7e024a3674686768ae11315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60760b838b5d39a326e1682808ecdf3b316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa13fcd54ae928a178471fa5fd15fdb317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcd1ea8729822c3bcdaa12b8eecceaf318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606ae9cefda26cb27e4c4890769e2c33319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367884d1481f760e3bf2310ba55ddc29320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce838f96572e058ed69a069a18ef307321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11aee6f6704e58f78795e7a5e91de713322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7d9e72bf245407b236793a6470e6e2323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103930e97c3190eafaa333974266bc46324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a4a063e28534598d7d78487f0f8323325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365e012bd7fd70ba8d27968061b834a7326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef017923e45fce7001268f607a3f467327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135b037de643845b56698e07542dfb6c328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bbc9cee675424cdcd967097fa17f43329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f668aa1267b550e2581d41938fde4bb1330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5ff81f50a1886223fc06597902f05c331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f2622145ec97a6b0b6b4ca56db3eb7332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1306167793c4f829af073c66cf666b15333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de9c829d41ec6c88984e732e4c32c2c334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d087d68885f46e1ae96bdeae7d4e52335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3583b4686a96d83ce01fbc252a6ffd336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915c9930f2019db214de7b4144bbe5d1337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989c550629c62713fe5ed1fbe7b976ee338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2338660821976b853c18f94235e429d339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4daffedc64844de120056303234dfb340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd7c2227c3094fe6527c4b9bce5e5cd341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed32c491fdb114d9c7e2a410597dbeec342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d93dcd6f9d292c36600231ffdcb4970343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7505de4bf4ec1af2f8c80e277371a00f344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdf1fa89e77ec203b67ea9c347afd4c345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57f620ab8aeb864c28ab11d2eaccae8346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504dd0fda3595d8c4d20ae750d60162d347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9346edf074f43e888b73ef30c74e265348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae78b1a94ed1ed4ecf294e1b6ca3ca2349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e7ccea34baf3abbc70a9973aa1c095350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09be3235876b6c44c04a4ecd6639d29351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69bb28ee324e338cec0121792c68e6b352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d437d7da407f84667664ff65b54e4a3353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d7d8f20b21586f178cb4910d96f4f6354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c78157d5990eeb9cd57f72da315bb32355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64aa9adf186d769dc5abefcc6e604d35356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70adc515485bdbe6b6c5dbff437daf3357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc92ea2bc6e6200ad4b27ea356f315d358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdb86e5ce14a751b3d10fd788f70fc2359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ce1b2247ac9d78f1c52c78511cbe7d360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54543a4597b0d0135eba05a8cd5bff4361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fb4c1ef0f33d58d2fa8f812d619cc2362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7fc59e536411e2b86f215dda156d44363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98debc7f90dd2eafd91acd59275014e9364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa93c9f37b5ca0e8bdc9518d1035928365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e817c3a79bca866f98eecc57dfc1149366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78520d8952927e50a45b3af0816748c1367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f479b260eff50bfdd3f00ed5d7526ef9368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd8e6bf3fe6ee17ed186bd9f0c285bb369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541f3911fb9de6bce756648673ecaca1370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8eb8b7f4ba3a607c5c7559d9b90b60371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f557a334880bb5dacb6b70e5f54928372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40156392de76823df8661f149a2e5c24373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6e6ec039a94d4068a55847f9fb014b374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25a7d39b23bcf70b9b883cad761a147375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50082be1db17193ab666680f3af78932376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d751399114fec030e43212260a52b5f8377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21a29716385d3f553ee354965def738378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38aac974937c9d748f240ffa337d0b1a379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba06ccff1ca30c9c09df7920b4138c55380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a704a27ab8455829369d8b5c71dd5f381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a462f35691d985612f06d3fcfef1105382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73110bfdcb5edab186d4fc4b45f84a3f383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff173de88ffd5b891a58f56d78603af384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1037bb29a780eb97a256c59b8d27ad8385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691f6de3f6091c1199b645c818ef8526386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9f20fbfe853448c28d7f5f1b60fcec387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8df2e05de27866e542fc5ec0482db34388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdea7a6418d149bb9fec644b69f4fc60389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc799b87d5a87133ab9066bb8f050bf390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f98db747299bdd4234c77de63233d25391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538a3005cea48e46917853b625df92dd392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9322a1243e53cf90f85755ec150a144393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aaee13801300cdb1e6096aabbe89073394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7941427b1ebcb16d9e89e8d222d5ca395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa6c61da91db6ed96834d1c2eb7500e396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22efcd89348d41326739bde4f5a430c4397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba306e24a92149c3e34aabb700dd508398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5b0dd0846223056bd34be5529021f4399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9519dd335a210a97ccf40443f9cb1080400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ebda7cdc25665fb9ea6de72561e904401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64690d3d5f00d5a89fe46cd1f6983c5c402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b29d8ebb6ec12e6942577d57331dac2403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e825e7baf30c2981b120d17869aff761404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1682c8931196112b6cf0d5781f2efb405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa75e5f5f58ea22ad716a83e033259c406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3138e8077ddac90735c5cb76b58ba4b407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685fb630299399612120bd49e2bce7af408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debce525a1d64e24fd0b5ce82d3f5193409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bfb3bb1e61a127ce1c32736835d3be410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064c1ac1b5a41aaad2f28d9c943f0b26411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53551edc0956c972e73c7bd180ac42a412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbb22aa0adeffdb240d5efb0752be33413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29860546311ff374e80414ff8ff92513414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058b81eef19320fb2f300a5a83d0d4c0415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d466306de5e90f8786626f17484fe30d416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9aa3f4c6025b49b83efd0aa4ae3d3da417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d59cc15737d91acdce2f62a32a2e87418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd552c54296a273123ae95efd65c70b9419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8da83d44f74b5bf4b93476e38a1c39420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756c36f6a7c376b67bcb465798205fb8421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d356ce0475ab5238f0030bb150003c7422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e619d56e85458ab45c394e4abb9b85af423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cbd5dd9855220a3da53c4e2f2fc75c424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c85f65e63e5249a32c89f87541fb04425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713c7f3d3280ad0cc9008bf20d4f5a26426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a147ea75d4b6a746e489bd073aa3bcc427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794c6404caa6ce571d8b5fbebee8b7d3428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912bd2d7554db598a3a499be31eb7bf9429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e305fb13a4dfb4f01c872da1c0da46b430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615c7e53032e5b85a3e989c332866a27431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c291b0313be5bc2d72eadc80a53915432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895eba0ab9f45d03758b8141a4bff020433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5707ff9126f44edfa0ea7dd7dac01ae434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7704abc4a2e87febcaec127fe3b7a423435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b7af041571512139c726dd8bb9b88f436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d05ec19eb210c739aea9bea50a45b96437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536c338f5ae7b6785e0450f2d2003a3d438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02019ea2e14fc9e60f8b033775c89699439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8065e54964a2edfc6d3e4c4f3db8ee35440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8475851ed1544afe964fb4edc143eb441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb19ea80511853516bb20966518a20b7442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc861b9146f6c041ad286b5abacac0ba443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919938842637cb4c1ab5447e0ff72128444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ce413fa6ee5d9732e6d8498e92fbb3445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f374b3f12b821c46d24dc350acc1ef88446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6e81a2bee9a1d08e6097b254a5401d447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a14da00ea5dc6418779d585e807c88448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ff6b25f326d17ee0182f1baa680e33449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f87b5e3561e092126f51f167ba0b58450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341a801be82cdeb2aa4a5bc742bde2b3451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25d92c68098b883371c3843d0106fbb452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95980c04a944b06e15425e1d0991939d453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff152282456dec1401bc52aba8f4968e454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fc4e6215eb5549d909878a75b6f864455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b2f76c4106ec8eb2224ed3b76fc506456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038ba23ff7975a1ca731868cee6244df457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3320b937c4735bbeeb8569ca0864ac0d458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f4eceb04495a9134ddf154004380ff459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a519127e145c2c3de4562b12246b69e2460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0f605633f6f0eae2268de6f8ad0903461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302b5559db62079d7e28c1243ff1b5fd462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6e2144c5845943a320eb647b977f8b463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe001ecbb852509e8b76010485398fa464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c75ea5788955569091342f4b8b458a465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362498c6dc511a807ab51456c60e466e466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94e76107d3b7e85c0ef20b9c9a63242467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc408e5632bcf6e9037d0970561e429468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4215b539ce7afc7d0eed09b90df221469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29a8f38f5cec82c0e30d5254f7e1343470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e931543404cfe013f016c5f91a44a77471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8dcfd78d32b9867bee67cad9e7f51d472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d88a664ea9d1f0d5f866af7d1b72dc9473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becdf320c6c4d83a9d0579a1dac6bd06474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd28bb01facd9871d28ba049478c687475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c537e0f15f93c24789eb5e15b34dcc6d476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d902c04ecba713deaa167001108b514b477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef1eca08446ea1b3e8c42f65ae1bcc0478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0418e8f390b973c36316a74c6efb2fe5479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c133b8aae7a0a0dbf85d752bf75edc2480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c3c0acc14855ff64e071181eb71035481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814fb77cdeb2c5d507fbb39058cf0fcc482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78be35768256aefc0afab4f867f2092483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3f641dbc92507087b74ac3d0f243e5484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdb6c02b0bfdd8bb0bf829ad5d8410f485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed45e5f049b22a8522607149e71cc1f486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251a18363d5405de25a30a85bbd2ea0d487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9a492a16d43ad82272320578685e5a488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb73f247e95c1f1d79a0888aa155ea03489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63182c8ca035a5cf7d170922a19b441e490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5ad24d7c9fdc2e3f9e60ef10a64fee491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf12da8cbdbee796bf2e451b4029fac0492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f121a8e697cc6730e4c09815497ccdeb493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5918d7c7f0851c5615d8dfd6c932d5494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288734a4c9a58cfdd6045bfbb4daf8c7495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1565c63d5bf169b6c436fa437ba6f3c496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59eff80062c2edcbae169eb43ce314b497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba7c5961eebfa39bd21095a2452c6a5498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e4095e968181d6ab5749b95d1bd4eb499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1700a7c4b5c77536edad8d1ebbddff98500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e560e28cc1463569a0476ae4c8ad7c1f501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd594b8d1ff9013f3238eb658e04340a502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e3f080ea095954eb8625b57e2ba1b3503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49aea9f7ee8244260ddd6dfe9d1c6673504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48154f7b56d42cb28c0078d246f7a84505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34379463c32bcbc31602d3b598431ee506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0a08e200c4e2e35ccf7fadada95730507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb8b4df51993e154c3e124d2dca1aeb508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd41082230ff98efe3d8173f4bc6b8a509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3232befce6addb8f4e0c0b4fc63188510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3a3cee8337ea57d3875356da40ac15511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75aa7c68b45ecf7b62a34016ce76cda7512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba774c6610e3d87c11d59ecd9bef698a513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73287eb436535ba5285015bf8fc4dede514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b2cf408a8d73fc1ad2c75a4a6b82a1515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19751bc8d15417b52caa906216624e56516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f4d2e24e5b410bed7ecebb23ff2b7b517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39351dd1e8a6a2562d8ef747d957896b518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec22897b413f2028ea9b5207fe7e289519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248353244e4c4647577e63796ecc52ec520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79a00d33e8a28b7fa211e482f6182bd521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b205bf45a6c3767c32cd894e776bd2522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3d8c53669cd0996fb7037ab383bf61523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6995de36196202bdcc98c5f372213706524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f490995ea2efc1a4f7239103934294525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860091072a8bcdfa5e6ecfa708ca61ba526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64597d128966d13cce697f11878eeed527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd031c6ab920ebaee6e0c8e36e0fecb8528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff142762c6fa8dfcdb7aff3e6cde3c94529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e5315de0ea6e7ae556e11012b07522530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc87557eeb822a5b57092074d3d024f1531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821139a440428c1257610bfe74ff5410532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e5724418e3e9f92f1873109bdaf38e533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e334ff23ef8753dd161d9b7994b6ee534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c142d957f54b788f07aedc7c99e90efb535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c84e69f131b6f4b79b0646d4a3eb34c536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fc15ae150c8aa21f5b0c39b8773fa0537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219d979f2a39a068f4a2ab30f38be10e538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3a3a3226c04fa5b2120dc3f586b4d8539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff86245cedc7c5cb6159d124749f900540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0fde413d9dce87f529025927899d83541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e068c2f7a1d0d8d1ffbe15a38ae4640542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64dbb55c2f0b14c5f9c092f70aad03da543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3079a72f8640e39a549534b0503c0285544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d3dc04a34558f0461fa0d4f684714a545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fbc9b7a77edf9a56158c9f5cb5e397546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198204eb3ac206fc3bfcd182e81751a9547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4dd79ee06db036f325d4c77a9e3c93548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30cadef0abe10447d82ce7ce0980c84549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a83ad55c8c6d371060d5a215efa3f2550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b3e897835fa9dcf6e0d5eb14130944551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedb01117924572f7a4fb42650bd4301552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea192d7115979d1dcbb7b173ea81b28b553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a48e3fbd94b943949d44dc2247e634b554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0441de4023aa45f463ef59601d88e0555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8920f7ccae929093659751a6e040313f556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763cecb27b216b22f2951cc6bc604d24557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d393657c85b43700d98644dc75c030558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ba0c2d843c53657246ad022f238eb4559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891cd469b70ccbb2b3c6f8b9d340cb8c560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239aa91217f39496a5d7cc704e0eb512561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db559d0287643ac64b024e26cfc5cdf562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d0f8d12ad87c46fda80feb8f5f8259563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfb9168e9788c29ba4f4f507c897b15564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13abc57c2a5f88891e7b1220bc5e923565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c443ed585c1bc08294357fccc8ad4b566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f098632b400da84542a55c5b9f1f061567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c91416f464dacacb1b7ee207ddbef4568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6e77acb90493f5e3830aa5e0833c09569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08b58576686524c66b66687c12d40d3570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738145601adc2e2c3cfe3b5b9fc4c544571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1104a89303b27ceb0856727f6049090572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfd9eaedeb33f4b6e75afd200710732573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001e9db40a6519a41b501cdab554f99f574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1c23fad978209ac536d50929eeb09e575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875ffabcf94371b96c88ff97ac04cdda576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28fb556904000b349ae4d4e818b9212577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deae485c7ff4b72b1630a84d3ff1fd29578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8227a9b2292c1088b5c205631b2078a579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17490052abfd1b2b2b4b2261efb7145e580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3466fbbcfd920d114254651ca47ae6c1581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71033a5eb0bce17d71f557147a3eddb4582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead9ac4cec3bb827061ea8da986d0018583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f142cfa9ea8f6dfcb1bbef8877ccc3584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c6b813697f59ee80c4925436673e6e585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d94c749aff45a10f6fe93b8abe9f93586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcaefb8fcb22cebde220618c4fefd440587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af6748aa24c1bdbdb714a5910875b68588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b2d734073e8a0df626d1702fe75515589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5a7694f7dec41e798b33ab420c766c590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa32e77b06fc4b1a3eed67c33a085c8591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5f74bdfd1da5f00faa687f1721ae7d592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd8cdab10d023c226c6bb25916a9f61593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631203dae1e2413294029a265a129385594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c63266290ded2d602613068b4a6cfc595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc630f7a8b884abcc73b2ad588d7363596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918bc325c05804b1ac421b6773a5677c597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104ea4fc06e1a3a25e423070135ec75e598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd830f00055ecbeaed1b5fec76e4b2a1599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0145ca6e0781038e593fbdea08e3030600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142b50808b13c1a41d4bc2ae69c66f57601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afab151e6900f53637a680417cbcc333602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d2f3b3877c8ef5e587ef3e8672408d603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f89ed6eb4263ef3b148228d6aed82a604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799dd59fe81c133f3a7c51f2f6462788605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d113659c3311cff0c74310e93ee688d606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad3fbb6c41ab120ac1ed8179ba45e06607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bdbac7802699582278c284efc37beb608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169924afc09b32152c5a337307d1074e609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c622b4202ce66ded24cd927272879b610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e1dca025c1a9c32b87404389535e9a611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bee2216376c1c6e33ba059bd43252f2612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4349ad12ce2adad7050b358d634ae49e613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d2cae9d07b7a8fc3161172738bc83d614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8f3bcd54e525ad04ebc55fa57d5d6b615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46c85c49a683c9d6ecd3ca7301ca9b6616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7503371c62aecfae06959c3561b8d137617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ad1929d41e7343247564c7683be04d618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd6a8f5b2a0ee9f2f373c2b60fc31b4619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61ad92413138977140aca24c4a2dc8a620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e6a1a1ef5b46e59d52c8e0851b964f621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a636da6a308121c329abc74718571f1622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92008160bee79313e026a067090fdcd623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1290dd950a11c1a2bacf870bc376166c624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22617148398c44c37d445e292811bdaf625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e6c4b0dbec9eff3f4bd75fcc21373f626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729cb169115e1e0e684d0b2ad5a87d8c627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6c1ddda9d32f31d2247aa6e25bf5fd628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9107751536ab1a076b016e3ec0829e87629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffd5ccf10d0339f106cc111050d586d630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0521b87bba6c573f4fc3bf7fe1ebca0b631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b16201556364cc87d51b15d39da5ad632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e3e85f91414cad244956d29627c278633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f073e82041637849c4f95bc5c34468bb634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f99d8d9e179f38c3e1de33dd0d2944635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd16664dd7ff75e2c7266edf28d37a19636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f41d53c8d2d1f33965c2990fec5d94637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4343dc95d9c117be205411a08c01431f638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1c167657139971e22a791f05c47f5b639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67380de5c32b3665684f57a2fbf8576e640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf66ebd2bb36d47be9db7215076c71e641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df02f28f4c0669e72ee85a389eb3dab642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11bf66d87c714ea94a08757bf554617643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007151abd24fdf4291806bc384d474c9644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac29fd6f75098f010a838a2799ee76b645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922ac18f288b421a63e39f4f2662d97e646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d99d7dcfe389ebaf56906dede99b548647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981937ed0f642719e995820b5a53ad41648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4658908638d87236f7329b478f03d9649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cde5393520b8043dbc071e2c3634588650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e3fa407a2888499278d4b8d36e1261651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d948dcc02ba6e10e5f03d6db98cfe53a652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85fec308d5d0a63e988ad4af82564ae653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac376900939ef50bbccb661d37d545fd654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459e4836841345ed11363989fabe1fda655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db944804742272b6a007574300e7d7d656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557039e429b30deab1817acd8f9c6bf7657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febe28981c8ec44f128196ca1e266cff658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3266d7c502c98eb9da3bef24b5eb13b5659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b200c9b85d427ec1dd005cb2bda5efb660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6050e55cbe4ede48ec0a7b19e1ca7005661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d480aae7825bbb1702ba47b143cd6704662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b85e0d28600d44c8f59a706bb4cd1eb663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb9fe6347672c7570eca646ee5f6866664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ae9378575e33b94f3e4b403492c2b0665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec250b8a965bcc309ca90d5c01932ba5666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85058c304aaa747dc7866b1642842f13667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b044dbb18b00cb0af0710dedcc2511ab668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0df0b3e290fd65c1d9e2c87cec83708669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53d6488451390a027cd438619411d76670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdf923b58111cfd4ebced187586714f671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5e284096936d0ef6bd1dc246c4f920672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea9425d101800692e393685029b1907673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b434c5a34429e8c5e1df6907cf06560674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65614d5e3d8db386e43ff48d7819be9c675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff6ba3a228455fed7a077bd5ef188e2676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5340ab3fa67eb52dd78fd588a409a984677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01649320fbdf9aba279be4a6afe8a384678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cb26c51ad228bbc9eec255cfbff9ce679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4be6dc4664e111c8186b3b8ffa2294680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09ba779e1566e3b9642069ff0f42933681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa71f46ea73759907a5b87b1cc24126b682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad30c02d7c4190585c11abdb6dd8b21d683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ceb63682f2d84c612250d1fb74399dc684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbba33e8ad72f3e1bea42f1869f12a0685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf0d71038be3bb08ba2ad52cbe8632d686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb716271dd65b54093670875be053db687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d462346c9796fe4b2b38ceaa06a5a10688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1194305bf9926b9617a0c97922ccf2af689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7643035c6f1b5173e3b1019fb18ee0f7690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a991e65d634b932ece45d594397eea5691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca36b14da667a4ed9ccb1ec7bfed84d692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97258267bf8a82a9d402917a841f7a36693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d2d4cf96696ac56886740987b28bb6694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf9c2b3188f2db3471a46d8650523db695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10f60f511e15c67cf6bfa36e869cd9c696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6ffb9655c8fc263ac82497eae5fb72697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166dfed8acddf9f0dc9a566c66b15b87698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86cff38d0c567d99f52857bbe22ce7d699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87db6c9a4b549b0301102fef9efb062a700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331e3be90ac29993ffa825f895458b02701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563f0cc2de54d4a3e2f3d82b1da49e6d702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6667f7c1bfdec374d774a04a840b3f88703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114e0a4648dd962ceec4d77729b9b4c4704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aad8f8b6da556a6f209c5fba028ac23705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e09840e65e3d4900a920e626820a13f706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89445409c397a323794715f80d10690b707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93f41ea6568074086918141fb50bdbd708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fcf6c185c7425c4b0169e42b681e27709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ba73487ef18ffdcce08761e9615268710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653f3e636bc4993da305427b08153f89711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d52d2dbd6373774277f41fa1fd9013712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e182fe2161bfc312090a4b4c2021a1713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9687b91a98c31a627d9566090b38d080714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc02c135a50b11b6c27045465fc12ec9715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a401be64ae361e391ed1dd0b7b99c846716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92775d58009f47945159caf9220b4e4d717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99ccff617cad780badd1411b25c03ef718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3161cfc25f974a2358dd8c7e11798dad719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c69890ffa1416cff9fd47eab1ad197720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1315f9a31a789966d1d6e0e788b2fae721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf57107d721bcfcd52333f99df5ef5fd722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b32ec73d8b9fb8715397bf7ed06b239723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ae94b8e3ad2f680bcd863d48376247724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bbfb799d513c3ac6f0a55b64fe2680725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c8d1997deb2a1a6ef755162ca66faf726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380c729f64f9ca83d9a0d90a85eae8d6727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6df16c1e71718aa87854e325332e81728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f62f6122659e42e2da2704f19db0ef729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2ea371712b1a29d2dd519c64737e77730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4875dc12f0f54a3aca5370bbc29214731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bfd4c140f4b6c914e2896e28ba5ec0732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77c0f1a4f2a342dbd3cb7ef6d771ccc733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805f3c1ee0210989459a47e2f3cc8708734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7befabf6a75c829c9084512656d909dc735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31ad79331939c341894b2db5067fdc7736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e8c3f5297f3299bd67185442bc6dac737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89d01d1d629e254b02b77159099c7b7738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e3e8dc0ca6ccc2855375cd4db02ba5739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81285bd85da3c007b5fe6a9f93488add740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9acb0e96f9a64e8899fb538c907bee741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484b02b2843963d1d54535566a820c5e742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0516cba05db02e7cee5c8f7ee9e6568743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11327679938fc51bee277fadec50345744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac7da721c3ec3f87cfd327aed231470745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22ac32b0b1a76c12d2a87b8a78ee6cb746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56de19c01a789b5df8c60f51928af244747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ab39ca3cab3f3e19f56c5f64671eb4748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fd51e15be2a902d9a7d38eea7b153c749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359a978efa5797a7ab17ab8b414d1539750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc248e3794c7312ad3eeab504196666751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b41b4b069fea68d38b949329284a1eb752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd9565cb08b06d0f79c75601278f4ff753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89eaf1d9fe19e3d857a1c159162a83a4754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e2d707f074a0f653dd0d8310e68a85755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698254a6efced84528bbdf3c9bfe06a7756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24eb1345a173d14de0ae32105895d9f5757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6ebc3c31f7d6eb04fbb33b174082a3758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec6b8aee3867430dfa170875c7bc151759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd1c83c6cc0105ecb12b194700a7b421.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c92e654647808472427c7043dcef4862.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862061e555865596f1b2f6eb7392c6eb3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c057b68a0746f9160e394d3ee3395ba04.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5993c224fa6e6f4bf7984ce1129c555.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a70b2fc59a7afa6ed75740663b2080e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282fb4b127237057765abf39326ff2227.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d0344a25e08721de84bf1b55417d9a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589a2711c3044f4f13e71ff34478ad9d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50e841b52ca30382ab5c282cab6d33e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d210c44fe0a59669993eaa59721bccc911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d3cd084e3864af29212548164f414d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c74423c56f0a3330becc270b3f42bcb13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18840783411eead1936065785d4c76c714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc2fac8603c3a8d7f8e55e75d4874ac15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6733e7f39660699271912661fb10092116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d52796ddaf04e1e3e0082bf03dcd8e217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452d9eac9e9c7ecfcdd253f600e954ad18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f6ba7332bcb8263ad1beb99fe8d82419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af82fe4e33551050e961418ef05d179a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc698064af95f80651b47a73df9ac4c221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5016aa4d4e562a558e8410a6bceb9322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfeffe52818d73719f2ec439e4cb80ab23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355b130bcea8b5066be492b3cf9b945324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e4295efd0a0541038eab30c77229eb25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03541cf3a2aed3078968ebb95a872de26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7093ea6876a8d3cb58ff59ebf9038afe27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257f9fa80648bdedcf811062465b8d7d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6489ab37478df88a6832d7eebe04cbc529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb3c3646dbdf9e45354689ec7ce5ca730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94abc942cdeadef3a8fa50ef90e5bf7231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e04f89ca9e1d45a3bea8d7c056636932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6af461a35d2473aab1513957d838fd433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d26671c25daf53e9e24ba560cc505134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63aaf3361c90b91530922d9b008f3e6335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f3e00a47213156ecd2407d321ccd8b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e6fab532780bfb0739aafa8a30367137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e3dc048de775e945e7f7871a8f1fc538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02a9ac2d796f30dfece36862a8e861639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d138b89d4bb2d90b3b5a7850dea1ff040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9cb83d89420ba944a6c1437018365041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6e204549da31ade4f64f3f4eb99a2142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124336d265abd690487efbdc97b244ff43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a9292079098bd864c19c143e62056b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53972b84f93fc4b21d1f3f2a2eeabd0a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b55741f7d9d3ac4bfff3362edf62e3c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc060a805460d98968fc2e844e57aa247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01744d6cb27f81feaf7995ba535a15bb48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c76831fd3bdbaa9915233c511dce9449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f4f0378a7199d201a812db4f643b7c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d742173b8865c0dd917aedda2702e251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f49c6033bd71a81ee84403b98070e5e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a2e26d68dc4f1139544b77f649f9c453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59931c414a3de6ab6166fda2690b09c854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5809e4ba965da810ac6f4b5de4d64a655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788ad0be2f27a5adc4c97ba127f1722d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edaa8bafe39825b4d1b3f403ddf3bd1b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623d42c01234ebec1f0928efdcdca64f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25a6d6301a6984dff69a8fc0d05933359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8910ae3b464f1236052eea0ca68bd6e060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0d249af4d371dc8192aca48359be3d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7f9215128d31c9ef77aac5c3b73a3a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72210f3000a99d5af43558306ed8e78663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b3542e5d8aed669d42cdeb5861ef1c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186b369e63cfeb017794f2ea0e81f23c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3fb7b11d3d0be4d95fc63fb0adb8e066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb461b666d76b4a086eebf1cabcca61367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d6bd61478211061a44b9e42af4d88e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83767bdfe2e79dfc76daa20b20affc5969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5dd4d1e235f2e724bc8792d1bd4bb770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4d690f0145232099d5c6cbe25efe6e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e0592bb50acfae46aed6339575d27d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71589a04493ca97017ca70eb72a2ed0773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4c179a61a87f90087bf1122756a2ad74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8e3477b5871c7e84ccf7446c5baf5475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1522274da04dce5add85c9158f476fab76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb76276e05c1731b3fe262f7722cbb8c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7fb06aad7cd1d452ee1ba6abc0bdef78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50584873d728dd45d35f6cc4f48e64fc79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe87dbedd7d316e1ebf4e86b5df1081f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1b87b60193d8a5e87a4585a4ad468681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9226bfbb7a836725aee726d16f2ce582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cefae448a9a2e98dc4862500a8bdc5183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe1434698dc70c3a90579de88fde70684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e380171bbe8e356fc227a7028fa87b185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47959e30876ae4c08d1e28cd5311d65386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309a34dfb9d18f41d6da7c6b4d0e320387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ea8cf5f9fbc88c6a07af1e28cf9bd588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f716c703b097b3e8adaff1884dbb14e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d55c3fa0cfbe4bd1ce8f3bc934579190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e05ff2aa464347c886264f7f28586791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff85ff40d56ef47689404c7838c956d692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950cf870649272c71dd2a9cf902151a493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83eeffc15afbb84ade089ee59b960a9294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60907092ea1d183685bc7c14996e1e295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca81efaec572ef69c63545d772628ae996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7222950ca432eb900df0cafbd3de794b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f332312eec7bee95a9a03f8835ae1d5598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a6ef90510965bb6b6a0faeaf316bde99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2110d15e366e491f6e347d6cd386c2100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf6a1ae6c7f3498c8fb6c8e47fc6659101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5404fabf8fa08455e8541feb6359f8a9102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834e3829caf9f0bb34f063c22e42ad18103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eac41c41b974790e80e40b07365d019104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73344a0a14f4cf99c66fe1a587ff5edd105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670dfa9f4ea79e208789aad7e4aacf02106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f6f72b4fb13c75ea45941df1384e94107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5547a846dfdbf43132c3bbf75bf87cab108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb60e7d45f53aab8fcbf9059e66e808109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2493d9e0e643a4d7be1b0326ccdd3a1d110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2165b10c87e18cf66613caa99196ae111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd749953a7dc86a8490eb555ba5b4dd112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76e5ef6615e67f70c5d4e752184a8d3113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284c69931dc5855b1775327c2b7bfb63114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54dfc795c7445b71d44c4d24d3f2209d115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f227a2d4c964e72e19f2a883bd6c9b8116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8ee429756564eca27ac8fef0e34692117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2430ba84360eea064dec3aab9c183e5b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026a6d1a2d16ef2c56f2386a8754eea0119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4441ec6dc78c0ff6fb4926d2549b3b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc782382d8bb25a52c4d3255f67403f2121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadea7d03421f884a297ca98cb584888122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c3e577ad90857f99076b035dabb8e2123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbed63b9d5e720ee9b1ddb1d1c55ce3124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f33a82c5ac1dd5c2162e21be6541b9125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8d8097776a6d3a868c5df063693b0e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac35c339f6f2ac0bed2c2dfbd02eaf14127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dae7f5ec26132590f27fe24c2741e0c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16f527390fb61e607903535c47116a9129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959131675bea3009c02a758f06f04f3d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc22ae498fc752b5dd7008de284e2a7d131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edeece993ca56f253b380ffa59c0163e132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4250fab4135780b5bb8695873c7365c0133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c6ff8899965ac08af9628e5920a630134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732c7b8cae5396851964f9f6e7151366135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945f1e841245a1ab3bf5c818885dc43b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e51855e916bd064c622146413d5547137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746e5e10275f34e5a6439820544046c5138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6583f3baeaac8663fe1355c2479fb600139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17fff9e5b406ff9ffe56afa8e6818ce140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e91243a15948b1c7e2c5fb24da88cd6141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49077bab64c1e59975ee3b4bccf99b0142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b3419adb97867b6dffeb27532e2114143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d170886e035803e40943031309f289bc144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0f0971b24ee3a6476c1930cfef934e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947bc0741e7a753290da649b46d828c9146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d94a946c46959fc8924a43bf2ba7f78147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d781d94a8a5d81949a5d64be2e878196148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e224817c32ffb373eb889c15e34e0696149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd613ffe23b31b26c9c41b7e92b37853150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3670d208168762bdf332a82b1af291151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4710238e44a59be9fa35a86033923f98152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d1c167d322e6ba004e1a8d746dc620153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39f47a5c709e1adee0d432561040641154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f431b8b16c684f7c7a27208c1ebabda155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d47006ee6d87e0b6a85616e1cae81a156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687ba00fbd4ec89f030e6ecec1455967157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbd550f7ffd27452553dc35421767db158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d00df50ca3d7c1ef84083d702c34d08159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35944ac5ca6a13fa9c8d40b7730374bf160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56060ceddecb5c208e15555f8a7ec3d4161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70eae4ef2e1710184090b11a1e033038162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3526d46dc1b36645f5783fdc62e38f6163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f7c3dd76edfb18ffd932157b901fc4164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bd07e1158d2d1b760c464fcfada7be165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66637e79aee97ed6b28cd489ee58de97166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3164578b3f5478baf69bbb62e2d2946e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e750a4fe21416a00f77d1d31e420a41f168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f0e07b53f8310a379800363139bff4169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057ab1d3ca8d9f31cbcc4721721e489b170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce86306acc9f4acfd7a4664a478990d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad70f998d6f6a81be3a4526a4c1849e7172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7b3ea34e74d2566116e8b55984ef72173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bef243cffa6188df5fe6c57e4d1850174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad32889d7ee5a6c1a1b64008e973e805175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e2860f876db6953e2af4290497875b176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70fd81d7360f29cc7212715c458d104177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8838154fe0e64d5eca642a0f8c2857178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbf53cd67d4ee5f36284c47d9a3d1da179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15961e3e3e9cd666e10e2932b7764f9180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8db1bbb40deb82522b2d93ea9057173181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb32791665fe81e9936b6b7973247e3d182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabf7bf2319ecb8bf1585efbf0df9733183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9c93189d1d1bee88a6218fa2f31052184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295c00fdc3e38225e26526ea5f240e4b185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c142acfa1c59dd14eb28ed213006f23c186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05ce42820a5d8c4cee8a6c5749d9ba7187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1d9f85a5b1d50dc9e05cbdf07fea1d188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745c2cc52015c63731eb5630544e6a86189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694521728af73a9e58fa1f854bac1a5c190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411f48b0e5946016bdd74cf5b3bd5a14191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b7112902bdb695721346f9d491c3f8192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddf43c59b0871fb6d7ff93795ce76b3193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b873d53c8158d119cb24d2d4257487e0194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f7e02c01eab63c6dc35ccc8def752c195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1b77a018436bba6696123b7d6cc672196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff27663db630ab14437aed92464e4a23197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc711eef8c2562e2117b88e5d22c9bf0198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c170c3ec60d90f7e95e77f1a824b7b3199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0c10a057ef02011347b0ab2174d56d200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c7494942cb954bfa18e19e70d94682201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b22774be823d20986dc6bd467693627202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e15159b602ed41fbd80f656ba8e91c203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9724c1c8113cb0e9ffa5f1253448d6204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64727a2da837f08fe114b01a8c8e2c2205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27b42ca7b938a1fc911746284b5889b206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e216c9cad071dd070d54475071bd45c207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75461fc21517652ab07ba3176c9dec9d208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd8a8b5b684a4aac2e503797459c528209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2424a0cb932fe42a1745073a4e05dc210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec36e35537ac1beef6391d1c7794ae4211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6dfdda7d447bdcbfe0be739de2573ca212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e0d213e819af7b551dc3b9ca788b19213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888e351bdfb56b5f619ac7ca95977749214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821158e3cb85aaf7c7f661c83d2ccc52215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f32af9e95a081c05193c1c93a94b93216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de75c10e8d50ae47e50f2c04f12a4e2217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115b602cab2b1d5a0814aafe20cb2d3b218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1997a71770d30d4ae62caeb36e0790a219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b323ec8c75e4f93a093d66afb3743342220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6766f7d825230ba16989239b424572221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef27f5f076d7ddb436b80c995e00e0e222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2ec7cb98434669ffe2a4bbcc0644d0223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b20942927b972539ae339cece1733a224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8614086c6c42cc62d88e03d49825b961225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8876b9465a7f746b0edca746fd54026d226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d79602ed2275326f1a354165173329227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e769108e2243ded6682ab053a480e7c228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bf1939973eccad0b8662a6e0e38e36229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3061442d12540fd3397629947540eebb230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb1ce54145cf55d2e47d33c1636845a231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f44bfb25a0bb1fb83f3d6dd4da674fb232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f1877e1d0d61d343ce77e8324bea68233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a2a86f840a5b31ba9890b1aea5ed24234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10432277e8f504064d1e1da910a45313235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55268b67d222dfa54730eba8ead58431236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb549aacf7fb62c3d934d1c9f366e19237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab681a18246bd3ec112da3c1900f89c238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472ac7f01b3130ec5d65d7a38f938962239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99eabcb7cba0ae3fd54e03ebdc458550240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be07b36fdf15b72cb6f0bdce50ad1d99241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd3da05e1e28c438725afb7cbafe249242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125084fd5256d8d4b83fd0b87049e0c4243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68153625a1555b584358237786dd949244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdac67feb545da4a45882237a890203f245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e44d5e18f0a4d05347186ab013b8b97246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65aaa06688e1785b07a19952050b9d1b247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026289022f53d6f3e8916e1250aaf32f248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bd8e6d11501268816cdbbbbbe1b347249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857096b6d0d115883bcb5e12706cd9f4250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385d838a286fd57512baff7c6fe011af251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639b2e36836348f170f135d1e3e28efd252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f706ea4be064f1e5965b67ca9ed8a1c6253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7beebd72336ecc2c9c105f2940cc45254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e95e39ae89ca11bc4f2bff249bd2a2255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ee7867b8e9c5a3887960ba0a49993e256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfce54cf983b2bf36e886dc13e561f41257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ea84e561f3ae7cff78a44757ef839f258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2ee00c08cc3a7f033e64473d319cf7259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a599de6d8e13ef0e1ae95e6f2b6693260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebec206e40860088a0e65cec52eabd8261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85592e553a289a93609d8fff41801257262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a51a790ce3df67c8b5ab28ceed57c9263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b8aba864ef71c70e602a9c9a0485ea264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ab18ddc2e96291268b8c44857e48eb265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799d273a213ab0a6aecca9dfb86925d7266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df317e8f532020d9b9dec76123b7f714267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d2ea694acb217704926cd70d51b1d2268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36e20c64a74973c6e9f02adb9f4c33c269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1c39cf2d4c4e2ee82840710a4e634f270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8b8425dc86305786031bb329ed6125271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196cca4390b2b5764e60811b8e28d4cf272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e4572681ba950c72cc3d2a0710cf02273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1749cdfe634a1bbef25197719f1d407274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95ab98311afa4ba15853678d5f34aac275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83955d3d16a10234d7f093924aec42e276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0ce31dfbe711a851b8d4c76ad455eb277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc946be1ae740b3cfd1945e674c5c553278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a90628bdc0f197b21183ea83b119704279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2c8a7f06dd0f3084f7bfd6a43e177e280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560870fbeb8c09552dbe8f04c8bb9ec8281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb68c44413889760ad4b9d77af9f2f3d282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16051fbcfa4a8b3dd741db6963d61a49283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd961facf573478bf8d8247b32d0d8f284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f2e41fe4f6f8c91234d7e4973b95aa285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a4c0a4440e0f866478a32a7e0b5a13286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4f343a1d81e7002201bdd644a877f0287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2de9b813c21a89ac4942408d06d3fb288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a3ba31d0cb7271eeaefb97e927db79289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9afd5c4c5e4ae04905e63a412ca3359290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4574320f2684ba1e6b564b25b0d3b245291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e933b304989eb2d4c794d2403108a06b292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d900d4802b90fe230fa4b5e599dde31a293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e6710b7f6f211d739204e9a9732fa8294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b2feb3bca8a3e107d28757f460c9ff295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6231d6d011aff19ba61cc3092876c3b4296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0566c43c65f1299f5b7d1306ac8fef5c297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5770cee164b0d6555498b879b9b11e87298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b18fadd1315ffac6db6fe02a6678f6299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a265a53820f1b77458119604f6193341300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb88f5ed93c59d12e19aca332f9ce93301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63c0a426af5bfd6c4acb0233f8b0f60302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e174d7738c971cfe7493c939f75bea303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4013f1cde8a87510bd8ff3fb5f3658e7304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b35c53251643c6ef0b342f3cb7de12305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06593a057a0a97e88f0b06ae41eb189b306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9daa7e751d1b3e6aeaec354fa1f9e7b0307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a596c6f9981417f38e47576d4838bab1308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270b4537fdd4c009a0a05e2121dc8f00309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f3c95d7bf8ee39e549cba9f4c72c6f310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807abf10bd8f727c4c3d1570bf9759d9311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70309cfaf60d9e45b67e236e41e19a9f312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f450ab35da2b8fccf1f79b0657743a3313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26611206c90f723a3f20f7a8cdf8a76a314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4926a76f568a37c318bca4dbbc104073315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5abc6b1bd26abdbb063620fcadd9a9316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afd48ee9f50655ca4ac52d099678bb7317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b171acec3d533f43dcd60ca3c98ba375318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d065604ae565b5b721d2935d35d77b1319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc60b3c7425a0fac195fadadcdf15840320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76843538e978cd0a03325861d871be25321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a83558cd3243f2b9fbc76fee843c5fa322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8691d395c48de7dabbebccd8d4ad5454323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8ab81582820a1491e3f0be240195ca324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb9e12fffad633cab7b86244f4648de325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c450a7f91889246fc47047536a3d4555326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816d10e2e104cfe1872e7ea52eff3acc327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b90f34cf3e20476b0de0dfaff1aeb9d328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17cb861b5d131c5e6ae77e11b3c3a56329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe79810385be92d222b8da120353dcfa330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3aa76063174f660abf6af5b8c021ba331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccf05bff36078bdfe5d4c3bb9d4f380332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bd246a4877d2fb5cccadaa3ba695dd333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa06a2e706643d5dbb9988a9f6f39005334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f23ba39195a636f237ffa2842cb0dc335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd48d04998b97f9473e3f87d93153e0336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700496b5006af78d1c19ab08f2b58c78337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f1545ae0fa74af1e26eaaf4612331d338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13adbced60d8c742858be1f9c7f8852c339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5e004c712fb9670dac2dd152d386d2340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700e5427e978324f63c1e3cafe0d87fc341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1798614df1f6b57e32f997db0699be75342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0ae131c3b7ff4a530575ebc9783fa0343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe8a2e215bf1bcfd67550f31fa1c9d9344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a8cb43508bfec1e82d3cd287e43b1d345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d94a0bc5e3151c57577d721940e78e346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e21956d911e9a8caf2a7440f0b1295e347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97c96b4050aa1d3f15231662ee25c01348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1bb5a014278941f854537c653acbf2349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11258fe4a7e6db688b74d15b76ec14ae350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45370c96a801dd585d935140c0d5914b351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5156ff2a675dc0c8f4717ddf6d7d5055352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84af499e33163d5e8ecde2f37f46f90353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71531599706051a524fdb725691efb57354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f944c83414fb4ba19aa51d97a1284c32355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be87547250fe2758792fade91be397f356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf55f13e6d9050cfb632b93f0103a72357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0be525b26ec12874e577cad742fc81c358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253e7178d36e2b03a7c21472f5dae422359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7b6e33d40fb86dd5ef9ca2f5169ac2360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11e9e744429b7be36e87b15206a510d361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90fb5b5ed55d5916c5d2f01dc1e8978362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865a852f7ea1fd53f60c3ec32f2eb7ad363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc12c3bedbe31dbdd5195fdf7522b6fc364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c7ba8a848de673561589f2f31a380f365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029fbd8300f5c7527f8576c1c49264a3366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37867e4f24f48c53a460df951f29e7fb367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037a106f6c2901acca084f72492e849e368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403acb86ca9f910887c83d0c36e24b07369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5971306373113f7af2018d5dac77f76d370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3805ec993924200a221f4edb8dfa3292371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13725c1c9f1a06fccac43e1bbc4c1783372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4e5733c99e0780801acaa8873c4ce3373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a2ad5a9f10d873cd36afba127373c5374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c15ff8251edf07890d02c9c4ea893e6375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b804a3aefe67702445d8bad63ac3ae01376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b551d10bdc9884594d495970459b35e377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3a11acf45e01b6da6f61755de1eea1378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b114b8da9a118417da670f481173c81b379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e032707574a7744c34a6ffa803aebfd380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfd1813f3f58cf8bf68a404543fd109381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7cd711619e37fae2c0455ba252fb1e382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca29ee132ffcce85ba90b5e940114dd5383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1062fbbaa0e63a056ec9c5f42b406b384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3579f1236650d61226de756c4a58195c385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424c4cb49d5d8bc4e528eb5858226bc7386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29896bd8eb3ab0ade1c9a3477c349fc8387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3323f3f1974d405c1a87751e1268dfa0388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea9f2a41d776c589841da7b768470d4389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8555073b11263c8c9957c8326b3d6476390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5388f84b4ef335d6b07133ca74b307391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8877ae9f79a55d74c31085b4818571ae392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f688e6d4316c9907536b0f0ee80120393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52db9d6003620fff92d465e398424abc394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8a1ec04cdd6572fc139b1316821507395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b423ecd117511a21611b4d2ccbd041396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bbdbe4829e3c320024858d6a024c96397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89e77264ac734dfb57b833b3600a2ae398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822b66501ea5c081e46718a2a52c9c09399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d68ab8018a65e4412e74a7877b9c0ac400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eead8d63dd913fd5d7083d7272c843e3401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ebbe276212f47d0ff39c538450b481402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cdb269d0a9e4c82be4d3790add555e403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f03d38c66590c34d26c2b45d4a4cb4f404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d418a59167c952cfb8b44709da6ff12405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479cabf81af53d606ce8110f5a4cc2e8406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706513c8cd5797fda70a417aae3b6e78407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e0341c86afdc8d167c7751a4d7d130408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2873c66e9b916095ed4d46b40334e79d409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763e2217220e33e58be27725e057069b410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a79e820078324693eb9f78d4dab30b411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427d7b6483854222c034556780a96130412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b791ee7696d9e1fe02ace5c7a27f9b413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d90bfca5a3b5c5eb66c56006b9b5caa414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9f8956130dc1c4cfd47e4f2f53ea6c415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e1a29986aa0ab368e435b5973a8213416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c6a4e37d6cb7f3ddd1624681f61ff8417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436c193bf1c12e0dbd68752cc3e5d64b418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa106cdbdf689d344c71a65c6032a3a419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4ef5e3a58e4f946bc2fb1c98f3eb22420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8f50f7a95d8ffc4aa2314c126863f4421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e347290af41184133e801aa49bd04d4422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae6ad07dc320d3aeba73cb7d5f031e3423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7e8a671bf67c5671bb638f2ee5f368424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84baf868fe723e8da2c44b201fd6acaf425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6512c5bb92301cc81058a37296f02a426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10bde0fc0f7868b8923efc6774eb248427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c685c685b47dc8ce0d4f03141a082f18428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df94b4a95012b4cbadd3926c02bdcb87429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de2359419d4d5f6bde2c8cf21fe7b82430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5701c663e8a89f0670488491b96e0c9431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f23ba92379791338d9bf3d12fc87f4432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9894e257ce017ce86a9378db538933a433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f2b6da1877b6f80a9841ca40136137434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ada17fd379ff9f16e9953048f5d028b435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d36d40110a3d3c7c732e7bc2fffd0a436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb4cb1c036b77960a7f2264faed1776437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de498742ebd18b88a1e4f5f326d6f131438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a68b9f0151c6dd6d5f3c9be44fc21f439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b161366caf8f0f7d562c5be05c24746440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bef5e7ca5b4bcebf38aac902a94e2f441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cb2f7130f643e2ef94262ee282044d442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc16a7ace985ddad4b305bac7b64d64443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09039bb9ff8ca2a66a3b6036137fcb9444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccd03e66c769405aa9e02f64eb28f55445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddbc43ac855c3b9a5c117e83cea48a9446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bbd0d807bbc54697859fd9c53f9f07447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287873c37eeefc743ed5c56c3e314c1a448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6975d99ba90556a75a18cabf47d2c416449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059e9444aada3d4e01a8522457b9297e450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1817bc3543ab2a3b6a6bd068a11e6d91451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b165f443170ff8b5b2199bec8d7df6a452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8626068fe761c0c9eed15977243723453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7728ae275f066ab394bb5b6a3083e112454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c1e53936de861d11424541f2262e24455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e727f01a76a8ff65536de85fd6cdf687456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db8c4f557fa9f7da7bdfe597f0aa04f457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bb6314cd5a3bcec084bed802fb616a458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3206a7bfaa32e42d14622386555470459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863b6609a97fe3a986ec502eb671e992460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c529adcb8bde5c701f656648220fe5461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef844e246c5f3edbf0279fd04e286030462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f9f8c19499c917991c535e0a1c7e0c463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d4ac210fa112fa51581ed2e362bee5464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5cbf08e4377bfd1f1d5b978e8f4ed1465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf3faeb16f358de76ca21fffcfd2142466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c807fba8190371b279c313c407017e39467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49cc90b4ec9f791e24da17618f4ab39468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762b969a40bc61b4d2203efd816232ec469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdeceb9fd947298154db3489ef0031a470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca73b5d4603ffb948dee6f810a5884a0471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7667a00345e7a48dd023b552993705472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a114c3bcd16cbe88c14c5c2dc25757ef473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876956116f092da40d7e08d9683e4c4d474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bc8384319750507fbd1abbed8c22c7475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273b7d5f45b46d1d58235884ad435b8f476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cee22a64d00d3fc4bfffd5aafea342477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d96a74633031a2a096d7ca7b9ef591a478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bf21258c902ceb6aca0ef9e80efe3e479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eaaf16a5cd3a2c5e28383b22239011d480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7a9b0128105ac7a75f3fc08bfb085e481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd55c6ee339cd3878718d763c514ef3482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680cdc0633b745e29f3aefc3e93d08df483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864bb2e2d054c4030c21528621ca703f484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae66135ee1f6419e3b9fa2ce25f4519485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e7239f7959f7c968256ec688829723486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e53d6a131604b18355e3ba73096902e487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96eb922db13864c761c7fb48531877b6488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac25c874fd365e9063ee2ad19de788d8489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b8fa13c126fea6f7e08d4708284f28490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23345b44be883976bfcbcbb01827136491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5b0e718025bdbb2b79d8b9dde7f812492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa201f8dc1b8306f45a56e5de13423f493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11a928dbf40d39e6734e42fe3f98f0a494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5396e0bd0341f74f35b120d74d655c495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206894413890b680ecad0976251c0bab496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7956e78cae50c5c3c2a77906ac2cd1c3497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98183e2b96c9e3d269ba5659e259ee2c498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823ca557da298f692c3370da90443efc499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44b43d82bb7136df47a7b62f0ec7150500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c36894b29a173be48242867f0b9d2a7501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b671d637bd7f2ecaecf0eca5318452a502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c257942078d2a6ca1a5eb890afd210503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222e4528485f990ce56a8cba490b8c25504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9fe5c4986d3287118e9e062c2fcb6c505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9358a782e3765347a1c6062d74e94ffd506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a9b354fa2b5685906b8f2b90b69e8f507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc28616a9ec7b59b37e4c8fec2e82f0508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef9746cac7313c24675f9bd34c7b509509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f90d156dea19d8f31b9ebce4db3f248510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af32e7ebc5102109d6161830ca8c2f6b511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc04ddf019891ba8d6898d794e5a8f7b512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd0e249854620b64ff1656a757289ab513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c4225d6e9880982f12d3f51902212a514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2885fca7c8230e6ecc3e22a0a9e2557515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff748eca593ecab776980a2ab474d49b516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57398df620338cd84224d2c6aaef6b73517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14924f807521febffb3f2b1e149c6778518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be7026c1f1de065defef69cf41d9a83519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62a9e372ccb99fcf8e1c0cf2d53ece4520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82334068250b191f1b68e3fba6428cf4521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b2fee3da9558eb80acf042044c698a522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad2e0dba7e1d23d4db2e3e7287f320d523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02c9317330856609dd582470342b097524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e81e1d5e9686c5680311f1bd1296c4525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a808939418ae79e23413c89aa1bfd74a526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39400ab9865cd23e1da90e27b806e9a527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2c6a8beba199e4c4ec95b499604348528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c952f8058f1ae807d4a92182c6451c26529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489acd5397d4a94b083b47d18529bd7e530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647727bc337dade56fd9862f9f2b0784531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ddd924cfe767dd1a27e628bf125d60532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8dcd71c6d58ace129d6aa0e27512aa533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381e22f00a8ff4dac2695b875f30ab88534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d895796fe5d0d1675530777922fb8eb535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf067de5e0b668d958a774b46adc3c89536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610dda7cab26678bfca7fc2664936fa0537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f834e2f9f7e3544ac5a732bef3019231538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2100789586e41b2aee0a90a466d69262539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99178a027728a0ee49f973b9a56d63f2540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b2233eb28c626c2e7c1ff2af4c3e3b541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39114f3cd561dc297baa7d2f81a08d6d542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c79d6a03e16d093437143ed656f634543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59571269abad9a5391747691db6a6d0a544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e150366ea5288ae658c8716e423345e1545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d6e84106e1a4e902a5c2fc3d2e5897546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e743b19a09334306c941ef87ec3f806f547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83e4457fe96a7ba90ec6b1fae269f68548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab43883159838df2843cccdda7252e0b549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161181d11422bb68e89d0347430e5e0c550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857136d1a60435616504058d9a8ea6cf551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5faffe80d27d5df6b8f9db30428462f5552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6411e54f94cea0ba6febdf30545cad01553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9210ba058c79a4f80a6b2f02cfc843554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51707cd2774b0dd0933d8406b3635b6555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1c9ae9ff6c4217c8ba282fb541ef48556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6bea9d34188f75aeabe20685317e2e557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f41e6b3ffc4ff1ed835f90c33817b63558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d78c7e9b856885f791a2cd8e26a761559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7130f3df1d847636892dc390b32bf5c0560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b1599c4dcc3b9fa6eb42e9abc6a293561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee17dc6d402d4b79ebfcb5bcef16b82b562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41fa187a0eb4fcaf5b6eca1a37057b9563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c7a146017c9bff37d1e365086ceb17564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a8534bdd31e19e9934e6b44fb6382c565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f1f503745973b55eb06750047a7ca6566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5350390e7d03d824adcc8c2324b252567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94314569d53901cbf763faf0d14b10b2568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832efab23226c3546dae7cccee898b21569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d841d1d7c5877e7f7579b3b1b607f951570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1ce4db3768a9c694487ed649363b50571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20524bc7b40448adb01474c3063a66f2572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bcf427889aba8c27c944e345511037573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4213fbb051290f7d21cefce1e8638aaa574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9200d3f244d95e6e6fad6d93c9d793575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69f7f2122499e53a12e030f2bbc0d6c576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ccb53c92fb5ca437ffeba4e28a6891577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8bcdcbe761e863b6918b4f7a9dd04d578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abba54ba3c5bd21e2abd9be65cc672f9579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9f6de4125938a4f371430ad316de25580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef62823450bad040f5b3facccfc743c0581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d14e53ed9ec289d66f2a7b7be7c9e58582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b001e9f9616aaf4987ce83965d4a3367583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261a98861257f843cba42a40bf6493ee584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3439cd4c81e151a5b021160a27645ce585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509b741724e949cdb29d631d978ef5f2586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bea83fdda1c2a16578f705b25578f0c587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a634c06c0cf7729afda68598da5095e588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0994d8bd6a9434250e7c9e4ba3b6386e589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0c9b620d30d176f58657b60f1e5c0d590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1c53127be588ccb248f048f831b938591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7703c36a1194f75253b8e330ff297fc592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb43274226e38e716e0fb712903d043593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57550460f2af95490168a4059ab564a7594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72658407c9ccba6bf192aa846f5d7190595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55444c932f6b69d15317004b03d854c8596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca14c8ee20e29e1aab0a97b16af93c7597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deadfb2f24f3308bf485faef644d2dc1598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed9de9f1efafe2b4d8ba10cd22c3ac0599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2aafd210d11022f09d9073f3bcfda6600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2279a14c6eee6ee2ca3aa71709d76f1f601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d04aea9bb1de753a178a9dace795eb3602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c88abb70778bffe7647d0047db78d98603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462cdb7bc3aae266efc9f64dcc4e873c604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5804d105ce2561cdd39f4579cc2dda1605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095399a1f27e60d627cfbf45a4121aff606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09a463a777f28293a40a1b11d07f279607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f20d575cf5c6ded9084bd7577caf1c608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbfd6e1178372b1f0be5a1f9f9fe217609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e4473a75d44bab26b89352ed1b498b610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f637d05782dc635d7eca766880b0608a611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305ece236974370e0c8c008c60583b86612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e71d3ed180e1b53e7e0d41095b066d613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f64c46560c50496a8a58044e19be931614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03bba692bfbb9eb6bb6bd25057723ae615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f574326d3c26c36a48c74cfbfd87f98d616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fa8d50c1e50c4ea4b018fa5f1fa712617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0166a1120d3c102a6368cbd4d4b6f18f618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cb243c5e67b0f2637ccbbb47baac14619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226aec106e1c469507bb24cb32204d6e620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba53077bba6b0ba005ecca2a9fa95c9621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abe10457908fbb23c5c67a25761ffef622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc0eef48507c3ad54813feddfa75c2a623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f5a906903293363d55103ef756ec45624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071312d87f69ebd5930081dfa0a97fd2625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfd17aefb179f650f9ee77d532fd519626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2610a8c66300c14e4d98313b97f5764f627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3acea22aa9a30f500c464b4ad90e53628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b1833141dc7e4d2c1eae39f96195b3629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a4aec776e032a6dc271b11367d1a7a630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d70965bdce821209ffee2f062be247631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989e1652ebc10ea3b39c2515774b09e6632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6ec29a7c80091fc7ac31b631f0256c633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df77572e043bafea5f4fe6f1fe455884634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e77f39a7cf6077af27c735bde88ec8f635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8861c53925854d86c08b163a83a8e312636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa26b4d2acbfca72a397e7a7a2c635f637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2aeacd121d19b62a34c3328afe2e10c638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54576701906b1c0fe06d564f3858c68639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d38dc9e8cb06900f208a8d1711911de640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b61bb37313a94e95a690a398f60fa8641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3617f1bcb20d7ac11ac5bc2eee959e6642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b307260122871b2d18e1138e4860627f643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bb8a293c9098a2c7f06ff3dc948368644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6888c53eec5a0dd58fd4b317210969a645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d816b2bbe935a6006b9bec088ece212646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ba1de1842fdbfb574f2a7ebdbf61b5647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c135019c8e70b7fb1a6273d486ab7821648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532e065a51dbfcf79e0c34218760fbc5649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb363cfebc40ebfbfb74d77d2fcffd5650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5acde8b3a86e983f48542298bbec75651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf48ac0316fc1ac3d23a0cdf1ede92b4652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4677fd888e6f1e9aabd361b067af163653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc6d214126b7861474e0b52682257a4654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28523034494a0d109b7f0f0ed7383122655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f9e652e6baa4bc93410b8412dd0b6e656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd8e9442c214c73e86df2ae671954b5657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8c84a0a579be2aae6ef070d07725c9658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e4050540bf78c3a7cec37f27836b3b659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2095868a6e350a41fa132bd4bb82a46660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc873215501a2ef782f482365f854d00661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e8067d9f379684c65cb8df4a1a6cfa662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2b26e4a834155f2a8c754668a9ff9f663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb8ae201bf986a7ee668d3a0cbe3628664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e00bcd011e64d33bc7edb0a8788255665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f893e5665965116cc2669ebef0cb4a666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afae0516aabd318aceca5606a7e150c5667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7b8e5ca24697fbd8c4dd5d526a0942668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04668b26f685c8a3d15b0fcfb7411201669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f42e8267a2326291b682354121a500670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fde7cc8642c6d19afcab091615eb4f671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841cf3db2549f52677c7ebc5831bd97e672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705bf98fbc8ac20cd0477451c9afb58a673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9459d923d20bc28e520ed6db61320db8674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cb7ae74e1d0c3cff481b19db948c6f675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1a8443b90e6c5738bd7086fe7ab41d676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ec15b142b729345e265bd03c418319677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab3be6e1ce38493add46fa848075eeb678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64395c2c7a30e15eac508148f59c007a679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc736f462bb72b7d64268c6f4584e4b680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72889c452b4e75e495ee72d83f537e3681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3814a8d319a8f0d4ddf437b944ff176682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c329ca569fa53a45d05a5cf7afc5034683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1317ef31dd7bce09ba4b15c7a379056684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b1c80f5a9dde463b82db0962d23307685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67162325180bef1762899b04a79d66b686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195a9fa8297064002c6b06263b945fcc687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0c90cf45670e8e91592a6934b14eef688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad46bf290af80b6fb309a79fe24ec2f4689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df24b1720595512f1e6a14c1f5ecc4b4690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e67fe43ec2df28062ade5894a45c717691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e47ba05e2ecda120bbef1759e34132c692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cf38f0242f95b309b563d265ed9eba693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7030218a750bfb47596471a03b8e08694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce522a1afba16ad99f54342c77c0ce8695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b948758f4e68ae2fc8d1114d2c0f54696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403d311552222cd337df5d00811c6832697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd029131e6066bdcde9f0abec1ae221698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626887c008596f074ae3a2f676c2ac33699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957b87e951a4ec26d9ee5e69c2cf2bd4700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d4cacb2dbf0c5a8e5d6595cfdee22a701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab451776e5389df7058904a8aad10c6702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3b074c504f2e92067adbe0712b6cd6703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c7b8661d518e3df310b3484a113ac4704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52f47b20dfb65db80483330c2a84fe5705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6414456e9237c250f7f67592905ad872706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b29c535b8cb38394b0fb0e9c319634707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13acd44362ece2a2c53f0ffde68ef0aa708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4e94a4a23910cdd0474eeafc057b2f709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad21c8d3fc3c985b39687b29fd4c451710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda04473651d1ba0ef5f9d2b6c057755711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df801aad84ada2c6f6cd38947604f378712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe70835410e11abd56cadd01dfec57b713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508806364e77ced7a922155ffb610af5714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bb02370c4c0f0548ca4c548b8e8a52715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becc26789972f48a95796078c5382535716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab724c0259ab36f1f8609bcf13067b3d717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5462f608cfc58bd86785fd770ae39017718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0fc4ed9b139a50db7aef7eee6067a8719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a50c6588d9c7317e229140720262ad720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584571dc8249bdb59b22b3e3d071239a721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200572942ce5caeaaf6a79d951b412af722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77607719ec6888d2ef14aa76b54d9a5d723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966090fc2cf1ab7d36a6969a3bd9ea25724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6fe1b63eb3dba557aaba9ec915e37c725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21678c60cccea4d333a62ee91d3f02e6726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b83ec6fbf60384037cb31f5c75966e727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0014bebc28c3f8ba0c2a6428e16827e728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdf0b068c8329638516c539e659dc56729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdafc233cae65bf56b916830868247c730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9376a934ab96eb262ae2393a77eb60ca731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d0e47f995e328e4610cb1a7d68d692732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3448f8274ab260b301f41db2aae1f0c7733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d38199dfc2ab0c16345fa250be313a734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34573f4f9ac95fdc1b4d9be116e6a076735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bae2032d51678272d41adb12a28c665736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64d5dc0b17fecb74b0aa06fa8a9aae5737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ccf501a88402aa231a1337903448d5738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c4c4e1ca6d1c20e3fd9a0d214a71b7739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5eecae616a59d58d40f34c55f420ca740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf39a33d9c083910e71c8d76786400e741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868b93be016f446ea51ea55372d56971742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08833e8fd972084eb95c35756b21992a743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9160947a074c2156e963bb3907ad8056744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce26b018d70300c713c1e3edea0e4d2745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c7429fe1999c6a28a9ff1fb4047cf8746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f91534229d33bd572cab6cf29434ee3747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923bcbfaa80d89c8deb6b50a04422353748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62700677cb9746ba5f1a88aa2ce3e395749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557f67376b037c295862b858b3bcf43a750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca647a26a64775741bb5edf552b15912751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8af750acdd8b06e6eff0c9e1242c0b752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632187e6a30a59766bdad1dad36087d5753.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -23947,51 +23920,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId686"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -24127,51 +24100,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="733425"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -25937,230 +25910,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId759"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -26427,51 +26220,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J382"/>
+  <dimension ref="A1:J379"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="163.817139" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995117" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29676,6342 +29469,6267 @@
         <v>12689</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I130" s="0">
         <v>9.050000000000001</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>12739</v>
+        <v>12966</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I131" s="0">
-        <v>16.67</v>
+        <v>27.4</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>12822</v>
+        <v>12966</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I132" s="0">
-        <v>16.11</v>
+        <v>27.4</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>401</v>
+        <v>398</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>12966</v>
+        <v>17071</v>
       </c>
       <c r="D133" s="0" t="s">
+        <v>400</v>
+      </c>
+      <c r="E133" s="0" t="s">
+        <v>401</v>
+      </c>
+      <c r="F133" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G133" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I133" s="0">
+        <v>10.22</v>
+      </c>
+      <c r="J133" s="0" t="s">
         <v>402</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>12966</v>
+        <v>12419</v>
       </c>
       <c r="D134" s="0" t="s">
+        <v>403</v>
+      </c>
+      <c r="E134" s="0" t="s">
+        <v>404</v>
+      </c>
+      <c r="F134" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G134" s="0" t="s">
+        <v>135</v>
+      </c>
+      <c r="I134" s="0">
+        <v>13.84</v>
+      </c>
+      <c r="J134" s="0" t="s">
         <v>405</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>17071</v>
+        <v>12478</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>406</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>407</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I135" s="0">
-        <v>10.22</v>
+        <v>11.48</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>408</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>12419</v>
+        <v>12928</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>409</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>410</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>135</v>
+        <v>297</v>
       </c>
       <c r="I136" s="0">
-        <v>13.84</v>
+        <v>12.52</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>12478</v>
+        <v>12976</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>412</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>413</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>97</v>
+        <v>35</v>
       </c>
       <c r="I137" s="0">
-        <v>11.48</v>
+        <v>0.32</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>12928</v>
+        <v>12992</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>415</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>416</v>
       </c>
       <c r="F138" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>12.52</v>
+        <v>0.33</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>12976</v>
+        <v>13838</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>418</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>419</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>35</v>
+        <v>21</v>
       </c>
       <c r="I139" s="0">
-        <v>0.32</v>
+        <v>17.24</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>420</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>12992</v>
+        <v>18047</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>421</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>422</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I140" s="0">
-        <v>0.33</v>
+        <v>11.5</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>423</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>13838</v>
+        <v>18048</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>424</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>425</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>21</v>
+        <v>77</v>
       </c>
       <c r="I141" s="0">
-        <v>17.24</v>
+        <v>23.95</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>426</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>18047</v>
+        <v>13848</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>427</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>428</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>97</v>
+        <v>25</v>
       </c>
       <c r="I142" s="0">
-        <v>11.5</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>429</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>18048</v>
+        <v>18057</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>430</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>431</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>23.95</v>
+        <v>19.98</v>
       </c>
       <c r="J143" s="0" t="s">
         <v>432</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>13848</v>
+        <v>26349</v>
       </c>
       <c r="D144" s="0" t="s">
         <v>433</v>
       </c>
       <c r="E144" s="0" t="s">
         <v>434</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="I144" s="0">
-        <v>9.460000000000001</v>
+        <v>52.29</v>
       </c>
       <c r="J144" s="0" t="s">
         <v>435</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>18057</v>
+        <v>26354</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>436</v>
       </c>
       <c r="E145" s="0" t="s">
         <v>437</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>19.98</v>
+        <v>13.35</v>
       </c>
       <c r="J145" s="0" t="s">
         <v>438</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>26349</v>
+        <v>18081</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>439</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>440</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>21</v>
+        <v>56</v>
       </c>
       <c r="I146" s="0">
-        <v>52.29</v>
+        <v>13.29</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>441</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>26354</v>
+        <v>26363</v>
       </c>
       <c r="D147" s="0" t="s">
         <v>442</v>
       </c>
       <c r="E147" s="0" t="s">
         <v>443</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I147" s="0">
-        <v>13.35</v>
+        <v>42.53</v>
       </c>
       <c r="J147" s="0" t="s">
         <v>444</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>18081</v>
+        <v>13866</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>445</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>446</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>56</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>13.29</v>
+        <v>4.45</v>
       </c>
       <c r="J148" s="0" t="s">
         <v>447</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>26363</v>
+        <v>26371</v>
       </c>
       <c r="D149" s="0" t="s">
         <v>448</v>
       </c>
       <c r="E149" s="0" t="s">
         <v>449</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>42.53</v>
+        <v>12.77</v>
       </c>
       <c r="J149" s="0" t="s">
         <v>450</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13866</v>
+        <v>26376</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>451</v>
       </c>
       <c r="E150" s="0" t="s">
         <v>452</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I150" s="0">
-        <v>4.45</v>
+        <v>20.27</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>26371</v>
+        <v>26379</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>20</v>
+        <v>457</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>12.77</v>
+        <v>10.67</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>456</v>
+        <v>458</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>26376</v>
+        <v>26379</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>457</v>
+        <v>459</v>
       </c>
       <c r="E152" s="0" t="s">
+        <v>456</v>
+      </c>
+      <c r="F152" s="0" t="s">
+        <v>460</v>
+      </c>
+      <c r="G152" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I152" s="0">
+        <v>10.67</v>
+      </c>
+      <c r="J152" s="0" t="s">
         <v>458</v>
-      </c>
-[...10 lines deleted...]
-        <v>460</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>26379</v>
+        <v>18098</v>
       </c>
       <c r="D153" s="0" t="s">
         <v>461</v>
       </c>
       <c r="E153" s="0" t="s">
         <v>462</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>463</v>
+        <v>11</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>10.67</v>
+        <v>7.79</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>464</v>
+        <v>463</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>26379</v>
+        <v>18097</v>
       </c>
       <c r="D154" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="E154" s="0" t="s">
         <v>465</v>
       </c>
-      <c r="E154" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F154" s="0" t="s">
-        <v>466</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>10.67</v>
+        <v>3</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>18098</v>
+        <v>18097</v>
       </c>
       <c r="D155" s="0" t="s">
         <v>467</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>468</v>
+        <v>465</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>7.79</v>
+        <v>3</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>469</v>
+        <v>466</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>470</v>
+        <v>468</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I156" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>473</v>
+        <v>471</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I157" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>18102</v>
+        <v>18105</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>474</v>
+        <v>472</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>475</v>
+        <v>473</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>29.59</v>
+        <v>2.49</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>476</v>
+        <v>474</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>18102</v>
+        <v>18103</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>475</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>476</v>
+      </c>
+      <c r="F159" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G159" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I159" s="0">
+        <v>7.48</v>
+      </c>
+      <c r="J159" s="0" t="s">
         <v>477</v>
-      </c>
-[...13 lines deleted...]
-        <v>476</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>18105</v>
+        <v>26392</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>478</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>479</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I160" s="0">
-        <v>2.49</v>
+        <v>25.44</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>18103</v>
+        <v>26393</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I161" s="0">
-        <v>7.48</v>
+        <v>28.34</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>26392</v>
+        <v>13877</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>25.44</v>
+        <v>3.19</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>487</v>
+        <v>488</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>26393</v>
+        <v>18111</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>488</v>
+        <v>489</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>489</v>
+        <v>490</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>16</v>
+        <v>297</v>
       </c>
       <c r="I163" s="0">
-        <v>28.34</v>
+        <v>16.99</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>490</v>
+        <v>491</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13877</v>
+        <v>18114</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>491</v>
+        <v>492</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>493</v>
+        <v>20</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I164" s="0">
-        <v>3.19</v>
+        <v>5.56</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>18111</v>
+        <v>18119</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>297</v>
+        <v>497</v>
       </c>
       <c r="I165" s="0">
-        <v>16.99</v>
+        <v>9.17</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>497</v>
+        <v>498</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>18114</v>
+        <v>26396</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>498</v>
+        <v>499</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>499</v>
+        <v>500</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>5.56</v>
+        <v>10.53</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>500</v>
+        <v>501</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>18119</v>
+        <v>26396</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>500</v>
+      </c>
+      <c r="F167" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G167" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I167" s="0">
+        <v>10.53</v>
+      </c>
+      <c r="J167" s="0" t="s">
         <v>501</v>
-      </c>
-[...13 lines deleted...]
-        <v>504</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D168" s="0" t="s">
+        <v>503</v>
+      </c>
+      <c r="E168" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F168" s="0" t="s">
         <v>505</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D169" s="0" t="s">
+        <v>507</v>
+      </c>
+      <c r="E169" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F169" s="0" t="s">
         <v>508</v>
-      </c>
-[...4 lines deleted...]
-        <v>340</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
         <v>26402</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E170" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F170" s="0" t="s">
         <v>510</v>
-      </c>
-[...1 lines deleted...]
-        <v>511</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
         <v>9.68</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>512</v>
+        <v>506</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>26402</v>
+        <v>18125</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>513</v>
+        <v>511</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>514</v>
+        <v>11</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>9.68</v>
+        <v>25.22</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>512</v>
+        <v>513</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>26402</v>
+        <v>13893</v>
       </c>
       <c r="D172" s="0" t="s">
+        <v>514</v>
+      </c>
+      <c r="E172" s="0" t="s">
         <v>515</v>
       </c>
-      <c r="E172" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F172" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G172" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="I172" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J172" s="0" t="s">
         <v>516</v>
-      </c>
-[...7 lines deleted...]
-        <v>512</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>18125</v>
+        <v>18134</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>517</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>518</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I173" s="0">
-        <v>25.22</v>
+        <v>8.59</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>519</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13893</v>
+        <v>18135</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>520</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>521</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>35</v>
+        <v>77</v>
       </c>
       <c r="I174" s="0">
-        <v>3.33</v>
+        <v>7.37</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>522</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>18134</v>
+        <v>18137</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>523</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>524</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I175" s="0">
-        <v>8.59</v>
+        <v>5.99</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>525</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>18135</v>
+        <v>18130</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>526</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>527</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I176" s="0">
-        <v>7.37</v>
+        <v>7.71</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>528</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>18137</v>
+        <v>18131</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>529</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>530</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I177" s="0">
-        <v>5.99</v>
+        <v>13.65</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>531</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>18130</v>
+        <v>18148</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>532</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>533</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I178" s="0">
-        <v>7.71</v>
+        <v>6.7</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>534</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>18131</v>
+        <v>26425</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>535</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>536</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I179" s="0">
-        <v>13.65</v>
+        <v>10.15</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>537</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>18146</v>
+        <v>18150</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>538</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>539</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>97</v>
       </c>
       <c r="I180" s="0">
-        <v>3.88</v>
+        <v>50.04</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>540</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>18148</v>
+        <v>18164</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>541</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>542</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I181" s="0">
-        <v>6.7</v>
+        <v>33.8</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>543</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>26425</v>
+        <v>18161</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>544</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>545</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I182" s="0">
-        <v>10.15</v>
+        <v>65.88</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>546</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>18150</v>
+        <v>13917</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>547</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>548</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I183" s="0">
-        <v>50.04</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>549</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>18164</v>
+        <v>13918</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>550</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>551</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I184" s="0">
-        <v>33.8</v>
+        <v>13.82</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>552</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>18161</v>
+        <v>13918</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>553</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>554</v>
+        <v>551</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I185" s="0">
-        <v>65.88</v>
+        <v>13.82</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>555</v>
+        <v>552</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13917</v>
+        <v>26470</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>556</v>
+        <v>554</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>557</v>
+        <v>555</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I186" s="0">
-        <v>9.140000000000001</v>
+        <v>79.06</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>558</v>
+        <v>556</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13918</v>
+        <v>26469</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>559</v>
+        <v>557</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>560</v>
+        <v>558</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I187" s="0">
-        <v>13.82</v>
+        <v>20.45</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>561</v>
+        <v>559</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13918</v>
+        <v>18172</v>
       </c>
       <c r="D188" s="0" t="s">
+        <v>560</v>
+      </c>
+      <c r="E188" s="0" t="s">
+        <v>561</v>
+      </c>
+      <c r="F188" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G188" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I188" s="0">
+        <v>16.72</v>
+      </c>
+      <c r="J188" s="0" t="s">
         <v>562</v>
-      </c>
-[...13 lines deleted...]
-        <v>561</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>26470</v>
+        <v>18173</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>563</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>564</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>79.06</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>565</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>26469</v>
+        <v>26483</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>566</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>567</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>20.45</v>
+        <v>17.13</v>
       </c>
       <c r="J190" s="0" t="s">
         <v>568</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>18172</v>
+        <v>25892</v>
       </c>
       <c r="D191" s="0" t="s">
         <v>569</v>
       </c>
       <c r="E191" s="0" t="s">
         <v>570</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>12</v>
+        <v>571</v>
       </c>
       <c r="I191" s="0">
-        <v>16.72</v>
+        <v>18.5</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>571</v>
+        <v>572</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>18173</v>
+        <v>25892</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>573</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>570</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>571</v>
+      </c>
+      <c r="I192" s="0">
+        <v>18.5</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>572</v>
-      </c>
-[...13 lines deleted...]
-        <v>574</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>26483</v>
+        <v>18175</v>
       </c>
       <c r="D193" s="0" t="s">
+        <v>574</v>
+      </c>
+      <c r="E193" s="0" t="s">
         <v>575</v>
-      </c>
-[...1 lines deleted...]
-        <v>576</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>17.13</v>
+        <v>14.36</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>577</v>
+      </c>
+      <c r="E194" s="0" t="s">
         <v>578</v>
       </c>
-      <c r="E194" s="0" t="s">
+      <c r="F194" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I194" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
       <c r="E195" s="0" t="s">
+        <v>578</v>
+      </c>
+      <c r="F195" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G195" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I195" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J195" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>18175</v>
+        <v>18186</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>584</v>
+        <v>578</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I196" s="0">
-        <v>14.36</v>
+        <v>12.52</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>585</v>
+        <v>579</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>18186</v>
+        <v>18185</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>586</v>
+        <v>582</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I197" s="0">
-        <v>12.52</v>
+        <v>8.539999999999999</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>588</v>
+        <v>584</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>589</v>
+        <v>585</v>
       </c>
       <c r="E198" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F198" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G198" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I198" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J198" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="E199" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F199" s="0" t="s">
+        <v>589</v>
+      </c>
+      <c r="G199" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I199" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J199" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>18185</v>
+        <v>26511</v>
       </c>
       <c r="D200" s="0" t="s">
+        <v>590</v>
+      </c>
+      <c r="E200" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F200" s="0" t="s">
         <v>591</v>
       </c>
-      <c r="E200" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G200" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>8.539999999999999</v>
+        <v>15.69</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>593</v>
+        <v>587</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>26511</v>
+        <v>18197</v>
       </c>
       <c r="D201" s="0" t="s">
+        <v>592</v>
+      </c>
+      <c r="E201" s="0" t="s">
+        <v>593</v>
+      </c>
+      <c r="F201" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G201" s="0" t="s">
+        <v>297</v>
+      </c>
+      <c r="I201" s="0">
+        <v>21.5</v>
+      </c>
+      <c r="J201" s="0" t="s">
         <v>594</v>
-      </c>
-[...13 lines deleted...]
-        <v>596</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>598</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>600</v>
+        <v>591</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>18197</v>
+        <v>18212</v>
       </c>
       <c r="D204" s="0" t="s">
+        <v>599</v>
+      </c>
+      <c r="E204" s="0" t="s">
+        <v>600</v>
+      </c>
+      <c r="F204" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="G204" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I204" s="0">
+        <v>10.8</v>
+      </c>
+      <c r="J204" s="0" t="s">
         <v>601</v>
-      </c>
-[...13 lines deleted...]
-        <v>603</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>18199</v>
+        <v>13944</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F205" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>20.14</v>
+        <v>7.71</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>18199</v>
+        <v>13945</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>600</v>
+        <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>20.14</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>18212</v>
+        <v>13946</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>608</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>609</v>
       </c>
       <c r="F207" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>10.8</v>
+        <v>5.3</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>610</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13944</v>
+        <v>13947</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>611</v>
       </c>
       <c r="E208" s="0" t="s">
         <v>612</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>7.71</v>
+        <v>21.8</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>613</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13945</v>
+        <v>26538</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>614</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>615</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>11</v>
+        <v>616</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>8.279999999999999</v>
+        <v>11.34</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13946</v>
+        <v>26538</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>618</v>
+        <v>615</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>11</v>
+        <v>619</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>5.3</v>
+        <v>11.34</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13947</v>
+        <v>26538</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>620</v>
       </c>
       <c r="E211" s="0" t="s">
+        <v>615</v>
+      </c>
+      <c r="F211" s="0" t="s">
         <v>621</v>
-      </c>
-[...1 lines deleted...]
-        <v>29</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>21.8</v>
+        <v>11.34</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>622</v>
+        <v>617</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>26538</v>
+        <v>18214</v>
       </c>
       <c r="D212" s="0" t="s">
+        <v>622</v>
+      </c>
+      <c r="E212" s="0" t="s">
         <v>623</v>
       </c>
-      <c r="E212" s="0" t="s">
+      <c r="F212" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G212" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I212" s="0">
+        <v>8.74</v>
+      </c>
+      <c r="J212" s="0" t="s">
         <v>624</v>
-      </c>
-[...10 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>26538</v>
+        <v>18228</v>
       </c>
       <c r="D213" s="0" t="s">
+        <v>625</v>
+      </c>
+      <c r="E213" s="0" t="s">
+        <v>626</v>
+      </c>
+      <c r="F213" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G213" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I213" s="0">
+        <v>6.95</v>
+      </c>
+      <c r="J213" s="0" t="s">
         <v>627</v>
-      </c>
-[...13 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>26538</v>
+        <v>13961</v>
       </c>
       <c r="D214" s="0" t="s">
+        <v>628</v>
+      </c>
+      <c r="E214" s="0" t="s">
         <v>629</v>
       </c>
-      <c r="E214" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F214" s="0" t="s">
-        <v>630</v>
+        <v>11</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>11.34</v>
+        <v>10.61</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>626</v>
+        <v>630</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>18214</v>
+        <v>26549</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>631</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>632</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>8.74</v>
+        <v>11.03</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>633</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>18228</v>
+        <v>26549</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>634</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>635</v>
+        <v>632</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>6.95</v>
+        <v>11.03</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>636</v>
+        <v>633</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13961</v>
+        <v>17095</v>
       </c>
       <c r="D217" s="0" t="s">
+        <v>635</v>
+      </c>
+      <c r="E217" s="0" t="s">
+        <v>636</v>
+      </c>
+      <c r="F217" s="0" t="s">
         <v>637</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>10.61</v>
+        <v>7.71</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>639</v>
+        <v>638</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>26549</v>
+        <v>18243</v>
       </c>
       <c r="D218" s="0" t="s">
+        <v>639</v>
+      </c>
+      <c r="E218" s="0" t="s">
         <v>640</v>
-      </c>
-[...1 lines deleted...]
-        <v>641</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I218" s="0">
-        <v>11.03</v>
+        <v>6.97</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>642</v>
+        <v>641</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>26549</v>
+        <v>26569</v>
       </c>
       <c r="D219" s="0" t="s">
+        <v>642</v>
+      </c>
+      <c r="E219" s="0" t="s">
         <v>643</v>
       </c>
-      <c r="E219" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F219" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>11.03</v>
+        <v>12.1</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>642</v>
+        <v>644</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>17095</v>
+        <v>17100</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>646</v>
+        <v>11</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I220" s="0">
-        <v>7.71</v>
+        <v>5.89</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>647</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>18243</v>
+        <v>17103</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>648</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>649</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>35</v>
+        <v>297</v>
       </c>
       <c r="I221" s="0">
-        <v>6.97</v>
+        <v>7.72</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>650</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>26569</v>
+        <v>17104</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>651</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>652</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I222" s="0">
-        <v>12.1</v>
+        <v>12.54</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>653</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>17100</v>
+        <v>17108</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>654</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>655</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G223" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>5.89</v>
+        <v>4.25</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>656</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>17103</v>
+        <v>17111</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>657</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>658</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G224" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>7.72</v>
+        <v>5.26</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>659</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>17104</v>
+        <v>17165</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>660</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>661</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>12.54</v>
+        <v>10.34</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>662</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>17108</v>
+        <v>17166</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>663</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>664</v>
       </c>
       <c r="F226" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>4.25</v>
+        <v>19.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>665</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>17111</v>
+        <v>17173</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>666</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>667</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I227" s="0">
-        <v>5.26</v>
+        <v>6.13</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>668</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>17165</v>
+        <v>17194</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>669</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>670</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>11</v>
+        <v>671</v>
       </c>
       <c r="G228" s="0" t="s">
-        <v>12</v>
+        <v>672</v>
       </c>
       <c r="I228" s="0">
-        <v>10.34</v>
+        <v>8.91</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>671</v>
+        <v>673</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>17166</v>
+        <v>17199</v>
       </c>
       <c r="D229" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="E229" s="0" t="s">
+        <v>675</v>
+      </c>
+      <c r="F229" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G229" s="0" t="s">
         <v>672</v>
       </c>
-      <c r="E229" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I229" s="0">
-        <v>19.22</v>
+        <v>8.94</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>674</v>
+        <v>676</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>17173</v>
+        <v>17229</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>675</v>
+        <v>677</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>676</v>
+        <v>678</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G230" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>6.13</v>
+        <v>36.43</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>677</v>
+        <v>679</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>17194</v>
+        <v>17229</v>
       </c>
       <c r="D231" s="0" t="s">
+        <v>680</v>
+      </c>
+      <c r="E231" s="0" t="s">
         <v>678</v>
       </c>
-      <c r="E231" s="0" t="s">
+      <c r="F231" s="0" t="s">
+        <v>327</v>
+      </c>
+      <c r="G231" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I231" s="0">
+        <v>36.43</v>
+      </c>
+      <c r="J231" s="0" t="s">
         <v>679</v>
-      </c>
-[...10 lines deleted...]
-        <v>682</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>17199</v>
+        <v>17230</v>
       </c>
       <c r="D232" s="0" t="s">
+        <v>681</v>
+      </c>
+      <c r="E232" s="0" t="s">
+        <v>682</v>
+      </c>
+      <c r="F232" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G232" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I232" s="0">
+        <v>20.99</v>
+      </c>
+      <c r="J232" s="0" t="s">
         <v>683</v>
-      </c>
-[...13 lines deleted...]
-        <v>685</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>17229</v>
+        <v>17230</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>686</v>
+        <v>684</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>687</v>
+        <v>682</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>36.43</v>
+        <v>20.99</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>688</v>
+        <v>683</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>17229</v>
+        <v>17231</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>689</v>
+        <v>685</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>687</v>
+        <v>686</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>36.43</v>
+        <v>16.84</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>688</v>
+        <v>687</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>17230</v>
+        <v>17231</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>690</v>
+        <v>688</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>691</v>
+        <v>686</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>20.99</v>
+        <v>16.84</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>692</v>
+        <v>687</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>17230</v>
+        <v>17232</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>693</v>
+        <v>689</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>691</v>
+        <v>690</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>20.99</v>
+        <v>50.27</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>692</v>
+        <v>691</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>694</v>
+        <v>692</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>697</v>
+        <v>695</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>17232</v>
+        <v>17235</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>698</v>
+        <v>696</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>699</v>
+        <v>697</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>55</v>
+        <v>228</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>50.27</v>
+        <v>29.51</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>700</v>
+        <v>698</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>17234</v>
+        <v>17260</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>701</v>
+        <v>699</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>702</v>
+        <v>700</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I240" s="0">
-        <v>32.08</v>
+        <v>24.23</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>703</v>
+        <v>701</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17234</v>
+        <v>17279</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>704</v>
+        <v>702</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
       <c r="F241" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>32.08</v>
+        <v>1.93</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17235</v>
+        <v>17280</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>705</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>706</v>
       </c>
       <c r="F242" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>29.51</v>
+        <v>1.93</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17260</v>
+        <v>17287</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>708</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>709</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>20</v>
+        <v>228</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>24.23</v>
+        <v>23.65</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>710</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>17279</v>
+        <v>17287</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>711</v>
       </c>
       <c r="E244" s="0" t="s">
+        <v>709</v>
+      </c>
+      <c r="F244" s="0" t="s">
         <v>712</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>1.93</v>
+        <v>23.65</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>713</v>
+        <v>710</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17280</v>
+        <v>17293</v>
       </c>
       <c r="D245" s="0" t="s">
+        <v>713</v>
+      </c>
+      <c r="E245" s="0" t="s">
         <v>714</v>
-      </c>
-[...1 lines deleted...]
-        <v>715</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>1.93</v>
+        <v>13.93</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>716</v>
+        <v>715</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17287</v>
+        <v>17295</v>
       </c>
       <c r="D246" s="0" t="s">
+        <v>716</v>
+      </c>
+      <c r="E246" s="0" t="s">
         <v>717</v>
       </c>
-      <c r="E246" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F246" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G246" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>23.65</v>
+        <v>13.91</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>719</v>
+        <v>718</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17287</v>
+        <v>17296</v>
       </c>
       <c r="D247" s="0" t="s">
+        <v>719</v>
+      </c>
+      <c r="E247" s="0" t="s">
         <v>720</v>
       </c>
-      <c r="E247" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F247" s="0" t="s">
-        <v>721</v>
+        <v>29</v>
       </c>
       <c r="G247" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>23.65</v>
+        <v>14.64</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>719</v>
+        <v>721</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>17293</v>
+        <v>22041</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>13.93</v>
+        <v>13.17</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>724</v>
+        <v>725</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17295</v>
+        <v>17336</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>725</v>
+        <v>726</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>726</v>
+        <v>727</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G249" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I249" s="0">
-        <v>13.91</v>
+        <v>29.88</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>727</v>
+        <v>728</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>17296</v>
+        <v>17336</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>728</v>
+        <v>729</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>729</v>
+        <v>727</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>29</v>
+        <v>327</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
-        <v>14.64</v>
+        <v>29.88</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>730</v>
+        <v>728</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22041</v>
+        <v>17337</v>
       </c>
       <c r="D251" s="0" t="s">
+        <v>730</v>
+      </c>
+      <c r="E251" s="0" t="s">
         <v>731</v>
       </c>
-      <c r="E251" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F251" s="0" t="s">
-        <v>733</v>
+        <v>55</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>13.17</v>
+        <v>20.44</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>734</v>
+        <v>732</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>17336</v>
+        <v>17362</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>735</v>
+        <v>733</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>736</v>
+        <v>734</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>29.88</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>737</v>
+        <v>735</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17336</v>
+        <v>17365</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>738</v>
+        <v>736</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>736</v>
+        <v>737</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>327</v>
+        <v>20</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>29.88</v>
+        <v>15.15</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>737</v>
+        <v>738</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17337</v>
+        <v>17372</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>739</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>740</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>20.44</v>
+        <v>10.61</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>741</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>17362</v>
+        <v>26678</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>742</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>743</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>8.720000000000001</v>
+        <v>12.69</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>744</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>17365</v>
+        <v>26690</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>745</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>746</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>15.15</v>
+        <v>11.48</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>747</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>17372</v>
+        <v>26690</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>748</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>749</v>
+        <v>746</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>10.61</v>
+        <v>11.48</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>750</v>
+        <v>747</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>26678</v>
+        <v>26691</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>751</v>
+        <v>749</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>752</v>
+        <v>750</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>12.69</v>
+        <v>7.48</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>753</v>
+        <v>751</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>754</v>
+        <v>752</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>757</v>
+        <v>755</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>141</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>26691</v>
+        <v>17395</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>758</v>
+        <v>756</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>759</v>
+        <v>753</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>327</v>
+        <v>55</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>7.48</v>
+        <v>30.97</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>760</v>
+        <v>754</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>17395</v>
+        <v>17398</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>761</v>
+        <v>757</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>762</v>
+        <v>758</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>30.97</v>
+        <v>4.15</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>763</v>
+        <v>759</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>17395</v>
+        <v>17407</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>764</v>
+        <v>760</v>
       </c>
       <c r="E263" s="0" t="s">
+        <v>761</v>
+      </c>
+      <c r="F263" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G263" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="I263" s="0">
+        <v>19.66</v>
+      </c>
+      <c r="J263" s="0" t="s">
         <v>762</v>
-      </c>
-[...10 lines deleted...]
-        <v>763</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>17395</v>
+        <v>17417</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>765</v>
+        <v>763</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>762</v>
+        <v>764</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>30.97</v>
+        <v>8.51</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>763</v>
+        <v>765</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>17398</v>
+        <v>26717</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>766</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>767</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>20</v>
+        <v>768</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I265" s="0">
-        <v>4.15</v>
+        <v>22.12</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>768</v>
+        <v>769</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>17407</v>
+        <v>26725</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>77</v>
+        <v>16</v>
       </c>
       <c r="I266" s="0">
-        <v>19.66</v>
+        <v>14.64</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>771</v>
+        <v>772</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>17417</v>
+        <v>17447</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>772</v>
+        <v>773</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>773</v>
+        <v>774</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I267" s="0">
-        <v>8.51</v>
+        <v>29.22</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>774</v>
+        <v>775</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>26717</v>
+        <v>17460</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>775</v>
+        <v>776</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>776</v>
+        <v>777</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>777</v>
+        <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I268" s="0">
-        <v>22.12</v>
+        <v>1.54</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>26725</v>
+        <v>17461</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I269" s="0">
-        <v>14.64</v>
+        <v>3.73</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17447</v>
+        <v>17462</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>77</v>
+        <v>21</v>
       </c>
       <c r="I270" s="0">
-        <v>29.22</v>
+        <v>8.67</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17460</v>
+        <v>17475</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>21</v>
+        <v>297</v>
       </c>
       <c r="I271" s="0">
-        <v>1.54</v>
+        <v>12.43</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>17461</v>
+        <v>26739</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>3.73</v>
+        <v>15.98</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>17462</v>
+        <v>26739</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>792</v>
+        <v>789</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>8.67</v>
+        <v>15.98</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>793</v>
+        <v>790</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>17475</v>
+        <v>26739</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>794</v>
+        <v>792</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>795</v>
+        <v>789</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>11</v>
+        <v>591</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>12.43</v>
+        <v>15.98</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>796</v>
+        <v>790</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
         <v>26739</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>797</v>
+        <v>793</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>29</v>
+        <v>55</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
         <v>15.98</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
         <v>26739</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>800</v>
+        <v>794</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>340</v>
+        <v>228</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
         <v>15.98</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
         <v>26739</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>801</v>
+        <v>795</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>600</v>
+        <v>796</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
         <v>15.98</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>26739</v>
+        <v>17506</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>802</v>
+        <v>797</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>15.98</v>
+        <v>39.52</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>26739</v>
+        <v>17561</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>803</v>
+        <v>800</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>798</v>
+        <v>801</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I279" s="0">
-        <v>15.98</v>
+        <v>8.109999999999999</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>799</v>
+        <v>802</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>26739</v>
+        <v>26765</v>
       </c>
       <c r="D280" s="0" t="s">
+        <v>803</v>
+      </c>
+      <c r="E280" s="0" t="s">
         <v>804</v>
       </c>
-      <c r="E280" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F280" s="0" t="s">
-        <v>805</v>
+        <v>20</v>
       </c>
       <c r="G280" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I280" s="0">
-        <v>15.98</v>
+        <v>10.38</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>799</v>
+        <v>805</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>17506</v>
+        <v>26766</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
-        <v>39.52</v>
+        <v>10.38</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>17561</v>
+        <v>26768</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I282" s="0">
-        <v>8.109999999999999</v>
+        <v>10.38</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>26765</v>
+        <v>17509</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
-        <v>10.38</v>
+        <v>3.32</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>26766</v>
+        <v>17510</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>10.38</v>
+        <v>6.03</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>26768</v>
+        <v>17511</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>10.38</v>
+        <v>108.2</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17509</v>
+        <v>17512</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>3.32</v>
+        <v>11.72</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>17510</v>
+        <v>17512</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>825</v>
+        <v>822</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>6.03</v>
+        <v>11.72</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>826</v>
+        <v>823</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>17511</v>
+        <v>17512</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>827</v>
+        <v>825</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>828</v>
+        <v>822</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>108.2</v>
+        <v>11.72</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>829</v>
+        <v>823</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>830</v>
+        <v>826</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>833</v>
+        <v>829</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>55</v>
+        <v>141</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>17512</v>
+        <v>17560</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>834</v>
+        <v>830</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>141</v>
+        <v>832</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>11.72</v>
+        <v>19.58</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>832</v>
+        <v>833</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>17513</v>
+        <v>17514</v>
       </c>
       <c r="D292" s="0" t="s">
+        <v>834</v>
+      </c>
+      <c r="E292" s="0" t="s">
         <v>835</v>
       </c>
-      <c r="E292" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F292" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>24.59</v>
+        <v>16.84</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>837</v>
+        <v>836</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>17513</v>
+        <v>17517</v>
       </c>
       <c r="D293" s="0" t="s">
+        <v>837</v>
+      </c>
+      <c r="E293" s="0" t="s">
         <v>838</v>
       </c>
-      <c r="E293" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F293" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>24.59</v>
+        <v>4.91</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>837</v>
+        <v>839</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>17560</v>
+        <v>17520</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>839</v>
+        <v>840</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>840</v>
+        <v>841</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>841</v>
+        <v>20</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>19.58</v>
+        <v>4.37</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>842</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>17514</v>
+        <v>17522</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>843</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>844</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>16.84</v>
+        <v>19.72</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>845</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>17517</v>
+        <v>17530</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>846</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>847</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I296" s="0">
-        <v>4.91</v>
+        <v>34.96</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>848</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>17520</v>
+        <v>17531</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>849</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>850</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I297" s="0">
-        <v>4.37</v>
+        <v>50.75</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>851</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>17522</v>
+        <v>17558</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>852</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>853</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G298" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>19.72</v>
+        <v>3.34</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>854</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>17530</v>
+        <v>22103</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>855</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>856</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>34.96</v>
+        <v>4.74</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>857</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>17531</v>
+        <v>17564</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>858</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>859</v>
       </c>
       <c r="F300" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>50.75</v>
+        <v>23.63</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>860</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>17558</v>
+        <v>17574</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>861</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>862</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I301" s="0">
-        <v>3.34</v>
+        <v>18.53</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>863</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22103</v>
+        <v>17576</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>864</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>865</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I302" s="0">
-        <v>4.74</v>
+        <v>4.37</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>866</v>
+        <v>867</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17564</v>
+        <v>17586</v>
       </c>
       <c r="D303" s="0" t="s">
-        <v>867</v>
+        <v>868</v>
       </c>
       <c r="E303" s="0" t="s">
-        <v>868</v>
+        <v>869</v>
       </c>
       <c r="F303" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>23.63</v>
+        <v>8.68</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>869</v>
+        <v>870</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17574</v>
+        <v>17590</v>
       </c>
       <c r="D304" s="0" t="s">
-        <v>870</v>
+        <v>871</v>
       </c>
       <c r="E304" s="0" t="s">
-        <v>871</v>
+        <v>872</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>18.53</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>872</v>
+        <v>873</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17576</v>
+        <v>17595</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>873</v>
+        <v>874</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>874</v>
+        <v>875</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>4.37</v>
+        <v>14.74</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>876</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17586</v>
+        <v>17597</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>877</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>878</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>8.68</v>
+        <v>17.48</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>879</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17590</v>
+        <v>17604</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>880</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>881</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I307" s="0">
-        <v>8.619999999999999</v>
+        <v>33.95</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>882</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17595</v>
+        <v>17604</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>883</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>884</v>
+        <v>881</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I308" s="0">
-        <v>14.74</v>
+        <v>33.95</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>885</v>
+        <v>882</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>17597</v>
+        <v>24396</v>
       </c>
       <c r="D309" s="0" t="s">
+        <v>884</v>
+      </c>
+      <c r="E309" s="0" t="s">
+        <v>885</v>
+      </c>
+      <c r="F309" s="0" t="s">
         <v>886</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>17.23</v>
+        <v>24.82</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>888</v>
+        <v>887</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>17604</v>
+        <v>17608</v>
       </c>
       <c r="D310" s="0" t="s">
+        <v>888</v>
+      </c>
+      <c r="E310" s="0" t="s">
         <v>889</v>
-      </c>
-[...1 lines deleted...]
-        <v>890</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>33.95</v>
+        <v>5.49</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>891</v>
+        <v>890</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17604</v>
+        <v>17607</v>
       </c>
       <c r="D311" s="0" t="s">
+        <v>891</v>
+      </c>
+      <c r="E311" s="0" t="s">
         <v>892</v>
       </c>
-      <c r="E311" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F311" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>33.95</v>
+        <v>3.32</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>891</v>
+        <v>893</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24396</v>
+        <v>17610</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>893</v>
+        <v>894</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>894</v>
+        <v>895</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>895</v>
+        <v>11</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>24.82</v>
+        <v>1.11</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>896</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17608</v>
+        <v>17614</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>897</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>898</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>5.49</v>
+        <v>3.1</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17607</v>
+        <v>17615</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>900</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>901</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>3.32</v>
+        <v>3.96</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>902</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17610</v>
+        <v>17615</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>903</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>904</v>
+        <v>901</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>1.11</v>
+        <v>3.96</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>905</v>
+        <v>902</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17614</v>
+        <v>17617</v>
       </c>
       <c r="D316" s="0" t="s">
+        <v>904</v>
+      </c>
+      <c r="E316" s="0" t="s">
+        <v>905</v>
+      </c>
+      <c r="F316" s="0" t="s">
         <v>906</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>3.1</v>
+        <v>16.61</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>908</v>
+        <v>907</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>17615</v>
+        <v>17617</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>909</v>
+        <v>908</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>910</v>
+        <v>905</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>3.96</v>
+        <v>16.61</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>911</v>
+        <v>907</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17615</v>
+        <v>17618</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>912</v>
+        <v>909</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>910</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>29</v>
+        <v>712</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>3.96</v>
+        <v>10.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>911</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>17617</v>
+        <v>26806</v>
       </c>
       <c r="D319" s="0" t="s">
+        <v>912</v>
+      </c>
+      <c r="E319" s="0" t="s">
         <v>913</v>
       </c>
-      <c r="E319" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F319" s="0" t="s">
-        <v>915</v>
+        <v>11</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>16.61</v>
+        <v>18.02</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>916</v>
+        <v>914</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>17617</v>
+        <v>26807</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>917</v>
+        <v>915</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>16.61</v>
+        <v>25.62</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>916</v>
+        <v>917</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17618</v>
+        <v>17623</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>919</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>10.72</v>
+        <v>31.24</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>920</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>26806</v>
+        <v>17624</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>921</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>922</v>
       </c>
       <c r="F322" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>18.02</v>
+        <v>7.14</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>26807</v>
+        <v>22115</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>924</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>925</v>
       </c>
       <c r="F323" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>25.62</v>
+        <v>10.43</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>926</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>17623</v>
+        <v>22116</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>927</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>928</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>31.24</v>
+        <v>12.82</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17624</v>
+        <v>17628</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>930</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>931</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>7.14</v>
+        <v>21.04</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>932</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>22115</v>
+        <v>17632</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>933</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>934</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>9.710000000000001</v>
+        <v>57.39</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>935</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>22116</v>
+        <v>17633</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>936</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>937</v>
       </c>
       <c r="F327" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>12.82</v>
+        <v>20.22</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>938</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>17628</v>
+        <v>17634</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>939</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>940</v>
       </c>
       <c r="F328" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>21.04</v>
+        <v>48.2</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>941</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>17632</v>
+        <v>22124</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>942</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>943</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>57.39</v>
+        <v>7.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>944</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>17633</v>
+        <v>22125</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>945</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>946</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>20.22</v>
+        <v>5</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>947</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>17634</v>
+        <v>22127</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>948</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>949</v>
       </c>
       <c r="F331" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>48.2</v>
+        <v>5.02</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>22124</v>
+        <v>17645</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>951</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>952</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>7.22</v>
+        <v>10.02</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>22125</v>
+        <v>17652</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>5</v>
+        <v>6.65</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>22127</v>
+        <v>17664</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>958</v>
       </c>
-      <c r="F334" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F334" s="0"/>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5.02</v>
+        <v>13.08</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17645</v>
+        <v>17662</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>961</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>10.02</v>
+        <v>4.05</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17652</v>
+        <v>17663</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>964</v>
       </c>
       <c r="F336" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.65</v>
+        <v>22.75</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17664</v>
+        <v>22139</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>967</v>
       </c>
-      <c r="F337" s="0"/>
+      <c r="F337" s="0" t="s">
+        <v>11</v>
+      </c>
       <c r="G337" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I337" s="0">
-        <v>13.08</v>
+        <v>14.23</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17662</v>
+        <v>22140</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>969</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>970</v>
       </c>
       <c r="F338" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I338" s="0">
-        <v>4.05</v>
+        <v>12.74</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>971</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17663</v>
+        <v>22142</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>972</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>973</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I339" s="0">
-        <v>17.73</v>
+        <v>16.22</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>22139</v>
+        <v>22143</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>975</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>976</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I340" s="0">
-        <v>14.23</v>
+        <v>21.33</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>977</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>22140</v>
+        <v>18250</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>978</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>979</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I341" s="0">
-        <v>12.74</v>
+        <v>19.48</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>980</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>22142</v>
+        <v>18251</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>981</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>982</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I342" s="0">
-        <v>16.22</v>
+        <v>38.72</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>983</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>22143</v>
+        <v>26831</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>984</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>985</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I343" s="0">
-        <v>21.33</v>
+        <v>16.22</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>986</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18250</v>
+        <v>18252</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>987</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>988</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I344" s="0">
-        <v>19.48</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>989</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18251</v>
+        <v>18255</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>990</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>991</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>38.72</v>
+        <v>18.11</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>992</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>26831</v>
+        <v>18256</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>993</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>994</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>16.22</v>
+        <v>64.55</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>18252</v>
+        <v>22147</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>996</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>997</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>85.31999999999999</v>
+        <v>6.45</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>998</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18255</v>
+        <v>26847</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>999</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1000</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G348" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I348" s="0">
-        <v>15.13</v>
+        <v>11.12</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1001</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18256</v>
+        <v>26847</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1002</v>
       </c>
       <c r="E349" s="0" t="s">
-        <v>1003</v>
+        <v>1000</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>64.55</v>
+        <v>11.12</v>
       </c>
       <c r="J349" s="0" t="s">
-        <v>1004</v>
+        <v>1001</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>22147</v>
+        <v>26850</v>
       </c>
       <c r="D350" s="0" t="s">
+        <v>1003</v>
+      </c>
+      <c r="E350" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="F350" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G350" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I350" s="0">
+        <v>28.72</v>
+      </c>
+      <c r="J350" s="0" t="s">
         <v>1005</v>
-      </c>
-[...13 lines deleted...]
-        <v>1007</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>26847</v>
+        <v>18259</v>
       </c>
       <c r="D351" s="0" t="s">
+        <v>1006</v>
+      </c>
+      <c r="E351" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="F351" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G351" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I351" s="0">
+        <v>16.68</v>
+      </c>
+      <c r="J351" s="0" t="s">
         <v>1008</v>
-      </c>
-[...13 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>26847</v>
+        <v>22150</v>
       </c>
       <c r="D352" s="0" t="s">
+        <v>1009</v>
+      </c>
+      <c r="E352" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="F352" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G352" s="0" t="s">
+        <v>866</v>
+      </c>
+      <c r="I352" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J352" s="0" t="s">
         <v>1011</v>
-      </c>
-[...13 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>26850</v>
+        <v>18267</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1012</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I353" s="0">
-        <v>28.72</v>
+        <v>8.119999999999999</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1014</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>18259</v>
+        <v>18268</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="E354" s="0" t="s">
         <v>1016</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I354" s="0">
-        <v>16.68</v>
+        <v>10.9</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>1017</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>22150</v>
+        <v>18270</v>
       </c>
       <c r="D355" s="0" t="s">
         <v>1018</v>
       </c>
       <c r="E355" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="F355" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>875</v>
+        <v>21</v>
       </c>
       <c r="I355" s="0">
-        <v>9.039999999999999</v>
+        <v>45.75</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>1020</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>18267</v>
+        <v>18276</v>
       </c>
       <c r="D356" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="E356" s="0" t="s">
         <v>1022</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>8.119999999999999</v>
+        <v>20.05</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>1023</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18268</v>
+        <v>18282</v>
       </c>
       <c r="D357" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="E357" s="0" t="s">
         <v>1025</v>
       </c>
       <c r="F357" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G357" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I357" s="0">
-        <v>10.9</v>
+        <v>48.05</v>
       </c>
       <c r="J357" s="0" t="s">
         <v>1026</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>18270</v>
+        <v>18282</v>
       </c>
       <c r="D358" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1028</v>
+        <v>1025</v>
       </c>
       <c r="F358" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I358" s="0">
-        <v>45.75</v>
+        <v>48.05</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1029</v>
+        <v>1026</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>18276</v>
+        <v>26865</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1030</v>
+        <v>1028</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1031</v>
+        <v>1029</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>20.05</v>
+        <v>10.34</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1032</v>
+        <v>1030</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>18282</v>
+        <v>18293</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1033</v>
+        <v>1031</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1034</v>
+        <v>1032</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>48.05</v>
+        <v>17.74</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1035</v>
+        <v>1033</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18282</v>
+        <v>18311</v>
       </c>
       <c r="D361" s="0" t="s">
-        <v>1036</v>
+        <v>1034</v>
       </c>
       <c r="E361" s="0" t="s">
-        <v>1034</v>
+        <v>1035</v>
       </c>
       <c r="F361" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>48.05</v>
+        <v>10.9</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>1035</v>
+        <v>1036</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>26865</v>
+        <v>22161</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="E362" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="F362" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>10.34</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J362" s="0" t="s">
         <v>1039</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18293</v>
+        <v>18320</v>
       </c>
       <c r="D363" s="0" t="s">
         <v>1040</v>
       </c>
       <c r="E363" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>17.74</v>
+        <v>19.06</v>
       </c>
       <c r="J363" s="0" t="s">
         <v>1042</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18311</v>
+        <v>18325</v>
       </c>
       <c r="D364" s="0" t="s">
         <v>1043</v>
       </c>
       <c r="E364" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I364" s="0">
-        <v>10.9</v>
+        <v>34.94</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>1045</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>22161</v>
+        <v>18324</v>
       </c>
       <c r="D365" s="0" t="s">
         <v>1046</v>
       </c>
       <c r="E365" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="F365" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G365" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I365" s="0">
-        <v>65.56999999999999</v>
+        <v>16.29</v>
       </c>
       <c r="J365" s="0" t="s">
         <v>1048</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>18320</v>
+        <v>26901</v>
       </c>
       <c r="D366" s="0" t="s">
         <v>1049</v>
       </c>
       <c r="E366" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I366" s="0">
-        <v>19.06</v>
+        <v>23.37</v>
       </c>
       <c r="J366" s="0" t="s">
         <v>1051</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>18325</v>
+        <v>24538</v>
       </c>
       <c r="D367" s="0" t="s">
         <v>1052</v>
       </c>
       <c r="E367" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>34.94</v>
+        <v>17.48</v>
       </c>
       <c r="J367" s="0" t="s">
         <v>1054</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>18324</v>
+        <v>18354</v>
       </c>
       <c r="D368" s="0" t="s">
         <v>1055</v>
       </c>
       <c r="E368" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>16.29</v>
+        <v>13.74</v>
       </c>
       <c r="J368" s="0" t="s">
         <v>1057</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>26901</v>
+        <v>18354</v>
       </c>
       <c r="D369" s="0" t="s">
         <v>1058</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1059</v>
+        <v>1056</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>459</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>23.37</v>
+        <v>13.74</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>24538</v>
+        <v>18368</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1061</v>
+        <v>1059</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>17.48</v>
+        <v>35.59</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>18354</v>
+        <v>18369</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>13.74</v>
+        <v>4.57</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>18354</v>
+        <v>18371</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1065</v>
+        <v>1066</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>13.74</v>
+        <v>13.01</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1066</v>
+        <v>1067</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18368</v>
+        <v>29939</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="E373" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F373" s="0" t="s">
+        <v>906</v>
+      </c>
+      <c r="G373" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I373" s="0">
+        <v>14.91</v>
+      </c>
+      <c r="J373" s="0" t="s">
         <v>1069</v>
-      </c>
-[...10 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18369</v>
+        <v>29940</v>
       </c>
       <c r="D374" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="E374" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G374" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I374" s="0">
+        <v>9.539999999999999</v>
+      </c>
+      <c r="J374" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18371</v>
+        <v>18379</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>11</v>
+        <v>712</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I375" s="0">
-        <v>13.01</v>
+        <v>23.09</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>29939</v>
+        <v>18383</v>
       </c>
       <c r="D376" s="0" t="s">
+        <v>1075</v>
+      </c>
+      <c r="E376" s="0" t="s">
+        <v>1076</v>
+      </c>
+      <c r="F376" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G376" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I376" s="0">
+        <v>15.32</v>
+      </c>
+      <c r="J376" s="0" t="s">
         <v>1077</v>
-      </c>
-[...13 lines deleted...]
-        <v>1078</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>29940</v>
+        <v>18386</v>
       </c>
       <c r="D377" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E377" s="0" t="s">
         <v>1079</v>
       </c>
-      <c r="E377" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F377" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I377" s="0">
-        <v>9.539999999999999</v>
+        <v>6.64</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>1080</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18379</v>
+        <v>18389</v>
       </c>
       <c r="D378" s="0" t="s">
         <v>1081</v>
       </c>
       <c r="E378" s="0" t="s">
         <v>1082</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I378" s="0">
-        <v>23.09</v>
+        <v>11.97</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>1083</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18383</v>
+        <v>18393</v>
       </c>
       <c r="D379" s="0" t="s">
         <v>1084</v>
       </c>
       <c r="E379" s="0" t="s">
         <v>1085</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I379" s="0">
-        <v>15.32</v>
+        <v>6.23</v>
       </c>
       <c r="J379" s="0" t="s">
         <v>1086</v>
-      </c>
-[...73 lines deleted...]
-        <v>1095</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>