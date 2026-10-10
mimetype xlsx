--- v0 (2026-10-09)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf85df28b48d8a400e90fe201632cb351.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67752711b85e9622151666bdb01fd4cd2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e42140459f497895081f9953859fa53.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c614fe3da0be2d5a26537a1d1daad484.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7bfecb8c247b0630f2474a585119465.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26244d62666cbcc28c113cb89fdae7c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583990f42e65128dfcbb7f674ba52f877.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5110c54f76f9981dc4732aa80721acd18.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c529c72de768c8caa7e220c2b89f1c19.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f6cc9a96b7fcfe55cb26616749152810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d807f5e5371a70e144e47e75413b97a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2678129ce8842b4feae16498bf40e3c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b1874badf9ee77ddecbf471436bfe713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a59b9ef871d2da90189e50b2ce861614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f54d13c44899b3625d0a567b56ecb4615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798850b70dd79ca93ccc605d3d3ed02e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c825dc8b8d5813bfd6a4786304e44817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a2a68e3dc899245f4e0eb82154041618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8073bb9c48250c97cabf05a39efb11019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0e2a44fab0238659ad5c7c7e6b8a3820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d37bbaab0b09978548c7397bb58e1021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df537ef6cc6c1c58c19999fa4dfd0e6922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9da3dfe922edd4f5ae5f2d4ea00c3d323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1523aba02c1c6263808b46aa8f0f3fa24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0847790311500c79daa26b975db10cad25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d424235e5f5a29b3c56c21b12ce084a126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7671405a26ee4b5514e366e90be2eb27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a897296d6c2cb529a73d1488e876c72728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da4604b8918d281b7e814078d52108b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859eb701f6f5293e6665346aa226856a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9aa2c7c0c305859adc5fe1343bffb731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f8e24bf572d48291ec9a0b34e60d8432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a9b07c3f3813625e1d791f8e5dc7f733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f630d1dbbb92b0e42fd15d6d88aaba34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd3f8c144c5a8c5a3ffe9fe994e308935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c420e0c1a23af4fc48cfd1a9c65488036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab43714bfc2b572ca376d312c607b3d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac94e8a43b1e301d8104d16d187496838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79883aa7252ac4503866249c75b0e42339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5946a028b73c223002ec6df8a70f7740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6748457b01814e0d050b174c5d1483941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9354ccbbb30c2e5f15983c6d27389dc042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753dde81c77a2de94818dbbd71d433bb43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7b8a27977fc1ff9bdf132116a3957e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419fdfa48db815f284e5b9b0311fa7df45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc3445e268bd18fd6d9de9b05dee48b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d023b55139e82ecb37a5538461c50847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59213a236f786837dfcaa787b1e0e67c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dccc40597e40ecc409a797d44882a5349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7859780aa438436425433bfae5343e3450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994a76c1e8737c39704e80421330e14d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fe9ef6b590e7d417e218f96d4c402852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f11910064ffde5f24ad364e25e71d353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c32551feb8f2a942ed3a1baed3ea1e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80aa65d8eabe35bdf7ab69cb1f1ec71255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf5f535709739d783a2f82ab4333fb956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e6526f58f5852816ceea63e7daeccf57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca609510a9bdb6bde1839a99a5a2af058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5153b2b19b54cc1971f38d04ccd53db659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0543cc7118e56616692b2ffc042415e960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f619f6d7efdd3f87bbcfddb4931ae4961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d8bfa2294cbde9362e01cc41e8961a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f4e71ff70a7c116cd97e4cffe6c96763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824e7e68eb77165e6ff73e6cba88b0b264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8555676280b8cbd9ec9a81f4ee6b70a265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff9b7a0a4fd98dad0d4723346a6130966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f55d78bf2e26a80fe9a491a37bea8b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5be649008537545be1b827a7acfd1c168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d801e04d31e5ecc33241b98e69d11969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed81b010288ba154ae9c525c142cb9f670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4f46b77368029fd6016ab1fb8db01671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370ff71ca863c4614efca148ed714fdf72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca45618fd708a966645689e33a238edc73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af98fd3e1e0b26d6048c0f5e7ff5f6d274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f518fd0c274821702ce9f3278f63a8d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679679bbb62c6486ce6307492ce0c46676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d786d350e6c7acbbeef4b5bbaf07a42b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70b1b718fb241073c6e6fb96380135a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04db85b8ae2ff364bbd6462cf24c02379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1786d34fcbf889d6dd7a637722a3e8580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25af3e91a1932127a4a94b5ffea5ff9c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9870caabfd97cc6af5b618e9428d9882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca469fc55a790937432126bdaa1285a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c902cca31bc46e6e0d0833723f3c2184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd046cdf97644cb9e5480b7581df7cab85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4b4a6453a5cbe43254525e44babc9886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da407ea1e22b73def8f0d2be71db00d387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91761e74e6c53fe4a358dcc2625eac5988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d88b994734ec5a5529b8ad1d5b473b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fef838a32167b8306fd04b8c5cbf78590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1826c5c71c9eb8dd06fa40bb698bb83e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c3d039d33b235a45f2daf20124ae3892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f229adc9c0794e65a881bb110ab02a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e209c397481a1505ee799de31752fde894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbdd5f80cc8d13beae2bbaac2d4c4e195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3d3b163f69083bf7f6210e17da6f3796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d334ce65fb0cfafe306c428e228e7a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6667bca2079ad323d8fbd0374451902098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db1da3893607278630da98a91de9dda99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec99c4c199eae92230729797a1b12e3b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc0aa3fc63cc4b4585cc8d475e564aa101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8066e62e618ae52a8d926735ee8b4b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda6cccfe5b1402dc1ce1f7a3aed07d0103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a81db7dfa6e497c7ee0832e2c950ea4104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd20945589c2f2e69fbccfc45c031dab105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9167a07317d63a46578b13b23cc1ed34106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1df3f5bb7f31c955055d9e9fce1f4b2107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead854f15bbe8032b16f2b8a910d6c5d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c4cd6bc1b0fa7f18e3538105e1dcc4109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a47d34c17d2389cfcc65ceeb44fe7a110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0296db73bc6aa018657b8a45c6478481111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf8fc3a9128598873b1c0dee35d5f4d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e399681b8508f6132c5f09983bd9e7113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf87e1dea93588614f2260d94e0714d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f6b67ab201b41804f161c54be2698d115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b856250454c56f7f41ac25de7816780e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7dbd9fa35fa445dd5a25487a1867e73117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d929bd29d10a475ffc9872162db15d21118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7835531e1c89a73c2009d78420d3c45119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96e4802991f695e9e1086c1b96c6494120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8826604380024144e3fd4f7454368fff121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f4f6683e08330324e1abeaec304221122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0a1fe8226607eab46c33d6d298f05f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f5139f996024deefa29efdf5fb24c0124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d504f06f32c69737451a3f2662b9708a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6021207d5ef00bd1fd6b002322ceae9126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7359422bb1e580452e47ac45dc18687a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9454e51c3be818c91e8e25e8389597f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f9c5438704e4beecc11ee08f7e4093129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9fb5132c0f680b9e0b2512291a1a61130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e17cf09a4757c0236806f9411eca119131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf37754a7f26ceb842a50eefa08b014132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d9a86ada855912e140b383d773877d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bf0a554b61daf5debcd834de575de3134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d6586108ba060549dc077edefb6f17135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473660266fce053bf9d6515f12797dc8136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ff91d667c4a7485114862a1de0bedd137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0992566f16a2f2c48a0a41984f6bb5138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfccd2154616a1db571ddd8db05b349139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fd6aed328629717647e7a9de63cd40140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3240ffaeecaf00a74f3a52d96c11860c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20a45543314ecde88bbd63add3f5f5a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c39a7ee68a0e0c172ebceda8ebbd5f143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddb593a7d66cc2c8e6e205f56e475b6144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7d06c8ae6782bb2aff9e9322e0a379145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c512db229143495cc5cb5e37c6d4de38146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c0f775056e65fac7ceb3bd2cf94030147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5cda61162f4b3a2dcea14d2d3e6e30148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855ab6b99ae2ddd8bf1ba8df4742477b149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e45510355effb295420806b6473e2e5150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31a52d780654ef68213831054a11cd3151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ca6c12739b686672f0cd412843bc7d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b60fd75e70da11f218f5ce02ff396e9153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464844c355cee0c666f2d633a6f6ed53154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b0414ee835fce4af01d347f3990dca155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6114621e48aedec60b1f9b614f3a8b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2927b9bc0c96c0244e33709602cf380157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8715c968a9ad65cbfe9662bd7718892e158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b5d5ed6ea41e35132483dd723e489c159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a4ae16fdb05b2e7cf9d369657539b9160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97565ca9c9359ea791bc1a19c06eec0161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7c6fe7bfcb390713161428d2c9befc162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1187f14a7c5d1cc0dcfc00595a5896ca163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8203122784c6bcb6aa1daa78493abf9c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9718c06f9483c9063f298ebe4b5563c7165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2c07437218c09d80c28d17c316a051166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e92e5090e64452bf6e11c3a0332ea3167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100be466f73a70d3300b3dd8ba3be49e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e75de5fa4f4ffff65666e0fdb4e189169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa6ca05825231e5aae0df5470e3f960170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96157f1bbca740dcb348769029c680d4171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717de840bd182f40e53b014a1ab1faa3172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f94fe46d77166cdf12da75227a65c4173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78daa5c1d3f4ff006830d2ab98658210174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64300a0e0ef809322ab400b811e85e36175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8baf9f2f344f67cbaf2ec10e90bbda176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997fefc502b6e96e9290c60685fcada6177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876af1fda28ad48640fb15273224b367178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2665e346de22e773318a45cc1a0860179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd03f242279188e42064e06f054a0a9180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b198cb5adfd22cedb8560631641da2181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c7f6607a566df551e233eec1db4423182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8ad357087fc6cf3e064b23159d4aa6183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7886ed7e5088ba25c4f6d2317fddc315184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986493b842cf3a10eb38d729d9cd096d185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672a7f9811df535d0576aecc2853409f186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e4389f98437d4b1bed5b22d4154f6d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6e25c0e03015859e319fb0ca3a99c4188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d561dc819defb46dd5d37440a947fb189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1946c7abeb49791ac8ba3cb734c0ef190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d78c55922f3d591dc98cb98ba3b383191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0246b2157f50773ae2a27317ffd7a7192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6132eaef9477026b55a48874fc806ab4193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a884842129f749bb9936b552315901a0194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5736cbbd2d3a9020ffeecb8c76f434195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298a58ea7c947340e5009af7f2befa53196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775ff1c1b96a6332dc6ccf51eaf5a2b2197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da2e58b69f5a30f1406a45987d01d60198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a9c90df429af17b15b5dc76e0d02cc199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4391bfefb96c19ecfac1cee889b5b1200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86824390952356221fe097bc659eadd0201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9ca9fbb6dfe6167e47eccf706a52cd202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0025df6701776533828677014eb5d5b1203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e820e64a770c7e6e494b273b39d706204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8472a44bfbbb24c76c665fb210c371bf205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd681be1785175ebada7c5b7923bca0a206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f65cf4130abb7646fe56f81b3036b5c207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16eaf58534072ce9aef599dfdf0bc5f208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9858ae8164e5442dcd5e9975b4adcdc5209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da963faaa3cefd04ed4cfa06aa9e572e210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315f5f10eb52c724116e9e6eebdc1dfa211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5ace6fb294bda578dff4168affdeb2212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57120c222fd1640eedd8d04622aa059213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d3d88724ccc1f9f67f458fbbb0d328214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f1ec3a3593d7c42744d1dd51150174215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d03f427cb00d38acce6c4a8e4f3164216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707662e8cd9d4626dbd33616ffb03c58217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d9fbfc7403dfa56fe6e90842d6fca0218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242f0e5f587f35b768875b5f6cc885bc219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca42c5b2662ea936e55c037b77ff728220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6967037acbe75173166f05ff465bfdf0221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0226a949f1a6c1aa4fb82d30757212bf222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f254da5a70aacb3a20d739eacecbc7f2223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf7c0be07477a9925836b19daf8ee33224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2ae3d3cf1be05b6be67b6f3f6f693f225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba303f0274073527cdafc08205a84998226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b788ffc31766823336869be522062b54227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8112382ecaca6001d2ff06306e09877228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc400aae6ee6d2717bfe73512f4404bd229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdeacc8468bca5f5e256de394964292230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c8a5c0e3f88c0950b966488af94c52231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9388c3087cc61ef4ad21ed4945ff8a72232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d348e3bd1f5f00edb414bfaa5edcd7233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f7f5b7cef4e6e37bcf10c7bc820cec234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29529d226da999d68a284362bf988bc5235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa837dd7f39cc5b821310870886ed904236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3844f58642779407a50163dc3acde0d4237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000ecf9eb6af45b7a663222f69437697238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab5db5a13ed978cd1c08c2cfbc9498f239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed8238d0050ebe7fadb09222dfdb994240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c9dabea9f69e4ea9590df22f363cb2241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f0f65ea2a7def9d042ad8fbdbc6250242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8c704fa70595bcd4dcb6df44dee902243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7deb990dc58f989a804337fe1b3b583244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bc1d2e81df001d428f5c947bf01483245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1859cd02cc5ad7a854204f7595ac3822246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34536ce8ad5bd941bac3b63873140319247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713893f42f9294f0044e73542bb1a7f3248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7be114180fb66cdd16402b54b8c8e3249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c53a8f4eac8147d3b5741350053bb4250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee076a083e9e9da99efd5d71a881b3c8251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00050bc2bcc43b82d5ab875b6ceeb037252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddba18efce05421943837acc5d47b05d253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1684875a44ed0e5ffad96228368c47dd254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2629fad79f45ba1192ca904bade1a711255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f29cee2cd50e3369a5367ea5076909256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8343ef2c8f74a5ac6bf0a3be80acaa7257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4ce6997c757d8eb3acf209be5be927258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81391c55c1c07fc918886ab0ae003a9259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0510c7086e37f9b07e47852623f1afaf260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1766a95b53e86e97f5296ab8a0d77707261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cb3e4ea09e40f4e47d493b970a1412262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78896b801b4e2ca0deee1baae891a943263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d392e8a7693eeb3e26485fed5d2f16f264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6caa6b95d13691a6c014f1cfa9ba8bcf265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c47b855f10da5b1d82f4f106ac5fc4266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1297e8736b262517a3d00d73078f577b267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982b01fe0125f15d571e5d313a7522d9268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404b40d9bbd875879c8623c5e2f05d53269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360c47083a1a6041c7707b8ef4eb1f3b270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc4e3b7bf9b352ba8d56ace329745bd271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564ef6f5a674fd350d2fc60feb4d5e75272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a949ab1ddda29e53a065575402a793dc273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52231a3b3f284ffdde3ff811371f1a47274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c7544072f2ecd8deddea0d0b698346275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc2673dabbd43d2d8b56f963d566ba7276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab9b54025733d1ad21ded3d5adbe210277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafd36ce4d01adf5a385edb683cdc8e9278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d54bbdd9d8a727955a6460f46ec638279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f423987396f2208cb58b3aedb0ad4c280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eeffa10a443eb85cfeecf33adb893db281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3284472450a3c8a1341b5898eec6247282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd64ceea51300375dce695ced151827a283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba66ec428ab532ce92d180bb1fd12b1d284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d519f104d6732888aaa286f9dc5d1081285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed49bb573dfd1b40bfbf265e134f9c1286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82792c1dec264cca1523c6635728dcb287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b41349c09ad7954bf97ae1ded6acfd288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bba00a92ecd00035555b53e1f0d0bf289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1977ac0edcb58533d7dd4de38b3d5d36290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326f03d009301be8a4877fe49e4db9d2291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad706a313b826af5452b9542174885e292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9afa0aa9bfc4ee9ab781e484f28ba9293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f37af522b0c9967e28cbbc7fe54a65294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3a03aef7d90954771e81f31e889e4d295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca54f85a56e109a7e0dafade163b431296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997118d64f044bef9b57907c4199a52e297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26d2d5f4c85288c995f30296a90a952298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396eb1bdb55892957ae18ee62e734fe2299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45227ed99f56cd05579aec2c130d5ad2300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606943feb2699ad3bb98b96fc7a9351d301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d390e2c01d29074e2a2c218f8c5571302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6627dda6a5c34c19734586e5a5670ca1303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bea03cc9dce112015baad857a3d4808304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b0d78f8970e27382195ac3789257c0305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20efe38934edf41137046800687df52306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d703a8f693da8e8aeacd1699b7ea43307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225c41012064a8aeae01d967be592d9c308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671899de2a9140b3f4837b78970b29c7309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbab0bd0cae44689b62eb6b5fd53f0e9310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded196c9be3eae418c9154d7e01fb941311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b40bb9ced6102a84df56612c2560b3312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2db866e940f189429a9807b8d3504d313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a9bc3b7493adc7fd8b50a7050092fc314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ff2c6b28c3e3fd62ab4e02a1acd08b315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c8b2c8c92ec6d9959198312a0cacf9316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572884a99c7e05dffd662be8556293f5317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cc0befe6ebfa90ab22198bc6f59418318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a2b720e89de8aaa91c4fae4ae5b267319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6896c57505e2b3613823ebfbabd9f3e8320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1f9ba3cf85b840f1da753544961a5f321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc53d58a58db119007b0342d3f8f0215322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168764542015fe6e8f0f5f4abafcc81f323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a108bbfdca414ab3d4bdd6b3fff7ae324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7395b5069223197ec1d4411873de678325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5242c5d3fdee27ca90a91263aee47e7e326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981be1a4ec6fbf8a4e81486a846d0ea5327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77c44ef7516bfa7ef53b3820b366702328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832e28deee36a2581c3909374871be01329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb8992996749477bb1c237005a62a31330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0674dbafeb1ada70efda4ef22f4f23d331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361adbf8cc089c31c8de3683791df404332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d3ef381e8b89e538571f7f9afa5bc7333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd6534e7422526f533d5d16dae7e20a334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4573cddd8c21328947e9e2851fb741335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc801763c490a09dfd8a1c9876aab1c336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54885a0fdec31c359bd1614fee92a6f9337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7211d04f7434e5cf3114afe0873d9e5338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c235af3cc0f0efaa61fd6b27f445d3b339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bfa092f65e117986ff115a86dc8994340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487abeac5f3841fe2fb169cad58cb0a9341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca641da09fe79932c3de299ece92289f342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18dc6a2752f8a3b33b7b6dd978770bbe343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f551a9a70c5c2a99f9d41e9e616a77344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3021a04b18a9c1710ae96fdcde88c648345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd97c647bff47d8655881eafb509d6b346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6d9b4ad4bb886235fe3a84c8c6a884347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba1b29ac7907591539d463b3023a895348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeebe520baf3af02d1ba083c2da4918f349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38e80bb1fdd0db8f0b8566ca7523eef350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e504c56342518c88b1008e6952c23fc351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da89aa65d0c3f770db166c34c1872a2352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a021103d1b32a4a752bb9dc3721a2b353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cafc3cf7848bddf45a7759f7db339ac354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be0fefce8f64dea79c1652954021847355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2700b8ab7bd1fd015740631a5b89ea356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc47a21b0f576e68642eb031a16e670357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264599a58aeb9414486090e478b960a5358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c91f39994b9df21582c1442f9fd5fe359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27135bc0751068f0cb60e94963ef281d360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddc361cc9738eb190bf6ac3566eaa8b361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31890c6cd173e2f98c2e98a11618db6362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69265605305019e983712b4f69781235363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9ad9207f8083be8dee0fc4ee8dd5ab364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03e413821ed63e9c588fdc3a6a47794365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac3cbc92e328292fdcdbb00aa7280b7366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5071aea7b5cd9540d6c80d3e96c724f9367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e64748ade8b415385d4ca6dae0e3588368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24d7710b4f9027a58468f9b28a39d1a369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bdd4eee34a9674a5ae4d1c1a868204370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673d90ed84eb71bdeb8ef6d4fb3b1952371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997a52a78bfa0ca8717eca8736c48468372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a154ba71d20261761eaa01ea9488bf373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2c9eb8efa28eaf3121f6d86612d4fa374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027cbd50eaa1c7c6fb576e277a7009e1375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0262f5fc8ec0c1f8555e3a39caff55b4376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ae17c52a41c53c8ad252d8b09badbb377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cebde63349e8191f5495a00f86655b378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92c77cc979d8bde3cb75480cbb62fdc379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecf3e2451dc4f605b43fbdfeaa000ef380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd432ae0e9d35e30b1ad1524fc9d9c1d381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c842c34715620a3274da1994ff2f95382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c44ca18b6553c94aeeea79f253f3a98383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52190c29f6eb301345abec4bbe5a35ec384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30ed32c5a97f6b5a737d01af10095c0385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf1774b58bf2f7941fe608fe66c98da386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2657683f812bd67371d1fe23bc89d6f387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b593d7f0a15ad570d773fa276264cb388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148af0a2d7f1585c3b244c6758452045389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d670df1116d50f3f69990c9aba7f86390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd74453f502c6b0fde6975d6074113d8391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad080191481c6a6cbbc7c738662a4879392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8ad4592d2b45ab59b59be3d8a876aa393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720948af084b738864f1adbda28690bd394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4440502cd6ad62c81e53a93e02c92d51395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762ab5eb38d5f8881b43150e7c40f2ba396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2315067b602c9bba0a443f5b1ac1fd3c397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14310598ccd21b516d67ba03c24489e2398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebad4f4df6b945581953d5d3df02cd85399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc2c61299b7dd71c0719c493b111d46400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401b8647da88a252e0f20c375121f07d401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473fdd916b452b19c7576a2399e07d03402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57441e41138e9b72b249ee245b6447f403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248a6223790f2e17d53c0de30bbf589e404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a45887e989d4eaa212ae978f6598fd405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5047fe388ecfd6462137079a72cce6a406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def3833e5c3c48eeb715e10e58408530407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c75d3d9fd507b8970513242b312cd7408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2e75321bc6abd8ddc46263da576ce9409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900a9933df7b3bd675e448b3edb8ca64410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041e9587c25b8325fe261aeb4ba96133411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e3616271556d84372eff38d00d411e412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc310126cb3b82f5b14de49e76c889d413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5079ed93a0cd3e5748caa8982278146a414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8588f08f7bde3a4c7fc735b215f53ee415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c583a5d6f1d8f27ae57ea176f1fb63b7416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a856cd06981a09e378c1d059c39d4d2417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f12d1acb2127a8db179b76b474a891418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb3cd0e03c88752a3ad7391b27d0a35419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4113bd68cf3fb19cdf3a5e80a5c2fdd2420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c32acddea9afaa3c9699c651be8ba08421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48963d31c3e8484353670f47a5307a37422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef5da3cbd87bf08c8b5f3af8d9c7f9c423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408fba671d5685bcd0bcb1feee56b02a424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc396d492f14cc7a029df87a3b6cc55f425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dea69b86fc09dee9a284935dddcdb93426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f3efc1c5d2b7ba955956ceaf375d5c427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bc3fbbf3518c6c4213bbab27f5acc3428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b722d901431addc054057c3f6b33dc32429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0da00740cbd952a67a20e1b024c663c430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b70a3092a0180f2cc0a06fd1c350029431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8873a751f0f63b3e95f36ec1eec9962b432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6553f9246df91d9cae60c0e4a343ae96433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa85c793fb3d732416a224c5dbc5333434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac91b7bcb5009a385d9df7ca8745e52d435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad944637be3b1e57cc360838bed370f436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb67d7f3b5ff714d7dbe83bd137092d7437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982e293fac6334e14a0dc73493b776ee438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9f930da6fa0f22bb5b0b487d170e59439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1047f850b5f0756b2778dfb4975220d440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1c4d45d195f5127d8c09c0005a3868441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a77a84deab37acd03e3c9696c75f4cb442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8ca42cb0276c6a180ae12d694a118f443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0520f4262f950b1455a48518f8bc1854444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cc0fa539babccd4cb8ebd59cd597fd445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f305f147adb090280578b75844f5c87446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4935289c4b3c22873c3fce9c9f2e4d447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ce70868bb4e86f40cbe83ff441fc2e448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb280b7333e0da3b13aee81b19ad4fc449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6020fb5aa5eda8b438f9a856406f58b1450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ecf9aee60ede905783f471c829c47d451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382f71e705eb8a96fc4d1a07301ddedd452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5eb80928b5844a18b7b3b97315fbe9453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638ce1652c785598db14c16b29eaf788454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d65905ebe68d2ff553d1beaaf0dfa12455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d7c7c19c8a12b537e93ee33e13c885456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de06c0191b596bfca126a2046a7202ee457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e64805f2012eaef992639314302fc0458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd507fba0d45684f59cd623a24ed6bc459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc2756dd5665be0f8ed12482c60189c460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fd4b8bdc2a0b84a99362a7b6bbe957461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649d19cfeef9d6d8be34f7a79db04451462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5fa5ec02b6a8d8250e82273108375c463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41935503f4127510ea2ca9903d6d61a8464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8f11668deb2253cc00726301b88b05465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcce6368cffead2b3ced1e50afb4ef6f466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d9659c532e4ec589167463d957caeb467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab5de2b9bf1b7cb2ccc96e8fee71862468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2dcb1785a5ca9199318d94d3976ce3469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9426cc4cd621f79a9a78b2ed2b020a53470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace803ad59d4ded9e6693aa73ca1e2fc471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5bef7dfd1b3f8501afcf61188a1812472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15539d2ff7a6009307fa8ed1e74f83d3473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a637deb96a676e242bb474b0c4b95fd474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f74aedc1dca528722973c480d5d1e05475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96337de821e4296ae160f9ecec64422476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e74f313ad4af482a086c920058ccac477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38e3d62217d66c1dc259db77c903df1478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb037f9212e508e17f66f68b12e563b0479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f08b77ea36158136de7572ad061ce19480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb88e9162c4ccfcbccb08eeed0d04548481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751b73c2a8c7d3f32ea9c45e6c042db5482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aacb1fcc1248524a1a84dc01e533108483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca79913d25308b378ec765b655db46a4484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6619c443475ecaf9561d4c17336a7ef4485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecea491cf9f6127af2dfc4f14fb235c486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3383ed76d73b2892050c4fcde01f1602487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162c744f2cd412884cff0d913477314e488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae0af40331c9c875c4533c5fc3a48c7489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1514d4d563f7c33ee0991b2a812fe9490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0398a3185edd3e0b5c713e2077ce9ba3491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668a1d595abf09d249c649df768e8dae492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96031c0b5000a1b868a0cb449b318bc493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc3c65c701e94f82957123ba58e7861494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35cf1eecc92ada638203119f584d17e495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5507d24d652a1c3d52234e757c35a3496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9ba9d44c935d368560b4aae80eb71f497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1139fd094c0393a33d53deb2000135b498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3223cb1f375ef9a8073aceba030edb98499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fe7ff78afbc92b2bcf7a503c1ad9c1500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b0784e3e054d8323aa506b8812965c501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b1642dfc452c8f25add4f9ec42247b502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3510634dc033871f9c9fb7161614e9503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddaefc9b3e19b45199cd7b0050a7a4b504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22cc3b283015d86a95ec0fe0a4b5154505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6cb4850615150dbb5259a1099d0f05506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3ef5241622af2353344ead1405c2c0507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdf3c8be546f0c53bdf45299d127b70508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d21a4b8421c5aa46439512c111117f6509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bf747b6bfb279e1a286c5875060c99510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0181c240bec2201b4b61d007084dcc9511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5603ed18bd9b736c1a9c253d3609c65c512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc901fbe5c7db5c0bcb1024b6e4f313d513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c61d6673c48d4e9227f694c916eca5d514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9041fce450d3638c381216b21494de515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d744fd11edc67c3b5657ce445e05510516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3e73e61fa8cec721955037420ee12c517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c66b846bd908455e182cf1c24dc4b56518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7576e4315889cd9c496ed64a35496cbb519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1dbdbedcd2cd972fe4698dcb965c3e520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11da3bbff5a7ee8eb9d4cc5f0fe1a966521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c489421aef9d7557c4a92661a6146c522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680c8cc805a6547edf4dad9b48ce296e523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bf608d9c5ab333cba5326b6069e6fb524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dba108875cb8147b25b40c7f57904bc525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a78bbd8e42a65842ba511447cf40670526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfe959ce7910026d757c0009c7b639f527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c70331fe3c606808e2bb5374a75873528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3001dfcd1930dbfd87dcf9ac68f050fb529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c42d1a2f14089d8d3bd5a1fc5ffa973530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e58f9636063a0911b49b7420e47075531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f828a4ac94b7498609480906eae11bc8532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc2ffe9cfa2c7d3d490d57f7742214b533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e7fec0c9742e42d427ff3f7b415cd1534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1df89dd5759fdfdfe6aa3f72913ca8535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009ab029fd6c1bd2239ade515177db69536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b6d1eb011e25e3de4f9c7884a65829537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a8ec1b869e8691fa06038d8fbcd358538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d551f0961daa1d98d3e76342e191208a539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa301aebabfeda6d584c50d737caa5a540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc8bcfc92078069c520cb0684ad277c541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad041841d3a4974b60f1edae04f7fd34542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b243ef91181049bc97c7cace8076873543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842a53985078f480846afbe8d88e3869544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b33cd6b77f64ed8e6a6f7f7e4acd487545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a8a0316c4b7b01319f89e2cb32d764546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598ee46746cead628b57833d311f8f57547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c788e6f89cbd42e95742e3aa07c9e8548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85703f826903e3dd5dfad41d26ef3ef549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5814eaf039c32a87b4e8844ee4be8b2d550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8598effd95075fc360680fa6766b9fd0551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec460746b9e19d7b92ccb7e1e8bc32a2552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73348a5af80dc0c231e8b51fe507db31553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d517ef211496ec19db5ddea93502b6554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba02a942622c59dc53fbd779c80ac521555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fc2bbed33573edbfc8b67a465e7e26556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e62f41e43f480f1e7cb5482b04c3e8557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9f2dc64a2fc059ac6b092dbe6293f3558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baeee966a914c3d132fed4e4eabbf116559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48e8e00ef6eef40434fc4e8e058dec0560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7385450883796dff4dea7020f42134d0561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa0625bbdb1cb72d65d2e6d5875e684562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce34c54fe96494c6be6c96706d98022563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e97f99d297d77562ed4c4a00b595a41564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e16a7eca75c20c6a0419b8ae38d1105565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9903b8a5df54448ef711469096428cbb566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bc3605c6fb0d58140fe99407c5c99b567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d38f94d07b49cae231bc04894a1d327568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c333b0374c449ea6ff2a07090d4b5faf569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84784ac49709363535a3adc9bad588d5570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151132692fe1168a485a5f35bb044de4571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc017014d93f9cae1ebf90c9c1cda45572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5f36f516256c7ce05cc8435172d960573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d9e4eb8971ed21cfee39222e602659574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ca6a69c97d7d1a6ba44e0a34666a26575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f36cd414ea7f6f8f6111b2335839b46576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d13be80f0432e8e359bdf8720ac93f577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29df49e4316a3c9d044164af4eb050be578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df0b65a7391dbff6ff9081d70f4aed1579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df225ab361bd1fb9b76232ef008a4266580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90da47d14a8fc502b3e28460a243f5f3581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42bd067b056a9db593bea30c7a16562582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe564f659afa56bb7bc472de15d2133583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11343bc183176e6655f9d87bc585a80e584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7258eaa95e0ae0637cd636102fb6c609585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb501db800b1c78c1a3666f3609b9229586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8b55f80b625c75fbf096abfb0b493f587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d5907081bcdc31112d8a9010b78aa5588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962f33eb791bf17b0380a7c36047cadf589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da85f0cb7b4e6de042d5fdef2fccef52590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe047bae299d6cec771fa1dc131cbd1591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6defda05b923b790966abd93528072c8592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14155056c59556817c4f117395209976593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3784cc15cdf163736ecab5088348ebbf594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258b79c0815c3d01c0f1c66c38c04c8e595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9dd6b65bd3701516c0923a5e723e7a3596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a18b0e1cdf33d5c41d35b14856ebca4597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5262ed924b3c601074cdc165f83cc145598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c1f2c3ffebecfb9a932d5f02cd062c599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5dfb0d0da6d4100a07106a7ff9f41b0600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30d9ff85725800db32716c36059f257601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15af62a691d617b54e78223c73e307e602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ee0705ec41bd0b8fea173e59cade27603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed69574bc2ce8e27b6f0f8a6945a9dc604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1f25b145b78efee9ed70341f1141ca605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb19271dbba6ecc16ebcbf7bd35ab63606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d8c16aa3a7d3cb293c70f51c597171607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c4f98acaefdc5fa7d5b35b667462ad608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5244d668300f20e56c385a518bdd701d609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40caa9e287075f2e272e901dfcdfef5610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2226fdb095ec4ac42d0052bae97ae57611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62af1762586c21594c45039d8096559612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97bb27c8a016178e3f8ff540f542434613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419a930240f291bf060e044862f1dc24614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81a5b1bb057d376de6eedde13929071615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4456cd416de33963d9caf7cb293dcae9616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3f549a75622d803d98f476116eaaeb617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e282513ee9d2214bf0aa5f9405ff706c618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5925c856ab130a8ecc8578b280a6a168619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73f39c31f202231d428fe651a1732d9620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6bab7bb7bd4009b03391eee11c6088621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083a53fa211eeafbf828f163ca1a5694622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bff1e0da5676f0c9369b1ee851774ea623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a4adda7900de33a693a8d62a54f6e8624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3de1176563bfecb9f7439abf815818625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4804b8a47255632fcabd7fae92c9d87626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d90d2c74df776b42b6eee86bec6f9e1627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4b1f5b59bd08ac016ff803c9d65ac2628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa914064cc925df5a15061f844b9bb2629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad92bf7e6f14b606a079c4d63d89cfa630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932a2f773c31b217d1967905f110956d631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d95f399d31d10b4e40fc9506b9f517632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6965b3945554651926f95b121dfc1d07633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bb75ec0ac9ceb765552852622718ca634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f278a5f28e52885906e0b156e78315da635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbb84b6939a5089bf63dc5b0c772b0e636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4594c707799ef9a31990bf161af34a43637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cf38165b489e24b049d6ca06307091638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63fc5c2293614dfe71a4eb65a48f7e9639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef776b288fde517fa1bdc57f955705b640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9189c4717ab48734f077350ec2b70f0d641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27af71ddc80cdfdefef61a9d91be8dbf642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bacbd4242fa5253594ecabc86ff69a643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61606824bd4612246fd120446b565a28644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7345c79c596c12620d62ec34ccd43e44645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49207a03c58d69b36bd5e1128643f67b646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041342b6d2905db5833fc096242fe5f8647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ef046ed1b5398aeae9baa2d6b1ed78648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6374da47e6712ebde5423c4c353916c5649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c258a30aba7d3409d96e896874f78d2650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e31f8af5bedb6ceabd2d49eec11b1d651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149730194981989c8abc3ddf6e052986652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c450147dce413d895f55bcc3dcdc15a8653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f55486f1ae2365acd4c72ad5d8671ec654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd87b554696d3498923459aa53979673655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b295c4a6e90ff3c0716dfad63dfeec0e656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b702445b6d5db7302b4a54f5c0c60bd6657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a3cb26f7c19486f5902066c444dffd658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31eeedf998b8cfc4eb4befac165395a8659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25dd342516f14d1689f2d414946c4214660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468e0febbf3bd5590d3994e577508957661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea01ef6a189220ee8e34ca86e0e40005662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64050c5042ea14b1965c5cd733b3dbd8663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f569fdd6ef7071f3c1e592d803c1c16664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f70480ea2e029813150b1b3fd3a322665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6fbefdd143e84b44446c05c7e78756666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ecfaabf1206344df7e70481a8cd4c8667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d279872f4ddd54ff63f8a5ea0bcda7ee668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8384d015a00bd1e51ac378f450b28835669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207fd7d44639b65171d1ee7be530eb96670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e47efb06deac8d4b73e7b8797a253d671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac6bae4aa974b95676ec3c4c56cd18a672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b0e54f7fc34c0d94be7e0cd07c5343673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7aededde7f12a6530479320f86d8259674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9571ca086dd6b9f40f5c705c2687ebe3675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc82cc2b11ce2cd245ff908df12b87e676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517d81c6484626daa5142848b2f0c54f677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2937e3a2a46c4e8494e227af5980a963678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f0487f1e5c4bbc16a783e382b8df72679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee31ce3470ac02d86d2dc971138393d680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f6d63fae92670c0e10234ecb4deeef681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fba7e08cfae86883b5446ccb5ebe75682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa61f973bcfeca035e356dc1cbd6980683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd316f85b6877a944781258d9ae35cb5684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce42f0820c5e1dd66587454957fda345685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e261ec9dc6cbfea439be73d9819638e686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515c80fe647b17f7da8fa6d57b110a14687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7646f8acb4a0b9132b1e419293331331688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99776267f6a8832dee5969c1ebb1c122689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff68f7f8d8cb21367294db82f9dcf56e690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1eafecb33033aaaef26f6a3e32ea496691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e1fa11a960900d735bc1e45d4d4b82692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb16da2b01f6751fc55c23b1b656514693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b896588954081a8a7a1ae56acecfcb694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4047cb3e4eea80dfcdd15702f083aae7695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754bac95e3026fda1bd693041fb9f929696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c367640340984810666fa84707eeba2c697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e050b017452e27e44507981d5e54dbf698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aafc8131a1ef5afbfe59c04db25c03e699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483fd58b255f925f519054b364ae56d3700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a70c7eda222b2131438e046e5ae148701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a280ac5814fedf56949dcd7a8008a355702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386ca53778b9bb2916a126b851fa26f4703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1a05809eaf673f4119e977cbb74708704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40daec61b3f81c454d4f2d4b9895a346705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc91b53faadbe1ad13ea2e8feed5df38706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbcab4380fcb8a2a8894242c5a5c6c7707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bb83f66d92f12dd58627f750f830ab708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e364b674ca3d0170df8b4801b3da15ea709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927ae34b4c4c8fd7e2313a4e5d2ad66e710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae2834953db9e61f51a23ab6d2301d8711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e740a514a3e2a57f5f85c4d0c70e6433712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e0694fe804bb5555a60944095540d7713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704925dbdef09e5964ee4e4d5b65acf8714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84782798c22eb9baebe68bc85c685ce3715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edef0b2de425209bc2403be0adb80a71716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c28a3d7b12701353dc43de88fd24443717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b279514cbc568406a99f198b780d013718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa478d2d42a63571586037cb87022e5719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7784ee5726ae417362717f7c4b2064720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4101ea98c86e9d31edc308c947f207721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6b53e721608c29e0e71bd1058d0ae8722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf89760578314c3f0f525d6dd9b7fe56723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ba99535c2e8ed6b8fa1898f4f4f350724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25963e96f874bc85ae8863d5891eb02a725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe24d62639fa301a91d5a5e6d62e3e0726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0b8c005896385087bc8eea9f6b1544727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1879a589a4c54aba78ab1ff30ae870bf728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d96a9fef0b20652d2491c68bae7d82729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312515fb17082e7b28b7e93104bd79d1730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c51b720dcab89c510c5f277ad30334731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d581d295dbae551cddeb6020ad1ddaaa732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd08b5c29d6167b1a5f1bafdaf77928a733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d85c970882834bc067d580a23f7f6f4734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fbd03b1b686e590883a68b6a733fd9735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e845b3fb15b2e90da5d42c7cb46ea192736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47eb3feed6c3aef2afc35b4d976511ec737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e090cf28cc810278cdc4329b5dc33a7738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa71d5bd442f823572722708cb49c826739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fe47beccc43224e01fafd021b5d331740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47d3f522ef74df734f2d6e2b4663535741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97ce36f84a48697340b7c6411b542b6742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e274870c7c5082af6746a74b042b1144743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8fc2a043fbe6e1ef20e3662b05aec9744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f905a669eeefca26194ff6d70dfd310745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556e10a03a1c33464c7dd2951d5045bc746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75090a27c79b47bb43fe9065c0867755747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c3915e9af4899cf9491cb8c3e71efd748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad72b6773eb41d043371c8eac0cb2863749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104d5391f8f6b9eafb8aa8b243e8f165750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72342a62debc84cf3ef1e21f17f35ab9751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec02ca38820df7050873fe7474657459752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf50e2b4217820dadf9cd28b9a9c939753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5c79b7911b8d21563a79852559141e754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a41e8bf2bd0441ffb56d4140cdbad54755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c9ffc8329e94944e5bfb23b29c3cf9756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641d57f0cee668024d0df2003f733e17757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c961617e9d34792cadecf927b192828b758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0091947fa47c09232e35731ca74970759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f34963ea4fc261a295b6847d8ddd4a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f18974706d66e9782da28e9e08665772.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0578d6f5f1c82fc6cbae397556280fac3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40750d168d6d24d555563f0886b78c384.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2a0f8448cdbb5c03a7629918e1a7685.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabf75cd30bc3f4461cd3873c91448c16.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f753460043b0fe0a56d49678411227c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83bda9b6f49a76ebb496698e9a3e6838.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b6e0110e18a41e67d7f578a82926369.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c4394fc9fe0f44c6b30a3a25a5ee4010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3985b806440ff7312042792465ccb7bf11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5f99d26d9497e215ebdb60a63c20d812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad21a8b47c252def00d54b3c269406513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fefb4119d8a38a8621674a0cafb210a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d199964249d190f08a4aa589fd681315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01b9652f57d51f41d4e50fc3eb364e316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9686939bb81fc20fb9c10d4e34a15e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c10df1203fc897c06e85d435ac369e118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2789dda46bc7a799740c187233c0fb9619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a429e9d3616af9c1fa7e8e47348ac84c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aee785f99dcbba97dae8f00814bd49621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e4f8e14412c6ee0e5facc00ee4b39422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6687009009a660f660497993e52c702223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7b5b43cec95bfe448ef30a2158032824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d590711e410c86b245e07d96769e5fe25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ebf07e6fd31af769b463de6897e86526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d88d0db52e1210980fc12688b4a70a027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277af8882648715f1c2de1f0244b106428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6650f3c4e08f19b1c1d200a626f3155329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72519f592b8358c4913849399727de0330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016e89945eb6534fe7252ea5ce8f0b7831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fd309c25b0f02657b2f127c6f170b632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b311002bb80ca924f1747aba8d5224a333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750b232e5686fe89aa169043f231f2e934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d29792fa929c5e54d490768703e202b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0859cd26f809ee7b0bf604f5ab0d2f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6c82050c068620c7a7f9b1e6acbf5937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1067608a16774ab6fe2f89407d0e901438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd4ef8ddab4dfbb507bf9c3a2d7ab5c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e07b14f786adff77b1926438c78bcbf40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c981dfa676f90d4b2df5427adee32c2241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0ba7e7ffa47535f2a53b191c7b62ec42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9d97e7db3bc5615ee45925f88a382e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a7ce7ba4a2d38d134348b82057f3fe44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840bf03560ec19566fca686aa632d4e845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81a2df5d34ec25945da62f782050dbc46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2b7c5466a4fbbb786b68bb0cf6ae9547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5aa0a63fe9e6048976ddc73c645f3948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11af79366a9ec3e9cee5abdeb986c39249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598e9a79b78c4e079d9977c934066ccb50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b674f9db0d19cdba7ce2116f5248aad51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29dfa63dc1a0f2211e3e0b5a62e41c952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae655762fe34542075ec2ef0e572a5b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6b6f2bc294c633bd0940aef861b78354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97fea5027b438cd6af00f3855bd5bcb55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae43fc483b362848f6bcd61c700a82756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a411beb0e109f908fba4ef2fb32608b957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028b1342f5bdfbb6b196d3abf1f7e27658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4d77a2528719b8e5c1f0651cf9a93b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4040342d5917b773d17c1d9e02ad79460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ead997ddee76ff9eea8e3369dbc7f5d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f276274a61986af9db40bd6f5fb46762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e56f8ea12c2fb9ec9c2c65625459ea63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f94a4fb7f4ec206f6d4ea97099d2d6d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9e912c37460255597ab1542c70266b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b5f5de8324d19e93b2ba5be20dfffc66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf5eb77da406d080e2e964e9427655e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4584006aecdd9ac324d83c23b9dfd168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b644501fa18fefb2ec1353fb676000ff69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494ecafe3a75cb1cf63c58af9c1c2b2370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c55c304e656bf152539ce0f9b62696671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc487edac49852ae5aac859f50ccc37272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f894bc3c34efe60a81c9dbea7187e01073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4952f4c1c41c74facaf5ea26e933f174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5562421029c07c62de24ed0e1cf836975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f2970cc5922d88af413a094818aa3676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de93bdb1e1128c9471cc038bd169691277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdaf84b9655637a09da875e9ee35ba9678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1ee801def9406a4eda8ac0cbecd62779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28839e9a79a9a6c25a23489abd20e85d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95135a9a2b1fffdd8ea20d631cb2518f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8944d237ed2656cbf1ea7d377eef0982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932a9d5a6fd321f13808573533acec1083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a8f8d66843e5f98d0eae54e4b2094284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5823484bd693d9256488b4a9b53b087785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016c72bb2d67bdb4fe4bca3ca536ee7a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c6c3d326e60108aae6746e987f2f1787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c983dff8c4bf8bd552120079d2dbc588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9632b617cde33853290ddeedc644963789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82da188bcf8fd7a380340fd520267c4e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7091074de7a68be63c427493740d87ef91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571569c3ea1a20d9de8745973ef478e292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867d06ea8db1791033454078e5f8a79393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca9204afeacc52bc3be3dd39e93090d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b403773c38225178ce588e750246f8e795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341d2f61bdef6df5f3ef2cb83c32b6bc96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc58b50f9cd1ebbb49948164cf9ded1497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f806f215e0d5cd134ef748a1b97551698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4d8c643d93439b189375009b80aff499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713839af82b33cccad91162ff0fbb9dc100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a0775c277bc80dcf2de0ce041807d4101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb5f65beb9f2519dcb273e508b15e42102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3885465f358f0f72bb221c1cc566c7103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df44a8641ccc1ffbe4f12c8fc84345d3104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5eb56430cbce50abda38b381a430a7105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6951b261c7be7acb18e3692ada0441106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6880f6c4da52adc7ff2cf630924bdfe107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b239b647a92ce2619544f61cbddebd108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26749a9d868c31d7d8df4453a30b9733109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98c638db6ea4d28148ad143605ec7e2110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e1b21cace5b5e4c900d4d84a273540111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85eaaca194604347696afc6e6545deba112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfaecaac74ff04094fb705e5e2a2e8b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e24962370c9b5670db29fc8ce8db48114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9cb33c1cfa318dc1676e159667ab83115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58096c0b9b2a278ae416e1ab6093ce9116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc5fb7486d7f4d655ca424efaa86cff117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc44ea24236a7b3388d149d55d4ddc2e118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c8b1d97188c71a44e754590e021bc4119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1b6953d061af3b1099d3c3b9c61bcb120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d19d56d48f756ea2b302b58655a025121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca5957d46e5405048ddcb263ec98707122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5d2ab126d6d1259d000b0b42b1b578123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c294559255a4869e50094475b5cce92a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad79ed4feea9579028775cad0e8db03c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec01ba411de48de677937a1110377a67126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa9bb90fd2ded8ac0455d245738344e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707138a56827147ad0d572569a62af2d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed254a106f3586d5928a79d0351d285c129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4feb4c2c6cdaf935f4fa64babdc0f2a5130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44ccc6010ef333902f9c7a837c1f0f0131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad93340429e0faae08d6c7dac40feaa132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8202d2d2445bb0865e6574cbe7ef53133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc2af5917a7c7e5697e971a6603927b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe6967648ab74df147e4f658b435e74135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48399949b6168b4d0d186251a2bfb522136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c247ac602f0328294d2f8da4528d328137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3cdc535c973dd9e735878a9fbe3aec138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0271612da1b7abda6b8ba3d6d426866139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec8a05781161cb2ab392f8944aaeb2b140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336feb9a8e5543b2f42b91f583cc2bc2141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d4d6f1ff36dd22e2a7abd5f31d33cf142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f532f370078ddb0be3591326f6ba0ae9143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8f5e5f34340fdd47c686b55f2890f3144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853446de6fe04815553adacdb9d5d1ea145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c59fc8614679bc8ab73b30e717eee9b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e973db9363cf44cc69817f8af0f2e4147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac927a2a400310fe4737a43ef8030f0b148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0548b38260b7c5f36628270b664892f6149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343715a65790373dc7e44035bf1afe3f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d5be52d2c776b563bd090ba74d1543151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428907f1763702e2f48a77b2ff0a6f08152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc7876e45b2a434915d7c5094363a99153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0e2df0325f29d7103ea684609f67ec154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d8ea4a168ee14e49d4c2aff6b5f1e3155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e5ec1dd2f09651bebf58e40bd18804156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1369ffab3a72b5bf3aca70e0c97f2d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462178ea0148d41384807d31ee24c932158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8a859018af97f7238892f87752e493159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc05cc90f4f8a36ca3169d3a28670577160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d48e4a038c250a51314315ca2b45c99161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de669e8f1ffeb09265bec31804542df0162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de814c28d47096f8572774ac352ea59163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c406ce132bc703bf3881c4722d621ec4164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c5cf796add903fb6fd99341ca4adf5165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f288783434f1e174d0fd2c9e59e32e59166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833da1672c6f6e9bec4a80cf385474a4167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deebc71f1f470e0e8514fd82c3714ea0168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79f3040c8d44a3de156a835494f5c99169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6371a33625c4f242b030268a5e67f1170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ddb9d9c59e0bf9a41c90c18d3cb760171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccdeee6bcbb7876a54437972b709a5c172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63f90b2d3f81abe0718a9dca04e9dd7173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4440a1059ff70847b1eea1614ef05fd7174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f17f8f67e63b1307cc4848cfbfbdf90175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee75e26e96a264fd9a73adf7d41f66ae176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e350b1f9075a35d526463d6b88211c90177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2ae41cb891e501d8f466f777e44e8b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234646bf0e6c26cfc9b8ffef36d3d6a3179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e2ae3d2c1a2168e32f0ec77ef21d04180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c375ae503381a32a81a03275b8db06181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be93b323ffc8e3dc02956a9b3d4d1515182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f538771dd4403fd7d40a5b70701137183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861781bde669ee9241312c50432df609184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374eb797a836a17a13f66c9d9fa9f2b4185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e045b88225a5f034838cb28245c0937d186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50687fa57ba16ca2aa7a037d8ace5540187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26679950a5c12e8d719bbbad9e9d94a2188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824f0b88fb2b19da2bcb0b52c318752e189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01723c2d09af796270d97289b5a419ee190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e01e451aeee6046b579270c61fe37d7191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0f54612e4af775eb259a145ac2d3ae192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd7aaa754d6b8a0b2d028b06f703502193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70441d81d880b7d8a0703e427432ff95194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ee451add3ca8d158fdff79f766ff94195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7409a41b545594e69b39bfde951580196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7dcedffd6ec73ecf8501be5a9dbf0e197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b051ce2cfc2ddc660f789421ac16bf2198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c8185a31c1043d3279c9b4b3be71ae199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e35f6b911687080349e7ad07fd0b20200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbb294636a61ca161fbba1e26118fd2201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c86ff83f7dfbef02f2283e1e00f2c85202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24725a6a351ff405563b2a5bb27e88b2203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfe0a7bc5275dd2020b95899b422c06204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67651e84dfcfebcec6a4838a539047c1205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e08b4e5eda0dbeacd2f57bb0a5a3c6206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a35789ce74220141f728fafc3983cb207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71a662e0354cc3b709a97b78b0ea766208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291d5868a9f70196c2694c7337eed5c0209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b584a3dad7a4927cc600880f196ba0bb210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69a5f9dc299f4250deadec7027a935c211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6475ce3ad742e0dfdc147a00b3e3e555212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b6f35840d9bcc66ece172b50d391b1213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094e68e74c9d81b42b70bd9783c2d0ec214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1215eec423d4b043cbbd1097741d5153215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6552349a9f647fec3dc805c53f62b200216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5f2da626c8db2de337bb029d65aa50217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa57d72601b097ac5552bbcad15ccf7218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b958f2a70cc269eaa23098231ff316e9219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc667b7adf70bee650bd02d0eca83a31220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748d4e3ec452f6115bd9b03ac19894f7221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68eab41832ea681bff3a1225cb6f11a3222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55037aef61d1de83451f73347b5e9015223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88310dd058c007a57ad46220c2c7689c224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fd4c244e2030b6f1f25edfb40faa8b225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8229eb589167cc7debaa374f2054792226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a0a5b8695c8f5d3036aa8ee18b1dd0227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aeab5dec774a6b6416aa683ce93735b228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0929c6d0f3dc678c9220cc9db3879856229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5f349fd34eec48cc97b835b7c358d7230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7522fc94f5787cdfdbefe5bf01a6c41231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80700a163e3a700a20396d1af7ac2b4232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920240db1e7a9a877b06fba9dcb1c6ef233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01736b1190ad6192a172d39d381db41c234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52c59eeb5ec44a591ae915aa246ba7e235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b30f0131bd129b59ea37420def7b6a236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc08fb625048fe4c44912de773a0be44237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83aa6571877306c014a27e8b08097939238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53536c027cca2d22c4059a99ae9991c239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103ec13ac36ea04bf9834751a766a6db240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e32da018927081c51417ee9ab8a72a1241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ae93d4f07fd179549e70a9a448ad49242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32aa08c8ea9ff6324d6589789cfe3b6c243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94360b269bef2232823aaa0af9bcae5b244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e441de0105b0c48770e4a2b46b76e4ab245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4857b4a7bfbdb2eade9387b957b3d19e246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da1703f6254b40eaf1017cd535ed69b247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e090d32044aae7001b445841997f471c248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41287d8fabc7eefdd8796f147b2a95f249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7767cd419f7074daa2f92f586a095e27250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028f5eeda1b038f87f8d7a9a3a05cb06251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfe97a213a383335788f0d62cf2bee5252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bc74872720501681b2da99381735dd253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b65d45fe188ba231ac50c5fcddf349a254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e0b6b55a0e4fe15fbc01f6ebd4923c255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab48dc3683fde9cda2919c7567e48f3256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d6bb65891bd741b0926bc53768293e257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a0c9a3eae77809a238367aa62edab3258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7a67ab8a5120c702b6bf0177966573259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97137b3263fde4a7393f57a23480a2b260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9ea2998ae30c0c0221c9ba734e7ef1261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4b6d564f2636638ec1c47aa5441808262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8f048350ed94fe4fabbef2ef5179dd263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1f76a3657f51d96a7c0d6534a0f24b264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcba99b3a30609d4e826dab3e02c965265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d989e08e6816ad19dabbff3419acae3266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0106036d3893814bd25bf3162c1293ba267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca95370a7a8347859488c74339746e57268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b5dfff1ea4a0a247e36427020e919a269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbdedabcc9af1f4ad6e626412ea16ae270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cf7c7524b9bbc66a71b6175b145526271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1665c1cc83ebf30994ad18cc797c008a272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb08abbf01a95a30670a2130931f3134273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec28a90a933ca19929431ab595d4d9a8274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9402c523473a652a560f7bf8c30566a2275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7538e2be759a60905f19533ab0112b3276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e7722a9984a37ac7926e61f83bd60b277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063b2d0ccb04c873a975aa61e230baf5278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95601857d56da6de12b1b6c1ee68dec1279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0ad780bfa2cccd38173bb173682115280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b96dbaf05dd68d007f5ade7509b0da6281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133cae06b121390e43750ad7b2006cf8282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f33ad12b49d789ef9e58e65b5cf2f0283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c91c933c8fbc1df2b29f2fab7b22ba6284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb71b4829c7de43dde976bc539bff3b285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e95042288532fc07faae9f691c6c132286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a0c7436b38ed1c5a4fb610253843d3287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb37ba2497c1d4d7c0ef404842ab3ff288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9592dbf675cd951fd98b2c44711e9d289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8405839485023c073eb7de7f20f90cbc290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1358ea4ba0ea79cb4c284a15aa75971291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d50a7bf3017005ece38a6c2d0d12d0292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45472b7cabe0b3f8cc0934d9b928b2ff293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853c9586934c402b8ae19f6ba80b6327294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a70429b23741bcab029580939cc85c295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53cbede4e9ff71fca1f62abaeb80306296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158e89ea1acc0b396c0a180fa7fa6c96297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1caa3070d4c6292412759de4f77d3b1e298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00349fc9c8daeeecda4555e9f5bf0278299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3936184cbab6eb270b01d1c36e09d518300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fc9c1d86aa90e0b67b09dc0b0b8ec3301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb06d62cee975594594b678a4038ae70302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce50b00d86eb410fc82954cc9ed04467303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf9a92a9c683c628c2e6178593d94fe304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4aae2effaba4085f2cc427f9ffb09af305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d4a41df8f42596bcc7a5054b6d6185306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d28974de6ab3b1ac37c36f3ed9d2347307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7759256daa49502676354e295e55443308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b74cb84579bcb77b8e95d62740c3083309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d79e5df815037a74051b0564c197e57310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6789f6979eb05966b7b7a57676ff391311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e8f54d07a97b78ce8aa3a2d1ebc586312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5ba478fafc5901f7b1e928d9dc8381313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7622ec37d8a9e77db10cc563bab1bc62314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76471852cabb3621a406e710948d8ab1315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa83b71db28671a4858ff257f62a2c5316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d3aabf89aea98a026dcd19ca54b57e317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c34c2c747dfdc29b735f8509bd0912318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52dd331dd8d630900df1a04f8eba9756319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3b9eeb4881fd097e28cf7f8e8d9801320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95eaa62b2ad7910c685652323416ad5d321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce8e3f70d9d3729f43f99a6d12b7a86322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875976a6156088d2193b42f9d083b2d8323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d520864aa702b97338c052365c3a3d49324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b25542b2a2daca520785ebf69f15096325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3bba5db52d25fb02438fe78dfd03c5326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2df7ca0134ddca71e2b4136dd7a0841327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2e1bbfebaa69c2b6766885a96a27eb328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcf76a39681935fabcafe2fb094a036329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88dedf5766657394e89610c3c34b5a6d330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26aced3c56f22fcc82cec4d49442710b331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6ec40db06bb0887409b60c96e0a1ca332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ac795fe5008441ef383a883ab5fb29333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b37620eb6656e80444d24a800eaded334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306e133bf852b405cb8859c207cac6f3335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b9dc8e4455ed5b790ba6b31df3fca4336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315fdd17f9fd12d260b9030f320a23e5337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495f249881a8ff512ee08c1d7aa2fbb1338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d547cb5932e8188b5679fe5d279b3317339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e00a53d61cbe5ae72ca95ab820a7b3c340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85f4c2fc9310fdad626332984fd6ddf341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d587375febb0e2bd658fc51635f663342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ecd15b5fd980cef252f6029eb8c05a343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b7fc86988cd84f8785803cc400b2f0344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac39d6501e632284883ff4df08846f7345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09be83615eb04088ae2cbe23c4f92350346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19254376a958863d3228cdcc2777e013347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57899dd8adb86e7ff3432b1d24db3e4348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a6d40619bcca77d7c75504bf07349d349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fce7783228b4919ca2e3eb460b75a2350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53673ee6276e1c5dc41389e735c2a05f351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e03c228798fbe596e93fe622753610352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f976a1dc987f0e3ab3d05dbf8359807353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f152356cec87737077fb511759982e17354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8651c4830ee15c55d66bee532e7b39c8355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d01be721c183bc22e9e4dcd63821e66356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e2c9bf87ace98d1596905805236232357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08eb830b99d266d14ffe9bfba8886393358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329599d90d7c5cd4ac71aba4b645cc94359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173dde7a5b6b6b481b93209d98180db5360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde1b8b42ef701101a3a9476f17c9a47361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f000d3080f621d24373e9cb52538eece362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13acf59c0c08e38dbb1ff69d38638a72363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4912e818c43e46c1e37d198061e6f7364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe79bd5b34b40c50aa0c6e14b92ee8e365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8044b9904e071b615ef638f3446910366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b10ee324f77aeac75389d16c367077367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41635dde4886aa17bb0455b7c8164599368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8ff089ee6973ae04840e9e5b94a26d369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1605df8ef29982338f08a3862dee7d8370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095bc52d507fadd24c7b67c1bc9f2205371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c11a2d841979cc4b4a89c24f3281e7372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b1409ea9816f6c6bbbb58052cff305373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c05de77108be657748b8d49d7a20ff374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a6a5bacced3853d7b544f1599df168375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf077e513a3501799671fcd322a19416376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b820025784c7e07fe7e8725675db9fdf377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893ccadbbdd4f78d6175d3f311abde25378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85336b27c3719ddb0c742bae02d5ecc5379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a672d04225e0862f372f5c2f572cd29380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8724458d88d530f91aa589b5861f86381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b398f390885bb89b3215c4b1e084c0e9382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc41d5580da51b9fe346c3420e7b9206383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5f2d04ffb3f9624f772d9af754d912384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baab142dbd330afc9cb35b789c76a153385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57cddf81cfb9698128ff42afe4a6e69386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0b758a1f8defc30a1b569fc5b72037387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59f3e3d741e9ff1705648ff5e0df575388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7194047b9b364435e45c0ca7efcf50389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6780aa543a7a4806c84086706e775b390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1626cc0e0d3f3b8604a6db9fbe479cd6391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd65fb69ea2d100c43fc6c7bd595d4f392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af68dec57b317f27584f8f541da31a5c393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8761d346352ad8e32c37420e8fbdce394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad3258b484713b2e2786aa445bc418a395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfffe4e2818d0784e2170bb14fd62fe396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d038bee7e93eb566ffe28f56c477b75e397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b704debffa17091caef84a1f89df40398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd8c0c8af4ac146cbf57b6aaec0753c399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8f6a5e44ab8e859e46f403d20f8d5f400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550c52866eda55d3e766572ce6fa6e3d401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd60756f5add37a0e78f7b463715f986402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1da4bfe5deeb332d8bf65e95ff193b4403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e67cd2d7eaf9932cb729e47d3fa0c33404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330ba7581c8e60a9ea0b5f84172d032b405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b92d926ff6c6d72b1cf5db2cd49687b406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b6f7ece707e9401c383a0d141639e9407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b767d44c41ffd2ad8097d8324e30b01408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480167e5e8d45de0f2544580471df306409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74c9fed968a7fd124d975a15f6d1778410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857ac1dfbc838c5792607f3763711ac2411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d5474997a80896925ecbf6b4632a2f412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7d0a56ceb3f7a0249ff0afff2b20ac413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b3beb4bd366b614407c17b3e391ba7414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38d9c7fb47290a7cb96344311d28d27415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa955152cffaf04b9deb72ce1bc0c1a416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe8e187510f4879d676099b3e610545417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c421ae606a4ff9cdb852d15aaeb479418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f3069f15205308c873bbbd1adec5da419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47cf74acf905c061a1ef5de58fe1652420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3ed39d3bdb04d86a23b91658b4005c421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03508476d9a4344468118ac31d619dce422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b06ea35257177c58fd65e6eaafa809423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f887f02a155157a038503c33b0c405424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d9120a81fad4c8a4469c65635f7a94425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2085aca0c2310fdb9e7abbf935412585426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f590b9e64e3540c84c33f055c8150d427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb0454adf0942406a4a27476df5c98d428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058277209f1f1c2bb90a81ffb5041d12429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4a91c1db9d51d8bebeebbc462182d5430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e20155698c9bc7c57b4448580e3b795431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29afda802a473daa3d5f619d3c1adcfd432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4087e4978240bc664e03ad386bc374e433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887aedb8084683e60bbfe438477b1008434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542799d79973038c7a9fae2b2924293a435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bb0c0dfc66e57b541d5e0c51809fed436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7beb03063a2e670198b0809013f7c7437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d6eb5e5a6bbda51d17e5623b2409fd438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba35eaa0763e29d9f8b58ecbf265278439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced08c23781dcfd51995dfe3142e45be440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b461181f570d1850c0b991075f354ccd441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971d5d6d5d42fda6290a87b0be2dfe09442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3662dbec52d7049a8823844304d382b1443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9f18d1927300a62361e9cb8854b5be444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726c3a33a5a24ba89d9d20345c645b14445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a178319566ad8a6add042adff4085186446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a463bcfb9b3e98c093bb9032d81062a447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace97b5d95bea4b5ba8a786d71ce47b8448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518cd792eed5578feeef3b4e887f2f91449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ddb77c789ce0d6eecfcd6f16b002ae450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d86c5f5db22fb99fedacd3f5dae639b451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c473042057c2082801bed72c97aaedda452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff36e41a3a416898a64dc0b363c69b43453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e8d0f2344b5427a8470324fcce8b88454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a296150704d0791bb73c113d3e5e6fe1455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a5b4d28764271b8e2c1ca9967c1e90456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5df07b42b470df427a3e430b5d66cef457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060e94c8575260f58afd0c42ced12b39458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ad27d970fb38df3bf7a8159fdedd44459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832e5a156b63a00916fc52ee946e15c9460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0f17cedfbf031032cf9ee4b7561a90461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206895bee2f4e2e042cb4586be7ce8cd462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89c1b806d668589eece65fa8a1f089f463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59def9d8e8ea424645f3f0a7d823c3f8464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86c5748721e1afcf48b58ef6cc2e9ef465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d215ba410d243caa1af9d85b6dca492a466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d578e5afb8ae7dac4c04dc61abe2f852467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1b7f3be1933232cbbdfd7060aa22b2468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf3f4412044f957782f302c0599b75b469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da00964f93b359f205aa2c4fa730b44470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1239f5a2d01c5eea07e940c7ee06d93471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9bf5fef283a5705611f1646ce4b017472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd4ea7a8429d83b1db0c84f4ccc3718473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9933e518c1f252c15e159964742838c474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e526739530ab7e3ae5ef326e5449f9fc475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9dd7f754aa4c8ecb45e41fd46d94a45476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddeac93613073614387e2be995ce34c477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294851a24c01fc55a3be8c711ddd6167478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e037ffcd804901dfa49667a1d461e0479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac234adfd6f975b46d48cc811f3079d1480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c433ada28ebf87e4763c7a595565cf481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43627b6e64bf138cf2483621a94c139d482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d6d34aa59a35c72d1a5a875e166784483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826792612457af9aa4e7b2698c9893de484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d162b6cc5f212134a30c229ee61292d6485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b04b0bdbe096556ce52e0c892835f0b486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1019b4df772cdd2fb89a3e36b4496a487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110335237c3f6cac01009ee0feae7dbb488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351040797def18ecffcd62d110e0037c489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1db56ea5436965558eac5505d8b6ef8490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e3b0b1321c5d45080edc52f918211d491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4374b587b52a300f49b20a29c0b4bef492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94be26647f0c1fd12cac0c73b297a7ae493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ad46ba80e652806d913bb6234da483494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf8688dbeed0ad8fc0b663ede582f43495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ce091f9ce3d6a29639fa4497956ea0496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3d586162f9af44e8619c96f8b070fa497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2beea1bd0f0d88d6148872e55567cec0498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93284e4995f6e304f50be5048966229499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf69ec4ac276c94b06491b8065a0a04d500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8a6295eb9697dede9d108ea4cbfc8b501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d869ec842134537179dddf64116ebb1502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb0ea534a86efa29d029ae405242b2d503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42375c1daf258372f8f70d8ede6309ee504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891ae4dbdae2560b1267d621599953ff505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65db55770b8cdd6fc1fc725e0b5f06ff506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8ab79a847b55639d839a8d4ba2b0f3507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2dc6de6344c5219eb8078770cafc19508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67713fbf500fe68509f7f8a5d5861e31509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8697307b80718017a5c08e51a700106d510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9f270e4b7330ce83da36dc67976a68511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db26e24cf17effd01d0b2c75d920ddb8512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa0b791d193f3fd514c92a424ae3782513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43c73c1b915f4d6f4d376333aff8ab4514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7d93f9335710070541b3b5826947a5515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251cd02203837d5d341c664dd8c7346c516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bec158f0048ae4dfe91b43154bbe8dc517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdfea0775a8cf6cc926ba3c2dfe92e6518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d64b3318c75e070cee4e31847dc6b3519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff3dfbc7256c5d018053bce866c59fa520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcda5068ccaf3a6ccc195fdd6835d5b521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5321aae9c09760a2ba637db1dd666810522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fcd0f773f1011d0cb874d8af00561c523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90137cc8c5a8e705fa07ef5fdf41d647524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007d324cb1da512f12d3295ad0f25601525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059cebcc4fbd6cfbbc4f5892bd48d606526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edccbeed0efc45bc62113e7165094f1527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bcf7d1c67c88b9e577df6f4f493298528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6211c6b82bebe3ebf711cb0cd91d6779529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ea50dceb6e8b8dff03fb768a09a73e530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846ef07a94e049992bee8279539f5297531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12a0469819a76a5db5f7e1401ebb9ff532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5541a103d8cf32177cfac64309b2d12f533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71ce336821c5aa3c9327e4514af62c0534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cad81bdea7a9fa4dadea895b490436535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cda2aedea34fbe0444e6688115d627536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af37ab85702cff33b7f85c274ebc0dd6537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e735fc62887d3f810121cccf3790c29e538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c84dfa132e5230ee3607125a3ce3a4a539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1296dfe976241b905ad9ea43fb6ced48540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f4deae313eda827de37f5bd59c7259541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaea7edbe027b88aef625b2e59c4c5f4542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7a85c37fe165ac3d82253c8e2f0aeb543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe92a544389d494d88825fc8c0b3117544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9b9f10154bce7ae17ca62747e94f02545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a5f6150d0e6b095e7fe2521ef62da0546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbded4778bec6cf5735bb00ee3ea0c3547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d380f23637c9b1045597762f91588d3548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51088f20aeff4301621170bd7449e359549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f2c064211c34705dd7be587cea98e6550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3cad92c8c5f62780df235da56365ae551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73f8621ae6c06bca76baaa46f741a83552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8138d2896ab5ef5122c43dc064fbd50d553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0046a7062bc278b1ada00a1f27f7ed6554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716c56b8b1d9ba0e4b60b5cedd34a966555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3377670d0dee2fb609e1e8ff76827a93556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02e930665bc3ccfcd7df23784a84019557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5b5ec6a53afd206a077b30739d72f2558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0839b85a69cdfb7ec38bdc47c92c4b88559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a29791e5ae87a5809abc2bea271e649560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7767f66c46d80390532fa6879c7d359561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1de1e372dddd2d81881a80588fb5807562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4e927e7c4a9e1c55cba8a2516e3425563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d77c209b39f040c2b9b7f9a7171f7f4564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9249f03cba97465e8fef48fda8e99cd565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae1362c1941995c23883d796e01c16f566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe4d6034d9de3a4c24ed5ffaedc4b6b567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791152f8b185a3e39e05d659b215857d568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e30b5dfe25ac3a6d191d5024b6966f0569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e46dd65fd1899467ce0b13420d6b2c570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de28776600d666ca7f4b81034744165571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d6472651887d17e6d17af85c1d7b2f572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fc17f45096a3f699036e7f1acd259f573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303e72e8730eefa0be7cce56235c69fe574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04526d15921e97f3f5ea25bb65bc56e575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cbeea9190c9fc9d7fa5f1c22d7a74d576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c96dc073816a343d1890c4168ea5387577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f928329613403761a70b3814754d4be578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f1f41241201bed72e910a62e9964ae579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1f059359c0f0bdc457c715e01d426a580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5602a564c909369282e48a398045e5bc581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5a31b81784ab5b8a03b1dd41d8a0af582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2842948ff2a469060f474f8fd8ba8e583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c342764b6c5f8ecb22139e1177e19426584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0942514c6f3fb78c13c2ce6c130b66d2585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bb828914e5a53840c30cd899e90b43586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f474451c6e8b5af67fc746b64622ad57587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d038aa66661145fc181ab391f05c1845588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764857889a1f0c8c0b9e9cf0f480e2eb589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69846a3aa0bd4e4084732c9361d7dcd590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ad53f1537c0d43f88cdc180cf3c5e9591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aff3f5d22e6e62decee2eece21cd5bd592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee79bc902493dccebfa702212178352a593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6449169807a7b96e59fb89b857fac348594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea90afa3cfce1a4c83a9157834b5107595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684f83d3fb1e86b29d7e03edaf71aaed596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314271cfee3bd9a3857249f3fde5ead9597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d4e2795fc6161bd662d3cec1513cc2598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2f35613ac30819090ba3fbf6bbf049599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dac084ea3c7f48ca300e121d62108a7600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b872f17100f18dfbef7c08ccdc35ddec601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eac608cdbcd2c9786e6fc94781d4e11602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430989d8e5772ce38abf408d20577243603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80c893735b2ad3572ff0803570f5d4f604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0255332b3381a06d3822fd42cf566ee5605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0936bc806c3d21e8ca104a8ce52704a606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88e86b1980afa6ffd97b03158e92546607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb423f15d7e5d6803aa7e71d2815e1b608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4280a2ad50ed614f4b7cc76561232e6609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110fddae3e4c7abbc2ba232e9e674574610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32512c82c85094cdb0619cb86b2fe02c611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335a8cc8426114d190e6ac9810540db0612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2e30fe43b3fd3eaab9479553ea6c98613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377968d5c1eccd7b0e5bca14f151b907614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7592e70d4db3ffff74abd8a204210737615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87fe1d69c3dbdbcc3dcc1e99941f612616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678543c2e433e7ec5b8c7b81bdae374b617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc629963a6e85a7e14230bb6188b036b618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5ed8de282dd6065fabc2e0bd705e26619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c97b890e6a96d183d73c759b52c8760620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f0d5c80e7f40ed30415edec0083313621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc1acf4d340849bf913565875128b2d622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017ec495ba0008c8208d18a8d62f621c623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555cc6ae7394e73dc6ecdc0974d3840b624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064f339f55c89f0127d3659abfee1b6f625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3013c876a7a5a99dc52d9a1ea3ca52ff626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53f3dde799f470173e5e2933fefbf8a627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a5b909f5ac777e6900f2e79600ffa1628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9be7b7fb37bb812802b6f71b97437e629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2578779e247fb1537cb54e2e04089c630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebf4bd61c9638bb747f739b1fe342da631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e431a74a22f7c6dcaa7ab8604d94b8d2632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43f71ad739823ab11640a9fb08ccb7b633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1136080c7f77e12792581f626ff401fa634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0974ddfe47d508f46ff7e70178d3611e635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c766262462f5890a00ac91c7d2237e99636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e6c9654fd16e13c265968b56b7ada1637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870a636fe9479572d3aea934e6071cd0638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd011e57ccdb94540eb11b6169cf22b3639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a02b126f9a2243a313b84b3b9d2b17640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6717f1fde4736214d49aa879c90ed09b641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda4f58e1865891d7598adb0243c62bd642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3aacface1afe218342d4f13b0bd9d8643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431c522eb6a2fabb0f779ae21e20f0b9644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631e2c0e550fd423beb21f184ba38620645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86888ca0b70d3465431e3988f28f1e2646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2b3d451b62e576063ec27f1845012d647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ded756a4be1ee95f8ded38071b2e2e648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbafe4e315459698e48be7d0b35567f649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa2df970ff13dd7ad21bd7fa43a7f95650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4116f9f4a38a1b61bad540f7560ef52651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7158e243f49dfdc466f4e64e8bb2af34652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395026e49d4a09aa9c8da1ac3ef9325c653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a158d98a3bc549a6331a8a3cb7616d1d654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35958741652a2fe59b635b6e26023e7e655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be97e43870e85efdebfca94b22330c8656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec44f1c8c142344c84e23efc315b6cc657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04805b7d5bbec203d6ed004fcb313a98658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34946349bf77d5b6c1a7914d675cfd57659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848c7581340bc95c4f376263cdea1325660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3534e84f7e79f053877e18bcc85eb07661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1770c967f6f6bf3e8d287c768ecf7ae662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1079029d1389fdbfcd62ecd1d50be562663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662c1b56d17e86d643d1dfffb11d58f2664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbe071ff98b60efaa3cee1cce22cb94665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606241edfada831698d9a4d83477dec2666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a35d809ef8785d5821123549e1e605667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de86921f1ca600869b78f403e0771b23668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579b9d26664a4c182699bf4506d4c5ae669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9918da48abece27d214cbe8176cbef670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb4dc17348c18efd842f421d2bdc62a671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc44548b2b6a29ba449c21d4bc39861672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d7c719f076ca38f795b9072f6499e7673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506b6a4f0c712d46672c2b085321ca43674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75396c8f466fad66b284480c9ac4313675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01923528426085240bd5e837d59a7864676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e1b3dfc217af946162f3b89dba9ec8677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206b7a02f47cf68e658ee7e2b61ec0d6678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6888999795ba2e4a6fc75b9e09065945679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37d4a34fb3cad5c979887e827601f26680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f597704ed27b343bb82ed587ded1974f681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec771362ca18f8854df1435c4f1cb00682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96662af5bf2d0cf40feb691c3ab238e2683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f552b0892214c9026687ba329cf943da684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a067f59d67f96759d6e60988602649685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6d823c69c45e30d999adc918f36400686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ee4a1c31b7b19d694ecb160c5cee95687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccc3b53c8a5ac44c0e4a4e0005808da688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f740b1e09866af45bd8a57efd87f463b689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfb7ffefe194ac4f740917421e29025690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e526c69961e5fba2fd153461c68e6e3691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c6b55bc39b11278031145b209eedb1692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f4da0a5d80a5fc5cc78ad0b179a363693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac890660cf73be462c87fa08f9cb164694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436e79ab292cbfe364d099bccb5264d2695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d75854c8ca4ad808a75855fb8b0e02a696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206a27109293ca60bade8805aeb243b2697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a65cdaf64468ca17d009d6df9bb0e44698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace8a426bc8187df54b0823cdddecadc699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013654374bb950a30da238f3d6e86e56700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f61decd1e1bb22e387c30a40b962520701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b254b4107bb8f6c5be7863dcce8a22d702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3f294667382e094454296c66b8ac6b703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9579ac2ac626afeb01d563c255bc30704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c2279575b5072a1afb683b0b8b6009705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f82a180f95c06a91ad2d37850ab823706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee5629adbefc550bb51c32990239748707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac23e092a9dd6fdb9c84edd588df4873708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9457a13a98dca15f7998155d530d36709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c173c7ee1450b9fc4c6baa2d73f9d46710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8fc61aa1c507cd69402f28d2868e90711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee04e2b486ea79d507ba310fc9fc899712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8fa3c0a77a0b8a69350df86d50c9ed713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2267fc44bb0a3587dbd11054f0d53bdd714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921e4b383e0727fddd52e906daf77528715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9cdf530ad336342c5a2b34f6ed040a716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42153cf52753651c2af3acc4415ca6b717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dec99e7b32cdaa50fae3c8a51075d92718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59317396e319504ebb3615aef98ada48719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c227b3abf0314bceee7585fb23fa02720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07beb3a5f4b7213262992ea7a21540e4721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a717e89a666c2b19ebad64f13c288332722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1323cc76bdda2fdbb8698f178465f15723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaddd42a404139029888bedac999e3fd724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5876cc6eb09d9e01d507ae27c523a7725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37ddc466a5b12bd4dbf7ce9a98c4ebf726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7518998d80a32f61c7893d7dd350ed1727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7166653eaaa5637be3752a8d02678ad5728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1b5ca4b0c831db25e13b258e4744b8729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820f46faa2b4aebc59ef732d86641caa730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5784fe098a6d7145bfd4df515bbc67a731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf30ec5223f5c11b7d99b904c078561732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf64d8f36d488928fce8b2e1a238a87733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3362f020951515787cf25e3edf82754f734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339e7e6afdda3eaf1f3110338b94406d735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c15f4d85bab2f7932a4dbd6e346f647736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e904d47375606f90bbf57878ac7bdd737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be49e95e69d2b01d7dc15ea22052b6f7738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4e798548f75f186a9a1f01966fd401739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f6cca42f935f32266211091b039c43740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5b14ddf679b9cb4325ea6807eb17ac741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d83837b35f49c368141c9133102b33742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18405cecd2c25219008b99b32f861889743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343051580f17700ba3872691aaa7e0a2744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41dc493f7421a3357079bd2f49aaaea0745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6169f4a38762f16203f75465c7339b3746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe245d5860bbe180e2d36a41446a986747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3f002f0aa7cd896994c3f7ac554027748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7983372c7c0fbb7a774aac502ec44b0f749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6281a80137add36d664e79c13ccb565750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b2c179188f66800ac12230f563c0ba751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95999bbcc68908e549a1217ca9673f47752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14269a681146a5d4722a995af07d05b5753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd0bc94b12ff8bd3188ed4105d4ae9b754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49b4ab0edbaf8bc55b6671c17e56f9e755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4565291da060704cbafb153b0107af4756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64636e4179f990d5452235cdcd06caca757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1ab624dbcc72ce40fc539429b594d8758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54dc33422e7e6a3f610cf0e5857d588c759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>