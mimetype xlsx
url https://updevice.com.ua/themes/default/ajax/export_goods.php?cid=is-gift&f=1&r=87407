--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1096">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1087">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1204,68 +1204,50 @@
   <si>
     <t>Грілка REMAX Electric Heating Water bag 116 |3 Levels|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/grelka-remax-electric-heating-water-bag-116-3-levels-/</t>
   </si>
   <si>
     <t>000005993</t>
   </si>
   <si>
     <t>Перехідник BASEUS GAMO 3-in-1 Lightning Male to Dual lightning / 3.5 mm Female Adapter L47</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/hub-adapter-perehodnik-31/perehodnik-baseus-gamo-3-in-1-lightning-male-to-dual-lightning-3-5mm-female-adapter-l47/</t>
   </si>
   <si>
     <t>000006054</t>
   </si>
   <si>
     <t>Універсальна лампа з кліпсю Baseus Comfort Reading Mini Clip Lamp |24Hours, 4000K| (DGRAD-0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-s-klipsoy-baseus-comfort-reading-mini-clip-lamp-24hours-4000k-dgrad-0g-/</t>
   </si>
   <si>
-    <t>000006247</t>
-[...16 lines deleted...]
-  <si>
     <t>000007488</t>
   </si>
   <si>
     <t>Лампа BASEUS Smart Eye Series Rechargeable Folding Reading Desk Lamp (Smart Light) |3000-6000K| (DGZG-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-baseus-smart-eye-series-rechargeable-folding-reading-desk-lamp-smart-light-3000-6000k-dgzg-02-/</t>
   </si>
   <si>
     <t>000007489</t>
   </si>
   <si>
     <t>000008258</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB HOCO USB cool LED color light strip DL30 |4M, 20RGB Mode, Remote|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lenta-na-svetodiodah-rgb-hoco-usb-cool-led-color-light-strip-dl30-4m-20rgb-mode-remote-/</t>
   </si>
   <si>
     <t>000004184</t>
   </si>
   <si>
     <t>Ігровий контролер Shinecon SC-AG13</t>
@@ -1628,59 +1610,50 @@
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009651</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
   </si>
   <si>
     <t>000009652</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-209p-gaming-mouse-1200-8000-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009687</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME SK-503 wired Speaker |3Wx2, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-sk-503-wired-speaker-3wx2-rgb-/</t>
   </si>
   <si>
     <t>000009690</t>
   </si>
   <si>
     <t>Ігрове кермо XTRIKE ME GP-903  Racing Wheel</t>
   </si>
@@ -3355,51 +3328,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d6540b8a26512f5d2cbe06f9cd7b8a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0ff226322938459a282089120368032.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76e45581f9b267361cf0c85413371983.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a14ad8e0023e3616da671a0c8e64df94.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e9967ff596b209509293ab0f7675ba5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05acc2deb0559b2488a0f7a5e71363e56.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41e72be249a0a4135bc2e6d5b13f9857.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88927b1ddbcd1c45de4842f350a339438.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa8ab38ce2a40931034f19d35af39869.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1aecf5f3c373a5628c8b7c45435857810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d02ddc484562c1f05bef88af4bb499a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908faaa29c81d9d7c001a9730061c17312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ba02a11183b17d12724de4c210077713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8008e1d780932a4d269c9bd886b18bc014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a534251744b5370f87b9803b906d894715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150bc510c05896ffc3cba00ad691df5f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3bde4663189ee484362f7229513e8317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927ab8f147257eb86cdba17b5c7e489918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ab1f15078af13ca0f4a22dd191eb5319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f98fbb554cb476c283a7584452a470420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be4f545fe79d0d0458349b799ca9dad21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73dd456c12ff04edf5378b1c3afb292c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef1e6f724aff730282deaae5e7c59e723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d59d6c04dde8919b8f21ac82516ec4124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d0f9e7511757be85b677b2da456b4e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6bb74a43e6ea106d4404da0070057126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492a6a89cbd9e91dc930f428695084ee27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27202d11fb970f4d24e15e1549f1b12528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47a396f6eb07bd0f853791769b643b229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf909644ba4210d739e7fcca34e042230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e36c8fb305045fc6fe44742114fdf531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e181105c63d6642d9fb3d651bb10af632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe722994663766158bf1375f87009fe33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745518f5d66ed465344298af12c9596a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb772d1175dc86e8b0bc16a1fe1ad3d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0729b5de7c0f868d671f2ac250488c1136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80a9e506fc1247d5e92aeec1aaf531637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cae014bd260e54bd627224adb3911f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9dc7480a962f6d41431f6c7a69b05039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867f241cea8e5146c52fa1410b83513240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfcbaab9f085c4e98ea687cd72031c241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424a5936d89ca4c0ce047bf263ca20bb42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602ae521f91c31bc67f371c21f5a8dac43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc98fe9b02e4b2ef9fb770cadc780d944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df004f14b4266aeed483a333f14103e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc3021d698a26a6bf479a05489a398a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddfc24a42d67d1577bd7684bb9b338647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb30bfbbbbe0871019cd3a5a4f8d42f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35087e81c8d2223e89dabe8f75e56cf049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ff39e18c99b340ae5f897574b03f3e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb07de8e5d3c3b3d54738053f0ecf9a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55135d91fe34be995d7c8ae420cc33d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a05f10990b93fb6dacb2a8f08bad1653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7d62b94f35083a10cfa9215a1243bd54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c166fb88a31b24652667d0fc91300955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642721c26060bf570ee167a9bee94c2056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faaf07f2060322bdf75c20f2c2ef37c557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866336e247bbad5e5aec02194e687c6758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873964cf6491a5932a60f3893b5f46e359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7c09e88c8bd0a647f9ebc5d3509f9a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d8cd704aba93b2a249f72d09bb412561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617731c6ad56ead6b698002b2453bc2962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81ec99a58b55b346cd6a01ee0b41e9063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8745a4958a0323bd80489b96d6c23bf64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e6284b7767d66f107284301ab8418265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90607db7975dc26e0d2e54aed716fffb66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a24c45ee260b1d66d5e8778a537b5367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36f37a70705bb761266d9c8400e628668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a31aa93b0cad1999f85a73fbd45a4a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1840e7bfd1439cda966d7be80ecd7770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cbd9c4d1dd366acfcbad7cb4d0a69271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115254b0ddeead9ea0627e273b44841172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c23419e89e08505ae1847e35eedb5a873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cefc21fa6e4e82616927de16f7e04bf74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c61898e7476f23b04cb650acb651dc575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed22f29c42103f63c01973958f9cd66376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5332e3843b5282bf81b47df54ea71f277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce974cef7f09a5567c8ba73c142507578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244765962a837a10dec84f8ad02a18ad79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78af3b55399f01cffe46d32102791f1980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b665caf3751e8dbc8d3650dfb47995cf81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cf046c3bd44a9b9b124f8af75455bd82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3a56eecc2e6d32aa3e9ddfd3eb1a1583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1964939c56519ac41228ed42b5583484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca401e82661c5b5b7a231f6dcf05b2885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5baf33ef9154465fe8c63d45bd213d8986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0a97fabb8ad8c041eccc30fe2116b187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9da1130223d820819cfaf9aa6e6e3188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5219dafd99165e061ac44b80c6687489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb079f811bbdb5cfe505a510ce17eb690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55954cea469745148c434e6dc9f7027291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fd17b0eef8e7c2b7e34c6212ba336a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b62fce29e7d8ef7654ed928584521f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d8c01284bce61d28437f825763348894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e278f198496d58ab192b1d44f36e2695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9a592bbba10fa0ba089ed30457e13e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c654ff8fdda8c30baf4b28a19af8bc0997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c72e95ab686a287ee56233623f6cd5198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4289717aee8e6079a86075f43bf8d86599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8683fe7ba1172c6950b5200733e7b945100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde220a5c0573a3350fd0f3cd47112cb101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308521b7cbe414230e7987f837ddf8c6102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3acd6282825eaac33157ef21ec4b60f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0255ca00ecf576e7ccfd2c7e20ff8504104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418de87376565dbb800af741bf418839105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714c0db36b54cc092861edbcaaeb3e9a106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f949516f01cf078622716ddd85f088107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858018ed5d9e3abe90e564dd7a944d8d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fb5b35065eabc6683771be30e24d12109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccff50644a954a92b6fc420ffa9ec26110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c523acef4eecc5778c3a0a27a9a9901111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd8f1af34177d0f33d6193d07e81736112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6084cb21144f2fbdeaf7cda84b0423f113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709773ce1cd415a27708b0df3c794efd114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e876c8ac5daf3bc73e4c992071d05b9f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61dc3a88186666fa9af6b60717281360116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcd7c494d7f67f36ba8af051bdf9cde117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87513937e77ba60ad96e865a6219bfe6118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f735f73059b4bc27df7e8970a6329572119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4077f813df8361ab3a4a47b28c4757d0120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76048c14c598029bc74fb7250883b2d4121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35118d3f7630647c2a9f82f18c400b04122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f6dba7e543f9e6020dd9714363126a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c0e4c9fee0164892ae72b49066e4f0124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0689544fbbb8608285984ac9567f8b56125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12278ebf2d71e4b3f5cc2eb3d2f8c648126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459573b8dd86a94bec8f94e67be34be8127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea4f7998e4504efe370f709f076b121128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400f4eee8b0ef0518a31aa5e7ad25777129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77a875cb301ddae7cea1bb6bc884a6b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a893c8dba98f8c20322c3f99cf2303131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ab4f20cece99299eddd849257b4f4d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100612cbda722d8025a969ed2fdc8b31133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12423bc0be44a9049ee5ead60cce4fc1134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772ac8ffec24a3131d149a6e4a3d2d51135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3690a30ed7f63569138eed51e8604ad136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb57f53dfc09f0ed4303c3a7450d741b137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c32ee37de28444cb9236a4c123977a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f5834be1658c0495762e6a6bb39d43139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4234c54722a79c5f369ae4b8588b5a04140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cb58243a5e4004b8c36f2bdd30b270141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b439108961649841f49185c48192fd12142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0592628f8544d7b42c5290311a0356c0143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6895702e37302ede5c259aca262723144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d983ed3d64d375cca68dd3cfda82669145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabb6eca613c25206ee440accdd70c44146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5928acd5623afb538ce08a10540e0157147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffbc463d9a2e1c156bdafb6a7925c10148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22265df2f5ed158f803991992b82857149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b56baf79656371a64b5079b1ad63014150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f4e3f248e2b066b3ea4162b7e2decf151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b01721b396de51c6bda9b02c4aa09d1152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6571e94f6eb3d625ed052fb70257658153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef436071ee8099aaf6b3f6d732b3adce154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c119e45a9caaeb51788c823b4cf1326f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3c3c4e22f1e90836ea19250d0a9e29156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cbed289ac699b670c0ec741ac08e98157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea735430e7ce6a56e23adc0c8a57ad52158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b71fcb90abf23ac214462d97ce10f4b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbc79167292ce669312c0aa1c79b6f2160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768a6b879cfa1f249ca6f361d0d97ff5161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa617b5b74ccfb54693881eee36a874162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebd2c32b1d9b20f013b9ec928a94ade163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa8a613614bcbfee4ed64c0794870ea164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c67276ee1cab63fcde34399a0feb859165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5eed434bf984e720eb0491ee472632166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e07275b6ff107e43a47358e5d90155167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1784384ff6bc0c6305e373714592878168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3a60087e1d9ae2d7169f19425b7c04169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1df65a04e53a3189144c320081abc6f170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f1e162664e80135b5ae61c041758af171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935a25f77290017468ec0aa5b3f9e5a0172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d6a94f03e51d016362f95f984587d2173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfd0e5ff5f00bcd247a308981ca7192174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843551dd67a9512d3a6f3095e95192c6175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d551f2827bc04f7de324331d79084d1a176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d4779965aa28991df4137b59e3ac70177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b335af77ef5ce9f4aa379877da020035178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50d1e405c80b8c26b7e75e3ddc63bf0179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df122f5172d7485fffc2978e6bdd1cfc180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a916137bbfbb53f77abaeff9d84af2a181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1adb38880c22f443bd3bc1e117905d9182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724684c61bc0f239c507db43abfa756c183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865e94383c23b4c3f932c368de3e12fe184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104c789e94f1ebbfbcdcb156dcc4296f185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1ef06b6142d57141817f6e5b832e0c186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9b7bf8fefe02f1f59e9360b868ddca187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20f8eb3bc32dc2c69b1a3ca03e35dc4188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a2e0cb82af01dd372fae630eb5cba7189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2985bda363b4e2aeca43273be8a1ade190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3791a7a74c6b9e19ec836cd277ae61e2191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444231ffd2e54d25a9e876cdeb612da0192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbaa6f6adbef82d65a61e84cc9551029193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6354eba707ec6a7547d0ff6255be457194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90c066b448f56fbf1087e48c09d534d195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d08bc0a0d2bc806afd5cb7e2a528be196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4686ce3990d1bdc9dcf6f4a14e31518197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fceb651524a6c5f07270d434821a7f9198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ae884dcc886dbb0c8dd3181a008dd0199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095528ad34d1cc05a9204355d0036c7c200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f99c76fb3bd04b0f6c04f8f1e15c45d201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6847e7eb4b68ff6fe14dd1816d828602202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0914aed58f69f2f6e0a304faa10cfeb6203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64f8ecf090fa0c7b7211a034c3964fb204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e0c63c5ae47b91cc8d39fad2db9b1e205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c8bc8508373696f38b3d8ecaff1487206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d9dffdfc020378d89f14bfbe9d202a207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d0a2a455d97e6fe0b00b3e40a88356208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a762c380f98f416a0229ef17d5436203209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5283d78dfe24067553a525924d8774210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1c5971cc78d89ac08773a57f80c0c8211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7616b1c18762017d8181bf4f2c8407ae212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22bf1409dfe8b537ce618e0138069aa213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c085396bff442878cba08469a626f8214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa850260422c26d0cbee211c4459bbd4215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f15dc2499d44e3ed068b07a285708e216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feee27e455fa8101605f7517b485c08a217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18eaaeeea7cbbdfbf3d9c53c7ae09ca218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b79a278a1692053a29201996af340c3219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecaaa72b79a7f80e02e9bf7326286813220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3471344d92244de7ed8902e84046c371221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8d2c848467c0e193b46d05b54ae100222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec0826b23c2d4a19fb54bd5c2e17dd2223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7843b418eee8749a995f398c70ab897224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e79741151e8f402101da6eaf0fef06c225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a337dc6a00e490d9a4e76df614cb45226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b6b83421bb96c61a742a32d8046143227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe73b9564a7f3d8f280cf455dd374f2228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ce3ce205c59a2c2780aee20bac4042229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44df1730e4ead3b6bc126b3cca26d2c3230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f2c66dde12e1373918cd3fc326de53231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996bd60d646f2fc0affadc855bb64c80232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c37618d4c7ca7a8f1afd53c6c453436233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b08ec2d6b5775626981af37e8b5ddf7234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddddee72983d5f1bf2f6f17d2286957235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b853fbbdee5edd2e5bbe5b8abfdf7f9b236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6a8680d09ddabf7818b541372ce864237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7e87eb259da37af80d445eb59573c0238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d46fc53769d0f1a61b44b16f496fec239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cdd96b1989be538c5b39893c5d89c5240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ab2f97ed7ae59ac38e41f0b5b7ed19241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c267e227fbaa36f116c77a86a024053d242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a3b5b2893255116d3a018f47cce888243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bf50975302c4b6dc44f17dfb2233b7244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb3ed7e40a1f5420942537ea48d1788245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe186aeecc0b83c95403bafb0201bd3246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5d3a278fde0fe8d3a3c8b9d90eee05247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a36602ae1a25c73a7dfc62f5668159d248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9d790db9e2bc8debedbb563cb9815a249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035744728703b975ad0787ea50d034f9250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0412ea3da80de87813a2e290ca6c2cca251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d8435504d7cdc67f7e3eac144075a0252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad8a4f3ec5c4222f844a91c94e221fc253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8244dd66074adbfb032b1cd217e721f254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e252412ce2604e41054c556334eba2255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2443a0e5b0aafbf61a163d5099802968256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2112fa9655bfc2b3d3041f9096e705da257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3dfb79f5257d3b8f5c4990f1479758258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f855e3a03b66338428997909841190a259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8652ea192ab7467cc1a8a76aa44c6ce260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0809310570049835079deb5d745df740261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b57da9bbe48a96e42fc444ea4af4c3d262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422bee42d30bdb057a234d9bf056ac47263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973c5a8710dbbcc8c11985177975c3bf264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68eabc15bd14f5dc75a7a070682e1da9265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de13c0dc2d75f02a3225a4fb97d7758266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61aeb3e824fb3fde4e60f509bed91f9267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fbd968e4681074df51fc73683d334a268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbc39876b2def7a0223909c5f3caea6269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf32e2c3913dd6c8cedd6c133305b78270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8469f1adfaca69d218ac8e2b78798c271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdef4b49c4a66b87847f8ff2c184d58b272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931dafa28ca1c174cadf9df3880c5028273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd48d80c26bb8ca0b7fb78122fbe2af274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9085ee0197693810766e1e03c99ef5275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cc3323b987fecc9d463c77bea7fc38276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5dfc8721792a3aad18d3040a6e16aee277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d917de968929128123df6131609df3278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154984b520b8eab6aa461519f0409029279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50cd714dd13d307d36d90cd7692a697280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc89e53407a1446ce0f30dfeb96a14ea281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f777103b7099f706feb0eee95c8ff2282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fed2992dd7fe197058926af880dba0a283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc11a55389b8b3730d821c97a1af24a284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3bf593cfd992e35cafc3df870763e3285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede4abfe6ff57c619cddc403bfc463d1286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bb90e220646b5293950f3a452b8d93287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c786fc1672ab0e1dd59c0483026b96b288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1b6e7dab762eaa28c4ba35d71d235b289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905775de8d6f55c49ff4455b81543f7f290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48e5f94304278e12e88cf11e48c5a78291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e6b8e3a7af202276f65f8a87437f9c292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cd8a67e3885f590a537b583567683e293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f74502357d519de39ba0a718ccf64e294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20beb49f1063e574e983113ec06a984b295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bc40db2828badb863054d30b8fef47296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07d61616ac734232ed1b87ff2c1812f297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685254ad643912bf0b4c91049f9f6cca298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e3f7cfdffa979bd03339808c03b8ad299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7540d65d6de0f675855db54b117575fd300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92958bfbad1e6ed1136fa74981d3c56e301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c495e994fd941e6e21d7578a7cec5982302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82670a162f843043f829b4711780ac4d303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351a1ae42e0d4b7c1b4292fc026c793f304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caccdd4282c53f764e64cd3167a3e54a305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd10355303de2f6607439649d8068273306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3532a7a890941c08f8f317054c41e1307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b3a5467c2bfe2c035dc97238871b48308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2972b3dcde7adc262eebf05eaf76fc8309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f570fe8540ae535c252ca8a7f2353851310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96673b52d7e35b35ca3692e0448adb9d311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2f4508f09f1797ed91dbf09ddce306312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddf98e691959dab292b27b9b0357785313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acb021a5dbd0706d7a3f79821dfe189314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b56b2314007af65393db9a2043a7ee7315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886e99b8d5ebcfa0b5e5031e9b41e7eb316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af6a6f1d3acfda66252125483412db6317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0e7fe38b21f2398de8a9244dfd8f64318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e10c56acafca3ecdf93c0b21c854603319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e910d0ffbe0f1b1e4bb540457a6c635e320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2afd7909819e59338d2c56b4c6b22ae321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068865aadac074e01509a3a8252d09dc322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec072153a45b1c0fe1af45147f7e585323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c589370660af895de6a2dfe3a8da33e7324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72069d30a23b4f14cdad23984ee67446325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc5baa4be84df1b4dfc72b12fd63ff0326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fee3347e0f870219d4479b433b742b327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef473ef3bda8a565fe2cefed7f4a1029328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b9dd6d7f460bd001be9b612309c62a329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e06cf6dbfb7dd3f0bc8b4189e20143330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a83b6e7557f9f421cfd37d23bc7213331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ce4523cb305ce47cabf459a24e3a47332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4247da3c1707a7ea8cface4a4893a82a333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fee8566044eb9bad2108cf8f1ef198334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce25e6ddef4698f28540e3ada1e11ac7335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f578b2511018e2820cdc04b7db6101336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1875bbc2beead7880d0837aede174044337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead2f6c044903d22ac4fb437745e5ef6338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de471d7880754b7403e14b30b679ab6339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d48b93e2c84c2a004671af75dcae1ff340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9c5f9abe1ebeb04ce0e43c0865a1e7341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8270bfd0d504ea40e2055b5a2525cd4a342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bc32f24b37d2f79f4e44b33a96c9b5343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a409b37011db25475e9404954ccb04ba344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd0ec9cc3c130a28e3932efa323128d345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017d47bbeb1310718c5fcd75bdc91833346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3242a9de9a8b513ae802e6b84d1675ce347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc230ab18f85a9d951532c7c2a849273348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9f303d50ac30f3abac76e528777c3b349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fd14ff6236f290304d9ee57a79976c350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b958560f64966fbeab4932c8444ae8351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fac72d40934a1ed0d17761fb1fc0313352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35901153bffca6e87082dde9e8275c14353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f3961feb00802c675ab2214e09f7b3354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44335a2c435b3318fc60111b9cb2d01355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42e7bfb34968522a6db1c824334c15c356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742d0412d172ff87d8e5b8516535d8b1357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65480b5f9576b5e4c36badad6cb9341358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3aae25990b6bd1dcfba97020583ec9359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6732585565a15d93a40bc0a2063cc894360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e978ef5aca5ef3dff3ff623d0333c950361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e02f7301af7655c8555e84dfbc47ed0362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605809fd5d65c4fe45a437e8a0ae76bc363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84125f9cffe3dafc9bc6d414033c5a9364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2437a8fbb1d4f3bca41ff4deae651e365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3096a3fdddd0245375c48c6a8ae804d366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5c012703c6f7583159b6d23a788d88367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5ff738e11ca0b5a4aa21345f7ca628368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4afb4afe0638f2ba7c5eb82989d6d9b369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af36ddd99ef50d4ce1240e2b97b597c8370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913cee1f8082889b6a0ecaa38ce1dbea371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eca7750220da9c73c9ebeda7bc3242b372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784ff5f7113e448b699a2057ca5f9e70373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54058b7c8299f925f36bd69219c3d812374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16905e1580265733f803a956a2aa939375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3cfda51becd96c2b73a26ba5972a79376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9c7654b3eebe8e3a5b824e34501f37377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7121c32d800cc63245fbb968815e1f97378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e767c47748b40427dbb29f37f9c82211379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270a0995d1681e273841f2ea4603a449380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7942d4fc072423d421bead93af3976cd381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ad265977cffa9a04f9f165d5445963382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b171c4f95951822db31813f323568013383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1dd968c5bb362eeb920c2c52a998ba384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1271b495083f1575d73a7e8430b9ec83385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afddc209e0488b2656195e2c2d913aba386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849ecd041b6f88840d4adcf11957eef2387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5faa962a81cd6d9ed695dee6ca4bb81f388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec49b45a11a8e5fa44b24f9e60cb220e389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35649529b0a981f48b9308478adb60d390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d921171713e0ca902368b52593f888a6391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2f01780c9bd4cafaeb4db16cb33806392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8343756ccdfa9ad2aa723910b8bc66e6393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e7149cc3b71699b6a5395d5d2e3053394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710a6d5b16824d7e9e6788ec1f7483d8395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609a4a4ba57ef33af99bcf76ccd14009396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bc77f54c540685484cd2294d288058397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7206fa27b67cbac46da793f7af88655c398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d80570dfdffb3b1433c5cf2e29deb1d399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0591cdeac0f748940849472561cba4400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910f746f28f7f37f3e803d16b0a9c85a401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d851ab31d390ce42cbfbc9403f1eb9b402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787ed6db4ace07b32d8335befb494825403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad883f3d5441287a519cc47a6eed9455404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd04c2b6ff6646974f3050d9650d2337405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb1a74c8f5c8f5b5ab7f414710f7934406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cce03a792bac5fee461083ef415e7a9407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7d25ac6a9f837f88a83acc0ca6831a408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cace3af1e403ebd95ca0fec85f6adafa409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13226f7d88262a814b7f4ae20221bcf9410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6b815677450680fc07d6387a332b16411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3ac740acc63ee5921354dd8f49136c412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90caa386aad835967a125250b69be14f413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb8ae22906304320f031dce187b4509414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2187f4fe2d9c7e13b2d3e3c6070fc8a415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df5469972aa58b2944f37f671f08bb9416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f692326620d36c3a3d17470f8d30c6c417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5853936c3e80d63c0d33d21d3099b1ed418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf6d6799b4677135757fcf1c5a847bb419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228d7c84053e81891a0c6bb4f4c432f2420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241e8e42371fc63d240b832e7ac9cae2421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453bf7c94a69c85b897f139c28eb91ef422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74e15a1ff5822a305297f504a729084423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2358264fa9205201d3ad764a0f998d7424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07398ebae8b3a4f1135b9e4acdbb25fd425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1053fc5dafa0f3c5f6692b3bfb3f627b426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867cceed3742cf7fdbb9dcfccd6be906427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3827efd06559adcca7cd80d3dbe9512a428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60946c31c1a4055d9ae117cecdd38728429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9576f87c567f1904e62a056ead9903ce430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f206233a3e03278ee19f810036d752431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ec26c6e43f48f5731c5d2ab78c947c432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5550144a03e719477c2bba9207c2f812433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9933a88657d9c3d5eaf052207f1508a7434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ab85e8464e1a680cf8410b142cb008435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf01d412ecde8c937a0191954ace28a436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e184aba15c92df232ff7badf38ba3033437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75edae02d1eab19d4c3277143ce840d438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a139bbd5a69cd432e10ac2d2e8cf5e1439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8011ffdcd39015ede1ff533d9dc491440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070f71e876f15e12797f353f67fc4c8a441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f927ec30386de25f3ecd1b1a6b066e8e442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0096e7984a75ee97562f201bb9fb78fe443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6859afcc8d8d83dadf09934f61e3d3d1444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394f0dd683281ba02c874c54bc85f5d1445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da524f5e387cfdb75d3ef5348b662562446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debea64d3c39815689c3d8a31a0bfff1447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514bb92b6058c1ddaf976a7af8c791ac448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc34106cccab04a88c676e4e21f14edf449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00793b3ff3b414d956769b49e52038c9450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2223b94fced537638f82a78a335dc8b9451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616e88df78541fc21a43fd5f42ccd8d1452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c2e3ac57dde8a26803b4b14fec1cd0453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114e0b0d2c61f572e6465d5d324e0ddb454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce1d9b731eb4994da8d31196e939b86455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ce3d329fda2934fc578aa3cadc6ae7456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462a8704e758504765090d4e11373f22457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6500a17855f2d1bd5e1bee6aaf86ce5458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37e7006d2900188a5a59029ce505c5f459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593700682a352d4556cfce82a4275801460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a672eccd29cc062ee7c578715f7197b461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba1a509bf6dd7bb22e8b71e887e6914462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5488a327d5247fad1738cead9042cbef463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da936754c4e91db29a2b5fc1f0ebaec464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d269f25f2c19fc5c729ca0ffd116ea2b465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294a512ac8c0d23f66b0e9a8ca25be3e466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d974b0a9a8d527ba06054f80a7e6da467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597d70f662b2cad5940235a4c3535ee5468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c25e87e7e5434921aa203279d61a9b3469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d75f3d08db0c6f2c9f2366d8169c62470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806e74dac5aaa6133bef2309c906eae9471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa0be757e7e0981b0446911c46718d5472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341d7dfd187f381efd55cc40455ad22f473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e9a713be2947d6d3478a1993641ea2474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01e0d339fd09e3a774a1e415bf88a23475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8defe6c9641b05b7a6db16fe6cf753e3476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1e57075fc8b7177ea6924dd55369ca477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef1e05de2a9b505c08b73b5161f5255478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2f801f30bb806e5ecfd1de566da7b9479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0852620b9b5cab3dcb70ad5e4351539c480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3242c7fda3e819bdab354648cc3526b4481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45bed4086fb79b23e7a1cc70c9c559d482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7516ce17f9d8fcf6cacb9d2c99c92207483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f3c825f1693f118ec3925d5f3f98dc484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30b9e110e04962ea21ff8997d1811ec485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52e265dd8eb5a0a4dcc1978c9b040b4486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e761134b3c67f961cabc66e577d4080d487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5973c1ca2537d5b08a93ff5d941f3882488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc64d867ff0a1e0554e3ae60bba0517f489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1aea8da282214175d4f3d77448bf9f2490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0048cbd9520177aceea3bce46f8a11491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58602d3189ac260ef191270e6d90f08492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c3ae67cd532ff9676ea0a9bd688221493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f4f48dad917c2ac162638052245b12494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7323d78363e3189cd8a8edcc0560cf2495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdf6e2d04b2ba2a18028c28793f2ed7496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377ce2fdb4dfcf68a690ce3311da5c29497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93cdaccdbff3313e0c81665574c2033498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdb392cf98590edc9cfc5440a3b2d2b499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8393a2a6d2dc2d2c02225c7b5e1b914500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ffa8bc712e4b2a41337edbe821826a501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebf8245832b568345a11b73194aa914502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9e4d164c5eed9074123fc9964244ce503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e9f0442aa57ceb1f0030094dd7f054504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57ceeda3f6aebcdd76bc7e7ee6a9374505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc15299624aea7e1c3af2932ff226db7506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c9470011764ce535424c3b92098d43507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffdebf4722a9d0b231b05052468e455508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a1872669a2bb02d215bd75716ebf4c509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fbee8b6b973661408eee6f1e91a18d510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3881564475e73de1b19607c8c351046511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d5c8a9d50bc370f43b50379bed63a0512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba66c5c5d774eae62c4ebaa1af4b03da513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ddee816869b2218f638a0d74a7a0bb514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17d7ca9c750d1d447b4a9a0c7ea8690515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470120d5dd49696a4611378583723ce5516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21584a16c789b559d0c11847e9b4117517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f51fa248a9f79a0170acd5a7fec12f3518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b0380a4c3ff5f3d3b23dfd924bdd8f519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833b068c220705eb6d4c73656f74f68a520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb9a4a13dc48f423025fe229585acee521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82b92c761942114df7a0efcea9b4504522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de25677d510b467a6c524fbd48ebea83523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965aabd70461e63220dc24460c35b7f5524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d5a771b37ae508039c79ac81328c68525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a15bcac082b02d4d183f1f70cab62a526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a6ade62ef3090cb242cd58e7eef037527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b257dd5d5dba0878ab4b762a9d08998528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f340572dcd789e9e93d475e090d950a529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f3c0bf60d8abed2b884f7e4d0c86a2530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9f8f3635717a6bfebab2c7a77d043f531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9d0c2863c4c01ae66d95d002416e9d532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6537f18793364e4f1de43af0057d1e2533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8ca3b74bc49bba66392de016f29c83534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91e617029b9bb41a200b64bbcd377a5535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0bcd87754f97fd0d875e45bd404cf3536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6246d7e8dbe143ff8c12403598994223537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24866caaedf5577810fad5505787aafb538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f9ac9c09560b6e4c9fd064f82fa95f539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1c48b42dc18c9c50991fbea2ce4813540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4123fb6b13f7817c4f8fc2ab2a9707541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae61736367975f558beff23f90e5498542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103585a438116896ebb4400a2832c91f543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4fc4e2bacb474136ff1debb1d6fd81544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e301b3047091da7681a0d3433fe5daa7545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ac1b08160592b554a53ce80d82ba97546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6a6794b402eac57e1558377bb72f39547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69e9e7afac29bb26e53d85eaddf5fad548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7daca4ca394200e9bf478e2601ed882b549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d0ee2ea656cf553c013c26b0c8162a550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17b182eb67a270874760fe423e9c7f7551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83db711b8b880908de9ab7ad5943bfc5552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ae69ead65d5614f2041fd267cd2fa3553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e20dde2f187d0637933452e1e82595554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0a8aaa43cc7dab34ea48dd94e00268555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a8b68c14181167b706ab422c5c7697556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0132adfdfd5c233ff1cec4acc6e0f57557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf8e8858ce1503a938a1261377cca9f558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c265abf35c0516fb206889b8cb8b82559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823ec7faf21d1e506895c8a301fe0593560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5644bf28e2f554da6033f59c254c04561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745a90d52d5534cfd30fed528d648498562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df63f5c2ea6dd6aea5283fcc2b6754a6563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4bda73328dcd23900e26e2657f3a27564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742d52d0887b0efcfe27e7bfb81757f6565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e99ffed7a67c675383dda536ace4934566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c2dd9eb3424ed50492045460e3907d567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0a0463e781a74e7866b60476ecb988568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766b7e1cb186dd4d44f409ae87e8636e569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4de8ec741566183c45f4e04dd62206a570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832e842053198fa23ef98a9f4a2474b5571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4aa38526c1af3ad4213a595d89b234572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf468462aee7100cf62b99cfbb7e2376573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a193c12b2767965d01fc308e993916574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c61f1c8085c9d1a3469f79b9b41e5eb575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a4c15fd2152e15c826ecd93c3ce5c0576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469ad46089b3273e6792f29cd148d1e4577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962254c31bf421bdad8c14349eec5460578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b3f54edb64850fcee0b1842ee922d3579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e8984f43e5ea204932e7111dab5048580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cfba1f36988d8d1236115a8965ed46581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02c87a2026a7e67d6f5f7df433c573f582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2dd0338d168b42e92321d80d36dbd56583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91dd4f2644a9fea2bcc401713ad542c5584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f09e567cdaf3dc51619cef43a2f457585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597cb5b9fedc79f0c3d792b3c48723ee586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b484cdda7b4bf954c01ee04d2f1366d587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992e2f4e5ec1c9cf56262627c868e0eb588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faeed6de3c72c531d8637d06cae4682a589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287e85d168a7bd5ecbc6f7adae3f7ba7590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dac8d34f2368d0f9ff9f5f1aed203fb591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d451d9c19a27e85d66f70351ac58b087592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edf2c9fff74ee3e54b0947b468974e0593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe1c74f120b0c5ea02bd7dcee777820594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee658a961b8ca1baec5079e1797297fc595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94da70b44547537b661110319badca7596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386f3758b05bac8ab5efa67b740d3c5e597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9191004ce780291a1158f0225b9fa9dd598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b375ee7dedce1a69c59de6a1e8f001599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3d24426e70a7cf4be323eaec84951b600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8ff7de061ac148cdcdecb6384a37af601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f695df7aecb3ca94a18a65858eed074602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7be5f7dbaa4fab8e9e5f9361e316d6603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3642e5ab828db88d6edd9bf12c09a4a9604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e213cee85c894efcedbd56491c8c38605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15a34bd2b229582f603c9868e6d2fdc606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0d7a2c59fe5333eb3dac6bfa74778a607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0382ee2b18b6c52fd702d4031b915392608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41065dce5ce7346633104e560a18ff3b609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584448dd79eb714f7030bd0369542c0b610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85be95f562e904cac45c4170d950051611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b1b5d67e9d5dd0de9a2845f3297ff5612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163b66a27ebbee2f49856feb78ab0408613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d1fd8b04c4774a9ae86e7c81db9fc5614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054cc7c6d8c12b7a40596b0cf8382d19615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84a5204554643dad9eefb7515b6199c616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a13da48bd9c27266ea17b49730f1af617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78e4a6c0e83d689ec368e9d1dfa791b618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fe600b1d6a03a06aeaad8752a735fb619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ba00259609106be4b4da697e5c3d07620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cea5befce637cf0e0bc68e05d01a321621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d87e8de8e4527a5ec451a9fcdf82ed3622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830a9096654598065a349fc5e95f0910623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91f1c0872b9aba71fccee3529643ac1624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8c5655ce0aa5ce2355dd76aedba9eb625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcaf424f2afa2d10a737cfc2f34b691a626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737b86631c505150f1f32105a67deb86627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f033da0395b1a580b7087ea4fc8f65dc628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e6f251d4a350bdfc4e65ea84b2f9e1629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea05db424316f9063f86cc60c26bb341630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77beb3ef3a22d48664b62eed0c27e25a631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7278e873b59b2ba707d334f9df9ee972632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2291c60202eaa5f6aa71c46a2f22447f633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a938daca99b68655e14e9e5b8ff6249634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5ef22dc7999d8aac8b32b557229b43635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa92b6ec4fb24091f98a031bd5134881636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cda7419e6056ffa85896d26263a2ff637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a922dde9a2ce61d42c80af2cf17a18f638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5425064a17314ff374b7a15f12a3029639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73aab9231ef33d45c01a129086351a6f640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac36afcf4c0a5e2736a604628435dc82641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148c7a4f2ca26a6c3d0a6f1bbe014808642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c53f38d91c4542304f06ce44d4ccb91643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9fd9a050d4bd83d1c16ec932d5ca11644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6300d0db8a7d3cf3ce980bbca5e4220d645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4858d4c0d8c31fa32d2bfac4155527b5646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1def0c36b1403f6811c8aaf640973b9f647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407cdfd375ae48f4135b8fba03e08231648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60143438a620c8dfc5830b16395ce365649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80a20fd85e55720d91c736d00e1c67e650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0c2c1d0bab17f9c93763ac2e5cf23e651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3a8bcdbf1975e05937c652404de596652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86821ec704eb50148f16e022db10498a653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff85f8bf190e3badcbfadc8139a4bc3654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fa2f2c23f038a67e7974755e434044655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7decf26875552b2861c3478e7bb8159656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a1197fdc9332baadc17546fc028f10657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e33387cf5999584d5746959e26acdba658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8577c6e070ab144f899f9cb293f6d99e659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5443e22664d477fb0177c799eb3dc56660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631a80bd23ddf4b538dffe138e6e7547661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2866d6dacd66c0ea2410ede880f5db662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafe9443f646aea3c589baf68171d9d9663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb1f559e0c309b1b2af283beb4720cd664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2692287c1840d2ef4045c6994460c0b665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a91f1b78dfd857fab9c8f82be38f2b666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cc91cbf360b5c36e461d8ce7ad39ba667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd301be2d0dbbec752d4ca03fbd55c7f668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91fd30f7f7a3631eb6367f76ae81d54669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344fc9cd41cc0c1b4152775f9e79cb1b670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f18d9d2d869f7b8736baa27d8489b4f671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ccd8b813a41c576901e84a89f4215c672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b42d9da36444f7eba36d5d0d3170aaf673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1126da8c15bb0b245525305198222f0e674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0afd21562bb95649d8e85b059a15a2675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5f983c35a73c668dc16b20d9d62b95676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a760da5b640c76b219bfdc075f9d6b38677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3b138ae47967deef78e6767177bfe8678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614029c889727709dc6d09bfc62a9364679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc05e9c749c89fa072048f0e257f647680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a478464a3d37eae946615ddeab444110681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42705135907dc0bd751811b36601522f682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873e72e09f0e7918002730baa1c98c18683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36a570765a3e1c22a2f7c0114266d48684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bb10ce1ac34bbcfee7aae40679f69f685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a998f960738c0e9709751deb525988686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a0f95731a072410d1e27d8be319b65687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d613d5b2d835afb89e394ecdc58c9634688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644ce93218525a383b036efd4114d754689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40d8978ffd5e2fcaba12e8c25de4f5b690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64ec14468767ef7a51590b9663e6237691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1c1bdbfcf62f546a783235dee9fe16692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48846fded20d68f16ba1411e3db78fdb693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2529d2fa9a1ace885c61155b7ddb030694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e613d87a247aa092fa10fd638be3a2695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718ec92a3e2399452f851b66a095303e696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b0f8874c7a3461af5c9ac6580b50a7697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b06a00991de0d463876b419873e43b4698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f434cb4a8056ff2d1b7246594ef65288699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6294f96e2d95dccf22b0ad77e31a42d700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9b78d958a3281c83b8315e67ad7a9a701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5340ff5762ac1b2302dd4112e1d55fb702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220452dd8fd2d24f0d69afec6169737b703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0cab38a7e06eebbd2ab2d66ffb31d1704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7582cc0326709074d80d0a1b3a7e121c705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa3a433c5ab9f69db0ebdb974547d82706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159c7df169eaada614f65f6b2c02f966707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834ab2604c591deb34cdbb54ae6444e2708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d69f97e7d14b942dc64e1f35fe5df0709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad206e75388f1559b3b5bff38eb3ae7710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5191696b7d51f544eac7b4f816818bb0711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddb959aa1c692876ee92ef39fafa8eb712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f33c519eff11417c025b6e6caae6dbe713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47589d5ea84d67fe29cd695f16c33f83714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2aa556f6d59c85421208358add5d9c715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e986cd26d79c8e04ad347709a4d161f3716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8810649604929cda94cac0f5c1fc83f5717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd985db84db13d63a1149c33edb527a718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce90827a63fc3c2382b06076a3d6055b719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4267526172fe592ffe135c3c8927c677720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324a4b5fe71784145e2027eb18148485721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d715a93bfd6f175e9983a041eca48218722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c02862c9b47b41189067865777649c0723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491f2fb53eb9c9cf8aba9ddf8de241b9724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754b6a9632a58930b26b805f810d59d3725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01122bec9840cf8512464e23ad275ce2726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd90fda87c35dbbcd9fb354f768c975727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b9624260e3db3fa1a1d19ce344ce60728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa9efb595e6525c58af847970217f4b729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464172b455c0b39ddae9accc0363368a730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ad4d5376cd68f9c9788c1643ddca65731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1047792a2ccc67721fb34a513a244f732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bc9dadde0ad5987c792ea0db4b1bcd733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f658fee9d563a975bab714b986ac0b4d734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f75b1fba1403334a75897896069498735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6997ffd08927d0d1ac66f0ddcfc41c0736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a5ff8c8c5e3252526c10c5a16e8420737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bdd458b5cced0abb11b0750418ec45738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2562745f139609c0e6adf27f6eb5d913739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c8c608c945b522f049488902698f3f740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7580365c9207f8e5547e0583bb123a0741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accac0efe5d941e15494cedd04f69be1742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d55eeadcdae65804757353f5cebcf4743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda20bd3abb53ad888881cb80cf1f5d4744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec12849fa3cd9ee293944ff54c7a4813745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fca0c7ab27d2416819f8982c895a85746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd8a55bd7371f4484aa9369cf7abd08747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05170b4d0c38ce8dd1a9f5ce9046881748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd3542ee5aebf9ea590a32d600a444a749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c15ebe3524715151cea9633d291643e750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd86de5a8068093cd80a60fa0bb2897751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2ff603d0f0e5141066ea0e679eff17752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bea1e35c378cc6bab3447f0bb755ac753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafecc54ab995831e12289d3b0541444754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cac3fd3cac07e4e9bdfca3bd29150ca755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb1c38704d2333202598224b93eecdc756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1c62434b49f7f4ac437a0ea0e4032f757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041d083e6e1905fa41354bfec9713a3b758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b88ac44470d728d90097a0e11c24cb1759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e93b67aa1adaac284b74c6839d80421.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2604167e9247dfdd07c705a6907bd6242.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46eb5b5a8da66b39e875df61ebb2a9993.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36f7bc7aa0bde28561e6d0cb44fa28c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1cb4520da272c13253547e7660e3ab5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afe3ce9e4c36cd49fc8d61f8f85dcda6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3852e45489d47b54b3c0eba8eb194077.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebafdfd6972542bf1d12f4d26d39f078.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd71f69ef1bdf21f48636d75f0c34a3f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e7d63eab5b128706c3ef2b503a660310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1d9eebfa3e7ac25fa29f683ba0d62411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc877dd2d4f08bc6e0c5e57c3de1f76c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ff02c6655e4fb4ea952efd5c1f069e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788b74470f24aecb465ce4188b09977a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79accb354074829c7f849a35f4e3492f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b48d4fdbae9f0779a8f941c96e46d316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96a703ea12a1320dac5b9f623a430f517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6f6456ee53aea2ccddcae3f80af58718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabe6ae8dfcc9da55f1460089b3e3e1f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03df4c912a2a6c71f1eb3da7adf9d01620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e723d868be355a16afb848482313b421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedd2df0e1390136c7526f5e6a3691ab22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf5962caf9749b6643a9ca9406b3dd823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0190be844ffd56e0bb1fbcdcc49e650524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd954a0cb87f6e1549eb01bb571a22ef25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fc6a19fdf96a74cb8929abd68dce8726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcad18d507a318542c027c08a9ba6aea27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f14ec0a2da3892ac437fca0e7fff34f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2696937bab0fa6291b4a15ad92ce714629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e028b7f7be8b1f03c2d0dd5fe3089a2330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547539253f4f56dc8140e08bdcbbcd6831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4e5ed377a13916fd932e9c39336fbf32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d009e809f5c46a7e4b0169c4acb1391f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76952a8bea3d646669f4e4334d4cd38534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358ab126266f242af67eff75d8c85a7b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6852e907ab74214ec5ca875aa484187c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631ff8a05ca24823243c906df6b251f037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f0923c08af64a8afed4d16289e94b738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe58d8d4bfe8dfa4c3c54c8d8725106839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d692f5f7b88acaaa5bb909f5d20024640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f702d218c354c1fb6f3ab03454bd3cdd41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fec9cd9913c5876db39c6c90385c8c642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f849040247e3c07582812c1b957fb843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1e8e30ac98ea28cd7255b411a8139544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4053141bf73a48f51ca82a0fa03c566b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3020593adcdc45ae063f44fcefa6a3046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c72ead00778a8e861263345230a06c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c27397a7a581d251efdd5bf64709eb48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83be7d41b00b2bbb894766962d7dbf549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51975255eec7d5dc7bc5afc0a2d7f3eb50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca06e6dc286a4dfda040666bfd78679451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40d0ae3b2f09533159ad84ae66ff58c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2d5e7cef9a6840ecce7f6c81e419b353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d39b4151215240c7ca6704db92331bc54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c94aa65e4a1a2fb8c8c611083d4df355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c8a7583fe310cc62ce463ce953faf656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924948967112a2f51709b5fb8b55cbd757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd53e5b569c8734d2e77ae457470af4458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6572c9ce438629e086a0de694bec31e659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1599449a3e5ea3161e348ebb843fbf0660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c0a218b1aeac6dff7a2cf57bf6580a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5188c33f36863a3e0617443e83e0094662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4393d03dd46f1c62939c4540bf7938163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a1b90c69c0cea3c3262d53d2a8fe0764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa617322c9513e9f0816255848c1b4b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96cf36fdfb901f39d67410e8585bf8566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed811015b5931cf7b0d226d903305d067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689c841e09d767f189b425234a2811da68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd6d5f91ba0e0d0069df527149e313269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc7019f9933f85dbf286e879bcf640270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d41c7bfd8cc42ce08d10921f24e38671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ed3a24e90d8df3ce30e555d6260c5b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d68d052a4f82d3aad8f538b894783ab73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0355c72c47472875daa403ecb506ac74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4adf6d96e4fbe50aefe7f1c41e0dc975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55b4090085b17af0871a496a19be79676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c554324d311fa0cbc25892e51ed1795377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa9e6f9ecd9544830e28c1fb381cd9978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ddfc55b0fc6b53d5316474709b768179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1525eeca202cb244377f3df97514663780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ab05468c662e12a2920e98d4acd05d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbdb1031e456e6f07f0aad5ccb21b5782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24929b53c5b47f74b517873baf7d20683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d3c354eef77471cd7852f2429939a984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48819b7c1f4f71a28a67d171170d8f6e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00f37ea6c24965913824a2cc799e94386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a457628af752c09d6b381d4734619a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4e58b8f370c63f48f450a6b77c063588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d43fa39d0be17a3a0242c4700942fe89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb024711861fcc849dc853884df04ace90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7208153e16d1f200a3f8a6b7ec2c57791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4279043c0f46b4a21ce9b60a02c0871392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61ee9bb836fcc1a503303ea8a093f6793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29301c64dfee341a9088083b982b8d5b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80188078dd9c37e33f847a6b933089095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7592d0469157603f11a45bf66391f40796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6c899f33b5f8ec4dc2ab8c46bc4bc297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bf69ee93ca554aecd3373fb6c5de6098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047f9d9f74f3185661407d877dde17a299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cf4507d8fdb12ef3a791f6664994d9100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2eafe8cb53d1cecc00c066fc714f8c5101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c324ef0b1fef520c859246896c8d6fb102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a5275f88c8845b71653b36db76cc6c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9021525dc3c727e22a4fac778a02baae104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b931a2e868310c8a7249a4ca7cba49105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be416cd6674f7126d612323ddb2552ec106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf9f70a61642077c3e5a176620b8027107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7619385c839dc40e05ccada3e01bf4108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b476541024796b8fa43506bdc88bc724109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f165e1dba74cfa235466e52f85c5e48110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bd792e92497ada22e32b92967d4126111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f1b30c0a2dd3ba0e3c62140c94b603112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ab39bb38677cdef2525320fe5583f2113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5753fdf94e43363856ac483da67e446f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c117f444f2785e854feeee54c843ada3115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd081e03e7eaf78adfdde2d51733312116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f133b1a92854a7ba65a934bc98af995117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290defd9654bc75dd0e4f98e3b299032118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d2a18557ab423afe8f5448599095c8119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edfb3fb7b8585ed6a04346db63aa68f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b29de3db788641d62dd5dcd39583ef5121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc9fd2e45895f988e40f1fd51e1ad98122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8f1c23957f9e0cdb983685d5625495123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaba691b490a597e849df13e4f130be0124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94120213d97d420eca753f5a41da3ba8125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a43fce6df861db33d489445c59d7427126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8682ebeb578f3288bd6511f25ac40b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f64e6afabe5f9bc9405529ca22e844128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efa92c82ff7696932de962f660a41b6129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2593775944d549d55d24f71da6cbbb4130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9119e98ae0d05708bc21da27cb458ca131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf251ba8af8f9f7065ebcb00c0e9814a132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887b6550266637ef9089dda35244bea6133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5362ff766d88b607f0ef824ea4a962b8134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e19f399d81ea74d5762318c6737c2e135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348e1c49f0404b80dfe425cf1c588254136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b84a7e6bc0f40048426f07edef11543137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570394c17db5f512d0fd68d32056f858138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc5e6738b3809485309d2db4bdb8563139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12780162becff7f21c87955b3efe5a07140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0617161d7744050564540a8e8fdb9f1141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76130df9e6d5c7d18b5e5f3e96f44f79142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41572bc3ae356af50e89a6e933e9e749143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4687d44a0e4094257352928199a206144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd45d68333cd925d024cf592f50f814145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d9a7b7d8071a7b0b8f7691ecc45f3a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac0862324fa9b0c9da1691a4b05c0d6147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ed12787e15d8da860da2813267f06f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a84058df4d072d5a41c7368114f58f7149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e728518161d3322d15a7903a90af86150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d2bd31774221e606d3d9750eab5af1151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6994f079cff97e2f0452a6a2a538458152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053701d61161d6e335739c99871f87df153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0638f6c22365e327bd51f26225b6a61e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e97d28b01c525b059366de39ae23829155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89df2de6d287cc7f3a30627ade6969ed156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17fc5ece6b629998f782109babe6790157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8333b11b054474b76915796f1a33f66d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd66b51de2b902ed0b5f3e9a85812b5159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2f1503141815601f1c11d6331c10fa160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4477addd1d67f5c130a5924bab80513161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd33d17f9ec051b2abea208d84aee728162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810d7201ec7073768110ee153ab48559163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d94faff08f5108240099e40bfd3657164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bf56ffc99ce996bdeebeddcd4491cc165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cb7ec89cac07f9bc7edc21877a4527166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7619d302202b212786ae76e93d524c0167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d0332ae120238f9b9b4e744b3831b5168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ff37a162c7a9dbcf7cfb6a4a05203f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c7eed53f25a9856ba844c39fcacb10170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70887356303a6e764d68aaedfb01c703171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c80ca436ba73c609fd7c49bd666c1b172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbc5871e036a2a00fc352099141f616173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26eb8fe8f6f820e5a37e496ead1a47d174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c33b486cd74b926af78614562bf66e175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b858ac547d5509d5eea1f5c7b57e087176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494b2ceebdd489dde8932bb1d0f52ac0177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f308eec656fe9dc5e634de5d4369d5b1178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0301f7f316788671379f534956fda10179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667bb1e8f66384471418ead556d21c34180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8f2ccc9be765943bd2afbac4ee26cb181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ba19480eb4c64e1eee92eeeee76e9c182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19382da05aa125b040a34780a8e061e9183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735d7edfc58aca0b679e71829857757e184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf53ccaa0b5156a9f6c7fc093b64360185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f77c7f225ba74d14f94f9052684448186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d079a69763aadc53595fb75c678cfd5187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b696e2d2dc1c317b5818b32e631f99188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5d55414686d35a7611600905c1543d189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bc37ba4f751c5f02f9b4589248bdfe190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f3ec7731bdca70ab51403068362bc1191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6450e7e934688704d913ff563cfcc76d192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37f522f8150057504c79c82c4bce7f4193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba296d6430105e8aafc74d4e5f1cc8d194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51fb41551ec7644fe3214437cf781d0195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764ae97052483060c6c86aca0fc47e3a196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343ad75daa83f23f9dd9258823ebd4ea197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8eda233810fba818f28d98a44bea1c6198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9882b5e557ecf211adfabab9b32e0c0a199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2480e5d64aa425827c294a87f9e11175200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07fbd9e76a93dc4d164efb90e909b92201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50618d95fdc629301ba649b961044474202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90315901640d812ea7719633f54e53b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812026ae5e2e8e89d7c17939af66395c204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103f47a70e457146f950f438a4690981205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce46c87946fed20048348fed2221f2d8206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67ed7d8fc2d0e8572523c9d9ec61be7207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce4606d652bce33340ac0ce863f6f9b208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2dbcc5f953b28c9e6c1f88657ede15209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d6c3ed8f5d7b76ab7f742ad225cb7d210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266f89768e8e7f311643c06a3ca5a5e8211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0b8711377dc8416dc36f13cf672fd4212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1db4cfe59924ce5ae02001c609dd00213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b13afb429da8c159553bf4af99b9c3a214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af22914a1db3ec7ca2154b400ca437b215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f596326b233d027c53bf4f218cf8a3216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebfc522db2c1f89149c11b0407e81bb217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a274ee4d0427f0b7bac86a83b26f1608218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d810d5aa09b2e534fd165aac1a94e5b6219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3ee7d5b4f8f8498cdcd788407b53df220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369063cf3edb375a90649ca28411ed32221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9771d94342b376daca4f231470ac266e222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b8454e02d033b69bddf2aad2d8cb30223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0188cfd33c0f2d86b76a48eb42e35d11224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e8791cbb2892db56ec63f6e9dfc45a225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83cffc726a72d5ac83223815eeff0fe226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94f6ec7ca337300979df5d6e63b508b227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32099e269857453ae0ac1c66beac6108228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176566434682570aa5cdeedc319c4720229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f06385977f218097184fd12747d1cd230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995112035c23cb93741357c52ecbf0b7231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6fbc9b5dd9e1d8abbafe99c0567022232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd28237ee8894327a2b168964fef16a233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952871427434297c3d50acf525cd9892234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29364d277fd1092dee292ee0231dc645235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd2f634ceda03d33ec33c6ad75424fb236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaeb5982b1b78caa421e7b0f951c677c237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2574b62f2c17b0f77bc8237b3872cc9f238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252efbf183d2835a7f18c889c4dc14a4239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc253f7c3427f178c79e823af5d02f0e240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f74b047de4164b1fcf036a78e14c3f241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b9ca16f5d64f9cfdf8757ec77456f8242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803f381ed8d1b73867f93a3442e9d4a1243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87aaae3b4d3e525c248dcdcf93a5950c244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896b9147ba786c89def224981ae26311245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8706895004735206123cb44b5673991246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379d10a4f00ea9558b94f9ac891f1acb247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9b9d911b1000eb2af55b83935792ba248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7692a0b7d4a93c72408eb874313c8c73249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df1f26b17be04ffc4d893958075e9f1250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d875a92d1a9855e4dc7207e05d58b50d251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636983089887d5a4008bc609a48f150f252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b85286ff79f112497e7caae5c7155f253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b01d9a47ef961b03c408d040051e9e1254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6d69beac82ee262c795722ca5771a1255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc5a39a3b20f9a8baefb9fd6968f8ef256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c204b2f3d3fe4ce3b83237d4f970812e257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee48b737108fc9588f355e017d0b9d9258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d60356bdafdf132038dbe54927090e259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d9f9ef332c6a6a1c9ca919876dd78a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0a4e7d585140327c98b64210ae96c6261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a869d38b6b0d520a49b56c0cb483b20262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b987cc1255c9b54f55bf8781e35d327263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fb1cfaa555cd68886bb53d18062de4264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b3cac2e5231f2d977e2d7a4eb62185265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5e0d01fec6878d0e298fe434b84c97266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3d47810b83285fd62ff6e56c0a610b267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d3110365ccc7be53ce359209802da5268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7a71cd9ee05789c6f52a829a7948e0269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c162af973a669732317de26ebc27c24270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28f472b4cc16702ab8c6e7ad55cf1d4271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacfb258d50a5469348f9ee913540e74272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b506486887a01b2910be26a7595daae2273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e81fe27a7592ac01b095d5cb998bf69274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79812f9ba9b41ea26ef133c1789f45b5275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e110b7c0eea720007cd2cbbf7611ad1276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40023ca95f22125a7761d395609ee555277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe117e62058b842a7c0dd67c5cd765a278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6185b7d4640c66b0ca27bb2024dee8c0279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d21ab928535b007519aff09791cb320280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe5610ff742115c41d3f7c645c4ccd2281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b69a6bbf9ef07e18a3a0dbc8b85e27282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87462e52d4af300b18333fa3cbd566c6283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd34d57c16960b59ada61aaac91bfd8b284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583edc3c8654febbdfaeb1a7e2482377285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5693876d3fcd9c87d7196bf00c09768d286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468dc7e4797d49348d5ff74b576836db287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d75e7e791fc132824b1832084e2373288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c4bdbd74a9447b6367d30efbf2b02b289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe2c2cc7db67af625d0a80ee56c45af290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43235feaa6544ac1083590fb31023fac291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a7185e5db60dacfbde283d29e6e316292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e01c90e5611537fb8bffeab52201787293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f275e042f5d1426c2dc4881d73835b4294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f4e0641388660179e3362847412884295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763b87c2bad81bc0feda9bdcd31e41aa296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd097900e2fe60b747586d34ebc2c7e4297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283b9da6a9515a51789886ad67c1c90d298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7479b9ce1fd4058d32b2fdd6f6e98ae299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0d68c1a47bdb6977c983757163deef300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edd6cc90d7f95ea0c5d009bc606a52a301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc42cf2d4eea4e9f66df6137056d26fd302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d816c3fe32418f7872c8b0d698612bc1303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fffdddb0c7884d334c0be37d9477cf304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8444638530e773967764f137e28ce4d305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc018e411543ee0522a819dbde6f34e306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3731b95b262c7d9622e50a9d1cad6cdd307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d9f5b04f71da9bc21a1cc3e19e2609308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b997d1738a29c2c86ec64dafb010f551309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26d857a0509c6824c922bb06cbac95d310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00607425b61350b11551439d6756cfa311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb7d7dca49394a1eafe30eebf6c09ce312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7972ca0ee6a089d8b6f674911f47303d313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d173e096c3320f96e5c8115b8e4912314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095f08caca6bea9a86498da5d5e1202d315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ecc5fdc0ab8e8ff80563fccd7727a8316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cfbf30a7873b03d016071c90d2a5bc317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73cd60284b5910246e10df4a8435e1cf318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5d949aeba731cdaf0e9ca8b862c061319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e518d5da1f378eafd1005e0800fd9f320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c3d62dc585d1b5be4345b8c261cc89321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4434b6944065c3906ba729ff6c7d4e322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76eb0907a255a9fdb7a3724566c88ad323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f89a4bd3b44e8b785db78fbe4eb6691324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a74478d534b2d0142f907ae02c4eae325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6ea31bdc36767fb2c36cfa4c705c65326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d17be1e5db6e0019f399395e8cc9e73327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ab1db7167f6bbcb1763205fcca3689328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0becdb695f9bae68c08d94884db0e068329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a3b39f53b1b31a54f615d604a16596330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794e24e01ec131146bdad5cfd0f69942331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b9a1a165cc1e91ff7f656b83b3744e332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5618367ce78a595d66df3f9a49774317333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0a9d49cb31a5edc61ffce2a275afab334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa390e18ba5df2717b9e0e415cf45b67335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdd4b35d425fc249a8954fe5eae0b0f336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3b641272f22ece54d04f0705b0c870337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268945f56481eda24363ef902849d952338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39feaa3889d77e2e65e931883435992339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af648f27847658ef43c9c618263b28c3340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97a8f0a524af01d1defd2dea9fe3db3341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f270bfd9113567695ffd9c58a8e30d0342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e2e6814e9b5f03eb0192ee7823483f343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cc65bb415a048641546c3fc65e7072344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f839929bc5ef42f2d76f8724928c6088345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86e93ada0e25f2d139718c5bf986ad4346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48a631d0c43fb5e641f7d321d5a2931347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f7c5774d8946ce3eb6ca433fc33cd0348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24486552c8ae8fcc8ef6327f8486160349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2300ebf9185b718a0b79818d3eba6cbe350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f78a2234e222762d26ff4f7b2843db6351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69355f448272f704f6f44d7269258fc8352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c706576724f9d43f51f5c3783f398c353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba894b9ef76507d027f802290a91665354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81bb4b8d57d5442eb4ea38eaa8564fb355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b5e276cda0221b585b0ea4c1f24592356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497360b9bcb306daac1cdca88677dc0f357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cf73b4b2531534f3d6ba2b072d94c8358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40b998ea19e02c53a25e3c2b7cb8e78359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b751fc6a5fd65be7c3837da4e050a980360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10663519082c5324c277ab0c568f6a95361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ab875be9df4f75cbcb19a85bfa7a08362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4d3bf10394e0305a3daf91cbd7446a363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056ce89bd84c30ea4c3e485e116c78ca364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfb1ee36281bcedfe22ef395d0e67ea365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d46bb69c51661a0191013743dbab259366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bb5d360d45aad99dc7cdacadd88222367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c040fe5e5cded382b810a49bd596d42368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538289416dc6a88b59aedd9ad1c86f58369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b3ab69b195e8b2be5d25da3e5b1f45370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa65e6d1ea0a36b1716a0ab4f870d38371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae91c1690d1f40203c4e48ac78d835a372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852bfc0eccb4dd5f77789b71b50af02d373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3287c4e3447941f96decdefe1abd0a91374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66807a3295bc7c2b07832854c2f27698375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d321830fd905cf422fd3270da66ad88376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4becc200c74837debc7ee1259de307377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339c58d048b61b0407b7f720bf2746d0378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13a5ba1bbedb0d7ad7966c335e1422b379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da93b07557cf793ea3f09b16e3711e89380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75388621fb1c9a901feda4671a240a04381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14625fcac7188f4727ee0cc351433b06382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8459dde05e4ef5eab75c29b70c8e6a3f383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79440a7950e64f8f464e8ca799f839f384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffabc6566493728c7c63dcb4b729a4ad385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094416014e08d97e77ba4c9fb3ce24ea386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fdb5066f1a46d48901b270ea930721387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60b6afde4d95aeaa138189d094542bc388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3410768d30e175dee246361fd9adff389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd5e910e22b62d3215f36be8d2c7d2e390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e07373d0e8bfc74cb76997b56ea67b391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf7a710795978435616309865d75106392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f6ee410c59ae9e5e76ea620dbda582393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f74321df79bad7f41302f9af3118bd394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e06f55964d22d7fc10b20687cf8132395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c0ec68c684027fb8b8703c0c6dd79e396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726c35ff3a8a0673c115c1f63333578a397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b910f253ba60c408622c75250d528a398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72630eef4620093931e05ff260f5b168399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33af9587202f45e71b61b3c4c54b675400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340d28e40acb502c31f3e82e836ca104401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66365dbab5d4546bb947ce6cb6ead517402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbc0875c9495b235ba2546fae697941403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370f4490e3adafc431a837242bacf720404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac8d1579a18d2314004671087361b18405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f35d103c3e76cb2fce2a948c723e33406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5810ea90e15206ef92cbd6e89e0dac407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17da94964bec92e1e4b0d95274b6ece408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753db631ea387b6cddfdc271b33832e2409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cdb0d9154f0bb52e52fce418e10f62410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c440467131205a1c58b13d37128787de411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c789d768d07d21134626a798335459be412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b237dc741c151c133ee4fbd6f810ff2413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d4e4a5a16462f9cfc16f72ed28b797414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064e51260b5be76e6a72d0a58d1f5768415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3a34546eb27d90119d1f7a7f50724f416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2830b973216af7f28b134188edb7645d417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ab62154cd42a10cb8098b40ea6a985418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67a519992ada9de27ce180ca0520271419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b7b11cb095aedf0a5674d253250b0b420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeaeea73213fd40002ac0988e8d665ac421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce5bb8f3a2b13b8812767eed1722fe6422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558f9b993ea1b49214e3242193440779423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30928bb0f163767af40b8727adf2f509424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7293a6f7f6f12bda70f2cc76b7a165425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dccd33fdb99113632f4a9ec981e947d426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cca2fad45646fd48a64d02bf03d63c7427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8b25e7f0021e64d67d971d2c3188f7428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a91906bcee19e09d8670ce3c0c4a26429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fd02eff64f4d46006211a57c67c669430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2552b80896a0a955b8e857c8ead04e8431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b8b2110d51655d3179d250c9b5231b432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4ff2b8cc394b5945dbb3654d29f2de433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de233d748e918782f3930f9bab4a2d2e434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d21c3c45b51e716f66ee3c5c5a8b17a435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8608a4013b38ac771534b5d2c2d89d436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0a9698e2a6ae8b39e0d27e025cf3a7437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4809a370a97b4bfad2556ff0910f0ab438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d5303862b25e960847423adc1464a4439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079f9511857c35517ab008a576614ac5440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6026e5eb9ef4b7ced8095a691320990441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f2d28522d340938425f02afc5f03f3442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efa209ea239bc3e415ecde601db9aac443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaeac83b53e52ce064905c09d366222f444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93826c8f90c2adcf023a80870be7dac7445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef72c8f4f5ccb7c91acb2444d6ab262446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6846c13a1165baee9d947649e419e77447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9992cc25ae678a2cd7c43482335f53d9448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7431e64b5331b9a69815fd9ecb82380c449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf033f3575966bd764a9fc72e42ce1bd450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ca23d8d9c1b6dea61bfd406ad49191451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5f241bb9a2a420af4cf18246c01829452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea8016463684ca3ded2edcca7abf6f2453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543fc2d4391467a9624faad7ca3d0584454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4914e6e74cf22dfbb89adda4bae7d2d5455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcf1d57170babb9560c4bbbeaae2cbf456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652b6575e0e69ad53a7efb7fba86e853457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc78bb48bb049454da3fcd69ab932f13458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e046e57f3fe460b72ee5729bc3a7fd34459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcce1022811e48b3081d03ec546df42460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b2f1d7211ae76aee4930cbb678b526461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9855b0ffdc6148bcefadd95bea35a4e5462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80b3e2f34730d4381204c499d67e9db463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296dd8f8e0f196f2172a704b61a7dc99464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bb22af722e15c6fae4e515f300673d465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a627192e6da8553650e23ade98d8db60466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e1bf01efabf02bf3c121e2a4ee8160467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6eed8113468e9331c96a1c52d7cd7b468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d54d4bc05ef604905b07b48c454c87469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2664a06a1c959422d3ebd0382ad37f7b470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c054e5d03321e2e016dd5121cabc81c471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be65ecd25dd4cfbffd333137294b1edf472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8463f67a32bfc90f82a0745829cdcf77473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0683ae85ee452126922c7532492fb1474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3e5c473c1809988a96e913120b2ac0475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66a05ab539de6ce651b9406281ca80e476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f220792369dc049103a347d1be165a92477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e336136a7164ccc1d98721dd535b12478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f3d9962a64f63d0ef6b641704c37f2479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974f81d67969d2a7f9c4f4f6cc8de5b9480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754dbe694af6d30f90a8c94c8a6f04db481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2259c060e804d93c6a0907b1b770ce482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e55a06bca5e5b59926ad9a78a100aa483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55530cc2c75ae62e68282255232a2c9a484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35789269809b4e1c7e59bb5bcc981b88485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4438ad0f291b1a022d03395a838158c0486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671ef51ef488a472ea93899c7d156f7c487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa9c2c279aabefcb9155babca6c87b9488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fef6a440ff6037ca9ac708869580ce489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f21bb3a658c75f43ef927f7b2ea76d9490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed416bce777aecbfc838b231249d997491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4b6d7c9b4165ecfde09ba2c93067ed492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d4a03d30aef466e87175fd55975d50493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ff1aed0fdd539e9633988792662675494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86348696db87a2af3e1c76539e3babf9495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef773ce3df0d17ca2de3342c67265e21496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dab369cf7508db980e5e2db5c0eea67497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c57898c82ccc0b4a9d01ce4734f8a9498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0576a030a68c649e5157fd1bf070d37d499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267df38e7e98df980abc41405c69e9f3500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2331b7a36407133f66b030ee2df30ec501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0232820197464f2caa8af5052c19e84502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5066c1a9bd60be5a50c30ff62af0c9de503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbe0a995731e8628ae410e4858100d0504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d58f561c7b606fcfca45b1c1b04a95d505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18306fe209af86152ea039971f3a6dbe506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d6c6e5cecb4170b886e45a820757be507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680d2ef1c1c120f67fc8f44f20f1d316508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d99b4a6ccd1e9ccc9e03890ca620446509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8faa03e47932c150ed8422814bea357d510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bf4cccb4535e81f4e2813fdc579da1511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599a56e93f22be3c5950c863d24be640512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b6da6c198c9a8271aebb38e55fe09b513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648d63413826c72e976593b94bd03670514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11a829b5bd8bc1f069c4e323de038c0515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aef1df4fd230b2c8c1deff0767f03c2516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62782106042883433b8d3049fa7a6710517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d89ee04e875cb0eb01cd7e9364e8e1d518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fcf92943f15cb0015fe449e0ea9be9519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd52fc5cb2d9253fd0fae6b3dedf623520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef24283a331a4fc996e5e84b8ff7c61521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d986d5fdb8f204f475f3e508255e8b3522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1bec494292af471127f261e38ffe65523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488f2a1fa9eb4ad1299a7116052ab12f524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e2b8aaf41394e1ec787f0fbc4667fb525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2501e1c672923e67875829795c53c005526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b168801f4cedbf0ffa3ff1f8f6c703527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1327904646aa5b1ba1b6618f781faef5528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a8e8c572bae275f7acd8b8e245d918529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3a03832662d6e7baa4d4a0f1d3d23f530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97d4361dde08ede60967617972aea53531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd89d8290dcc53b17ce71bec20b717d4532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f19e04159b71fc8c4d57168e9896cf3533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e9c3e0370eed02da1cbf1cb7311672534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed82d485dda0ed2cfa05380ce3228ae535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29dc454bb3996c13a958ad19814f5f5a536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492bbc60b59dd8080a0eff9063989e9b537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e4d6ac0a12b1f8093e0989bbd7a7a5538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414edb0e880fd4762d1cd960784564d9539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c48811c2c64aa8b1d8d96ec71b74665540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57a11c5130e3903798fd48027f2f881541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b810678e1b00a9843a3878ed01fd127542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbe9c781f90ffe9108c940886c8b837543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39639fba3eea373db8077f69e6b27173544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89aa443242f7d59faa303168020b3adc545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81538223a8633d17e517e4d670b03a4546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468a7439ee6c8ae47bdb5039df729b4c547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc0e3af4adae4981a167fca862b0e0d548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e025e4f08e086bf5fd384fb65e0beb549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adde5237b16400cdca0c1db38962838550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa92a6e01a7ad33a781620620b91e8f551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00429d971e3c4f04c269d69dbd5410aa552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc210338a2f99133c880a70fbd34e857553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60bd95a87f7e1dcfb6eef70443c6b48554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5da839c7a151531ae69526fc1365ba555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b2bb6435e197f986671bc19601d655556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339e8287417b92d1f4047eafca953fa9557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e9e28b1b357f09bb83d5b77fce4fa6558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3970e094e68d6b60e68b6be5d4ab20f8559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8004eebf17cab51d2cb558ac50b903d4560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e863b39708e943f4596149870f4f8f1561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24dc3640bf71465462fd55bb3af42f98562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834799fe5a89e5d85e8a52435d06b43e563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4227044a69c6ec1b2502b21ce8b1c620564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4e8b2f63f919cbe5d40b9a965c69c2565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c890686359203a079ec1298c80a6f2566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7341285524b352d3080b1dd7261bd8567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449947318965ce098b892150d9a1f37b568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb38b125b9ae4154b08af219f7312481569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576e688ee7cc102b33c3ccfee2c2337b570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305fcd00ee4fafb119018426f29148e7571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713e320a2a0ae106fd4c744cb8389799572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc99792edaf2cf8e00cb77b2de8b2660573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7cb15a019bbea4c8b8532479980cb9574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee805ccc3d02cb242d0bfbc9fad57bb575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d8ca4b02e81c0a6ce9ba71704a46f0576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c83580c3e417ae125787482027467ba577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d9b56e37a951dafcd48259b638164c578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a282f201695dd3e0fa1424be34fdd778579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7493a907cf3789b3851349d624fcda580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7041d2ce1440f065721a41ee98d816c7581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a887fdbf7eb143313f0971e975662ba582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78e930a9953f0257ae52269ffdab273583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b5fdd093eb16e55ff2217da3e5d250584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc054ff65bbed7de933ba98da2a3300585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd33a19f5a646ffe0e2547d50d9f7b3586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa46495d0d6e4e247293a43e7428aa60587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d176d303290b6b9c8590567803a5495588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c08ad51a60442460eaca31c995a752589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22359bb1c5410976d73dd7f9800c0756590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e82143df52b7a09d4bc730fe8bd3024591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdde96d20a388a318dcd7e7ecacffc20592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453a2eb2c4d5cb02d8be6a47c7efd99e593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4459137f62a8e927ab542682eac684594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba4b9f9554b67bc1cfd78de05a6647e595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9c65c9541ae549d26c503e9fe98c84596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fbff5d71f253c4d2d7b8f39245134d597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db66d45d73c341f40c06920d1c9b7fd598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c14df2c40f87f44d600c920a03353b599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443348356a06175f4ca3291809b84e4f600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd17972ddb4fd69211230910b83becb601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1617214b11c6b3107480ecc3032c544d602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a21dda863554c86ede481b9cad8453603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d605cce0dd989641d6d1ef568bec3855604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f310b8ee7c8da48ae30a38d31f5d3b7605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e7e4202ed93d070082ef24c6d5dbb9606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32bb6be415a5adaa297c455936c826f607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20eb623d2d69766a95d9d89108aabe7608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3c4a78bc345f99e39a936e6751173c609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0043ca7e0e01a3d2215f88807be62e610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a8504b0fb09fe89917d29e2ef81d7a611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afee2f1a3af757968bcf5e1d624a049e612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87714f22e9a879b552a449771f3c1be613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aaacb19ebd390d23567bf7d1f630c93614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00ddf0beb1585df7f26cd0d3996a07a615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a81b8db763077ae04c6b6c823580d90616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2196447fb9ffba9e49f93e571e78c631617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa86978e1055e1e602d4974c22e76bb8618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e549b2491b0d8d7a39f1e3e4c0873cc619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389527d475d9d03de5dcc4a4a168622b620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2f20f6b9bd1e0fa69f6328d4a6badb621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c50005576ff515ddbb2ce824f37138622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7670ec454112e3aea5d9f8ee4cac9aa623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de72986ee450dd5c0d654aba0b5b5427624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d35b78cd6a1a603acc957652a2805a625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4bf840d73cc620840bfc41480cfe1d626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f4b4ca27b419a23f580660b29789f7627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec72a66c4d56a31db628b048b144210628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e47e439d0830a3bf57018b2a08cdd0c629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532899f0640b918e2e8b035fb50c7ae6630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e8f3dfa9c37f948e022d1981210c57631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1886a33d1ed05825ee72611aac71c210632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa7f88b3c68dcdab6491607ae5f8c12633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294294ed8b50ef8090f2b5018530118e634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429f2f143ef3368e1a4a22a4cb1f7782635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a07f84f01be1843d53145704bb71fb0636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71cda4017430ffc55f46233de1ce1c3637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d883ecf681653396aa03d3f47bec5a638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826ef604e00010f8400f778cbd915e23639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d62306da39a067537616a0ea78d26a640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1fe503233a965b2797fe46e315613d641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fb0ddaa44f375564f4879cd67c0864642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ed61aadc18cc9cc5c49fa290750874643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf47a31e5372507bf8c1fa0715023e7644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0e22d2f3080cc6f176672257627efb645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c64f2f0232aadbbd7480eb6feddfe1646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa217ff8cfffbbbd39bc09b37205216647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d154aa890b161ccaaa0ac70a5efe5828648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351504a678be53bf4a3b47e90a3634de649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7d332ab19c9f29722d653fb61b5eb6650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef940f20f6a705ebfcad9313917c9b2651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ce5d81bb07a0535730934f4472a4ac652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7301f225e9eeb88cf93ac153d2712c653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97401c9cd928e3016fb47910b2af202654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e5847b07c4ad2dae24be9551b91911655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84dc40e84417cc60992eb4ca28d7df0656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed1b1d675651f8ed1c1c3e195fe5de0657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a4cd800930ce231671739b6fd60cd4658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ada7f82a3eca51ccdd07fca2a6e636a659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e828b0434b7a5ae17192685ff89c1377660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b032a7a547315c0e783c8c76415c3461661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f04034bd5208868143e186738ffcb6662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e14c698c4f0890bf16aae7afbd30074663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a716d65f5a93810583328b5cd1419b0a664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3491b841d7a8e4d507b43cda617eee6e665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825576341a744a65b3ce0663f86567d6666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58aab99b64ca00fa7125ca0689a7c1c667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aefb24ca9ef181d370272c9e65f9e76668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0534b646f6a1228005fc74b5af016c669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c595dc14d42217ebfa865a213cdf6fd670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b32df644422bf8c2fada81c34da034671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b91a7b3a6fb8245e490362728a254b672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6729bd9e58a920e851946018d1df19b0673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559e250862dedd8019b84d1960ff7b7f674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6201ac39723b90f9574fe7d1208355a675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0b066c27d2e32ff201503fc17873de676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ecd25ad83455cb17fd3ebaf652031d677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff733aad4e7dbc4882c36a7fa66bfe68678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae7b0355f650725d8bc9fdc5e2426ae679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26228fcf227b59e683535927f720da38680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b594bd8aca61dbffa3ee005b452bbe0e681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3f3c3abc24c0b5b0c45acee3bdbe60682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c448a24c0f6e6e3a5964ec1b3f33b5683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2081241fbf2cb8c082978c233f8e4309684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30041e21e8cf6f0d2eec96ff09e03498685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a467fd89e5f6af7216b6489f961d0165686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e060ecf63ea2c30ca64b1778f2db7f0687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfc1b2246b00685b15de8fe79a0b4e3688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a258779b931b3b544b21388423404de4689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d10c3be4a7c58519fe9040b9d72e2d2690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fa0509d81e86437ad90b03699832ff691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874b657d087298001700e12ecb28d3bc692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34da677c13fb1db4d02b20ca707b03f3693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c301c3783207d1918975574b00844f72694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39100552a8582e13665d5e28f6f6e808695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ca95ab6b14ba58df947e1626d5dd35696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea12b20b435b7042299816ba4663213697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6414d5458ea8a2e2250f85168133a6d7698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69adf967ca487c26738bc8eacd47f19d699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d77938d8efde88c7595485fae3e5f8700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49afcea364f65637dcf1e1297c83ba3a701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8858c291651d8d446d759462e74e644b702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d837d997bdba3c238b7fcd396f954d99703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc1f7a2c0dd6adf00380930a53f8254704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb63d79b6e6b85d04c7c5804d4ee3c4c705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57df55290bb35deb9cf62cf70facb16706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdc108625918e331ec63be54b00db68707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e926cd92bcd49b30f72a17f852ff6a98708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9313bd4648d5d86f213be28fdd0fe809709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2985b21ee866d3941df9b715ecbd30710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d646647ba95dc0f4da30917d48baa1b5711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff26337e1c33c9be4f2ee478712513e712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8102fff0c0c729d67f37bc1a9c09c8713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1750d726eeb14ffaf31c9b5484c64ac714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f4c8dd295bb10ee00f65b6f47dde7b715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4302299cfe898638a2261edc19ec0e36716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece121bdc7db568ae84c70dcc828bc16717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb312578e7debfca504f61a81566d50718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3931fab5a97451532af01d89dbf88c6719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca611a2f9b8168830ab6898222f78119720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d35e20b82a150fce04e06921e44909b721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fccde7b0e6807a783aa24bd9d1ee9d1722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c46be7b183a3e4e064d0fb9e38f2443723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993d7b9dee796e50991f51945463b6ce724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8321e3210cfd1dbb3e64b58ed6a483d725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a579f3da4a75d301615cf048a2f9c478726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c873098f5192f2a4f8061659a22b18727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825a3f1b65d406eaf45382a73de27490728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99c3c933459864ce1cd14d4500334f7729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e1cac46ec5b421218e4542a03a39a8730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9fb723e017c80ceecfd7b0b081f4af731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21e54b782779911436a49b8b50612e8732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bd38bb0489e043323d38e366fefa24733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53dc50b159e8d14c93875289ae1b7ac2734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae71c3c8d008dbf1388c91392fc8c96735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af91fe0958be4d070449bf991af328f8736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14cce3349423ef84146e622c7e0a579737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fcb52fad6d001cb6486183d9901a1a738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bd908f14c010a0678ee2a6dfc00b6f739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d87bdc21d259cf75a06f03ab4d19ba740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ac8d2ef9d21e8262e68beef4beb9b5741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8342c4f0286b430d640630538d3b7089742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d3a092e98b9e535b15a4aa071e01bb743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c1df5bba16e1d9205b55ceadfb2d35744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec82d3d125ba0180f27e93aa5309900745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e39fe1d7bd77726b21b4c1a0ccb601746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583ae3f00c773ed6142188efb69578ea747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d9536e4a14464e96c439376f4face9748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1442196cfa282202fa07f10bb823810d749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4065725ea3692d86c34578e772e409750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8836e5876ab5817be2a7bb874359fa751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6188a86557a7e0ff10772b4c0dc448cb752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018e7b38f02d98b031fca6dfd97b6a18753.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -23947,51 +23920,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId686"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -24127,51 +24100,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="733425"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -25937,230 +25910,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId759"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -26427,51 +26220,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J382"/>
+  <dimension ref="A1:J379"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="163.817139" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995117" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29676,6342 +29469,6267 @@
         <v>12689</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I130" s="0">
         <v>9.050000000000001</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>12739</v>
+        <v>12966</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I131" s="0">
-        <v>16.67</v>
+        <v>27.4</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>12822</v>
+        <v>12966</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I132" s="0">
-        <v>16.11</v>
+        <v>27.4</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>401</v>
+        <v>398</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>12966</v>
+        <v>17071</v>
       </c>
       <c r="D133" s="0" t="s">
+        <v>400</v>
+      </c>
+      <c r="E133" s="0" t="s">
+        <v>401</v>
+      </c>
+      <c r="F133" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G133" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I133" s="0">
+        <v>10.22</v>
+      </c>
+      <c r="J133" s="0" t="s">
         <v>402</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>12966</v>
+        <v>12419</v>
       </c>
       <c r="D134" s="0" t="s">
+        <v>403</v>
+      </c>
+      <c r="E134" s="0" t="s">
+        <v>404</v>
+      </c>
+      <c r="F134" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G134" s="0" t="s">
+        <v>135</v>
+      </c>
+      <c r="I134" s="0">
+        <v>13.84</v>
+      </c>
+      <c r="J134" s="0" t="s">
         <v>405</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>17071</v>
+        <v>12478</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>406</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>407</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I135" s="0">
-        <v>10.22</v>
+        <v>11.48</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>408</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>12419</v>
+        <v>12928</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>409</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>410</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>135</v>
+        <v>297</v>
       </c>
       <c r="I136" s="0">
-        <v>13.84</v>
+        <v>12.52</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>12478</v>
+        <v>12976</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>412</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>413</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>97</v>
+        <v>35</v>
       </c>
       <c r="I137" s="0">
-        <v>11.48</v>
+        <v>0.32</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>12928</v>
+        <v>12992</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>415</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>416</v>
       </c>
       <c r="F138" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>12.52</v>
+        <v>0.33</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>12976</v>
+        <v>13838</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>418</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>419</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>35</v>
+        <v>21</v>
       </c>
       <c r="I139" s="0">
-        <v>0.32</v>
+        <v>17.24</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>420</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>12992</v>
+        <v>18047</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>421</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>422</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I140" s="0">
-        <v>0.33</v>
+        <v>11.5</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>423</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>13838</v>
+        <v>18048</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>424</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>425</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>21</v>
+        <v>77</v>
       </c>
       <c r="I141" s="0">
-        <v>17.24</v>
+        <v>23.95</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>426</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>18047</v>
+        <v>13848</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>427</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>428</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>97</v>
+        <v>25</v>
       </c>
       <c r="I142" s="0">
-        <v>11.5</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>429</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>18048</v>
+        <v>18057</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>430</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>431</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>23.95</v>
+        <v>19.98</v>
       </c>
       <c r="J143" s="0" t="s">
         <v>432</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>13848</v>
+        <v>26349</v>
       </c>
       <c r="D144" s="0" t="s">
         <v>433</v>
       </c>
       <c r="E144" s="0" t="s">
         <v>434</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="I144" s="0">
-        <v>9.460000000000001</v>
+        <v>52.29</v>
       </c>
       <c r="J144" s="0" t="s">
         <v>435</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>18057</v>
+        <v>26354</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>436</v>
       </c>
       <c r="E145" s="0" t="s">
         <v>437</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>19.98</v>
+        <v>13.35</v>
       </c>
       <c r="J145" s="0" t="s">
         <v>438</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>26349</v>
+        <v>18081</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>439</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>440</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>21</v>
+        <v>56</v>
       </c>
       <c r="I146" s="0">
-        <v>52.29</v>
+        <v>13.29</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>441</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>26354</v>
+        <v>26363</v>
       </c>
       <c r="D147" s="0" t="s">
         <v>442</v>
       </c>
       <c r="E147" s="0" t="s">
         <v>443</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I147" s="0">
-        <v>13.35</v>
+        <v>42.53</v>
       </c>
       <c r="J147" s="0" t="s">
         <v>444</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>18081</v>
+        <v>13866</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>445</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>446</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>56</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>13.29</v>
+        <v>4.45</v>
       </c>
       <c r="J148" s="0" t="s">
         <v>447</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>26363</v>
+        <v>26371</v>
       </c>
       <c r="D149" s="0" t="s">
         <v>448</v>
       </c>
       <c r="E149" s="0" t="s">
         <v>449</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>42.53</v>
+        <v>12.77</v>
       </c>
       <c r="J149" s="0" t="s">
         <v>450</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13866</v>
+        <v>26376</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>451</v>
       </c>
       <c r="E150" s="0" t="s">
         <v>452</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I150" s="0">
-        <v>4.45</v>
+        <v>20.27</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>26371</v>
+        <v>26379</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>20</v>
+        <v>457</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>12.77</v>
+        <v>10.67</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>456</v>
+        <v>458</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>26376</v>
+        <v>26379</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>457</v>
+        <v>459</v>
       </c>
       <c r="E152" s="0" t="s">
+        <v>456</v>
+      </c>
+      <c r="F152" s="0" t="s">
+        <v>460</v>
+      </c>
+      <c r="G152" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I152" s="0">
+        <v>10.67</v>
+      </c>
+      <c r="J152" s="0" t="s">
         <v>458</v>
-      </c>
-[...10 lines deleted...]
-        <v>460</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>26379</v>
+        <v>18098</v>
       </c>
       <c r="D153" s="0" t="s">
         <v>461</v>
       </c>
       <c r="E153" s="0" t="s">
         <v>462</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>463</v>
+        <v>11</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>10.67</v>
+        <v>7.79</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>464</v>
+        <v>463</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>26379</v>
+        <v>18097</v>
       </c>
       <c r="D154" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="E154" s="0" t="s">
         <v>465</v>
       </c>
-      <c r="E154" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F154" s="0" t="s">
-        <v>466</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>10.67</v>
+        <v>3</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>18098</v>
+        <v>18097</v>
       </c>
       <c r="D155" s="0" t="s">
         <v>467</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>468</v>
+        <v>465</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>7.79</v>
+        <v>3</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>469</v>
+        <v>466</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>470</v>
+        <v>468</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I156" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>473</v>
+        <v>471</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I157" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>18102</v>
+        <v>18105</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>474</v>
+        <v>472</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>475</v>
+        <v>473</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>29.59</v>
+        <v>2.49</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>476</v>
+        <v>474</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>18102</v>
+        <v>18103</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>475</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>476</v>
+      </c>
+      <c r="F159" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G159" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I159" s="0">
+        <v>7.48</v>
+      </c>
+      <c r="J159" s="0" t="s">
         <v>477</v>
-      </c>
-[...13 lines deleted...]
-        <v>476</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>18105</v>
+        <v>26392</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>478</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>479</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I160" s="0">
-        <v>2.49</v>
+        <v>25.44</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>18103</v>
+        <v>26393</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I161" s="0">
-        <v>7.48</v>
+        <v>28.34</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>26392</v>
+        <v>13877</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>25.44</v>
+        <v>3.19</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>487</v>
+        <v>488</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>26393</v>
+        <v>18111</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>488</v>
+        <v>489</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>489</v>
+        <v>490</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>16</v>
+        <v>297</v>
       </c>
       <c r="I163" s="0">
-        <v>28.34</v>
+        <v>16.99</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>490</v>
+        <v>491</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13877</v>
+        <v>18114</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>491</v>
+        <v>492</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>493</v>
+        <v>20</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I164" s="0">
-        <v>3.19</v>
+        <v>5.56</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>18111</v>
+        <v>18119</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>297</v>
+        <v>497</v>
       </c>
       <c r="I165" s="0">
-        <v>16.99</v>
+        <v>9.17</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>497</v>
+        <v>498</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>18114</v>
+        <v>26396</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>498</v>
+        <v>499</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>499</v>
+        <v>500</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>5.56</v>
+        <v>10.53</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>500</v>
+        <v>501</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>18119</v>
+        <v>26396</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>500</v>
+      </c>
+      <c r="F167" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G167" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I167" s="0">
+        <v>10.53</v>
+      </c>
+      <c r="J167" s="0" t="s">
         <v>501</v>
-      </c>
-[...13 lines deleted...]
-        <v>504</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D168" s="0" t="s">
+        <v>503</v>
+      </c>
+      <c r="E168" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F168" s="0" t="s">
         <v>505</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D169" s="0" t="s">
+        <v>507</v>
+      </c>
+      <c r="E169" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F169" s="0" t="s">
         <v>508</v>
-      </c>
-[...4 lines deleted...]
-        <v>340</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
         <v>26402</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E170" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F170" s="0" t="s">
         <v>510</v>
-      </c>
-[...1 lines deleted...]
-        <v>511</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
         <v>9.68</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>512</v>
+        <v>506</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>26402</v>
+        <v>18125</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>513</v>
+        <v>511</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>514</v>
+        <v>11</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>9.68</v>
+        <v>25.22</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>512</v>
+        <v>513</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>26402</v>
+        <v>13893</v>
       </c>
       <c r="D172" s="0" t="s">
+        <v>514</v>
+      </c>
+      <c r="E172" s="0" t="s">
         <v>515</v>
       </c>
-      <c r="E172" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F172" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G172" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="I172" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J172" s="0" t="s">
         <v>516</v>
-      </c>
-[...7 lines deleted...]
-        <v>512</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>18125</v>
+        <v>18134</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>517</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>518</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I173" s="0">
-        <v>25.22</v>
+        <v>8.59</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>519</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13893</v>
+        <v>18135</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>520</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>521</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>35</v>
+        <v>77</v>
       </c>
       <c r="I174" s="0">
-        <v>3.33</v>
+        <v>7.37</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>522</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>18134</v>
+        <v>18137</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>523</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>524</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I175" s="0">
-        <v>8.59</v>
+        <v>5.99</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>525</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>18135</v>
+        <v>18130</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>526</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>527</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I176" s="0">
-        <v>7.37</v>
+        <v>7.71</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>528</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>18137</v>
+        <v>18131</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>529</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>530</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I177" s="0">
-        <v>5.99</v>
+        <v>13.65</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>531</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>18130</v>
+        <v>18148</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>532</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>533</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I178" s="0">
-        <v>7.71</v>
+        <v>6.7</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>534</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>18131</v>
+        <v>26425</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>535</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>536</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I179" s="0">
-        <v>13.65</v>
+        <v>10.15</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>537</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>18146</v>
+        <v>18150</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>538</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>539</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>97</v>
       </c>
       <c r="I180" s="0">
-        <v>3.88</v>
+        <v>50.04</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>540</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>18148</v>
+        <v>18164</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>541</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>542</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I181" s="0">
-        <v>6.7</v>
+        <v>33.8</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>543</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>26425</v>
+        <v>18161</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>544</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>545</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I182" s="0">
-        <v>10.15</v>
+        <v>65.88</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>546</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>18150</v>
+        <v>13917</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>547</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>548</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I183" s="0">
-        <v>50.04</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>549</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>18164</v>
+        <v>13918</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>550</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>551</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I184" s="0">
-        <v>33.8</v>
+        <v>13.82</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>552</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>18161</v>
+        <v>13918</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>553</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>554</v>
+        <v>551</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I185" s="0">
-        <v>65.88</v>
+        <v>13.82</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>555</v>
+        <v>552</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13917</v>
+        <v>26470</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>556</v>
+        <v>554</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>557</v>
+        <v>555</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I186" s="0">
-        <v>9.140000000000001</v>
+        <v>79.06</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>558</v>
+        <v>556</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13918</v>
+        <v>26469</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>559</v>
+        <v>557</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>560</v>
+        <v>558</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I187" s="0">
-        <v>13.82</v>
+        <v>20.45</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>561</v>
+        <v>559</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13918</v>
+        <v>18172</v>
       </c>
       <c r="D188" s="0" t="s">
+        <v>560</v>
+      </c>
+      <c r="E188" s="0" t="s">
+        <v>561</v>
+      </c>
+      <c r="F188" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G188" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I188" s="0">
+        <v>16.72</v>
+      </c>
+      <c r="J188" s="0" t="s">
         <v>562</v>
-      </c>
-[...13 lines deleted...]
-        <v>561</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>26470</v>
+        <v>18173</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>563</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>564</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>79.06</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>565</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>26469</v>
+        <v>26483</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>566</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>567</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>20.45</v>
+        <v>17.13</v>
       </c>
       <c r="J190" s="0" t="s">
         <v>568</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>18172</v>
+        <v>25892</v>
       </c>
       <c r="D191" s="0" t="s">
         <v>569</v>
       </c>
       <c r="E191" s="0" t="s">
         <v>570</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>12</v>
+        <v>571</v>
       </c>
       <c r="I191" s="0">
-        <v>16.72</v>
+        <v>18.5</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>571</v>
+        <v>572</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>18173</v>
+        <v>25892</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>573</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>570</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>571</v>
+      </c>
+      <c r="I192" s="0">
+        <v>18.5</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>572</v>
-      </c>
-[...13 lines deleted...]
-        <v>574</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>26483</v>
+        <v>18175</v>
       </c>
       <c r="D193" s="0" t="s">
+        <v>574</v>
+      </c>
+      <c r="E193" s="0" t="s">
         <v>575</v>
-      </c>
-[...1 lines deleted...]
-        <v>576</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>17.13</v>
+        <v>14.36</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>577</v>
+      </c>
+      <c r="E194" s="0" t="s">
         <v>578</v>
       </c>
-      <c r="E194" s="0" t="s">
+      <c r="F194" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I194" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
       <c r="E195" s="0" t="s">
+        <v>578</v>
+      </c>
+      <c r="F195" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G195" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I195" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J195" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>18175</v>
+        <v>18186</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>584</v>
+        <v>578</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I196" s="0">
-        <v>14.36</v>
+        <v>12.52</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>585</v>
+        <v>579</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>18186</v>
+        <v>18185</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>586</v>
+        <v>582</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I197" s="0">
-        <v>12.52</v>
+        <v>8.539999999999999</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>588</v>
+        <v>584</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>589</v>
+        <v>585</v>
       </c>
       <c r="E198" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F198" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G198" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I198" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J198" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="E199" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F199" s="0" t="s">
+        <v>589</v>
+      </c>
+      <c r="G199" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I199" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J199" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>18185</v>
+        <v>26511</v>
       </c>
       <c r="D200" s="0" t="s">
+        <v>590</v>
+      </c>
+      <c r="E200" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F200" s="0" t="s">
         <v>591</v>
       </c>
-      <c r="E200" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G200" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>8.539999999999999</v>
+        <v>15.69</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>593</v>
+        <v>587</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>26511</v>
+        <v>18197</v>
       </c>
       <c r="D201" s="0" t="s">
+        <v>592</v>
+      </c>
+      <c r="E201" s="0" t="s">
+        <v>593</v>
+      </c>
+      <c r="F201" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G201" s="0" t="s">
+        <v>297</v>
+      </c>
+      <c r="I201" s="0">
+        <v>21.5</v>
+      </c>
+      <c r="J201" s="0" t="s">
         <v>594</v>
-      </c>
-[...13 lines deleted...]
-        <v>596</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>598</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>600</v>
+        <v>591</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>18197</v>
+        <v>18212</v>
       </c>
       <c r="D204" s="0" t="s">
+        <v>599</v>
+      </c>
+      <c r="E204" s="0" t="s">
+        <v>600</v>
+      </c>
+      <c r="F204" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="G204" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I204" s="0">
+        <v>10.8</v>
+      </c>
+      <c r="J204" s="0" t="s">
         <v>601</v>
-      </c>
-[...13 lines deleted...]
-        <v>603</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>18199</v>
+        <v>13944</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F205" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>20.14</v>
+        <v>7.71</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>18199</v>
+        <v>13945</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>600</v>
+        <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>20.14</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>18212</v>
+        <v>13946</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>608</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>609</v>
       </c>
       <c r="F207" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>10.8</v>
+        <v>5.3</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>610</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13944</v>
+        <v>13947</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>611</v>
       </c>
       <c r="E208" s="0" t="s">
         <v>612</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>7.71</v>
+        <v>21.8</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>613</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13945</v>
+        <v>26538</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>614</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>615</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>11</v>
+        <v>616</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>8.279999999999999</v>
+        <v>11.34</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13946</v>
+        <v>26538</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>618</v>
+        <v>615</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>11</v>
+        <v>619</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>5.3</v>
+        <v>11.34</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13947</v>
+        <v>26538</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>620</v>
       </c>
       <c r="E211" s="0" t="s">
+        <v>615</v>
+      </c>
+      <c r="F211" s="0" t="s">
         <v>621</v>
-      </c>
-[...1 lines deleted...]
-        <v>29</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>21.8</v>
+        <v>11.34</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>622</v>
+        <v>617</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>26538</v>
+        <v>18214</v>
       </c>
       <c r="D212" s="0" t="s">
+        <v>622</v>
+      </c>
+      <c r="E212" s="0" t="s">
         <v>623</v>
       </c>
-      <c r="E212" s="0" t="s">
+      <c r="F212" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G212" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I212" s="0">
+        <v>8.74</v>
+      </c>
+      <c r="J212" s="0" t="s">
         <v>624</v>
-      </c>
-[...10 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>26538</v>
+        <v>18228</v>
       </c>
       <c r="D213" s="0" t="s">
+        <v>625</v>
+      </c>
+      <c r="E213" s="0" t="s">
+        <v>626</v>
+      </c>
+      <c r="F213" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G213" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I213" s="0">
+        <v>6.95</v>
+      </c>
+      <c r="J213" s="0" t="s">
         <v>627</v>
-      </c>
-[...13 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>26538</v>
+        <v>13961</v>
       </c>
       <c r="D214" s="0" t="s">
+        <v>628</v>
+      </c>
+      <c r="E214" s="0" t="s">
         <v>629</v>
       </c>
-      <c r="E214" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F214" s="0" t="s">
-        <v>630</v>
+        <v>11</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>11.34</v>
+        <v>10.61</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>626</v>
+        <v>630</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>18214</v>
+        <v>26549</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>631</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>632</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>8.74</v>
+        <v>11.03</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>633</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>18228</v>
+        <v>26549</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>634</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>635</v>
+        <v>632</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>6.95</v>
+        <v>11.03</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>636</v>
+        <v>633</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13961</v>
+        <v>17095</v>
       </c>
       <c r="D217" s="0" t="s">
+        <v>635</v>
+      </c>
+      <c r="E217" s="0" t="s">
+        <v>636</v>
+      </c>
+      <c r="F217" s="0" t="s">
         <v>637</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>10.61</v>
+        <v>7.71</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>639</v>
+        <v>638</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>26549</v>
+        <v>18243</v>
       </c>
       <c r="D218" s="0" t="s">
+        <v>639</v>
+      </c>
+      <c r="E218" s="0" t="s">
         <v>640</v>
-      </c>
-[...1 lines deleted...]
-        <v>641</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I218" s="0">
-        <v>11.03</v>
+        <v>6.97</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>642</v>
+        <v>641</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>26549</v>
+        <v>26569</v>
       </c>
       <c r="D219" s="0" t="s">
+        <v>642</v>
+      </c>
+      <c r="E219" s="0" t="s">
         <v>643</v>
       </c>
-      <c r="E219" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F219" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>11.03</v>
+        <v>12.1</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>642</v>
+        <v>644</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>17095</v>
+        <v>17100</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>646</v>
+        <v>11</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I220" s="0">
-        <v>7.71</v>
+        <v>5.89</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>647</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>18243</v>
+        <v>17103</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>648</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>649</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>35</v>
+        <v>297</v>
       </c>
       <c r="I221" s="0">
-        <v>6.97</v>
+        <v>7.72</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>650</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>26569</v>
+        <v>17104</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>651</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>652</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I222" s="0">
-        <v>12.1</v>
+        <v>12.54</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>653</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>17100</v>
+        <v>17108</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>654</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>655</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G223" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>5.89</v>
+        <v>4.25</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>656</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>17103</v>
+        <v>17111</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>657</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>658</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G224" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>7.72</v>
+        <v>5.26</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>659</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>17104</v>
+        <v>17165</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>660</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>661</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>12.54</v>
+        <v>10.34</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>662</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>17108</v>
+        <v>17166</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>663</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>664</v>
       </c>
       <c r="F226" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>4.25</v>
+        <v>19.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>665</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>17111</v>
+        <v>17173</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>666</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>667</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I227" s="0">
-        <v>5.26</v>
+        <v>6.13</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>668</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>17165</v>
+        <v>17194</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>669</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>670</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>11</v>
+        <v>671</v>
       </c>
       <c r="G228" s="0" t="s">
-        <v>12</v>
+        <v>672</v>
       </c>
       <c r="I228" s="0">
-        <v>10.34</v>
+        <v>8.91</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>671</v>
+        <v>673</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>17166</v>
+        <v>17199</v>
       </c>
       <c r="D229" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="E229" s="0" t="s">
+        <v>675</v>
+      </c>
+      <c r="F229" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G229" s="0" t="s">
         <v>672</v>
       </c>
-      <c r="E229" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I229" s="0">
-        <v>19.22</v>
+        <v>8.94</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>674</v>
+        <v>676</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>17173</v>
+        <v>17229</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>675</v>
+        <v>677</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>676</v>
+        <v>678</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G230" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>6.13</v>
+        <v>36.43</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>677</v>
+        <v>679</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>17194</v>
+        <v>17229</v>
       </c>
       <c r="D231" s="0" t="s">
+        <v>680</v>
+      </c>
+      <c r="E231" s="0" t="s">
         <v>678</v>
       </c>
-      <c r="E231" s="0" t="s">
+      <c r="F231" s="0" t="s">
+        <v>327</v>
+      </c>
+      <c r="G231" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I231" s="0">
+        <v>36.43</v>
+      </c>
+      <c r="J231" s="0" t="s">
         <v>679</v>
-      </c>
-[...10 lines deleted...]
-        <v>682</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>17199</v>
+        <v>17230</v>
       </c>
       <c r="D232" s="0" t="s">
+        <v>681</v>
+      </c>
+      <c r="E232" s="0" t="s">
+        <v>682</v>
+      </c>
+      <c r="F232" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G232" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I232" s="0">
+        <v>20.99</v>
+      </c>
+      <c r="J232" s="0" t="s">
         <v>683</v>
-      </c>
-[...13 lines deleted...]
-        <v>685</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>17229</v>
+        <v>17230</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>686</v>
+        <v>684</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>687</v>
+        <v>682</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>36.43</v>
+        <v>20.99</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>688</v>
+        <v>683</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>17229</v>
+        <v>17231</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>689</v>
+        <v>685</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>687</v>
+        <v>686</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>36.43</v>
+        <v>16.84</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>688</v>
+        <v>687</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>17230</v>
+        <v>17231</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>690</v>
+        <v>688</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>691</v>
+        <v>686</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>20.99</v>
+        <v>16.84</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>692</v>
+        <v>687</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>17230</v>
+        <v>17232</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>693</v>
+        <v>689</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>691</v>
+        <v>690</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>20.99</v>
+        <v>50.27</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>692</v>
+        <v>691</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>694</v>
+        <v>692</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>697</v>
+        <v>695</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>17232</v>
+        <v>17235</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>698</v>
+        <v>696</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>699</v>
+        <v>697</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>55</v>
+        <v>228</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>50.27</v>
+        <v>29.51</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>700</v>
+        <v>698</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>17234</v>
+        <v>17260</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>701</v>
+        <v>699</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>702</v>
+        <v>700</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I240" s="0">
-        <v>32.08</v>
+        <v>24.23</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>703</v>
+        <v>701</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17234</v>
+        <v>17279</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>704</v>
+        <v>702</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
       <c r="F241" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>32.08</v>
+        <v>1.93</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17235</v>
+        <v>17280</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>705</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>706</v>
       </c>
       <c r="F242" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>29.51</v>
+        <v>1.93</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17260</v>
+        <v>17287</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>708</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>709</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>20</v>
+        <v>228</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>24.23</v>
+        <v>23.65</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>710</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>17279</v>
+        <v>17287</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>711</v>
       </c>
       <c r="E244" s="0" t="s">
+        <v>709</v>
+      </c>
+      <c r="F244" s="0" t="s">
         <v>712</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>1.93</v>
+        <v>23.65</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>713</v>
+        <v>710</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17280</v>
+        <v>17293</v>
       </c>
       <c r="D245" s="0" t="s">
+        <v>713</v>
+      </c>
+      <c r="E245" s="0" t="s">
         <v>714</v>
-      </c>
-[...1 lines deleted...]
-        <v>715</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>1.93</v>
+        <v>13.93</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>716</v>
+        <v>715</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17287</v>
+        <v>17295</v>
       </c>
       <c r="D246" s="0" t="s">
+        <v>716</v>
+      </c>
+      <c r="E246" s="0" t="s">
         <v>717</v>
       </c>
-      <c r="E246" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F246" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G246" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>23.65</v>
+        <v>13.91</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>719</v>
+        <v>718</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17287</v>
+        <v>17296</v>
       </c>
       <c r="D247" s="0" t="s">
+        <v>719</v>
+      </c>
+      <c r="E247" s="0" t="s">
         <v>720</v>
       </c>
-      <c r="E247" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F247" s="0" t="s">
-        <v>721</v>
+        <v>29</v>
       </c>
       <c r="G247" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>23.65</v>
+        <v>14.64</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>719</v>
+        <v>721</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>17293</v>
+        <v>22041</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>13.93</v>
+        <v>13.17</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>724</v>
+        <v>725</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17295</v>
+        <v>17336</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>725</v>
+        <v>726</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>726</v>
+        <v>727</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G249" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I249" s="0">
-        <v>13.91</v>
+        <v>29.88</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>727</v>
+        <v>728</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>17296</v>
+        <v>17336</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>728</v>
+        <v>729</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>729</v>
+        <v>727</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>29</v>
+        <v>327</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
-        <v>14.64</v>
+        <v>29.88</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>730</v>
+        <v>728</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22041</v>
+        <v>17337</v>
       </c>
       <c r="D251" s="0" t="s">
+        <v>730</v>
+      </c>
+      <c r="E251" s="0" t="s">
         <v>731</v>
       </c>
-      <c r="E251" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F251" s="0" t="s">
-        <v>733</v>
+        <v>55</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>13.17</v>
+        <v>20.44</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>734</v>
+        <v>732</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>17336</v>
+        <v>17362</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>735</v>
+        <v>733</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>736</v>
+        <v>734</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>29.88</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>737</v>
+        <v>735</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17336</v>
+        <v>17365</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>738</v>
+        <v>736</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>736</v>
+        <v>737</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>327</v>
+        <v>20</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>29.88</v>
+        <v>15.15</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>737</v>
+        <v>738</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17337</v>
+        <v>17372</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>739</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>740</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>20.44</v>
+        <v>10.61</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>741</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>17362</v>
+        <v>26678</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>742</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>743</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>8.720000000000001</v>
+        <v>12.69</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>744</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>17365</v>
+        <v>26690</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>745</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>746</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>15.15</v>
+        <v>11.48</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>747</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>17372</v>
+        <v>26690</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>748</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>749</v>
+        <v>746</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>10.61</v>
+        <v>11.48</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>750</v>
+        <v>747</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>26678</v>
+        <v>26691</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>751</v>
+        <v>749</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>752</v>
+        <v>750</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>12.69</v>
+        <v>7.48</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>753</v>
+        <v>751</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>754</v>
+        <v>752</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>757</v>
+        <v>755</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>141</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>26691</v>
+        <v>17395</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>758</v>
+        <v>756</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>759</v>
+        <v>753</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>327</v>
+        <v>55</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>7.48</v>
+        <v>30.97</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>760</v>
+        <v>754</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>17395</v>
+        <v>17398</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>761</v>
+        <v>757</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>762</v>
+        <v>758</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>30.97</v>
+        <v>4.15</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>763</v>
+        <v>759</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>17395</v>
+        <v>17407</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>764</v>
+        <v>760</v>
       </c>
       <c r="E263" s="0" t="s">
+        <v>761</v>
+      </c>
+      <c r="F263" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G263" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="I263" s="0">
+        <v>19.66</v>
+      </c>
+      <c r="J263" s="0" t="s">
         <v>762</v>
-      </c>
-[...10 lines deleted...]
-        <v>763</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>17395</v>
+        <v>17417</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>765</v>
+        <v>763</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>762</v>
+        <v>764</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>30.97</v>
+        <v>8.51</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>763</v>
+        <v>765</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>17398</v>
+        <v>26717</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>766</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>767</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>20</v>
+        <v>768</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I265" s="0">
-        <v>4.15</v>
+        <v>22.12</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>768</v>
+        <v>769</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>17407</v>
+        <v>26725</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>77</v>
+        <v>16</v>
       </c>
       <c r="I266" s="0">
-        <v>19.66</v>
+        <v>14.64</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>771</v>
+        <v>772</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>17417</v>
+        <v>17447</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>772</v>
+        <v>773</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>773</v>
+        <v>774</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I267" s="0">
-        <v>8.51</v>
+        <v>29.22</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>774</v>
+        <v>775</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>26717</v>
+        <v>17460</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>775</v>
+        <v>776</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>776</v>
+        <v>777</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>777</v>
+        <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I268" s="0">
-        <v>22.12</v>
+        <v>1.54</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>26725</v>
+        <v>17461</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I269" s="0">
-        <v>14.64</v>
+        <v>3.73</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17447</v>
+        <v>17462</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>77</v>
+        <v>21</v>
       </c>
       <c r="I270" s="0">
-        <v>29.22</v>
+        <v>8.67</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17460</v>
+        <v>17475</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>21</v>
+        <v>297</v>
       </c>
       <c r="I271" s="0">
-        <v>1.54</v>
+        <v>12.43</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>17461</v>
+        <v>26739</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>3.73</v>
+        <v>15.98</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>17462</v>
+        <v>26739</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>792</v>
+        <v>789</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>8.67</v>
+        <v>15.98</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>793</v>
+        <v>790</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>17475</v>
+        <v>26739</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>794</v>
+        <v>792</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>795</v>
+        <v>789</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>11</v>
+        <v>591</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>12.43</v>
+        <v>15.98</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>796</v>
+        <v>790</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
         <v>26739</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>797</v>
+        <v>793</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>29</v>
+        <v>55</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
         <v>15.98</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
         <v>26739</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>800</v>
+        <v>794</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>340</v>
+        <v>228</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
         <v>15.98</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
         <v>26739</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>801</v>
+        <v>795</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>600</v>
+        <v>796</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
         <v>15.98</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>26739</v>
+        <v>17506</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>802</v>
+        <v>797</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>15.98</v>
+        <v>39.52</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>26739</v>
+        <v>17561</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>803</v>
+        <v>800</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>798</v>
+        <v>801</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I279" s="0">
-        <v>15.98</v>
+        <v>8.109999999999999</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>799</v>
+        <v>802</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>26739</v>
+        <v>26765</v>
       </c>
       <c r="D280" s="0" t="s">
+        <v>803</v>
+      </c>
+      <c r="E280" s="0" t="s">
         <v>804</v>
       </c>
-      <c r="E280" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F280" s="0" t="s">
-        <v>805</v>
+        <v>20</v>
       </c>
       <c r="G280" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I280" s="0">
-        <v>15.98</v>
+        <v>10.38</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>799</v>
+        <v>805</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>17506</v>
+        <v>26766</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
-        <v>39.52</v>
+        <v>10.38</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>17561</v>
+        <v>26768</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I282" s="0">
-        <v>8.109999999999999</v>
+        <v>10.38</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>26765</v>
+        <v>17509</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
-        <v>10.38</v>
+        <v>3.32</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>26766</v>
+        <v>17510</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>10.38</v>
+        <v>6.03</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>26768</v>
+        <v>17511</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>10.38</v>
+        <v>108.2</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17509</v>
+        <v>17512</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>3.32</v>
+        <v>11.72</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>17510</v>
+        <v>17512</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>825</v>
+        <v>822</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>6.03</v>
+        <v>11.72</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>826</v>
+        <v>823</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>17511</v>
+        <v>17512</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>827</v>
+        <v>825</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>828</v>
+        <v>822</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>108.2</v>
+        <v>11.72</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>829</v>
+        <v>823</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>830</v>
+        <v>826</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>833</v>
+        <v>829</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>55</v>
+        <v>141</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>17512</v>
+        <v>17560</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>834</v>
+        <v>830</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>141</v>
+        <v>832</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>11.72</v>
+        <v>19.58</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>832</v>
+        <v>833</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>17513</v>
+        <v>17514</v>
       </c>
       <c r="D292" s="0" t="s">
+        <v>834</v>
+      </c>
+      <c r="E292" s="0" t="s">
         <v>835</v>
       </c>
-      <c r="E292" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F292" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>24.59</v>
+        <v>16.84</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>837</v>
+        <v>836</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>17513</v>
+        <v>17517</v>
       </c>
       <c r="D293" s="0" t="s">
+        <v>837</v>
+      </c>
+      <c r="E293" s="0" t="s">
         <v>838</v>
       </c>
-      <c r="E293" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F293" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>24.59</v>
+        <v>4.91</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>837</v>
+        <v>839</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>17560</v>
+        <v>17520</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>839</v>
+        <v>840</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>840</v>
+        <v>841</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>841</v>
+        <v>20</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>19.58</v>
+        <v>4.37</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>842</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>17514</v>
+        <v>17522</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>843</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>844</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>16.84</v>
+        <v>19.72</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>845</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>17517</v>
+        <v>17530</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>846</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>847</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I296" s="0">
-        <v>4.91</v>
+        <v>34.96</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>848</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>17520</v>
+        <v>17531</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>849</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>850</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I297" s="0">
-        <v>4.37</v>
+        <v>50.75</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>851</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>17522</v>
+        <v>17558</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>852</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>853</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G298" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>19.72</v>
+        <v>3.34</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>854</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>17530</v>
+        <v>22103</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>855</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>856</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>34.96</v>
+        <v>4.74</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>857</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>17531</v>
+        <v>17564</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>858</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>859</v>
       </c>
       <c r="F300" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>50.75</v>
+        <v>23.63</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>860</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>17558</v>
+        <v>17574</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>861</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>862</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I301" s="0">
-        <v>3.34</v>
+        <v>18.53</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>863</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22103</v>
+        <v>17576</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>864</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>865</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I302" s="0">
-        <v>4.74</v>
+        <v>4.37</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>866</v>
+        <v>867</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17564</v>
+        <v>17586</v>
       </c>
       <c r="D303" s="0" t="s">
-        <v>867</v>
+        <v>868</v>
       </c>
       <c r="E303" s="0" t="s">
-        <v>868</v>
+        <v>869</v>
       </c>
       <c r="F303" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>23.63</v>
+        <v>8.68</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>869</v>
+        <v>870</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17574</v>
+        <v>17590</v>
       </c>
       <c r="D304" s="0" t="s">
-        <v>870</v>
+        <v>871</v>
       </c>
       <c r="E304" s="0" t="s">
-        <v>871</v>
+        <v>872</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>18.53</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>872</v>
+        <v>873</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17576</v>
+        <v>17595</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>873</v>
+        <v>874</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>874</v>
+        <v>875</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>4.37</v>
+        <v>14.74</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>876</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17586</v>
+        <v>17597</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>877</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>878</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>8.68</v>
+        <v>17.48</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>879</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17590</v>
+        <v>17604</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>880</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>881</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I307" s="0">
-        <v>8.619999999999999</v>
+        <v>33.95</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>882</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17595</v>
+        <v>17604</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>883</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>884</v>
+        <v>881</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I308" s="0">
-        <v>14.74</v>
+        <v>33.95</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>885</v>
+        <v>882</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>17597</v>
+        <v>24396</v>
       </c>
       <c r="D309" s="0" t="s">
+        <v>884</v>
+      </c>
+      <c r="E309" s="0" t="s">
+        <v>885</v>
+      </c>
+      <c r="F309" s="0" t="s">
         <v>886</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>17.23</v>
+        <v>24.82</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>888</v>
+        <v>887</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>17604</v>
+        <v>17608</v>
       </c>
       <c r="D310" s="0" t="s">
+        <v>888</v>
+      </c>
+      <c r="E310" s="0" t="s">
         <v>889</v>
-      </c>
-[...1 lines deleted...]
-        <v>890</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>33.95</v>
+        <v>5.49</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>891</v>
+        <v>890</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17604</v>
+        <v>17607</v>
       </c>
       <c r="D311" s="0" t="s">
+        <v>891</v>
+      </c>
+      <c r="E311" s="0" t="s">
         <v>892</v>
       </c>
-      <c r="E311" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F311" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>33.95</v>
+        <v>3.32</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>891</v>
+        <v>893</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24396</v>
+        <v>17610</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>893</v>
+        <v>894</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>894</v>
+        <v>895</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>895</v>
+        <v>11</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>24.82</v>
+        <v>1.11</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>896</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17608</v>
+        <v>17614</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>897</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>898</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>5.49</v>
+        <v>3.1</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17607</v>
+        <v>17615</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>900</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>901</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>3.32</v>
+        <v>3.96</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>902</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17610</v>
+        <v>17615</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>903</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>904</v>
+        <v>901</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>1.11</v>
+        <v>3.96</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>905</v>
+        <v>902</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17614</v>
+        <v>17617</v>
       </c>
       <c r="D316" s="0" t="s">
+        <v>904</v>
+      </c>
+      <c r="E316" s="0" t="s">
+        <v>905</v>
+      </c>
+      <c r="F316" s="0" t="s">
         <v>906</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>3.1</v>
+        <v>16.61</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>908</v>
+        <v>907</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>17615</v>
+        <v>17617</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>909</v>
+        <v>908</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>910</v>
+        <v>905</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>3.96</v>
+        <v>16.61</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>911</v>
+        <v>907</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17615</v>
+        <v>17618</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>912</v>
+        <v>909</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>910</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>29</v>
+        <v>712</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>3.96</v>
+        <v>10.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>911</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>17617</v>
+        <v>26806</v>
       </c>
       <c r="D319" s="0" t="s">
+        <v>912</v>
+      </c>
+      <c r="E319" s="0" t="s">
         <v>913</v>
       </c>
-      <c r="E319" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F319" s="0" t="s">
-        <v>915</v>
+        <v>11</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>16.61</v>
+        <v>18.02</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>916</v>
+        <v>914</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>17617</v>
+        <v>26807</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>917</v>
+        <v>915</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>16.61</v>
+        <v>25.62</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>916</v>
+        <v>917</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17618</v>
+        <v>17623</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>919</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>10.72</v>
+        <v>31.24</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>920</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>26806</v>
+        <v>17624</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>921</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>922</v>
       </c>
       <c r="F322" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>18.02</v>
+        <v>7.14</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>26807</v>
+        <v>22115</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>924</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>925</v>
       </c>
       <c r="F323" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>25.62</v>
+        <v>10.43</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>926</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>17623</v>
+        <v>22116</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>927</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>928</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>31.24</v>
+        <v>12.82</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17624</v>
+        <v>17628</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>930</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>931</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>7.14</v>
+        <v>21.04</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>932</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>22115</v>
+        <v>17632</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>933</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>934</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>9.710000000000001</v>
+        <v>57.39</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>935</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>22116</v>
+        <v>17633</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>936</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>937</v>
       </c>
       <c r="F327" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>12.82</v>
+        <v>20.22</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>938</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>17628</v>
+        <v>17634</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>939</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>940</v>
       </c>
       <c r="F328" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>21.04</v>
+        <v>48.2</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>941</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>17632</v>
+        <v>22124</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>942</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>943</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>57.39</v>
+        <v>7.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>944</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>17633</v>
+        <v>22125</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>945</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>946</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>20.22</v>
+        <v>5</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>947</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>17634</v>
+        <v>22127</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>948</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>949</v>
       </c>
       <c r="F331" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>48.2</v>
+        <v>5.02</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>22124</v>
+        <v>17645</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>951</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>952</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>7.22</v>
+        <v>10.02</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>22125</v>
+        <v>17652</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>5</v>
+        <v>6.65</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>22127</v>
+        <v>17664</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>958</v>
       </c>
-      <c r="F334" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F334" s="0"/>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5.02</v>
+        <v>13.08</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17645</v>
+        <v>17662</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>961</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>10.02</v>
+        <v>4.05</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17652</v>
+        <v>17663</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>964</v>
       </c>
       <c r="F336" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.65</v>
+        <v>22.75</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17664</v>
+        <v>22139</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>967</v>
       </c>
-      <c r="F337" s="0"/>
+      <c r="F337" s="0" t="s">
+        <v>11</v>
+      </c>
       <c r="G337" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I337" s="0">
-        <v>13.08</v>
+        <v>14.23</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17662</v>
+        <v>22140</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>969</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>970</v>
       </c>
       <c r="F338" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I338" s="0">
-        <v>4.05</v>
+        <v>12.74</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>971</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17663</v>
+        <v>22142</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>972</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>973</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I339" s="0">
-        <v>17.73</v>
+        <v>16.22</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>22139</v>
+        <v>22143</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>975</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>976</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I340" s="0">
-        <v>14.23</v>
+        <v>21.33</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>977</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>22140</v>
+        <v>18250</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>978</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>979</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I341" s="0">
-        <v>12.74</v>
+        <v>19.48</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>980</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>22142</v>
+        <v>18251</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>981</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>982</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I342" s="0">
-        <v>16.22</v>
+        <v>38.72</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>983</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>22143</v>
+        <v>26831</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>984</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>985</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I343" s="0">
-        <v>21.33</v>
+        <v>16.22</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>986</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18250</v>
+        <v>18252</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>987</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>988</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I344" s="0">
-        <v>19.48</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>989</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18251</v>
+        <v>18255</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>990</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>991</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>38.72</v>
+        <v>18.11</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>992</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>26831</v>
+        <v>18256</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>993</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>994</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>16.22</v>
+        <v>64.55</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>18252</v>
+        <v>22147</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>996</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>997</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>85.31999999999999</v>
+        <v>6.45</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>998</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18255</v>
+        <v>26847</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>999</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1000</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G348" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I348" s="0">
-        <v>15.13</v>
+        <v>11.12</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1001</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18256</v>
+        <v>26847</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1002</v>
       </c>
       <c r="E349" s="0" t="s">
-        <v>1003</v>
+        <v>1000</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>64.55</v>
+        <v>11.12</v>
       </c>
       <c r="J349" s="0" t="s">
-        <v>1004</v>
+        <v>1001</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>22147</v>
+        <v>26850</v>
       </c>
       <c r="D350" s="0" t="s">
+        <v>1003</v>
+      </c>
+      <c r="E350" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="F350" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G350" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I350" s="0">
+        <v>28.72</v>
+      </c>
+      <c r="J350" s="0" t="s">
         <v>1005</v>
-      </c>
-[...13 lines deleted...]
-        <v>1007</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>26847</v>
+        <v>18259</v>
       </c>
       <c r="D351" s="0" t="s">
+        <v>1006</v>
+      </c>
+      <c r="E351" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="F351" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G351" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I351" s="0">
+        <v>16.68</v>
+      </c>
+      <c r="J351" s="0" t="s">
         <v>1008</v>
-      </c>
-[...13 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>26847</v>
+        <v>22150</v>
       </c>
       <c r="D352" s="0" t="s">
+        <v>1009</v>
+      </c>
+      <c r="E352" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="F352" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G352" s="0" t="s">
+        <v>866</v>
+      </c>
+      <c r="I352" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J352" s="0" t="s">
         <v>1011</v>
-      </c>
-[...13 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>26850</v>
+        <v>18267</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1012</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I353" s="0">
-        <v>28.72</v>
+        <v>8.119999999999999</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1014</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>18259</v>
+        <v>18268</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="E354" s="0" t="s">
         <v>1016</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I354" s="0">
-        <v>16.68</v>
+        <v>10.9</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>1017</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>22150</v>
+        <v>18270</v>
       </c>
       <c r="D355" s="0" t="s">
         <v>1018</v>
       </c>
       <c r="E355" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="F355" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>875</v>
+        <v>21</v>
       </c>
       <c r="I355" s="0">
-        <v>9.039999999999999</v>
+        <v>45.75</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>1020</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>18267</v>
+        <v>18276</v>
       </c>
       <c r="D356" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="E356" s="0" t="s">
         <v>1022</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>8.119999999999999</v>
+        <v>20.05</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>1023</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18268</v>
+        <v>18282</v>
       </c>
       <c r="D357" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="E357" s="0" t="s">
         <v>1025</v>
       </c>
       <c r="F357" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G357" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I357" s="0">
-        <v>10.9</v>
+        <v>48.05</v>
       </c>
       <c r="J357" s="0" t="s">
         <v>1026</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>18270</v>
+        <v>18282</v>
       </c>
       <c r="D358" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1028</v>
+        <v>1025</v>
       </c>
       <c r="F358" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I358" s="0">
-        <v>45.75</v>
+        <v>48.05</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1029</v>
+        <v>1026</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>18276</v>
+        <v>26865</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1030</v>
+        <v>1028</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1031</v>
+        <v>1029</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>20.05</v>
+        <v>10.34</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1032</v>
+        <v>1030</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>18282</v>
+        <v>18293</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1033</v>
+        <v>1031</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1034</v>
+        <v>1032</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>48.05</v>
+        <v>17.74</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1035</v>
+        <v>1033</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18282</v>
+        <v>18311</v>
       </c>
       <c r="D361" s="0" t="s">
-        <v>1036</v>
+        <v>1034</v>
       </c>
       <c r="E361" s="0" t="s">
-        <v>1034</v>
+        <v>1035</v>
       </c>
       <c r="F361" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>48.05</v>
+        <v>10.9</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>1035</v>
+        <v>1036</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>26865</v>
+        <v>22161</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="E362" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="F362" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>10.34</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J362" s="0" t="s">
         <v>1039</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18293</v>
+        <v>18320</v>
       </c>
       <c r="D363" s="0" t="s">
         <v>1040</v>
       </c>
       <c r="E363" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>17.74</v>
+        <v>19.06</v>
       </c>
       <c r="J363" s="0" t="s">
         <v>1042</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18311</v>
+        <v>18325</v>
       </c>
       <c r="D364" s="0" t="s">
         <v>1043</v>
       </c>
       <c r="E364" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I364" s="0">
-        <v>10.9</v>
+        <v>34.94</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>1045</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>22161</v>
+        <v>18324</v>
       </c>
       <c r="D365" s="0" t="s">
         <v>1046</v>
       </c>
       <c r="E365" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="F365" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G365" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I365" s="0">
-        <v>65.56999999999999</v>
+        <v>16.29</v>
       </c>
       <c r="J365" s="0" t="s">
         <v>1048</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>18320</v>
+        <v>26901</v>
       </c>
       <c r="D366" s="0" t="s">
         <v>1049</v>
       </c>
       <c r="E366" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I366" s="0">
-        <v>19.06</v>
+        <v>23.37</v>
       </c>
       <c r="J366" s="0" t="s">
         <v>1051</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>18325</v>
+        <v>24538</v>
       </c>
       <c r="D367" s="0" t="s">
         <v>1052</v>
       </c>
       <c r="E367" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>34.94</v>
+        <v>17.48</v>
       </c>
       <c r="J367" s="0" t="s">
         <v>1054</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>18324</v>
+        <v>18354</v>
       </c>
       <c r="D368" s="0" t="s">
         <v>1055</v>
       </c>
       <c r="E368" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>16.29</v>
+        <v>13.74</v>
       </c>
       <c r="J368" s="0" t="s">
         <v>1057</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>26901</v>
+        <v>18354</v>
       </c>
       <c r="D369" s="0" t="s">
         <v>1058</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1059</v>
+        <v>1056</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>459</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>23.37</v>
+        <v>13.74</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>24538</v>
+        <v>18368</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1061</v>
+        <v>1059</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>17.48</v>
+        <v>35.59</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>18354</v>
+        <v>18369</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>13.74</v>
+        <v>4.57</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>18354</v>
+        <v>18371</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1065</v>
+        <v>1066</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>13.74</v>
+        <v>13.01</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1066</v>
+        <v>1067</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18368</v>
+        <v>29939</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="E373" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F373" s="0" t="s">
+        <v>906</v>
+      </c>
+      <c r="G373" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I373" s="0">
+        <v>14.91</v>
+      </c>
+      <c r="J373" s="0" t="s">
         <v>1069</v>
-      </c>
-[...10 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18369</v>
+        <v>29940</v>
       </c>
       <c r="D374" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="E374" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G374" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I374" s="0">
+        <v>9.539999999999999</v>
+      </c>
+      <c r="J374" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18371</v>
+        <v>18379</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>11</v>
+        <v>712</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I375" s="0">
-        <v>13.01</v>
+        <v>23.09</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>29939</v>
+        <v>18383</v>
       </c>
       <c r="D376" s="0" t="s">
+        <v>1075</v>
+      </c>
+      <c r="E376" s="0" t="s">
+        <v>1076</v>
+      </c>
+      <c r="F376" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G376" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I376" s="0">
+        <v>15.32</v>
+      </c>
+      <c r="J376" s="0" t="s">
         <v>1077</v>
-      </c>
-[...13 lines deleted...]
-        <v>1078</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>29940</v>
+        <v>18386</v>
       </c>
       <c r="D377" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E377" s="0" t="s">
         <v>1079</v>
       </c>
-      <c r="E377" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F377" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I377" s="0">
-        <v>9.539999999999999</v>
+        <v>6.64</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>1080</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18379</v>
+        <v>18389</v>
       </c>
       <c r="D378" s="0" t="s">
         <v>1081</v>
       </c>
       <c r="E378" s="0" t="s">
         <v>1082</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I378" s="0">
-        <v>23.09</v>
+        <v>11.97</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>1083</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18383</v>
+        <v>18393</v>
       </c>
       <c r="D379" s="0" t="s">
         <v>1084</v>
       </c>
       <c r="E379" s="0" t="s">
         <v>1085</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I379" s="0">
-        <v>15.32</v>
+        <v>6.23</v>
       </c>
       <c r="J379" s="0" t="s">
         <v>1086</v>
-      </c>
-[...73 lines deleted...]
-        <v>1095</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>