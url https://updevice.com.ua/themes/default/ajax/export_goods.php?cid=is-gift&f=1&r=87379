--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e67fcc275a49ca30a4f8f5ead44b5421.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacb3cc20bbe813cdd767ecb0529867f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6014c527a9472712300c605a5f67d2933.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534f4407c6827e3164624025de9ad5e94.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b0cec24b55f85e74fd1458c1c1421f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46360a668afcf885f39e035719d61fd36.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1972a2ffd7f6c37458cf4661f2834edc7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77002d3f5a4713d1faf0877f859226a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef464e6d85d27e57ff867d979dfae95d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16f85aa226e308046ec08f28f0ed79010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b32943308e053e16ac04774300bc04d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4553025265ad3d368f184115384cea012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ee1352e6457cd5ae8c62e37e2c02ae13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc136ee59b09fda94e21c31ba233348c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131f6fb7395af00f6de254800f1c62a215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8bbe80ca5eb7b86ed11cac8d4bb59616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9b4d24e94719199abfcf8e996f617d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb675dbeaa3adc58be3eaf2cd777ae5a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6bbac850f2db39b9172dacfcd0a2b319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b1efc43ff4ef6fb0349b30eeceab5b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72a2310f7e9b7ac071c055a0d255f1d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1ee37d4c135df44473d44bae59e4bd22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2648d0e1995590d2e364740c132e475d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b716ed793554a1afac0f74f9112585b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ee131f8b5dd9eb8bd073b4eb27704425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92fb0d0530b1bbeac4605488792304326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635f1fe3c501a0a04cab51b6a26fbb0f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50ca49941e694899a944dcfb7d1aa7528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3b0dffbeddd008d543a30ce0e4624229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d21b6980c47dbc9964af9a8d6be0d3a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b997f475593b8ba94110a2e2fee637431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d8820cbf0214a485ea4ab26baa2da432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816af819a163b9f37d6176c451eabdca33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cceee879b4cae92a0eaf7a0bd6c2b2a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9e8e332cbc4cb093a42648ddac70bd35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2516ee16a876469708196dd780a24436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2727d5560d974c6af26d293eb8767c3537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d99db6da62b92dac9837d3160ac57f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791511e60caafbdcc22dd21abd61745839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c6ce4525b4051be6f68b7bf211320c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e13d6d3844af0b0ed18b53c6b71a6b541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a74e8cb39ba2dacb35df32a1ec354a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d29f554a48bf09007581d7c5e31f3143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4513ae9ecbf0ba503f732b82f922c75344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e841c5dd90de4047986c8c4f419c4a2f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858f8ae300e93d33b509d6716f8c8adb46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94ef2217ba4a7500b4c9b781add373a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529d7370b0ca31d14eefcb340c2b5cdf48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27aa8752a4ac26ee6e2a993760fe90249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edeb5f97a3e2c2e0c7b5ed668f50659350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bbf48285ea05e45964e1e25f63481f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46076562a68281d6fa0784043a25c65d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f45218aaa26d208e9b2f35bd45ca79853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f886b12fe598aaa880b66d9940c175754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80df4ebb2a893bc1eeaf08be5316fdf155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a59ef2ce823be4bff8ae89aaed349e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf7cae3a3cfa4f2f15204a238c6fcc257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205edd6fcdaf6c877617f3084d6d630b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70444af3c07cd741eb01043b528a4dca59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acee7309a8abcf7385615979de40812560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f92732392f9df9cc14eaadd191341261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad797f199d9de9721c39ae2d946a35362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac115dda030dd2b98d48d259cfe1f5b163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f86ca2cb259e17716a5b2f55045b86e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bc5a4874ad646aaf18d64e2314c8c765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020ec928750f55bb3c472cd91ceaae8766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748f4ee9b2d99efaab2feed009cd3d6767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2746b872658c831f29fd1b554773a168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980722f120dd21b834fa027072407c4569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42daf99d5520ca40aabec7c3972058aa70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a7ccf3e08e61f9a3ac12162a6b68e571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d36e54f972acc4255a500049027a9c472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da324e5b8b77203de79ee3e115e62ab73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca0a43a7eaeece293bff296c8d822d274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487c5947889824e5dca67b5310057fa275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016f041cbbc53d6df0ca20255705133876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a05a04b8487412457799cc8677b84e877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696b5d3c46ee610fa161ff2b9ea3f12c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09d8c817793ae8d7cf60f2e742493f879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8854a1fa7e6d6e99ed23a1a08314b38980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e561ec4ef1c8a031e19ae789be8a6d481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422c27d9da3dfaf8c3f0d41f62694fb182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddf593a83304f48ba5f6fe96d09ff6c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2636c9eeadc3402b688850b60a050f384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c316b98e324467676466500c394121a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc78e89f2d8274ee28326018c690daa986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44317255b1d23be88a2304e85804755c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acc16058112948503c1e25c30b1e99188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea37493d4d6256c3995817e433cf1e789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf607142531bf92c8a5166b57bc3dfa90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc01c36363255649dc6a6bc48ba1f80f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569339042d72f06c48ff48e118276e0c92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febcabd6623bb1fad94917058155e59093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d247c2720ef6ec3b2af99b0865466f9194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831bbf5e8f0c93c220268aee2d3b822095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c411daa172cc1b86c6cc7d85117c8ae896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ef357dd7fd60ed8aa2c729cf69560d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb8fe4ae6cad4e4d6a4f7b16eb5520f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635b714732b5d38736b10dbfeb6190b999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95ad9d68d5c511aa9e7ba8cb7912e09100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d75f4d35a988d822f646f0e39d8ee19101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd271a14783e36884c9c0f29691fdf4a102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b45c298c7c4626066112a36e58fc5a6103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fb1f329835d65b75e97dda4c05e387104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513358304e105cf94455c6d4a8645361105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8be954970c4bc42fcd62b4513b65dcd106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8502d529c2bb29fe8b0b708173b4cc107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce52a37e563c78e6fb52a1918f8c7e6e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc396e44e65de063b5712777b251508d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9a1305a5090b02fe6383559368ba8b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b3d2f9c7dbb25e9e4c8fd82ca84c50111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ba1bfdd6fbc0cbe35a01e6c7d903f0112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985b9c0cccb5057a0ebc719ed1c3cb2a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b998f3437b704e532f71a6d78ca47a13114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0503537a52f52ec640fdd47090c66256115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcee9490083ee705c2aa2433f3b8979116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a1b1da4d8868680de3be2d81c12721117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359b4a834414f1f14c53e539e8d2d8af118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c62563c198f24bfddcddff6e3de007119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72dfc910585c3cf5b40f2faae1c6ffe120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f665b907a957c028f1e36a59c35f76d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7752dd945e42bd91d5a781c907abc108122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d6596c8844716de64240fc4350352f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7421c2ceefdd973f714267d5ddc327124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6da15813b5c2e7f78d53877e5d34d6f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecde2fa39b26bff1093da97bdc8008de126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdf6b78b456872f3bfd705ae1d5c92a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b212b3a59662b12508ecd0f68cd51830128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786d07e1fc4cbbb475c51a295cd4df34129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faafca2a47b994ec555319c914c22c15130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5794f9095b1ff701e0f3da3f48086085131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8aca8533af82c3ffd291a14c0f0847132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c469144ac2e92e19575abe25b70d57ff133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d855a0a704c714ed56c206ab000f95e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d232f2cc43b628efdc19e4f0997adf135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f492f290b128c3f099fa3ba9f8b32989136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0a0d95c0bfbabe61d23b4b2f8efb18137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b7eb73c574a080f468ca6ce8fb5250138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4051d5648e3ae8a1591b502dd63817ae139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109770ad24998104fb3355f6dbbadedd140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0479d5c5228add087fa6623b00f6857d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02f97cd813de3c26c7fa7720b60d88b142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773b8da2a38eaf7ce3ed456f6f5aa2e3143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f8a570eb22f7a04b411e684f6d1048144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a770cea0cea822a739401f0f3e5ee2145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fef2b9612372b13a17996ddcca82e57146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b472a7e0cdce753735f0bf71227997b5147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7cfbe2b398bd2dcab08af06793cf50148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7baca34e8b8c6ac8d8071ccca95e84e6149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9804020a59859c24e5a092a99feac583150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdbca9bead718c2b49cd957d44e6712151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68903605c72552e69597ffcf5070c901152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8f8ecf409373b3cd71c7d94d6b1efc153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f04c58cc91900c9943bf37a8cbdc9a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af197427525af1a0a48fe4df1f92309f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679b5b0f65126428d3a70d4ed99adb34156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd76b3ae61429ac2da84b13deea8c17d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77309fe2aebe12b8a7f80682c9c3877b158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58cfe75b568f4e6d1cdcb38fa8a5544159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0148a45245a163a45c07e8e31b012184160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb814f6dce7e7d1165c45907c67a2063161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98274c6d1db81aaaa1924c5745e1c19d162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ddeb8f393b223378d463443c8ad733163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70abc29d4055b4c116cba88ef43f427e164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5909d86f8da1c068ee055923f3ae010d165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd32ae0d64ce99b555bfa0be676fca9166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b603f1dcca48993597e5724735aa689167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a15ce22f108632313d46a60a37a62c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d4091d1615c68ec09c965f974cfa0d169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a17171e013f4a88dc04ca47a8593b35170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6717ce9d6cbab91002531605a03d7cb8171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef1752c1b8b19ee6f0b2c92059a5f60172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625feca686612e614a595c63880d1827173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f283dcd79dfda197715486c7139266e174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845dcdc9a36387ae71bdb5797ac5f520175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8035713ad00f70d6ca3531481a9f4e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130bf7604f71f6252aa47a517e6e66e0177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a902d14ef95f46a97a753856c29fec1178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1756ab5420d2ad5b0dca89d1f620109179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c369fc937ebb38aa32234882b354ed180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a927b4c53dff7d8f805846874c9722fd181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ad12042d5f2aaf0535aa1e40ba8463182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64aff1db14cd38ea63b76178f653face183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa3f10b8b9de98f1c1a4b61b8cade38184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107c8c16ccdb506c32efdc5b0df88751185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62723a74899fb91d7f38081f118cc30f186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d3aeb13a531ffa74205cd351894def187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee82c227789a2462ca3b29460937159188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021169aacf36d87c700c19975b0df00c189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155d83b2c866cf2b49bebaf3a3599259190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7bfa2e213892df6170c06cba026e88191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c8b470d14a0ce25db81ec6e3167a45192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262497001ff59f6be8a2a0703ef22fe1193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b46faf8f3d5863791a34b275461726b194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2486624c92007066242a7dd683ec1135195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6eb002ceb335c6a1eab16334583614196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db309c240b3b96633e0bc9dc2c38a0f197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae95cfd0cab54359f7c711ec64ed884198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2611c3c9e877fef5c5ac4f5afc5d9784199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04811265b0d63e584c8a7243de90bec0200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247b6e7cdaf7325fac979c345caf5716201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f91a97290b59f3a26f72870c6e1518202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f8f8be8a1b59c28e9da9f5c0c65039203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e72b2dec5a721f54571784b0fc9bdf204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e0faa95cc20f89b225496a843d51e6205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdaea4a0bac67973d08b5e59b37b8c8206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1a7820a269baa5cf2e85b2e18788ca207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7be676acd95f90dc5a6ea4d7ea6c21208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cedcd8deab0d0e4c6a8cf59e5d5a5dd209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179165813fcd66f45c036de2b32c50f8210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42ffd93caa1960e2c92601e313328ed211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963687b1603551fb14a5f58fdc69d3da212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9408cdb03abe1f871e67bda995b4cf75213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1656fedc18a2be3f98da21bb5e9e250214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d01ebcd43ed75aba314775b0b15694215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860ee2f6664a71b41ceeba36c2471209216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4478a55b4b3b6f62e9446d55e3cc935217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95336a4ad4a8964c0c61c32206fcb180218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2257dd347d193837262042eb1a5a23219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43f4ceaab87f58f68398cb2f5ad3b13220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274664aec65a71745b6391bac64d79ea221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c045a816cba317189c80d5268dbfc31222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfddf1b72a7f139a802bf2eb5d99267e223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5016103c6109ec5f3c934b39e5beeae3224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281af2e2b622ff5d1074e824434b4c7d225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6869285829129610ba3b15c885848a79226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001c536c7cbaf720faac800438a79a6f227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196227eacbfcd95a7af01dd980c7c4ed228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4566e27cde80edb090394037124c501229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630ea1208f0c2e5bbf7bb5a3cd3b6036230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa35312cbb2c12ae9a67872e6ec3debb231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cec2adeb5c0d32f2b0d1687e9e26c3232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d87981dbf12955fc70f058813b33ce233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d52a870df8a5a8aa673b21c549d3e1234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba40fd898ee304ba206337a3807c58b7235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633898753cced9758c981d3f46bb9b5a236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c10b90a7f565edc8860739e41cd750237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f23244174e309dffdc2ab75440505cf238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b825df6f622d4b788c1c4b696a693c239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4745c87183c34e24f1464311c781588a240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe09d30adffc384581a1026868786f81241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455e4114c24eca5637315d7b3c45e627242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c23cd0d791f4c9f4b59c919d5257975243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ad5bc7278e95638efb01e598b05338244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e7b6820422aad98c251265f4bab7d1245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e1109d23affdf6e621e540badb8892246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbc15a67216d09170c6fe4435b14dee247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb4717b027fdab4158ca2ccb0762a23248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7cf0c0ab468d34ac5de1de65d63331d249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bbd8ae4c548694a45da2364aa6b78a250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6cd0af0b192d873e3388550d3b4e6a251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd7bb297e15b868d053e3cdf52f341b252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948acaf1ff98b69a2a4cea8bad5f7070253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83ac708bc318473ada777a0862329e4254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07183fd6a1250df56035c08789cf0dbc255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c751b4d96dcd104ecde5c8636cdf03c3256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb290e8990a3a12f4672bab7a0f240b3257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f458b48303d39ae90c43e6924c5cfea258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095c63c3a41e64ed755022cdb54dccc1259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192eb82cb6077cfa4c67a4d579485d93260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ad0bb5d54bb81ad58d345accb8ee5c261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac693c69dbff552be19e3bd876f7e2f262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a394e894b1e90b7e6897dbefcb00ee263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6eba8b7759144d7f078eb7534df92d264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76d21722dddccb0e38f890cce21e7c8265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4467e819153c29fe90b925c5ef39a3c266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb303ccd2a4bf74aa4c72bd84ce2bc0267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2932808e48f2ba50858da73464be12268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78b71bf3333408743eec13cfa11f3bf269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540f8fb52c4eaca833baf6dc6dfbe630270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf2c219e3928b2c25f3132c42fcd14c271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020cfe54e70e08fcd0a6288a5aab87e5272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4116c2c67f8db11139ca2cc38a97eed2273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e0c3d5774123f8d93894145a85f821274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba6e0372b9d546c33f52805b74168d8275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29c82a061ed92f03fbbfc6871184b9a276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013a2a619719703f68799cbeba997fc1277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a4b5b7e4ef63a19ed215fa1828caa5278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df6efd71bac15879972d9d5bfc689e7279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa6d37b30abdbed299f3c2f494fb8da280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c1178cd21ef546cb4680ec6c08531e281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be18487267b4f92fa13a9c00ab8bb253282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667b0c921601c5fcb6ef6f5afc6e1fc4283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e44f77f4792d0c3e9f79a5530b80cb0284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b306fa9c24165f081bd1d352acb0f3cb285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2c863c5193b3e12f41d86ae6389f49286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94774c85faa0922f9ccd1d72eb26c12287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21d8a3b1563b11cc5caef431cb624f1288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945d01ca9f0a3c9e2a7e8878e247b2f6289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d2653e0a8cfd1a4cd75a9fdf28c87d290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01019f24795c27f58d6963ff336eb98291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a86f7c55b51303eb0a44029328f0398292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991094c4b792fd7561ef06d12074a877293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e510dd7ac6cf64d72f143e289414b78294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a798963ad551ad679e07b084c3e802295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d92d452c43248d56784e9d8b2d5eb45296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f3de44d93912bd2d3f081820b2b96c297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead347a92114bdd21afb2bf1dfa945b0298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7948540053a41c2f203b2e970319ac38299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d0313b1433608925efd7c73f7c8a97300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef485c911d2edcf98928aec58c6cf3f301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffec1c7aae8285f5365d1bedffab6bc5302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb95af2b8317420b2d906de51fa68a20303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b6ccf304c5d250e68fc41516dde9f3304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0169f39b73b1c81d3bb5e362e84fbeaf305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f7e258fbc36a2ebf54bbb24e8dc30a306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af5277ddcec4d6e1ecf2489d5c34716307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0a2097deb471e9e5f4dcf615dc3400308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ee1b35b10b5274ac03173c58038762309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4dcc402a40482d2e8dc3ef7307f6b4310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170bfe9fc2447a2ff09a6aa4926a2a81311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591406f718aaeef487f8ffda70683c8b312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e67dc29d598555c404021e259bdc176313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa67eb12fc1f24721acda8cec75c64f314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac2e9a769a7fad8d6085a720264116b315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00dcd6795b3e62aa2b4bd6db52ca5450316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2331d1cc64bd9505fa6be803ef2496a317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc78017237b9bf0a3f4c2e5bdda409e8318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abc78cffbfdd4098c62a3dd967853e7319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5184bdee0f982d8d008ffc6732d4a69b320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9adf89e72fec306a968b3b3030904c321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aad69f9816a585c7f97d2144845a09a322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef1be8ce7f0902330966e612e718477323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e207a5b00005bf0826bb0295876a8203324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c602002abe306dc962e3cbcb44d5d47b325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a14ae2ad37de518afa0e896b96a645c326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f2ea1dd9a5fa60b3f28d58da68ba7a327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ffa90516cce7b6142a96bec060e8db328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ec583128b765e7de905b26a82e83cb329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c1b42e40b5d9e51fe572db1deba460330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce385eb07fe59348ba9a779a6ea1798331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39f81c079a27555ddabe8cc598acfef332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbfafcf67f2451031c890c17f919c9a333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a780f402815721efe35d85679cc16ff0334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9840df1852c22f6c147b5ec763733116335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a9c5f7060d8d74dca0354441998afd336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8e8d4a23a2a7c688d9dbfddd0afdda337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9845177ab110e78330987b158e70a5338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0875319d9127be64dfc0f66347f20404339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effa07fbebe63847646b29a478a4bf66340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f00308c60019fab2627e149aeda279341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe14d89d9503a513121427be55a3edec342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca29b75fb963d6e3303577915346c39343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b361f34390600dba311dcc4f9a840cdb344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0e547092c25e923f149c2ad1f8dc29345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96eb500ab336994bdf86f1a481aa2522346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a91f601666cc9bca4e56f2c8543737347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181ed959887e780f2f8637bbd984c229348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109b6a6ab9ad999d170716ae5c6c6a5f349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67469d92362555870e1097a6018fb26f350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05af17671fbea4efd2483710cb85e89d351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb652cfbb6033ac2206f58be79d947a8352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb698619125643548e9a0655f7a2800353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193a87bd0c6d73cf28422e3cadf709d2354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8df12a72a66fd595c823217e2d4ce6b355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b0b5b26aef9041f31f01eb6aa8dd50356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f08fd4b2bfaf7bdbc1d70ceb9cc085357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212b9371c2135364af1df0def94403ee358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a076bbb5dc9593e343a70d26c500b388359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05953d41bbedae0412f15cedb92a56c2360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282ea3a547d3d6d74dba375cbc29a369361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fa48607ede9156a5051c87b89179e9362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd3b423d668acf946360879f73341fa363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6032245d86618c63664c32e8b19d1164364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e66d4410142da652a8fc7b1aaffe43f365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495ddc9b8f954ea347e96c0b3614b351366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d0461c28d9415994ad97c080a726c3367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d5c3e9c80de7b23d73afe3f91197ba368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01e5fdadec6af574202aa039e8e854d369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18f56b182cb2bd7e12b2fbe800dc687370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1b64513b9ea7d2b8cb9ae69a94955e371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61262ef8410722775c2cad61f42ba6e4372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df86e81d0ea32eb6efc84f26d2e92e3373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65517b2d326e60355a5816f5eace1bc374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838b4547a7a8a1aefd9057a5f278a555375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d55bb123fce5d876044a07add566fe376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b166cd2cc62628d2ae6edbd463b6ea9377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2969a0cb7076eb629ab05755df1c18378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bef744ec564837723b0c57a17d93242379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e20de57182ca888d4e02aab6d8de5a380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b935eabaa2368daa26db0cda472f8c6381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda3ba620c763dad795c71688a59df08382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eebeb0dbde2fa285b953ff18a5ec99c383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8d752005956af3d4228a04f17b3bbe384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970f854ebcacc44b0474ecdd02503ba7385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18187a2aaa0f24b68d90d5c85c5afc37386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489fea6cec333fae37e70be2ce751589387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6027be6824b7c65a03db19576b9e7b3388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d740afe506c7247ee2286075980f5b96389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba414a0b23c9b3950275fabdc8b0bd99390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef42efe4d4883ef1871a73e7f66b14a391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b439028caef1c5ddb14ed0af0c35c8b8392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2366c79119241a529528ba70825ed4f5393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496047b6612576d78bfd0596882604e2394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6fbb957c4389c0f5dd38f124b4fb28395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca19c3697400a6bfb7c8bacac4c7a514396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa1916f8c2eb9ed2ea915760bbcaf3e397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1191b746919cd2f9f980162aa409aa1398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e1ed9f83723d1a9cb97e0e33238ea1399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd421a8e82e9de958bc86e05bf70fbe400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6427ec9517c5dc4cfa734ac69b60182401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da4fc406aeed293904f78f1f3275c6a402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edf05ba8fea9564e6e8595946d31f9f403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6785f42887c849afcd37f212cc3c531404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b4d8a0b1b965eb80e3fe52057493b9405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601c71896f300708ec31e9ea6c0deea3406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a301ecb16fe7e59aea27042b789cdee5407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd561628a17f47af479dc29e36eee4f408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ee5f0ec5f2fd1bee0bd43abe468197409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c426feab6fe5be36ab1767f1de81cd410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11a893715b523ce0d71cd0367aed3a2411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e85242ef41a95cdbb8a7a66d4e49dd412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94e443f63dc6a0edfb908eda4101f1b413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14ef8d3b177eaf4fb0058b9789467ff414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf8826365cb4a59a5a1ebcdb4ab0c73415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca629ea2d78d2405503556773bccbc5416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc6b5d310b28fb492922bc971828db5417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6cdbc3bc11ff398f2772183d97c803418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7405067b0747120b6d62cd6d2547e735419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c57df55f822d678818dd4a8684dd7c420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c38e369513f57c27f0cd8c8d070ae03421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22396122a348a5f23ba69c7dbb7ae8e422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648232ec5ff153bdfcac87f53d9f9b64423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0397c86f20e04f20ee33765cea6019ab424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e6bd77718c2de2d89ffebcb81819aa425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93edd613b0528be1ff129d62d7da2f62426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb40a848fd345395ff849e40d8fa69ac427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44718a5985d2f1acf950ae7612fceb07428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4ab88576d74913edcc89ec6468c480429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d6ddda22976840c193eed660931b74430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56704dbb2edf9da62bd389b12406ff3a431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659f4a649428ba2bf461dd8b4899595a432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa34ee47162711786a12095bfd33940c433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75050c34b7a6f638f74c0616d9c9a22d434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62c5d5b153674c7fa6310b78b0c9f36435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161d929d77a95798cfca82171283e4ee436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5295b4428cae815fba456e99551dcf437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62980d8b2c887bc0c1baf10a01013978438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d78643c2a59932653717339639b9ab2439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b45785d9bc6e50d5c6c48e2b356904440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96502bbb1b3d73f673d95ace9108860c441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfd6b7a05b1ce673ddf74711fe5ec0c442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33d3c954970394d0181c27a0d6e5f04443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4ef7b747d0cf7052a029ec55cf812f444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0a028bce2bd2626a4a58d544d47128445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79dec4c8b0c3d4d4a49f7c253d6f5f81446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e05e6b9be6798cf4be921967b6e976447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88ba0111e994feb3279c954a7ead281448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d642dacf34587956fce3917a1bee1d449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16f0b24d581942b72b6a3aa7b164e25450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf3e15af304b2b14b7d6c1fdeadea5a451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab99d2b2f614d5c112c4a56bbf27d0a1452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3addb0c179416ae254ea9bb286bd081453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d948cffb3a0140ad9a460c13b8b4cd0454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1b4ae21348980c188b5e3e4b438379455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1152dfd911937637b839cc699dc73eab456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e26ee2f2c791a3d3fb3d429dbee9353457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbcb889ec631243459ba52af408693d458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19537413c20db86176f184b541177c00459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d459dcb73b68033ddaae7bbbe95f4b460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8a2cc1e9dee4ab6c0e5735fb567920461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4083c0b7c312e21a44502818ef4fde462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc93c2f2ec888058c5aeb69868f08b1463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0094233c628b662519ed24f2745ef1c7464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94c8f652cd336abc5d84e292d6d8b48465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d874e6b85087ba46e37d3d18a49e241d466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92a84e21483b56c4e1bc3b3b3d31531467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c1510f005fdb145785a04e3d5b6556468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f06ba27ce1563eec55d031c652f758469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8382c13c34d02ba0c9fa92865a809ae1470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653be014ce3215a1dd16bb158522a870471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b9265c60eff5f55781141d29a8ff5c472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1be8db928eaa77fad8bebdd8e7853df473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c560627074890b5965960131cc816a3f474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa54bc7167a0264cd9ef952bea4c924475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8870ba867106c46fc18c04e4aebe1600476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef810db6b5ac60f4a1b5467e03174f04477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00171636e19cefc141fb621d24277617478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb21a7cf5b355a9d95b98d6718f754e479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d7182dbadc6e2397cab52d7491fb56480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf8ca2897ce806d0e91406a606eb529481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670d0212d309bf471822b094d9f82841482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf5e2126e2dbd232653da00623fb59c483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb80fa05bbac69cf5956023d9af03c88484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc4c4f5021182e5caa80618d2dad0a7485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8935dc726907d00fbfd9e08e8b1cdc3a486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae1504da14ed2f2b9b6cd00c47b102e487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df320d6eccaf387324842894c1338754488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75df21286cf89bcec05b68a32ea3e6a489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b57f9db4b59412f0f11b74847158aa490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7432b46f7aa9435b5b9e7675b8c7904491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01be460fda0fa9152c3b92dfc539b27c492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0371fdb9b64fa7664ec1d8870a4fe8493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3257fbd7426a84f19a38757db86e4f8494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72376cdfb17adb9837d6a9023c4e7863495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d59a79b58ee60cd5c5e3d7e2476590496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18df5cb53a1de980f4268b2fce84c9e4497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdad81df4a57d70c819b68407364af51498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8befce19d1e9ea49042a1bd8b3faeac2499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae65d925ad8ba264e85a96ce1ad38823500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ee76892f2a8cf56b3eea102261ac3c501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140f3e8f3c170c555d9f2c7c2f50bfa7502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54e1a087fd028e96773e5df7823798d503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67eca3c5ad917cc9a90fd404a38dd92f504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e23ea3a9042013ebb924e1610a05616505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630f5475ee0b6256cbc8c6f4a978e2be506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673cdd6f45e38bcf119da1f96df27181507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea0017b7871367184f0313759169ef0508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4e86bb798a8a68a2215f7d3db18427509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1246c68594292027544766418bd332f510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726b0a9233f5ae42aa91678e2a5568a1511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a0b55b1a16efc4570c7aabb774d493512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac6abf4f19107aea89a69e108489660513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef5c363a64907a44f1deda7cba06f1c514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbaf950fbe1f81e5f81bac79d001b1b515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cd3202beda89d3d1b0b3f5d14a068d516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb0371d082fd758ea7f8938e249b358517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b837fbb88f3d545a10117d1e024128ab518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b573f42ee1ca0b7fb3ea457951a56558519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb345017af47f041fb770816379e903520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6f86255504cba9b5b233798cba436a521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90bae20cd8cab96ac38779491f432eb522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b22bec708bc52edd6a6a431c28a4c8d523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b781a7781cd26ad3c1590d1fd670f8f5524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35bc4e4d860ee4cfa95e2b66fe71b12525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dca4bcbe8bb67ce976ca70d05974785526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d44e639ae2bb6ac7a498fe2e9688fb5527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e1c438c0977809bc77bf6dcbed74b9528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149b9b77345eee1261a16295a00039af529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22978ce9c97f037b6786634dc24a76f530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6840f8a2b03fb35b2dc7934d4fe36869531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc9d5b462546dc6ecbfafd9b3a5fabc532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38dd8dffd7439f56ce41926082c6ae78533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fcf90b74b1ffe726bd83c0a4523d7a534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ad8ded31519b033cb9f850be8190e2535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8082385d418a125b22167d1ba0dc204f536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ce8abc943640d377cfeb69b929ef1a537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b4e66de1034691aaf278496e376acb538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8899108cdebd32b1b0529692db553560539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ae0c3fb10e8c5954b15b8dd8d46309540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c9aceb432f3c77fd6d78edeffb4388541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4e3a4e27fb5b72159911587dd91354542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fc82e78c1f62bf30cf84b2ea550c31543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d2dc1f592556ab471a353d787af45c544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a8c9bd791a4cc2fdb74e6c27b7175e545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c9c8625642274db80ea7cf33f9ceb6546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de34025373cb42447167a13a4c11845547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f5a6654c83d9cede72c971d726e090548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06884c87d113659f6fa00213ee9b070d549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee66353338f041c92ba8010bf1234ee6550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a977a0917a9cf9832eca8e908f9c7ea5551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2572f695513965c5c7789c54173bc6552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37d0833f43a294564c57e8d8c43549e553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d018f2c5897a4eb285df0f409d0f42554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd9217ab2d7f339a3a7e7c611172281555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3815be41501d922cdc7d28d843243e4b556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9422d16044fe5aa5ee8d3bf63f525c3557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2356298971583867c32754b8ddd017558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37d73d62a464db740cbf396204f7081559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c3dfecaf48a23c8e65a128739605f1560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a952301ffaa1d80a032c73d7213963a3561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d020c4cf49739d80aabec94574835d19562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8796c9907c1030d7d46d8f5cb25d7133563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e18c5f7bc740fad79385274a580ac7d564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82794b591ae3e440204d73c337a8f181565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8395234d50bc8558a03fef0ed6d3e9f7566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be339aade7b37801cf21cff3f0d1be11567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabc3a8b7024421515e7930b7858cdb9568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38988f2c3cd7e6819b64f9a81c0626be569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9470fe7440a429f325b599588eedcb72570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fc15c19701f3e2162d39b4ed953d3f571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2610ddbb98de15af6c329abf47352e45572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd14241efdea91f528d492b1465356da573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d6518ba061ad82ebe225905eb198c1574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bd388d03689c28854e4ffd1f139ee0575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccffe9b0d11f1e93f44b91058e36bdc576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81771f6c34683d62d56cd0459ca57f2e577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bcce38466745ea4ea040d8b8a39dad578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d0c1632d3e4577dae35d3fca0917c8579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fec5b787f484692889371743f18443580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7142ad777f83c1a40182471f107987581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7bd1eb918b73f10e8beb022ba79f1a582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216d041afd6db4fa9e0b51cfa652b72d583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90583ead14d13d70630b684b471575d5584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147d9e42a9bed6982330b460d1845d50585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1489b71b7bc6561f3a243c7aeef14c586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f38045db438790d834729ec9481ba2587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f9aefc5119f87e0b19be67782bf401588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7d8cd830e2073d0f0460e827a3706f589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b66bae02a357bae2d7be384a239521590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5021b7a713ff9776e3ba6b749a47cbf8591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc8839d3c39cd5427f2b89f8354ca6f592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0d73f170a31d6fe3d577f8bf1c2d16593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69a8152535d22f12c5774cfa9214aad594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecab1e78627e4485a36d9cadcbae60df595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37dbc103783d8d895545637534d6f4af596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a29feaee7d1bd892771ca9abb4f28eb597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c06d7cc7b85b64401e184caf2e7b52a598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8db97a0ebab0a5d0006961ab065742599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b5bfc6a03884a3ea9ac8417012cc6b600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa36643845d9477c3cff7f6d253a5e0601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034ddf89f9fc6d8b6c88b71b4c5a59a8602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8243e872dccb904f74fc624815cf542d603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6148c23288fcd5149639dd81e6e8cab8604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16926bdf4e3805192949a15ae12224d4605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc65eea26b46a4679843f2aa18c4b255606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c13a70a22b676db5ffa9957b31bd28607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574c631197f9dfea0c9cccfb4ff71c4d608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9459e8875731a7b97038238f60ee0dd2609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b017220504341e4f4541a463ba59e82e610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31993b3e0e081192b290f4ab62f942a611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a71c6cf4dd723108f7faccd212266d8612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e545eb8f6cc15c6fc10e7ac3cc9eefb613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4397e620907d9259c19fa60de8781f614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f51f4cbe7e92cad8485325ed86e0bee615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6131315371d93d5a09406d0cde8b7e3616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d9da70cec19b3a4b6553da8eb8c1e2617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef99f99809c77262cf91e7793dfc84b9618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382fc3c54477d3433a9494679bb99c8f619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54da4fba550c6142edc7b340e2d8d87620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba960d04eed22ea081832a8e492b2ed9621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8f92f1a0003633c20d37411bfcc98f622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30f7ae86bbb672185e497ecbd3ff6f3623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c41c01ff11efce74b7bddcc12b0c7d624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58ba33cba8f399c03b2659353b8cd9e625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08009121cbbc98dcd9135155b14004f9626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98fc73d92e35da29d3b46a8a6119422627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0b97555a8265a48b86757473b2af83628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74df5a60b4be0c82e283cd2de6967f68629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f96115b0bd065d5dd25b284802882b1630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f73242f0e56ff38408240cbd5e5b79631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acd74d73bd0cdceb548a23f718d9920632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fde383231bf3c4726d24c18587cc88f633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c4d654866312b0742cd71cd1b65e4a634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b68e9b689dfa249cdd360dbbba7c8fe635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203cbf04ceebf65c10c8f76c6780aa92636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98592ea891d94a265ba7ba153f93d53637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b76d687cc0e67100f1dfaf3fea8597b638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b54e034cdc958c1c2a2fd49fbafc7be639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b914621b489e96077b6cba3025b5c7640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b825fb62ea1ada2ab439a82463996d5641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ec9f4d365d8655bd94fa984291a79a642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f8b17923458dd4cdbbcb0cc89b15e7643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6525c5729ca713254dcebb05fd07bd644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e34a4df8c57d80cbae696e6bc1e8e0645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a9b4aaaa95ae0d964127c28df863f2646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66d25d9c21436ab4b36914b5eed4aa7647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12e3f31ca34c824fd96f9b09bf553f4648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c64a5d03072dd7c41570ac3f4f2a7b649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d84a653b86796266435ceaca44ded9650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d75198176b30203f6eb782dd3b76a5651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c59ee5f3de396df2229599a74af955652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c181102bf46e74a5653ae464622fb680653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d781ddbcad4c157f5a15ae3170dbc07e654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f59467da001542e8dd006c6c5d9d7c655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7104847312b48631ad2a03250ff028656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d081e4567f8d17459c72c6da966b6d8e657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98f1da5f21b233763e112ff460c938c658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38fc8a1843347a4af9ad16fed5a8c7f659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41148b83942b372bccee1dd6548e221660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e9d3ad5e1b4c29cddda1209b080661661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542928a4a71b7d737c6e6ce76ad35d42662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b002d0691ac7b8c318121c0276ade0f9663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86471e2d7d8cddca40a343197d68d509664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8514d92430110ae11505c97c5f063d6a665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c754197734e98d775ca972042b03766666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13e79521fb25e8f25a97c0c8188cacd667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31aa4f7ab5f28551700a450f7c11034b668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211114c237213db9749e694071dda107669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2e35255d7bc1299d4a476e97043c3f670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4f24581cc8995420760c3923435022671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edc44fa927d94fc11b0fe55131cc998672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b146d75a3d732ed3bcc515834ebabda673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831afcd35bfaf48ae25e96b43b2f86dd674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7adcbe3abdbd5b8d1c82f9fff48a1c675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1834386e3bd487d1ae04429dfda083c676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd70ab1dfb36184fa229ab6ab08346bd677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48836b5c0a03d87d2364fabec93ab33b678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ede6b2dae39bf4970f406032199cc0679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19e745c401666198a1d0f4c8b5ebfe2680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cd5094c0a7d345b60ee3368ddafdc9681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb563e6e1497e19f59db9316423162a0682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9014dc5b9ea106afeae1f058e4945c1683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0f9907af91efd93fdc67cd27796186684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5ee7d334ba2b251f15f24e189a5726685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd977ee13dc3bce0d5ec9278ddaca41686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e119e7b4aae2dd4ac95cd3ac66fb9c3687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3bc0788e92ec311f5fa82a29e543a1688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d7fdee47a5ae278a95628fd1c5220c689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e22cfa2a9799d2c606ab053c6db1f8690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126883d3f73e159ffee72fdfe8d21b04691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abb62b0fa8be961434c529bb7020b56692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd805c47c2ed3d88f18f02d5a2a13d2693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506a41db8d556848315822a093471451694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ae1baed893ab1a1ed0209c691cc615695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e05ffafe868732c15029451c9f59d4696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d69c81ea33c58c684779e8d6aa85f4697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b825222af8fa45db2aa67e9eae97ced6698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619344662124720938aeb7d776b52614699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd14abe812ef5cf4f67f94bd013354f6700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12caf17e74de3cfc30bd1456c560a5d5701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a79357f5fdf64e701da0233dfd1190f702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc4ba46a0c19d75dab9cea5e4f49a48703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892e5f71a9a0ebaf5ca5953de965db70704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c67313609a4b13ad69162c1eacf8bc8705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99efaecfeeb18f48a111611525592220706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c0b31800351e6f1182985be9899f74707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42307c360f4b1e3bf91cb3962c3d803708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb03f413c2f8f2f783b1a5bd008d1f9709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32fddba7470208c68bea2bd4b901de6710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3ed364b23ac35e94bbf225127ffc0b711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c3a77169df40ec0a3f3985aad296b9712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4aae81656ba07277a5b888dfc183c8713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e16a158906944ffc40b50fb027afdf714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59dd89e114694c1b5d95b4531ca6ce7b715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6157ef0fad43fddd1e91fd741c092354716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297ced66bd15da06b303e98f2930dd4f717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5f443af4f315143adb1931a0bcd54b718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eed29fd71aae8e757d55b13a06dad6f719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ac2465f4c1b476acecdc74eb66bf51720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2731a87a79b8338cf2d632e3872a4b721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22be6a70b5c9da73e9bd05484675aee4722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3c967a44992b2bd4312671ccff628f723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7731a76db20102f47e0ae4e4cbd258aa724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7647b49bcf61118930f743642b9c354c725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca517ae2c37438598d1accd13d4ed66726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb786a3e0b6ed990a1f28851880230a9727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdf6468d51914bd80bc72bfa85b0213728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d4bb5cd0f124047056ee3c41bb1872729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927c8046de9c395a5e8c23c100c806f6730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158d0d09bf5089f8a654b629228cfc02731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221f5a47e59162dd8bb25723663b40ef732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc649b4437d560ee794a5ecd5deb8fca733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d56b0ba02c65346479147fdf17a946b734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1fdc43c31954e65202d52d9063f7a9735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551bff4b86dd4416f5a217487e802515736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e602d865e44e80bfe8b1d07281fbf6a737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c2e342b9132616b3e1d958f13591c7738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5420951eee2682120024d878fa71a81e739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9f8a414921ac11d3e2f3e64f3ba9c0740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f3069de6f88c5ea2fd4a58dd4dd755741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf6653e52ffd06256f0310f4483d11e742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b361b6933f58d78cb345d98e5b740e23743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef026df822128b7c4b23abdf80eba74744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2a233cf00dc3ed062b55ebe9463c47745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4fcf4709488cdb73948e28c3973b65746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7c7e7513ee2f1cf0b449ceeb6ef00c747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61aa7686add994d3c2e32a48a5ca8e8748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b30c2ff31e8c6fc39d67d6104107d9749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd383ddf1045f02955f1efc4eb3a1e2750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d67037a3611b977445fecfef587b888751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e45aa948dd71fe957a67662deee9bc6752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946b99a01679d54235df8bce0911e024753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0759c2fcd1a6aaac207fed6150b44b38754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a343c626336655bbc90085917fd7bf755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f5e0bb8204259116e30cc2205533d6756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ffd61f0b652e5f628294995a8d83f7757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de88e2aa6d3dffcf5c660db2172a1c5758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fa1f2a38a9885ac068704422c7a610759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fe5b99144b4c13a6ac2cc1f061a8a31.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be19e15533c0af2f0cb6558a344f2a232.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e474cd9b67343b7054bbba15ad5750833.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e25a92a7ab9d7f514653ed2342480834.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da93cda76c365fb14f18dab7075049c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727806429d2559668b99c2b5973e645f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d302249299c1e393ebce307ffd9d85497.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3145cef61f0ef5a80f8decf94ce3cdc58.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0f7a8507faa0134171ed4d63facc229.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023f9f5c0e83e2dfcc2b1eee9fe0e33b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207e715194e376f68ca82cc2c78284a111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e846084c607ef5ad38b4e061c4ef3ab312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63dfe3eae596bba81f03cc999aec942a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fc8712f2876ef532ae0a4653307b8b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96266f71b9e4f247fc2c7954652f888515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafffb21f4bfea973c12b06216e92e0c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf2d580d8e587ff9c6c74d6f9c0329b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b84d18f9e63d7fb6f3e501209d7980418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1fe0bc9c2a204f0fe7347aa39429c719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa44d9dd341e352af54ffef28e5beb520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c628f5e6ce17da1020c29543490e52ed21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f241331b3f392fa4ab86447b20e131622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bc6846243ff918604425f8ccb837d423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fe7b82d411f65b825438dcad56285b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3939170ba5e17f834bbededbd484174425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcd674ca257c193bfb542d6f46316d926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b3926d70451e3afbad0e9215c6380527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bfaed56400cece1e9e51a6d78b875628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312a4ee50114f3bbca5cec3a8a47447d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630a83ece4518721d6d080f623a82a1f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f2a856adeeeaab4d45b12f100225e731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870922fcc117d244f7231a6347a5b08932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d3c0c8ce9d047140657b193d23881533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d972a291572bcd7b5b292fde17e48d2434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f7ab9629f28c0bf8b5f9e6810b5a3e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae29c88aadbdf2aec99aa52b97f84fe36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d1783d80827367104b1f9bcdd93ffa37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa31bcb5e86996c9f9a629e9926ad09a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10d3acbf9329891eee96669c801614439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d259e3e0434f49c84cd1f94c53c1d640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abab3bb7ca59bb51ed6cbc2e2a6b68b441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f8366c8d912d7244c34376f601f3bd42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60b62bdd9ed3c726c1246587dad7c1f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95664b571a690a8b681fc7c2c852c8c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fef3f761cb4d66031a287449106a2145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170579f401f8170a5558554d0d084acd46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e215dc29c92fc95ee00266bd2367e4347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b18ab71628b12d920caac0e7c3c7c948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f3cc5ef7785b4da68e184d1e564b0a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b06b3b5b660195cf4f98fccdb9b643250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2e7a82372fcceecb9cebeb682c277251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9800e448fd0f88a41fcc5e1f99131452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bb2022ad54a687b0d6fb26a35a5e9753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d472f47b34d0f7fbd7d4e15c25895ffe54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c62e2b86bbad02947feb521b3e82f855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a180be5396e74cf2ac10bc1fd8144c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94fe009727d30da3ad546ef4e587d0557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092084eaf7129e0b99115294a8ee031e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e6c9322fe8bc7e9f7f6bd94c74187759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbef1aacc1e24f790063f9445ee893f360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2593f5a38b0a79b0269531bbcc195261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ce1da1bc7d5bc744fff9c01828385f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcacbfe3774afc3a0a20d1f660dd6d2663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c87c59793e4d0632b7f6e85543ce89464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a22187713d8c7cd49ec089708c49f2965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73d65ae474377797a6bc0413346be1166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3e559cbaf66cc32d10c54427d9d13c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07370932285e745c01d840db0c333b4768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933e91a0c783a0bbfb4c10b575179e8e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9098a08f1a5c5a634d0d40fec0d072e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6bf88c5cfffc9ce0cd49b5eb08129f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cbbd66a3509e4db33c2fc541999b3b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9d0969c9f549e27e0f9134889328b673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f8bef464fe70833b4d43fed5f89f5c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23364a7d32d83bebfd7677378304ef175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba12093b21994cb8d74a42192b87e30376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4702a914492433d4210907cc5fa00d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a63303901a4a1eba777736106bb47b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7c4f3454dcba27e36db82e46402b4e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df5be2b541669bcda6a7274a0d5e0ce80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145cee1052220047e0a64927b9327f4681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d320edbf1b5c2ab193e0f9c42ff4934582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc3df7e6d92b7baebb280294e28fb3b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b38650ab3a6f948467e7d0c386c99184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b9a296deb108d09c14454be21376dd85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d39da6d28334794be52879bf7d09b386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f84c345a7e5bcb999f0524e557ac9587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a86ad45701081bf40ca52de098db0488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23707ef41c344e4869afa40fbf99e21989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b521c79c6ad8019a0bf46beeaedcb06b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21ae8220d48750c570862cc83b46e1791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7c500c61237a03d84dc4cfa770db8c92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1662ba71dbfe2ebb7b4d7a2d90929f2793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36181949eb9f5a1401dbc6123f96919c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06345c404e361acdfea40b0a724a96595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21652cecee046d6ac373a88960dd481196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3663d6b6880686263cabfce362d5a197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d847642b31c65f0585224c687f4ace3a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd150619ec15f30b59f234d2a3980bca99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585bb855523f93792300e6091e6cf770100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45cbc3599369c7c125fe290a635ac3cb101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5c0d3ce6503e885a137fb59ea4f3a9102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cd76218fcbec1252793d9993b9d7d0103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b195ddab3654e807a284d3048a725939104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7bd273028bf0fced1cc05b2223fa8c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1793164dca50671e1561596a7c8af423106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e9b56492086668ef8e9b918601b7ba107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcc049c913db6c7997f4ebd76a3a360108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4592a4e0acc21189039482f8cf3004e1109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee82fb41dd1d97e31dccfb1d172a6699110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d2fc73e21226f1d23df0a872d269f9111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb65387d632e91b6656b784b59aeb3d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171b61689ffbabffdc1759b1bcb93957113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a247c24ebc752549c63244431bc3e6a1114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7af7866801c37802902d01faae3fc9c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cded9d2f01e7ab73eb3f00ac90fa0e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4a14b82277eceac796e30ae4ec267f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e5b4cda4b343839f93f16b8873260d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834f9a5c4088b68e2f1310578d05a50b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd840717be1467f2e1da22a36d63d59120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbc6f410b91103ed84a1841a9cdc722121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67dd0aacc82e0f50581d1b5a19644d7c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a99e68c36de42a28477416008d94246123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86773cd4f2d9edd4d2ee7b1b3612d388124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c8d24ebf038feb7b8847ffabc8aa00125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eaac25123ded5058d12c74cdcfab6ca126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607d5020cc2b546e65a0e9c660b51cd6127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e124cbf0ad9c50f161a0bb1a8d1c847e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222dea598ce8ed7a0bca7f2a2862b3bd129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146a17dc2efeffeb91376495a940b201130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408cae5d0ad852db6d4bd4b65cbd0bfd131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b435420c6362c5efd86ba7deda99b710132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb2d8d3b50d411be5173c705dee1f16133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa13eaeafe6778d2246c3a7bcd3390f134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1dd0ae344992a129ba2d1fae3e6b62e135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7cecef33a2954ca9c54b5cdcd7ff59136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a243c1da5099bcfe39b5c452dfd09c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010516e8dab4f636ab3683a5e77e5ce6138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6105c6629aa81c89d86366e8af21ec0c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175b3be8965ff94ff4e49e70fb90c15e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1eb60471201fd969c05a22a84203b23141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59c6bdc9fed3ee268f9f8e81457586f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06dfcf2db000e615249918e72488ea4143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecf07e69b24fe13825dcdd602d1593e144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad280b1c466b919b1ef79c5b5890f09145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e7779338d380cb21162beb77c498e5146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd117d6039b192abf28107b208db5eb147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33edc49f708ef10ebfc1053513aae47148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9efe5d2c5362835cdbd3ae41cfc6e1c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b5e8495a5129ee0caaa4a82f9defb2150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8965631e1db7fd4113abd842f0b0482b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d553e082f2a1af32d2c624f063d500e8152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf6b5e04250aa1cbb8946342c168d7e153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be5341138390215321ae8c5cf5120d6154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c00bedb13f6b5b961747d1436e0d08e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40935819514aab70177f474c9d90aa2d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3fc129625c23753b9b06a290f4efc7157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ca3cd1c5345cf6e48797a7788afe90158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37917a1880bc10edba6ed81caf379452159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146de4ca325fd6c4195d759c708a3b6e160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737fedc471411b147fab28559ca155aa161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83faa8471353128c162dc875d52cab1162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcb810d5c73a4dc29f11158759a762a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bcc9a988645c292a78f0400a8e5886164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0777818e93c4414fd1627c49de7bab165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469220f1227427ca7c456ad061b7e0d4166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ce52aed8643d02d855fba071f61bef167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a2767d11f7400fba0d6191a8461947168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a14d8cd6f4ff503b3cde11209259621169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe899831ac3a3c14720a0fc5684f9dad170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c378fc551fd306bdba10e741ecf8a45171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83ab9ec032786324d9b6f505e30d5dc172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494b70ff8617082f909f462cff625799173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa037ded04e796c17fab1db853bb3bb1174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f144cdb3be9f6cadd1dd57287f6d70d175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7adc0934f0a0f6aea37cc9ab6bfdd6176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127bf63fc7f8f01e2597153fecee3fcb177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856c9bc899e85969ad715a7f80936b82178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795f45a7df9af27b3279a35d4927f524179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a044ae2cedaf362e3f3d10d4b97c579180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb509ff5ce0a828cf87b9b3c306879ae181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85cb389e6a49c4fe5fdb4f9534e416d182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11443bfa877311c217be84eb478a1f20183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a508d0dcdc9379b1c362c7fc9af3e8184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4d28c941c6d46d68684cf25889bdce185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2316d1cb123ba03d5c039e32601a77186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d95839754a211da0700687e70c5ad38187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02007188f86e85fa3e394a9b0ac90193188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5daec9a661961fe6f15fd781e1edfd7189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8deb88c3f894729037b17ce6adbcf8190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77ab16e4c7711396031de7b3b4f6624191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289be8bafc142f4ce82df4f30f01feb2192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4acfb476118c75e7c3a088c929c158193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66dff90497b569fd692b94121558c39a194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e0b8cc2092e6a0c7a312d2a581caee195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409b0a055386bb2385e78afc257e75a0196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a904f27249e0cea619e64144e5abdc6197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0bc1de7827639603a1a5dfc1e22bd8198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbffc7c79182a8067cc05c286e520a9f199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145b9599d186fc19b4283afa4a89070d200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e4f998ec8c4b61653c85dec5640bbe201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a16e59a1243027786edbb0f85fbd22202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5060b2a2ac91938b3c25577841154f47203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7fd79629c534536f62baba7c698558204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94b68efe0ec92f194690c700bae032b205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fa908a5323ce9d51ee90665ebff750206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29049f665fb829a5fc26ca4c3aee79d9207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbe80e09fd46ed1e6ae1a0e12d92bb0208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178b1372809cc8ce23f1713d36e14c4b209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36f7bc4a577ec9c8935141fe4b4f5a2210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb6c6e5854ce68305036fb5e706ee7a211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b915411b284aadc35399aeaeeabd5b4212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3a64993e41f31dff03ae989314abd3213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923933b6db88690edb64ac19c511e73e214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2ea5f9b01abd97dfdc5029d20c4775215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b7003ef1eecf4790124e9d4ac7b376216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78eefbff0d8b5054d2de9a70109b6700217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa2c2d536e14ccd0fd6ad62c7c3894e218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f301f405e09644fbfe93267feb84c53d219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4b0584f1dfadf683ff8ba221299515220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93eee4d5433f3ea6e458e18fb012dd97221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092bde5e41d31bdf22a72e84f3cfa3ec222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa00ef1b9d7e0d92766e5621bf56bd2223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75e92672f0a22875e0f00014c4c122e224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203b2b2fd2cb12be8a93b2521be59988225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f468fd4cac125056fdb8dbda473991226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505060542ecc736f3571845e00fa73ee227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcdf9c63719f378c49f135bad01feae228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bc2d37ebaf979b4b55a0864a46299c229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe552fdc15cde1118be5fe2bba9a114230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e008491770ebc2e61829587cd936f9231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3827a6c556194823de41690a583613e8232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea3e397eab596e1d262bdd1e5b64bde233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9a586a2ec7e2d9cc198767eceff9c6234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c9bc1fddda6c20e06ab35c49822413235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488ad0f5d8353492f65357c7dea1dc62236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fda4ab538bbc92dea2c7074874d41c237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f3b4224379f89b008a50231ed13e7b238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f9a3154b57359af0dc113dca7eaaf5239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d706c08160feb8d9645f7e2e3478971240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51126295adaa6768b2aef6213fb78892241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa50d3b38c2c801c1a1acd7ce39164d8242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a1238ae5a72549481a380be7524b7d243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28f3299367ccb79c6ff09fcf42e418a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0019828279c8ab3b4c7f3a04c264bcdf245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411595fc43ccf989acec4a81a6c3dea7246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd6b26aa85fecd7b63f594f0df61175247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d30f456181b84bab29ba434f2d53be2248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf214f70a90ce0c78ad3df35b191f90249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b731787982131fb2233b6713eefff4ad250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a444c3b24cf6d22a14a86c9fe9f8ccdc251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25708dd37537409e99fe1336dda48b44252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8793a4e17c4d91dd3b611540116299e8253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5f03643e7bb975b74c4b0fec7be7eb254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ef34737d3972603e72291e371a2c6d255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f004e3d750e8875ba97274b4037b7c1f256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d27510203267eed484dabcd05d756c257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244efc87435c1f893e8da24ec05f3dfd258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cae5bf01a0c42f4989e6646043ec60259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe2c489727cbc60967407133819cfe2260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944715d949da3b38b6da0685c65e23a6261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32eb00c334d6ddca0f44e66743432b0262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6683bb4787cc8bd384eae73f0e85ba3263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb265cfd2ca448ee76511e7355d08244264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a0ec89c44a2c7a595954977cd6166f265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2883064674d2ba78d5086db310d80c266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e901a9b8e1fcfe1d577a0ede65d10c2267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740e05e1b867ed514a82deb9f8e8a456268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530aa70607d0e528b7ae599b80824426269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eec81dc76e16ce9ae5724bd9fbb5bd4270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fb5dc575d947ecf83d10e46eedc9e1271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992adf30f4d8514e6ae605f7c073fc4f272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d123d50a41d34acdf4c952e95ae9d51273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27c80dfc030af1d52c06409fed847dd274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d9161d82487db68ddb3b8c19e043ab275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756a252bd19da3bf051fd1179189d3ec276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38062bb07140ad0e7eb0beca8400dca2277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f7c47ef29d5656a152b8fca3083488278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0343c1d0f6fa11ac6d02bc2916caf62d279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5a20436330c6e95832922bdf1a9fbc280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4a72789269436de370c589c5a8368b281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519b34e5517a49b58e56a5832e52dda6282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813fe3887e454f286758fc9290a56702283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bb348829b61c7f1af0743c30195e48284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cdee41b5a6c44200d37995da200187285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2db4f8bdb9ff3d07a5fab35414170f286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209fa372afe250984cd7d1539f03eb3c287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77dd2c19ce9b9399ceacd72c37dec40e288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98195ec15be38d5f2bfd4feb8fff82bb289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc60c31fccb05d08789b244dd9dd8fb290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b669b76c7ed727daa962d9ba92bab6ba291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edadd1086c111d056de836875491b252292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87afaf9fe912981190eb53600d112943293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fe5aeb8f12044c1ed0c248391f5501294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbc36bbdb703654fbd786aade94ac8d295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879e4ec81dbe39c02b25753ef7da1a34296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91848c77fb129e1d32ba38273ade8b1297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834590375180fa75f801e4c12b5fd269298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7148c880ed7563b40b45481ee050ed37299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906538c17af3829d892ed38b98fb1743300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98626c6fbf626b94e4908ca4b1b01fe301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c930a59cc5d9a5fa9a3eee8fdb2dbc5302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e661e198634a417c6c8fb369622482303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1d61c71209b543644e5ba02e90303e304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c6eb063724383017d53169088fdc42305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61607147abdfe2a163b540990a1c7fbd306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3195b3b79c2742fc5b0e78b3b573b09b307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184130d6ffdead3f0d75f004277d1616308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2adce7a585241a60f4515463b938d34309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ae3a4fae1663a0239a2c7259779a30310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2b45a604118c2901adbf54b6f00307311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23af8d1c370e3b94dd9d2f00b10be375312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4665ec6dea121097f1dc905721365766313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03316c0478df033089facc09e2b7cb0314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd022206cf986bc11f19b6545097c09c315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671d278f696733474f28b0c333007ad7316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8244d4d8fee249ff3bfb95cb7933cfcb317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbeefee71fcfcb980f79a21772930b22318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31ce31c1814067cff39cb73839da5b5319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0468f8f2c630a156728c4490bcc1a3d1320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7cd05ae813506dc552a25ce68600ef321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d174ffe29170c43075c38b3cc659e5322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000651e57655f7defa57c96d5878da4d323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3234e5c2dc7e1a259d161dd674aeaa324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0a00e216844a8e29a2a1513c4231d1325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50297e3f541a2d534c6a5a41d5d3440f326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876d90c5c4fe2dc8c1e541abcc2714b4327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2209b0d4b476e9f2c9add6ffc340fb5d328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e839719df55fba4d0daa66133950cf73329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84f04dd8ebf8e15363759e987e0e0c9330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb9a0d34c31bcd272757d799d240df8331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fd2b97e96c8c624e8129f455644bda332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f573ea3a279dd245371c55c485b6d04f333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28aa2fc89c8975b02ca133a86510a9ca334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0644a7ea5a827ea4871c4d9a324e254335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5f10336df568292a02f9e4eb7b91d6336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4079a46e210a1070c2ba8f72aede27337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5c008f9af9bd0fa8dc081c8b5cf84b338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ad206a11f59944c544f4c3dc9dfd3b339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68661305b52820dbee9d2a42f7cd1193340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21579710b69c3eeb699e2e0ab6dd9ef4341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a40b6df20e78aed48824bff41f8b9c5342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3787c672694255a72dc76bafb66035ad343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fca06654c6caa604a1a5379320c0b2e344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3ef0bf5274c6674643697a1c84d64c345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4801989f920fe92c5e08d622e4e03b346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446461c92e461ec76ccf83e2f32c8aa2347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005183bf9c3acd9ff2d5ca7e5a0466ec348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a69221f9413074f0033327530bf8a5349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841ce42b7edca9f71ad134f976fc1ee9350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0883e7acbf51a03358ac127fff081204351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30a773cd15e506b58112b459baa2072352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4282a9de9d70dda6f4783494efcfa2353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad96f7d464c52fb069d817e527b6003354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929fa3fdc65510b56ae72ff2c1633d29355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e49e2f912cffb6407aa9113da9cb5ab356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf01799940f8653ecfecbc20a387699357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac21080f8265b56c617133fb0646460d358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827e144c3f540d2850e80e897eae9663359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7ed5074a81b901f1f95425ef02727b360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80453a5e4b2bb8d528047fe3bff9c777361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965f447b9139eb1b6e1dda60309cb7d7362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cced67d2ee48f057a4702d40e260d01363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae31698312e2950859b70e58daff0afa364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452b3dcb862ee1b20cc13efffab52779365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c49c28738dc780d307f5371f7af83f0366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b960e1d7d421a21cc58a9494158fa87e367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549a2f981845c2f0b196dfd0ede75ff2368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122a1cf8169bca4e63cb99e415fcd48f369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0a24a74a40cc484739903d5420e6e1370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87e5452a6eaa611774b2534a358092b371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7980dd0e9784126c1fca5a53f19c3d372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7376b957ab1042502b8365e0796c83373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9629be0473f8b4bd1e3319a94597a1374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acbde5c41b5ab8e6af17a29c1190213375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9033a81afaf01e15bf35d996acbe33376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b1bc8d7299b0827e3fd0e219a8562f377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe75b0055bc6434e385fa23859ecc396378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f328d14d8c6aee21a257e86ede35ffd0379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3350a82f07d50f281eb8ec9736077f4380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22452fd59e6fbfb995ce0f1627f7988a381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd54a9b80a3d16ea91c1956a0d2ad28382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05e35fe871860fbf08a6fdebcf6b510383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0bda1f92214ae8d916d869bc8d9052384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c380468563e788f2be3c020dc16a301385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab1323f57fdf67b11512b6466f79471386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2094454f51ccd438eb3db507e94bba5f387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aaedd5f965124d63959762a7bae6d2a388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98529301c94fc8467a4b45755fe875e9389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88e42bbfcb394acb7aa67a44f4c57b7390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b150c243c8f41a45731147fe3a9c9c24391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cb7a04f15b78d9739894d6451276e9392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa10ca4afaa88180c4cd1b579885f99393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d236bde2f6789f14554fe822cdbaf3aa394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8738d04df800d9dd48aded0af99341a2395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f009fc53332b562a28d3850bb596bd8e396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2dc30584e4c0be49d2167c0003dba20397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e0e967958fe8a6295c9a7ac6bef502398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf10fc7a13fe6210004d57d99dab135a399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53841daf1d4d410e25c57bc342f64243400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51963adeeab1e7fc6e1a479d3f66108f401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d850eb8a04313561b6fb555b6ee6a731402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a51f553824a237a2bd3094b3aaa795403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0b31dce1f9df3101583f0ac7d515d9404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424aacee1aeb5e21304078cf6bbc8549405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9087b421448dbfa7f15d833e519f8781406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac708ea3e15781bc3e50b8e4186e40a407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3f7ced4bc350e5d5884c117aa5ef44408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c3cb9f66ff8b5181a2639548c91e93409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141c79de48dfee849e443c665a322a87410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fed7f2e353f87cbffcfff7a69f55f2411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c4631e7a144d521166ce5be8bb5cab412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb793548205cdea12a89a8a47a6cbb4413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5db3ade869d9444b733f14ca5409a79414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fd92242d9f65774545c9bd0f141999415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee8d5a38a044ab125d53b72d2f7dd94416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95462236d482d1628c5d0d9d8833b1d417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce399b8a84ba635218079ec62e3f096d418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d8f4270f3c14e69b7e4b85d748c68a419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576e530c6cb137b672e2c5b466846d4c420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce28d3b020108773d9ca697fff7c9f96421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bd816a09b0471524938e95842ea082422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae27951f73ad7072dfc40990c633e33f423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481ceb3cdaa6d3e7d138e09f7d18f614424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6806a6c11f90cc9dad9f833e078425d425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897feae907e2dd59d1aef7460263551f426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a4c93faf25a9275923ed8d7a5dbdeb427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be1132d31b8038ddcd58fcd90456cc6428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587cf3166e7b9575d4468a6e460f034d429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ec221af11d6827f99ef140c88fb0bd430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c649e46540ed394844d0cba46d3834f1431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a92d8b7c4ecd2c4ec44bcd62ac6a1e432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea65894feff9ee0935d4003c0222ba28433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac34cf7b635652c7c3b767145bb9767d434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a381b8961559158ef2ab8cc3fee2b85435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd36136f3c8962f198181f1836f8ab5a436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdda85f04f7d9a0f895cd703541e630437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b43a87a58fc4b8d2d7431eba4cf0c3438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2d8a78b4e335dce2de160757a219fa439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd705d988323b12979a969933c12475440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9c2e67b2f1f8199259a45b0c9ce9da441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147668ea2942d00bd71892a8684acadd442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd9f2b743b760e2060d9e6a6cdf83cc443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ab3d99815db6bcea3fd4b272dce6bf444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7838313cc4522ae523c99ef8e175f17445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce92ecaac512860976baa717e002e14446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b00ee3b8d01e371edc62303f4b4e6e4447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113595645a047bb152e7a546662be2c6448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5318914fc90291c28618ba7111b00cab449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc527c0840158bdf1ced681e092cf2f8450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ff762b876f7acf49c2835bf0ce2a74451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fa33da391add6452339ab8345a88e0452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674863d3fff7ec4341a3fa84b8ce6643453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5990068485762d2bbb739a8a4103830f454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5de38227e61a19ed4aeeedcac5dd04d455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4eccc071a6546ca24f9679504c6b72456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb837846a17d516b26b09262b4b5cd1457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94607f848f9856ecbe4163628b8e4542458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c2c5c074c3fc2c41f68fde1cc19e4b459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48977d74ef6ae47a037e3e3f1caf647c460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6de20100cdc478495c681705ffc447461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f527b0257925c039789b00d573946f1462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55a7b8520cca85cb3559fee388c92f7463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00764b4335b8ad74289d5cdad3f08c2e464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e92193a760e6d53656e8e63998dfe90465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4d72baa19b7b6f9d905bea5609f38f466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b025ed7d630e44fdf3b055ea68fff9467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441b4c1f2d810148768bebf81f2f43cb468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae236619909ad19ac89c998fcdc09004469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc61ddd48473200b81862f9450d2e5b470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4801ad8227cb51310e79cae8447d368471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e9883bc3b3ea436a14e623f299d5d0472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c400c10113030f9b64f091fc89e6e77473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035d74a2fae0f30d30817e63d93f1cba474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61590081662e0d3eecfdfadc69ddd4be475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e697e13f5b2251a06455b944f5201af476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce8f107d60637dc26d5dff887dd8765477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371795a46c45dd338d4f540a40259661478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1730731ff07a8c100173eb347980095479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d73b6310e37fdf9b083fc3f2380637480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333aa7d6b54f8742974c4558e9ffefe5481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac11ffb8cdb6888844ee2b213b28fda482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf059c3f2ca4628090c31a7a6146f75483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea48a19262635beafe1af283549c45f9484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1eccfe56acb85c83d1b9db7ec9d0d9485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35225db3cd272bb747c49249a17f3d87486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e7f9ff8d81630fe9c18ec154a37b9f487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a288c5f184aa4c567ad0014f9cb53c1e488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cd1cc46a3507e2d1293317203793e3489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a3ac5dfbd6e7e1f019f61b20536a85490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fa87298e843268ed280a5e9118698d491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ccdc47806d6d3f80fc46cffc56cfe4492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed76a6a5f54bf5ee1bc913dc87175d7493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4218a961084517fa68a64ef1545a70494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d0210000b3b8138b66374f9bdc0266495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b9d5d1c049fecdcb32f3f8aceb3959496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5c27defa3b9ec83c2d8d16a7fa5b3b497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ca8b421425ed2b520cdb2f94f5a492498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b075fe03ea0f998ce5da2dff454d94f499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce09e45fe0baaceba82b58785468e51500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee19c0fc6182983e7c36b2be957aa5f3501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bf942ada36633444a675a79d209ca0502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef2f4ce75f78883d173ee064dbd4b55503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f273105f179b922e6ee2987aae98a2504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8fa065df60d34327e64b1a654f2ded505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02719ea5143db948bfde3914d6435d29506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86bc69c09942d9cde66c6ff76f2c578507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5653dbcd8d22b38102dd7afb091d9f508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697c76c41145de9bccdda145af543181509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee269ac75c44486b1f2f0c720ad530f5510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149b6b1267db6fb5f56c7c282e6b2ced511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c93c5b2fd1ee4fddaea4e751d3e0e89512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8f9b776a6a259a0b9cb1b61ad7117e513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8cd1e31b0fd3f8e2eb20fb1856b159514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a956d4a70d749065d60b2fc980be3f515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2caa0e20939019d1975c3365062b401d516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c7ebc3982e521480fc62b2ad35d1ff517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34af0e4964bd525acde458fa6fe8f77518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71359e6ee12ab4118d57e83415799618519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b5367f83c2e9c8aa49f43129f87d6e520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afe34819603079040539de044b597a3521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909034c7e29617f593e9aeecc5816773522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37499caa6876a3d0a0f3775dc1bf665e523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d59c98e2f4d8fa689ca2ba326fdaec524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb62326b7b6b933cc1a853b210e61381525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e183920b7d79bcf307150917b94c055d526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d73462e2edfda508ef53185d484c2a527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa5ac40f8a7bbfd4af5132fc1ce3424528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1792a7ce11dc099858371d4910fb74529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a77455123ef09bb5dc73b247434da67530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bce991297e5645f7076be0cac579f65531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f50f8600e9ccf04ca19cda85b2edba5532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ed042930d783fc08351acbee602af8533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31d9cbab54c6ff5b188bf88bd2e5672534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4371c9210630008579832767781def00535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0c8c820daa5769b74f98a845bfe24d536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57a580aa4af86bc7206ee6574d6a150537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab44a085d45aceadd4baa0f346c7c39c538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd70efa21e352c8352ea932dc1b55a0d539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3102a6c6f146fb843be7851b025842c540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732a5135674ffec1e29479fb122611ae541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fec6c0bcf2c59068cd58e232bd22ed542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80da7c47eb7783be92763d64a33cd4d1543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c804c47df6dc2bbe1439f0e47e4b34544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc5d9ba83d62b52d7e5c51e52a83aa9545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11eaf5b60d347894e16964466db016a546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf71992b1c5ea17b11a89d7b30eb238547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e230b5ff4c664b0bcda58543ef9de5548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a79ff5dab5f6acd5978b31e2af984ec549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d956c503044e79961ed58fed313b49b5550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf0132bed6be17461c166a7a9239ce1551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c48266ee83d3bed626daff3c2091eb552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26e3782a4d511b7580ab2e0f03c82da553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4ac763ec016c53054c62318f631640554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4790b30d1af8622359aa7dc99bc39a5555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd236d9f9bf95c26bd9efad71216ceb556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94bf622501881a77021acad805ecd7e557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cede5220dbb35cb27620f8951ed4b5558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a348d9094976aa127e04b1bf2923d797559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a33cba50653d0c29ccaa85e43dd9cd1560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf386bdd40f6126ce5b3c9e1a6d82cf5561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c780a342dca983a1c3e13771775f6a562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf41822ed4564cfb6b80acc49fbf2016563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e29653127a936ef54b8e05e20f3d259564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1aa6b9898ff823d65a5c036feebd53b565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4dcc0784db5ffe063d84103b85d559566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fa67a51772f222f6a27a224ca673b6567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bf08e2df07a8e1c406df75cde6b702568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5762f4574cb92ea6522766b8e889eb569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3a14ef0eef9689d31240d8cd9d5081570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9c476c6419f94af16bb28b619674bd571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1037d63b9a6fb5d57fa8f01f09ff38d3572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc3cf5e6634bd434afd4e7daf712065573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b93ef8f499e4c24b4550816fc52dd4a574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed86052be7d846a6e54e5e2eccf099a9575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb78dd6b1777b6fed413d52e68148b15576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c194a7d95177662954f9e6b483a821c577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c09a912cfca900123baa8a8b6fbcb3578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069b9e0d4a90da50240845572a0177f9579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12081b209027e9038fc844b83073baa580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ece019e5bad03318c0ab4a5d067777d581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86c01edf2da4961d7bce7cb754a2991582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87673a61e1c3358d21e4410cafc818d9583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362e21694c8af4217409e73860d07809584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a27e650bd510df14c944e5e5dc3c036585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a94095b95816367f68bc8942de8748d586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b573c150d274dbf96562cc1c3a547e6d587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebbc579ced2d59614d6f3e7e7c506bf588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c324c9fb5f6fbb4f30fce857dbb03f5589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15077d128af6ae3d1b725b664dfdf91f590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6140ac194abb46c59c51624998c64375591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1c3275b5d5732d2d41da1379b7f64c592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdd4995a4674a435a6549348792da8f593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549f72ca02655ecc662f668e6e4ec0da594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202424f55c71edb995cfa7a4080427bf595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc13916d7369bcacd669abadb083dece596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a22199a438e5e01f4efdfedfd804d9b597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998965a4dc1d006400659bf0dc6f19ba598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107465e16d06eb1fa3cb95a0bae16029599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763890cc096f092e28d319cb44a9f99c600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a324b55a8854a34af41d31f560a6546601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97a0c709a0e800ce33409ba719cbde8602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5bb8e15c7d1d000e160dbf7d3e9136603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2837899578180890cc11e5a5b1fa8dbb604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e744846965067dcd710d421d647393605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25acbbdd891ad5958262bf2ce66952b7606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c64a7267267d16b986e360a7b173edc607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920b83f642e6ca95da8254108c8b8abd608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c375268eb06ec5bcf5c59dbb07474a3609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be20bbc9df669c75caeab9631f357bd6610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e33fab90a27667c4619c7bf0f50f20611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d0c8d459fa7e2090b01abc97da0808612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d228d7d852cb387a6da56a84dff8631613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40555681b85f9855d543c37296de5872614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bdd8527739c778ba06ce3927aaa0ea615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c36c7ead348dccef601847849ad28cb616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddae7e0c9f2437fd1a22d31abfd65d2c617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174e02af4506ca129c283914f1b8b17a618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09156153918325abd0281fd033fe3bf2619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4884d4c38f378b08af07bf79e55cc6620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f2d8a50f8378d2cc1f6d9c239a7fa1621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2b7febdd9b97ca727795f854e16cba622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770e06fbf904393e316d5f9996147f54623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592ae739847833c8aa74c69b99d796b3624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9f0a6609905f4938d72da349741f29625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5111fcc33ed26710e9cacffe51dfb8ce626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcdce408fbb6b53030e20a649da0e1a627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04acc067f739544194c48281a611431628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce0a3d2474a016569ebfe01e40961c7629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907ffc355b5b833edb261ad67aa59b58630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d00a4cb440d9301a32ce424580383a631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efdd3e6c4754a0ec5dbe606cc0ce4ac632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a919dea92268ba66d9bcc488c4659634633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b89409811824858575a8e83104d972634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acebbdcd488cf30ec3f45d2757c7b871635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c90e083bb80d06399ee35822f1bed9d636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03230cd3ffbfe68c2df7e29563ad8260637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d6b8388fec8db35195efc62ab604a7638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2d45dacb5a40d7421d9ff5c94d3535639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee62d01907411362133affa41070c25640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fc65d53cd02db02dab45a1518c8614641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d175734c109eef6af67d4f997c89021642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d896462fa98549ce5d225b75798bd7d6643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8be34f189e64e43c7a7d3b6f05f09e644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea4e830e9755f5ed70952918c5c7529645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e3a4b13ad7ab4a2d77c0334fb1996d646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7e320833d2d6a9ff21040699ad4629647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1973bcaf2c53ac8d45248f54490c97648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a515becd018f7bc5e72767e4da9690fa649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7ce35510a21c34a57d3c564a1ac211650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba368a3b104f84f58a33074f5e86b7d1651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cee5e50bf2b0b14783ae1e772959322652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2ab04ee6f2278929cc6292acd6319d653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583f67674f3bfa09effa24364b4ff076654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8902ec41d2e6ba6b3afd09fb89be7981655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e3a72739335039cf9621b8473e49ef656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de817200a87c904c9e5d2f837c973aa9657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1eb4e7c89c3d7fcdb68d2ae71b9df39658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed329ac291d9394a58a2ebf83ed572d1659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8373f7aec9c4c9798b354d2dd033c00e660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13781b1ff00477aaef55e9e61f6d0cc3661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfeae0d8ce56cf1b0fedbd6aa2671151662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c39460ae63ef2f269672a5f8c8b930f663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271f9a5de93c156ebe4581a4fabe3b86664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7a39ae17ca1d44986f5ed26baf31c6665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68c89825f5d24a11c8af4330f12f14c666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fab044a5774d5b7409101c6a418d2e4667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b303619819f22dbf8bdded157359aa06668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85ba52a99aec5f304228bdb52c73510669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01531a6b6b004af18cd491473d361df670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73074a4c6e8eca5177d99b98da15c7db671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767cfe17deb0a393cd0be92bb996f9e8672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ec9538210a3fd6949e9580185acc74673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814449bc9dbbc7b0af9095497841ff5d674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e24f452a1c7ce31ad76917825cca12e675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2e7d34e156e2d5ab72e0541efb22d7676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6188eb56ecafe9bdf8be2f00932cae677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcd17374ecd8c90b51bf2a9b90fbf04678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c3e7cb067192da1082a0ec37611b37679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2d62f8793d7c694f158d9d3277e8d0680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ccd535b438a3ec0dad6f5c72fce6bd681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebee0b265c64baca5a9a0cdd816a2e5682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9a4d41a34a3b3eda4cddccc4e271ed683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e7b239b4500f19160390fe1de6ad8e684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92a089f9e99e241a11998fc3872cc96685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52393500765334243ba32f60b7061d6686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ff5aa51ed61d89b3ed893a1685f049687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c97520f03716449f38545eb61a650d688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3643e27311aab6b0b8a8234bef7e975c689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9126df0642a929efcc1c76ce0a65696690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f5a4e58c61bd8fff557ec4d5f2f900691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80d7f7d57519447bbc8ec7b76633d1a692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef2391e6067f7346151bef1374c8106693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad477d6862d74c309902407a84b0904694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b184ee66ea6bcc7d8e11a71010c9751695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ac91e1517e874ce8db0c55393d6303696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd3672b322bd48e70602c1b92a8a3b1697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b73f6029cc26ba0bc6cf5bb90dadc53698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3f9e3590a305f747cee31664cf6bad699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffc9e8a2212b103e962391351a30179700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066d8c7b08b2beb05b5f10c73b080e12701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d07594555f9b0f448931c6ef6bc5ee702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebe8c356f398147c3503b90b571cc0c703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6481b297c4465f025bd68712b185724704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0b7622cfe815c0d1fe715ad8e26a25705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae5c5b6278a353261769b8099e340e9706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf718cef112a7c2a0f6078a3082a2cf707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9603aa96a8858ab0916437172cf0b17708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde70e8a4ee0a9ce06a350995b9f5904709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938baad96626b9762478bd655d51475b710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4643c202504a393a1ab34e1d7f278f711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269216ad9b5ca62cb5d2497c3a0d6397712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4d56b1dede7974f51d1ab5fe5175fa713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d4f10408aa2d9ff15c30106bca80d6714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d138f03744d25be390fb040078455d16715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8695f19d6ffb9f8a828376f01bf6e3716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1f21d44d9a47853558be02e1c4d05b717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26288e0d0e09cbd622570f393375d85d718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ff7f9ed9d8fd981e96df98ec2a151f719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601ee3b698df0716519208b401d2a36b720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5430582d2135e072396429a845c65cd6721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e31166965b5de22cf3867a8c3adbde722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9576c5f2d5bb85c701658afbe0888d7b723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff0dff88916ebe2542d0417f3084ec4724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9265c81a48114e6431c245d311a5c0e6725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88078293ae7a1b4c5b906649e6187a1726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c5ee0e0e2ca23acf582f4e253bcbe9727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc435f7e35575d62fe9e2d7c3d4ef8ca728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360d2b1882a246ab1b1b32272624ddb9729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58dbdd11df4e0f4b900268cfc3fcab50730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1186752890beb069ea0dbb476834e567731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72feaf30cd12f670411312a6c2d1b4f0732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a464be57a84756bbf46727f052a3e9733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2b7638ce562bd9fc55371eacd9edae734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28ae42dffac46f5747b8df95422b201735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27fea6bcc79a9118b13511375368c48736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b05d0383c70c9d01551bf04ad4870d5737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693b7c757d2a3236709f6018d8f3eea9738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f83ed378a7341129c50115cd5e656b739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a303f5312a5876311378e1b5e885d2740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028aa149565d0a394ef641ec3543fefb741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3c511963e6fb78c532158a6d72a768742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e71c08366385d24e8f1484bdf397e27743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10b24ba037040d63e79fbd6bc70d577744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649e628220f635504a48e3a56a411a05745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61065bf32fe6f94a407225fc0205cc8746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ef6dabeb8f8d7da139193666ac9740747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b8d7bb20d1c41556f749e13be5c886748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73253770192b0aa16346d90cbb97a9d8749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e682e63a1d422248ef48c9649852e168750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebaba63fd2acf968a99d0a44a39628df751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e922aa589ae5d1d9a35688547f2f088752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb75731e7ab242fde92a3d5a29610273753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e08dc12e2dadafe01bb5d1435b579c754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8530069d6e4ec4f377a2a239e3ee732f755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9e38a97f4ed079a34b25f9eb076dd9756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e19e0df434d628d7a1621a0f2098442757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808f30c615d8dcf247651453c11e7268758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bd43f080802faf0e8d9188c7e787bc759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>