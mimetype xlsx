--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635b936453715de21cc97b915ad261ef1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432958e5548138ab2957ac506ea0c9f22.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270a53fdb67af8c731c2a39ff50fad7b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f79db02ffc6ab39bb4a255a2e1aa484.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618199d02794af064fc655c5666d531f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef51a897e43d698d54d17619c6354a26.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d601ab5988b91855591e85d5c4a6cd37.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd23585800dfc9539d3a27736fe8f8d08.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550294782fdd3502ff7b16397e90c0b79.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890ef879a544991a564cb5c37b8bed6010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c4646647a1a52cced1cb2233a3200811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046295501bf3632c57fb69fa97b310e812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726e4b7953859fa525b2e23047a360a513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e50a4b9719afd406b0096a07756e1d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a4ce0c8e8ff05eea31adc83071aeeb15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2622650c9c3dfd3500df9c10b5d60d7916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e6f8153dc541d5f002ad72ff8a878317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04182395d2ca459b34bc31066768fd2c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc5cadd7c514a826ff43388544adc1819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b991993e228dffc8d68422d7f6e67220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ab680a43716192d543eecf0a45e5df21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9100949077f40cd8ba06bb95ce7aae322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce60e9d01db70a6563f57b105ad2d38a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f23566de64228f414fa35c061ec82624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97de92a737d1b967a5a74540decc29425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436bca2367289d6773e5b9e62d90b0e926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2e5ee63b3abed68ed6f491710ae11c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3eba34e9f87324fa801914cfa840c728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71910b1b0f6eeb44fdc09fcc96b612fa29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d838a6db7c64848f96d808b988552a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d787248e73eb33fe5f5c06ed4dbd9aae31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95de1a093293069cef8a24e8f8e8fa9d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae652bfe2aa175955413835e76818c933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bebdc1383fc1f4ebd06afadd54ae35b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6131bb86801950dc5ff465543cc40b9735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46e345a0720e610c3d9b30a101f51b736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b857ac73545a76f474efae020360c2237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8624eb6de6f70580765bd8bc5976a8cc38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6a6226c4219b882076ea9aeca708f039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663ca0823c13b167f62a24f48398674540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922e27a324027d240f475ec1289a858f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99dafc88a61f8e0f2e5c25cd0faea0a842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff605616dcd00450b6b54788d60a106043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a28e52d3319ac9e12c1c6f2a69e38c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bb1f17b3edf5e324409649127edec245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08811d4809e701d25ec78d3962b2226046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bac9208d1b6a2b4b856fbf7efd77b447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad8e5e0d600de6097f926c26a7d83a948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2356bd66a0dd72f9c1b11845dcbc8dde49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2892cb46e37c63fd68b33d667860d42450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87767cbd29c9c820502def14b32f9e4751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a803a00c22fc86bf2c3dbad0d4cb17d352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97dc4b54bfb7d5d3eca38c86bb9e11953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448407349ec7941dbf0f39665c2231a654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5055a2894adc57de687ec3fc8e928f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df94a83242ceb6feaf22c7673252bce56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5024aa0b12e3ece865754a89c6b7e17057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96afa4a485eb1977accb96c1e8d8d9958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc99a5af9b920cb5236802ed6bdfc92759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119b49b65459826aa9799e7deab6d6fd60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8daf04121cc90bdc48ca48534002a7cd61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d85182c72e0533769803f911a20ddb62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f8d1d1e1f9d8dfa384d320e8a4291063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba731acaab9d91b46949367296901dd864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304b6e6ebdc7812e23fe2d1a9b51815865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5898be664b323bfe3c7fbe835065ab0466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d99a74cd1d200f869508025629cc41267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46650d25852a65ff64c3a6604552bac068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80cb60e7bd47e76e901ccb284f30fda69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f01ce401f63380a67eebb45fa6f9fd270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8db731fa1cb697b952a1f36a5f3bbd71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d035997236c913b0e95be6c1d77db772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a136b2ba61dadc800c513bc90055e15373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75b34d8f3fe9b93de7ca5f8234c60b074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d0b648e7050aaff36824001974b47a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f531d4dd1e68f09e4c7c5eed6fb7825376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e37f88c0eb8c0de26a6804cb4e27ec77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bffc7cee2a8919965b79a790906a6b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9810326322c727ff5bb537399a1d2279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ecdc0be691a0d5a39e565373c4685980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac46d6ef459c0bed9b076f0b8467413e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fcf8653ed9e696f0a1442a3f836e6282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6240514ded7907219e2126bbd44b272283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91faaa564297d2bfb9bd78a20d3330c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1336e32298b34cf5a7abede859d99aa585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a44707fbe04b6ebc1bccbb2bd5813c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582c8902d7a495c5fd8ee54e25a6128f87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539e4c0ed5b63c89fa0d990a0d55610688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5a03219d6e0c1b5a0a3e5c1f7610d789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388f91a44fefd16b7f240f3cb5c04def90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3898ace45b40116621896f878b05b65991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25c987564af1170109f5db333738d5492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a682e29f080be24e39a061e8ae31abb493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a320b221a2db6cc296b02fc724b99f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b80be9fd6a7a163bd33f410f8fcde295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74322cf9f9d7f552ff0d6b93500712d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e4da79d15defabe4dbd18fda745cd997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fe224bcd7bfa6ef32d3e4314944eeb98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d806ce713d00aff1af449b42987602a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2225ee75bd4cf97cb64cf3597caed4c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c60716169782754114ab4266ba8c98101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0534164ca04ad37d829c1c1aac99ce77102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7c32bbc549c812161eb807ba38f80f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd3f91443214a081445faf814fee4d4104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0c09bfb131b22583cafc4d38935c0e105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f4c50193a3c52658afa88aaad2cf73106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab259da749ba26f3564b609f137c83d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5311610148e78bc4f0a15a50e4c3d188108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1139f3819b971e33d0a320388f230d53109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a9ebfee3ab31bf9d7319bd2380b49f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa7d6b2954821da8ef5b78ae12b91d1111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c550e2f3d93d4d914b3ffa7bcd4e6bd5112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a82f523af824d5292b9ffb68ac2921113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082855908c2a46002c6c1f7ba78f6c0b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374cbae28f685e67a8ef658417f7174e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7869e3e07c38edc481c43c0fbabf783116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3dd7f3e3b8e52a010f3a0a6a5af40d1117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eba061acaba474612a64a976e866219118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525c65ea07c52720eeab61117eceb4ca119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6c6abb32bc50c7fd418a40adffb246120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3559cafa1efa048a0cde2d59f62e42121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933b286acaf7ca356a607f43a2ec3ba7122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1b7dc07598b580e2c06243b22b6af7123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e99b69be2a0cf735ba544181a16e76124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6507e60a2cecabc814ca48e743659b69125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0152f5db034e8a191819a0b383565e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ce6258d348dae4949e0c2657aec70d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f03f6327c202eede9fd33b593b56cc128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8e1691179ea319a88b6ff7443d32b2129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4ec27e43bc8f2fadabf32e00e861df130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c710a37d05d4676e738d657ea110a376131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444871a253090eb0f0e33cbd1fb6a88b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6d0b7a3fc7412bbae6ec8765c4a215133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3d1e07763ce49a69da8d1f83147505134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159d563cdaeb63945dc93ef46738202e135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6254d8fbc0ad2eea5b599a7433084c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3a7b2f1e88e068d910aca2b7487ea8137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3514f15ffc230de37aa210975827b5138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc73df006295e8c9c841950c31f46849139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8a70c70ad8ca436983fdd777149eff140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3474c45f5ce63e3922dcd19c55bece141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c70b37ff35e26440e536058d644c2b142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e9e39ac74bd15b894330febc91ad0d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd90a845e2075d9354c9f138ac1d369b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad2a76a460d3bc330aadaf2bb9863b9145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1a8a25530aa4ccdf2ca483de3d08c0146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03babf1843b1375fb563ef8fc82cf13147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c613a1411fe5ad4cbb26aacdfc00442d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef17566e7dca74de47802670c724eed149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13122fbb5dea9f3328c254f0b311d69b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bbebfc254df459c9004863b8a35888151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf397f69620236b2f26d31fd349dd2df152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c46f0ffe789f7a4edf584d6003b0c06153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd4884782ebcddcaf882fa588f4f328154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddf7069154bf66362ad9128e84231f8155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cbcd97ac71d2332ca9eafb637e5bb3156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbb8dd9f81c2dc1d5c2268848f99ff9157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcee71b046c85dee04daed99a45a043158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d521f20f3f75c42fe373bbb38945d3b6159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa049d2f71fc88b6da6d205627ccdcf160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafa8b852e4b8ff894321397f241edfa161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20eb34a9b12f93dfdea9f138cfed24ef162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df97e9764a40656c5436c3d0cda3b9c163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805f7fa538f56b1a94247465223ce133164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4090dd757e01202a1cb19713ad3f495d165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d17d55e97258aea87310ee87e592c4166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b562a354547acce197a2287eb181369f167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc0ec7afb833a8f18c8495d179458e1168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9577a64931027c995bbccec517cccaf7169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd06ac0a8886dcc47358378aaef43f1170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5fead68949cf22c7572c0960ded597171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2483d4ae2c1b00db887f126c62e7a56172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217efd52ed84e1a9b356b52b09d31e26173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafaa4e57c30d0552423c3e70f6b9943174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9153ef9c207a38410cf35db0ed8a73ab175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f60d12dc22ee987d445d27879467c9176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5731f901c0529c6aac5644f1139e0e3177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b58de0a6d451935fe532814d1a0a1f6178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd943618556f9e778c671f923e38377d179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7688787efdd761e2e1ee8bb11d8415c180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83b3ebdb0af7707d4b6f2988e48a548181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71813c7d2ee2c1a80976120bddc96f0182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27950f6b9d6e1ce3424087214f2627a8183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1672ba75011732f31de3bcbabe5be4184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a856f2cd81418160cd4909a2bcd1f6b185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bdb9ddc6444ef3c130cfc845731442186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01dffd24e62e67d64bd4c899f8653e5187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d0cd9184e9562437143a4ad408da1a188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d034aaa2adb28a5f3b568cd8520338d9189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923f4248c7c0fc4a4959b41ed5fa80ac190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6220474c15024fcff099de19c87bbe4f191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b85737f49f6d8428ce9fa17f3ed05a192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacae1ed4f8ba706112420dc48bd37cb193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5254d9107476088592a090714eb3f5194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da169a805463ba86c58536122ec988b8195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6552e0665792acf448588d0453cd0f87196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003800f195e9d02b69d343e8b133b745197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20976eaba8bf35f48e9e9904abddc9b198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190311ecc457c38ab3ac73124f28c993199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08eecae44285733fd9bfd6463923d28e200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79052518516f60db0d607467e0109d23201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f4c5ba0f31827251490ddbfe23b2d7202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c2157975fe88d2ba186f2331d93f51203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d18f8a7f9f3e34ce54956f20b81df4204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a394901038d9530f9aae05be89244131205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed5a6764c5b906074bbca72277402bf206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fedff3bd0dc5c3087bbb22319cb82d207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2978633c8479b5a52e0362a692ee47208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a43364882a220298e45c13d1b9986e209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae2c4b64bcc605d23bc12c0a24f7442210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98b7faa94385898740c1948c3f3edd5211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33541309dbbea1c39a4cf0167bd61965212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61b5e5008a75bc6d140ec98af81c3d3213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700a22c9556a1cf4d23fe6a6283b45a3214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3bef5dfe0a07b85e3e3b9ef002f8bd215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3306197cd58ac11d40988c267d5413216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79089d2cb0c3f6348730974589d08f6c217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e687ba33884f0813950bcb0cd53d5a41218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653f668951fc8687094b7e1b4c6b79c7219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf49fc5c3c4ba16d6f6603b1035a93f6220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33f81fb2c57b10c106ef7eb82a25ea6221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fe5b5f6666d36db6f633fa8e182ca1222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65c50b8f70a63656c5a09855bbcd4d8223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c505fe74c31387b4017ed401042e71a2224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f381cdf54c58e6fe03773b21ffd5be37225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786c2884f9a4810eab3f946afb0345c3226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae010bc222588272348b3c8760717dd227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1409c9fa038d2d6afc99b8e8eaf05c9f228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742c01e0d031b319870c132e213dec42229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699e67513b2b932643995c7690e24a2d230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835c682a2bf9c5c7978dab7ef5cc3818231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66b6670770fc4c2ecf3f51d589f1294232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c3ebe9d702df64023bf69c3c29ba55233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574c1877dcd9593d12cdd3c17d1bffb5234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d46a620f711ce8e29cb75038b61084235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6cda431575684fe8521403c0a03fb4236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be60e331744ce5e3b3fb52347fed9f5237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fe4d1666cfdafe3bc300d09d5221c4238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b636d197e4d938968ca433121e6f387e239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d375044130791fc89c3ef4993073b48240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9b9362ffa0404e04b403e03b090d20241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d268f23133c203207188edf62198c0242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505a9e7810687384a364815aaf358b2a243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef5f6fcfc8e5a2a6c8cb20ce55bb7c5244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3645cfa9fa28d773e79858c745079862245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c817c46e6aeae69b4d1c7f106e9a24246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685ee08ededbd73c7224f5202c72d8f4247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104b1a2ee2a56dd512607f760d77b170248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4925b2ff5f2eafe8dc9c932b9143aaa7249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472f60ce8a7dfade435aa013d25fa54e250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65484ed2cbe38e4eee3f3cf792e5bbd6251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1806c721aad02fe4314cf0f8707f97f252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8438095538a7bcf73915ee5a1b4882253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9192d43a1cd1b773bae14340c017bca9254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3453b803dc9bb45ea8001f99fd528715255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02fdf8b44b9d46683b7cc00a7eaf62f256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e03848452174c10894ba6a65f0d299c257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bf531fc0e538eff9ac8ff4f061f215258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2ad622decb727018769d5db01ecc44259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496ef7cdb2887761ad88b3b9eafc3d02260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff84ac8745d461406ac23c36e0159150261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4d5bbd6c33394167afed94bbc2b280262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bdbbcfd3c166b4016c7cd86d1e9a77263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f57697044c2304b7d15aa128e129590264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8751cbedbe94bb0e35b93ad58b694a31265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f122c264b63ce4d1b215052b1047d038266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597bb225274f9fcbe4e2d0362a80be5a267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327358b008bd592d220b657ec83cef39268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc1ad5e231146daf95a1bd7a5f38035269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17f692c3913d6054b91ab17ec62b98c270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa310bd6a7b519bcfe567d04b8232651271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f6caa874d36e6e9e62c0c7a9e1abe8272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8572595285a8ce92cc580ff6662e6d5273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f902cbee43cda1d6ae4616456a96a6274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ed0c53cf881865697e8ca417073742275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e654e4b9630d7093b41f2d1c5b4471276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e4a4d42e98cd23587039d5ab188074277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea0afa1cadc9f84bb6d01210f683481278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237e88192a1c90c314324000e2106c6c279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9b5b6c2b587668caf1402958988866280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ff9d732a9cea0412dafd992c687eef281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34440e54c6a6f96070ec2c6d19021053282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3080c57f92135e7d0b1f906c5c0864ab283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27073f618a7d625bb662e2c47533b830284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1908fbbad9287361fb5a14ed8788a154285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af915070a31684f61ddd4003f454a1c3286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3829187d41ee95168f52bceff0600f9f287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1980207e9999de85be85b26198b9a20288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bd80f6acc6ac17f2489eca15f2daea289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ff9ec19e03ca36df9f9a160907dfa3290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483159f0a36ab73f1d69b0bf7e72f2e2291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389aa1a57ae3b42f72adce4c44188533292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43d62aa410f3da138c83707166ae5e2293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4717052196b953571916a30fa55290b294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e77aca9395d19d49e463e3de4cfb737295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b67b742e664d8f08ee2bf5664e0b9ab296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06a76b587e72d11f4f7e57d9bd86a6e297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c029178b27c16de6ad4981c43648a9db298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd06b42aa34172811d63c772e7531d75299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10244828724556bd60e4242b0a49683300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae76633e6c2a7bcecc531c5078c1bad301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594368f953cfeb46539e63205633103d302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdae8900c999d5e210114fbda34ff840303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed067fec3cff80453778265d7694973f304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220c2247748193f2f4e25e5f33b88719305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90a2258f6685cddc8474e8c64d70ac1306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1515569a2afd4e9ba15f0056a975d2c307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da5539ebb90793665c985c50ce89a6e308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5c6e2aa0b39c589ebcd5507d4013e8309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a920487709a1c2c6162cd251878fa2ae310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37e876a3b23d875856a686c3682d2cd311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8e096818a7d3291c09a7106bff0ba5312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e21e91ddff36644677dfe2c3f586dbe313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3c84c9f69ebd48922a64fba9d25a01314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fd70e6b0ea602962033841e9a41520315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48eb2c6c497a267fce97ee0bf23a0c16316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0475148734d8f9ea4cf62f4314ec8dc317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8913970b6a567193eb56b29c136d7ca1318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4dc8d2e566537b459dfb25e4950a48319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94f14dba44707b40a359e5b9dd98354320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28aca42491f5fa77163a4be3068c05d321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe535e38ca331cf9c2bc97c9dca1b8e322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973b83b57f8885d834d81a5aff0c6d79323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484be7b9b97b676496af0abce5f81623324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d83572a2c6701cacfc50f362821dc54325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90363aafc825fa0304dcdf944420cb8f326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026cded9215a0e072ce82d4f8ed0da7a327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee4b0807e23f9f3766aa0f72c0c6551328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8021598fcd485aef95d3d4913395e01d329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8954f7b1add4dbbba3d1e470d7d58adf330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76506eb5273f1035b7a5d091f11d4453331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98feecd5576b4e590e44a1bfb4732d95332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cea5e9da3bd07636d1537581b23d6d333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a0e9308953c382a29769b41c805813334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fccc7ff84ecb429bbb306e28297e22335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e865c91a9d158ec253c2118643f54209336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3e0025ec04d2e25c54dc63f483afb2337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d491851ed4aaec647d092306ad7b68338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75eafdddfac312da7f9e4ffd57d92df5339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f961da1df0aef5a8b2a7b3d5b96f65f8340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2b1377c9bb8b01057ed39cc9c973c9341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe2a2559ca4117e42d566509b781c26342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895c196115d443450af0df9993cf0c22343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d6a25ea32d38e2a0bb4d336785d6fb344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb0ef9d6247914b5a41b628c01a2201345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fce752ce119ad452738d2d43f2e95a346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f45d5b9d30bc56aca74e887df59eaa1347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9408fd0ae0ebb7a3707cbf438c1a6506348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef8bb74c7606a0d424255551ac1d157349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35965ead7d5385455a990845eae8a86a350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a99c409e6fc14286932339a10569610351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf46d5306582b2a8b0b9b33976124543352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b75170892f7d53a7d9a7e6bb0a73593353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0915e3bc990bb7d11682a1616ba1e72a354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb55e88b8d869f98b676d8f2c6c5499a355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fd7424613dd68d3160df799c8f2636356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d80281f011f98fe040ec2eeba1fa34357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcdddcd7cd5416e932f40482780a9f2358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5210460baf3336a11cf03b29d763025a359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98429bbb32177693c815fb51dff309a360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c966faa8a8acdf7b76e1b6d21d47de1361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56862b4f09e05b91dda0ef9e30abfff7362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a73de22c8ce473881c94221f17674f363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efd347b816298695b67007ab9443479364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8605e46d1585e50211c9e52f963fb502365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd465d03697626c9209a40f340ac530366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5f0819fef04c298e8596e8052341f0367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94efd98d3aa181afb5a7ea99e58cec1368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fe8786dd71155f50a6b85ee621382a369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8b06e7c81bf4f2f3553661bc44170a370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead7ea6b3cfb545fb078bb5cfa223d41371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d69263218114d15e34a46049ccbefd5372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd647ff7ceec12e124ccb73df5e028e1373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01e4592a2a19cd83473ccde64a34a36374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87b644a444d98b53c499d963fa9e6ab375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8472813d9e6d09b6b6a15ebea0789cd3376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53051037df3d726b902f819665f7a01b377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2b93e59d4ab79c3c95f455eccdfba5378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65a1b69b764939c8b4298826ede3e31379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba750f280b50c1d41722cfa5ae20d2a380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59195a5bb503b7d8cad6c0abc15c051381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05ef910651b1250e32bcb3e8e086f4a382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82313f6ef1b677922f7437c04af60e23383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373b3a5b96a672f61e95b8a2aff346ec384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00b6a3de65b0ba2ccb44c8b2c7ea306385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3620a9d42a7521197bb69fc9a57bc191386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26ea1abaa9aad1c46ece95c5046f8ea387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd44106b11bd99943180de033e9866d7388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6cd9ed85b92521bc343074219be231389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adf536ccfd10e05c218dadc71019d16390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573b84e9fd34ce538f7a4932aaae256a391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1be62bf9e75ab45a7626844dd2d712392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1049f2bf27a6b19a9c137baedf8367fa393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95791d5f3a442ac83c7815e113b7473c394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565e29ea6ce23267e6ffec8f16ad82fc395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7517bcb04ac29e7f80c9b32b680eb5396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7f88371a9e6c02cf53b249ccd267fb397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfc3b9aa13ad286c06fcd9bf747d4a6398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d2ec124476873bc9e8d5fa1886e14e399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93013efbf5634f55d1a56f767277c698400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928740fb5cbbd1ec7adc58718660b03d401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b167e25db42d36c1f48aa92fb7c3d462402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4045a1546e9efd1c88cf0bf1db8a89403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b59bb987cb67e351ba4c6f659358325404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13c7f4364953d2dec5352615b280074405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae7e585a6b950c6426253f40e8c75fe406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8697e04ac322aa46fc068dddf6d0e3cb407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107dcd5be42344fb47544fdfe13b4820408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8468a052f2a282d28f4e0e1b9c7415409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59d112fd4cb182a0dfb33fbfb8f1be1410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de26485b75b87b98f89553dbe964df9b411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7483e150a5c3a7764fa96668c3332d412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ff0f0b59a629756427130addeb12d6413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0115b3477c5163944f5ea4de7d7d8d414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551c7679288e5de28d43fb9df2e7334b415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3088c00fd005b90372372088a1814b69416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ad7fc2b0ff223fe893702e883c7612417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa8a68d4748fc6e374eadcbaeaa7c25418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8495e3d2e370bc95f33ce7830d121abb419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46979f4a8eed9f2091b5d7de19b5331420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c444ce296e185e16b93a590dcfba69f6421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c152426dcf490c17af6a3d88d43b247422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762486e51d41e3e3b61e8409e0c4c366423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d9a02375c263fdfea43d0b5e9e7424424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2db69d67c6cacf57f93db9ab33693f1425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd03b2ea2104a5765c2e07b6e588b062426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad902a68b24f932916aac0a6adaa386427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2022ee05890f35c26bfdb91bebc0adac428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2998d4bf8cbb822df55fcac877ffe94429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e9a661c5243d112d620e4d40dcbf9a430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee69cfed655f05504845d6bdbfc84595431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8455b28345d65fe5ec24969783cad934432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160265bd07020bbc2d77a6bfdcef1844433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0a83332005b5e9d557bc6c0e204da0434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8ad9ad7e83396116a4bc7d88fc1302435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44669c0b65de3ac91ba23f8b0864ec0b436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149801ab3e086ed2a9b18c2c9069929e437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c942dd6702dbcdf2496ba658fe2efa438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0083e0c6be54dd5097583659f6f7baf439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e74b573fd20b8d13116cdcba73207a9440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d9c615b90b9fd3b0cfd734509696c6441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5b460f07e2910989ad7fee60a6a6e7442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5f24c2d79447d95ebbf4ff999e0a36443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b347f55f3410f1b607c94c5f664b64444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6028ab06be721825a0952d7710b31178445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0960ff807f393653ebdb24213039870b446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333d43be1bb6d74fae0159d4d7a9fb20447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ffd0c041a98f5d215c187d0c29cc78448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b39998a57d06c7631335b85fdc3d94d449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21595237e39fa567328816ddc123acee450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d59801e4def8da8d35c0ad7ce883b6f451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab0b9a0f0ea9900943eda14ad46651e452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1fc73528b886f30db1473df3abf55a453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614515233ee216ecbf1a2a9ebbd926a4454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c497e95c2baa05ecf05b2433d1c437455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04958ead6e46564b402e50a172ce7543456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2c9355484cfc725a654dbb06ab9e05457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccea8c3eab1215811620b3fad80e5e5a458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403e5f70e313ff3fd3323d00d011bcbc459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76de26dbb9cbb94e1a5941922540e364460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baaec7c81cf391448bea0ab7dd6db5e1461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8be1310e8f6a8f863342977fbf9e965462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079be12040b708c21362e87b938b0541463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382857e351a342728bdd0e0095385a18464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6633f05037983aa8564a9a5c06b84735465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb4c62e9f82f7b3b4e5ea7f3ff01193466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2143c82d671289cdbc23aecce4bb9efa467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcce679c1a58c9ba77877214bd661be7468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f0dac3557c26ee6d10fa7348b40bd8469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2a4029da951b753a417fe3efe33a0c470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0adbd1b05904cc323337eac2ee2fa2c3471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70889b38fb028e8bff2b91a19deaf5e472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452359f27942c3ed40fe6f077bce2c40473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12a8d6a18f765a770c7c02aeccb65c1474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3380bd54474e7fab3acc82f436be27475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fcb4fdf074b0907761786e0c315267476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc395a1b98ca4ef8ac633e315c4a955477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2b3f4c528f2218f2c3c8ff6ae891b1478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84912b40c56d45ebff4556969807e59b479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a08c3ed6f86d202b72101156083ead480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126bcfb3df020772b57dc0af403f2709481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccf7a72116a2b858bb809c8c5d17470482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d89b7a9b44d97d225ff756173a2bb07483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c42cc4e1bd816061f4eb48335624e5484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14d9db47505afd7df32133b4d8378c4485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8fd440610acf30daf9fa1180a1dbc3486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25534a051f4cff065f367a4c7c53b764487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddd60a9913f7c64c199cd63e9c63992488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed105c8fba59d5b015a04fec5685b67489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eca646b48e5bc83126ada3901cc6945490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416e87ee6ff6b0590d3670873d94f11e491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1903bc5c096f64d31edbf46f7fa04f8492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3508e8643432e936c10e1622c6199151493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf05c36c4e09a44bd4c53bb690a02827494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a200f1c502cc7870e3de9108d1b256bc495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f9d595e4b3bda8b4ef39fc452b65ab496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aad9d105cdeb239d102e149b215dc45497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29ec2f42a8aede5744d8f50aad2c2b2498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9332db8a55c524926307fccdb14f3b55499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9b86340a1b25c180fc7a2ded22e0ed500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8ad22da0cea2f0650e7907cef71d54501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b094bd945795026488f54ae86efc42502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7df7e84daa776f06c7f0b6fb686b8b503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e79a655ae0e75f4cdf044983182a66504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f74c016d6f66b17a1618c279ec2047505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75d599287529f9409c61502e254cbea506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54825dac0fb38c31ba1f77df027cc077507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e308d39546f1487fed2c465ed009882508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d388201ff80ba07115d3e05e753edeb1509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0347db8166990d670f6287bed2eb9ce510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4e07494dd29434d4e4b7e1e063d6f6511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b518b642632332e0ea8e1780155e4830512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258ac77a4cc78e50a712f0595f66dab1513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93d49891d971deeb421275a2ae79303514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524dbd3e997cbab4620f74795c48a67e515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7864a2685dcc3691a1e8eb2ea259d160516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d338d5b218614ecb5e06bdc9379e0275517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad053106aa31bd470ba38e882d8361d0518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d695cf83b9018fa263e6c0774ede39a519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572fc270e760e4beef0fd6d3099e3c48520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf0a9c5789b8a0c8918be3f16b7af70521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efe03f2f5e1114f5cf888d5a6caf4a8522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c85686238577b78681ea43788be34d523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f23936073e11698ebf4c4bcd98a0e0524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae3abe0700e2a610e282052d8000407525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b2108c12a6185cd847b1a43ce37f8a526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b76e611d38af19ffc34b1a2b810502527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671aca7cf322336fa73d62786d82074f528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a5cb03eff45afbf32acb5d9672b1e4529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ec6292f4b9f3736159c7e4287b7916530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2aabc8b2073a4a59e3693d3bb7db625531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599512fbf140525804ebcd7d52f63ce2532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913f44d90f00c75ee563cebe67ec761d533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b5b2365133ed66398b6ca13ce10c49534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30db1603722917a944ffd1b6c9357f88535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10dbcfae92a77e5c6c88cc388d3180a536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658c22ca215c207cfc92696bd8aa30d6537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094f5b1727abd19af3ada1b778b5e312538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a2c22c17191a45754672dd624d218e539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86eef3ecc5834616b3bc92736a2b8dac540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d38b01d4854017cf06f1f3ddeef02a8541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aaf15cd9e10d466e6481360f8a29c30542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dddab9523752d644abae9ae68d382e1543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738b0b2219d8d5d92b49d4f1b57dfd79544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f3f0df1f0ec31ae01035dee29c42bc545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf20020e1a44271a7d7508dd0546f10546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd01dba64340bfd0de1be76845939cfa547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebe3b88b197fea72430b2e113001b0d548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90eeb3db3015c8ebcd5701e25c332e1549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f96ffa6f5346f02a15da6b03c4da476550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dee63bf4e44eb7aeaf7d58935f6e9d7551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c9341e3d51ed71d2e0ccaeb979596f552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3caf8b7e99e734c7a01d0b94fdaee654553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e963cf1a93fe9ba6bc023dd58e345d7a554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c950bcd44e4759798332e12d24008ffc555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d6966571ee78a65d38e3071904abea556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652bed4dcc92d5a626c6b2a054fd45f8557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710217eb83fdcfeb4bd8d880fac9f9ca558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f57640964501976a6507b56069dc6a1559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819d92441112d094dfb9dc3c65d52b2f560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e832f7c6883bbc47a2a1ffc9dc6a7694561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78184a800b833d6b7a9739a3b6ad01a9562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ca5207283e607bd76d034c2d9aa163563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f834c1ae019b5bb07c5b3f730a485904564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a80742e24d82bdc4804e01f1ddfe6b0565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b4e45c9413a7a53fd06702159824be566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9768f1427b8b9371b0b0e801902f1f20567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb7d2ec4001d79d42ab65e4b64ecbd9568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c14796521ac456fb0edc40306cf9817569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea9dbe25b88f871e31a5252829424d1570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2e4baad2448b2c4da75bd14b99be2a571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f9b269076416b082c5a29c79c3f4b4572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78201a738c8bb7107bfe74559564f5e8573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73fafc68e2ebe2c850d7879ba48984a574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94c8b4fb45c92c3dd709df890928735575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9162db4c4459b39a811e9234a6f6da8576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0410ddd50730ceaa86faecb5091fc7577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e233c17e72dc559fddc7ee20468edd5578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596e45641d3a79a5572c54976f12cd70579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3483ab68c3aeefddf2a02d46b059c527580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ea5ad80a56b39bdad8320bd5b3dd7c581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214b3424e395030fb0477d98b060c20f582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57dd80f2b9cfd716720af480c1481102583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7dd6e9231fb5399a6bc91f6bf24e77584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517b9f48e6bace0b514ae259cabbcd63585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029c7b36ac6f39926ec17612c9b629b1586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9387d2310f6d59db8e8fc44e26e372587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed2f679c7691dafd2054d31656ec733588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0fc346d3939f8bf433d944fb581aac589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c801dc5d7902cd1e732f467a92b7fee4590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2bd0f85e8e642ac2857848f7038afb591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6568d466d73d4891c0a5ebcfbf2c1e592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214e5df23c8802d56646aa29c40ab1d4593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2b69448b20005ad57f0b4f60ebc6b5594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ff8564af037f17e90e4b3aa8c3ee9d595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c85a56e80e3e5c4101e7be8547f2f7b596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365bffe72b6739dd6eac3f412f452b8d597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a705b1f1096cc21a970c43f3031fc5b4598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effc2f6668343971e238c9f63894eb1d599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae934ef5ac2ea517c1fa094187ea28ae600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2eb34b46a1e6aaea719bda67a89f76c601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbc89ab76f1ca434a3762908ccafebc602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebd2b5bd7f81cab16be35f6629492be603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73530bd86b60c228ef697cb77ec49dcb604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d4fc816b722836734c07bb90c21766605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c56bc551026f693402a414b09a32137606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800bd6e43950be30162fbe357f3a44c7607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218bc3651d4aa49646cdd83a76fc423f608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570bb16fa22cc36cc917f10b89e3c9c7609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8738b774b4b54456f3ca00320f44f68610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f40eb7be55b1dba8d242a34eab13ec611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56a549ec15cc8303ef6cf03decc168b612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2653bd1cd48ca56f21ed578253587fe1613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb82866023cdc758cf5818b7f749950614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d52d3b346ad7f1e817ab6caf8a5b0c3615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a103e474b0827c2004f94e6ccabbf1616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d874f3c98738cf3fa3f934d81cd4b4a4617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48a8fa757342ca4557b7062d3f937c4618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2560a1ff5bc9670d250b3d4da1149b4619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ccc5509cf6fa78673c201129a6c037620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92330176a3ddcec74fe4be85a7e27866621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc5ac6fb131a2b194d089c82e2c015e622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4105d15c151d956abd2b1a61ef350c623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab06ebb5aec882df272c6823bd10e7a624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33e3378c5ae72df2ccab769a92f8aa2625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7269cd07850de0ba280b15a49a31dd6e626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c31a6e8100c52748ac10f6228e76cc627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a3fbddf7b953c51bd79fc6a2b2232a628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9333d1842cf4dae24fc66b224a812b2b629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8b10e82daf26e353c8435632c6f1da630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c63dc62a2a56f0af89ee64677a082eb631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6e1adedb8bf5679b60efe32502e43b632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8ebcccc7e139b44f452ff33651c7fd633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e166b0cc2ac5d232fe3f6ff868758df634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26adccbdf1496d76f918e3867653962635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8da5f2770960251c39e8dcef9fa11cc636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709c2378ce0f9c7d354b8bd268c34ff2637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b0d3f86b9335a5f27e447a27b7c3d9638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a88cdd178c42c48ebe0fb18f06a180639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0d45064b458ea1394c9c5f459393f1640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff346592bcdd92c12b3afa31ffc93d7e641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549e00c4d4442f4c3614d8db84af1c60642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c016840e83dcdc13f02ef6e32993e09643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61abede0a221c103734b67db51b1b035644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5480f796419c1bbeaf9a8ffb6971acc6645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d3d0422c115dee595dee765765575a646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a37e3215ee3a562883ffa965846809647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a4c8b96bf6330c0ccc5ac4504d0ae5648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58e6055697e2d2dc0d2a59020b3963f649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a5309cd943ec3b72695da13b411a05650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735e4975392b23f8f1915e2d07b8e627651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f520589d5587ccaf5d738e80a8d1069e652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b61c90372e2981c126a38b07498c032653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d19fb79a3a2b18840b8dbcbc04d392e654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc0d9c9b1f55a8d57067167772ee170655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bca59f2d6c772df38cbc3786824b767656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8c38c9bc86c80b76b5117bba0a317f657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323723aa56ddd2051732df5cc6f6170a658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d508e493d948a730ee7eaa755468015659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf826fde5cc615d4db8a1d38b483b27c660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41eb7d1ffba6984301ff911b2c360526661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133324fde8766acd9a0b1d85e76cba8b662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f62bd8493041a095b9e271971594883663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8792d211e68bc3dfbcc6530770399ce664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a837cf0933490efa4080aa318dfe9774665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61ff29af831e760101a96d39e8ab7f7666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16763b5ec4e2c7ffdb11e47fad2a5b8667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0c005afb901dbb26372f768cc82b1b668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813db01fb53d8a957030e7d6c8a9896a669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c16e4307ff76acc181986e84cd9ccd3670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c487e47d8442b863aee8b82233e73ef5671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756d9d4155a8b94e627bbddf5f5466c7672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c5f8bc184afe0fee63740e13ae5821673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d743b74020316f485f27472cb9569039674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7dcb94cd75b2dc14bbb0f1eee99f7c1675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee71d05c2d63865a315af06793939c7676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37fd010303b84b1b815798ebaca28b9677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e9ad8b11d21b67b112fa57652cb0b3678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b187a8012260333a8b001cffa139af2e679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051b0455323fc3ada31011b9bad4821c680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208dedce18cc3b5d75b3ee8831cacb56681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1923e15781ec56bda97809be28dcd3682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b86f2800b37a56e6f419b951b624f03683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c97143f161022f7cb4c85875ec6f13684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4233e5ea2a65b79159067da9b9ae9069685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287fac5b2cbc69fb8249ad8ca8dee688686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a3d06e24a2119d7d0db61526cf7244687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f4c030385095c2b342eb591ad75156688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7951be57e574128daac949adc975ff5c689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a5f537fd8a8df3be45aa22b9d0ab12690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464462bf8c2496cf5c3d6f5fd0d35f9e691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a32f9f5b6b33b969a19ada490b7ae57692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b786e859106babd70f0a3b9fc9c3eea2693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fda87b5bb13cc9bbd4de019efeb7fb4694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdb2959fc0e92cee6caf1a0a7ed44c9695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb172fa302f68392367d4fea81e1f12696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cea89300fdf1ef52e2facc0304077b697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755ffd123d760a9b663e9cc7c0d062ff698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e446003eb272063cf32f822fa9f092699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b3f7378a12800cf1cf7cabdefa32df700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38aa788df0c4970e0077c1370872c7c5701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cd2e742f0a0cb0919cc5f069304692702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db9372e6bfc935454b8dded59687337703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aeb4561e169695062dbca1c8ac34b4e704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4abb57f1aa02bb49e12b615c415b967705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75863ea065a4b32a87bf2a663bce679a706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3eef07f4d4f8a86ea22d86b020f0068707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589ca2bd406066de9726e5dadb342689708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4618e9ff6f50edf995af54f7a311c5c709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1e4d0dc5c252362f986ebe3e5c257f710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7ab6a66926688cb40cc835aa16488f711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852f45303d1a6e68a8a7675b81734235712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db716292a4522b12f28d3efab6ba6d51713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658183ce3bb4b14fa76e17ef1afe2652714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f3beb85dd15ad6eaaff02e2f65c1ec715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe97b83623e16d8627c0b10f63cc4c49716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333b128766ad43d755bbf4db94826a33717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98128b1098e8f4bd90edf32ab0fd59c9718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da51a7ff1b17648d6ee7d570fbd665d8719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b8d41cb0583a71dd45f5569b30ca76720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea2afa4a4dee0f9d232fc33d42a9a34721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f60b6f907b6784d8d42442be1c6808722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b460d288aef03470a96da427ed933003723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cddd6e681d38f049e6bd17764d9818e724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f02df94ddccd9eae60595d9f16818d725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8d952fed49907994783fda56325e1d726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c9df6ecfbe2343a6e6449ded6af10a727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aceae86c944764d4281e8295127d2b55728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5d2194ba24186e3869017ef4a275e1729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6540f289ad4a78898f419d1f7871145730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f72f89241552692b703a35aeff9ffff731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f11272c5a73d82103d877681c9ab45732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34b3ca7ba977b5a3970b1e5eaed96a5733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4398fba1d12b665a2c31bbedf2b4a33d734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e94b055ea8d117bfbd42ec1c4843567735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92125fb2719de2a5b1db0bb02082d9e736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5306b092a5028dbd9153d2ad12eaa9d1737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6a960cddae7a8745941acbd13db7a2738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bc281f0326deea8dd6934cea60ae31739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a424b62342704a730fa15f876123b3d740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e2145c2171784eee04c98f63aa8b4b741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d418dcb44cd626867cc3435c6486f1d5742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345d505e66dbd6ae043c8efdb71cda97743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c05563c3a7798b68061a73c0f886ded744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6588a37430c14812046a25c61fcb701745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8530e7f95173119b5954e91fe87f6215746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b68f5ca2d88ad0b25881cd9b6675e6747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5ea14a98ac2ce0b60b231fc58b0f25748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9d96a5e5c302491011d79bf34a8ac2749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b29707a6f5d539aeb28a31fdcfefd69750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cd2d727eefd87b03ad99aeecbb981b751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b443eb666232c95497a3636a07c568752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0cbbfa274b9763d0beaa10026ee10f753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85959c0bf013ac91571e763f6079018a754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4b0195673c74b8fb292aa44af38abb755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a3cd1b20a57c6205d5397399104f2c756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e24d2b2a018f8147f2b4b09404de5b3757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafcaf5162a6da9c7a5945cb75552536758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff50065fee4c89cee6f3d726fb848c7759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a258858570f8518c5694b6c3ca54c41.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fa1ce05f66dbde8936cdd0e2e7b2c82.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f682f0587af7f76565c76995b74efdf3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad04b130cb5a530340dce2cb2ba8ff44.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718d040bffb1688825bb5dc41ff5c1425.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d80563cedd7c2296e4928fd5340c286.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb98b723e24d5b768e9f15e6a0e431a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b616bedd8952dfa178f64d5eb08dba918.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3fe08b479a7022a5308f74fdacc5c19.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4f39517c624c82e2a85d4d78f2eb9e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9655c8bbce65163b712c0a3f53c5cfe11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27730ffeaab5d5b6196dedab640d7aeb12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78baf546873cfa4a34f6d25b0c9b97613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14b5d33d8bdccece7189d6f5b44647614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35441b9245fb4960ebba365140548a3215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4c0a8b997c3173093f95cc8aeffe0216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f660700e7f548a1d12380ba1043cb1e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecfb332fcf7dd6a057201a9725d212918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a93f47bc6e1861ec475ff4993747a819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55ce4a973daa9f6a2dc2112b01f78b420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2202dd4cb18629004d7b30ed1f2bf01e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac188304ef360884bd04990f65c95e2522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badd180bc150833b741672822715397223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14126f36dcc94d72dfd671b9c803ff9624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8161453378846f54784869718bca7025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9524de1f97c1bcdc0d3d4704d0d2e4f126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2337439c7835fa790da24629d21c059327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140363b1608f39250b81b24bb44ba09928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e73d3e97b8ad07aed69a0e7193a541d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e85af1634cdb1066fb8639ff168215930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e24f0c4e39ebe383cea8e92347b73631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a940b81b8a368e7e18590b99189c7c632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de6cd18d9a7e68d7ef08d6cd9bcebb633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f385814c40bcd62332c3b6661056d51434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646c88294089e4ec36f4dc03cefdf19c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea9fa999ef1845c90d076954938ccf436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd162b1fe80e7cd615c196ccb242e94e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cb95589141e571138ab2e1eaaac18238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23b53d5e56df1d86ff325904f985e3339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e3949263c601cf665d875ae7e69bbd40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f678a78eb9905e30ffd9d399e4a4e45d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe860126e7a23bec9de3cef940a837f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4a1cc766e6dc84031c15227af32f5c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62563aa279d668b8b8519d6f5368fbf144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93acd1d5fd2d32941703ae4c5e42f9e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e4e0afc4b94234a3108042bdd8a3c946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a23322de5b64c4c2ab6f32b5738ec147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813e5edcac18bedddb1bbe69ac88ef0b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c2fc952d9b1bb5466c1f3d34dc7eec49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916ce8964f2b7c91b9d713ef28aec64650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e4441194207cb0d8a43ec87909968251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89094f457eb27cd0770760e895e1c02052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bc36f447fcc635446031492e2a686953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4470c4864b81300e3ad7b94c8ec6ee5754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00499b18d0371852960389b010e83c455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e109b526edbb17773d7676f83872a3956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3811e9603245542f3aeafa6233dfdfb57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38e18d8b0625d0a08c22fe6a290bb2158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd44e7261254bc2520ca7eafe44bd9059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990e79f996e7ed30269e1badf194080d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50abdae89eba34271fd9b1de0a31e36161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea06f86dfacbff21987fa7b0b35ddfc862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbafb1f70cae63d96542134a24a38f6c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62b43504c749d5df4e25632a62564ea64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d03e1a6717998df320814dc1bbc59065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1106c96d4edb6cc2c53e837f2a504366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9993ed1dfe3c0af72dc5258cfdef1767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3a171dace826eef0bed296d811962c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e162a0f4946aba2f6ed025e8d537a3469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4470e189c31c643b44178e1982f060e670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e8c2d287ec592e215f71d33c4bfe6c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704d6ef0b52576be58c6e27d69e6398772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e01feebb79b61c1f861dd3ef8ada4273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453e260b4ae0029adecfcce7361c65cc74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a448da24f106f93720288f7ab3fc5d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e54a9949e8a12b0c5033d26b0458c3e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faae7790dc821258aeeb7d7558076fe277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c724afb20ca20fefe996c03b740b17278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0679174df74089fd220701e81aacf279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf18bb45af6880b32b0612b1f7e2113d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9620fa775b5efef03349cfaa44687d681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3238319b13e48020e243f79536e14ab482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ade3ceacbea3b6eae673172d3ae37483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393efedbf01e276622fabaddda2c277984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dde9c94901092eee4b633b0f0dc5fd485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef428a71fda12ea02b1c2e7014523b486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96de9dbec64367f8c4b94b52aacb865487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb6f66f1516058ef663c487da9447e588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8bb0d69e6610afe59d41df96d5825489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5336acc56716c4cb6c5e075012deab4a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb5371e0e28e691d7f7aca72d94a85791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396981a8ef9bf1ef48d6e9f681e8f46792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a38f93aa8d98f8980ccd3a406beb2793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b93babf572164a9866f8409df85b2294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2410f2309ffc1fa1a18bf55bcb7aa895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b827f5470dc48328340f27f8d2071d3a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18343eb3de99f376f6c6f17bde9744c197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9d4726ac0e5f3e8a39eff459624ac798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cedf94f794483ca9407f81569f9a19f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61896c85e1dde026412ac4c6d85af371100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ab664cac01129960af7b906a7200ba101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daedd5bdbf12e9cc02fd54934c726102102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50900da801fe68bfc070588dde96e36c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4784429c631cb02642d32acb7603913d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd65fec86782be286a05798256c8ace105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e955de256c12685d7275af4ba4237fbf106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4fdeb5ff9466d50a3651a13083f082107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01595cd2b756310e0b1310c799d1709c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad49a784dc8bc0d3fa2794a66ffeb436109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3bcc0a2a3c0c82fcaab5e79dc2324a110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d71f53c685bb3cf66a63f3c67d308ab111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5728f2536a76c0781ebf115b5c0b120f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a740418ba086bb33a35d3a9940151a57113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be29c98d3f82e379fc0e5aa644a156c6114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f6aa80a3d99dc92b9ccef6cafa2850115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae667b05a54c26d2ce2f707b0ad8f1a7116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cf63018a33c207048edcf8f07e65dc117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da93b0b2353c54eab4bd8d45c2c54729118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc85626c1c603a783e13b8b993390e4f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7917e4beea74600cae0967bdbb6ba377120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86c95f6145eb97eadc2c140e2e735f2121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40737aecfa3ff1a61dc4a749a3b5c84c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1a2b4443d5866874b6c201eb8a2a70123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399c97571505776ffeae5a4af5a49884124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8031c9f06c35f690757748b5e32fd2c3125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31deb6f629a87df2b0e24cb74d3ac437126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87911697a4cf68322f1927d39d5295ab127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528fe0ecc17d9f2b60604b3ee9adff18128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb1ab0de6b5f210d8cf79c6c400b493129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbfd8481c9b8642d9346188ff590957130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea088abb8d7e9fd1adc64005e36058ca131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a681ba7f706a6c29f8ff4a7c1463f503132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62df138269cb6ca555f922619b71330133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d042e575089ef79b914b18a049487d2134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f7816efbb26947855149464e83ee1d135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea0b7675ddbd3e7c1d35fa09d12416b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc04d8ae470c07409138faaab3af1e7b137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2fd31afcd409b6d358cde7c14e4d89138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f01bdb13712b1a655110a9035519ac2139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2748b4cd42c23bf7c892207cf73c5143140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93f07c0eb70287d7988bf5af9dc8512141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335f629d89e1c0ba7087aaaf5ebee8fb142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1895d2074c8cd5bd45f01811768c5cbf143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c8d8e9ff097a65f12b3e429e7e9cc1144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de8b9c85a437e258b94344515ce46aa145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a2fd6f70cae8c32c1000a08f3ced2c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56a11fb05a14a16cb68962d23be7b17147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de8ebba48f2ff47da06bc01a60b644e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71a85054cd2f834cc824d26f9c00933149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c06db9c066ed0d86b4ce211acdd70b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba5001e023a78feb073f59fa41a9d60151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a26c9e90abd5f9b06ea2a2848532386152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9fd2f690a7dfdfb9d27b605c6ce4d5153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d347a5ea814236cf2c7c200bc0cd1c8a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376b4ff882a6475004cb117781818cb0155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07c6422d5dcef8f30bcfc6d258c472a156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926a4f9c901446122078475e681a7abb157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c368dbdabb1a4e48077824e1c4a981b158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399fbabc4a8c2c8c1d8c9ae373698db4159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e6f4f8cdcf6d91d277eac2932f50a6160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b584faeed8b66c093f71e2cf538a05161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c0d075e4a0d0962fc86a82c801a656162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadfd11e3be581ba8cc816b0d9ec6dfb163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68befc452cb4e64135928c18e916578d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa408e115d9f99ef2c61a99cfb964d3c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544a46a1fdf3696306adcafb13f33be2166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aeb9ac45b8d1c9630f0ed5ea99df689167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57dfe1e8c66d5c71e7345781f568f91168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f8dce307fd3f6eb570ce2512988309169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31236d220ba74f7f665af81048043029170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08faea53e46ce7d5ad1ab9983c848eef171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad520815025ea0a42ef20b6ebaf0d34b172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f477b15e9dab9c2d41d00f2a98ebfc173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fd1156d59ec1b29d03c8cdf22c2514174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df754917e973d394d542cb59d37d1b9d175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66016f943f2e52bfe5822c1330fcfb9b176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb4988326220e7c27c97dd86209748d177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8a84c6bcaf254d3d34639a5ad9a112178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fc39da2232099f6e01955829e7f152179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b99bbe9a120ab6fcf35c05ae9a36282180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a40779f695cd1dcbef4cf8c7a52530181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63beb972a1efb530bed3b704994e7117182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e05a282b4b566be783f806c32849112183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25347ffabd0c5819983b23fada29f07f184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cf0a6837a8f3e3ffaf390629461ab6185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a4d6423c27e8f71d6339a07165a728186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926291f732807e96f8ec64d71c5e6f70187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699d90c458cb1c7a9e9c60604969fb81188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3029c6c5d5bfe74b0c0ad7074d0a8ff8189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096d052306ac98b457d81037035270bd190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f3f4be8b841fb16f3bc24fefb39e3c191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39060fd45c4e65f1dfcc0a031fb7eae9192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d74d00b071b59cc757ddf174968c4f193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fdd7675d6c647900607277aa0c2071194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5f9d77261bab1e3f5c3c0f9e17ad24195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059eb1f36ef98eb4165558bfdbf2d3e5196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75568cd335221ab0a23f59cc38a7796e197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6598264873597a1ca62479a8c161c8f4198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b55a1bbe12e4fca93bcaba3c499f77199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b7653636b3fc54b12411505e93c745200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ece57b98dfb8e4996e80b9def8d164201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c3de0c47e0e1a9efa72b966604a7e1202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76970dea4bbd39bebd1ae2eb4a333f75203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba7cec217c8015ec9a4669a637d800d204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681f0275329e944c22e97686c2747af4205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402e4a186f29a96845a44498164e5468206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d231717bca904833d870bd5e9fd84522207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461b9a64faefcba8c1fd1cc38b8e9fba208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4699f962a7a58f53e99089dc1dc08ac6209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e792cca7e099bddee706dd38bc46cd0210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336b8140d3111fd6408db51f4c6e9b62211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3ce144e9760296ef3320da07a65a3a212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c55e96f8146fb22fe0873f93630b19213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f15856f384d21b121b3c188383de6be214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4963afeec31e42d70d56f0958555396215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6659905be5ef745efbaba97bb95eccf9216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e321ffc2eb5fe7a33dac6a9b125765ea217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37e0fce4be821999d858e6a65adf0c4218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cdab9b87ea54e6b6b58a079733e471219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf205fbb46dc4c43542f7adfc6f67e9220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1de8b1dcae444f9f666bf3e8a0c5a08221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684aab5e14cd07dedd8d37b5fe667049222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33137f658b661710c92f2e11bfb75bd3223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1050e46f37bd3df6d4ad48250b208f224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f15a012ebd7fa8aafff6ac800babab225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e4a37c45f310dd44264850d94c5dcb226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880b3c1cce6932ab57f41deab6980093227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c1cb0f5c4dd2710eb276261a5e5a01228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0e3c1157d6580317ba60473aa215aa229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64b366ed9c85478858e95a1834e5fc7230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7177e3e2b3c5e91161ea3938c8b01d231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826be36eacb0fbc1e85878d50085464b232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59eb27c60a10c2801209b3fbc88a9050233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348e610123cf022b22abbdd756308904234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f1e0583d2f660f50ef3ead05bb4b27235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd5a240f5b33a6366c36a564a6565d3236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286767ed48e48cb416871521dc72ca48237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c389f6dbd98f6b7c18e17278c6fdc79238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e6a3cbdd5a31329928193c6b246ad7239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58108b0e025645c4b282c508886ab683240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc246fb7dacc3dad7240d8ddabb40568241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f50d5f1d5f5a8a92df70a876a45cd41242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f691c0f43a50308bef3a998d98dd4a94243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b60960fc02535cd23e8616c338024ce244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f1086bb7e9c6313cbafbd44e0ede42245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a128d5c586de0d782a5a1a3af6bf53246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e9a5d91bfeeab5f6acefcb9740d80a247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d2211682aa8987dff37865bbe55c88248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2f6973adc21777c90aed319db6b405249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a437228f3130757391d93d1626dc57250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1dfc7f424587249da24a47626ea5d8f251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bb3c5cd2c168f75becc687367f034a252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72332486b872759e95dfb8681dd2300253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacca6f13727035a36c7ac126523949a254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee1dfbf53027b1652559dd98a0fc6ec255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bc61bd739000a6f3865e0dd17d04fa256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05df0a8fa3b8651dbd332a3004fe709c257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfeb8d00d8d021dd279375f749f1776258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f004840ebe267566ca334e1f14618cc9259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c5d96923035723dd6d3032a915b60b260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82fff6670cafad44f4cd2d8c9ef3b90261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d0045350f39a1da15d3e09b2330354262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8451ab747a30945122f9f4206eead2f263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d8f95cb6d74b39963a7c970dec043b264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2f88bea9650b785f98401231a9e927265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b835cb0c494cb082563dd6d98615abbf266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6514ee88522ff2df706251c412878576267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7877a2cf727483d0dbcd30f34be4b57268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fe7a106ec0c0180ee789ca10f682f7269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55a749a59901f5b66bdf0c309edb521270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf92ca7f850d8f860aadc78ad78f713271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb31a037aef972cf39acdb56a5a78574272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c73eddeab29cd1a5c89ac17532d71d273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe81695bffb52aeebd0f21238e5ecc93274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ed51d1717ffe861053bf5b7756faa0275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03876cd5c6e8c38b5e719c4872187f40276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a26cd76aacc8c731d1231984f0cc17277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c1f1b0b51565dfc893e412ad68b383278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a9b381a193c851b3e96477b1aaaaa4279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9406ba07fb406a34729557a60684df9d280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4e253eaace2f57c6bd33f4b88a5bda281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8404414dd1b298197a95a66a29561427282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbf029dd2bf768e3be87c2be4534989283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713b69e3e548fe26022daf950ec9e18d284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b56daf82c4b9d6949999a06b5787b1285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ee30d4ba0744daa88663017683fdd1286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4f78f5f145a88b1e9a24a60679dc38287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8682d69b985eee66dec4066385e3c93c288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31544f5da583d26a462e5aa31f30fdc289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74e475e3b154da11695f31509aa304c290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8dcdabb6b50b925c2a3a0030b624992291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3277c555ed7492fc18c674f059938b07292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f409b6438a62cfec471951cdb5e55862293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f48846ff8210e0e85ab4fb28ec40343294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30474e8c88a64baa5db5426f156bf0f295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44abb0c78d7e5328971721a2d53cd476296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24444a27f863eabd1033ed29ad9129e9297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eaef9da67f3b2b1e7d8012d43640cd3298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9410cf984bad3644ac415e7ec3dd3a29299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fe57915ca97e58ddda9cb03f8cf509300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8838b694e095c8fe5ea61400e88d7d0f301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3478effc86ae5f0f1df4cdfac03ccd5302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa5c340933d0c2c0adbcda5dd34e942303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1281ee5576609493d4344d1590bd8822304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe7994b80605b49c3860bcfb47d67ae305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11e4c7146e01de4e151c23e93fa1c12306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1c929f3a2503cc10983a12858919ef307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc283aabe233f1b0686c7915bceb58a5308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6522a1de5872848631d0369b8bb04fff309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2672ac4c2f644cf09b710a754d12a66310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b772c532d7e96df11d04aba69e1eeff311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7216543e1fdd15b0563c8a6df0d4ff2b312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bc7c98a1e213c83254de20fa5bd0b6313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b64799952ff33713363b1422cea29ac314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eceb901e1e29d81fee72297635ab7362315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775b37e5b660854ea4d7409bc6c820f0316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789cda8c6171d626749cc1ce41e6e2ad317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd10a3b3b0da3a7a14135a6addc8b94318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f89228eb3433ba766741c21cc2ca5f319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721ed0586e2f7d6b36ba483bed0e716a320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcb0387bd9d2514e0fce9a2e1f4f18f321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5801c773a348e45fefde72a414c734322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aad85bee183cb41e5a081fa69b8e3cc323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a987e7f914d6f1b5375508e8354dd5324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0cdf7cd0cbd8994b344610ea8ea110325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a110e5968101e0ec6fa1150d7952758326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc4c204fbc457e20a410893831b62b1327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fb521893ea7dbc36e49a7f5d1ddf44328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88ae49822e5763781c9a8e96cb9cf1b329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ffc778dd577809950b500f37194a8a330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b3d2eec0ea950f3d22edbc1db0a8cd331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f82b9dca65a2ec53108c54b86989918332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09550b42a6aa5614413c2461e71989c2333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcc8f6a1719a005d72f6b9334abedfd334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c4d4322e68d70c96cdeacfe6a0b405335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a6ddd8e9ec1e7890ac92e83e0f93c9336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f13a6201a92f92395b5acb259539c2f337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5638afd590545fde731f81703ce271338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838e33564fe4479ffeb00034a807580e339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c987cdb8052427a186132f4f536c583340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f88ca4c9493aa36ee364a62e34912fe341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d835f88a3e85af5a395b8165554d82342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3268d5d161beb768382c0f0622af4557343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1c440f78d204f8253ad43fd4e33440344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2ad39b3725fe849510ade0443deb07345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d9395c7a15b4a40892500bd6cca52e346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c5956d8742b519ea7fee8c079d55cf347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a790eb47e681d2e67d41f1716e1c53348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3147a506e76218af46e6703807453cce349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c13453d8b337349a413a38bb6a5cd4350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d90b0a4393a67afb9efc39b340c593a351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4375fa3778982f0a4e9732512f13053b352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea80a35ee0da7477e610e0006377cfb353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333591b3af000215fc8222ef5a4d45d5354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1c7cf92e3ae0b46161f8e75414a2af355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76990104e0a91cb2febd79aad59302ee356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae12d37987eb2f82afd6a3dada2a908c357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547e428d76cd44289e0cfe88a4340661358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46471d6bd22d45624562ad4efe4c819e359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0562429b2640bfba2ccd5d1cf08e32bf360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace042acd28ebec174dc7dc08aaf8a67361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9d98e78580ab3d871bbb96e19f2f53362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4c62c6995e04275a2b8281c1cda796363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869e37303e1a02d0dc00e40059ce618f364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b767e301116e0ec81a73490d279522e4365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8ed173c806f17fc4b203cbeb035c33366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2bbed46602b6f25726d5669fd1dcbd367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea33eadf67401196adfe4fec93df6d33368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d939258a07dea7a1fc315cf0e54db3a9369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a2d597b952fb8a2fccc394cceccdfb370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3810595310b2bc89f5b8eb8d8546f93e371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751390d8d30dd8bb1d6370520c2c0af3372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca52dc25bc6663483d1fb23723b202b0373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6859cb001d0c3c739a01e8edc17088374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4996769f9b78d74de88adaeb5e8606f5375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b30a0ddf50794cd4de6e34edff78436376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4c00e6e810a21a5ff9f59f35ca7042377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fa8374ef8dcb958b5588d67abbca5a378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503fcf163e259885f1cb3b43a0343b2d379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b177141ac4683af5d4d9ad42384738ed380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5790e3d3762f5d0d34dde8d3076b52bc381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cd71ba3fbcb2d75bcd2c95f47bbce6382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19770c241ae0a54d598b30e34e001c0383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c9313a897cc10d40bcbeeed65164e7384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc4e35368068fc6faf6dac71c265ca6385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584d62f070da07ca2a55ea3001d7f35d386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3211c781784eca9df0d638224a92316f387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83dfcda26c9544893972b91d3f934544388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94688c9e0adfa3c90189253e8642ce4389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4ea76f4bdd9c7fbf24965be6ed3e9d390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14975f1b14c9a6ff2133e2abd22bb137391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e14b2f2061cc68b5592615eb1d0f0b392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019d65c83afb4023c44ae8360f6ea760393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc9298a3cc0494f12eb706de6a31cc6394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0f807e9b688028ab2213bca66a2cf0395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bcd641a35a9b166941df597e6e5daf396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2855666a9489778796848dc425dd681b397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28a71cbac85bba1c220c6985db95e02398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8789869bec7eb59d996901633ab9b4ed399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20da2f96cb4c10fe643a5194e9e0d4ba400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b22d80eb083738af7133ba2f12018e401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cba2b1711b943f0fe6b2d4d1c4c0fd402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f9caf79913b325b5ccfde2f1a7d191403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb3da51800494fb02730eeb3bbb5db1404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9720c478f66896a2f1d7ba08516e83d1405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bff88d1bec569983a165dcbb72f024406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6115869c900379c1f50ffa27588a0393407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366dca0ae32916234acf70cf01216fbe408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace5685777f5d0dbd1705e43b2de1479409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd5a501a2b235134e04fcec3c734f80410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203f01a3d14994e7f59fec9d9b59dcac411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51441c64d8b9a5fd1f473d97707551ed412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d73dc0bfbe6d6687cc50cb68f57c5f413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8971f66d327d8d88b64a350bdca2bc414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f923d42e698c525f0e8bd5f623209e415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167e88ab681b21d1444aa989f76537d3416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd61cd6d24718824526aaacac7f7d85417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69826cfc77f26adb80d3814520dc0287418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77575b3df68e84d5c9c625632d88f864419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97536b888bead8a9a3c0217a7c9dbce7420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ed6b1eaf3fe833192dedc2ae57e1ad421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb570c39765799627e7d53be1b248ec5422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f3f6fbcfedcaee56520dbfb8e678fc423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc62584e9d5cd69649f25b07d80f200424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8801467216dfc3d1d64ccb29eab5cd425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa516e0e47623f19cb166ef79d60822426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86414adbc111b3cb9d573f5f4eb56063427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6890d797c1b021c15e2b9159541961d428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f565f62a15c39f7ebc325afb1d06b2b5429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e05477e19c456dd39669dbcf9ca78ef430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1043d69b8d8cc0241746c34b0506485d431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a5b107a7c93515ec115bb9da431b8d432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538c272908abac9c553cdc2fcce8bc5d433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5004d3580f1efe90e43cffea1fe16eb9434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518ee9f6e5e44b5d363813a2a233fe24435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a2079916065b05c7071e4f79b391c9436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c9090e1058658e5777a655978b1391437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625d9044aa9be80d67468da7ca6c2575438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c21b9ee28cc2298c3c35465d67660bb439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ebc869067733e990da4ada0b1c3db2440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733d139101c0740cb6cee5f283db3f11441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5459c7764fab1b58a8a3501e7f7199442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40462ecfc83523eaa7977a3e1f3d91a443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bf0c53d6c552c4d83359978fdd92d1444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808b6e1fab0fd63469d5ba9e5961470a445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca585ac4d80fe43e553b15ad3ce74e8446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d15f74a29f867ece31435d457dbffe447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c77b1a32820b6729aaa61682a94cf37448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013a118a6d5c486847a14272a3ec233e449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0512673ebdc1b1ae0978a8ce1dc07593450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4bcf3012002af0940878f6fce1be32451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ce894b6be8f337ee80f0d73bd3a4b9452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28ddd08ded44d6dc86298f6fa8c486f453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d7841a7bbfd5118ef4003f90a47820454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702840997f932a821aed27969ca6db96455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b51b8a1cada4f5e8cbe68caa03b66cf456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86e2cf00a1ed2b6260bd8e15b96b446457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a929e29dee8f38b17e7c287a7b7be1458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae45463f2c433f0aaadf5de15dd10683459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cba22aa0c2356d8d54de0ff7aa99cd460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5dd97798b9ff5324cb422bc21cccf78461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f591b341dc6b0e12bb3d3d89727289462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6929fa9d8e6db98c73a494573bbec5dd463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fca7e6c07b04cb91780ed18c130274a464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7f77b185e4c976c8f6858ff7263107465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed0c48694f6ec731c5ee6c76b356465466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e7c44b884bbf5703dbc5c905891f78467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5184899dc5814cd8501603b84b7cdc86468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c86a16bd90177c2db4986a546ad1adc469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9c2dc2b981d7170ac215fdd0a88d3f470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a55df8cfd096a2a6d04e50019cfbc7a471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5006285dfa20180fbf1c7e0343aefd472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4fc97ade198f9b731393d2a6404318473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa216bc32974e148791bd1770587289474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25862db90a459bc44eea8ef8339fdaf475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530ad364317e2dcad1edc4f4c750b806476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da3997edca657b9ac236ff7c95fff44477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e0c1349cd5a6f7b2a96ee15da24603478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc36bddcb704b115b98bd389a7260df479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4d86a35c5974ca8754a27c3445b7de480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480a308435f3e58b714a74d3f0f5d071481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270c9a75c7ce6cf744e8c14eccdaff09482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b6d0a6c266e71be2719460c7cd314b483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d001d307557b7d491f994b7ce7ceab0484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e7852804903da93aa8611ddc9fbc8d485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72724c0e6d94e3494a45ed4b5afc514486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2714cd47f5440d17e46cfad5985b14487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bf090b017d5b78dc78a389aab5f037488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f6ebabe84df122617370fc2c604564489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a7e0cbd400423fd8d5aa6c2aa9a755490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41711fa55f470ed3961d917386bf2e8491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ec8dc9d451099a61680dc6a3cb792e492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fad51cb3965bd5bd35eb50be35750d6493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c583d6cc18f1901810eda2487ad696494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a51c99ea341b0068c1bf7681edaa4a1495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2420479ab555d5a55a0917983d834f8496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824b62feb4faa66c1418fd6db01474bd497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a79fccf1922393b34f9377fe297e478498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869245043be1fe144f02beab64b1657a499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed009e63ca10a46000bc5ab8493608ff500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b4a6a589aa2e3838a2416950cb26d4501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140c26bd4fc51a7e215ee0fd23faed68502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d08729f9be170011a6b48efff21e710503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfdd30908e3e553c1ef8af0a843b75d504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a46cb324bd0be1bb8b6f6b5015bb0a505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16304b31a88ddf81fd7f1a476dffed0c506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdd6e5b957f027153f97385667d0f6c507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eda61e07746c8643daeff9b73a4464c508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058401ca27be8bc6be198d7a087a7624509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e02124f775d4396688651c550db7b15510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809fe7f9f6bc887b8e346169a3faf4a9511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bf84b8bb5252841e82769b6aa1517b512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1af1e38a9003539ee298ec2c4b408de513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c46b2fadea13a335cb0f52273a2644514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70665f53f7542301d1a772dfe9ac4e14515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f123ba360a93f57a5c676af10b76e66516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49f5e2d2887d936421b7ea6e429b166517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b92915f3fa2e560e415808352a6434518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0506f1b9b19309393de0e869f525f6a519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc88556c5a25ac229ab17172ebb65d23520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00105a765fb45e522a594c5f2f7aa22521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c707abd641c4aa1a7d64a7ab91951e522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ddaf0ff4f7931eb8e7990be38e3040523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6876794c4ed446eba1ac89b439362afd524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb641a3b1880eb4f2b883411f005dc23525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5baad03d51867cd6ead74805aa0a4c02526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b4895f39b13685ae755251cee36cae527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b7a686b6441759a24d619f92127ca5528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351da56e24ad3f4850498de676049d68529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b211d4191d5dbfe7ec43d429b7c260530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87730a99e61f3ce570dca787513a557c531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825a646ae44c18a09f649743bb9d020e532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bbfbf906144cfdda495e83c0fff2f0533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b716e8e66c899ef29e74a99ecc93523534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e273ba713a9af6f86ae978bcd385b4535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41614ecd964dbdaa7acb34f252c2ac5536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcbf48a91af3eac7355f8ef97a9a86d537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa705bae84b6af8484563b1a8b2f0d8538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf915478996c702af8d6cbfa9baf1a4539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de24f7d601c022461349f802fec6860540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e157988fc3f9e1f97c9c11da463002541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a63140443a6dba456442f48f7efbf5c542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64984ee62bc00def3619941568bf15a543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd96f5a1a568f3c997a0c044c67ab13544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37c0969a74ec8820c8296cddbd0537b545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61878ffd01446faeeea7e169605561c5546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708ad3f8fac5138d685681fbb27f34cf547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b842da0071b29e88d35002b0ba9faa548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f3b71e2f5ec7a97b8fbc370de7b86d549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4a8e729aecf1968c5cec17dcf7f813550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732fa139a331603962833755e20e6de1551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68180e418935c453d3997fb6cd30394b552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6aa2293ec1682bb292add8737269a8553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf77883944643bd732dfc8ede4673a25554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdf73eedcc7e99695ee6b499ea10040555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cadd3bdaf073e7e84df756e85058c66556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe0db218bfa4b9a20b5b253484b0db0557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb8d2c2595db608e09aac0022be323d558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5637f89b083967467f744ef57abd5639559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef07928a3ada7750789bda75fa213bc560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977a2368881cdfd81004e0183a5b5e2f561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b1ff45408bd5649bbb5030745461a8562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176ce8711cb7f8b147a11353008475c6563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b19a69596902486a720b1474711ad7564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387049e24e4e80884ff803b22d34b27e565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6aa4eb2a0a679b7b2120a397304623566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31f1ffe631f35b9b5048efd04af53a7567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac37dd69040ccdba74e45b47b6d113b568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb17a15a5380db70cb1b6f160f630e3569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9a93a25e96bc67d34ef0fd3abec8ee570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8acfb1c79f5335e1633ee1755d3b3c571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e273118b7017bb418b1e3e46eb5f4d5572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e9246296c13dbf615c52b92b35bb06573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c27be0c08d3aa98044fdb95d945fb2574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a39fb0fc58ee5ab357c843b813f15f7575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de56abbf85faf4e26e3b8a21ea519302576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6ae796e7fc317a1a28a45973d5c3a5577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564667adf3f42da1e47bffd01664bb71578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999478e5ac3b64a3a62333b3e1411c82579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3114bf15ba5ffd07782c5f4739b0a758580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628b01ed4d645e4320724e5a1f167ad3581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e31f665fe71f340306bb89d1e9391e582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c199caad5512eb31857f31b529bdea6583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4914eda27ce0a71971fc235832160e1b584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a10f45e2e35a91b3538e7fa59990b20585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b42a575f361f5ff887193c8aa94217586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad287da2b8989207f8933e15fded1f76587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd895bf885673e9666027bcb7d5cb722588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080336b7b37f0f1d0fbe2aaf367dabd0589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f48d9a77459a1f65c1a58bfe5494c8590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb086f0a4e25662a51286e0484ce1163591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9847aa904f3c01f28f9840aad08d20c592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7c28b1f290c0cce22c6007b2dd5b95593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078d8682ab2c3e60f4dfa3553f2891ef594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d401ced60c2a8733e9ff84f11536433595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148a42d6f0e1adad109f51e70c0ea938596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4119782ae09708a8a3d50932e601702597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48af4bcee2cd7afa5f441e270b8c9aa9598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b13d9a4a80973662d8bea584c199cd599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5b279b24ea418d776bde3ecb3e44fc600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ca4994fbdca0b4b99acebf36e964df601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132bf8f0310d3ed8da1012ae83fdb834602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0001a39d9dd748d2e3f079aceafb0e22603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3d5314338c65cb5531004dd6e5b603604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752cecbdf5bc47f7ce150419a70eb109605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c66e40ad975608016739fd83bc3a37606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3d77f40801ba40fc89d1213a93b5be607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a97d4a61c9e6bae1cc7be746aa5b9a1608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0417ebf6705735bf17f0550ae9d35654609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eed6816adcc00f683fb2da2ebecfe49610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12aa3d1728a66645e03134e2b3e3e077611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bd06a1c9d7c214f2ae0c818710af08612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f710339ead8b94ce2caf0398b13b8a8613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6d9d25f2c2cba65ba2e2db102cb928614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd222e584a64fdeffe13ea8e5550640615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487b14cdbf9d3bcfd9fc7b25d5c0fa95616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b60c6f3354bdfb06b4de49b9961ae8617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9384d8c5c12d8d3a39dc514cca090e42618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b22a32a1d2d6a0171897a0c62ceb8ad619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d55f2ae0a4b3751498435747671556b620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf01b4adad733feecc2c000cbbe56d73621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e701a2b2d5a0f1f51423ea9f61418242622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e806a82da444fbf5809ee5ba6b5f04623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a515b241acb3fef4481d9789908bd2624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6da1d3ab178138e40621a6b8eb482c625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b0833a483d5e7f4c79dc8278094c58626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e346e3250bc846116a1b1115c345052627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f64e50ecf740f17508f04dc392d679628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ca8c229bcb7582a717dcd86e0a7673629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b68fb99176e359a04846ba481e5a103630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7616d3e4a423f852f5deeeb4efd382631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1478800e7706e7b520477edd202d55f6632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc23bc3bfbd3ff67e1643ca3bbea72c1633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879adc797b3463e12aff9a9c9297e159634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f392bf96448559b72a69a0199cc42c66635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9cdd33649a104d9ca7f00bb82bd2f50636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8929b02514e9cf35a1fb1b14368147637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd04400ab1553763c8b668826dde65d3638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4763c299c98599168823995a3ddec8d8639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d755b7e354c8f223648c8cdfe0284cc640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2258029004afa11962cb5b7aa923547f641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4493b9ca9323fc5f709accb4905d0f642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23a6e131d5c0b24595ed7ad812b82ee643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f0874b1deeb04ca2c15dff5506edbc644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247da0de52ba0c314416ff9f32b71c0f645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78961a93d7451f835cc249a77b07012c646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9697c47f59ebae6a271f95656ceb3d5647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5326552ae6946434fd3258e9c01ff54648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d256d1e8f7212f5f66f58cc0a1a8fdc649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90b5be28a9929316f2c04611531f403650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ba290f2347760af2e25f23a8425da5651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0a9c30c77263757197ef27c38400d3652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe08790b9c2e40a5347d4b64f240bbd653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c4a9fa1ad4b41148154ec971ce2eac654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613a73e18c089102ede5cf0c9fcf91f8655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b807c4ffe68a8c4f70ecc1682e9a7d9656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffd6a29d5b1e38a3dbc2311bdda0f90657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bcb94602163b4795d60e05019d1ee7658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5246547bda5a93cd81b54d63998dcd13659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf3c33adbe95c40d530f5ef31c07046660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ba83198428c549693ce7b75fdb9e8f661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c769d7b968a0162835705cb6f32a4aa4662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bf472b9fb9c7856436d41a0e2c6aed663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6242393f8ee6563241a3eea583fe43c4664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c3d998df9719a9aea1723d1c2a7d9e665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08748ddd7c5ac9fc7d28fa6201a70e64666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfe892a478ff384e75e9d4f51426308667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5366206efb51eb350ff879580877dd35668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14eb90516b4103e2e4eb465c980a87d5669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5df3d9446cd7db32bd2b3414706d69670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edea85c6dcd7d75cd13931d3361b70f671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a590176c8ea01fb9fae54107e1492962672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45aeebb883c38c593c75195760ed192c673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b39de4e48bca74f621e9e8db2fa41f674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a433c93cc3fcd9bd54eff399fb6142d0675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29380c791ee5adca4acd82d40098937676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985f2c71236aecc403db0a8955458bc9677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcaf949472a08f1e67a572ad337bba3678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b15d90e0e34a13f3861c9b0efb84abc679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e544481404e754fd43e987bdc314b5ee680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b813875317fe98b73384faa69c5157c681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b05a343572acc39c5d553316f42db95682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa491a524d5d9a590906e81678463e3a683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d272d3d6281a122295b88942cc4fdc44684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c12d3b38610a22773e70cf2fc640d8685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd12831ee23b0be48c4d4e26c08ddd0686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4976fa924c84d91779acba0ab33768e3687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc05e9966b93b02c935084c4a647628a688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17db0e6146453c6e6790a78f34ed630689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbd2ab669f8852ec0b76aa5c96c434e690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fad1c1f3475a44e247e52397c2b928c691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f4c1e48d9f945f694face6caeaab9c692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b24fcc40580dec608bacf899ae62266693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79849d5398838c0efa4d412c7d384d68694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbf7209caa0de1f55b5647c299a9a00695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1630b9b732c91326aa9499275e208179696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7d2b6084c82c3dbd6ac4c6b780148f697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cd330670567f4d17b9463f3f573396698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec8e33e5ad34932105493427f9a8771699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055813ae0247b5e3d61e01698d4c77a1700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a936f5cc9e79229972bff764da9cbd701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d473c4ce771b9ac7aa0253608d276d99702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f19e651dbe8db675a19bc97f6cbfac703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d5ebcee59fc7b2f15a16a70825099d704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd821c47e92d38b6d2dca1b38b427da705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015724bf304ba22bccb58603529aee45706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cb0d40fc62eeb272e407e5ab700673707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0d847d0e17472b0fa5b3a6b906e986708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15e93088d853289d22476a36ce9c001709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503896c09641a12883d21f9966e6f026710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274133ceae9dae3cf7d1f68f90ec076e711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1beac6ccc803557858fc999d115b93b1712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2207bb4f006240983bc2ec5cfa6c53a8713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9246faa01f4028db2f5b5b483dabded4714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0229d60ccfda4643851a09d6bf31e506715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100c85630797772d95360ef02133c70b716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bd7611ce5857b9b810872e02e6609b717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6518c5385bc90f31e51b08ca49241e5b718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab79403598efc5d889fc664eb797e802719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd115326fc8a7f3b852bf5f7baaf869720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b841ccbaea284ba8881b7a6a329ad4721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea2fea68757c44102af1df00fef7c1e722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6eb8fd3fb625cc1ac6b534d410e2f17723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f76991bf86b7e36b41f06b820aef77724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06849eb5ab3b56c108bb17337bd8834f725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a7b353a0c0c466ba0980f621842a43726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93909d8cae9a4af8f0585e8a5e64f327727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637fe5fdd2b991e419542c5b04948909728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8524f4e737edbb4a8948127d1d7a8462729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3162e324aa35c536bd52c808524ade0d730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cf164f740320975e98db1e02e1b34a731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba7918ce54d6216f2b4ad1596307cf3732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241b439aefc5a3df9d0cada669c10a2c733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054875c56605bb5b9f5fa46cf3fe30be734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c9e969d2efc50d6f9dedb013643d25735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5330d3061dc33aaf64e6ba33c459eee4736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d511c0bfd6b3c9a2399fcbcc01ea0a89737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38faf71e135e40e01b059159a6f6417738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7e5d6ba373fffb3cabd85beb32b5c0739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee129efb1c610300ad2b90a59585cad6740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442032557c4e8de36f5d0ccb597cf77b741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f639e3bcf38c3137dd31afb60b17235e742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195278733280cb23f437b29530db5e50743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eefd528d681a55978ba32e736ea4a18744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35a498db63e7fe27aeac32dec360265745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436d3ba1dc5024c1645198579f4a3503746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a646fa1b3e394fa2ce2b269f92d953747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a986b62e0e49140a9e8755f9867217748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f1fe288e0a5198c07fc5f0fa970292749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9663488e70c1757e689bb73b4d9a56750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0fb0af79c6068facadb6bed10e098b751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33631c24ce786b10c66ff7d0ab67fec752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b3e85247e3ccca390070baaa8333a1753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436032134bb4a42fae85a4ede2e64734754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d523cfe494106d093b497744e98e9d27755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7864bebe01cd73fb5dc90881208e701b756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607fc6f480e73930ca10970298165ad2757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fc5c8157f00e605f6d4981cb7cac4f758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42382cdb78e5edeaef1814fb4af89e7759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>