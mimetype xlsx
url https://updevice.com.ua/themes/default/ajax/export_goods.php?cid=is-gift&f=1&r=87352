--- v0 (2026-10-09)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fa28114b13bd9cca9eea9272bf1d2d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2343c953a65d059d8c0ca42134cddaeb2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0de2b7c6738416b6d96dc760b22669a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ac0bd424dce0f4d5516871e24d1c2a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6311699c9139491e6e89f9fc8d31b1d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0375b21eb9ab15139fb9beeeb7c6183d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bc6d3eb7ec5901191f157de6fb3d4c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fe6ed7e470113fa118b264413cf0988.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf93eea5893a655a973d398f452858b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847bceea27c3165e6e5e317c4a8275ce10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8e86bf42efbee38cb8a48907e9619211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d4ec7201dbc80dd651b60db7e59aac12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd7fb5bb77ea32f8aa7eddc4334f5f913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20c022bd2637f40193bc0ecd9ff558d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d28925bc69eafee2f63d396550882715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f22f6afa5d8fdb072a023a94a1993d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e049ede24cb0f89f484ade926c8643917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e70059575544351fe33c9b8aef0057818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df37135d089562a34d1468293bea29519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5340d38af5417d38a973fa8385a394f220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6190d057c3e4b01b04877ac585c3f0a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e690f374da5820e3d5e70705224cd0722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6863b4203c618538c11bcf2c40ce41f223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9332afc905bb873826e7d01cc93a1c4424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01866f9d0ee03a5d854dd2abf03839d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94745c7cfdaec202d78bce8dee4f048e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e81fca907f61607b34f0244edd0da4f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e33235d28d11554a7df49890b5485028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d0b0ed331864039440dbf088c0205729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01069d3655f7a075eb6cf5f304c0675830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b640eb0a5aa5ac33d60d62f74e8937331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd795abf13b8b5470664c9e3d34da2632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de3cb1d7136d0b7ab4027aa11ba046633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f9c719ff8a659daee1643a613bc4a134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba5467b94d6f22d92bf15d0e4255a7935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376f233a2265a11ad7486fee882c515f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad0c220a5ae58f574265008a49a949737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30707229cd44c06d4a87c5927d2c6f0e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb1185721ebc7400c16f4949292a6b639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a150fa5c8be4d8d0a8a459c01fb04940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5e649e5a58e3dc6614ed133948012741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10996bcf3648dea1c69d1fca432bb28042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a958e4223032572c13a8e411f848fa43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1e9d023ebfdc8baa051fd5331ae19c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c7e9bba9566f5a6d0bd12954741c2f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fa72032a4b9eec08a76be4b18c982846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfeed57a603d9154959e44e034dca2647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3c55e48d815f2386e54aa5e6bfb84848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3747d325e741c43d59774789700c640e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56809588a762586ccb5c62454d592cb50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a96d5382455048ebecd51ae62b9586151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fcb28246355449c89cfd43d9f804ae52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209d46b286875521586ec8468d3facec53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46970c4db90dae6fc623fbbf0c471b154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c446c73196f63637361bed18ba7dee6955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7aea7669e419a5c56e373e1616e167056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaeb55bdbd7bbb72fc4dac3f280a622757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fa88ca3cabf2b132fc4ef1102c7f9c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ba535bd3de6b31a63462580a7040af59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e10538c9e9f37a11722d08c3b142c0260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4923d37ffc81311d4fec36248ec458ef61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34648a1478169ca3f657c383356aaca662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3dfd328173ae38612196b7fb0e8f85a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c878827c52504812f062b5d35786e9764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282bd356779b5b65b44c651b2833b1e565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506f5f141d974089c284337be4b8af0766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6679db6c990c309769e23199ff71a25d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27542dac84c89d47d487e820ddb7b0a968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b322037da44b783ae92ef5d14ca64a1369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30e1008caeaabf01b77d7cdd729d70170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41686a908d88fc8962215fe06885d1ac71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff691d1538937aa7db545c0bc6a341b572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe3cf8f0beb9c158f9a3693864fb37973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae8bcec0f5bd71b55c53643ccb52cf774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38a45b76841f76be53bd0876930adb675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75dcc6804cc2e00a43aa4a412f9359f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8c3f89b7cbf13eafff22b2252790d877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9472f54d3de8686b7d70c1bb4405211178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e117c932996c907f2fb35bbea843e079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246f3d2fdb3e9a3f219fa324816081db80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43ae2c2eb781f010396bca7cdfe512681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae31b5c032500bea5974f304744fff4782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f2f415fbe7106317bcd8f5a49f6d9c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca1996a482d40c4633452b6aec4614884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadb64a25819caa3f7135e964fe4dda685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965e2b0e3308a64f0cf1fad13bd8ef4386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba80008f528dc65fe1dd956271b50b087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfeb10f0df849230682d9921529996288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ca61cfce3bc32415741b06e1c5144389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afce85b05cf894f437348703682e18690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e996c363744f102a96da6fa1b11ddbe791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c15983d3f86dad780a9a6b51d85257892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0560195a88667f7d4bc60ee34b3c51093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7989c9d8323fbebdfadc3583c40f522594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901e483ed78503d88553cab2e01101e895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50d28690bfb5b22355277425af14dd996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8b0dd71aa058b9283f8a0f8125ae0f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0144a01b610bea4634bb32193d1a849898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5746e59e153a806594c11785a039b59399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8d9f835f3aa193b24ee5a8c9f0e5e8100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9928ceaea8effa4267b6d55fe2ea36101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52ebe053156ea8a7072c9f1cf589f98102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d06c0c2145ef57283ea3ff4e2db7b4103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff3ef5eb33c71d57ce570e0a176007b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50647e9a11e5b1f2b9b24205b2884683105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568f49fc24c02f353fd4d2f6e14c3b93106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e14d127fd851b81c3e2a9d60f4a00d7107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c200ded4670e760c14dd2cdd64d1b11108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32b887d0e4ef1ea618ec6d5e344d2fc109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0af864178976b41ee748edad3028c8d110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24196fe1e7a625a745f3425dd94ae69a111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9345719cf06d55208cc135a7a9ffc2112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c02774f9a51340ad9ec18d4e698e75113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850cb2a63129672a754a24730aa82fed114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856676b9ffa8e5730db4166dda9162e5115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd80ae731f6d098be7862f3c2ca0862116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa4f7ad3c4dbbe440c89e2d0a768b82117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803a5e8582e3a4a564571fdfde719a35118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b666f00827147b7500e253cef06ee44119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fd259630d0bcfac0724be33f4498ae120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d29cff615426551fece63930f6f666121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a291c1c9827ab09a5673933c0e9443122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffb6692336f676c8af6eed372a58a01123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa73de614a6b282aa25f00ec60474b1124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4010fdb91fd9ccb5e664a29f341d1d52125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbc945b665e4d7aff70cef88b724312126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a914f62b6a79df4e510ffbaf35a24c4127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945cbe3c147eb8cb8fe6190a91af9201128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4db9b1559638c534b7d3aab165686cf129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65fa4cad0bbc0752b8e9d830290946c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efda6dc9d695847fc1ead1003d2159c7131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a762fd766f221588123a8a0ac28cb6132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1a963fa9b629847190fe0a3753c6e5133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ac251d665a37b8f47d5cfc08c2bd61134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c068d611532591facacbbd12c5dae9135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9124e4784381c5e4a1ce568b5529e03136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10362c888fa0cd5e257a45904f626d10137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e615fd951b823e49835c8a5cc5b94d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13a5ff4c5584561b5b9c5e76cf0cf86139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d70c830e81a01b5cefc3e29b8411fcb140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993817382fceba83169261463a817e4e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897c7030588e8a3982f0129be663e913142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63477912923a2d9cce6db7f702e5578f143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d99400131abfa383a60e5c050ffd8b3144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb89c917c362bb0cecfff6040dbafcb8145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d400ffe9e20457adf75207e3c0ece424146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cc4868c14b1127024ea25e34dc6753147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3770d6c3b38d86249582eeef66b9109b148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4ae5ea75654b68882b5ef2e3b92afb149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cba5449d8b1904fab2a1fc9c87592c5150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71059e85776bb2e41d1213509f3a15c2151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2401f23b46cd231b4d9139ae1cd55388152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f5e7ecfc8348fc6b3382e3ad4317b1153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f329da7138259dd90d9a2d19867731154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99145c58b8caa49472f1e3855e51c91155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bee0b553e96c857e1ce12a433b2b6e5156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cb380b7eb685c864502817e8e8fcf9157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3545f3859d1867288ed7348e341837158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d6c0dab12b6460183021328ccb2258159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef3f89ba0c5ee56f61212a8a5fbdc74160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7166de9dc2c5a78358b75c0cd2ac621e161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d6ecae687a7cbaace0cc341f806f94162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097311a7c949d467a984d352815cbf52163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7493d447a38d4c6200bf177bbb8ce90164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83587b5949769627ecc996d47c5ab2e165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95261e888743ab4b53ffabade0317c1f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1f163c31fee5304464bef910651d2c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f9c52442dfb8e172041cc5b61674a4168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5904f5c2774c1963b57960afecf3a31a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118de304f076d05e38a497ee17dcd34f170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bd29f7a26a49f7054bb26ea3134229171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105e08babb1835fb7b93cf4b63e8cc20172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec739bc0b5017bf5ec75acaaa6c3aff173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0eb86063ca4e75689568f764d856b7174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605a3273d90f149ba28456aa191a3d9b175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac71aad4cb23c8403051496de6a9b556176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f2ae4305c1217d98ff088dc05b6480177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc74dc26d29d17ccfd97e7cce515fc2e178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d2daf99450a53550e0310d939daf13179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcfc2fc054e85592b9e251bea7c526e180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdeae767963a13fda87e4bc1ee56ff7181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a1f707e87480a711c591d50b3cede3182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa746982fd8cb9989715c2b62946bd1183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6beba826c8acf73822786585561f62b184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a1daea5059e7a8f071791565261b7f185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57f9e97455dff987555e93bb9a3719c186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d47b4625d178232ae35956f6b580ed187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c6a65c2193908ff693889eb5a6dfbd188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e3a13e19e1d191ebb7f60b86692d2c189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8943d81a5c063c6b20c538f6a030034f190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eafb426c675d317b5d0048bfdfd3ac5191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f1566fb760f514bebd0f60d0cbbb40192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bbb81231674668e982e6a916a4ab34193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20b7940dfa72892b2c7f42e8fb60766194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2733be2b3cd340aa5b4a32a84410b300195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e84a003ba79bcb949bd99b9f4ebf9b196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b488e23b73c9aa7f4340cda637e71da7197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a87b2cd9d7d36316328411cf89e5fa198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a788d2b2a5d41dea2c3355360908a4199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae80349a49e38a641daba78ad2a416f7200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10eea8d1e2f76b6d7333676070683975201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371ff645513d859994dcab60d4467a2d202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75efc95f50fa271c70d341937b92d490203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568e9c80e1ada1d384b300d741a6473b204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6151eb660745893ed84315b147ddafc7205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73dc998b6d9f464725d24fb39bcafa5206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0e893fd9b76da200cc4bd1cb4c1333207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbfd7d4e335cf56d163bd84c9fd93db208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16bd4b4642e27cac9e85744b946338d209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1735d6f2ba0cecc30794b87f6686d8f3210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90644c9ccac411cc0e2545a273d43ce5211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271cd67b2c8eb933128f83e914aab2a7212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c159673619aa020ddad5ed59aad78496213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f18f0c8a01fce34bfb31fcd972a2c8214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31804104c5b51a93b53b61fd2eabf9b215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9bf7a0f462ae088012ec04195968b2216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0c581e376491bc7e2616c4b688c8f0217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9fe0bfa317a8d8e4ce8b1e8df5ceac218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a893451e4c2c869956ef8b1590ab04e1219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f743c0e76ac976f52f19d8dfd9c95e8220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d74a5ae39334c8b4fda8734fa09ea5221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22296409e7c4a175315c491323005875222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6fa7a9114b74b66d71c0925351f771223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a22f5552da19411e80c77bde2f00644224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a740ba64f592ee7e9a6af1e1fdb57743225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6caec7e8676b53e1502fe60952bf68c8226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a7a0908674591e8ce85b223cca8dcc227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9da396ecfff00a7cb05f19a84f05c9228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b832b55574981aba5007943e63a03e16229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25f3cebac00898aff69e2aefdb39d4b230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea5b5076015c7059850ac41180714b6231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c089d515e9c1468bf78f749bab95a90232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b4fdb2ffcc973b69b5f66c49316a75233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32519756f83e081cfcd305eca2398cd5234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f7d10b4b60684730aef7b7cc1b8e7d235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce98844c02c00ff13abb7cc9ff2b1d5236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c789037e7af9d89581f974f52ad6bf1a237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e99a06ab38fe0772a7c371b5c5e9c8a238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72303c307f92ee483f0889454b9480af239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08e072e09fb9ebffc43b6db6d23b9c6240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cf0c680d5443ab1faa24be2873b755241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc972b0e2d142a7ac14bfd6f8156381242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4614476f32e15367e82c973c04803e243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac2370f78d016dda50568f062bc63d9244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94037d78fb742ac76b9e20045c7f7c13245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5431a77baba2f532e6d8a3b2577cb20f246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ba2cb430497e2885950853bf151898247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295f088a70471911360f3d850b43255a248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ac9aac386208bb5e17e1acd745d672249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedcf999ad5b9c472b9f5747726deb94250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290447d73a0816adce76c86718c5e8e9251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd8e1c645c51ff10a6880fb0179f64c252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af03c34972b0bd7508c3c8cf339b2f6253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c097a07e6237a13af8577f81ba84944d254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee3b0271a62875e140ef839f6f19b1d255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b7200535d7a8c91c95b124242c05f2256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d827dc7c9477aa71604844a9b1907a257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a189a236445d6a55d651366cc3f4be258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d24e0ff4f400365ff978751d5ae9ce259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6a9c6cb5dd0907ff33e7bf12221b75260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61aef3d691a51fcdab63ac5d5c70fb3b261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6012c0146901ec26e375035e372f56262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a3ebebeefc7e5dedfb6cf4b1723745263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5681846c5f1d76e664f43d21082a06d264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4d4863eecbcaaebc6ac1ccc2985114265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e03bd65a6df5576d92956cc5753ead6266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b38c2b02e884f67d6dc5d60745c449a267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e123b97e09dc8d5151b914b721ef6d268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c055260cf4db0cb86b3ee6e4aaa7a342269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79cd10082648d740cb67707bf470673270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6d84a5b722295cd0310ae9fb557f5c271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148efbba3e19ea165b7a2a3e48592762272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebcc4a8329f5fc54b35e2cd1fde1b7d273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee84d55caa49415a3a62528306108bd274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b504bab561ab219efba57d769c0d470275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5937263d9bd5486c6d178a0b2f20ea7276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d60f7c7ec1b1f829da5318b9da071ac277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8537c291f7d26b67ff4c0acc60458694278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704db56bc7841eeb580a5e13c9c1b278279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2bd7edd9eef008e7d9026fc3dd1e12280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc459d8294cc55ae22737b133ce95f8b281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1f6160a78a3038a78d9ddafa60453a282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6e3f87c2fde5a1a75b703ee728175d283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b16213b95130b7e0a62694e11aa102a284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44623335797857746eb7530e8693d81c285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b268778699a6bf7c8329045cea569f8286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec76fdc6af0690ff71eb056ba0aa7c01287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872f98de3b0193224b61f2f9db980025288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d82cfca59ba5960ad8985efda58e72289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d67ba0a826b1983dd54363551c90ebf290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce0529f22f295c33f774835c75026c7291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179707ccd21e8798ce81bd979492a317292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cd7a319c95c5702bfbf670b6f19f0b293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbee806c327ca896e0cf2dd7fdfe1e8294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a19929c63fc07e5ad25abc8f420dcfa295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3064fc0a87dfcd766d5b0039eece415296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57dcf89fde156dd1ad36e3477da9ffbe297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d52531a9f412e36fd9c9199e005278298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a52b1c1de1d2b5068fa2fb9284cc43299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bcb57f5bfd0dc932f3f2af7693fdb5300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b0595523e09718e16a82edb78391b9301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d2d4a549b35de49f6ab768158788f6302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631da02d7bfa2d547faaa61c06d72b00303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fddc488741fe6509d1011c61dd7478304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce35edf2700889d803386f4e08ef359305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071fd5c484ffae866dd7279bbdbb283c306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36276073b79b00efad9dca7a4be13f9307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5f5a5a40eb21490ea123dcb6a679f9308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358f91459f41288803c7fee7bdfed08d309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b20f0567f036f4fa2c588a16edc331b310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4fb9f03725b437ca0da57d30ca0880311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57e4a68693edbe7d551bec5694c2408312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7816a652fc7d006e10d219e122c300313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a408072ce4970c605b120dd9ce605c314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa0c7ea5016d5d150c7ff4604ad0275315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ba6c78aa48b325dc338dbe1040255d316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4583f6e4557bb8731830a862d903d23317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc9a660553726c9401d011f9350523c318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11ee4c58636d722fe0f551f6d897e3e319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a71a777c0756463608a561aa51fc68320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef933d6276fcf4d479da1afb6abea9ab321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7268a0096809ccf5c1ae9e5f35ce0d14322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83564c59c7cca90244592ac66bcc2395323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93972d19860d94eefb50f3e46b213d6f324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4130661de9d891b696bf88a523aea254325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0546fef30be7ca1e55249e827d9e8165326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58089957fc438318ad0f951087c13226327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e0dbb0ec3ab59aa0c724b1140b2968328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf46f982795c2b6811b64d5e30200263329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1701f33099742d54229e1d8105d5b2330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1214079c5122018538aa2aae1c978a331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163f56e290e98b2f721ca1c54dc7870f332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a78f3cbcd2b794fb42cb3215cc3646333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a56cc0603467983ba1f6bfac2868209334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7f7d84d875e820092c2f1f168106a8335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe822ecea7957c5a67ad279d69c0621c336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbe337175252e16ad34d50a35448f52337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc21290870d043c92c535ba5f2c41ca8338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9fe6d8c7d13f803f617208d10e83d1339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382a365a98675e5da51d28a07916c43f340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6db10be5d6042edbc4fc513e4e983b1341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00019a31d0e96764882558eb571cb207342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c8aeb2f7f5e41793b6f09d87f28fb8343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032e820af773f0d779e7f8fb2f3759be344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3de8c93bcb0b2bfe1fd293be0f09fe345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994bf15e9f9e7f5b268cfe1867988214346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba01ae5f591bd7df72149507022250b347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1839626b6c2f9e975d3c17fb88995c1b348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03861f5181e7e90bf22068e0d1c543b349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8f33be8ded4724da2ca18f5b184472350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa8c4722f9d4ccdfe444a5a6029d86d351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1498f42f5930fb3410906d703fa4a8d352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26183c361ae9386dc4f2df38ba5bc729353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922ec7465389202cdd87d0f4d0ddd746354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106e6fd30e5f0cf91fcf8768dfa4223f355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba0c2263e7e7810f95bdbc0edcb8791356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b564f72cebb79227868fef95c816d0f357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89f97f518cc78d3b369db9e886885af358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632e981e47c039b18a52884a26983000359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc74c783cc4265e8c84eade430b26326360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb914bd652b83ed0302e3ad696fe86d361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92048f262504e97f82305f93740516b2362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2a0fada8d67c132daee24d2ff9f6f5363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff66a38c92f695e50a964752b2935f2b364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54860beb488c49872c83594bf2370309365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704560afcb2277b1d9a29b4f08c04cf5366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fdda513db7a2551a1464a6b925a3d5367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5820e66c67f1d4961b1f59430fd6a00d368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e84d7fc7ab35d03f0abf0d45e1c49c4369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402ad6ee73fd7a3b9f49c998da3d4fac370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d591614ea25d73037bef24780e312c28371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a064333f1117ebd8bd930db788d28d6e372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060718d87d4fade14e25d08861a8c352373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1129a8511fde3b0ab2cbcca30bda43374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc3e9084940d0817e7d8d335911eba3375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2031dbcf3f41bdbc9a1fe9651226d95376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcd1db1595634ff5f16bc87c9db00dd377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d437c23017c16cddadcb5169b08ceee378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d22ee13c5072e03362922074ed9302379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7845bf22caf528805cd006a3b9b9258b380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb0d05fdbc730f398139b48e919b2b9381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880ab7ec255c7e11fdfa237d420559c3382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e1fa75008de45acb75f2e8efc31379383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86663b41dbbfaaf72d27d34eef6cb511384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc7fe44bf148ae2f9baf817f6e9f465385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327177c5a1c17c9c2640676befd9f150386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5aef9130a5914a0c851454567f1137387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afab1406648fa82fce9372cb9def40b8388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b9ca8b54c6de8d467054b7e134071c389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba6a408dd3b4f8d8af1cd6d0d4eefca390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af96a6a7bd76c135dc1b9af404257e9d391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67a0a780f4754c335ab9d4754e5b8e3392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b21df9bda54b01f0f6abb42a9921ce393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bcdaeb47f55b0479cb6cf1cee498da394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8035a4c5a9abd1fe6483807051eb171395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168dacca71f588a4ae743744a9b6eb93396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c52162e4ce66e4cc45884e59c399fa397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850c8fa345b3117dcc5bbd8bcc96f21a398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc300951a983fcebc89478b7032a356399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2801c5107a71608837cc69dafa54da04400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f80298219e104843c133bee2256866401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7c6df91d237f97970353f1e70b3a73402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6b598e04b0f964549a03fc8cb94ac4403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87996b89c84053ef97c57ae47d6a8a0b404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8030182479e0628e3d0a628cf221922f405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dddf551741f29353e8ff2d1c66f52c3406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3685c915d6b488ae966e815b2c35508407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e329177f48df05f0b0fb65fd05c95c8408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca5e352c8a480b94ad006c3d022637e409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8eae5dabcc9f7f23f19d5f3024b9edf410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac51928c65e909bfd2024b541745f0e411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb41bc879c9b662156838450edced98412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22bce34437ee52870beb58c5dc3850f413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faad50cd8a9597d8fee449ba9de4fd93414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cae272650f2731e989f430c992d8e91415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570fc8419baf177c87dc2f40d54db41c416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e02758c59f83b17af603d4f67b9176e417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4911792296b049827349d00c481ac21a418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89b4a3425778ded7a94cd022582a9d4419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4eb007db70a3bef96b41c1c30d7c84420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa23e26b3c1bc1d7e393f9919a99472421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39b3a619ec0d6598d50123b2575b365422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80c6ef49b3847a1a3dc9c665ae65a2a423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0be96ace3f19866f4a697c37f717be9424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8f98e2490c27fbe246a4ec07ea342a425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e9f3a1f9eabf89d08790ceead6d860426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb29922ad9f79e150e754b44b274c10427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf956b3cc8a3dd5c3ba51246364afc9d428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef828d36236616bddf1fe39485fca07b429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301ba04dcd228031229fee97b3f89af9430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7613ff54a9fc0f9b217db81c882866d4431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3b00f93bcaa0156bb2c096293576af432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117a6908693c5d6d15ac8b178b9e899c433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bf01e75e8ab90f876e865f359b62a7434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cda840437d786dc9d5f8c84b2be407e435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d69915b589b126618d4fb3365c415ab436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae08049eb95a1e4bd0c2f3479ba8dc4437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef606e26876c2e6c59fd97577a45c81438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8dd8a6c371bf81cf890def99ace1f4439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b9bc3cb184c9c8054b5405da917120440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd21fb2804353eb764c112fa56e439e441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5019c8f3b2999648b6ba1bd1117116be442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d965ecdb3905d3b2d3979a7ea5a3c3a443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24068f4600ab36e148d5ff5bec22abec444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f94859f8216531675b04fe5abe6919445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73917c9f4a6f2571c5ee8f76b8301ae6446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481d61dce6bcfb357feb0bf3bc0165b8447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac39495dee41222264542eee0f194f8448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731c0d147bd1432b81e28b4ac389e2e5449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799b1667e736d3e4cf0717d29a7fe238450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80578547bdc3f9b249f138562b1408a2451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f02d91341ce46cbcc4d827f1137411452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd45600a6d3521d1138653e46fae67ab453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748c1fb0d4ce64edeeb2c00549a7f20a454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2646be25c9d3adb1cfcc6dc12124423c455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa818b3654c286ea6da25b0feb11e261456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d33896b5e4dc06c1fa15c6520127884457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f96b8e7f9ad92765c8faf8da6772c77458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc35e0d1eb62c1b3c79badc37690318d459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198c273299b862b68a1a7a793c2073c3460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06310b9b877da0ed522df0665f10430461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9e62bfd03ee8cbb4e6cb12df23e1dc462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3938dd16a1de55b2a25386366fc58d463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84ac94d2e7c5ce945983f99156efafb464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506ee5c2a0d54d8954bd2b6ba56dd363465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9273b27fd45d27d7ed7efe3a15756e89466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2fa4331aa83b2b7a89059911382962467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0aeee2fd1b951ad0747b1f002d51df6468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def02d4e345c61a678c691ca52ffe16a469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a017db4eee45e131ff894bb355a1805470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939015e4efea1388dc54dd616b4a28cb471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9a18922ef39e01820153c6c99bca41472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f28c194ff52cd64929aa3cb79041534473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc314337a76f2d1cf40535087e1355b474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f41cc240384a66108bb9063fe1d0f7475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1091e850907b2fbfc2a71ba1d22e04f5476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd06f36e3c95ab42f1db57ef28d86fa477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7ba4e41165c5a6bc1107128d75e516478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5aaaa96978f01f7d3a902b7f33487a6479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e84eea77ecb7356a32286e67cc6c040480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b51690f0c1db3049db775b2438a72d7481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb42c0cc34a9115c9ae1b16fd934a0e482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9002786d362ac9b4a434ec5fbc1f652483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1577f803da45fda403ac7f0aad8e52484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec6ea3ec3bf6cd67e8e2a06404c976e485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8967a56ab043975bbcdfafb07efd801a486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3221c7c3fb6f15331268e6ae83181fb2487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61334a4ec0fef16a3ca02f4a13bf71b9488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c66f67dcc3d6ed6e6e6bb30b9910291489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedac9821acceb3ed20ae573a1195aac490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4005bbfb53ac62db87143d1d863bfc1c491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5db40f86bf586338c9124df672c2b9b492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd07e259923b9635ea36873356b8f4a493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8f57af0f83469eb4aab51494afe35a494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cb78c945d0dca160d4564caddd08c8495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bcae7c8a0e8e29d5ab02dd8dfa50aa496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a73ac1a35aa3e345a37aa9024f0f95497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737adf4dab50edf5a6ef0de694b3096b498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20456d8b1c03a00ca960f52a70d6428499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af1c9ebcc864a27e170616cb8c28062500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50c5b43fd41a0d497d7762f9e4d129d501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f6b1c96a08b17fa894b09b02c04940502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7df9382deb0eec959c9c1272052bc9503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc9876f4c9423f76b7a4d88ed45111b504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab10d2ea041affad0eed705a502ea35505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d0a59de7da69561fc6963834b0de20506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd6bdea0ecdd3850e3420ae8c8cfa1b507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0cae2533f7f7c982d06579ee3a1573508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2e2580e06d956932cb2013ce491dad509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f6887e804e09bd73b7a7e40a510fe2510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bcff038d97c63cbe01285ba256a58b511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26c2279ca97e028d701a77e17ac81c3512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a355b91dc35b57dfb835b9795013f2513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08363728205770ff35587539414159bc514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad144f259fa3e80bcc53398640faa34515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33aa33c43dd0cc6b9f94a04648340dc516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3050cb02139834adbf869341ac6d405517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50c1529b2b446e3c759f5835646000e518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fff7ea842733925d71ae26f5a9aee87519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5531830bc19da3fc0e68d873d42d651520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9829f2bb9ff910f4ca3e62248401ff521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d346ff726874614e46d728ffd0bb85c522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50eba50713ed3b3677b36a24c9feeefb523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad65ce8bf2d9cc80177ab501a52c9d0b524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826ce32041856ab584c69790ae969d58525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed94294bdec7c075161ed91ef426f11526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a69a519ecb3f73a8b8dc2f495a4484527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133c5a997d205cdda1269182778decc2528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2598138b48bce15e074faf25f3c1e26c529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24f9b2406627211c11a2dc842ec8c35530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d14bbffd425c3e0df6147398f38823531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786cb6b0031526ce671dfa42351cf66f532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784ed2cebe3205798a59365ee60b928d533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546476fc1814ceb3229f8bba382b4ad3534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87024b8b5425e687acb05638255c29e535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2edddb505af6da21cebef209e612b3536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab696e59a8902b52367ddcce921feaee537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b655a131c9468b025fa68fb3760a386538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63ca16539047898d6ec046d0f7e7d48539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8315a536cd9ce0a9fd1dc5d8c0649532540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c397bab31a32f64e27e4750079bc779541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a079a791791335687904d32087542775542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b001aa15478f793be362704b7003da1f543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e31da07cb79a4fec5798238003378c544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ead95d3a35d643f2c57aea57474193d545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8ea153f9b8f237bf3289c0abe5f11c546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4150450c618ed25f9d481750ff59fd547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92dd21669388b45edfb0af4f0cf18a38548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b64062301531d855eef3e135dd28de9549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d2f568471b4abf5311f511c5650410550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d2e0f28edee3698c8a4660a51d4feb551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f0f730f05439730272c01055e97f9d552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377de821e23f0fdb34f2ffacf6998e4e553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3661b4d2dc8e0886eb19db39db959726554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a7b2e6db6b60e2ca9bc199f7320db3555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9609628b3678d31c272c786243d2d450556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d1d76a1e03eb7afbbe2f03c028d40f557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30590781dbff6980cfc4e59b98f6e9dd558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a2525c81c9be6f6843dfd7d44ad85c559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655e9c9d7c17d0615ae14a01669ca28b560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3c62e9a352ec92ec084bfd260517a2561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5496a56367bebbd32f813fb005350b1f562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9666820676d6f42260b555d7b8016ccf563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0138c6c3de17cede2caf6f907eb74a1564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a74c62f48f52cb448d0e5041c88395f565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8037366b2bc9d612d72396e621cad0566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee21d8efdd5a1b1b504d55b68df4e48567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479998a4a1f988e15aa419716224c86d568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c011fa99c8f3adb166bb3f024a3fde569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfbe74baf3be449b81f13aa62823386570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369cec826c800d62e38230e6bc987ef0571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6401e54afd2433b96092970ddde45ae4572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbb7474f110352b74af280d46f0242e573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6663e7840c35c95c42b6253dea6752574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fb6d85feaa0efd8afea08f08d20c4e575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079c6aa7c1b636297f2fda993aa7f08e576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edaba2af5e0af5d99e1abe6f932e025b577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614a5811c2757f8a0531034c4a142371578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49663f25a20e6e02077518c73976c09579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fafcb07e35ea7e2d417f726dc59fb35580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec4dfc9268c5a969e316f583570bbae581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab17c992e8b239bb65cc4fd25cbd22c582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770dbd006ee108221b89ae7223b4d1ea583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8b57f837a33f8cb7043780325a133f584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4a1b01880f47e4f77e53a15835e29f585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52563a4bd05a929ed8038d90670e3dfc586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aab691255278536fdd2d6197270bff6587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ba037712c0211b967164467a18b80a588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e835a0a307c2a2bd641d5ef32ad3265a589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4eaba241da55119f34619ba3ec9c94e590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3157ff3cbe028674dd1b5b3958ebbd90591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e267429c2673b1f30ef054e56fb800e592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fb20ce50af4b859c1b1afb25fb4af1593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83df77d99bdf22a2fc3c90927150d12b594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8463c2378b2188e78c30f0ff58a32a595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a40e5a727d8691e29067345177b777596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca06becedbd55ac3b6ed5d44108edfd4597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23deb34497a787dd4339ed010e7c5600598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee2a2af391fb6445ac0217aad885b77599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df134701743b5aed7c31001f643a4b88600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318000623bf84d080f89fe0ddc5e3b26601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a637f69e8dbd826bb40466b60991d2602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ba4cecf8b39a87125fad9317f790c1603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b359d147f2a3276a67eace7227e73a604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3fa945dd7ce561b65026d9e38ab507605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382a1f61eeb77b191bce64bae5b59141606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcf69bbaaf4a5548a99a1588dd07221607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e019786b54826ac7376923bc1391b32608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c034e649e0889a3dccac22716e2aee84609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8963310a269c3b05bbacd6072e4f0c0610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff1c441349276095586425fe80ab624611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3855c626c49f55912647cf6eb11319c612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67f9d4f76ba7cfb87f0cedc07740125613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e365a0d605396a69a72083eb28b6df5c614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99839333e6fed92abd48f559fb06ff0c615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ab0909ea3b28b57702c8f2b333bb41616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b01484be63a4bffe65255c45dc3202617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42682064686e6f7d37b733ea14b8e2f4618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e09daf52854f5fc1e23f47863f74d8619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c869ed44f9a95fb9c76a0dbe9973e794620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6616ff87b7e3ff7c8eae6283d2d30fc621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b516861e157494ed6fddfce2bde6f0c622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52567218eb861214bf9da56ce27aef6623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0c24a5a97a9b8311ac915aef90e888624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb5942655fe1a0d146c764d2141281c625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297076b0d8ba446232d33d8550184106626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fc316d293516c6e7e6d4a49736f7b0627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243940c2fcc16e15febccad8ecb40a71628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6fb478a5e0d9dce9c54d75880918df629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c32faaf0cc246681fb7b410faeb44aa630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9eb3aa0c2ddc8cd978957863a775351631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658d3969b266128ed2078cf519f9ca3a632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095a0e76d754ded1fca7d3acd0522b06633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82400e63375077cd41516885ccdc9a8a634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42defd87488a46fe4576924985708966635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a7f3f6a4f09332ff03c9f5981e2772636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c43f2194b74b095b7fb971cc2a18c0637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590aaf41466eaeb4e8095704b7f2727f638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa354a70afa1e3323f88a726fad5846639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addb478a69886d5f706f758f6d93f839640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7554ceda56d198c8014e32d773fda3f1641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cee80e006f0204855676c5951a44f9642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8695109bbbf484f51e92ef510f4ed63643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6285ac019925b97cf4b0f58de45e7dfb644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b63c35645b9b6b6900994340ccd396645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464c68f387cd8127d254a7e93a9b9bf1646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d94f7d5ca848bfca0e245d0a1abfa55647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c6732411d83feef4f767f0f582b786648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d83f426a0406fd9a7223f35a24181a649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c21fe41915618aafacb268e8c0a44a650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b823431aeb0419c96ef75088cc9407651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5fc60050510f742b263ca6e42744be652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0644ed686b6c0f4bfa7ee6383b8f3b4653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef0d9da872d1b240f44c8da303ed3b6654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0074804cb8ce49d19d0de1c44d83e94655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5017eab6351e0196e27024386e71749c656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcad348942d4d8a0982b5ea48fc8ba3657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19524fa5f217b0a813fa338c25fad57c658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba130a49d9b16a9d1087fbabdfa9e6d7659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa598296acd2623f9845d56ddc0fde92660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d297853951defb9c4853ad2188407e8a661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21b8eedcd766d6a1a1ca55aaea618e7662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d23e2e49c49e0232aff6c238250334f663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7152ee063c54623c085a282a2a3e2a664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c56edff55760ad63a8c165e6c4fb2b9665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56fb05216ff8e832cf40144ee2123c9666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c06bfe352666f9412db153dd76e748667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50f112f80bff15fe92c25beeff5d44f668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7448db1eda7dd2fbbe9d26110676393e669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df3a163060dafae5ec2221614d66075670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d188463358f2681f720aca8dff51b85671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cb0c0a68bb91b57aa3e914808087b4672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a65903b8d4b4a7b104198cf3ba7f40d673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d294e275a126f25eb827b974900cd769674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b9b2d1ba688251ce2aa9cc9292d3b0675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a6eaae187f925abe93c7924f859d5a676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993f230538de55578bb81c02e5077739677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67c2e7b9ea85f305073e22df9bbcb7e678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9641466b60ad8638c391371315baf93e679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72312e94515c3964877d9c09b1beb406680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8c96f9352d57ba87b37c7e7a814261681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f3eb7ac0350de281d56843d2fdf487682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42cebb391adb4c32c7f1a3033adf413683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94497e1dd7ebf3586d587ea5f2539590684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78d9872a89dbc9d665b95e893175a58685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aaef74ce028a5db6f19df060b29008e686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdeb7b7614ff5436b88e5d12c9dcd139687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73591cbb748f01cacf30100f391a84e688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e01b73bffc5e613205059308766c9f689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76cd6dd4304f54f6c0a56b5e094f300690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37915d271c12de97e2505a17a6db2c8691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0039d5db33fb891af193c0ade531d36692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915a267b342bcf4031042684ffa1dd4a693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c829940070dd42a4be9c80a782e11b1694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fddeca194f933a5a51b9c4a2f9fe6c695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e963b974fee57f77a4ed089b636d9c46696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfa115aa919a1a0715da41790e39482697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca41c8d91294ca17703cee5b01056a39698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586d8ac3b2f00071dde9e3c9c222ed9b699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4661e3fef4bf0af74717466b1dad6e64700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a24f58652e40de52716f287d116dd5701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602d4ca8ebb8425ba754d2fd0f1ff5ba702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6ed9df23a47991d60490e6562315ec703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a81671f12ae70aebe2f465238f6f3d704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824ecb169a0fb43728c9288348021e51705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5029d02312b98bb4c690ac0b9ea13739706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4370251b5e6eed5dcfe8f31eddf86c70707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6611a7cb29b693e2549ae905d3cabc68708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068ba38525ba7640d502602eaf339058709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59fd844bd5d64256a006d4f6d97cfe3710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52017743ac1e1090685d227240e40080711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42544097023219f337be156a5a6ace3712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad31c60fff325594e30420e5af2f4b1713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c44c957a3d9f5c2f4471772cd23fc22714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd69f4d71666e9ac8b7f7bf9a4615e9d715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32af2479d5686d54ca4b7f6b7bd32b9c716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80db57f9b60a60857bdb2b5031be210717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28782096a38900923a16b9e700237e11718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b91a01feefa1b296f5237ac3edcbd6719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79f95fdd858499ca9f9985b8d9bc520720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fa62a20990f8123976ca51444161be721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3073724222f1c73f6f3d9c66376f0f722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c2f387f6f9b5f16382b3d521100956723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fbee23b783ca3127f336fc2f5c0fd3724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663c6a66eb509df42cdcc5ffd33f94a8725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c49e2bd03f66e00def009ed2e51dc0726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f0f6203f19916bbada67cd99e9877b727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab93c6a9fc1977e95e41a91c46ac8d4728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fff338d0c50501982391cf83b00d5b729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a057bed3701f4944dcea8cd3fd427de3730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec2e0bad6d4ba6394f0dde8bff0aceb731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56132fbc598b56d1aaef8e8f4dbf7ab3732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cec39c94020acfd8305e7643e5a8ca5733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c155ffca0596c9c8eeccadccd74214da734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f257b97579d21b6fab6a81e0d0b5b8735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5cf0433e2b099e5344297e103195a7736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff40b389fca416527eb75a9dfb036c23737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd2d498efe9f9d30c0fa19017a3f13b738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609c527f8649a89a989131a66d111f8b739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfca3e3bf30c1c4b996d047fbf7ece6740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ba67c047669268820c2423dac267cf741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e560860004f075a04a73f3ace55f72742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81dae1815648932e8122f88be6aefa34743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e74feaee03ebdd0feb35ab9c14a970744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa61cf28e760922eff7bf357ae5a1ddf745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9230727bfbb3faa0e00223c304876a72746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b78d2ea443daa16a1551ef6cf04499d747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b433cd3c45cd543f93e1c60c62d7f60748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6be54a6e573963f2c5b7ecc3501d858749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59176742d6832bfe549a7089c7f85dad750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f71b2638c36278f86b545007e46181d751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958e86c4610984efa529cd427a5ec1d4752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0152e76e7509b7506ebd37895585a3e5753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68762f07da3c69a31d369c7bd0e36678754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb4f3fbdd5ab21f5247aed1cc07f13f755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297f978a081c6d04c505220d1f370f66756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f947324f4632b1cee24774a5b043001757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704fb5567f0d75f076c5388101ff6ff9758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd09cdcc4ec300d6af04bd40a1cb0d0b759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e773fe8089a354d58d97b5e4e6e2ae2b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388e34a11897af202ceaba021ea9dd412.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b72f83bbc931cb3d7e65870829f54793.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e329bd102f093c4b5afad51d237668594.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b74b533f4c206bdb179d28e2553b1b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abc628eeba74bbe4433427a4351482a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1502756c0ca61ae7cd7ba00b09d68c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536b4a669e3adbe2d049e1f48f457cdf8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becbcd94a0b40d49818a83da316a86209.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4217e6a69c772a95c333ee14de5db88510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c79119a36606df7e3e209cb800ff3c111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8156dc076cc6cd80d9d1e9785913fef12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69bae0a860bb2ac0253c9a36db2482613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa568f70d1369c257219fcb7290e6b214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df89df027f898ab1e1d9207156111d315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bf0fe2433ad9d091c64cc83d810b7216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026c8b3d500a467059c6d1e87d0599cf17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f8af3a7cd96957dd452500f3955a4718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6d53dc581230c9d3e4be49534c70ce19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db77721fca4a05eddc8ee87bf93c9d8020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe514437a130590f99f409856a89c6f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60e9b1a5c9e87b39a587e62753a3c2b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4b7beed4912f9d8746851e918677f223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda4763310cc9ef9c9feb665cca3b3f024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8a1772e54e10f12e675be93e029a6625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f318822bba9599af3adae26f881fe5db26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac96a09f23577a50a1c3e2eee1f1191c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9eedccf1db187765d1c7456186855b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a3bac8bf852cf943541b0a4e1b498e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ac6ef33f36650d8d078fb30385f84430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817cadacfcac905246af881a406211cf31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b5f24dd257a14880f988a0e1f6559e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daedf0caeddbe400a7cd0e389353c38033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba31d16cba7d796f61c7614bb5e910d334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb3ceda85af8e73299f50ea70fb3c5935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6087a8f17a224ceac08c96e61b2a52b636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b57062b9df0e7e69414701f61c742937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e5790a4034ce15b8a098e1b18159d038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a8de91b88a510db2aad2733f6077ef39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562ec887dca29fe092da324a45776b2b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325bf92a38a369bccea2b31d4f418d5641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b3efdfdcfd1b3fa21a0c5f28021e4f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db64f4ef020194f8ba68263bec1213a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a8db44c2da6d1c4df011adf567b6fb44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af345f710464deabf909216f7ab8f9645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a34efa90083bb77cfdee785a80475646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf319a342102da7e67db314dffaa6cf47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f69c2173e607d8705afb01a678144e248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4258e000b5e915ae2087825207923dea49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6effacaca9be03c781b6b4e87909b96650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df39023ca9a01600182e619ee0a977051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18bc4ab0999711b8be2bf505b43705652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd4b1a6c2d99b6d9526acd4d597434753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d1b97b15aeee41f962397112c6cc9554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e226d13c9074f43e747f2a3499194cc155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a6e7b4bdc1b55194789b398d7090f956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c996ca2a4e4aa0c958c34c674a2cf0d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b354378e1e39a7f26e5d7060aba6395858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489e57765f97cd1c65da1711a1b21b2459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8928bd82a683e4a53532a0c64ea2b9160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e9c84e7d4084ea18db385b7f406db361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b421f18ffd6b9c3e165499b59e433f6a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa1b8473e3ad5b1c1093a40647fe0de63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20387358b16403f0434c720f090330064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5004c545bc52281a060eb8b7efde678865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981cbe64461a90fad580b124e5fe98a166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140546918ed35ee66f3390ba18d326a267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3331463cafb7dc57ed1227928558b1c868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c020985601ad8a784a9d9fecddc999dc69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3a56474c08d98cae88f4fd66866c0f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93fb95b027685eca7770109ba0267f271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b82f999b339bebd55c46af2c75d94e472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c510e306c9892a26e3868a371b08d073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a808d4040faae22b2667c108b126415074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc50914d954ac72badd9d345b42cb9675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9f7223716f1559a1f43facc9106b8876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912adcc8bb55dc5ed5692891710d53d477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2dfd7dc7c86bff9188089e524951c6878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94510e590fdad781c59a8f7f232c55379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bed22abd7bb3b212df464105fee564f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605e77811a6dff1e0c97455ab4266f0581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0681237fc2ad3b77f2413ec0483dab82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2bd2e35fd0c69fa14d83ebe46daea783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419050485d214528157efa7656ce8c6184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca63c5310d1d960337c52b23e65807385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02551ac747e9f8f03099f7f5a4cdf8686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e29f2419b8d6535a759c52dbebc986d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d689249a2f9ba2f82d7436be51fab1688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c1d5376556e4113d747cc17b9d527189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f8a6ba3e0bd268066b160a5c1ad0b090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae49dd4d708cc1bc86bef69ca760f4091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0099f2f66b759c3303763eddd5032592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdec78ad626085ef1f37da9bdb3f1bc293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24355f42edeee93ff22844c63dd2119c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9422e83925748983e7d9cba9a6bfb86095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9505436d783be10a07c82b2bed9778d996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46049b474ae7eef03a9026777ea9968097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f4cd6ae85eda7c7d5ed0ed5565811d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcf00ddffe6c876cd91afb1a9c6e4b799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef17f1bf71496056f9a324586a4d0467100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecb9d5524b37fc3b1710c70aec20579101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245bd80b7a2b8138a550c1cc6365e207102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91553f014232a36087fee3daa7650e4e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171c131a3becd228ffd05c62affdebb7104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238741b3a14cb56abbecb4a74d4c4f69105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ddb3335ffdd550f593c07a6879f754106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8c3cafbc58dc23e6c9ebde5b29f46b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a8f0202408e0b81d8f65cc1100bb8d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51561d927a34444f3d1efd114d6945bc109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34805609a91e1b2cda9321b6a0b013d110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1b913de1711fcf68ad2cac8033cc6d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be008587822a5e450fd1906244c12ba112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00023b70af4a5ec5fa3ff1b3b6f1e65113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca93387b9c79d7fa1b6ab5f9577fdde114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad40d6bc7650c6e1882d54348c65006115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbcdeeb2210c8ed71f6db2c6a4e2053116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff43ab7d3c125cd3c5619e24ce5c1879117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206337686d9c44f5f3fb0158c30f9b8d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc482e6611ca9c6e4d5be71c161e7e00119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52384d3fd3d8d4bf97a656c78b141a32120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18eac1305d1a3a44ba780ebd63c4e31121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7dbfe8a42bce5058506f40caad8dd4b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a93b5ad9524d22143d4f56ba61b018c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bcf8d06cfe97aab189a6fd9a6bcbb3124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713ac2aaf016c3d59dec7aab06e5dac1125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ef137df6404765e518686bbb41c86c126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b5d074589eb593345734934d8cfdc4127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef0b93579227cafa5be5a78a08a389e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e070969633b6cc9fb6b12eeac21225129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1bef503bfe84a47efe195d5a17c597130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843d0e3e664447c6a389890c37030677131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817351f4a21d0828121df92231379606132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc092e6e81b91642b8f3ec6d75827593133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e3b1f5c4f5f4de90f27fba59a389a6134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af43059d19343fb83d4d726ee48d5a42135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8e25b0578b803beabc87aa16d0ff17136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1beafcffd1cf46fb81741fe192a7e7b5137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060adec384cbc326b5652f381f877181138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a870f0effbfafd9cfe1deabd8653dd3139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e893a75c979e70ad13e96bbd8f35e24c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07aef6d81d5483b0f0b25c272ca2e80141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd9f4512c7439b06e88d71503bb1952142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc1eb9577662c006c96e6e5971f432e143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2f2eaba743945eebbbd536c115128b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd8dfdc97c70353118ed3688e785a88145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c891030ca463404de91e8fd5518b54146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6bfe277b45d545b0047e376b336883147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ea50b5c50ab5998572bc0a52cbb3be148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de598a53e3c827907bd852a7d61f4f50149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743a4043e700bc29b05b389ba0dea970150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3563ba78a7e960bf8d5a215d2c0757e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3babfeb57b544ee9f6bb71067499abf152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406de0de1829ec3faa4704f55bf996b0153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9065d7e62c1bc9f31bd436ab37827a03154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9032ab4681c86c1c8fc533221825eae7155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457edc02b4f2ee73f11b6849f84d0be9156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b526e87164fbd1419c67417ec5791cf157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a76e0e2b45be63abc719c2617b19652158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1496f7b4b741732195c16e0c14a51dd8159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bef10501498433f79d8704c1628dc7b160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8e209e7f08ad35cefd19007690bcdb161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53219777e887cd89d6690a96a7659c3a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0218dc5dda78b4ffea74b78efbabb9163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d35616bb5a9fd44b98dfb9a1e007425164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e1bbfe7171d546ae533f9ba5295289165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72b0b93e1f3fb0f47f8e2363cee2c0d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1676ddbcb5fbea05fed9b4a6fb23c0e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e822f5f81a98db09d8f48f5e493a7e4d168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f605f3f0dc3f06d60338f4118f776e03169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9ee173fcb94661f66a89edba31f14c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affae0284037a2320e05cbbd39c674ae171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d838972d3eeaf1a589947c28d5ad8c88172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb6cfb56b8e43e05b7a22d7fa51161d173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4235fb461d64221dc4f9d8d4c1f498f7174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7668ec7b9e6d63a003711f4a82829265175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67521be22eb1d1275ff864aeb94936cf176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6765f57d8cf1ac63bb1beba0d7a5f1177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23ffceda4c5d0ff69b85e333e1f7668178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4566bb88ae12f014f91e9b7984e7a6ee179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdbad7b80ebf1866d41fd35d89df803180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a5f0a8f9b9153b9b010f04c2e631c4181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc929f7a8134c1e034bf486147ab5609182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0672d3c2bba123b959d502f119df8633183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb37795b9604ddbe0c1ee622560ddb9184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc03a488ed697602cbf237e88aa4d9c185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d004115cb80856bc8b1ab67bd8d58766186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cce485f09d7c5aa098c01aaee80a40f187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ade856194c26df8471947cfc0a428d188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee090a60a53792ed15d4b92b8806584189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9d9f0556861b24e4939c25b1084780190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e8f176a39aa8993f5ac2c5528ae534191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a93859adf76814228594fd7f3a0e063192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36417df6d66d49fb66006de7ade2869e193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66202fd38c3efa454c657719c8e83a0b194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbc1260493495c981baba2065c82e49195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aaadf5df996505070bb5471b8919ac2196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f735f3786500199efab8b1bfb958712197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d57caa836226128b5a0fad6db04c969198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e349a98741b352b7fd52e6ca6306ea14199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785edf7423b9fa262d2fcedd230da415200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b268370121f199d6343dfaf395723d63201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7a8e8527464b471b3ee887c79a0d68202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e425cb81857ea883802d201a8afa158f203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6dd41bfc21ba05700643caa70e832dc204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed61d137184e9dd70bb062f0cb8e097205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d6a2600e7445beb384db935c10caf3206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70aeca05affd9f144e6d28c9803204c9207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd20d142ba5b9c59c3fcecb6f17a4ba208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa0c0676cb274c50c4780ba60fd3e03209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c890e721e86662e42bf2dc6c0b2571210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c2fda61ffa22960893534cc92c8c6f211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdfd3d68e88098c278d0284a867fe65212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b876759eabdeec0ca0aee0df70b65381213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ed28e089deccc030e6d9030bb90a5e214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2442e96cebba73726f9331f4a3cd983215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126b2d12acb1837f12db2b0ef4b8171c216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffe66dc1ac2ef06a4c3fb96826a3f86217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e32fcf2152694e63c8f65dd9653aa4218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdae51f4bbe12ff35de21a7632f74dcf219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dce8e445677fd7eed017e8d95e13593220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cdfbdc9cb109b850baeb4d8ecc6f85221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c941f9571c9e168074e6f2821b98e116222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b22361826cdb6acc0c3805f10a9a2a5223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafce9f969cb29057b30ec12a004719a224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189af009522e9e6d994516b508fb2143225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99b0f05e72393cadc5544e188c8c6e5226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba84f003d9f7210375f4c74d1c7f20f227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3de8506281d36b38340c5d0bec29cd228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb742e04da16a71aa890e7212bc8b76229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a56fe6f8b1b9422831aab6d14d50279230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ec794978c3c6072f6bd4f9a4216dd0231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6123c8be6fb30350a812ee3b057b5acd232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9bd055fe640509f2b3212136c534cb233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e1f6b94b998a0e23b86bbd1a5f1526234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8a68a786bc3d06226ca992fbaa2788235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d788bc3b8c39c134a0d4e9cadbf0f1a7236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65317a186c59cbc575d8dd44115dfd37237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f339cd97d471a6b878ce1c40bc0427b238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb51b3d10cc5fd0e679a69b602b5d131239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4346b3b1c144609cc32d282c860df663240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a4575d02367a4c72cd1631f7ea70f3241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba811d60cceb1d146eed93b0a17a1bce242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0daa3e78685e863b527d80be152830243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2727a031ea90d43390a0a2069229b86244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234812202901ed10b7c93a22c40dd68c245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4b10da9db1200c28756e8036d79243246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66b39a67d2df0dd23abb974624bc7b0247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce6eda215d2446f9e1e537aa11a6830248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96aab14d4c929008629c3395a611dea2249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a761f4ef4a8eac471e8c5e2c5fbfa20d250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c92cd32dc3c31306e4a4761772c1b71251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae1abf9c7fb9d2e3fe0e898a64b6d5f252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c2d07966325f0446d9a9d4fba56e64253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09ad6a0b89a1ca41cf4ce15b6eb87ca254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efb70132e5125f36d95894038c3bf89255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b545a50f893ebc6072f55e57e81707256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ea2cbcd407be21d952908ca4272fde257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002d18e2cd5b466b9b270b3e8185ce04258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db690d85bed60dc7c8f8457bf7ebd76259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66a50eaaf075aace6c77dae43fcd2b2260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc8d99c3b9fe12b763cc147f1084d83261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15001e1aab35c7b06a7731b868f43f68262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a5cb57be7ba7ce78fa806d8794fa67263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87cee3aeb9ac6b821f23621d06c0de3264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3d999e18a761c86914fbed0a33b0ba265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360d42418debbf05c4a5fb2b328381eb266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3698390e239700235d8e22fbc3b7516e267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b414daf0a8331873c8145a559bb2c0268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fa24ab1c149f2c5cd537fba64c2aa5269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9c6bcedfbdbced0f204f1b98ac1b88270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a746e421d883489567f606a548d5d8c1271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec3eb9c347a8f8a57397ec7ab1c5afd272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07e610ea4a1ac43aa5311ab2973ec91273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146c897b822cb4fb99e4415cc824a32c274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2f1b8e8bd623c7ff3a0b4223ac34e4275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6608e02f5279c1eb9b1bac83dc476e19276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767c12a2ec2182c72046fef39b10a1e9277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71230bcf8880073d4b8ab9765d9d9ac0278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d158f21ade982a50ebd7e89dab531f279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29480f69067671d88bb6d0ae03a5abd280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13254ce8c3a6b0b841ce2350ae42a5a5281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbfaed704d7c4660a630313636f5c79282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808b34ffba9e90e6c7ac29a344aedc15283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d64ed44d6be22f64a571d569e5ab896284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082cc4f86c930a86f5907d9ed350646d285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78754aff50e0df0a742c01dfe9a4c21286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190cdddfd89a17434404b282fb7ccaca287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94236c1d544df9dc5bb4758629aaca27288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd2ed2152a089701803c39aa40eb81f289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f98414733038cafd43e10ab07250b8290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354653fb44a96303debb5563606144ef291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b8eaa2cf2d68732e57d26d31901df6292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62efc4f19df0d1f686cf8a032abf87a293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf29b26e282816efa82bf1a126c5b9f2294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f506b613b9c199fe4cd5ae5c462d7654295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b19eaf60300cd0ce33417f37b03708296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb893d87fb3937118cb4f368b6b29832297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f786218b41d2184b4f76af90684f42b8298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e729298e1ffd16d174e5234045cbcc3299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bf621a622ca754525e19d273a75a1a300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47267cd3e199afa32fd749b909d7c0c301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cba4fb4964a3def2fb9dacf9af91da3302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8d4775b91b51d8666ee855a5616be9303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990db975221e0fc22a3b7f5bc69e04a7304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a35955c4664a192f9aea4ecdd0df05305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5463f00c4cef5737e35fb470f3d689306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e2aff437820763ccf9a44343bfc56e307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f2a74e53beba36306f29de76c5737b308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b71d53fae53a6415f3ea184efc40164309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bd8f0c8dabe5f28cdcd64d188635bc310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308de73e826899f34667763852f19c47311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d887baf6bf92dd0606f3b408d1084b4312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea0225a4b250de4bbc5033de96ea21a313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e10ecf495a78ea1c6cb03ad31e44be314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1872aad7341fd56d0a54ad5b994eee45315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538bb19d88581750f5eb820b8ab34b15316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d3f961b4dcc83b30488a15ef9f7029317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6185c0d9e9dc774cf6077572ca5866a318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbf7b4ce7d48e34b8a0231da4b3ea68319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0811ee4262871886f5ae6ad5e1d5efc320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afc0e4a45f1afd71c8f52c017904de1321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c1d272cc682b72a7b3537aaa920d38322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beaa0d3fc1ac88d633ccad043137ddea323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd866d06b8934498731db70ee740b805324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78453c1e1791c262b4a436f96037abaa325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0f582133e0491543bc6e440af780c8326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1859ad9e056086f0028b84798c77d715327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92df9b722330b9e0cd80a407d091d214328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9da137efa5c289b9c6bbf16104b0786329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a1c5bf3a5c6f3c7f2dc2ec092fea01330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf16c7c8dc71630267f5bd3eba24e3d331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858f3c4b051ab162942fdbd8a602f9d0332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13f9896998ea10115afe9b76476da19333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec5665df2f87bacbdc65a7938b560c4334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68b98ee667229ff779e6829d9c8395b335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2329f18a9d14e92067c71169a2d8deb2336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9150ebb75afbea5eab248fd265ed699337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ed008d024eac3abd8870e507dd53f8338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208e4f28198ebba30631fe11c7926d62339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdfe0b6788152f4a4f04594919ac7c6340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d75cfa4936b5894c1c088c1c6db8c2341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7a9a75417ed405565ff7937d9c0e9d342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f77aaeebd4c7da1ebb12a4b9c7cd19343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1edbce6fd9c4a5d1dae0326f94e73a6344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac8809c8dafbbe48373668e37ae3f5e345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc78242ec88e008f1f85c39c8ffadef346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd12adda3a8ce6654184daefaae1ba7347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663c33dca098d4e287a4f0fc86a25932348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518bab2b6a31bd9bcfee1281c5c26688349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ccc0e9ef5b4d80447bdd18a4d0e95f350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1153911fd3c09050e01d4ad599e066bd351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa25bbb053df8f95b4afa583806e8e0352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d91b6c821e26f5b1353b1f352a2f00353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ea217efa9ef0e0736c120493b131ab354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3538bee37efdd4cd1d09bd50c92de95b355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23a05bbcf90b1b22bece45b6c425432356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efd6e24d41c4a5b8071af7e6d158447357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fc082905f01f890d7f8b3783b65f32358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bd995e6d6d7f2ef48269edcf50b3f9359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f9b73797560c36142c6edb6ab2bcf5360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9728acbbaca4f704c444886f04a19a8c361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97268552ad8409b3ed17f912ae447638362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72218c8c0c123d8fb77ecafdf096189363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bfdfa8a30c7fdc438dfecadb6454d0364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b144e51a0b1c6f0af4ed1c4b9e4717365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ec760b55a12e243234ae071f2088bb366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e59c6e745046fefe7cf72caa90a8ccf367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2dc862285917417f5a48b17707f58fe368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c20671b4bb17eecc3fbcaa0b2c2ad87369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e9b0b5b13e15dacda8eb0dc15eab18370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f653dd25b8192da309951a77de60b9a371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184363610ec9184c31143a12ef2a4725372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9172235c0d07b6bf41b6bbe4ed444f0373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503446b09dde76370be61abc80f73063374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be131e0c6abc00b94c8855a87aa2c66375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87549249aad88a1431f2160163990c21376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8d60fddf3b4b9c50e6366eff42b32d377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d657373d7e581d7c50a7a2c93f4874378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943745a2f06738240a83c4e3a29bfac1379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0ab4968c8733f4b0f37701ac3bcd39380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6478b51b6c8baf387b1534aaa978a36c381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f8a0a2ae47127e4df426072938ab41382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdd7bad52b80ee732d9ebe95b4101bd383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d7b6e01e42b5d4be948ce186206048384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9699d8a17b48163db718f566b4e7db385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbb2c7cd84ce2ac2362bdb7bf0b2c02386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc9573b95540e7df2f0e2b6e7b71467387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab108844287443d6aea753f7d55c2db2388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a2d883a33587a56039e279b99ccb10389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66408f1205944913556caa035d542b33390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca167417d8df0baaf93c123fce7f96cd391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28dab446ec9994ef56ed72eab5577976392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ed6e4c273b764be23124db465ba290393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00f1538da86ddd9ddb3bca21f8c779f394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ae69ac82375dfaa30f61593c6b302c395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22f17dc6347a90e56b748ea0b67fcc6396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f4a31d71e646263ff95b0dca593f96397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d7077a2a8ec34c192f160e0948e49f398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5fe10b5bf66aff710d22034c6ef081399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d30757e77fb590de477f00a5e67f19f400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b0ddb6fd3dcc2203d73eb397bae952401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b49b9fd0e6a713b87369c7af170d1dc402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35caec6ae33a8c227bac2783637094e403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5800f47753dd0a63bcb18dcfce35d59c404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05496e8ff0bf5a599f002c6e59f96a17405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1579805b454177aca291f4330bfd6e31406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fbb1c4689000f50b991ea68a3b8e67407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae6e273e364e7c7af386910e6e6187a408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8924e0143b0aaf16f5b47c8922c63f409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4791b616d0298a7ef0f9501092a282f9410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a102df467a767674af1c64d189df95d8411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71f936a5b59e3b25d5c8a7266e4eea6412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b077e28a7387c4838eb363e4546ab1413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e2a3bd117d8d3cedae7a8fbe34fa55414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c3d44aefcdbdf4bc3d4222a3b805d7415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7929ef4313df1f71fc7829059516af8e416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2307748e2fbc5a6fdbf4c42c40fe68a7417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db15cc0e6b085c04975a26f4036ac446418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fbe8433be50213b5bb426f583ce98a419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d953eebbb1e8ec1d42cf737579912b66420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434a4737f089b95136141f6f880f009d421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81a5ed2a610c6ab8bdbf8233caa2072422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ac0a97ac41e6c1a1b62ba5ab711f87423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633ec4f9f91c75fcb2d698324599cef2424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83387d626c494cddef5252570201a234425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7274102302f20658e36597b0341069e2426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f05925df0fc8a266653d1c3c6d3a55427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9003250b8b97482a9a71017de6787d428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e490c179d626f2a739c5a25e920b4a429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8c616526a12983e935cb609062fcb9430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9494666c0d08580a8067b9afe6fbb480431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d941936ae387cb43a2ec7a4da3f204432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9798cdd19640217af1e0bb3209515b433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c796624261eb0d28969db5600fbd557e434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80aae5b015dd83a8db7eb1e69a46289f435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0058b78748e64682e5638230af255293436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99ccc4ba9cf2981c0e69c9605962d92437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d44f364640477f19b5e9dc958563e9438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c494960c53e3cf3ec245da5b6cf735439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081d586057249118105b584e94e870ca440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffde14f8e1bdb84223bcbbe15797e637441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57abf45a42517e59fbb2afa4acdc970442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76feba80c606012da9330a2821d73a13443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98b30876db703551cdba0a0e8a15cfa444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1faef363b9c7fa48a674999c4237f580445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac393e2fec81b33b7e5aad2be50cc22446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3080a503714ef9e3fa380cee6552a0cc447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649f7e159a4cae899f859b827da48cf0448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f03488a8e3eea42fad1d6972f6e14a1449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be25214da9cee1010d0408dbcb4e9ff0450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ab89c032018e5a6a9fe123c4e7c947451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e1e8641137c08bc733d76bb01f4bec452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170e2b372623bbc6c05416317f4323a1453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4b19b38a25429eab8b039ca14fd051454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb688618fb81e36acf10f6a13de56855455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f25ce817366b4529a9ccfc85ddab219456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c984540e21db73d3920c2dc0f3da72b457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a268b2bcc86ab7109ec081caf4fab876458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e97ffaf4f347790ed712a73b0913c3a459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ae19e259f789d8cc5a6052585cb3ea460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d5b0760758515d0a7bf55f42dbb87c461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c014070016b123fd2cc73392df544e03462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d006b1900cb3320d11079d70f57b58e463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6fdabebfcc7831ed447467ed5a0e6b464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1764606092b2d4d1929c36952f2381465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040144a3dc18c229cdd71eb156a10713466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069cf1a47ca82e3cecd6e06c14ac7fb4467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c1b462016772d830743641e1ae862b468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2c4cd16b97dde98426a7b4b80ab81b469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cb3d175dcd89c8d8bf12ac557d8662470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a35aa91e9763dfbf6741d05fabb0d69471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff9fc8b9ffd529ac52b452d3e884bea472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a22c0d445169794232eacb05259cbac473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba73a195f404440bf27590c0f8c48a7474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67fd694cfd63bc680a73e9167497449475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4196fb76b33f6a76e99e59e5f6203870476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35104d7f89b6b8199e82662475d5937b477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ba708258659c627e714e8ab3134d41478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8068e431aa4419baef149c80657d736a479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c288920b837f15f1e553b0abcde7beac480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b8a2f6a133c494db9799e5243e4f87481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805aca2b84027f76c9a1d08b08510053482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5441cf58e29c5ccf946676abec4ac5ff483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23756011e0465e69ebef985a3a4a122484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b360286fae0d495abccbe523b9fe8bc485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae359d8fdd8079ddf879c45152b4c1e486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e52d09a6e8ff8fa4512003dbc28314487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9f742b05d72f3613279c331a6145d7488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9d07d20705eccfe9a9bb7a11ad2585489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78f9bc5426aea9f6a0aacdb388d9cbb490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3630f3d550665b7f06c10e6e34a883a491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bc410dfdabb22231885428ae21b01a492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b2380d64f5e8b1012e5a413113168a493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0afdbdffa3ed75a49850fe1f747866494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c9d857bcdc8f82ccbfd1d9d7e0de44495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c72e6d69f72890f7de5a1f470c6d3d496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6fcdd1b7272763ccd4a232f687916d497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0171f907bcfac920f62b4e87a7f355498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f744eafb9ee0046977f090b0aecf34a5499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd147b7604b32713a18563c56846b211500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5563868140c839e25f44fd6a590c1de5501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2befbce0dc7bb197556ededf08e91c14502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff06e2dc2bd6dcb5f87252f7f5bf471503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f11279dd4517bfb06f87c3419a171f504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d3ab9347b53130eab6c8c4f8a7d817505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087a0fb25a062f9f2daa8081bed20331506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22f79d4caebd69bb4a27cdbe1b6bbcb507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13da539b02023cd9c28db7451f17ea0508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537e783b9dd3483a77afaafb28f7a0ae509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb18843472affef31de02e374ed9ad1510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa068931c0f700c5f3795ae6ceb17cdb511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26ad9284481964212271c023777774f512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fe3b57faa550fe690f777bae570b10513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb0d99f99057dd233b66dad129e17ab514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677b3a9a059586003f81afb2fda56b34515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36e493949377c1b18e59e7e1660b1e1516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21910b53bc9e61de911f6f803505b312517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc852a1ec6010bc5ab45c2cfbf7800e518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777be9b2b73b6795a8eb765046b727f7519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003a92c2a6b0cf4cc17d976e22ab5ee1520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473f2d35c7d7cbcfab2b758ff200c970521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6341b4883492c59e438688613a4b9bc6522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf320232bbeb1da543dabf6eb91be51a523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509b90e0b0258ca0fb6771ef11f59a48524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ef6780bac5dedfebbfd0eb78dc4769525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17937b8eb47a14f09fcce72547a506bd526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5565d9c45ca72c591482e0b979198295527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008d08e2d19d2ca88f4589a1e0048e14528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98843913a5521de2335bac674fc6052529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62ccef894a73313702d43a5933af6dc530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c59a21612aa6feab365f0777a47a108531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff41ea2ddd53e626c41a92a86e64e639532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d03c139fa87081ee33d3d5aef7bc2b9533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7a4b54ce407e8bb70dace8569a6c19534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd795c8b5e06f6d31b952a965da9d3d535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebd3f9dc88d5f543691918ba18675fe536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474166e8df036c2ff73ff65790ce9c2a537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9533ee38becffdd02ca390860a450905538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73bf216f1588471a4821dadab468f5c539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13aedea8458d894985ef30f1165470b5540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c7775b7d91406a8b96c5e0e8784640541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3f82ade37ae2ace06d58769f620dc7542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f906422b54030d3e31571bfc4ac62f9543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd4f6729c4a9efbd8f4f4f7efd5738e544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89bf80b3ea85f82be5a4bcc40e310b6545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543ae741be6bf014716e0ae04213c0f7546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf86980c024ca77e67520165d4d0f6dc547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0899f8743dbac905729ff16ba15ff381548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1db57f08e0dd62fc01df50de8064921549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b5fc810f44b942ab255cae2e37d266550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86dcf9c7322e6991276c7c6aa75c7a4551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1feea8b14c93ff15278bb163c5abfec552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a672f2486ddfdc3ab39676377af996553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fd61bc3b108f653210675cc42d8a67554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd495d655357a1f6a1aa80a083bd69a2555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0cb53c9c7766e9774660dd2fe3d505556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3129acccc895cccd935949896e57c0f5557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b428508724892135557d99dacccf03dd558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1610d9ec01b831acee8606fd8445af559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bd0518f4f44cc5816999948b754d7b560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363866b9ae666c871c6e32e205922b20561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af836539a37f7bd8f6f8c6579bf5c6c562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f74164af01828f15e0d760123b5b35c563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c8e4679bfdd6d8875a66b952ffda67564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d76eefd5aa3215e5cbdcbdbf35ea13565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb414f1f09ede69ca3d0247bd7477ebf566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472a5b9eb3bed7393f92636caf392f0f567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013f4ce889f882b100671f3c6a4f3df7568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e9ea1f7fb9d577a4f292fdabcd6cc6569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d45a907ce2c72f273ba569ec12df06f570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8254fa41096b502e64f20c641b80fe571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69c0b79e0a41565e20d899d70ee4391572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d4fc325262974164b7121bb74a9a57573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52b31ce2a4184ba4c7d33d92f06baa1574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b45a8605f2612214ed0197186c0fad0575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607745e955d9ef11900c65a8e9876131576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3ed8685a373954b3a903dfec28166b577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9705777b6895f12d4f3143f9751d5c578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e99ba1fafbf0e7aa812d3ff06472d13579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22457dd1e07b1f754f014485b91be956580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4e34f38b45d9f005f91d3005427861581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cde4e39a39a00b48d7db2f419bffd1582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30936a7d1de138dbba8c99b421c2c13a583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af82a84da1396fd81dc93046845e0d36584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ef584df6ffb902c70a8ce3c849f323585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0be367b7e00cd2f62417c2f05e4575586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe844ee22a90b393c139698e16a81a7a587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e391ba36c1e54b58cc729290e9976bc3588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257aa0115bf9e292efe81e4e0561c9ec589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c474ceb76ac7d8b3a1f3c290c079074590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6056e03a69295e16cdcd501c160a51591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3194873291f7cd66f9d439e24dbdfdcc592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfeafd9a2fbcaa0728e306eebed4c10593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df00147b94e62bb1e1cb1395e95641a1594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9178d4c7fdb9583f9b82af4c84f94b86595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccd37f6c497b5fb31309945fd8bae6a596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a050c84ba84da0b8573e6e58068a10b6597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa867d3e9b78979f42cd11b4c5b57fc598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4623ac9179cc38e05cb28d70dd518e3599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2e1714f011e089e0cee28184adca38600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1c85f07534ab0dc7b2f3bca1904228601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486a244b4db85761e91241b4af0c4876602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edcad43177708b06d5824b9ea574dba603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5723688c60fc3a3972a9a900a264cd604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5de6da164c615aad0e348814c167843605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac61c35df0ec633f864f787a3cca4ac606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60e0cb06981346dca280cc7ccf8c255607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbaedae38a13d1e115b504febe427c8608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12e70eec033c6dbb942e302e97b77ab609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9683ff30a5efb3cb55056edcf19058610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb47740df9a1c2df58ceefce4bd2203611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2b52c6a8d72775ce3d01b2306d3ddd612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592f8278f8c5b12de6f140057ea02396613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa76b6bbbfebf6bb6916000a7c7712dc614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1381f4f67d157bf3db2153e9ab9493615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe4c731bbee037713c87d8fc6765493616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9effcb5dc94fa130f1cbeba1ca99b554617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc666694af1e59cc63c56a9103a800b3618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbde4b1300d6ac5315c41071b71178ca619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3603d717de628adf830c3300d04179620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ce9c37fd65edc4c1171e6f872f8cb5621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51e8632735e156080859651ca6a089a622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be105372f70dce85aee99552de87e26a623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324a31f0ebea10b747cbe3ba86f9ede7624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816fe40d6dc6ecf27720d25894424356625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63a167c17e42d3d1c1de4cb0202aad1626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4979ffdaa5a2bcd3cb2ecaa585cf65a627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f39c706514d078a50426009e3e9092628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c357754dd12da1901c7c56b68f0dce27629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbaa53cfc2a9ca5e7fbbf0e98fae9e4630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5d17a051bee46e3b3d475cbc80565a631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c0064a0d2087b03a20c45dfb5c1356632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27702aae48f78b1e51bbcac2421e4ac9633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a5ac1c7d88cecac2ca14e7cbd1dc33634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b4cd7a2df72252299c60067679e677635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7831e0668b82e44dbaa0dbe24dad16b636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff45f759418c3010219bc432969a9917637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce921bcdd118fd3a8347de78333a261638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c19085ffd7fb39c42d5cfbcc44b79ad639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ee242e7696e49d7ad426f1a7762521640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7ee836e9766864267a1a1189d685a9641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a26b5c223a020043af4a72467b83c30642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0d8c31ff4c400e0a6bf525a1879588643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9d4c0fc456285b6085b909681aa966644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f084b6530f933d36c433c8e4b1cb87645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ff3038421f7624f799cc246ac13f5b646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d828acc928070765f98720479fb12cc9647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eff98eb310332fa70d2cc3f288b1f61648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1801f676406be991725a78fad29b6cf0649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33463ae0c05580dc8e48689e43b7abbf650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5103dfea35f391a4a85d3cc4d934f064651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88d25ed8204e70b33e53fff6b59e601652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b732eccd3382305035139cde71d1cb2653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bf40ce7d591b45aeea322f08b52f30654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a187e89f3b88ae1d42fbe039a887a2655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15221d7af56cd40862d0bf0b8647d18656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94eb08cf11f68c74f4afc6dd9109afbd657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200155bfc1eade5a6cf0990cfd95f495658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa5f6b1659f3387e4b2095375e3d675659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac8c9014131d25d0d29539f6f67b0ed660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41521255b30d997f59a4b81a15eb05ba661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc731b7c2b94e9a5d96b235607c69c1b662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9f2136df6f3a6a3b20db10bfd0e5dc663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c91877d6bd81edd9d41e12a491e291d664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2decdbd60b1974bee5f6b0c023af13665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0978315c5bcce9f579311a13777e9ab4666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c585a09f2dd39f58c714f4cfd0d3aac6667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a044f4b212c0b25aafbd97abad8b46ca668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ead162c0d5575140146bcd040c34bb669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f1868c53906ed4d2570d4993c5cea9670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad812acd4b5f470397c796af5bf24a7671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ba9ed8b58debf764e207e62239183a672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05e76d643fbfbf7ec3a912279b182f0673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc08ad5ceef6a140320d3b8a63b9efa674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b38f509f3a03eb25247c69c0ca2899675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfa335d833aa1adb598366d9ea22364676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717926893a992014ac91cac2e87cfa28677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c483867e77beb0ac58fd88e25756ad7678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60128652e7a52e52a1a20ff686c75c7b679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233f959b97004b2de551aaab13796a0c680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b5411c77ecedb760ba53f8cfde7697681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb16c04761f394570ac7da900f46a1d6682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ebc41eff53b403aa35bbc240de9dd8683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad58fab7d91caa67c156f9e58ffe7a85684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6f1755ea0246a4ad0b35bf1a360b9f685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905e889b6f37faa8159f10e711e4f01e686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea7705c596acc04b2a7f73e2bfeb877687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da07a386aeb593ac3ed097b56646812e688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe08f37532e5cf984e17f24d70d0b759689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efd0aa1a231d6bdf7cc02d87b43b28b690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56270f20852c8b3ed3501030ad50fa16691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc732782693c883fcf84237baef6c40c692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cabffa94d7135820143339e8cf6d7f693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e463474262852fcfbac3e5459bf007694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622f95209b14c725603593bbdbdb7126695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9660c0eb7e84f16ab10413a5298c4c696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbf24c3fd270c745eb1eef2da7322fb697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00a9939d82aeac04562f56ceb6e8240698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f8511e05d16e9ff160a21bde0c8931699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48eac22b0052d6549be4d1b39db5e6e3700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2966a8998a9802a7e8989970ad55cc701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d1d88633a15b211de8c1b799e8340f702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fb1749c4f197b84beea0a3bf4aa149703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2682d82f8ac659652563efa73fde18e8704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0948063b6c51e1e0f17ba8d3acd2d1f4705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62912e52c8f9e35c8c7299c427406f22706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2212b916111dfbf3071c23c66a4a5f43707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ff87630974dfeb64712e8447802f83708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da77e68b6f67feec6040b36e18d5201c709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354fc823e50781ef4f257ce1fefff948710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f72d0c918a2a4cbf86e6cbe89f410de711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a56ad6cf55129ad76a2286ccc018a10712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b507ade75d9519b7a10c73f79eae51713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae6869b2efcd3af04219c3a7ce3da49714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fa2bec7a6983f708113035999f4c74715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c9532e73f75bac7361b98678d7faea716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b39ba9af798f9f88acef3072ea8528717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7519af7552ab60d02dbc1817d2a86aca718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ca693ef4bb997b8a4818bfaa26d7c0719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757f5c93283ded7aea9f6ea50c8ef02a720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae00e527550c32c850039456b71d954721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cd2f99aa7832f5516532e5fb9c7c67722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7712aa73d94208103875f05d2bd61870723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f415cb8fd016a0409c9d7beed353ccc8724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1600017ae543d3aa3b4a55ae23ea10a1725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce7afa2ed4f979596a27b0fb0ba8a4e726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d7f6ff209cc4f80b13aea77a3db707727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc710300b7aaad25d9fc42006a09bbae728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ec00655645ac89357ac3dfb89ac720729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1d538a86276db845449cf7bc85ee06730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b378fdd7fd60e691b49c01590c944a90731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e07805fff534b805045311a3b51ade6732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a59056a7d4d4370ce8c34a1c1e070fd733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f614e12d401d39f68be4559789589f734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133c87d127fe7d3237ed916971960fa8735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36346904e18bb7ff27bb64fa5c037f22736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967bcca4cd4dc007672085b5cf97cbed737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d419e4fc111a05a9bfb2190edf1a93738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba143dce2fb23d8ecbff4de111f6648739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e947a93565b920666c61fba3fc5312740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113e61992902604a39ad5996a08bacbe741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b0c9229101fdb8207cdab8a63cd158742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b9f522b9f67d2765dab6c6060ec199743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2249eb02241c85dc64bc4e4cda91dc74744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a11f04928e8fe647fe2668774d410c4745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccccb33c1de1d67626034ff224b76050746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc17cd11eea218b75d78b9d7f7e0b7fc747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77af021571e63d99d3c935f220795af2748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1aa60b0ffe3d38199f92bd339e4aa9749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0540e5d0484d68c219313aaa09d704750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9066e6f4be799f5bda9ecae3a41605d2751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6978a81d84408447d96186c727f4b10752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0492ebf8672afd3777f39c28bc6cfa753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67be29abdcbc97357c298799b1e4ba0e754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581500fcefb1dffcbe19c27608db2cdb755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaaceadbd8a1ed55c11b979285ab0766756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739298fdc1dc3c104dd80a6fde6874eb757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110dd7dd439d0924ef24f0e71644036f758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945c5b01cb89e69acf56eabc05157c3a759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>