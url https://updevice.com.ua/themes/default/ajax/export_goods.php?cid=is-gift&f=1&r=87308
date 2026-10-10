--- v0 (2026-10-09)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1096">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1087">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1204,68 +1204,50 @@
   <si>
     <t>Грілка REMAX Electric Heating Water bag 116 |3 Levels|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/grelka-remax-electric-heating-water-bag-116-3-levels-/</t>
   </si>
   <si>
     <t>000005993</t>
   </si>
   <si>
     <t>Перехідник BASEUS GAMO 3-in-1 Lightning Male to Dual lightning / 3.5 mm Female Adapter L47</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/hub-adapter-perehodnik-31/perehodnik-baseus-gamo-3-in-1-lightning-male-to-dual-lightning-3-5mm-female-adapter-l47/</t>
   </si>
   <si>
     <t>000006054</t>
   </si>
   <si>
     <t>Універсальна лампа з кліпсю Baseus Comfort Reading Mini Clip Lamp |24Hours, 4000K| (DGRAD-0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-s-klipsoy-baseus-comfort-reading-mini-clip-lamp-24hours-4000k-dgrad-0g-/</t>
   </si>
   <si>
-    <t>000006247</t>
-[...16 lines deleted...]
-  <si>
     <t>000007488</t>
   </si>
   <si>
     <t>Лампа BASEUS Smart Eye Series Rechargeable Folding Reading Desk Lamp (Smart Light) |3000-6000K| (DGZG-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-baseus-smart-eye-series-rechargeable-folding-reading-desk-lamp-smart-light-3000-6000k-dgzg-02-/</t>
   </si>
   <si>
     <t>000007489</t>
   </si>
   <si>
     <t>000008258</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB HOCO USB cool LED color light strip DL30 |4M, 20RGB Mode, Remote|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lenta-na-svetodiodah-rgb-hoco-usb-cool-led-color-light-strip-dl30-4m-20rgb-mode-remote-/</t>
   </si>
   <si>
     <t>000004184</t>
   </si>
   <si>
     <t>Ігровий контролер Shinecon SC-AG13</t>
@@ -1628,59 +1610,50 @@
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009651</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
   </si>
   <si>
     <t>000009652</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-209p-gaming-mouse-1200-8000-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009687</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME SK-503 wired Speaker |3Wx2, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-sk-503-wired-speaker-3wx2-rgb-/</t>
   </si>
   <si>
     <t>000009690</t>
   </si>
   <si>
     <t>Ігрове кермо XTRIKE ME GP-903  Racing Wheel</t>
   </si>
@@ -3355,51 +3328,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0583e5cc1057f4e6c24084183d3ed0fa1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f5120a67847ba65721701bd40902062.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09f51cd57be01b1a9eff6a8c15280423.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b59f3ec1d286a3f4bf48d92a37b1684.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccdd9f3854262f897e21dfc17cef02e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f902d9a337b162d042f4319b59180bdf6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230268c9f09c0518236e57816c72323b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be4d44dd5018b14a7afc21b3763b71f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cad5c62c14dca4f144d2cf88660397e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da7878adace569d4b3fa8626d13e14610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7cc6de5ff69d425eca8c96e4762d5d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897a1b1c1aa9dd968fed9d571b5c9b4212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5420db32bdbc0d78b7c45ca1e0b73313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7336b275b5bce11916af1f4a8c86f3ee14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1865c741b7e1780a15001a7cf9a6241e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744738d5d4cc6c3da5d2a3645e29781516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6205e315fa654e855755654a113f1af417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f386d0f9750b0bd7bb27e192bd8df318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88dc0747a418ecb69224f7221596f85919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967a298373c8914bba520a28579b09ae20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98566acca2744132a7f629c3f828638621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90cc4fd81fa000b40eff0857017950122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867816bc1c3f7653377a9e6cd94ae00e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b33be2a6ef4149eecebf885f8e312424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e74c847d8183ef128e5c51020d1b0f25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81159454baf6eebd25b896595957d7326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e5d1f4054bf7ca29b486d18f53935027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca50cdce9f736f59aa89f820e3ac670b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aeef360b3d2d24af6bf293dd222d77c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8445773d76685893f6cc715fdcc8e66030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0117c256b3e2d3a526a8a791b485b94b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdc036fd2d2db8b2712cc2726a4098232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70791b7abbdad50fd2c7b1e0405c91a733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec81005b0353d672e1688560fff541d834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec80762b8dec0a0be07042f5e0ef31835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a411d3c3b89eb2f56542d869b9ad22d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b4cf6c9ba8d14bcddbbb28bb6c129f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571b072a9ec3e6760dd43e7338bd20a638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc6ae9e132b0530a91b5c6439d08e0a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2a07449128161d4347c62eba60e22840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc35a17b73df8d1db6d5bcfe1d810c841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72507603ffa18de2b33f06a133021ea342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fed9f3d3f925de6af53addeb8aa170f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1cf95973821b5c357e48f1719150c744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632c826c53ee09e8ec0dbcf5eb0003d345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08237c71c199c88f20b821418d36faf546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c83904c36008e028f3cd566453a14147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2dc19b10157d393fdb129cd181706ac48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c551efe2181268fe745ffc49feb70d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efc7a0691f35fb774c41f43a3263f4650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194df8ae1f6767913186feebb9cd65b851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd3392a17b81f387ca92a9fd136c2b652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90af73d3bdcfd9b281e4614932b77be53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3354d5431c0a2da832a50f19fae1b51154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4a95804631ed3f5af204fea24ca04f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd2f4784dc1c62bd02ae6f4f86243bc56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5438df49416f5b590d77a947e315f4257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5bd18e37dd578df08131828d334afe58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a8e1be384f272f26fdcc5469a1a37659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779558d55a74ff5367a322ae013a801160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883f7aaafdd3ce899c29e29a2ad232c061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bee0f2003defb0b2875ac07048d66c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e962a65a4c74611522e54e705eeb976163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad630c2db15744e6eb8e2a40c17783564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e2d3a637f228692945f07bf924c93b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9b82e5fa386a54a620f07b8422e24266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d69c6063440935333fc690be8a8a9867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42cbfbe38a6de54dcb9315b8a726ed468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d07b656b3536d55866bc2320718216e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174e5bd621f01fb1cad5ac410ccc5ed670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19852bc8bd4cdf77bf377011bab655b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbc601189b08945f6cb649cc73094da72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf34d4912be485ae940fcffe4ed3ab4873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cf9fbdbca8edde7a7eb57e47d1ee3074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f02b8023fa4e01f17ec06b38a0661375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c351bf7b9bd5486fbd50d785d969ca1d76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b89ad5d3a14676d289d828be4c7a0d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0551f90565642be7f68f8cafc733503178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f648deb700e544e3f679095c63a59e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662e4c81029b615a158086f1c5688f8980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c4b6acd76f559a965e2c139cde069a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a767985608d18675b834ed4cc2276482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d1b7bd296c89dc32f21aa25a784a4583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11610fc891e219c47a6fbeaa9fee9ada84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6785279d8aa64ff8b871405f49e88ee85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1498c81bfc2e98c50fe83ba8852697186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14445323d14fe727a571addb7dae254e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8b9fb827703548d411a202c2ec245e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a89c5b46714ebb93b069d5f5c5a1fb89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd1ab35967427867cc5d942398cd65290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff40f3064061422173b284d2e361b5a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17912b276756e382cab383974b44617192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfaedf69d3ce37bce9cf24252fea6db93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b784ebd97188f17aeb5fc3c79012b6094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2960361413abf5fa132dbcd7ec729ed95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bafddcca810933ce02322c7a4bcbef96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20adba16c34126df009f82fb77ac79a897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e715b54d482f7fdc38262123cb481598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2c8999142298a64052be840f75f4c399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529948e3d772f302c57eaa1ed52efd33100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c43ca2c41c404ec4a906f8b68c76afe101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1f4917ef4c5a689ce5ceb553e66d2b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74f9bdcf6c083f683b1ebc9ee441eed103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fa4d913529444f149644561ee7e8a5104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe786520ce237e21cd9d7c69d8c6ac2105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629ac873ad6096d880d56ad5792c7ae0106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d8f396eecf3b7447a38ce2da43ceeb107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebf3851cbfb98108b23d9bdd5ada2df108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b808507fe6c8721d0bdc1fbe9c881a3d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a09571619719ba92282023423918ce4110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc312b638b1e11176626149d8c40f45111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11eb3a6834c1661195f9ae1d12cb8bee112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd75c1b867003151e21c0155bdfe823d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3576cbd70e47684ec36750ccd4ad3e114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed44dcdda2e9e0f5ca83b626792b77e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff31976d5dba96b82c3e24070fc15ae116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf6f0ce4ca388a70c06e2a8e12c99bc117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a920119dc5f783ce89d748827ffef47118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88705603f89eeef1f68d9e4f23d606e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140fec5126513db53eed7e9fa03bd1d8120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea403e1ec6c9ac0a5a4a2f2c17d6b1f121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8141f8ce8fc0be1dc454b4e05abe99e122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59670fca706fa4324e28832c17682e1f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ebcaa702859fa7d8fd9fe2cd36df07124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6b6540c9ee49e40614468e9ea139af125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9570896f2843f31e8bb6bcdc89489d46126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c2be929a0f8c1d86363a9ad5558ec6127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65de20f6b7a01c35430a2be58045f27128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba24cf5a44ee872db9306da7ce836b39129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f320acd8f452519f83e3cf58be76b17e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbaffbcf658284e2071fe74e97e3cf91131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad11dff6d4f22471465faafbc16067d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23d7f6b63fc9f89fa3791a5a81f596e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b76184472bc1f054ea7c5fc40c5afe8134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7f4f29ae27933369441ad860ffe097135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb46c1ae90705ed1fae051424683d356136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84978fa71fc177ba69c7b64e468bacd9137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0570ebc7d2c63c7a82ba410e27926c7138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b656f9ee95d2f53c5269a2015a4998139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d983cf74c33cc329e637b1c2b9f3402140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4315c43d9ccd90a56ffc770d3ad95a68141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e04bd6e29bd6e78206394617efd2c67142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e465c7c2eb55510ac49dbe64c5810773143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b9bfea8b81f96e57489db98df85f39144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47443293c856c9d56c3a7a4fe37a29bc145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c2fcfac9c8d94aeb229bbaf0084a8f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b33d94744326414896a950a52ac824147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e782759f4569d27936ddf69d0f5a87148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e6ee68a77f5bdb4a84eb062ec3d44b149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e114ac139f6cf2a233749a7f3691b9bd150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21e68bd5fbafb3f106f065fc838bf6b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd5e30e373e94ef5bc2cec7ac0e6e03152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31af71fa42a2f009b884cb055ce5e350153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e28f54ecd38bb2cc5f6e82dbe7a351154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15e7697ad34fcc74d225666926c586b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd382a79930eba021e7038361d81950156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9186bdc7e606b63abe05328e6ef2bb3157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1fb72d9cb4de0238e6eb61fe1ee5ba158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041d68eb616c5434f01bc983b4a46d4d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9219128a200bbfaced401c194396df3160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d115e8a964bc343b74e07c24d77cbec4161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f72d0e39956686f8bdb8d90ca0b55c8162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd294dad86ea0eee62185abfbd9845f163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa074bab27761b8b9ac48d1ec46dd38164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1144082fc05ae49240640ab4922c1e7165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2fc5ab40636f9e146bb65d465cd89f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10883da43b65b54ca453166e3e75ca46167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9f3013bda24ec46c21a57a0faccc6d168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d75f2cbddec2b0226949efec3a3ce82169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1e090500a3ffdd49f3de17e95ad93a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8789152b7b4aab1df33ea8647177d0f171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c132f9ec0a1eaeb0028aabe108d7e8d4172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646cff26010a0d3400a5776ed387abf0173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71159b44762418385aebc59257cb9f3174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf459660ef279692edb920b20711627175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224e329b6c49554ffe9b7e7ba3989662176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa912ee084ad2737105abb4f1b4f781177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9acdba8aca991e1e93a63ef7080b05178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dffeffa6a0b63881d73e9181b27ea08179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b811fd5c9f6b725d6ccb721faa7d9335180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b148e548c0d181ccf74e7289c23a3fa6181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39172e4fd51e0183c462252cb50cbc1182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d08e7092e642f34ca1486b257b316a3183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9bc8c94dd5da9204c340cd3adf0ff2184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4dbccb4da7dcd93822d169397a2d944185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec706e358f106a8f084fab42a159862a186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5f2a7389d3d392babe825a315dca3d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b9535904e73373bd193f0760b745bf188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41b52ea4c2a06d637e166a65514dc1d189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6aeb03821a275fc6da79fef08f1280190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a33cbf16d7771f18388e421ffdec64f191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0768424f86825b286a051fc911c61d4192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177822d15d7edb1ed34183c5748e502c193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552fcaeb7c2c7c9965c14f54cdf89a71194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e173bf273cdccb6eaa7f6b8649789582195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87a881ab324903b0930448d7509ce78196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b80c94a2e607f605f358ed2ccc6a2ea197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cb2f5a8bc499f2f925625dea7755f9198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c856041e8d6f89d1dccf357f8919039a199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55277a52af68e475a32fb6089d53e76b200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4ee619ba895f83a5b3ed509958bd81201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125b54c7ac0602fefe047a74a85e58cd202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f585afcf76f2655100cc2f70bba6f2203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39ebcef6b82e52913176830f6410e55204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37eae8b62cd22962d7b3a656a28458b2205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbaf3d849f5e9de2364debe46f1a879206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92370d1e74b7268813ef6267143fcbf207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250ceb91c41b5097e2404f10e9fd6689208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9277d83c1d6d858d185df1ef917424a209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e29c9d6456348f003ef60bf46f63261210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d7cbadb15ab7a4af6a2ef89c3afbd1211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18955c2cc5666f25dcc7b34043e9225b212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6d28598efee5b331594f84d20acd18213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7d924573c2df9524a63d8843c4b237214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bb634e80d4bf998bfd3fd46cb6cf5a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0ca2669befcfb2c79c0225da011ca7216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aca7edc8b5d915c182edab5ec5195cb217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac20bf471dafc95c821cb8d3250bcd4218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ba9a71601fe7a5ed2df1434e6ed013219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45eeab0ef9857b907a431b07b8f26b4220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384703ab8e58509033baa51bb042029f221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7301435a184bd546aff40cecb337f172222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ab674b5733b13bcfd9bee90fd97e4d223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c1427bee20a914c42c103fdc21d0bd224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcebee0b403c4845b9d0cd154645939a225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16410f5ac0321a8e32d30c7d547f4220226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9810232ae4d0b5c20b3b03d809df8633227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7320e7a8d3fd5ed31eb5fccbc3a2ff2b228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30cae462433f1a83719840adfb737c9229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a02c399b6ce034790e00c7049c2c72230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8732aa0dcce596a4bd0da26d26bb5a231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2317e2a3eff2647fd06c08613af02e10232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5521d16413c4801df5eddc00a0207844233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe45b5b252b2cd7f2506d606ce6011d234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3c09fc9219de4203b7bb1e133bf0e9235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61953a333cd59e38e4c0f7047dcbf30b236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4b164c43db4a12933770ad62231573237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6140b54c5444b082c65b19edb1bb7684238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ee4969e603caee001e2e6743c104c0239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2f47f131e91d6614e9a36bfcecdbf2240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddf36bd28430188a17755e539acc73f241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29290ddee3c9318d1f75daf89545de82242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4881c359a00763fdd84cb0e882abf9ed243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2469ba3e82ebc44f02eb55a82cc8fe244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0550cbe00b14152a6c52107add14bcb0245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd7ae180b94461a02aa0ff0f8aed9a5246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e839a03c4b52bc72f2fae6d3e214fdec247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af45ecb67525209b21e2c55105f58a7248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6741b1b9bff37cb7fb8b5fb6cb98be25249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3021e52233ad8554cfc84fae1005b1d250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233eca81c692fb46ab5288f9b6dfe6e3251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a4098d56b6165bf77ed60da4d80e93252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd276cd7fd04c11e34cfa90a11e28bad253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48370b3fc2fbcc82017409e109a3f1a1254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ac2aa048fa509d35f87a2a257f4ce4255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde7aed02622e303be109c9175df371e256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f2feda2cba6f7bf8742723ce8b00de257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac9406ba3ff947431248e7b5547c359258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68200143a38fc2433a34a91c65983da1259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b926f5be5c6829e60b756284d2c4ee8260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9029c4cb7a55b1442223f6aad7a402261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d0458655b11a674b2eae6827f46ef0262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d69474f326213a98760d938d42da763263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3c8155a7dbe88bb666ead9b6fa6078264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479ca3520bc05d9525352b1e0c6d7710265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59fcba76b1df1fecd621ff3ffd1e6b7266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24b5f657aa18b4ba260ae39bd891f1a267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c29479492a42e537b8e7cab5284866268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26b850d1c0c59f9d3e65aab0bdc467d269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80e87b568b22dda36424f41696389d5270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff6468f6f96659d66ab2cf4183f7945271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179d29a005a4417acabc085ed5229118272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f3706c6f8a28b274fb7364fdc38564273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a3af328c0032a7d989d3587a8ceffb274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d865ed269fd267e540ed439e4102c53275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afabc47f6a3ac18a3c06523e9ac610dc276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46df2909f802d6383e38d8088a6374ad277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c43c0e2abfff97728981327fa35d6f278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d07d241feec27f4ce181138151c381279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffeb34772ad50d81172a3a9c1b5a0c7280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf6eb48a86bb8a9a38f3af56706a0c0281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddd4847a0e3704d8527a6d6d78c9da9282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca855f5d9026507757579a84f0a1411283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c036ae445cbe5095198afb3211ae35284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896a4f6565b282618689b60966fdf52d285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafd318d56e0cf0746622f7800695964286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1228fdfd2a81abe32c362b143a3b36b6287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc596de2eeb03668298c3a4b5a463813288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20adcd1dfade5f078ddf774656119dd289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95daf7bb5d77cf2c672f911b0a0c347290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1caa1c22803ca2fae1620e4830766c2291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02699a39d493e3d2a1c9e3767d11fcef292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5767e84685ca6661fcac0873f55591293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d00c9c15009a058f9e614d4910874c294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535e3903cc41948614f38f1131775c95295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ce7bf77bbf7b2f4ad7a46b6291d7b7296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e14b89dbe78057b53bb777f432326b4297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441181b07a1d6b435a99cc48d74fe121298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6dc41da91363c92b2dc595fe9dec1f299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efda0b1324123050cfa819836e883d4300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921b1de6a1f98c82e4beafbbbb0dc3b4301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf95375b0e9a27383290002b07a7d06302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7305edee63f986420de72036ba65a96303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba69762021e692ec6f975610cb289ec304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2586f8e815ff3a63284147170616ce305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1894ae597311ecc8b26e0242352844f306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b3a37933100bf1e86f29752575cf83307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e196bf4c4c4d299b86919d887792447308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34775930cd047cde2d4400d7b6dfd087309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3d75ecd5cdf3ee36feefcdf8a6e82f310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97502f156840d91686d821dec1e4ca0e311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73bf629460d483306530ba3afd3a3ea312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba682f4c1f955a3ba721c17dc4267503313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d364de57419aa7254bcabf8f79742d9e314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb44dde88142d4a4f6796a741b3f2b9a315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bb7bbbd1d964352ccd03cd659ad89b316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5feead41e604710eb90b50bd49e7cf36317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c383fb2e316686fe92ec7523fd9c9c5318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddccd548842185e6c2a67f1b04cd357319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b31defba5d0f23d591e8a919900d402320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1731607c19580fc4b5f8eed300a7eb5e321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce86f5f7fbb0d4dd8d60f9eaffdec29322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950ceba8e43c7dda5d183f4297d0fc77323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6022a5128cd1488190b18b3fec0dd44324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17639908c95609b2d5199765635dbff3325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecff7fbb7488b07b255946a08af8344326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b399a8ab91b39f177d3336386e88229327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb110ac119b495d1f044e618ee81c18328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410e68faf7192f33af49942b5190f7ba329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484b54d23befd7d07079f17ca7b4f534330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9d58bd44fdb4100f76c0d00ba36c35331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fa24a0d3b253f44f0d02ddc0d88e97332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c50f2fde0c76e65184a00c1a586282b333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebff88de2bdff107ef1dc48ce98b8e2b334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1137c3e77f93358f482eebf9da506f8335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88f3d74282c01887c7edb629cbd6d20336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0783eb634972394b5e40f092832513337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8f3d5e935efa622a0373c271a6c644338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93dcae72237ad5d491db2833e2d14127339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46884b6b72267fdd799b98a6479f8e92340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff66bdf3594d6dc00d429f4feb80f98341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bb0fe0e7d5e98ce762d0e6d35d820e342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b32cc62ef0bcf499f5f5ce661c88b7343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bcddc80a2a793a3a453a9a09c62f0e344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03225b85f44454a065c10c8856960f68345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945dceeb36e33d3050abc5cab5e3455e346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534d02a20efc44604d335fb2fa4451b8347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37cd87fa8fb73a0e75d8b54d7122c97348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60635fbc4d4377a79c6a8c4862aad795349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5108f9d61cae90e6872404a30808804e350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e89f571ffe81dcc73448b2964bbc47351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6732e22c7747229a969dc6b1e59d33352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154f8fe18d86ea7cd419ed443f6f23ea353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f975621df2c8b287e124a7b069709764354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68e76c5283126a69d6135e217f6811f355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4a6070d7e937938a8af4526e851c88356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54babbbd39e626a9b4ddbb3d17f37492357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b37e22adfb79d483ffdb292cb6ba5c358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d2261e8f1ff6a524214811c7979da2359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ebc781d91d816dffcab28778bbf031360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8843402a4db21114e0b511b3aad0dc4361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5400924c824ac62dcb4ec98bde05717362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c42d9e3a57ba26ef5a4fccefc8269ca363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c9712f9ed9feb5d6aa7096efea19c5364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5637ba26da05141a961243daee035084365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f168423b1781dd28ef1e6e04193984c9366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4153594734645d1326725834015e271d367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c50e4eef54e78405d7fd9ea44e7e277368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a52c20ee11c52bd66a1cbc71ee8491369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd6959366264e58860b70c2bdd93a28370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662bd8d63414560845b2ad94ca7fef9c371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4823c61e741110ab9aa49437fda47ab372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e74c54a40ae103c2e3183173f3d68a373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7180b041fd1e0571e6984a84f6bfae96374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a811c9333721ad71f7893fcb2f0c4a375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0dddbd74c9eb55f111999f876f03054376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009b27855234a362336bfa7b1887b9c1377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a2b3415bbce03cffe4593e1899553e378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60c55fd42870bebcf1370f4a750d50d379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c28502fecddd935fa0fd91eeb0fc22380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e6b5a7e8717020023b1015de0fd1f5381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87e77a3e33a1cd5fa74883985352f9a382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678c27ca48039f9b331d78f26e37fb4b383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5e00991f9d1071ce54022c959f0948384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d16c9402eae4254daf920e3dc5bcf4c385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c70708dcd71cf0cc0444925fae119be386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a61e941376163ed4a84addfd204fd64387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b406ef630e0399e1bfc108784df7ee9388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43516ab15cf993516bd7e6d62abefbb8389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449da3f45ea34ba0d5bc98546bd9f62b390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7e80d181006b5227b5d792f6bd3928391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635880ac4371e5d9355aed1a38da32d9392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0c2147707e3cc5b0c0c15fe7167682393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedbc48c6a63b2ccbf139e01e25c6f4a394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8086a0e0f1784515ca0e78d8da115822395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baec61e0c15e0977674af91d0a3e294b396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3d74afc649b8487197e58c9efa58d9397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c41392e4df7e68ed0c84b8b6cb00b77398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb876232c6fb396f861ea04755e0656f399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2fd932ca278accf2eca0df7f66e0e4400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3256933b6b3c6323ae2c32b6c6d880401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f707bcd4475b073707c95e63b5e5c6a402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be84021fbfb04e179c53508b044091d403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc7768b51ac9727dc24b2d08e717dbf404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa80bf5b74d9d5e0827517391992da0405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabf9ba1a0595d2128a288ca41975d1c406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fad6c5c3c34b619b26f0298199fbe60407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39dedbbbb7c9577e129615ec43425ab0408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e2d9442e5802b57cc6fe1d41f9e6ad409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc205cb53e4ea37efa86244fed0d638410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3c14f6c3111b49ef9f4a06aa6574a7411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea20ff2970d63d55fbc00d72ba69c010412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6455bd92b9c62cc07ecf0cb518dfdb9413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72abeb8397a5354fb32f272e9a886a45414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4157e5d59472574dc5d0004ff093f5415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef50e4a3649a5d9113938dfde9b26758416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1919aecf3950d15a1ad05a055f9819417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9122b4cb6419c579bd042c00f4996c6418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff14611d432e714e75c682fa555eb3f419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5afcf72be7b1e68d1c47cf561266f72420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3dca5962fa8a4d70984decf21bc93c421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b99deda0c48ba0b5c8bf45b0f4868b0422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd0b61bf12c68fafa7183646b01c632423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2b2091389aae46d0bbb03d7738155d424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206fe0083cf84e259f5f239b9ed3214f425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3c3b841993002538b2d53a3abd9fb2426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc63beafa34fe67df01ac8cb8d3ddf7427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad042018217850032b8ba40c9d78f07428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5190b8655ee1423eb58d6d69a4de63429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dade3e73d94f6a33facd1f6164633c7430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9dfa47c58ae26dd96d19a0516db5b2431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae221f7058eb06c3d6ca98bff6fd9dbd432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89888e9b9913592dde54301888f13f6a433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2081213137d29124a7b637f6136e5bff434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bd4bb6b73906075a8493c91853dd51435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5b78d7c64af01f275bcb41541306cc436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5409dcb284c20efc7a9c5a8db3b307d4437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de37d22ce68410033693a526e21273b9438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feea2806edc66713ac37544aabe9aa03439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb26875951eb016d3d6eadf8d7a4893440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d1f234010b17c3ab5eed36320d7429441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a6272dbe0f9f408594e01da1b10ca4442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9ce65db99962b33fc9f6c5a122fe59443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3603ff3158a0bd78e623542b913d1a444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d5a1edec93b6392068b2c38942577d445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212c30dca1f61becae1d123302669413446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f205f42f7c19261738463089d072e540447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab566416df53b4bd99956969c11b49aa448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5f6f157252f14cd1c134cc559a3e0c449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f082da5092f9d853cfb6b1202ed91c65450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d09ec54dd36f3a1d5eff55f93138d2451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e974360baffab33aef784e762c1779fa452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffc10ca136c6670fcc32e65c913231b453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c99665cf1421d026e820d1f07ce231c454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2778e2b1730fbaa5d818ee75f4bac9fb455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9338af077d5b596bff322352fa73fa0e456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43955b2d2d51cbb8d5a21e7023b7f9de457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba102bc6f7016a78b03ccfd73f88dae458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82608a97cb1758e1b7401c57a4c9989f459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdffb01e03ea3a1783189414bb9ebaf9460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19c9e11ce496d9f8d06e189dce10567461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d217de3e512a5175f436f2b7689f8280462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e539fdacc74fe82d01f9ad753a31e6463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195d42d81526cf12712cbbadb0e0578a464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50dcc320c51f43864f0d99ff13916b00465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494c629eec78810c87d596727be77ef8466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a3e5b48d7921433a4649223fe694ef467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f315ca665995da9858d33370760c00eb468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97b67a17373ca923b53f46a6f07a621469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c9723b3b4682e0dbf76055ec5648ac470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0450cc8d0d4392f043be82c2c3eb99471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee78a9ca5ac547dc28eb23a99462bab472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71912ec0c9a13b8a9273a61fa83a7ac3473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4be45f35da46eb41b9026899f02311474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af0d8e1a80278698543add7cdd96a82475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c6ef34009ac97b24f48d5d932da2c5476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe6ae88fbe9f2bee0c8e26f23e207a1477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3eac4ad4b6d82fcdf3017110cb383ce478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c752701f66360d38be4f1b8a774d649479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c347e0621f5bd3a41c1ab2bf0130432480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5997bfad02c3806102c0165225ab9e21481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5a3c646f8a3a9e4d4e21b14adb7754482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb63f783912aae9381d34de86744ddc9483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96959da6d0a80abd07224f6b226898e484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87614e7e5e52e1a2b7b99818668d181485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e204cd64b92fa8b6ce03f9023368835b486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4937de3f2989978febb691b67e3ca6487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e550f827347a0182e625da5c59ca6124488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd21bd2e43b954866cdb823b9715aef489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926f5a518f0f61c560a5666274668435490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c51d493203569153768fbf2ceb7fe54491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac3874434fc7de1754c712181c84bda492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5cf61b9847ad57c6a0a8e0a9a440a0493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb737a3d2ca778eef4ab27028e10b4c494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad27a4a94c97a05c0474de0fc490ea6f495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb297d359cee8468b46acdba7227abb496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97a54195a11892aef3d75f91e63de99497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15330f9b8a47e5982396f44b42cd19fb498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11a9a72883e1aac2e1a4149cf010696499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57207c86ac8db9dfe46bacb9c2cfbbca500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee289d115d55899adc4995fea6f39249501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d863bd4a3eaeeb9480cdb1d74e41a0502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741ef1b329f20c4bbe7a7806524339b3503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83cd1dc24a9aeab0a43097a801d969a504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c91dc40d052f87aed53a91e734d7cc505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28131da4a764ea5c6b2b6348460ee0a3506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea02c7ee0cbad7b285651f7ec8714d8507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c7afc09e53bdf9e91232a9f8578cef508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea500a02eb8f90515ad225f111217d5509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c701b427cd84a6bdb34b4207521b6d60510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6025df3cd621462c5163d096db3c094511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7c4d06b1546cc79b0af02b2088e1e6512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68579f93f0f79f263d98e9624f7788b513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7685f3d7b941dabb4644fd9d72eb66514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e24585e76842a06ca595376c15f15f4515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e023a8f1f4a3a6253ad324d56912bd9516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bfa8be0479c3720e616b75c13183d0517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286a344f019a251ce644a92a2af5ac8b518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaeb173b11ecde4433a78305f29b96cf519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe63ccd3becd0676963cc9dc9616bcda520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef73d1999a0ac93a1f3c4743bd28cfa0521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0045f92e1fed090b2729ddf85c5f1712522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55041b700ad4f3516d407b19bc5fbf4523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bfe58852c3d2c4b71baee7b59bfee9524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7872c16f58fafa14d66954eaa4b0455525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7cefa733639ff78e32e4651a60d7480526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d647da102d64ba48a027e517785f7035527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4016a9e1cb3e3258ab4d9f3b97fb819528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705090040a78defae808f1d06fe752e5529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae6ef28dac39a570c9c508b78d26bec530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c85f6bd68d8d13d38b7f364fc6d1fe9531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40467b8123fe2d1b7d2b103dab073b2532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef525e72828b06c93bcc8b54ae465b75533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d37cb210311cf1f9ea65fc56010cf5b534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35c6ae0d8b368f871485a09987d6088535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8821de5af25507910dc0347aa30a81536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e272b5aaa325d8e0fec323ee4fa1b7d1537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d8362c955fad7e266e38be1c4d6412538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9294b2195d774e4a7e6c8eee08717f59539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8b6d5af6c3a0b6c2db6ca16a72d19b540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86c9d27fecc35463290d88e9f4f14fc541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a8f5fc47a6747b516163da1cd12c40542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3243d0794ab7e78c63484ef295f65d75543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c5995aebac431bb752826895965280544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9a7879d1308db98fd8871aac07879c545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3890c322f032bbdbaec898b837f4701546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8b6bc09a62819159a69e762ab3ed49547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6197b9f26359f49369b2ad3732c596bc548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6645a966bc56746716ca26dd94e761549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0430ce4ccefb38a57de9a98b12061db550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514e1ed94da49d327456e27ba26c75bc551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaaa3991fd9d172ed4aac229d6720382552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b862aca903b466d487cdcd2936f4d9553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9282345fd824c63231110560e2b6e8ff554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cbb86b51c74159998592ed5c8b4eb4555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcdac7f1ed03b14d0deafac97869d1e556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56a0403ed3243c4a8ba2acad1550787557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcccfc35bed61c84b38e4fcae26ab52558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d656e43dc35e8001d784a115eef1897559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec57816b7cc1e1c451d812b9573e653560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4e40ae1e4584fe84c5fc26eb828fcd561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1206d9c82d63dc56f6aa9afed0bbaf0562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834b002542de1da6b0985afcd390b3f0563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad636d4810a251bd7a36000c62b91035564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd9202fb22b62e3bf89f8f191e41e92565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a543e3ce6390fc502b3e258bbdb350566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc9252679fa6a1f8784a623328adf08567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890b659de17ec7706f59aa3437396f9a568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ab1a3dc9543a7cb880d57899a4cb51569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b60700914a7501865314f165e8fc887570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c810e0750ae7ac47cc4b7185a8aaba571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fc8a28566d5d740f63995b36aa41c6572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11589fac1a7e0b48ebdf41714f2e3a8d573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf2c7ea76933401d012115fc15d551b574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4387fdbb33faa210bf659834b712505575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd32976754a70761e59d4e0dacbb012576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d6b95494e23af67b439bf79f337583577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774bc7695b8262d8778caf5468e53ffb578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9046d4e74d445469a5c8076fa20da1579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a274c6b5672ab6020ab7e926b95cbd4580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4270d9bd318eb21b1fba26feb87457aa581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c3d68c0a7dbce7158a5d83e8d3ccd2582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a068ac45fb8c09177dc5ba095f586eca583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1cfdc8acd86c0b2f345e74134b0bc3584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32adc27031df54923ffe71efe9ba5e8585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808397d6174b138bafce065c42cf012b586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0c049a39f6cf73224fbaadd3f8b37f587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb8ac6935267617ba1d3e7ffbff8c14588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27b1f005670b64b0663a49b20911d06589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667cd78c5381f5809bedd96360f4c0fd590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af47526cccc5e025378c594602f2c45f591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ec5ff2be3db57cd8c33229e6335b4e592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3ae6ee423b7d9f0de6800109e180d2593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f21b6754f6279c963083e0b87eca99594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28fb8d06368be3b3cfb28278c41a0b9595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9fbb434f3755aa9e2b48825ef8edca596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5baa0caf919e50950b66e2a6c444a073597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ab4a10ff60e48410d91fa3f3374305598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99fd794bd157393a6918c4b3b3ac2e3599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69c35ee75a349545ba9b46b9dedc810600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d4cf4829c3e84d98880868f606e328601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a5c2d3222da6f8997754ad86c09ba3602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadefab940897e6215a6acc814f9f21c603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a3af2a0d92d3d9981019ee2e83224b604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bb428c27f15f1ff64e47cbca79ecad605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29398fb01b2486e81a9bd4aa0cafb11606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbb5b100ea2fc53af38bed2bab78f0e607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8f55c7e8cf2de15665ab2d50497b55608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125e6aa636d673e0cdc9d33ddb040c9e609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b4ce681702b0ba1eb82f642dd1c51b610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b13f1925770d0f1a6e3d536eb41eac611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a90ae37e0edefa9ef77db046c05505612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eac402780e5088fc653eee593d27781613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327b67944fefd0edd6164d0df221ed10614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a13d12aa15cb4c89b9a9204bbbc822615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80002bf82b6e9a6d2ff28317dee0694e616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bbda4c402f53bfd3fe4132d2cf7698617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca031ee3725739192bc887847ccbe29618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdc3ce4ed8a06b84b241fa025561164619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a337fc0744478ce9f30e3a1230da870620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef9bd7f389bcf487bf3f7a2cf592c8c621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50530ca4763f1aaaefb12562f41f75a6622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cea487ef237e63332f737685a3e38c623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df098e155a29702efec740b6b99d713624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6268a5777e806b3d5d93bb34c54b0c2b625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760545eba074debe9015ec1456c54128626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc029f54112255c14d84fa188179e5d627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1def86dc3c562907e8d44c75536f0267628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ddf10de9ba56d09973d90e24412485629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c142e31a124bff198df9807ff8fa61630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcef8db79c7c0efe9f0fcdfea0e4573631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a1fa5a5edc227b4e047ca65f920bb8632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafdf73d05681ff8f2c55e5948e388d3633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3952b09278ba1fb648bc0b62749a41634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ba6609a42b110244a1c4b7feaf1bef635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d99d36eec954cd87446684d403431b3636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed202a1283698c6edcb6b3c5e6d5ace5637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a788300c5f2c288139ad09e744a920638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6807a5f29df5705762acfaff961be77639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89e87b88408813249419f3409a06bf2640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcaa45a75c2a3ff0654653218fbc3a0641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0514b07f5b063055706ad427485e9304642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f08c7f12c0611a6d670d9ece8fce30643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3802b4030478ac0ad19d8fdb8be30922644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f160781dc79beb36a09a9dbd12767d7645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf502486bf84d98e3e38a386432f39c646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949341eed1fffd612e284fb98eb5ddce647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f7a824a3af1bf3216d4f4bea018565648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606c1879487d0e4d8fc1390f8d61caa2649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16cadd4dea3b901083b7aabcb5b6cab650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970ac1cbb07012086ceef18a77a7c7a6651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cac9cfde6743fc3266ddf9cb9c28cf652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0c239c4906f6dec8029f26ef63d174653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49833138a9854b2d7ccf42e1f19e6337654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fab67746215e3842db120d3a086a31655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89c8d93eac2ea38e9ec7806813a0ccb656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c86903ee8c827b6deb53c3139428ee657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1218a0f1947f0ca28b17a7e1abc2b4c7658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d435978844109a460a5c795683752f659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a239b1734ac2bb7f311a93b8cad997660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57da20a003fd7a0684d2f0bd2033ecbb661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0411cbebf6e8603b882dd3b3d0c6122e662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01238006c77f0aa16c633388e26a86f2663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfa676e33e70ce96be9930b6c6fc936664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6d753314d6b8419b1b9a5ce4610ec0665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a14c4e30ed1fbc33dcdc8793b2e0c4666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6eaed4bfd00447b112e013c4a6c720667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432c510f10516e3b3afae0ebf0f2f64b668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356f9c17a1539ad6993cfe8c9f16f693669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f0655ecf61f2f2cc018820a4240caf670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913ddd6a21f1f5a3b6e34c1d2de1b77d671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca19ebdb976bb7486198aa9258b159bd672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50c7e7e4919c37629ad15e8a31d5408673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922b15e0b450081e74032b815f988ddf674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098c6f2518c02b15511365b38f5022a3675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0e4cdc903b627200adfaea036dee13676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a188dbe06a4e65935e38a2b2d4eb23677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344cb6bae1b92113a79d64f168bc781c678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2412d87213fffffbf0439dacc3d3438679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216276191b6c5b01ded67952cd77a447680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec39668f1e815c9c6b6e24486529ccd681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b067b85866c91b1c1fefc59e79c18e682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7143e31cc150b9f9bef2736866b5baaa683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f755417c68609e23f40854a179ce6223684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab4d84092139544f6230e8dd096a68f685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bf1a555ed9179b3a3cab0f0c55bfe3686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed26da3131da203c6d9adf4b304658ff687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683ad15a22ca52572a13768018fc1ca0688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717c864095c7bbb5e1e54c2d7f0580dd689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0587873f277f4b0a52a93bb6634748d9690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3555e9c8044b1585a5303e4d91017a08691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1281766b1ace11c094fbb1396ba0ff5c692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd259445383297b19a541e41b1e3cbc693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355614f2e00eee25df84f847ffd0825c694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfd3b581603852ce5bc6615b2a856a8695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2175eea5b6e227befbeb89b399acb8696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163d757e038792091aa0213917e340af697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7107419dd47fc7b1276dfcae298fde70698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75dc7e28bb9e2e2c791ae793a9625a1c699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe72d5ee346d66f9a3e100eb4f914f4700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7254b910ab327ae6af130c2fcb6d86fc701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5696ee6d59a1d1ca4e620c82afc35dff702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03449d39559c44882cb5ad1013a26784703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88001c83912e9fcd6702c277a7f5532a704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22a1fa7f2824989631e953d2afc64da705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8825935af5b644f2f781ccf52288840706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd831a7886d7e9046a57d85bd531f3cd707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c5ef753100aa17d515a9dea040ccac708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29124744e3e9a4df66606e70fe5efdb8709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6815077189cbaece33ad62e820a905710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37679e9715c104e46ba881119baf6491711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f637c8117363d05b9c9f0094d7bfe0712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381467278827a9ef15abfd8e27f4bed0713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad33ffa9b32158fc35d43f1dcb8e238714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438d5c65410c455c6359f75ea1c6b5b0715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61fafe1539101e5362b74a64254b0ef716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9f1123922f794a82444d696bee6098717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c0602b80ad9e78559699df4e6fa1e7718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56a7fb8dd1cc3fc49ee496db0c6fb61719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fd62ff9423bc9600a874c1570eae33720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef047038363bc67b2cc24d824549bbc6721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdf763b8711cc6691975d4dfa3354be722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb9919944383a1d24886b946fa2aafe723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18dd50d78a7b6651438776a86e8456e8724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612c84ec216be5346c84b68a39628408725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda4287504c96c3b6990f3db82343e19726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ee093f3818ff1e062ecdc2c015d072727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29a98098049c4fb5ac7d2275ec38821728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae3fbd97b94b4538e7eb9b7019c613a729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311930de61e0b4d95ebe1a23c157d57b730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4200727b4fa493bf5f7af78ade6cb8731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220fa5ddf3f016d804f975dea346e09e732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca3154ab663b1de1087f4c9477c52b6733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3123e5f2ab3564ff1313e8b1dbeed56b734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6493640572ac67bbbfe76c26a3ccd27b735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0445e8f380942bfe425c5433cd5d35f736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8371a1b8c934b372e1823fd395751e92737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f206ad5f27eb382c9008d0c0b2babc8738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea6773aa4631f67ef84973880624ccd739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e28580c4ab1aa11229f55c027b8357740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343601e34e666dc48f9fd97d775f12b8741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1864004587a254399d366d81f98d7ea2742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d74aa32229a8df4349603652605afc743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fff1dfcefb7f76ee9714abc9bb4a275744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c30fd0cf6dbfffea3b0a0138c9d8ee8745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce23a78b0bd3854502dcc257c6c5825746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f2615f4e602cd2988b2a1ddb4327f9747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922fbde40897499a8506cab97c2e1bb2748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a03e718f2e8c46350dcff9ce362c4b749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2433973ae86592d36303ad58542d9307750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16df49a61152d7f204d5b1bcd317b4d8751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02eab16c5e89a7eaf416c7639f261c46752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a94b4ecf16f2529b0a0774a277ee9ba753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7b7ffe91a7358ced77f9bf2874be39754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c07e9c1a6d57062fb08308993ecf925755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f700e257e8b619daf25345841f5027756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d43aa5ca61152538dfe02d42561b4c9757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e002be595dab669daa825912317402fc758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39abe0a61c042df20ce0b51978c00f66759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b371352f5521ba8c19470c1a40d27731.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b79eb0079ab984b2ae7bc9d0e6ed2062.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9c8f04df5ca9438344c0a2388192f93.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e06fea6b69e27308a872c18f3d7b4f24.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2103da8735f5797d19a9708ec289175.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687ca57884e6077c85be344884832f4e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b4d574cff5eadbb72993756222064a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1de957e974c418889244aac27296178.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2702fca62dc3f8e942d70f6402e189c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2c6cc498540564efe6684e7c31f3c010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d98e6afe4dc5fe76befd3a727aaa81b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c50f5a67aa31aa875434aa1bed690e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b1f19e0f6741f0cc17c99f13eb5a2513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d7de04e03cc80dfbc7193bd981881714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc1b25fc87de5ba049cc58be4105d2015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0d46677ef5f688ca23f19fda3c80f216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7087fc82826091d5e7b7b1da9d8574b817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a2bfebbce7a398f966054933be806118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2afae03929896a115870ab76fa13ba19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec84adcf1f91b419761abd72970a73220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7937c2c5e4d70a34d8cb6da7164895b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c38d2d316d5c90f8e9c5d6fa07fdca922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3204bf9bc092ed6e37ee530789552dd23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65bcaff52c7973111d5d56a9f0c265624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec4c4bc1e9f1092764d3e213f3e21fc25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f858e5b70df4af765d855c0b881033aa26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b0d9f0852764b159d70a5dc7778ad727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1669b60ddf648ac094e66544ed754028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd244a92c559cb0a83417544295d19ef29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30e1d6c1aba14894c75856d19876cd630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f6b3468580e5c7d281ab10c90545b831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c3a0d2213797b5efc5428b1f20dab632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c0602783e24b973a94b7cebd60281333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6dc39c2bc8af22feb6871bf61916f334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671b40185108f36b6d75f65c9994cae335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2af27948604da2a543faf8f949731136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8a0fe87a250bfffa26f09449b6bac037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d379453f1b7330c0a793f355e5eae2238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6b56fa7602d6162e39bb34d4cd78df39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a90cf5c8e720361a2f19b6a7aeaa0740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd089df1e24b4d8c947c0144df9a4c0441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359d3ff26e28b039ca5f0b28e140351c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2121165228cee5833ad196fc1b93eba43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fac5b2e403559c37893d941cfa8be0444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0d71c24dee79d091805c024a99a14345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e96c342b1cab0c2be9da5649f90607046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b33e826c411c389498f97f67dc477847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5e08b39db318bd696192a8e340b09c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e427b945b413468f233b35322fe8e8549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b67a880ce48cebfb76f442bbd3f214950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a7d613e05dbdcc94700c74e1e709c551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b297844259cf576d5b4552b761ecf452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f759e74e48dbfc7d0b97bc860f37bf353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27b3854aa67425f5927f1c90513bc3654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7392d6b8174998263e46079162c53f8d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daab782049227db130b57d22eb1372ea56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0fe005231dafd050acfea48b69ed1657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed56af34b037914297972b4ee5b283ab58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a93aefb58d9015bf2515f7bcf81f1cc59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d9d1f4466a471bc03c2090e9ac0b1660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fac0cfd81d75170f6560fb0465b27b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8414a0bfc80d5705ae4b9b8a9ad0978262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e021ec1a9c988a1cbbc018bd3f858c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fcf96b2bdde6071c665aa426b104c464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed03d15b04a295db78a80124808fe1765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c712509bf1a03aa12ebbac9376aa02f866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25da4ab4c6c27395e27a0a445ae8875767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e3751bba7f563439407762084553ce68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e61072f7c3ad873f0302fb117f4e6369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c8e6e6a12135de493c80e86ccde87570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9303d1f4eeadbd3db63bde8f21f8c571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fca7fba392444a780a56dec8997fb672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec99abada4bb77bf78e7900a4b9c5a2173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8e9e268bdfca6843ddb24f75b60fc774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f90d09fe39b78924707d161d80ff92375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bd015d25bb7b9875eb60854196413c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6b8a2994c6bd517c6e027fb9d60c4577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24262488f043d0b56f41244ac82cd69d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7100ecb8e128ed0709bf0bdefdb181c179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557817e9ef80b2bf6c9beb75003efdc080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5306ab1af46bf28d6b370f0906b920ad81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b688a288942fb98aa6d9fe0fd6b0b982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0f55c698395823bdfe3255541a4af683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04e03a358616a9ce0558babe0e9a07984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a5fcac1368e8d4962d5b4f741146be85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf8549a5a9796e272e9a80e7607e2aa86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ee692b5796af68ee0b3266fdeb3d4887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95d048d7ac9ba3951e4744d3c4b833d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c66b37d51e965a60020cbacbd8ca8e689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2809b8d7b931f21d4c89f43b8c4aa2690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ebd900e6cc0365d438075086c2827091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880b24031ed7825fc21de5890ed6765d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcd3a0cbb16764cd6a0e33cf379a86593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad74dd72ffc80de71bfd58fe6b9d18f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba694b159050a978d3aed92667e4e70795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91ff14e848b3fcacef996b1c92370c796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0cb9cf1640369fd11ef8a64fd6672d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eacc394735698fc88c76ccb46e2a9f198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d93c4d804cc935b01f2f266596cfa3199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7026d45907a0dc39de94c4ce6f89d7100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e170ecf59aa7b2a7be66510aa14cbce101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c9ce7621a53700eff54bbe516c7dff102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6f44982868bf81d1d93abae143cbfc103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ed2e6433641bb91fccf61686fce98b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20798c09c8ec79970275211e5477f10d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9dc7c4874b0be4b897346e745e48aa106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18024949a16aee68bf78a58bb4c30c47107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f61041365d07c2974f3d5fe73383f5108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00449dea8cb6d4464485ec1d7944f6a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d01d3173d7eb1f952febd63d303fbf8110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba9bd4665a9912ae4a38f00d7cf5f7d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d136d3afeb48155a52bbc4cd0a3ab1112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2be01f34634ac55524a287fe2117c7113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1302f2055539c6e55189b79ba84267114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50daac4f601486516470b494703543c1115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4ae2e2ae07ef177c88d3e5f49a709d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb011fee7b0fdc4e1f173faf2b9078ec117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eadf1bb5926aca53313c6a863165c97118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003ff016555e899841ad097b9bd7d777119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20d58a4ee6b1c6fddf3ad07b1f2d6bd120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e875428d447e7b43be897d3e362cefe121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0137b1467b598ad59a3c9715e95dcb7122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0bee9abee52526f48f544da1254f87123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e015910110cd0dee0aed8b39a1d547bb124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248eb5c59bcaa37ca55c14587d5ff811125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1d3071e5e49d814396e50ad28066a8126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfeb59372eae0511e1c995a68ed1b4e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2f7450e440474999cbc5a980b393fc128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077cd326708ddb8d8b7b0fb0c9d7f8c5129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe2e7d04845db38c80619e8542566ee130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e8a0c4e8752f74326149bdd20e24fc131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdb6340a104826342e5cfdcd2a45ac7132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5417e53521b6ca8e7fe2049f9be8828d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58022c8deee94aac6ac961c6b1d366f6134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0cafd6c60f42695f310c3165144453135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b083dc6aaed1f7707ebc55ff048d723c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200defe65cc52d349acce9b0df6f3eb2137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759e654d63b0c75b8367fd18fd05c7ba138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ded3f2b1d5815cb70189204eefebba139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1dbd5ffbc3657245d95bdd296ddd6e8140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e05709761309b7ff2798c37514f3e21141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572f4f583fc5bda56c41f2e410e1996a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2e8b198e81f6abd10db2c7f1bad14e143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9c01ea36754b625377bce6e7c7cdf1144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859b187d10aa4a3c14330146f875c579145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3970028324d7c4912cf4466157079cba146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c136694a43385d2450016a44f9584cbc147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e6c7f61194976c353b8160def1837f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bed9611f5c317883546b4bde72c3e0b149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233d3ae1a5fb4a90ed99f4cd90c86577150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac7da7f7a5b56616151381d290eb13c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4729368d36e5156d49d499e4f6c4c12152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa12093ddbff4b622cf4bb83f3ab02e3153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9eb3fb26efc2681c3e5cb337bb894d3154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5481956945986180369175c3ecf797e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35bc68be265739257f2b14fa665ef74156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468c713ed3995078674e9f3b9cfbe69a157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9531d40ff1ac555b6a8b12d952baff158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fe1512edbb786d8427c1d0c4758f94159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180eaf7871592842ec8c2edd0535cfd2160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ef819c88f71873c6805555b924572c161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d33290ba8f2c0c92918701f5bcde3d162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1602fa42fd4d4c19a6770153a21425b8163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad07984bdfc7dfeb411a5541fac57dd9164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccce32f55e0eb11f695bbc670823e99165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00005fda9589b5c65ad0b4c854657f92166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664cd783f69af7c628358e21558ae033167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc699ac46d960224f65fa21e9a30a7ac168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a20c8f68f605d43c473c3e2e41c9331169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a276c862518493256d7dfb181ab709170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0fabb864305fa07cc3486376d76f0a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0ebabdee58d4f1f3826ef1077dbc97172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f44d5cb0cc86734dcb0197a1f7ac49173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f00790c0012f2c9ed4dbefac5901595174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c276d8cad9976c5b5ddb01c1d062614d175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fae27e72b2aefbb04a8c4cd6b0bbca176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f20df0baebbb47970bde6705b960e5177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f4b27c509059ec0a5e9d16e2893442178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046248523180a8da06eb12a7e3cf15d6179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a243e1c425189dbe765e2efee96e6746180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909582db3112ca58e2814575f4806c43181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ea631f7fad8b60f99a39291b05793f182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93f19a50a62bd3e9695aef6e169ddea183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9323c4e7899b0b5937bb3beac2500430184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9ee4241737c02016777233573ea6f8185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6ff9c7bbd142bb359d2b8ed5e12f17186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb470a6e5bb15f79d2c00fa58de9d700187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3cd2fca62b49542ca0cf267d4df48a188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c563cdcba6dad81549d332d6e7dfa3c8189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f97a52112d93e7454213496d8274011190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb827f60a169685d8e693399f7c599d191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9062b334bee00275fac5adcef6256c4192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13bd2b5406244f7430986e6124709ef193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866d34ce962e6278cf122f2e2818e909194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa3a129f677794b6026ce3b66b62d71195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e8ded85ffc941e5f75304bbfb36219196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03269495474f9b494b889fc6ffb9c370197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b471804c1536ec12547b15293f3adbe6198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aaadcaf8080b32cead8f67e0be27f84199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559e0793257157a956d148f6e0ff3bb2200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd14919bcc1c892d79e9a3484637f062201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cea067af3c40c1da4e1bc075ca40f9202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c93873b0aeaf4c8bd696dd825778715203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad66c6e4070a00ada0c3bf8dfe23e820204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e70a6b15bcb4c4d62bb0e09703d7e2205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bed3b42b67c8d06583372931191e78206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d33e4989e7d16f21a494884ca705c4f207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7034de118c4c2c11d7dc5dad3c74f1208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae60872f4184f052e5fac2ee895b5004209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fedbedb0f2833294e2a86bf79105b9210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268ca094625e9702d900c42c006d3df3211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b60e6a0b8f4cabc5b663fe1ae7416b7212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e303bfbbf9d599d1889331df74043c91213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfdb24585f0e13c729de9fb96c190f9214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da08461324cb9e9b7bcec5fed3ddad14215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47918fd406710e894c4f16a7f8531f9b216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5944ce208d3c85e929898dfbd4e5a998217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8240779a64fd9d7cf8f795cdd0d8512218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cdf9e19b842bb1a9e6a4bee1a76ea2219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d862312e7132856b0474b668efbc44220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed99d86069183221e673e485a41cc7a3221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bae862e648f762009c991da9dc2366a222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4c63f8c4cf058cd6c8e9e364cc9eb6223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790009954cb9de0ba791d622452c7dc5224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffd198fdd6cf68fadcf5e559e66c996225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e60ff61fb90c3e34f55b998fb49c30226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22eb6c397eee22990e3ffc4a5f64481227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d77137d6428f1d78fce3a3d2f7588b0228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0aecf3905bda744f52aa3871dc3b62229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd319b9d53436646ac8b7614f31117d3230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a7fafb8f4e03bf34b220cd32495180231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab110290c8024a57188994711ddf161f232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2049ef9b28e90c8e553e652de08c2bf233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea94fe709aa829d5f0c009935c13ef49234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b93962c6ec8068e598a3bf2b081b7d235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9198006ad7194c9d1688e63144dc39a5236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac27238b0d331771d6f80f9a2caa3759237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01a5497beff363725f833ed911588f3238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c0982fb322924211565096ab454a49239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08211c62678c1ae42d3cae7d4e3b8817240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bc801b239bf8d86e55ead10548867e241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a87f56a44f2162d180eb15e328f76f8242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c4f9283a6f9fb43ed1b16aa60136e2243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e4dc10e7f95745d94a904853719cfb244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe34fd5d45cb90f291712bb6b2b14091245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9e5ad2107b3a85fc87b356719a650d246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13103fc0292978620873de2e81165d74247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a59c4e1dacfde45ab55960d2dbc6c5248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9404e61679d08a846a06fabef49c3a7e249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec525194a8c832aeb00175f761ca3950250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f5010bdf8fe42cebdb16fa8d9b0020251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f6f6564a3e45ea3fc4ee3fa2ed6a8d252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af01fe7a3d2e44216bb57336a85fb0ec253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71872f2d37ede0f3a7680f7419f6d5e8254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bd6ccffd7503306a04b7bab4ae7679255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d89f63ba541cd936cb1fed93fafd06f256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01f0829c10b680095012d29dfbceada257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dee8dcf154017d31177093ce4197f63258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9361209b73032be41ea6049f0917ffc1259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5e538b1310c44895f8cf0cebe903c3260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be74c07f0da8de2f01e924fd884c40ef261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5e287712600c6b995fd3279132b1cb262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36ba6d155579b7b896f8a4e615d76a6263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32042c72bbeeb7e742c4a84b70341510264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6632db85991eb523eeb6143ea385e63265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7194023642f0de4e795f945df412e26f266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d671b002e1893d2a2be051c2a98c226267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2df91be3c825f4727a3055688b9133268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97046f1251e6954df71ded8e0c70be7269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded15e0853a15dc865041da4b254d333270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4685c5cff5349d272c294afc14abd705271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6034608bc1ac164b01b124213becee50272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5096fb3658e1f0d14fc309a1831d53273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9758eb8cc291ca07b73b488e6f32a7b0274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572543b11fd3db6a7b5afdb44afe8143275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5204c36acc789b2b70f10fab2a575361276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c79c2b19b411ea56ba066a32fd0aaa4277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a39319515ae55d864477a2123fb77a278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd51eb5ea2c864bc14a10491627b5205279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faad616c10570d8144259e4f7e19bfcf280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b9d5361dad10f9005367bf38910de0281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2494a261d0533259c0711b2c296c365f282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a81f139f91fa7445bffefbad016baf1283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cd3ad6ca6189cacce7c0e270d18a62284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d259e9b648511ba753160cc77a3cc12e285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f262350d9ecf5bff00d65921ece1049f286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa97be0eeccfd5b8cb7cbb3c787cc612287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15f74b8dd82164cf8cf3605c6dbdbfe288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06846c552fc599839cfd55f9f96cbd8c289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1b3191063e04dc5439ce8b4341aefe290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3391b58a9886349e3fa098fa5dd2731291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e84f378262493343f2c6039a00a88e292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184b2fa3e28f9676cb242c529d09e6c6293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1331a4bf5b92a1aa85d8cd10a91d6838294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c78980f607694fa13698fd92a12237295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d06c0ffd7fc94e3f7ceff6a8567ba3296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a910fde0ddfc792ed2c9836945d9ef297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86560293cff79c344b54e1024a70d6e7298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab76cc9c31245de5ec3ab57e7d96033299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41cc947810e24f1a0465b59527dd252300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3b6c1fb8bde9f08af5243e104e64b9301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d91a476eeb962cbb1b934f6b16bba5302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecd62292566ccd8956a1de71e3facd7303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ef8479a2a1252d55c35af1fc607cfc304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76c85355cad3b2b0e065c2f0bf69258305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41f74f587ccd66f87b11868b8b69aeb306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec78831efee32f7954e6544834bf7e72307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0726320be667df9b71fec51bc75ef6308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f749030d5b46983677a550ec726f20c309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ab96d7cc56c666c805178d3f585e88310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75ea1e4944413c6eec62311b8edccdd311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6107652a596a6c7f797dadfa0626af15312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9193fc5b670c48a58c72d66dfad0c9313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9ac62a5df1cd3aa2eb3d0be390b65c314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fc8c76d1f1a36cd92a78b3099ce06d315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac93cea26c46c8de70734772d7a98f4316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264926f113ebbe1d1498727cc1439565317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3946be1e8d454fa2a1942a90e08722a318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394601c8a86f4c5d9e9baeb7a231cf59319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8868da30c4d3087af0b8da68c451ea72320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9377a04ef277e9e3c679fe3a1f955f59321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76df3f8c873f463d8c328ed92652421a322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b77dd8391afb899eb581fc8243f7abd323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6669b5127ec537a49ebd1b20a941d2eb324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a347750157c7fed2da1211ffc3fbe2325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66aba6ed2468d0b6047d9412fa911477326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23232b4875e161b4fcef9d08d1640ca0327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9a185d7aa08b88816b55a3a9b653a0328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c7758a251ceeaa91110fce013a8232329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941580312d9aefa1c7db35b029b8a5ae330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf3e4d52930993c2e48abe63bd9fed6331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4c978a3173775cf5dc47c982e7cc1a332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bc529a49bf1ea8aac72cca008c559a333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05b64b0f037c06fb3ad4346445838ff334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127c78c1242b30ace488ed1a24519776335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9248f696d18e7401a0ec2c8b513b7199336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbc4498ce83cb3d3faac4951e5fa192337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb048a520330b618436d79ad03bb996338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdffeb37c589d1bf47f1e8a3a9afdc86339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd991bf856eb2154282064cf2465bb7340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3635ba4e643e73475949c2b24f6dcb341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a4db229f0024e345ebddd3c0ccc21f342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c938abb877dce0d2ad10545804dbc0343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adba86d852e76822d30fde6e009c646d344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404b9642d1ca7a183abec57864585cc5345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2534018edf6e1e22d6adecc97f987fb8346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c15891a43c13cc0c050ac83a550e26e347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ceb903e78e1af1dcabc94ee55d4bb8348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f244d384907a7a5243d43d1ccea9d6349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96baf687ad54ff9d4e66885a75c7b5c350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1cf16c6dde9937ea48866486bcb1ae351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81856964de262964d3d7974df84506c6352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb286dce0252d37bfb8c5fa7f521fe14353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d524eb9d0c08f3dcf416db25c5d21370354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9b942526671baf299d6634baf2ba60355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fadee13b33f33271622035aaa0fbfd356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85000f8224ca93a7dcdb278139a9b32a357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e4d4bb00796b4feafd07d7c826d1d5358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9430f1fbb5d001194e06beef6bfb601c359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240f9c8d89ef5f2c7bf3d2b4b6497542360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc5869a13c3d21f424e02510a2886db361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69de8a68b931eb2e02c28cccc5a15fac362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3809f9de75402b148ef275b21724052363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a013cca3561297f8120972180ea1f5b1364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff26517148f025c1b337e7fbd53885c0365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a0994b3247763414d283ba6256ad93366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55741f781375c829c57f10fd71efdf9367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51d5a722953ba2090e44fcbfc5da815368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c6433b35b1df64ce53e76c8e379dde369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146531da55426b98e8fd11cca08cdbd6370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0c0217b38693c6a19f375c0068d3b1371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc3f0d855d7a0ce331de8b1cf875f2b372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6b9223845233e5ebfac6881606c32c373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ddf363561a2be75d69e39dd269a968374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b32b81909f7ae6c73ad691c2066c7f375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359c446333502a2cbb0da0c4d1ecaffd376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc9ed9b742a99862d34677301b3ca76377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1712f18bf31a338036e03f36afda8e80378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0aaab5a6e256ec98f0a25c3a01ad15379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733803426fe82e9c6859651bf6beb784380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c0bbec11e1b5a474f87284ff0bddf3381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121c43a306e09aa721772194aadc5e7a382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae7deb8f1761fff70beda53a7171349383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697bfd6abed44da27af5ead148aa6ad2384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22459195b7de5b67a928ad0bd3120d05385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b80cdfd7c3c96550794802203ecc3d386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596096dbad127d9c78f1caa6c54453ab387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c236076d06e1aa16be58765058c5ac2388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d1b77356717a190f760fda562823b7389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8854c0a1fb2d57185a9d68fa3bab753b390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c94574060c74910d28faca847cef0f391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd92cbbb6a5d51a3d375792e7d2e0a32392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3eb049fb4fa4f37a9a71fed7b9dfaf6393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c2b0ec8f5d38c6766883903968a731394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3913252b0846073095f12fbf8cd170ba395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcab3db6acdb98d0d6f5d346a38df48396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51f020b89ad64144fbb28eadbd6facc397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b06994c6134b29401649a6fde60388398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4faee4c1002c0e6a3f2d497c9c0e6485399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dded13637610c72be76a1a953ed1d49400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a0d901f5a3aa09cc1b230f94e56435401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21c82c329b3212f1a301008737e4e79402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b258163952cfc010afa1319d2b13e287403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b5212d3ff4619e30e0d2200a41fc9e404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ae16bfc3b359a68357f64323e6f50b405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63b9773dbabcf912b440efef3739e5e406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10aaa46c85ba7fd55f34e556c33c6083407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21e723ff1011a7c409c94d9d1bf79cc408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688b28f0de45f3d38dc03b87fd0a2413409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b461829630744d6e35eaf503062de053410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668ae2418b58f9b194d0bdb679e6190f411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ac48cfc0f8d4732053accdec9ac93e412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acc7c10d93153584d79e9262e6eb314413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9822d3e6a7e7484d88a114c034634a72414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb4fa68a97b45e43c4108277ffa2209415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10facc5982f863578fa6d073e2cfdde416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835b7f9a687c1650b3ba70afde7c7609417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3e11897c71cf78f67225d5c77b244f418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed45e7913a2d38ba08f1c38265ed5141419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543fd6eda658f5d41b795bd90b4fe263420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1629ab0759b0958c5778cb199f82fe1d421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6437eafca649f18ef44676566b29f36e422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef6a4a8e11b222e3977bbb6df38752b423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9016c555915a7d0fdecdb8dbbb23e554424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275416f7e1797c82ffba80457f9c0726425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c9da32442d8acf73c142360505316b426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f668238cb44e02e14e59d9eed3af164b427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5563dd57e2a79e84a8667a8089ebd5d1428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c327bfa98c263668c45a00200ff992429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446a3b702c9350593e214893302893e4430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed4e42dabe3493c05759fe5e320c787431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef36b5332f60d3d2272f4aa96dd0e3c432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3f3ebeca529019952e98f905e48b4c433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00023c73aa0c4c005e7239640aefb474434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b34ebacf4442259ea6823b4e351acf435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce683ae6b0eb16e6cca7d552bbbc0da1436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44efc4f64032bfd0290ff22fc35e9ef437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67531772e8db9be0d4934874c7ff9831438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6140a9f0ae28fe47635b0aee613ba99439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58adcc479ba4ac2ecd17613586a23775440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a576cc7fefe8851908debd3cbd903263441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37638e88af976d584f0f075cdf91e022442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa9cedacc6712179336d76192910527443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9561680a54e001f1f1b0cc9e1ed53c0444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9b92d24b936a2ce1f2b1913aa7d0c8445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfec90fcb296fefffefbcd1795387c4446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce093f9c2211acd3fef03c908917f579447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7bd4b8a4c40e2e8a00baa4479ec0b9448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4879cae7f6c73e0f0c8cfeba3464ebd6449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686b805f0975528311a9a54dc62db0ce450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d66a1665c0ba35003baccd7f06181d451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21c9e86a90cbd433b197e8170f35380452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabd27280b850a4de3e5579c2088e508453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb03c3ef8d993e644b32cd278fcb5e5454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e39e874abd2c7a5a3aa29755e981ac455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8834c1d006c6491d7fd62bc11cea9302456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002d14def0a725c3e8c4f19fa393c4ed457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0190b40972aed73e3b161758383a39c458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d203b1b27081cce7085ab81276e77ba3459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fb74e943acb63d4f9c1fa49dc038ef460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80b45441dffaa10b0987de9e7c1df61461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599773dd43ac0c727518338cfe234ed9462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3556c543504384a2a333189e153a3e6463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f21270ccb93a6a4232926a91ece4db464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e366c28f1f5e16de7444b2f4195c59d8465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3968f403892e00313b643b6ca1856969466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397d1d6cde57ed73602fb3cf100cc777467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8c3fe5d51cdcf13663b9c4a3e2b20d468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a3cf2dbe2e4b39bda260f01cd5702b469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09b8d7f3537f736dfa7d88336c3e2be470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13b10fb7c3dfa2a6350b70fa7a0a774471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9164edab6e3913a61b38934d9f6bc9d6472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2b1125967209ee1dc040306dcbf3f5473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a06348f9083caca7ef5a36caf45c70474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb518bb171e1b46db0627753dc2125ca475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9191665c8736d59247b5051d694a879476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de7d778b8bdbde66cf1579c6055da16477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f095418deadbe67e4ff4ddf82243500478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f393294b11fb47c1e0181bc9ddca2565479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e722a056d8470dd1c45f83b1812736480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e9fc3b355ee0a664c79834b8888c42481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf0461e427ac1b0581c0daffa859d1a482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e656f92b8d6c5a3e8b5dcfdeb526bd483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e76a2f195502e80c3bfe5b791e8621f484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55769d2dbb9cb3a6dac0a299b9a0ac54485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffb5722a367d1f5f49a657085d328ee486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d82f40227a59b67fcc1196f228b127487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7526fd9a08a8235b782dfcd2d75c25c0488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f386787ededb6ab2f60717cdc88156a4489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4c9e2e356a8aad1bbb141b8e6b12b3490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba743abe16cdee4a82f664bf540d611491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7eeacd60f50e1e6ac937f301317c385492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f901e17c2b8be4cd9dbe3b1392f5316f493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af8a832c9712864b563a48aed6bfc54494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8832a90f075c51d8d141d42ac226c729495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0043742bfc927a6d2177fb78ea3a11d496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd826cef53093f7aed6164f7df457baf497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a5cddc8ed86f8fe63fe8b6c8b96d20498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e03f9d778981c87ec8e9da82e474fb499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6897d1ad1313ef7359826c0d27e36aab500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5bc350829b147255ed8fab0612a592501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab3cf9afdd1902b286455e27667965b502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9173925bae48ebc170450e65a21de51c503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83699e1a8f801ac5d4aa1249410fddcc504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec13d33c7c414928d0fe107f1b51ec14505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a52855698c96ca36dd486f2a3d14559506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecdc07cb3415e49e75cc5fe375b3646507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cab743aebe78c3aa16f07865cb4d51508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668b5592c70d31bd68425bc4754df20f509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b79aab059a9ddce837285cf6e47a46510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a220738ba5eade4b81fc3178d3cde6ba511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c824bbc522a6a98c539e47bb0f47fd98512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7502a9c643ac5fcaab99c11cd4033c513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f6728db50d34be2eff44e794770106514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7c4caef3bbf8e354c3b093847b7646515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199618ae128d86331e70fcfc7b64c9d4516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c069e021aceb9944c3596463315317e517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4fd80b8f05852c33ef515c89b67fd2518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d95b97f0a4c565e20468d216f0f0b5519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bd4f1f669b9b0d2896e2deb2f2ec29520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7498dae5c0a3e145c61c018b5e7a0257521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59af01d76e2e987fb95d76bfe80cc21522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8185bc05b7cd902d25204709022bf552523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a9a36fea162a544c3adf18d2ca98c5524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f62d477f85eec32f024f7978745424525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2b2ad2bf66b9c372e21f54452abc11526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7406d1df6bcfb88630bc7005fb215042527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5598b5475273b3033eba488183282b528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30d92940c247dbfe7be4a0473e54e96529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223be0c11ae6a7c66775cd0a3ae7e190530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ceaa26036351eac2941ea8f20f28bc531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecac0f04dfa3d75128e91e916a4efb56532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c5a1b4f3623470dca951803d3c6048533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed580f42d6a52a48d8617acd3858322534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257e6aa40b27b594a740c3b014212e13535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89412dfc2071542a4ff65bbc20332984536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1600f612f8b573330e067d739e099101537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b752a2a804fe668f07a0c2f50b8528538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc82464d3b017e099344670a6b22019539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b289e93625c9aadb1d365bf8f8b7ab540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcfaa03dc5dcbd3286136aa60f8514d541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5c5088da0917e675b7680897e30aeb542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eaa84f7ff641e6f7f75ec9926b1089e543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c5705d2bb9966865d8c734b7a006f4544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a8a5305704ac930d0681d54a655cd1545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beaa5ce1e98ec5791c6e0c2efeec6691546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d03fcd494a08a98c6dd41853f675401547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ea7d64242612274c2240e777105cfa548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efb87559e447b2cbd86c4eb3bd95962549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75536290bb229ac1d0864a22cc61a4a550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20639d5f47cb87215c9eef6dfff28a8b551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df27ba66eb68648f81635e4e0a7f2c7552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31a846772388efc144c4cc6960bd38d553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759d4bdb97339c1130073b63483bafd6554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c08c2bd6eec40af7398824af9b34ba6555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606e36d300d981a40d1e57e2ad251103556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68462bdf748f6d607e6d68d9b45bd41f557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4bf61b3bd377a42c30304efb3b0e6d558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c846aa8b80d1b2d8571c968df296516b559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc3010ca3daedd5d24d4b036fd57144560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0c9b04c6b5f601d412cbe9f464d478561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7c9b7c2df2fba82b314ba56cd659d9562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007b6b80e0730cc4ba8ccc1fd6f8f678563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c0bc031de39b9e103e4145d681a3a1564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8b3d4a7cfb396441ae2834f0d98a60565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d65f26a10ff1e95d39dd0d56b2532c2566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5474ff9e3eb15e0a5b981ff6cfa6c23e567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd7d9e1d81c269ec80c5c96b595516b568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40257c5dcf388b32e89cd4944c79a3d5569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e077240a90a4f43ff5280eefd3301869570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e013bf1a1603ef1c56da1976a874277571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721b9a161f51f25684c434271f9a2b5f572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbff770143943c6001b5c80465980c49573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7715fe3220171793164574e880fcdb574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a94c607ba612f50e145600b93bee6cf575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723d5e0f05fe6f8754ddd393f76684ec576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1a5afca66425a7d6239865ee33dc11577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f1cb758b2b4515640eaecf43517157578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d234fb23bcb42117685fb97b203caef579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c6902aab1b34238fc6bb43b24326ea580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd0c17a9bd618651a3fe74a228506c3581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5e51cb325818b5bfb8754a333812e6582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40faed8753ff4fff881292ee1a047936583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2947e8301f0e683949e662fe4b1fdddf584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255f0cae115ca76ebd80b664c2903bf7585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48f07c477c5233ddb9d4df9b402b92b586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee44dd5d1102f7d6dd575bdcd0c205e587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65d13338d70efe937c9de484f5acd91588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd97e1748d267090ea6e5fbff664663589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f2adfdf0637db8725d7d2aed340c47590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9b83f2ef9528e85cefc6f87f664140591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2526c1d35efa866099a71b47b69f9e41592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea944a12acb8139d91b40becc6da17f593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410cbfc94cde7b0927c587404671fa8f594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666376aee10207ad9a46b3e17caf4b46595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017b15fd01e749c0cb2d19419ac63129596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0174a9bd93486d1aefc1dcffbb73b3a597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036150a48ed14e816047b1634aaf7e51598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a08c9b954b9c3bbb87380a5354edf6599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35785576cdef8c12c0c5d0dad811b6b1600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54918b8c4ef716347cefeda0f10f8a3601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a025c44033d35b375e8ec194e1d423602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8b96b18cadc0cdfd7f45f134059919603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb73887f0ab7199b236476285eac1253604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b145e5ff5db77733353e945d91a085ee605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143c5830a8584cfd59ececb30d2818fe606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b1047cba313b9bf6d098da8977bcff607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a87fc63bac2db0c445e9626f551ec5608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d8616f07db27529d83871f1ec233e3609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e046dd9a8a6318cd4f8f326bcc42386d610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b315cbc0baa51fc6f789ed0d3a400d611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb95102ce14df7f3af46ca6420bc8ab612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615fdd6838f1510077bba6943743e4cc613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d289531d9684676833196ac045679e4614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a804e0a01fcbb5e5c715d2c746fff3fc615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb30b1447435ee99ad725da857e3f2a616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86f2de3205f0aa351e80581ece10c2b617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd82da7f948c2409821363eb223f2a34618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca4efcc1303a5be1e65e248d76cb184619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba4146355db8ae214fcc44077922deb620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d9992d999c03c7fcfd41477ac48719621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d9e744ffce7170b852a77971145097622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54df97cc97e76d02f0b80dd14781847a623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b9b56a2569c0a030aa1dc4f086ac6b624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b097bff5be51707d092abfba635c91b625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a2d4d2f0746b4d6a2f853672316871626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7007a887a5dc2150c94daac016ec6014627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b3ba762d5471333e86c4401ace5eb7628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acc4e802bb00dc5101c18cdce9d7b7a629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75166e03898c58685c14df9bd5f14f4630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a357d8a21e14a1cdc68813dc800e08a1631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8d51c450fc5b3c3b3844530d4732e5632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ddaa8a5a9902c8c3aaeaf61b157837633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedb4b0f7fb59e44b76788bdd50d30da634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661131a2de6c07fe83af705aa0f60515635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155658002e850e5510f06c1ab694df52636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1ec8e7c31a8b567cc46afde2ff2e33637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ca68fce4af5b895d67419977ea202b638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3501f6525ea2c715aefdbe0f12738e639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef6db3c4d992c76ad3aa8d9bad5a3f8640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0558a4c603f96e801ee4f522a626b5641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6993c134cc91f10c8887f6f6cf2ff3fd642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790b22da031bc197196b6d026455d04e643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6317b07851bec8bddfadb923bb221098644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1304ac5e8fbac39650c8a93a9549d41645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be6f41266871d5a5d524617f5439d00646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232a31a2686ac2c289060983309a12a0647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30a224edf134756b4d3c9fd973b7c73648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a600eaa1b24bcb0932819abb72246ec649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332246bca63f1a1ba65e93a4408edd39650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbef44e46b37b4bb36bc7379530b7b8651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbb90a40e8ba7e0cb06141757fe738e652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8911ca6056bb925fb0f662b1e6f98b6653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47439d8f713c799927892697c28dc6fa654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caee98c773471703db76464705cc1add655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379f0ae7a74e03f2e1fcf452cbc6e211656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ceda94f4668f0419c7c4d6b8b74fd9657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb722cacd7dae89920b7827c54f8dfe658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14cf1122910eddf1941c9c9a4a8c12f659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a295cd42b4ac1de3bdb1925d2270b3660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16409aafdd9ecfa156fd535920a67c83661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6c9e5a22235c8d1b6344dd9a4f85a9662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e3d24a54c2d38802ca551ab15bd0c0663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be61ccdd0058a17b43081c3eaa1d7a1664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34c42039702998777e22bf6f7a5e4f9665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3500297f1168057dda952f8e98c3aa84666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1748e1b66fd37c6ce66c8231cd42b196667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e2003172e0d6526b835887bbb126c8668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213cf3dae10e60129f5a939a58a8225a669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557334118fa70061505856d34e6e86ca670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a21ee3a792127acfcad9810d7bc0f8671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff31950c269352771a7324bd1a97fcd4672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf403aa522cb08274b390c354b217979673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d88f6dba43de64a6f7c68d509ca9820674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd50a17ff85c949b70fa9a9b7fc4d96675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8f8db2a111011012311caf41603a11676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4499f08dc512aaa452c7a38541187700677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b49cce2246dbabe456ac16b31446bf678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b931eb42ac074f7d59b632173aae7d4679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2266a17a180cb412e33bdbc104d0c7de680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c7edb063806a04c8c604de2e90df01681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1444d34f0dde04ac791fb0a8fd57f50682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d432ea0a1bf075779820bc088160b6c683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04095f044ce180b0d5148952932fbce0684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc077cd0885bce908bc8de5327c0939685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a857aa7acb94ef2375ce5bd7c4bb2245686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11fd4273278c16886ad766610bab401687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abd7fa9109242b356f235a0559255a9688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26feb9ca1657ad61f58040f7fa3daf7689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ec8a32a4cab607a7f474a26b86ea58690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212bae3f741a992972601f1ccc81c7e8691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c2b6ae05e5aa19b91583c04e166ffb692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce5c1184c9a88f22b6b77cc6cfd98b4693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e82c5be4011c7b5cad96abc0839443694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba58594596ce299c24d3c742f06b40ae695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53961afaa08524b4beec5f73ecb218c9696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d45fd3dd69ea8b24d2a2a5cb959e5b5697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f4f9a9eeb1bd2fff6f8011c2303a2e698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17476a6f0ee845305a5e283b1e57dd6f699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cdd1c94441296394dee5911f964542700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d32d2145e9b7ce0a3452ee4423f3827701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ac1558b8e4f2a57b2522a824744f7e702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9076d9b9fa8ea0f85f4bb2335c839ea703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ce9a8cf19d9ada16221cd587345515704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6078955bb013f224d0d9644fe2f88e705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0180d33c05c46c023558910e8e55724e706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb72d106e9c209f3964d07970d8677f5707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99942eef1440dc692a70d7f425a397b708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b0882ecb3c6adff0e0233e02c0d359709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b24cf26816a82ed02782ab54ca103b710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8dff7927727f36ea990baf0734c01c711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3db9a919786fd3bcb6dceb8491c0c0712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1afbe2263b4de6262c0eb8bd1e43a89713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443cef985c5d4b0cd6b727841270791c714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239a95a585be2017647b4897d60bce4f715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97267191b93084c52553ad066916b19716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279a5ba7a20dbac4c3b1db07e589e35a717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eeb201b9973789bef969be54e959dd1718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b543a77ce4ec16dee863158c43683c45719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a015fc8d53ce1dc9e3b240df8b472ea720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2de9a2e96a3a300bb2bcfe4bd81c99721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467319aea8de270c005b49288b0f01f1722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353be64a84d38ba1ab8dfd343b52ee2d723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422c0794808ce7a9e7f9dd4ef444cd17724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffb10cc91f4578ea87b91bbe645f62f725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5cd1bdd65546d34e5e6c998c63f1e6726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86003f45ffc831b15bd81462cd8a6041727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6922f3bfc27e69f20bd7af1068b90047728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfb6cdaadd9d093aa1629b53bd2165c729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8382f8c89190e44c883768584c086791730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa65918058f4a2f1317d100ecee8e66c731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5123fb51d3894a480a19d4a7d72d88c3732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5cbf28dee69afff7136a8e168bcfeb733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f13ec812803999c5269776324f3dd3b734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a7470ac4ca2a468998e83bac3b659f735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de7aa1f486a051a8f0e0bdd0e33aeea736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4eb4ddabcb771186aa0d34acc7be76f737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a500f45bec170b6984dd5dc4a33e10d0738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e220aeae99275f95de889114e31a72739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bae08ef17471e83c259a6668c1005bb740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec870ef023bd767a48b5d104a262e3f741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6faaf6c431111c8c685c457f4ec1dd742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b928aa6b9bf796088781f23dbe9b8ce743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6b2b6a8c8d079f1d8bd7dffb6f6886744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d930ceb7af5a844e46fa29f474779869745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d0d5f636a09009a4d40729b174d311746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84108fc1d2f7363c0a3246b27997092b747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f5097fbf2267f26e9b6bd0aac128af748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35d28dd8350dad703be48402a13e901749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2077485eb34e0aeb7548533297abf5bf750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77439ddc66e709d9e7058a37eb7a05d2751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3196c6d342ed14fed1528b813e4f38752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fc37bd50ed78e48905676518cfa4ca753.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -23947,51 +23920,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId686"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -24127,51 +24100,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="733425"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -25937,230 +25910,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId759"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -26427,51 +26220,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J382"/>
+  <dimension ref="A1:J379"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="163.817139" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995117" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29676,6342 +29469,6267 @@
         <v>12689</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I130" s="0">
         <v>9.050000000000001</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>12739</v>
+        <v>12966</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I131" s="0">
-        <v>16.67</v>
+        <v>27.4</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>12822</v>
+        <v>12966</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I132" s="0">
-        <v>16.11</v>
+        <v>27.4</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>401</v>
+        <v>398</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>12966</v>
+        <v>17071</v>
       </c>
       <c r="D133" s="0" t="s">
+        <v>400</v>
+      </c>
+      <c r="E133" s="0" t="s">
+        <v>401</v>
+      </c>
+      <c r="F133" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G133" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I133" s="0">
+        <v>10.22</v>
+      </c>
+      <c r="J133" s="0" t="s">
         <v>402</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>12966</v>
+        <v>12419</v>
       </c>
       <c r="D134" s="0" t="s">
+        <v>403</v>
+      </c>
+      <c r="E134" s="0" t="s">
+        <v>404</v>
+      </c>
+      <c r="F134" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G134" s="0" t="s">
+        <v>135</v>
+      </c>
+      <c r="I134" s="0">
+        <v>13.84</v>
+      </c>
+      <c r="J134" s="0" t="s">
         <v>405</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>17071</v>
+        <v>12478</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>406</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>407</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I135" s="0">
-        <v>10.22</v>
+        <v>11.48</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>408</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>12419</v>
+        <v>12928</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>409</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>410</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>135</v>
+        <v>297</v>
       </c>
       <c r="I136" s="0">
-        <v>13.84</v>
+        <v>12.52</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>12478</v>
+        <v>12976</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>412</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>413</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>97</v>
+        <v>35</v>
       </c>
       <c r="I137" s="0">
-        <v>11.48</v>
+        <v>0.32</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>12928</v>
+        <v>12992</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>415</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>416</v>
       </c>
       <c r="F138" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>12.52</v>
+        <v>0.33</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>12976</v>
+        <v>13838</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>418</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>419</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>35</v>
+        <v>21</v>
       </c>
       <c r="I139" s="0">
-        <v>0.32</v>
+        <v>17.24</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>420</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>12992</v>
+        <v>18047</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>421</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>422</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I140" s="0">
-        <v>0.33</v>
+        <v>11.5</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>423</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>13838</v>
+        <v>18048</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>424</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>425</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>21</v>
+        <v>77</v>
       </c>
       <c r="I141" s="0">
-        <v>17.24</v>
+        <v>23.95</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>426</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>18047</v>
+        <v>13848</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>427</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>428</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>97</v>
+        <v>25</v>
       </c>
       <c r="I142" s="0">
-        <v>11.5</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>429</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>18048</v>
+        <v>18057</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>430</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>431</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>23.95</v>
+        <v>19.98</v>
       </c>
       <c r="J143" s="0" t="s">
         <v>432</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>13848</v>
+        <v>26349</v>
       </c>
       <c r="D144" s="0" t="s">
         <v>433</v>
       </c>
       <c r="E144" s="0" t="s">
         <v>434</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="I144" s="0">
-        <v>9.460000000000001</v>
+        <v>52.29</v>
       </c>
       <c r="J144" s="0" t="s">
         <v>435</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>18057</v>
+        <v>26354</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>436</v>
       </c>
       <c r="E145" s="0" t="s">
         <v>437</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>19.98</v>
+        <v>13.35</v>
       </c>
       <c r="J145" s="0" t="s">
         <v>438</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>26349</v>
+        <v>18081</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>439</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>440</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>21</v>
+        <v>56</v>
       </c>
       <c r="I146" s="0">
-        <v>52.29</v>
+        <v>13.29</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>441</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>26354</v>
+        <v>26363</v>
       </c>
       <c r="D147" s="0" t="s">
         <v>442</v>
       </c>
       <c r="E147" s="0" t="s">
         <v>443</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I147" s="0">
-        <v>13.35</v>
+        <v>42.53</v>
       </c>
       <c r="J147" s="0" t="s">
         <v>444</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>18081</v>
+        <v>13866</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>445</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>446</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>56</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>13.29</v>
+        <v>4.45</v>
       </c>
       <c r="J148" s="0" t="s">
         <v>447</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>26363</v>
+        <v>26371</v>
       </c>
       <c r="D149" s="0" t="s">
         <v>448</v>
       </c>
       <c r="E149" s="0" t="s">
         <v>449</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>42.53</v>
+        <v>12.77</v>
       </c>
       <c r="J149" s="0" t="s">
         <v>450</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13866</v>
+        <v>26376</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>451</v>
       </c>
       <c r="E150" s="0" t="s">
         <v>452</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I150" s="0">
-        <v>4.45</v>
+        <v>20.27</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>26371</v>
+        <v>26379</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>20</v>
+        <v>457</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>12.77</v>
+        <v>10.67</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>456</v>
+        <v>458</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>26376</v>
+        <v>26379</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>457</v>
+        <v>459</v>
       </c>
       <c r="E152" s="0" t="s">
+        <v>456</v>
+      </c>
+      <c r="F152" s="0" t="s">
+        <v>460</v>
+      </c>
+      <c r="G152" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I152" s="0">
+        <v>10.67</v>
+      </c>
+      <c r="J152" s="0" t="s">
         <v>458</v>
-      </c>
-[...10 lines deleted...]
-        <v>460</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>26379</v>
+        <v>18098</v>
       </c>
       <c r="D153" s="0" t="s">
         <v>461</v>
       </c>
       <c r="E153" s="0" t="s">
         <v>462</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>463</v>
+        <v>11</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>10.67</v>
+        <v>7.79</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>464</v>
+        <v>463</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>26379</v>
+        <v>18097</v>
       </c>
       <c r="D154" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="E154" s="0" t="s">
         <v>465</v>
       </c>
-      <c r="E154" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F154" s="0" t="s">
-        <v>466</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>10.67</v>
+        <v>3</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>18098</v>
+        <v>18097</v>
       </c>
       <c r="D155" s="0" t="s">
         <v>467</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>468</v>
+        <v>465</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>7.79</v>
+        <v>3</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>469</v>
+        <v>466</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>470</v>
+        <v>468</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I156" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>473</v>
+        <v>471</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I157" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>18102</v>
+        <v>18105</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>474</v>
+        <v>472</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>475</v>
+        <v>473</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>29.59</v>
+        <v>2.49</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>476</v>
+        <v>474</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>18102</v>
+        <v>18103</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>475</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>476</v>
+      </c>
+      <c r="F159" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G159" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I159" s="0">
+        <v>7.48</v>
+      </c>
+      <c r="J159" s="0" t="s">
         <v>477</v>
-      </c>
-[...13 lines deleted...]
-        <v>476</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>18105</v>
+        <v>26392</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>478</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>479</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I160" s="0">
-        <v>2.49</v>
+        <v>25.44</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>18103</v>
+        <v>26393</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I161" s="0">
-        <v>7.48</v>
+        <v>28.34</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>26392</v>
+        <v>13877</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>25.44</v>
+        <v>3.19</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>487</v>
+        <v>488</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>26393</v>
+        <v>18111</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>488</v>
+        <v>489</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>489</v>
+        <v>490</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>16</v>
+        <v>297</v>
       </c>
       <c r="I163" s="0">
-        <v>28.34</v>
+        <v>16.99</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>490</v>
+        <v>491</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13877</v>
+        <v>18114</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>491</v>
+        <v>492</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>493</v>
+        <v>20</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I164" s="0">
-        <v>3.19</v>
+        <v>5.56</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>18111</v>
+        <v>18119</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>297</v>
+        <v>497</v>
       </c>
       <c r="I165" s="0">
-        <v>16.99</v>
+        <v>9.17</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>497</v>
+        <v>498</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>18114</v>
+        <v>26396</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>498</v>
+        <v>499</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>499</v>
+        <v>500</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>5.56</v>
+        <v>10.53</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>500</v>
+        <v>501</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>18119</v>
+        <v>26396</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>500</v>
+      </c>
+      <c r="F167" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G167" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I167" s="0">
+        <v>10.53</v>
+      </c>
+      <c r="J167" s="0" t="s">
         <v>501</v>
-      </c>
-[...13 lines deleted...]
-        <v>504</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D168" s="0" t="s">
+        <v>503</v>
+      </c>
+      <c r="E168" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F168" s="0" t="s">
         <v>505</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D169" s="0" t="s">
+        <v>507</v>
+      </c>
+      <c r="E169" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F169" s="0" t="s">
         <v>508</v>
-      </c>
-[...4 lines deleted...]
-        <v>340</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
         <v>26402</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E170" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F170" s="0" t="s">
         <v>510</v>
-      </c>
-[...1 lines deleted...]
-        <v>511</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
         <v>9.68</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>512</v>
+        <v>506</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>26402</v>
+        <v>18125</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>513</v>
+        <v>511</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>514</v>
+        <v>11</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>9.68</v>
+        <v>25.22</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>512</v>
+        <v>513</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>26402</v>
+        <v>13893</v>
       </c>
       <c r="D172" s="0" t="s">
+        <v>514</v>
+      </c>
+      <c r="E172" s="0" t="s">
         <v>515</v>
       </c>
-      <c r="E172" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F172" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G172" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="I172" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J172" s="0" t="s">
         <v>516</v>
-      </c>
-[...7 lines deleted...]
-        <v>512</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>18125</v>
+        <v>18134</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>517</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>518</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I173" s="0">
-        <v>25.22</v>
+        <v>8.59</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>519</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13893</v>
+        <v>18135</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>520</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>521</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>35</v>
+        <v>77</v>
       </c>
       <c r="I174" s="0">
-        <v>3.33</v>
+        <v>7.37</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>522</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>18134</v>
+        <v>18137</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>523</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>524</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I175" s="0">
-        <v>8.59</v>
+        <v>5.99</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>525</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>18135</v>
+        <v>18130</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>526</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>527</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I176" s="0">
-        <v>7.37</v>
+        <v>7.71</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>528</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>18137</v>
+        <v>18131</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>529</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>530</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I177" s="0">
-        <v>5.99</v>
+        <v>13.65</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>531</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>18130</v>
+        <v>18148</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>532</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>533</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I178" s="0">
-        <v>7.71</v>
+        <v>6.7</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>534</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>18131</v>
+        <v>26425</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>535</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>536</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I179" s="0">
-        <v>13.65</v>
+        <v>10.15</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>537</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>18146</v>
+        <v>18150</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>538</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>539</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>97</v>
       </c>
       <c r="I180" s="0">
-        <v>3.88</v>
+        <v>50.04</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>540</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>18148</v>
+        <v>18164</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>541</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>542</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I181" s="0">
-        <v>6.7</v>
+        <v>33.8</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>543</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>26425</v>
+        <v>18161</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>544</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>545</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I182" s="0">
-        <v>10.15</v>
+        <v>65.88</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>546</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>18150</v>
+        <v>13917</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>547</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>548</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I183" s="0">
-        <v>50.04</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>549</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>18164</v>
+        <v>13918</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>550</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>551</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I184" s="0">
-        <v>33.8</v>
+        <v>13.82</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>552</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>18161</v>
+        <v>13918</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>553</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>554</v>
+        <v>551</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I185" s="0">
-        <v>65.88</v>
+        <v>13.82</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>555</v>
+        <v>552</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13917</v>
+        <v>26470</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>556</v>
+        <v>554</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>557</v>
+        <v>555</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I186" s="0">
-        <v>9.140000000000001</v>
+        <v>79.06</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>558</v>
+        <v>556</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13918</v>
+        <v>26469</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>559</v>
+        <v>557</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>560</v>
+        <v>558</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I187" s="0">
-        <v>13.82</v>
+        <v>20.45</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>561</v>
+        <v>559</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13918</v>
+        <v>18172</v>
       </c>
       <c r="D188" s="0" t="s">
+        <v>560</v>
+      </c>
+      <c r="E188" s="0" t="s">
+        <v>561</v>
+      </c>
+      <c r="F188" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G188" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I188" s="0">
+        <v>16.72</v>
+      </c>
+      <c r="J188" s="0" t="s">
         <v>562</v>
-      </c>
-[...13 lines deleted...]
-        <v>561</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>26470</v>
+        <v>18173</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>563</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>564</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>79.06</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>565</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>26469</v>
+        <v>26483</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>566</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>567</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>20.45</v>
+        <v>17.13</v>
       </c>
       <c r="J190" s="0" t="s">
         <v>568</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>18172</v>
+        <v>25892</v>
       </c>
       <c r="D191" s="0" t="s">
         <v>569</v>
       </c>
       <c r="E191" s="0" t="s">
         <v>570</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>12</v>
+        <v>571</v>
       </c>
       <c r="I191" s="0">
-        <v>16.72</v>
+        <v>18.5</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>571</v>
+        <v>572</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>18173</v>
+        <v>25892</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>573</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>570</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>571</v>
+      </c>
+      <c r="I192" s="0">
+        <v>18.5</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>572</v>
-      </c>
-[...13 lines deleted...]
-        <v>574</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>26483</v>
+        <v>18175</v>
       </c>
       <c r="D193" s="0" t="s">
+        <v>574</v>
+      </c>
+      <c r="E193" s="0" t="s">
         <v>575</v>
-      </c>
-[...1 lines deleted...]
-        <v>576</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>17.13</v>
+        <v>14.36</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>577</v>
+      </c>
+      <c r="E194" s="0" t="s">
         <v>578</v>
       </c>
-      <c r="E194" s="0" t="s">
+      <c r="F194" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I194" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
       <c r="E195" s="0" t="s">
+        <v>578</v>
+      </c>
+      <c r="F195" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G195" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I195" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J195" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>18175</v>
+        <v>18186</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>584</v>
+        <v>578</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I196" s="0">
-        <v>14.36</v>
+        <v>12.52</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>585</v>
+        <v>579</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>18186</v>
+        <v>18185</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>586</v>
+        <v>582</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I197" s="0">
-        <v>12.52</v>
+        <v>8.539999999999999</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>588</v>
+        <v>584</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>589</v>
+        <v>585</v>
       </c>
       <c r="E198" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F198" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G198" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I198" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J198" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="E199" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F199" s="0" t="s">
+        <v>589</v>
+      </c>
+      <c r="G199" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I199" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J199" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>18185</v>
+        <v>26511</v>
       </c>
       <c r="D200" s="0" t="s">
+        <v>590</v>
+      </c>
+      <c r="E200" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F200" s="0" t="s">
         <v>591</v>
       </c>
-      <c r="E200" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G200" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>8.539999999999999</v>
+        <v>15.69</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>593</v>
+        <v>587</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>26511</v>
+        <v>18197</v>
       </c>
       <c r="D201" s="0" t="s">
+        <v>592</v>
+      </c>
+      <c r="E201" s="0" t="s">
+        <v>593</v>
+      </c>
+      <c r="F201" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G201" s="0" t="s">
+        <v>297</v>
+      </c>
+      <c r="I201" s="0">
+        <v>21.5</v>
+      </c>
+      <c r="J201" s="0" t="s">
         <v>594</v>
-      </c>
-[...13 lines deleted...]
-        <v>596</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>598</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>600</v>
+        <v>591</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>18197</v>
+        <v>18212</v>
       </c>
       <c r="D204" s="0" t="s">
+        <v>599</v>
+      </c>
+      <c r="E204" s="0" t="s">
+        <v>600</v>
+      </c>
+      <c r="F204" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="G204" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I204" s="0">
+        <v>10.8</v>
+      </c>
+      <c r="J204" s="0" t="s">
         <v>601</v>
-      </c>
-[...13 lines deleted...]
-        <v>603</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>18199</v>
+        <v>13944</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F205" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>20.14</v>
+        <v>7.71</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>18199</v>
+        <v>13945</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>600</v>
+        <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>20.14</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>18212</v>
+        <v>13946</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>608</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>609</v>
       </c>
       <c r="F207" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>10.8</v>
+        <v>5.3</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>610</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13944</v>
+        <v>13947</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>611</v>
       </c>
       <c r="E208" s="0" t="s">
         <v>612</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>7.71</v>
+        <v>21.8</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>613</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13945</v>
+        <v>26538</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>614</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>615</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>11</v>
+        <v>616</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>8.279999999999999</v>
+        <v>11.34</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13946</v>
+        <v>26538</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>618</v>
+        <v>615</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>11</v>
+        <v>619</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>5.3</v>
+        <v>11.34</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13947</v>
+        <v>26538</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>620</v>
       </c>
       <c r="E211" s="0" t="s">
+        <v>615</v>
+      </c>
+      <c r="F211" s="0" t="s">
         <v>621</v>
-      </c>
-[...1 lines deleted...]
-        <v>29</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>21.8</v>
+        <v>11.34</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>622</v>
+        <v>617</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>26538</v>
+        <v>18214</v>
       </c>
       <c r="D212" s="0" t="s">
+        <v>622</v>
+      </c>
+      <c r="E212" s="0" t="s">
         <v>623</v>
       </c>
-      <c r="E212" s="0" t="s">
+      <c r="F212" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G212" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I212" s="0">
+        <v>8.74</v>
+      </c>
+      <c r="J212" s="0" t="s">
         <v>624</v>
-      </c>
-[...10 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>26538</v>
+        <v>18228</v>
       </c>
       <c r="D213" s="0" t="s">
+        <v>625</v>
+      </c>
+      <c r="E213" s="0" t="s">
+        <v>626</v>
+      </c>
+      <c r="F213" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G213" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I213" s="0">
+        <v>6.95</v>
+      </c>
+      <c r="J213" s="0" t="s">
         <v>627</v>
-      </c>
-[...13 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>26538</v>
+        <v>13961</v>
       </c>
       <c r="D214" s="0" t="s">
+        <v>628</v>
+      </c>
+      <c r="E214" s="0" t="s">
         <v>629</v>
       </c>
-      <c r="E214" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F214" s="0" t="s">
-        <v>630</v>
+        <v>11</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>11.34</v>
+        <v>10.61</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>626</v>
+        <v>630</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>18214</v>
+        <v>26549</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>631</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>632</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>8.74</v>
+        <v>11.03</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>633</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>18228</v>
+        <v>26549</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>634</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>635</v>
+        <v>632</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>6.95</v>
+        <v>11.03</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>636</v>
+        <v>633</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13961</v>
+        <v>17095</v>
       </c>
       <c r="D217" s="0" t="s">
+        <v>635</v>
+      </c>
+      <c r="E217" s="0" t="s">
+        <v>636</v>
+      </c>
+      <c r="F217" s="0" t="s">
         <v>637</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>10.61</v>
+        <v>7.71</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>639</v>
+        <v>638</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>26549</v>
+        <v>18243</v>
       </c>
       <c r="D218" s="0" t="s">
+        <v>639</v>
+      </c>
+      <c r="E218" s="0" t="s">
         <v>640</v>
-      </c>
-[...1 lines deleted...]
-        <v>641</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I218" s="0">
-        <v>11.03</v>
+        <v>6.97</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>642</v>
+        <v>641</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>26549</v>
+        <v>26569</v>
       </c>
       <c r="D219" s="0" t="s">
+        <v>642</v>
+      </c>
+      <c r="E219" s="0" t="s">
         <v>643</v>
       </c>
-      <c r="E219" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F219" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>11.03</v>
+        <v>12.1</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>642</v>
+        <v>644</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>17095</v>
+        <v>17100</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>646</v>
+        <v>11</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I220" s="0">
-        <v>7.71</v>
+        <v>5.89</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>647</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>18243</v>
+        <v>17103</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>648</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>649</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>35</v>
+        <v>297</v>
       </c>
       <c r="I221" s="0">
-        <v>6.97</v>
+        <v>7.72</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>650</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>26569</v>
+        <v>17104</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>651</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>652</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I222" s="0">
-        <v>12.1</v>
+        <v>12.54</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>653</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>17100</v>
+        <v>17108</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>654</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>655</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G223" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>5.89</v>
+        <v>4.25</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>656</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>17103</v>
+        <v>17111</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>657</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>658</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G224" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>7.72</v>
+        <v>5.26</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>659</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>17104</v>
+        <v>17165</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>660</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>661</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>12.54</v>
+        <v>10.34</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>662</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>17108</v>
+        <v>17166</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>663</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>664</v>
       </c>
       <c r="F226" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>4.25</v>
+        <v>19.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>665</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>17111</v>
+        <v>17173</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>666</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>667</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I227" s="0">
-        <v>5.26</v>
+        <v>6.13</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>668</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>17165</v>
+        <v>17194</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>669</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>670</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>11</v>
+        <v>671</v>
       </c>
       <c r="G228" s="0" t="s">
-        <v>12</v>
+        <v>672</v>
       </c>
       <c r="I228" s="0">
-        <v>10.34</v>
+        <v>8.91</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>671</v>
+        <v>673</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>17166</v>
+        <v>17199</v>
       </c>
       <c r="D229" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="E229" s="0" t="s">
+        <v>675</v>
+      </c>
+      <c r="F229" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G229" s="0" t="s">
         <v>672</v>
       </c>
-      <c r="E229" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I229" s="0">
-        <v>19.22</v>
+        <v>8.94</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>674</v>
+        <v>676</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>17173</v>
+        <v>17229</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>675</v>
+        <v>677</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>676</v>
+        <v>678</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G230" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>6.13</v>
+        <v>36.43</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>677</v>
+        <v>679</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>17194</v>
+        <v>17229</v>
       </c>
       <c r="D231" s="0" t="s">
+        <v>680</v>
+      </c>
+      <c r="E231" s="0" t="s">
         <v>678</v>
       </c>
-      <c r="E231" s="0" t="s">
+      <c r="F231" s="0" t="s">
+        <v>327</v>
+      </c>
+      <c r="G231" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I231" s="0">
+        <v>36.43</v>
+      </c>
+      <c r="J231" s="0" t="s">
         <v>679</v>
-      </c>
-[...10 lines deleted...]
-        <v>682</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>17199</v>
+        <v>17230</v>
       </c>
       <c r="D232" s="0" t="s">
+        <v>681</v>
+      </c>
+      <c r="E232" s="0" t="s">
+        <v>682</v>
+      </c>
+      <c r="F232" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G232" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I232" s="0">
+        <v>20.99</v>
+      </c>
+      <c r="J232" s="0" t="s">
         <v>683</v>
-      </c>
-[...13 lines deleted...]
-        <v>685</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>17229</v>
+        <v>17230</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>686</v>
+        <v>684</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>687</v>
+        <v>682</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>36.43</v>
+        <v>20.99</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>688</v>
+        <v>683</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>17229</v>
+        <v>17231</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>689</v>
+        <v>685</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>687</v>
+        <v>686</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>36.43</v>
+        <v>16.84</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>688</v>
+        <v>687</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>17230</v>
+        <v>17231</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>690</v>
+        <v>688</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>691</v>
+        <v>686</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>20.99</v>
+        <v>16.84</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>692</v>
+        <v>687</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>17230</v>
+        <v>17232</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>693</v>
+        <v>689</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>691</v>
+        <v>690</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>20.99</v>
+        <v>50.27</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>692</v>
+        <v>691</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>694</v>
+        <v>692</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>697</v>
+        <v>695</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>17232</v>
+        <v>17235</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>698</v>
+        <v>696</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>699</v>
+        <v>697</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>55</v>
+        <v>228</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>50.27</v>
+        <v>29.51</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>700</v>
+        <v>698</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>17234</v>
+        <v>17260</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>701</v>
+        <v>699</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>702</v>
+        <v>700</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I240" s="0">
-        <v>32.08</v>
+        <v>24.23</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>703</v>
+        <v>701</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17234</v>
+        <v>17279</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>704</v>
+        <v>702</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
       <c r="F241" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>32.08</v>
+        <v>1.93</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17235</v>
+        <v>17280</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>705</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>706</v>
       </c>
       <c r="F242" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>29.51</v>
+        <v>1.93</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17260</v>
+        <v>17287</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>708</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>709</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>20</v>
+        <v>228</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>24.23</v>
+        <v>23.65</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>710</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>17279</v>
+        <v>17287</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>711</v>
       </c>
       <c r="E244" s="0" t="s">
+        <v>709</v>
+      </c>
+      <c r="F244" s="0" t="s">
         <v>712</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>1.93</v>
+        <v>23.65</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>713</v>
+        <v>710</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17280</v>
+        <v>17293</v>
       </c>
       <c r="D245" s="0" t="s">
+        <v>713</v>
+      </c>
+      <c r="E245" s="0" t="s">
         <v>714</v>
-      </c>
-[...1 lines deleted...]
-        <v>715</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>1.93</v>
+        <v>13.93</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>716</v>
+        <v>715</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17287</v>
+        <v>17295</v>
       </c>
       <c r="D246" s="0" t="s">
+        <v>716</v>
+      </c>
+      <c r="E246" s="0" t="s">
         <v>717</v>
       </c>
-      <c r="E246" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F246" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G246" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>23.65</v>
+        <v>13.91</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>719</v>
+        <v>718</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17287</v>
+        <v>17296</v>
       </c>
       <c r="D247" s="0" t="s">
+        <v>719</v>
+      </c>
+      <c r="E247" s="0" t="s">
         <v>720</v>
       </c>
-      <c r="E247" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F247" s="0" t="s">
-        <v>721</v>
+        <v>29</v>
       </c>
       <c r="G247" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>23.65</v>
+        <v>14.64</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>719</v>
+        <v>721</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>17293</v>
+        <v>22041</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>13.93</v>
+        <v>13.17</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>724</v>
+        <v>725</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17295</v>
+        <v>17336</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>725</v>
+        <v>726</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>726</v>
+        <v>727</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G249" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I249" s="0">
-        <v>13.91</v>
+        <v>29.88</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>727</v>
+        <v>728</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>17296</v>
+        <v>17336</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>728</v>
+        <v>729</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>729</v>
+        <v>727</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>29</v>
+        <v>327</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
-        <v>14.64</v>
+        <v>29.88</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>730</v>
+        <v>728</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22041</v>
+        <v>17337</v>
       </c>
       <c r="D251" s="0" t="s">
+        <v>730</v>
+      </c>
+      <c r="E251" s="0" t="s">
         <v>731</v>
       </c>
-      <c r="E251" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F251" s="0" t="s">
-        <v>733</v>
+        <v>55</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>13.17</v>
+        <v>20.44</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>734</v>
+        <v>732</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>17336</v>
+        <v>17362</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>735</v>
+        <v>733</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>736</v>
+        <v>734</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>29.88</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>737</v>
+        <v>735</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17336</v>
+        <v>17365</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>738</v>
+        <v>736</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>736</v>
+        <v>737</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>327</v>
+        <v>20</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>29.88</v>
+        <v>15.15</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>737</v>
+        <v>738</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17337</v>
+        <v>17372</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>739</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>740</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>20.44</v>
+        <v>10.61</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>741</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>17362</v>
+        <v>26678</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>742</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>743</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>8.720000000000001</v>
+        <v>12.69</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>744</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>17365</v>
+        <v>26690</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>745</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>746</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>15.15</v>
+        <v>11.48</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>747</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>17372</v>
+        <v>26690</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>748</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>749</v>
+        <v>746</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>10.61</v>
+        <v>11.48</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>750</v>
+        <v>747</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>26678</v>
+        <v>26691</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>751</v>
+        <v>749</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>752</v>
+        <v>750</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>12.69</v>
+        <v>7.48</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>753</v>
+        <v>751</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>754</v>
+        <v>752</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>757</v>
+        <v>755</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>141</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>26691</v>
+        <v>17395</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>758</v>
+        <v>756</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>759</v>
+        <v>753</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>327</v>
+        <v>55</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>7.48</v>
+        <v>30.97</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>760</v>
+        <v>754</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>17395</v>
+        <v>17398</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>761</v>
+        <v>757</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>762</v>
+        <v>758</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>30.97</v>
+        <v>4.15</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>763</v>
+        <v>759</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>17395</v>
+        <v>17407</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>764</v>
+        <v>760</v>
       </c>
       <c r="E263" s="0" t="s">
+        <v>761</v>
+      </c>
+      <c r="F263" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G263" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="I263" s="0">
+        <v>19.66</v>
+      </c>
+      <c r="J263" s="0" t="s">
         <v>762</v>
-      </c>
-[...10 lines deleted...]
-        <v>763</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>17395</v>
+        <v>17417</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>765</v>
+        <v>763</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>762</v>
+        <v>764</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>30.97</v>
+        <v>8.51</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>763</v>
+        <v>765</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>17398</v>
+        <v>26717</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>766</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>767</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>20</v>
+        <v>768</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I265" s="0">
-        <v>4.15</v>
+        <v>22.12</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>768</v>
+        <v>769</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>17407</v>
+        <v>26725</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>77</v>
+        <v>16</v>
       </c>
       <c r="I266" s="0">
-        <v>19.66</v>
+        <v>14.64</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>771</v>
+        <v>772</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>17417</v>
+        <v>17447</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>772</v>
+        <v>773</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>773</v>
+        <v>774</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I267" s="0">
-        <v>8.51</v>
+        <v>29.22</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>774</v>
+        <v>775</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>26717</v>
+        <v>17460</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>775</v>
+        <v>776</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>776</v>
+        <v>777</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>777</v>
+        <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I268" s="0">
-        <v>22.12</v>
+        <v>1.54</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>26725</v>
+        <v>17461</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I269" s="0">
-        <v>14.64</v>
+        <v>3.73</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17447</v>
+        <v>17462</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>77</v>
+        <v>21</v>
       </c>
       <c r="I270" s="0">
-        <v>29.22</v>
+        <v>8.67</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17460</v>
+        <v>17475</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>21</v>
+        <v>297</v>
       </c>
       <c r="I271" s="0">
-        <v>1.54</v>
+        <v>12.43</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>17461</v>
+        <v>26739</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>3.73</v>
+        <v>15.98</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>17462</v>
+        <v>26739</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>792</v>
+        <v>789</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>8.67</v>
+        <v>15.98</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>793</v>
+        <v>790</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>17475</v>
+        <v>26739</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>794</v>
+        <v>792</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>795</v>
+        <v>789</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>11</v>
+        <v>591</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>12.43</v>
+        <v>15.98</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>796</v>
+        <v>790</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
         <v>26739</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>797</v>
+        <v>793</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>29</v>
+        <v>55</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
         <v>15.98</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
         <v>26739</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>800</v>
+        <v>794</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>340</v>
+        <v>228</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
         <v>15.98</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
         <v>26739</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>801</v>
+        <v>795</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>600</v>
+        <v>796</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
         <v>15.98</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>26739</v>
+        <v>17506</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>802</v>
+        <v>797</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>15.98</v>
+        <v>39.52</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>26739</v>
+        <v>17561</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>803</v>
+        <v>800</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>798</v>
+        <v>801</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I279" s="0">
-        <v>15.98</v>
+        <v>8.109999999999999</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>799</v>
+        <v>802</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>26739</v>
+        <v>26765</v>
       </c>
       <c r="D280" s="0" t="s">
+        <v>803</v>
+      </c>
+      <c r="E280" s="0" t="s">
         <v>804</v>
       </c>
-      <c r="E280" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F280" s="0" t="s">
-        <v>805</v>
+        <v>20</v>
       </c>
       <c r="G280" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I280" s="0">
-        <v>15.98</v>
+        <v>10.38</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>799</v>
+        <v>805</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>17506</v>
+        <v>26766</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
-        <v>39.52</v>
+        <v>10.38</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>17561</v>
+        <v>26768</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I282" s="0">
-        <v>8.109999999999999</v>
+        <v>10.38</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>26765</v>
+        <v>17509</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
-        <v>10.38</v>
+        <v>3.32</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>26766</v>
+        <v>17510</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>10.38</v>
+        <v>6.03</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>26768</v>
+        <v>17511</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>10.38</v>
+        <v>108.2</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17509</v>
+        <v>17512</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>3.32</v>
+        <v>11.72</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>17510</v>
+        <v>17512</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>825</v>
+        <v>822</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>6.03</v>
+        <v>11.72</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>826</v>
+        <v>823</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>17511</v>
+        <v>17512</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>827</v>
+        <v>825</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>828</v>
+        <v>822</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>108.2</v>
+        <v>11.72</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>829</v>
+        <v>823</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>830</v>
+        <v>826</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>833</v>
+        <v>829</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>55</v>
+        <v>141</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>17512</v>
+        <v>17560</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>834</v>
+        <v>830</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>141</v>
+        <v>832</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>11.72</v>
+        <v>19.58</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>832</v>
+        <v>833</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>17513</v>
+        <v>17514</v>
       </c>
       <c r="D292" s="0" t="s">
+        <v>834</v>
+      </c>
+      <c r="E292" s="0" t="s">
         <v>835</v>
       </c>
-      <c r="E292" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F292" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>24.59</v>
+        <v>16.84</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>837</v>
+        <v>836</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>17513</v>
+        <v>17517</v>
       </c>
       <c r="D293" s="0" t="s">
+        <v>837</v>
+      </c>
+      <c r="E293" s="0" t="s">
         <v>838</v>
       </c>
-      <c r="E293" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F293" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>24.59</v>
+        <v>4.91</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>837</v>
+        <v>839</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>17560</v>
+        <v>17520</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>839</v>
+        <v>840</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>840</v>
+        <v>841</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>841</v>
+        <v>20</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>19.58</v>
+        <v>4.37</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>842</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>17514</v>
+        <v>17522</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>843</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>844</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>16.84</v>
+        <v>19.72</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>845</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>17517</v>
+        <v>17530</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>846</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>847</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I296" s="0">
-        <v>4.91</v>
+        <v>34.96</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>848</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>17520</v>
+        <v>17531</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>849</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>850</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I297" s="0">
-        <v>4.37</v>
+        <v>50.75</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>851</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>17522</v>
+        <v>17558</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>852</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>853</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G298" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>19.72</v>
+        <v>3.34</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>854</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>17530</v>
+        <v>22103</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>855</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>856</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>34.96</v>
+        <v>4.74</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>857</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>17531</v>
+        <v>17564</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>858</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>859</v>
       </c>
       <c r="F300" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>50.75</v>
+        <v>23.63</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>860</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>17558</v>
+        <v>17574</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>861</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>862</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I301" s="0">
-        <v>3.34</v>
+        <v>18.53</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>863</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22103</v>
+        <v>17576</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>864</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>865</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I302" s="0">
-        <v>4.74</v>
+        <v>4.37</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>866</v>
+        <v>867</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17564</v>
+        <v>17586</v>
       </c>
       <c r="D303" s="0" t="s">
-        <v>867</v>
+        <v>868</v>
       </c>
       <c r="E303" s="0" t="s">
-        <v>868</v>
+        <v>869</v>
       </c>
       <c r="F303" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>23.63</v>
+        <v>8.68</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>869</v>
+        <v>870</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17574</v>
+        <v>17590</v>
       </c>
       <c r="D304" s="0" t="s">
-        <v>870</v>
+        <v>871</v>
       </c>
       <c r="E304" s="0" t="s">
-        <v>871</v>
+        <v>872</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>18.53</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>872</v>
+        <v>873</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17576</v>
+        <v>17595</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>873</v>
+        <v>874</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>874</v>
+        <v>875</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>4.37</v>
+        <v>14.74</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>876</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17586</v>
+        <v>17597</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>877</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>878</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>8.68</v>
+        <v>17.48</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>879</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17590</v>
+        <v>17604</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>880</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>881</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I307" s="0">
-        <v>8.619999999999999</v>
+        <v>33.95</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>882</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17595</v>
+        <v>17604</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>883</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>884</v>
+        <v>881</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I308" s="0">
-        <v>14.74</v>
+        <v>33.95</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>885</v>
+        <v>882</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>17597</v>
+        <v>24396</v>
       </c>
       <c r="D309" s="0" t="s">
+        <v>884</v>
+      </c>
+      <c r="E309" s="0" t="s">
+        <v>885</v>
+      </c>
+      <c r="F309" s="0" t="s">
         <v>886</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>17.23</v>
+        <v>24.82</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>888</v>
+        <v>887</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>17604</v>
+        <v>17608</v>
       </c>
       <c r="D310" s="0" t="s">
+        <v>888</v>
+      </c>
+      <c r="E310" s="0" t="s">
         <v>889</v>
-      </c>
-[...1 lines deleted...]
-        <v>890</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>33.95</v>
+        <v>5.49</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>891</v>
+        <v>890</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17604</v>
+        <v>17607</v>
       </c>
       <c r="D311" s="0" t="s">
+        <v>891</v>
+      </c>
+      <c r="E311" s="0" t="s">
         <v>892</v>
       </c>
-      <c r="E311" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F311" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>33.95</v>
+        <v>3.32</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>891</v>
+        <v>893</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24396</v>
+        <v>17610</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>893</v>
+        <v>894</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>894</v>
+        <v>895</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>895</v>
+        <v>11</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>24.82</v>
+        <v>1.11</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>896</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17608</v>
+        <v>17614</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>897</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>898</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>5.49</v>
+        <v>3.1</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17607</v>
+        <v>17615</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>900</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>901</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>3.32</v>
+        <v>3.96</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>902</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17610</v>
+        <v>17615</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>903</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>904</v>
+        <v>901</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>1.11</v>
+        <v>3.96</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>905</v>
+        <v>902</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17614</v>
+        <v>17617</v>
       </c>
       <c r="D316" s="0" t="s">
+        <v>904</v>
+      </c>
+      <c r="E316" s="0" t="s">
+        <v>905</v>
+      </c>
+      <c r="F316" s="0" t="s">
         <v>906</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>3.1</v>
+        <v>16.61</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>908</v>
+        <v>907</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>17615</v>
+        <v>17617</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>909</v>
+        <v>908</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>910</v>
+        <v>905</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>3.96</v>
+        <v>16.61</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>911</v>
+        <v>907</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17615</v>
+        <v>17618</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>912</v>
+        <v>909</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>910</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>29</v>
+        <v>712</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>3.96</v>
+        <v>10.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>911</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>17617</v>
+        <v>26806</v>
       </c>
       <c r="D319" s="0" t="s">
+        <v>912</v>
+      </c>
+      <c r="E319" s="0" t="s">
         <v>913</v>
       </c>
-      <c r="E319" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F319" s="0" t="s">
-        <v>915</v>
+        <v>11</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>16.61</v>
+        <v>18.02</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>916</v>
+        <v>914</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>17617</v>
+        <v>26807</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>917</v>
+        <v>915</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>16.61</v>
+        <v>25.62</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>916</v>
+        <v>917</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17618</v>
+        <v>17623</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>919</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>10.72</v>
+        <v>31.24</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>920</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>26806</v>
+        <v>17624</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>921</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>922</v>
       </c>
       <c r="F322" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>18.02</v>
+        <v>7.14</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>26807</v>
+        <v>22115</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>924</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>925</v>
       </c>
       <c r="F323" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>25.62</v>
+        <v>10.43</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>926</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>17623</v>
+        <v>22116</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>927</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>928</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>31.24</v>
+        <v>12.82</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17624</v>
+        <v>17628</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>930</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>931</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>7.14</v>
+        <v>21.04</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>932</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>22115</v>
+        <v>17632</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>933</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>934</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>9.710000000000001</v>
+        <v>57.39</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>935</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>22116</v>
+        <v>17633</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>936</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>937</v>
       </c>
       <c r="F327" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>12.82</v>
+        <v>20.22</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>938</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>17628</v>
+        <v>17634</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>939</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>940</v>
       </c>
       <c r="F328" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>21.04</v>
+        <v>48.2</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>941</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>17632</v>
+        <v>22124</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>942</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>943</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>57.39</v>
+        <v>7.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>944</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>17633</v>
+        <v>22125</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>945</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>946</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>20.22</v>
+        <v>5</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>947</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>17634</v>
+        <v>22127</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>948</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>949</v>
       </c>
       <c r="F331" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>48.2</v>
+        <v>5.02</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>22124</v>
+        <v>17645</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>951</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>952</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>7.22</v>
+        <v>10.02</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>22125</v>
+        <v>17652</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>5</v>
+        <v>6.65</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>22127</v>
+        <v>17664</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>958</v>
       </c>
-      <c r="F334" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F334" s="0"/>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5.02</v>
+        <v>13.08</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17645</v>
+        <v>17662</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>961</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>10.02</v>
+        <v>4.05</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17652</v>
+        <v>17663</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>964</v>
       </c>
       <c r="F336" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.65</v>
+        <v>22.75</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17664</v>
+        <v>22139</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>967</v>
       </c>
-      <c r="F337" s="0"/>
+      <c r="F337" s="0" t="s">
+        <v>11</v>
+      </c>
       <c r="G337" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I337" s="0">
-        <v>13.08</v>
+        <v>14.23</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17662</v>
+        <v>22140</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>969</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>970</v>
       </c>
       <c r="F338" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I338" s="0">
-        <v>4.05</v>
+        <v>12.74</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>971</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17663</v>
+        <v>22142</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>972</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>973</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I339" s="0">
-        <v>17.73</v>
+        <v>16.22</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>22139</v>
+        <v>22143</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>975</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>976</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I340" s="0">
-        <v>14.23</v>
+        <v>21.33</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>977</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>22140</v>
+        <v>18250</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>978</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>979</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I341" s="0">
-        <v>12.74</v>
+        <v>19.48</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>980</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>22142</v>
+        <v>18251</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>981</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>982</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I342" s="0">
-        <v>16.22</v>
+        <v>38.72</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>983</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>22143</v>
+        <v>26831</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>984</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>985</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I343" s="0">
-        <v>21.33</v>
+        <v>16.22</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>986</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18250</v>
+        <v>18252</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>987</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>988</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I344" s="0">
-        <v>19.48</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>989</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18251</v>
+        <v>18255</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>990</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>991</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>38.72</v>
+        <v>18.11</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>992</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>26831</v>
+        <v>18256</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>993</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>994</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>16.22</v>
+        <v>64.55</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>18252</v>
+        <v>22147</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>996</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>997</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>85.31999999999999</v>
+        <v>6.45</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>998</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18255</v>
+        <v>26847</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>999</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1000</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G348" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I348" s="0">
-        <v>15.13</v>
+        <v>11.12</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1001</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18256</v>
+        <v>26847</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1002</v>
       </c>
       <c r="E349" s="0" t="s">
-        <v>1003</v>
+        <v>1000</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>64.55</v>
+        <v>11.12</v>
       </c>
       <c r="J349" s="0" t="s">
-        <v>1004</v>
+        <v>1001</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>22147</v>
+        <v>26850</v>
       </c>
       <c r="D350" s="0" t="s">
+        <v>1003</v>
+      </c>
+      <c r="E350" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="F350" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G350" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I350" s="0">
+        <v>28.72</v>
+      </c>
+      <c r="J350" s="0" t="s">
         <v>1005</v>
-      </c>
-[...13 lines deleted...]
-        <v>1007</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>26847</v>
+        <v>18259</v>
       </c>
       <c r="D351" s="0" t="s">
+        <v>1006</v>
+      </c>
+      <c r="E351" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="F351" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G351" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I351" s="0">
+        <v>16.68</v>
+      </c>
+      <c r="J351" s="0" t="s">
         <v>1008</v>
-      </c>
-[...13 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>26847</v>
+        <v>22150</v>
       </c>
       <c r="D352" s="0" t="s">
+        <v>1009</v>
+      </c>
+      <c r="E352" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="F352" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G352" s="0" t="s">
+        <v>866</v>
+      </c>
+      <c r="I352" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J352" s="0" t="s">
         <v>1011</v>
-      </c>
-[...13 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>26850</v>
+        <v>18267</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1012</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I353" s="0">
-        <v>28.72</v>
+        <v>8.119999999999999</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1014</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>18259</v>
+        <v>18268</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="E354" s="0" t="s">
         <v>1016</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I354" s="0">
-        <v>16.68</v>
+        <v>10.9</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>1017</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>22150</v>
+        <v>18270</v>
       </c>
       <c r="D355" s="0" t="s">
         <v>1018</v>
       </c>
       <c r="E355" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="F355" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>875</v>
+        <v>21</v>
       </c>
       <c r="I355" s="0">
-        <v>9.039999999999999</v>
+        <v>45.75</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>1020</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>18267</v>
+        <v>18276</v>
       </c>
       <c r="D356" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="E356" s="0" t="s">
         <v>1022</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>8.119999999999999</v>
+        <v>20.05</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>1023</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18268</v>
+        <v>18282</v>
       </c>
       <c r="D357" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="E357" s="0" t="s">
         <v>1025</v>
       </c>
       <c r="F357" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G357" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I357" s="0">
-        <v>10.9</v>
+        <v>48.05</v>
       </c>
       <c r="J357" s="0" t="s">
         <v>1026</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>18270</v>
+        <v>18282</v>
       </c>
       <c r="D358" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1028</v>
+        <v>1025</v>
       </c>
       <c r="F358" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I358" s="0">
-        <v>45.75</v>
+        <v>48.05</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1029</v>
+        <v>1026</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>18276</v>
+        <v>26865</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1030</v>
+        <v>1028</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1031</v>
+        <v>1029</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>20.05</v>
+        <v>10.34</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1032</v>
+        <v>1030</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>18282</v>
+        <v>18293</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1033</v>
+        <v>1031</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1034</v>
+        <v>1032</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>48.05</v>
+        <v>17.74</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1035</v>
+        <v>1033</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18282</v>
+        <v>18311</v>
       </c>
       <c r="D361" s="0" t="s">
-        <v>1036</v>
+        <v>1034</v>
       </c>
       <c r="E361" s="0" t="s">
-        <v>1034</v>
+        <v>1035</v>
       </c>
       <c r="F361" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>48.05</v>
+        <v>10.9</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>1035</v>
+        <v>1036</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>26865</v>
+        <v>22161</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="E362" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="F362" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>10.34</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J362" s="0" t="s">
         <v>1039</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18293</v>
+        <v>18320</v>
       </c>
       <c r="D363" s="0" t="s">
         <v>1040</v>
       </c>
       <c r="E363" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>17.74</v>
+        <v>19.06</v>
       </c>
       <c r="J363" s="0" t="s">
         <v>1042</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18311</v>
+        <v>18325</v>
       </c>
       <c r="D364" s="0" t="s">
         <v>1043</v>
       </c>
       <c r="E364" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I364" s="0">
-        <v>10.9</v>
+        <v>34.94</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>1045</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>22161</v>
+        <v>18324</v>
       </c>
       <c r="D365" s="0" t="s">
         <v>1046</v>
       </c>
       <c r="E365" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="F365" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G365" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I365" s="0">
-        <v>65.56999999999999</v>
+        <v>16.29</v>
       </c>
       <c r="J365" s="0" t="s">
         <v>1048</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>18320</v>
+        <v>26901</v>
       </c>
       <c r="D366" s="0" t="s">
         <v>1049</v>
       </c>
       <c r="E366" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I366" s="0">
-        <v>19.06</v>
+        <v>23.37</v>
       </c>
       <c r="J366" s="0" t="s">
         <v>1051</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>18325</v>
+        <v>24538</v>
       </c>
       <c r="D367" s="0" t="s">
         <v>1052</v>
       </c>
       <c r="E367" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>34.94</v>
+        <v>17.48</v>
       </c>
       <c r="J367" s="0" t="s">
         <v>1054</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>18324</v>
+        <v>18354</v>
       </c>
       <c r="D368" s="0" t="s">
         <v>1055</v>
       </c>
       <c r="E368" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>16.29</v>
+        <v>13.74</v>
       </c>
       <c r="J368" s="0" t="s">
         <v>1057</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>26901</v>
+        <v>18354</v>
       </c>
       <c r="D369" s="0" t="s">
         <v>1058</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1059</v>
+        <v>1056</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>459</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>23.37</v>
+        <v>13.74</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>24538</v>
+        <v>18368</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1061</v>
+        <v>1059</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>17.48</v>
+        <v>35.59</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>18354</v>
+        <v>18369</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>13.74</v>
+        <v>4.57</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>18354</v>
+        <v>18371</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1065</v>
+        <v>1066</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>13.74</v>
+        <v>13.01</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1066</v>
+        <v>1067</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18368</v>
+        <v>29939</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="E373" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F373" s="0" t="s">
+        <v>906</v>
+      </c>
+      <c r="G373" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I373" s="0">
+        <v>14.91</v>
+      </c>
+      <c r="J373" s="0" t="s">
         <v>1069</v>
-      </c>
-[...10 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18369</v>
+        <v>29940</v>
       </c>
       <c r="D374" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="E374" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G374" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I374" s="0">
+        <v>9.539999999999999</v>
+      </c>
+      <c r="J374" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18371</v>
+        <v>18379</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>11</v>
+        <v>712</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I375" s="0">
-        <v>13.01</v>
+        <v>23.09</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>29939</v>
+        <v>18383</v>
       </c>
       <c r="D376" s="0" t="s">
+        <v>1075</v>
+      </c>
+      <c r="E376" s="0" t="s">
+        <v>1076</v>
+      </c>
+      <c r="F376" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G376" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I376" s="0">
+        <v>15.32</v>
+      </c>
+      <c r="J376" s="0" t="s">
         <v>1077</v>
-      </c>
-[...13 lines deleted...]
-        <v>1078</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>29940</v>
+        <v>18386</v>
       </c>
       <c r="D377" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E377" s="0" t="s">
         <v>1079</v>
       </c>
-      <c r="E377" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F377" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I377" s="0">
-        <v>9.539999999999999</v>
+        <v>6.64</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>1080</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18379</v>
+        <v>18389</v>
       </c>
       <c r="D378" s="0" t="s">
         <v>1081</v>
       </c>
       <c r="E378" s="0" t="s">
         <v>1082</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I378" s="0">
-        <v>23.09</v>
+        <v>11.97</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>1083</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18383</v>
+        <v>18393</v>
       </c>
       <c r="D379" s="0" t="s">
         <v>1084</v>
       </c>
       <c r="E379" s="0" t="s">
         <v>1085</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I379" s="0">
-        <v>15.32</v>
+        <v>6.23</v>
       </c>
       <c r="J379" s="0" t="s">
         <v>1086</v>
-      </c>
-[...73 lines deleted...]
-        <v>1095</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>