--- v0 (2026-10-08)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc950f9ccbbb428656d469cbe14caf8e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d7580fea557c4c7d283deb4c31b21e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73d6e1f4b08f9e7a1aace6105eeaa853.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a33b0a3899b0c1b43701bf946e436aa4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed276a0b30f61f1ef0ad0bb21bcd63c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f96086446fad99d957b4ebdd06a701e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91562342ae8e1305327396fca77520847.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e261635d275f89ca7e03f56e283604f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b5be69ea92a39f7abcc07f261cb6079.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6347ef60e9216a247cd481790773fa9f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f423ff979f06db2c5355890077037fba11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6672aff4f03f1e725bf7578b2963c89f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7860bb8c670f6291dfcd730336fc9d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1938621a50a0ba9dcf7f028fa8c3de14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80802d04b699efef0530d2b60764472d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec3b9da41c05f37bd993ea2a747b88916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e4592c7abffed64384e348b91ce83617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dded4ff0bfd3bf7dd1c0d15b038394e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb89ee3a7c2c257d8b6627e8af65e0019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bc31a27cfba104b81275e889f9464620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75513b0a012fcebd688b12ec152ed34121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de80ac4c0fe8a91aaa715db8d1335d5c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32581c49b7ff7e33b371ce0f448c033b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe0a1c0c6f13c378a2cd8e3687299ae24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea70b9efb71ed4775c4d99df986159325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc7569b58aaafa993f9e084db6b783826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460b56d7ef4bc5348c35d0900422e31327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3c795e0122cef634ef8cf5c3c6c69b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed944a3143b4975187906ee4d7f33b1529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cd69f850cab3e69881ab074b82dbab30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4dc44a83f0fb9e3831bbae339e3def731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51225fb0ffa6231a7987cd9ced0f96e632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fb3aa173dbd73ea184e9da47dd691e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70a55de3da58d9c9a39206c21f01e7434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068bddd1d33d5d13f75a36a75999088c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea506e7c8e9abf8f75ac4470ebdb30136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ad03f94bab705511ac201ddaa48be137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c672caace826ec9025588dc2030fef38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9f17504ff0877531ef8019e1e0efa139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12d82d6d48206a24b4ddc62e43b4c3940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3fb67bf8b9463411ab0b1bb090542941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a99b33a581f684222b891b812310c3242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0ab33ce45bd882eda8626e748e6c7343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a52ec5dc39561710579caf9ffe895b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d8390f2a350cc40907426c5690c57245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c072a0ff91d12dbbfb7c6821b02cf846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f21e584edb7b4a6461448b6996509247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599d9d16630263be87a563701388bcb348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676ba18add77a4de4af3240c3a0e229b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6400c18b401e1334f0d2458c40fb9e7950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607d6eabd6133144a46fca2e37a1f8c751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b8bdaa78061a8bcc562d9e7cc04eb752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68526a2be5c4617b3ff8610913f209653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcb45d675cbee18ff8b04a9bfe0643054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fd66d3c7f78535364dbc853596ad3855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df54bd86625392ee4b7d28860b9d50756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0711f1af4c6a1b572369c15f34aff6d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61da0c354772d36cd9bacfd1b46b024158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170364be4201a867923c91b9ef46737c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186c28900896e2549a8309bc52328fc760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa1e7086cf860243939510cabe3236661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd79f73da9eeca8eaf7117dd9a1434162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42fda6eed94ac25beaafc82d9efb91563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3da16317f3a989da4972135f656448e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c2f0ebfd376891f95fb58facbd29b665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2981bd503d9c267431b0160f7cba181466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f00492714b05c9d44bf6cb9bf5085df67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2a2c40566be9c513819dfee045ca0268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70779970574349b868d08fce13ebc69469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce8d0f7ce72e778fdecd86657de138b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38c93613901d0edc2b346086f5b579671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f2318c3335bde9dc05c5548df86b1272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1caeca2e30d739cf02ac84575677a82273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2503d438b277f2332dcb0e602eccb474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cab0d0329d907a27d5574f942becfc75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b8e1f07b25a0005ba3613fad1ae33476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b72580ceec92c512b37a7ea21c0972177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10e93eb47ddc856b0e17277edd53c0f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3586f27be904d1f5f79874914235e9fc79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e487e2df0defa3a7dc747556a1db25ba80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f344d18cf0db03ed52a032c51b51e6e881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe0cc6584b67fe868979ea7d48aa1ac82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9916e8d20d1707dc624b5200273bb77583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74064b680b52b7cd9e0fba6f4daf30b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e0a3665cbc94f2d9e599c2944882ab85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf5996acf5c8d105c00857d6fe763c386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2f90ef120b063ec2f6bd4d829c689887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2b392922f0c6278fa540dcca5f07bb88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c47302fe99737eefd7ea919ae802ce89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5946551d4619c74735b880463ede3ee590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ff681a8c79a9bb3b145a37510b716d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6be7df527ecee7e60aeec7e6d0639092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66db1ae66f91cd2aa8cb65d4e3df8ad93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cef583b58dee6e986bda51e2f1cab994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60243f31b40c57fa04ba5aaa1a06dd0595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a433a9889394ce396f3aed907c6ca03896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cf67aa1e9d4d666a75b6ca159c4ac097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f03c1f898b8eb0ce48319494ad569a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a8f3cac92aa2a79ef994eeafce544499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bd4e7c5fd9ae9cd72cbdf62783175b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd538adf5e7f45993f65c9f00b5ff694101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919bd8ed6654351f7d2cab6ce64c3779102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09e7bf11aa1905e2d240450b53b9b3b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844b5368613bca20609d8f2910f3c251104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe0c369454d23c2b4a356cca454c89f105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d7ff227d856d6492bd474e3d800b0f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480e149d176947c39bd197bbea1ca30e107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a071c59622b210589feaa0aafe154d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cca74da17b7fe0b6c30a578b2b7be3109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ef83ac0e6d0846e89fa77707c17b95110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd006dd7e378051cb5e8b811d49dae4111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f4ca234c393e67002be67a335473df112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca72569615d5bf6d5ba828366b683ba5113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6526ead15a5de1808719047d5a965d3e114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97089c2e21b623ee0085c4ffb904542115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255f942c184b7475436a248b504a69cd116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351a59c11928309305032ea244dec974117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcebbd9d63e13985777d2b1700fa8e0118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47fbe5c35dfc4ac09ed5b2135680aa9119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f251080457f71cdb1e36e61164dbdf0120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10aa1c5581f6f308780630655b911dc4121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2699d105bb6b125c953592404c35089122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400f63e4de7bad03367b51cd930e478d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb09df167842b06e9e6342091431afcd124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a516416393a83ec39173080cf282c781125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1911ca167ee4a482a8ccb53b0808bee126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7b49d985b75a26ed1a58eb95f13924127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806f7f54ae862c9ccbac19b7276c1837128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f62b707f2cb45cd0792166dc172b2ea129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea613272f38544f5f7592e3a9aa5e4cc130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c48e845d79b344b82638072355a773131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9ca0a12a77e1e227d0664d6105c7c6132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e516cbc32542ba9084ea4b920dd1b9133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d4f585581331e14fbefd46a317df05134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f96444968716cae61bdcb16ea2cae59135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb076a0123befeab3b88e5351d19709136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d015e0ac14a0759ff824ccaecdcf8e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884fbb7b6dd6edc4fda8c0ae42d43a80138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73c6e9343dfbb71d7c535af5e8aac01139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a775678db87edbfd6206cdd4aa396c0f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca3ba4533cd1fa6abfe9d767e6dc84b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72395715c2eb9dc176e0a9d21cff0ba142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b4b3432f401e7f4467da359bbf966f143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4dea9c9c5213f6b2b0252329201a3f144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c220e111bba0d5d7cc214117a4f15673145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970bb4daa47e84eee84c55e00a6516c3146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61987f72d4aa152f11f2bdecd63c4de147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d3ae0a89e4d6339d7c9fe8be3d6273148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0fbfa75c0a41461f2211cf9b806b19149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49aafec8a7c79e4d083cdfa4040ca185150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dba6c81f4a491525211ee2ab4a3b4f0151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0e4468c94eebe61bde907032115dac152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10ad50fb4f71faa8d6eecbafd1d5d8e153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419f3fe75814fde32bfe1babdc4ae8d2154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc3ba7cf9c6b929c894b76f0c432146155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8f7a435f384e2f55d40910b82238cc156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea415f5d27e64dd405152088b03cd8b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e140b3d04292f9f1b29ad322476419e1158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f028d766b4d8bc39ac1712783c68fe95159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7182f2945585c140234c62d8a45d717160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29229c1587b55e6ea6f56563e20e2cf1161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ce1f66e040e0bab72caccedcc4c549162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fb9c3b1dfd28f5c0cefb39aa870472163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ce40d2f782aa4c6fa98a905e7dc1a5164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71168fe129305146c3039c3a9ecee80d165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261d4d1f993c08dd8b252d92476b36d2166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae41dd95cb3f23bcb5d4ed6b692292b167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e93e8da29027ef0df0173448766fc6b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df0559225e97c17779890bd1e3a21dd169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c24356040972ac9f3db50296e5da31a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40de1e3ba12cc58b7dac35afc1d5bf2171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba4775b5851cb3e42da97cb021506cb172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d407a5b9bbf7f77df4c047f330f09c81173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e11344039ed2e10b3b4985d386bdc97174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c609169364804bfd43481e2ebbb4f5175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa72d91db93d0832033e5afc0d8c252176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23c11822abdba1b34a8eea7489e2af9177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d5562480067729d8284e4029a1ebed178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88633e348d06cbe9fabff9f2199ced7179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368cb8cb8d259bbef5d843f87a851a70180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e4349cac05bd5cba359f1f68d70bff181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911c7513d500198d08e586f75498f406182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a9ca550d5c8dc7e26e216df0c299e6183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1832137f10a75075c7b68491c26dab3a184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e2f3b80c07b374b54c4442f517ca51185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0588e2bc437378ccc3d29a26a9000a186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6272007cf50e11a061ac3f04b067bd3f187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb7895c01a6f6edba8a6705665d259c188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ab3977818ac87733f3c8421b6c6646189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaaaacdf9698bf38ed1a5706a72f3bd7190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bbdc817aa3e73873809fdb7dd6f9ff191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e35ecf67aaae24d9e25f9f306c2e263192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e573c4834017c8e27e1085e59c56fa8193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e122197cb64608ed354f175f3fc84e5f194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9574a478e5f390003fb2530abeda09f6195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde4600da4a83af7c3f8040f918da3e1196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c2a54e83a5d9360d9d3c13a725f945197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d18e0abbb3b7782f428e7ee99f22b8198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6463122357920d9fda2978d9846d99199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f7a34071c7379663ddd6e7c250f7df200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80f5ddb659a7daa24b379cf312f889b201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91922d172dea7e1d6ea392f0e6885c33202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892a7db7caf9a5b26cc39f477a63f6d4203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c6c37edc9dd5900db5f7cf21255fa5204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ad63a0b91fc037ad8ed409cc8156d1205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f603805d05c6ceed33649b0644d110206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3a374c13a1f46ed65949786524b272207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab76900234a6679c3a8ee911d28261fb208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecccda2765e0b1b881c8f46912ce8c7209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6452e6837b07a3affa36eb356ee4f22a210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9562c3096b354c9328942c691a3d40ea211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddca1858caa18ca4c444b20ad063446212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68029726fc1d2e4cc0f847470a9c0d94213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1e7bfb22c9ece884053baf9630f915214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764131a3bc9f7170ce6285cbd674d963215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdaa179595b82746b6d9299faa94046216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c266d791f09d7d4086c67ce6914c93a9217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36891977fd9b84855faaa1900fa03165218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fae1e5546c05062287c109435da00c219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18e17ccaec40e1d1f2d3aa83e742ff5220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecc6498e292610038ead1924df4f1c1221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adba4184cdaf31ed13c5b75f28914a15222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1526e7d3dbdb17251dfd2487179b6b6223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a194aa9a4d3043372d4d601ecdcb28e9224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79782aa018bf36435b9e01de3369562225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab1428819f5c592a233ab0a3aa05dda226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3f3c783080b3c5d8a1bf8413666a6e227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc61c5920ed0e46b261c4b4b7eaa2dd6228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24e128e852f543fd51b294d3e5a0c00229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea55dc0d1322e678c2e43829f222206230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b15bd1c58fa46c14f61a7c7eb9f463231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64455dd1ffd087ed1ff9bf96e7f4cc3e232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4885d36ca66a7de181acbf0ede22b5233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a183d26d0355a3de6eeb394c8cfc7c234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9f71676a60e6acc4f24893d8fd9469235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93f466ab9c51382b23e5fc156819654236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fdc9eff508d917f3d6ca385b9497da237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9366b93a6defc2c4a3b0b8f5ce821201238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204f761cdfeaa19bd38f003f4b38becd239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de33e73d4026f93409a805af22ea02d240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0caa309e7f6510ce0120ffa98979ced7241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35df8d453210ba9850cae22ed4422100242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469ef3bdd568bbfc6092f9753b6f93fe243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e405c1aadc9602da757fae754c22014244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab4cd1a015eb99283509ebc183161e8245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c2206dc1f98a4d44dd2f9ec4488627246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed20a2f923158d0f98c26785d9d6524247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae09a57c396b4aa5a6732a2658c8990248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8efc8aa4e771a6a31259a5e2b0962d5249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c93eeb9d58ed3cea47a7032a7338a6250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9f49b619c22f995fbad5a409ba8b66251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef7f37ebe6377f525f182d5e22e95b9252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee64ce3594e8e212528b6c7a4c317e7253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a11ed159473e948b3c12ba7bc8375b254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f87a6398e52632aaa1a078325e4715255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2305a97d5b70444aea4b33ba8c7b7a6256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c394b5142bf750b75b216bf5ca10b692257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca1b3dc3a2f3b0cfe83bd4100e82ef4258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7441ae390d1093f18ee42ae6c0711c259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb40e1152d376b44125611e84cad133260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632745dc48686cebb21cd276fc69f2d5261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e2954fa7550ff8dbbeb83512d223bf262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2e49f671bf480ccc3e91518c018c56263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3d6c3dadf2e2e797e09fde2e850165264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e3b58515037027742c53bc25d2fe39265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c994a0d52909d92b4a958ab4fc79a6ac266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3b30f5808111c33e3f8718ea5fcf1e267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e379ddb459cbbb0d7328cbf8836c93d268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30218a47dd174593c4a8872ffb1073c8269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365660f3b132a29cc4bfc0aaf95545ad270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2433f5757e4da8ce047270d391633b271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a6b92c078a923804ccf0b0baca5609272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1349f80c616848f777d467186ea78af273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91978dc12176ca2bdef6f2a1eecc7543274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d96c40f4041cbbddeed847470bce43275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b065f6f88de0d78d9f147a1e1b802968276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d658179ac82916979c5a9718809d27277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2303a2089d221bb6d8c087210999b1278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528b3071b817ee1f42a9d38fa9c9d2e5279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801352ce08c3f3d93e8bc99f33aa2e14280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582465422b8e5d9cb3133a39a8a15072281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0147a2558587b686a7c500b6e3d6954282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3733567e3a8cef390448393b163f172283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5c2d8ddfa64ac27cc91b903fbc1460284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c4779397c66da2f707a5c3b4d3df6c285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4f7b30e40b5962f8c347d645da561b286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc084089ea5ff5a1c1b25affe2c8d494287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd1bf0a59a09ecc587f5c6015e036b1288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff63d7debdb29e91dbf44a0d2f36ec6289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776e4ed728f9e64f06ea0b83448bf129290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652693e5e88d51cf071a3a50dfbb9235291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793f1f3fceeff9b0c022e2cdb4a73251292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d71dc5bb50d14517dd3ae3ca551eb5293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c274492d6dab97e803306e69fd4ad2294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e839416eab017267a37a41af82b08f92295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f82c9930b82503122244c76b2519089296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b9a51899e8322dfc659d0b473919fb297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c627bd25ba65c4f719dd424910925c298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc1b9e07237682cd157a2ee6f37a669299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d456b68541c9569446afcfff7354e01300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a8c459d7249423d1ba90e8fb79f7d2301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b5f1894f7f8d18d7ae6bf3ff88728f302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62ce1917c438edf9db88b7c7ceb33aa303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50923bc277f863db415dd2b95e75721f304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6ff0005b5c8a851e4dd38c16fdba7c305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdc26598319a183e10a30048ca434f4306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3474341a0ee935a61c8b5cbe18c6832f307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89418fdd289e29f37095148c45e337a7308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a551b7075647d1816e71418eb506d81f309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7380dfc7dd0c91828b6bbbb90bd5f954310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3cfff091fe30d6585d1608b9967b08311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3132f2e97d4f50549c84d2088da1bf6a312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e18abde2a8cd1eefe91c2c436c835c5313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5641350fdf56cbab3dc8d0a6c6435daf314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8022f32e7f51d5807a6788356a17bf315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132b731d15d4d218117b6a50da8064a0316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766721f7a8aa54f5ecb97dc4acb7283b317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b10ca6dc7623e94f3a7b31441a9a618318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b0d8560165103d462fd466e74f1650319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bef47081786f2d2d122cedce6a1732320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee8af04f1d704cb3416f58134b1f46d321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97aa9c532b71d28feeebbfcb8ca10c9322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5868ec37c0191fe30ec4575773f40c23323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5f1a15747183baf37aaee397b43ee5324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d11f8d22fc6769ab9b917b6523cba11325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51a934eba19a50782928a1bc822c3fd326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b37138191751aea38d896628ae15ec8327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced2b62812a797d4c2b0675e3531a5d9328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38da546429210c1b94fcf475d51afabd329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3023a8fd171e2bcf5a9c82174dae2545330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d6dc93f4ce3b93768b177e54f17bd3331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecdb058c6e235133a553f21b486b1b9332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49029797847040a186a5d68f05aba66333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b16c59763f13731b8b6b84ca1d62e4334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c304b0c659b2dee6d4e4da647e42d08335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc37fc7a0ebecab3d8e6c3f84cc84e7336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f8cdff8baa4bccf1dcdbcfe22472f4337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e86dcaed2196e1e5798b45b7f2e83a338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595be35e825f716fc2518a8592f183a8339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb46aa0e6a95262666ceceff427b28f340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a832a162a823ff4fa2dad283a61b152b341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4323e518b64160ca7db5d5ee053029342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87a73873fe90df6fb7e41c05a168ba3343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0dfcce778a2a4d62a3c4f66c2a0039344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e5c770d06c952dc98c7a5f0ace56da345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c06ed1080653891fdf7ab4ef7cfcfe346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15630a9b6b7659975bc7f24b8672de9d347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1221127385e0bcb38aa154c938712102348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ef99e31df5466256b7126b48f28fbe349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce18483c55453ad85a9b0628796b7071350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86afca4a4f5d89ab2a804e7e606163b4351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb8be0b63ddb923a5b050c8dbc05d83352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c50cb19c52960ad14cd1ee6fc13d5a353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97bb6fc586071a96b1b354a4bfacd31354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f0d617f7f6459bf1514e45f4f746ea355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c6953f4b8f03af30c90d5fd84eae1b356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2b00e8f2cbea576cc443008964a6ff357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e660f37d4d51a251dd7ec6dccfeee09358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8b72ce1df8edcf154fe6e77f32f94d359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00537dabcba9667e497cc9e71f7db91d360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b06c0732895c2195c098906476ace17361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60279fac88330b582432d2ba8f7aae1f362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b07cd1e4f8e66c0068889aeb1f1f58363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d559d9131f1a7f54f58e37550b271f364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f894bb64a614175b0359def4629f9c365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20960dc13268f2574256553f5820d20366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abc5d582815b041938ca5a9af88a77c367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56dca81620fde239b742c32690c630ee368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b830297747227d3e8562d6f7016a7bc3369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b4fede097316c451b0ceb46457b635370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc5d70f14422c9def1bfc52fdbacc6d371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4dfd46077f4fdc698831a690cac5510372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a24657b94780d644e5a97084bae7717373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5732ae30a1e9646711675b5a5b745056374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdb1af2e2f6201bd172dc94d627548e375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6635a42ec22068d0c7347f8f21b09192376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e0a85e62a7294289295e0ca38330cd377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d10687994fe7e5ea6f375ee3a73d035378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376c25a9670e5f747894c9c05823f1fe379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11b20cecc6916e3f2918454bfdcf0e7380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86a4eab2172a52e57054ff193d258bc381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205f61d80bb8d54e98a4360bb4e5532c382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28feb78b98a10e0ae63e8659f3cbe5c9383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1be8f4f2fac2faee7a109bc4e2fe36384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6586a3dbb0e8dfec7c1903e172f0d51385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c40cfe47f4d2a385373c78d74a02af0386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0e48751e8e0098ed5da158fe23b97b387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccab72ebfaf41b97f7c2fa9dd649ce6388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76dd9a40ee2678f306828032993e8c68389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51843c3f99f8b8292fec906a0c68b7ed390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9077f3313c834dc49f1aeb6753564fb5391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5878e7b09989b0fc68fb8e73d89ab268392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda6caf8f2ace1b31b3931a7eaab42a2393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5523fc626c8a95415f71f3303dbb3e93394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba4b97b5a9ae6e0254c3e058ed5fd0a395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d4795c2f57d7710ca5dee60e162576396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f00082e1acd6f0201fae70a2c5319e397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8f33f7e3318c93b1fdfa3a76e2f79c398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c36120ae63ea96e29cc8bf292fca22399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc92c471ea6805eaae768f8554694b1400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcfc8ce1bd47d81e0afbb4dbbeb872e401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a9b06d7e119d3b0644be0c4bb1fbea402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02987bbddd285e136b72855e12e7734403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3706e3a0d364d7e46c07d383e515a671404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0711159b601542bf61b4cc65aeef8c4405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e2ddf6e5ad9494941049180a402d05406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab723eb21599f862f54da67ce70563f407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37702005647c0963efb1b9d56b69f256408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f2d57102c3eed7ffc44a94c9e7d66a409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a7e03c18fab659380011cce8cbc160410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724ebb0d85d3d400ff8ea20e4da9cb03411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf32c9f8b3869393cbb7d26e95d940f412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f93eadb674062a0a895e86d83d4cda5413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1203276842d6e6de54a97fbdbe8ccf414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e3489f0edd5dca74c1335913018100415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0b14d1e874763b8737f60e804a568f416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bf8eae7dfb31e9c7d21379d68c315a417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b7cd02cec4cb7ceeb5d678131dc082418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54a6f296fb718584f87ae447536489c419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27df8b2c66439b394cc00a0b1d3ab438420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60b2196e50202ca038cf77ebe83537b421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc87205928a4a3598c88f3988f3473a422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717095d47bae7a894d971bf451522820423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f1b484125c75044aef8c86f702cceb424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c333ce5108d4c30fa2d0f498471fc1425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43572f241a6515c34202e3874bcfb400426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6261a17f4818c00de0fd4dedcf74b2d6427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66ab13aa946d2c45562b0ddf03f5146428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8734c5cc6173565f8928cb606009be29429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb84cf45621b1c3028b883e2db8c669430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe3fb73c2e602b036df69c7d2b52b23431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef3104b42413fbe7796343c0135cd63432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef716a194783f92bfeed0357c661472433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb92b7656455c39fd80970026210dd83434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f670b4045434afb0cabcffbf14a038fb435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70dbd6acd3953f471148d676b382f6a436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c4348e68a23e7e8632ed2585571e35437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bbe97635270d4a7335725c0453a8b1438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009498d7e6df2853b16de89e8f904ba7439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f9e21f1e5986101f015a3bf45bf7b6440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af24ff2c79e391af5f8f04b79e3cdca441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0271d6d3cc4ecda4f21a866485422f3442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c546bf050791fbd21eda899c810e04e443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3709a485c2ac64ea8918d3342c7a8d0b444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ed6ef0a0a94ca1abb9c2001641a179445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f636c7bedcdc3c186fa2303f7507326e446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfab229aa1950e01d439c807addda05e447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae94a17c90d5d9454ac7c7c4db4cd9d448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bec384441bdd3df1f7a9617659c3b6449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b87be31b146b9ec4bfec86463923ca450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd8ec82ca4dc7a98209ae1abb273258451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f2cbf789f5b1d5059203a5be311041452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfba843c728f7f20cce207d3ceaf806453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5930e502ed6bb722d84fbbecdeecbc454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb987679beb94e7c2b23a030474af63f455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8580a95e6dd0847d946b0060a0abe9456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035aafd466d7540a52065a59f76470e2457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926498b33a4f2ca900dd10d15880eaf6458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd09277fbe228fba63d046c5944b7087459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ca142ee22223c7aa2f35a84134f269460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fc373221bebedc2fe2c56dfc0f64f0461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007d77841093e4b833a3eaadb487d455462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5b893e753070616d9824f53d791dc2463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b2206159c2d0a1bff417a7e6176a1c464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de502a61aa08cbfc12e41764a806c19f465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073dedbd09b9d550d70dae8a5f9bcc85466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc531569c290632915aa3400d6df55c7467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57d2fc8949f04a50fc9bba0d11b60c1468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51b2b75dffe5e6c34a90dea1c53483d469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c75cda04c124de7aee933d596974659470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5350ac000890f6c06698b33384ebdf1471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6951f309ed9e5b1d198528be02716f2472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f23fcb24e4a235532c62c5a2997e01473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05df308b66f39514e689de361a604234474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bee5c2327c7ea8f56e6b5933abb62fd475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf5234bf8ad55659be860fa33a9582a476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8667cf5f6725e3e25e4324c66b0a6d7477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7949dd2ed876c186902a34902b12dc2e478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d90224a3fc15fd80bb065c77334764479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b973f939034a8447bc4b4b5906b74e480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe13ac92cb650354ef4d0228ba531d4481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7e1318d8f321a6d7ce1aa8c74721be482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de57aa32ebf798fba4bc861d91688636483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764d82ade3007b862bbe7af667b1b7ad484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a62cf65f9ae80ad11f071d664eeccb0485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d410e76532988f343031adc5e262997d486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343f002b96fbf70b4de1e28472a27671487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85dc8ae060b094b2fee806fa0dfb77b488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed06618c6d81d581ff3a7c1474f765a489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe36683c648d95f7cbdb50ebc4b7f56490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28305eef6e52865b9ba121c32fc0b16491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6a55c115ba592b14972ce13556b5df492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ae5a35c6389784063adf7ddd8f98ef493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39adde02b3df9a8e7ee0c6290ce466be494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c49f04ffb6f5fff2b32b2a12495bde495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88dbab6feb61b7c3a51aac32932239e496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd40e1d504478884365f0b04dd73eee0497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544d98e4551a4f9ce4cad96c3d2d0f8c498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483b598ebb98a0b832d2662c7c9e54cb499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599bd4fe434927c8a7f57b8eccd37155500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fadf1eafa6c9b04a10bcbb9315a992c501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5121b4202f699cefbca96bb87fc1682f502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e35efbce273c2fa802fac5d062fe51503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964ab089ca852d511f83def5397f86d8504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27244795af1a8ffd617cc74553f673b6505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c9caeec8af8e6d9aa74ce479e5eb67506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1542bdf7968b589211fc2d9c01972cc507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e4adec31ab4f6d31469d0b24244a73508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f13fa2a067295aedbf5b5fefbcd00d9509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffe40aab8aa387bb244b4093c34791a510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a309231d5608b2958a2580c38a19cb511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b6e49aba56af6d0a8f113e431779ab512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4da1c25243c3c3e9142a8da1bb7a191513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13deaeaea8549a25bfaa4d60238778b9514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b35bb96c0f110dcb13b5d51105df78515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a8bcbdd317f4ad6cd4731c8cfb7434516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca0d200a7f2b10e0fa6c78f3fc68489517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fa3fb77bfe80afe8c03520b17ba819518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b155632816824171311f2cf6213e494f519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bee05a1c94580311f27f33e967aec9a520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cb0936f94725481c7afe1398a09ffa521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafcb4d40ebece54962daecb180026a7522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad802d48cf17296d3f76b19baa00e17523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea201147aaf65e7f5dabf2e29555d0f3524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc96eed01d570a176b8d56128c89899525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12ba34131c5b418176709921829326f526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5602678c43344905129b9feff07a734d527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cac2ed75fe24bd41db0679cb9b5a96c528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83792739cc65b74d52d33c8be26fb57529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8159255094182860ca95787b1be0269530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1c219b6cd460c74623c378439fe928531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f60326ebfa2da039003d207d78a3952532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab64b10f0b45290722854c4fab4b8f6c533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb987828fcd1ce1fc8db56e7d9fad740534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da0e2c31efd74ab97dc4f4246ab74cf535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa747f049b33cb24a60beab578cbe315536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a021b13bfc36ed5e070b12f752b322537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b06b5e1e8b0e0e9067e14a4337b663538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf4244042136b69667042b026d39894539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a28d3e22b96c89058bf652bdaedbeeb540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae353aaeb9688f77304c83613379f7a541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac4f4d2fa4c62be36c35ed9570eace6542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a52b06da4ac811a178ea43b132e9df543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f01d8b139ccf4f295415aa855e92d23544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd7125e31856b47251dbd16516631f0545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9150d1a5dcb0e2b68013812cc4c09afb546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afc2c4ea15c356e3b5f114050ea6317547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3292d905b52aad94853bbe5fd29eb0548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a403fd2772c6aa6fda7d12ef9b57a83549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7120465427ecf019adb40f9b0e9ff8550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4984a207fa4864e6840f38b279939f66551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03da01622d4d42f907e807edf0bf5b5a552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1db34a394d6c27b47b69b44ff5cd86553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242212a243554e4dff4fcd5111f63ad0554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e99a2a5f888f2f4a8f43fb1a05ff2b3555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4e9c7fdc77390ab3cdfee123c92abc556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65adea9fd97d8fd8354e6eb38c6ac5a6557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffda7530a4f66cba2007ff5d706fc17b558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2380a92c2bc6a998b974b9411155bedf559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa0e778e94b4657bf2c95184f24e89d560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2020807657ac39ba6d674b73f4603fc1561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cccf090301e7ee18f2582e38796e2c562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2578bc255256a0510334b7e1fe83b663563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d168c2296d104263ceab5edb17756b33564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b22eadcf5c6fc518e5acb787c8b8c9565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9c401d329c2e7794479b3120f3d383566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a27ed7b87621f686db24ff08c458126567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637d96b9dc941292aec516c197bbdab0568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c10c00007ffcd1740df0a86082b1be569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86005558f0be5080681ab90e38d5c4e1570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2afc1f685c23e481a00d046c0b5a117571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11240103edd24ae0ff03202cfc0e22eb572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ea3db8493669c34f4c790a83e29255573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981448a2ea362bdafbc1b70e2510a42b574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6037ac86705733498d6fcaf4060614575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348be5e182be1579f7dcb7581b7b8d6b576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8405bc90b4d15f1586bbea085aaa457577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309cc9a6eaf1fdc36f00b22c5df56750578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03649ce9fe49e8297db86a43c66af172579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d00a8b099b1ee489d0c5e7fb3d2881f580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751328fd3c20e4f426d7882213b0194a581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d500b3c5fc03bdf424030c0db64cf9582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7629a2b3545207254e484db2832cde99583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185724ae712b783e7e40d4da92800a2e584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c325a28da5c69330add116c9531b391585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df1ec756bb3d93ca0bbf12cf20d3839586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0ebec29be7661acb779593d05eba9c587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b6be7bdba1308916884ed5de29d0ff588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bf33aeec4abb3c59a81b01262bfce1589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2eecf2ce537089967e3391651a1b724590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267dae23f80306f78a4fef7958377e66591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2763f9e4ae728be681470faa12437eb9592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4043fc09a3ed8b1fe5d5216328dc7ae4593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c9e738ba14f846deae6e0b5ceff965594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daeb370c28fc6233051ad4342bb3e61e595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc90b744c230c8ddc28eee8df1511a5596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ad6c8d6d60f78cb417bdccf1955351597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161b7e3c14362f4cc306bf117c297faa598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac1409c42e36538d3e5198f9268e6ea599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc952c1867362e302c9d8513b9667a5600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411d7c19221915149c91be177e5fcbcb601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696dbb45fbe03a62b98b70e5c50eca0e602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b88e7f00b9a84f4680e5296e32f66d603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20a237393751acb2ee2550367c02d34604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db8baf941e65472cf8be2fd4e2eb2f7605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bb60a7ffec68b47f71a4794e715684606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2192476d8428b33eb8d9c76e5f8e79607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff5b7e35e564d2eaf4bd35c8fa8eaeb608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54f7d2b8ba845c68a23e4dc26187074609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cfa7bf4fe5639899bf9b0c375625f1610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3a9b784fafc572de5a313046e1682b611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db47c443e8c4c6e0158b6f6895e9b9f612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da53375d299d47aba9519da26743817613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756db7a179c41d0cf06bdb901d171cd3614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5c1c11fe897022d40cfb2eecb07a0e615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61f8713f43751b67825f14d1e72192a616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8290952ba3f3df51e0d9563e0c96834f617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6dd08ae32ac8d190e0fcde628cde494618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30242e2949c45ee8a32ab159ba7a3569619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca38b935f39ba78ec4a0c0f24c0b679620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28afcce3612032ec0be664ccc87c6d39621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024ad8b33eb4efdeb5530887253bf3f8622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3664ef872dbabdc168b86aafa20d0f79623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e2c9ce068ec13686aebd31219bf64f624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a997fca521f5abf8dc5b81b83c490e3c625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672deb6d922b91f69ba3a7f7d2c5930c626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b0517c100e6aa391dd5fc05bfb1b3e627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bdd4b3bb34b88ca2d87add7725f418628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc370ad31b918ccf020e947b02a96f14629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09980958a1a458edd8e08b54837de66a630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947ca78347eed139ea78674c19f873c3631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5d6ec26e5f30258304779fd32d060f632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260525ece5d9e459e4d07f4dd6f451ac633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d776ab9908da378efdcf3b24686076634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ac3118cc73f978ca86811a36bea066635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64d010838a376413d54df9b5f50545d636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cdeb3a9778fc15247000d20ff1b5d4637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f081e3260c83eb7768a7171d12f00e71638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb89db3e87876e71b51647c96f44878a639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0216f2be5b30aa2defb1e055accb7d9640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10384c41f182c4b421eb90db24b03351641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695fc8fde7e68814b4097c6124b0976c642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c84c667a59b19594aa1a752a00b7473643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65529a8ae07c56b6ccb8132570590051644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c7d51bbc42ec562cea1a270e582070645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132c6b3683d5d2f855da3daa9133370a646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f3ca268f29e88710e367557eb9f9c6647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0858f4949f1e215c0fa170b0b4cd479e648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8750c0043be41be644e6515dd5a96a649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0a3fe77e809cc6aa8a969b06f43351650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105830ea7f5597c66cf7b3bb4a9c1f43651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03207de6263c0b1f5a211842d3a1e788652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7e8f1dd2d4b98e8d12a4ea5c709e3a653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf4a66f964808265dc5627df450f0e3654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53021dfe3083c133651c8c0fbaddbd8f655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a8a390ecb2766274fff75ea3a25998656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239a30f514b9e629fe6370f9c7546470657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed94d82116d672402ff2de2eed45b182658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3cfaf941617efdded5498a419c1e96659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21ec41e255d13f57a99864f488e7ae2660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bce0648d76be6cef5c05be7e08866b661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b500b77a544a4041a1906155965ee32662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0266ace6efda93edf19e6a4a22e8aa5f663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0a5dcb7cda036052d9c846838904ce664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d252ecdfb3479f063d70f6cb31e0aedb665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f687082e7895b3116fbca6b2584ed66666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ed0c317cfa4dda22345300f70a4f27667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f561d863ddc6bbb96fa2c38762dbc1c668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5569fcd54888dabbc388040fe45b5c51669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b34ff7208928ec6fc8492ca8d10b56670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65888d34a06783e2cec34231a398476671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf781b53b88101d2e0a84d39843f798672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdb3ef37040667b3b93f97d7190ff6b673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2c459f7fae9fde9afb424176cc588f674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a562a2b545f4a693535b93c71f92f9675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ea8b231998e6e5e7227bed9626bd6f676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcf97a7a74036168596dcd835556fdd677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681fe9353c44f1a1c6bdc42f5c32a87a678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717debe644ffbf639bfe294a88dcc0e6679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3750d52574129c56b5a2a4029394d2bf680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb80e4c41d0b62233ae13e55f31e19b1681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac16db321f31717e4016d6f3accb921682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddaa77215a285b6af89fae555246911683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11d36477d2aa8e31fd5ee151516a584684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf9834a5dcb2386c161d5e4267d4245685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949e6d22ede472ce533ca476780cd93b686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ada2b35fd2ae800820b1124aa751046687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb4c8a57c5693825c015335226276d0688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475e8d72ea215f085a9d4e20ea2510a3689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f65a92c6600f99355332f462c9d44dc690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f456ddcff8e6c22795bc9dbf10d2fb85691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529af883260e313e89c6cf3dfd81003f692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940c76232e958b38ec9f61219c77eb6c693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3a2a1e2c402dc9de08ee09bfd0415d694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75eb1a058e4aa465266ea5cdb15dd0e5695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badb56a0332eba67fc2cf91787174b65696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07c3bf15efa070ac01267771b4e405d697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7311523fb70d3238be4e2540a2bbc13d698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7443a8e514c44025dc575110f0217914699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e218ba903ba93fdd40420ca2c5242da700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af467256441317a05bd943f8a87d8d21701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c8e6531030d2fa06c17011c96ca6b3702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34aea4f219424538e6e8e386e0f42d24703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb3668aa9bddf0ba0c0b2dd542587d5704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a7f3a7c8726ab0fcdf5294f306827a705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f384f12150aad2bdd2ccf7333540ac706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5359f986fbd6352d86bc5de19630d2b707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4660750851b1793ffbfa7cd4e40b175a708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d103f14cc090b739f0b68fde099bada709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd99ddd06d0980e0e1e2e3f52edb3844710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7a6e67ac5603bfbf593001ae2c3109711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b223f84487bae0ae37a52e2e2649b3a712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4466c51649241628cae023dfc74fcb0713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b531632b04a01bf2efc9add06bc9eb7714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4b0f4aa4e450056213deec483fa843715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c60293cb0fe5a243ba3561d6fe5de2a716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c642a3784b5be7f611b445ce9fcd43e717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf6a154e96e6df574d2fa96f6e2acf5718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2aec55aa2f6fc9e2aeb60cb9b73a674719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2c8b992067793ca62a4085ab66d9e8720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4de0e504800ba20eb0d7b3046eb5f56721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873610bf34f426a14adcd62d9d7f16c4722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25995488d476a65e5df9bf6ece1f2cbc723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2ffb10030dc3f99896eaabc8c79e0d724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e2809922e8ee0ebe589fa8319f6ebf725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81be9835ac64a7786bf614b27cf6cde6726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d391649f59f29abbfdc772df3662fa3c727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72adbd68b0d0b063284092e1188758d728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395594fa0f922600c9c9750d51a33834729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745b4d37612c985752cdcb14387ae659730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b992c36ff1e6a8712ae5fe2e4778a1f731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2daf0ee4de02971743c36e6ee3b4d2a732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cdcf287b95f1eea229f8e49b39686f733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f89ad2a42901a939993f9c15faf5cd734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111b0ef9f3d6c39ba73b99b7ef08d968735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66def7618f9504a09789983afead8788736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a821f8af392d8f715c4181763b085f1d737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb6f13f7e3abff8d9a783fa2328cc4f738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a573bd1895202fbc2e955dc81d7cadd739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c1069303e55f14e7c9bd3daaa01eb9740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117e39dda984df5350b77eacbe4151b1741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b176cdd709e9d804f96dafbea196b4d3742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08501e99ee6b47b8107b1c0bac5a8b87743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6092031391d6f00bd0b196c91a47e3d1744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b769f89d178cf33b1b7d5aab4c5c40a3745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da523354c5a9318eff383c08c34d8b64746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2af0bd76b1e1946db5f5a3eea63117e747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cca3e6a6e307c9ab503242b1e40b5a748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313eceecaf78a8f4236790a49b6fde90749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b172e63b71b4d6ea653f8cd3538223750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9a71bc391f01a90fb8ee936f09558f751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69302f60657c759e85fb900a168d0d94752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198fe92e0bf20dad73c7f49b5df93f15753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd408547770a823d4246807ceeff24b754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419de19e420c0dd59e8ef5b9fcc45b8c755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d5a239165a433cb480b7adc928178a756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd64de6ed171e8a0c5e54f6884f9733757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f331e3b2a5accd89c384a0abc3d7222758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72461612277e27440148dcc47235b268759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b94f6176b17de68e9d6a02ac18bc511.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d909e5aedcea5f70c89a8c8fa02c3d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebed2e47ce08b72293b03c383aa7a043.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d877d74f337d452fef2ee1113cdaad4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053b341576e0cde59d705ae3b7a9dae75.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cad9198fedb6a436fef20db593834f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ecd093a5ba12b519705b77d5959e8c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048216eebbd9632d7121f670c72f06438.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7758d7105d4db7f6a5025a3b154fa7e19.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f11a6035197865e528e85530fe2dd610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ba09af68f27fa702139dd3d59f887f11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85bc839928cdd86da23f02709eb1acd12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40bd840451d7f50e9030c51313000e813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339cc8d0f27565701f7535b28e2229e814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43174b39116951917ee1109b79e707d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0550ac647a33653284c14f8d0d01836516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e6dea38cf5d446e9c76d98b0413bc617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55d046e543e40ce1a1cc117b63acd6218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ace69ca98f6f75f88835c39225446819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab8fbfd2cd483d9fd8c4d771453a52120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8feb2cb6cca6005b0b7f50a3785df1ae21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ae4b1781a99db38762c0814e2e4d2422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc2e879e7ea9130b15189ee3309aa4723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b306cdaf2b5755cd82821aa540cc5524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccb8cd3d8b9f7df37e5d6d7edb74b2425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4256b79b4b1a744076addc8f1557040526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb5de79a7a87990ac2971b2ff4fc4d627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2fc345fe8754a82004be47accab48528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb36817ae744c5c35e5c14db119f9ad029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af42d029114177ad5a295b44d8a6dd6830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8184b6aa1440e2c7befb71f7019af3c631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373a9d0c5ec2de039b573b8f2f9fa25a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca3f2f5968d02e33dbe56dc0b0a7df433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce360ba0971b42ba7a92b2bae89ef0f334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce7655e8fe7700e0464e6f7fb0ce79635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a178488a5d17897a3657b713c8d70736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273b0fcca566a3949beef15d0b3d2bc537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef8db724fdb693264bc123af565507438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bfbdf0de4ea291ce58e4bb14bd4e4739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552cb3c4fbd51d69ccc3d4d92e9d8f6940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4715ed15724e30e2f465f221b8c67c1b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd16653a91a1392093634dee305c3c9d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ded4ca1bfbaaa3262cee0998c37e98643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6450169f01a5efac4f61727d9870845f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0643593cf1042a6f6a79b3ec2a048d7c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33525d5eb65fed53bcacb4a7887c3e946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f7129615a22d1e1ccfaef43a66e24b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3708f420937a0c970f8277f2c51a5ad948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3d070e42b93b59a69621abab8e43c449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eaba2671c03d8a2e72136f85cf7aca050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d64924e9153355b1285a0f3a5e03fc251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6afa1c83bfe9b1f14720172ca5e1cf52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4387b88775b6e10d14bbf8125ad6d553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd78a6295f811e1cdba6e93c033de44654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577a0d46c9d80e1147b0e632d2b01d3355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def430620d2be3795e49bb7b8e635dff56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55da5db5b1f08c4443b43c8007940d6257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f420a330aa7d2f42a8e5959d3625f4d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535d6e614d818905b7eda551ebf5da6659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f892cc3677c21977dceefb0d149cffa360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547f2ceb10f03fbbf9f7d2b9ec6d3bf161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2d4091a1fe8850e4f5888701868ac062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5306dbd07b2beb970b3159dd1e6938a763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd9789b5231bb67caec219e1d45866864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc7d2f9fd3a6f65fb7b2d2d56d8c78365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8614e23091e89be7560aa6c727708266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d04efd3f4141abf1ddcc49b9ee87c167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a848c6398d33b7101095fb977b3a6a3768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6705101a9c49f23bc9ff6dde0b8418f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd0c5f7832a5c56c064fd9f1fb8894570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b227e2fa0471de6236d3cd9db4da8c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ce9cbcd758ba1586eb2f7561dfe25772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defd2b1e5416dd36108866574f3929c273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47efafbcc1c03fbbe6b6cbcec4e8e97474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b50c353e386ff778dd1868feafca4175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b290aaa94308159a0b42c5bdc877beb476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115609f0fbf431f1598cebfca69070c977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877e7b4687c1c875991b0f0d60f64d7578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a38b576508b6597029c1f582e2aa19179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f382053d9c18be62d722004b26fb14c280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2b535661eb782a2cf58a722726bd4381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f93f7bfd7c73f7b2897e75eeacae4982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c0a5969ff6231641b58639ba7853a783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e183b1f3b2939b4b40a6decf82fba0d084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedacd83a213a2454ee05b46a7557dbe85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b1f8aa3c110cf06fd207438fb5e9ca86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6129ba5cfb33f5d03eb60dd244ca21aa87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e6070deea9a31f09948b2beb18929288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41831997ddf648648407c86424f6d9589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769fb3343430ad103a28dd27d65427db90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce21c624bd400e02c65eea0d814f28391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ef437d9093018e9dbd6a46bc9aa0e592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfd1c07bb25c0653af798343f59964e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693bbd6eb48b2f03d545e02e57697f6594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595ab0fd33f00143b35f2fca8c2a111095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555a7812f6dc3ce6e682365d800ec16e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a99aa56104ac4ac2cb9453769ed61a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe3bfb74f9638756e5a31905b31946098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b7134b46f00638679ae409f8a2563599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e17919c17a19826234e2205379acb90100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79f1e75746671c8eba861acfedcf5fc101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d703d65b83e29ba5c2353aa69d0855e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4c0eb7c74c1e516db7b83f3feadf31103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35c38e19680ef18e281e43f4ef4c60a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6fa00f1daf4831aef20d3ea1b3b445105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e7df750fa0232fd55edea0072f31b8106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4f410c6d365cfe660327ee359d53b5107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd97f738c836b41f5434e8a5ea51fe2108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2692f776d12cddc5b7f131ef7dc870bf109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4d21bd74a534e3969380ab112cb22e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfde0f551dedbccbec857a0c087dcb0111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a114c72f84fef1152eb78a55fb3033c112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375b4855d54fbb345815643560693521113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff63901cd22743d779baacf61037660114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba272cc1b04e8f1bcf3391b3a717d31f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b99b36b321705e8ed309654ed32604b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd36dc1502ac65d935f1f23d5b1495e1117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148fdfc42cab86bdcfc1862b35ae4c91118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e725194d1abda9c6c33d51882104e6119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a17fe25054b3375e3f8e65c9294f88120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e95dff48214273aa8d3c2fc44a610ef121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbeb7f1c1ee7af734cdae4e32c055ec122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83525973f302cda4dcdad8c2ecdd471123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aead31f18daeb5057520624686643525124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9204490a3cb7fd2dff4cbb8b9c1cd188125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ffd3343ab5ea7537e895288686a959126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159e8c4efa543be184cccac1d687ef29127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20b1f79023208398b97819292d63354128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1bb54d9c9dc02fcf3b8ce5de1930c7129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25345cb786000324a97602b8316342e1130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81b50de0610340ff40a52ba7a0354f9131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957e13547faf02a28dd63dbdce73fdd5132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f679dac4e94a4d8c6c2559019cd51b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0d90a75953e7b50af90f3193b6e046134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5be9d510e0ed6d5a8ed5ebe5008c27135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066f85febbdc0d188aed5d11e5fa6356136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9934ec78d8856bf8ee08ea4479c915ff137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0b0c70c2c1507a823cfb79fa7ce2e5138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ecd4733859932066e7c58661245a9d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb58cd01530eb49da01992558a2ae4c9140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6464e1e2113f78deefa01de99d3db8d1141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5a650f8c55f3543a9089ec3f96d73d142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09933a544dcc6ec9ac97443f48861b8a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d5047b0f99f9087b8c281805a8090f144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba55805544e80140f2e2c8af851d9d61145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbac9a87ca0f82872b540dace695ceb146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bb1abb0bf58a164be59cb7f588dbf8147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824eff0d0ba2a0f9689afe49a4410962148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e750915cccd9d6a80d43379b0e23e254149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc936ba5994de25c33f6f263450723a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aea8764841928641c38091bdd6858c9151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c88f56a570022aad7314b7b35c40a4c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95ad19bfe9ced27f656ec881b59d1c6153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ebbc84807ad91ccee417a5ad321554154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605319685d369b1be4e62cb0d8c49460155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070af7d605889fc67a6e4a26ed8cb07a156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8643cb85b83386b78d83b458e3af0bd1157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0c15c19f7fef8adfbdce07b4eda8d4158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603db23222d0ace82b106604f1372b82159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd220d263618859278be5d1cdc18d85160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d52df79c97a20971a167f83607c6197161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d9d2cd52027350f21ac311e3fff339162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70424ecd0483dcd814bcce6254a6df2163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b3e3d2c7aeed5293d5f53536684674164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d838367f7e94f24ac7000737e51c33165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7900add35cef661cc9c788cc39724d54166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c185d4c6c29617054f435d33d52083167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ff2b223307b62b8ce42ceaff04ff2b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be255c23b68cb5dbf976a3734f38880169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53dca566fe07742a5cec333d5d12f0bb170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba285fca9698969e332314f8f1551339171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c90ac5442c76e2ab85e788385ead3bd172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e4bf8facfc4d10030e5a5c79085062173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea3215c1c3a58cb5d5afed0acac1c6d174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5a9dea3874e2d4d7655cccf82959ab175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92749b011cea8bdd452435b9e177f58d176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003c40a210e62e4c7c22af188a4a90c4177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b67d900b41130d86d67fb28b6a7c94178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbed5b28ff943cafa38b44f23676c8fb179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ccce1a0a52c23697864f0fe5112c4e180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767480a0f1db2ac21f6f7b90d7392f67181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d067905313edb04e1d371334be7adac182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ceb0607c5e8abe22cf6a612576cd15d183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3526af9a226cdde629fc489bc32ba864184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd9f3ea66317d088cddcfabc18131f0185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7137175f0f293dc96d080beb75ff47a186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b9fa56d50f1d84e6d02e2c862c8a95187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab7e93b1552cd65886f6b9fcff0b852188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488779d2afbf4e81e1272d7ce842eb8a189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251e9ed9cbd21d73c91e6337b2804d46190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a654653e1709930791e90159a1c94c9191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e8b1f1a2a9964dfee155fd64ca6e7f192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ae96bb6700730c7c4906594a852476193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fb4bca98cd17cc02cbf7a1833c3e1e194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30900a4985f5268f42a5a45cb4b2a62195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5defd7f01995a5dfa55a93db8488021196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4dee98a226717d45ecf365481d5ea2197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8dc3041c14335caf7d9b42676ccbc1198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4956ca5331fef2ccadaaab43bdde8ce199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3883b9499819acbe355118315d2c41200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493347f675db371c41691f917e768e48201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e97bd08d5f19ff2deea23e636e3b19202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f01eb36cdc5bf4b206aa0bb2cc7304203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2844fe2d8b2dce54e0ed09af4805d00204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939038a83f16bdf150da56dab51af2b2205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b84b42d9018a2717a29cc56c347532206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3450d50ccd01331dd91c63e73f11a58f207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c32c764bb52cfa40c7d311d0103e28a208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34fec5f343caee69dda947806459e8b209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3fb484a28eb15c1a5292454bc96929210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3d031e708219a4f5670bfd9afc37e2211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7edf28441bbf04a9cf32a60a6f93f15212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484c708c56370a1bf015cf19d2657ed2213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6210588b6196e5cc935e4cdbaa3c2ab9214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f46aa089a7d1aafe91db15ad7c3c5b6215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36000dc2e58d831c6da202263a7ed407216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f5678e0a9f5fb73830e4bc98d0cc73217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffeab36871e31c7928d02b5d8cfd339b218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46153d202c69d589334c6deeb6b52d05219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cc0549f8fc785080e70360c498699c220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c57351c85a8b011478c464ee4adb62221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c5d3a861afb47885c1c7ba9600d26e222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfac85130ee91d65da24accbcf325a7223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6750ed6a8a171315f726a9aa9866f79224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22f05f2824ef4dce3069302a53fe7cb225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b23b3d725554aa02600675cc5c53471226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a8f5004bdd0077ffee1986d05083b6227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d760a549e0f0719ccec930eef98f30228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6594929d7385017c06f0d39fe10625d9229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513bd58cf08bb82d1c9d5aa3d27c7422230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23772c1e759deb1c094b22cfbae6cb92231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647e393c11a94a765d16d7e574a53a68232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f55452b745b6eebc0b2f1a414d4981233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5a16e22dd963333c674cb0e01393f7234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7024df7dbe3d4ac128b7f9980eb50822235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d675cb38a538e4c5713e5d7d26b44587236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0f14c42a226989c2edd00901f0acb4237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1424c64ae483706ea387bfad2a724d238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e18eb7bf9f84f5ef5f44648473c43e5239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceffa18c780fc71244425bd736e5adb5240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265b7a2bab1bc4a2f0ff8e624eb0f65d241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a216c07a38e67da6d3c646e83783866e242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b082f7cd662858f38bed6e736327cad243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c37445e317850d645bd37f418a324fc244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d32246a51b3d1bdcf833a94fb14590245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039fc08da2153b6085fa276d6f555ac6246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3080e1fd464e3184b1326309dc1e5e1247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9663862429cdf0f2916b8afa1b1f23248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02783caafc4202371da3291df83a8abd249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed7de2a02dad2b8fa825c31cdc2dd07250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546f61a7c0e52b05fe06034caaa46629251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e815b3555883dbec07b553bb29d8b5252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d379cd41031ef1583bcf08a6b3b7b6253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875c71b6876c72f70047ed086aee12b3254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5de20af7b295f37edf2a642febe2b1c255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c0e4b1b58c8cd12c99d10cb9f1d523256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef75ac15fe7073e1ab767f9a104fa7a7257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52349279a7dcb1d18a6945586d285c16258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3638e60632e577fbcba860aa4aa723c259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6657da22211fd51fcba43fcf0b8221d260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85673c68768c37e19f1ac1a9a5fce72e261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033572f1858785c22802f58e26ed633c262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f864a6e2fbd9bdc08e3ecc022dfe774b263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fd4a51133cc4badd79a6f96d24bbba264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d1e9a723f855475558ebe3c7a5584f265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43dfd7f5dc94ded152e4059b23fac672266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3683467e1db2a3a1b4f78c50de616c8b267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6121d6254e27190ede7f08b576d2dd268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616b9f761e37dd528794cbdb0907b9c9269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952814112d947f51d00596fbb6b9f94a270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4cdc5974bde5cd0c3105349b5d534f271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adcad86209a88bb1bbeec3a457d6f47272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3a7a94d49864f131df6d1bd66451b4273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31f6ca20303d2af5bc29c74a31ba959274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d1a8f12402b84a0e9dc32d431abaab275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caff39fcc268b5bda1455e35cdbe3a04276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47aff891259f856157d12ed160914877277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93501d37974c5aafe513c26a822fa0d5278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd1c1911bddb59c11556466d7996ced279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499df4fc2beda892033476a14c51c9ae280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47f5110b14617809df1d70054da91dd281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5eb690047c8ad3a6518b9714b45dfe282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8053dbf687aaf01a074fb0815bf41f8e283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e380a49f492de2cf496ec6e44198d3e284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a4d500003ffd4ba8d74e4f1f026c9e285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09ad802cb6410d3878ce5cbe154121c286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05195ae07f017de2fe864c5fa3c02199287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cca90af571ce1dc023e5feea5a437fd288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b2845802f1c4990389495ef86672e7289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef188dfb2dcb71e2f753209e7cf7fc8f290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8440306908b4555d14681ba125f761f3291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249caac524758a70a6e9e4ffd6090f95292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b76f3b00f82f12fbf5997261822a131293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f242ed69573ac6fa35629e11b911c2c9294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ec003a3c152302c4c0d6c733ccb3a5295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bc5b94035c735ee881ea2a4f170a40296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c43e641fda929295fdff7607c29ffd297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6591dba5a36c7c7f3aa9f2bd5c180b7298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba362a08a2716c4f6fb42e3dc3cd0537299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f2b0a1a86e2ad897277f84b8f4f751300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4adf617a4e8eb35ee5da43c4eccb0273301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fd3a6171a0074b4024e498b14711f0302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae96673081afe1cdf092e4efbfda4c9f303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e26c89f30868a8489ac0e2b9632fc09304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da866c6ccd6d387007eed953b029ca64305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871216a8ff4ebee721b7cdf33a4db046306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c96476ec80a3b16642d417458b720c307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79aed0e6e0e00474fe62f33b28b15307308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc65eaba27acb150a0d54e23c1f622ed309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c893d923312b8142629cd5268415ea19310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e8b0f530fa8fc04a9cb23fb7019360311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ef5a9095f520899140b7bff2c5fe9b312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffce989a7d798d26bb834acfcf2b42c9313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e73b492e211993b51b734314cef07e5314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d29c089c688157847498d5eb1e8870315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f695bf5e977873d7f159aa39bacd6e8c316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edfbaecb6fd3f7603afb8136515fd13317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4c67a6e9772a31a5fe9ca960c3d250318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4c5257c68a6ddc94e3bebfa2cc7cf9319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d7af6129745ab1f8a4dd7d5949c211320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bd5823834be6c99be0b221877c5d05321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09856f619757636b84287b3b824f3872322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd2dc2e04d642902df2898a19e9b455323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5717801356c71d17d08ba0ff4f2f1d0324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc8431d1ce5357c4775146007adb4db325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331a0753e561eb282ff17b49e9f1353a326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09850478ef98ee8a131ba34165c2fa8d327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947a77cb7c2b32762dc818e175faaf38328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6642206f3ddf74598619949b6dae047d329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fb0ff34d60c09efdcd997e63ad332b330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58b9b0f6749aba633b978025b2c316e331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82430785d8d9d6ad19fc57cda4f2a6c332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae6764ffb04bde180abe9582e866fbb333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8136357831cea3359b7fa7773d4cbafb334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97546fe733d1485c24f2b5205f89bfbc335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0751095289a358591de9d5d16ee04b336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14396f58bff3179c02235695323692d0337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4682dbe467fb016a7af07a0be8d76ced338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96fe8caf90a8ad3e838b1c6d775d02d339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f81b960adfc3918416ff8e3c501ca9340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4585464cb83cb892828bde7f7465ce2d341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364536313efd3cd834ad2e25b2f23225342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf65e1818c850df417236068b2686bc343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b100c260c04c31d537d5c43e7e34a9344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dff13e8717341983c2fc7a185c8cc65345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f24fc92bc495f358a9422b606991ad346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00de21ef04935af153c5d3a40f1a022347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bbe117c58dbb3280bb4b52a90eeabc348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c26b83d8a6d27e0ceaf3c42c5c068ce349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6815263302792bebafdd82ec3eb2c8b1350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fe82cf5a81a47bd337acba90294e9e351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff29dea763cdbc658c4232f9d87c1226352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a252aaa41af2a40514bd5f7023e4fe7353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c287185edd821a1de10d032eac14b5f9354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa8c6131afdc417dfe4c51e465d7ffb355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357e473c185d67c6225e8b40a113adb7356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cd72ac28ec47a8222d2b7df9019fe3357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925f540b92b6814356aea3205762302b358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2990f1f80ae79a66554edcc7c3e99598359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e40b3b155b5c7d1901b8ec8c8a62446360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5450adcaa5ea58c35332304bea94b6b1361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e925f965ed6864bc7586d811f3a94ec362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325948828ce078dc8ac1909b5fbbe6b4363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eead6514137b0cad1dc0aa241bf62e83364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5414ef30a3482036479cdf32120e09a5365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdcd767e812153cc246c1ec74f7023a366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2399b71dc940f2c06888b5154f74d101367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf16ec194a1f42cbc89fea90379a46d9368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709fa1c87fa8502fe2b9294d35ab3484369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb984f0ab30c0f4aec62aa21baa249e1370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a1a136603686fee346c0beea60d2b3371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de32c2b5ec297a9debd68cd843d225b372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203465ca7633a586ff8d31472ef940de373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e113fe12f2e791fd228b30792390184374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281f95d185cd208cdc4bf5707a08c3f3375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585badd1136f5fc5a8c013230024f3f2376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46216c7ad890a565782388589e80ca64377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af22f1824a10f0c1833b8b95a876831378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc03c5022696efb495cf45eccd615cf379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cab247554f2e1a72e3c71454937be0380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6dbfd4b7f12315aa82f7049c7c48673381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3817f5bde3ca7563d905deedb377149f382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e19ab5a20385ec8285870d5d71ecb4383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a415796155eb0d43348b62bc2942dca6384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fc168abc72fde1ff736d953953d97d385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aff8cafe42d6bc92bf32f570ccf56fb386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e17679aabb68c53151b9aa0d1f2cc16387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ead42b8f8f394e9a87e9afce9f5722388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572c550a8f3c8356f7caf3c888d840fb389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df03bab606e81b040399fbfd2583a3e390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83d89290180df97ffc50749258afbbd391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8bf0e449e576a3ca63a590b6050f5d392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74ba0155302178846fed738e16eb82a393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a39837fa70ccb837cd694639a2e7c7394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71a26786bcd1abef04d98b9bf157d3d395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f5b0e8d9a165d0533776406c1eb7f0396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8e72f95894d950dba0d3c30a31993c397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf79f1e3a02c5fdd812a021cba278215398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34e6a9a4b0e16dd4d6e0e8abcf93a63399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8a5a50e813fe2eaa11b6f77f26483b400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8787ceb0c3f021f294430339d61d5814401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8a4512888f8e4a6adbf81904f79af1402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4daab7adb4d3b3c3c694e2a6974cbe403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80be6f55ea182977c8e16c16f091fbe3404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163117247dc46bbdecc4f1e38eef66c5405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd0727b12a9c63d847d6f1ad6ef88c3406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a2a2b5c6a463e3845e16c2e0458ee1407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64c2ea1bc9602958acbabdf00f6be85408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b4c3ec24e01e631c16dc05c5f5e53c409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb04fc61eff3c265e7556711d1bf83c410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314db75b34710eb3c720cc5894b40679411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af79710aa5127e5e5cab3f3ecc6abe5412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61cbc3aa8faa74772d190004640d63c413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0659d616a25f4989bc57bfb78aa25de6414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a14b10822d51dc19e5bc8bdcb65d2ec415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d85595d957d2d49a7286efcea02d36416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed168f4b34cdd314ff93af171a6d27f417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca4ee5768b74ca698f448e9ca74992d418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8861eb25c461667b7311602b4ebf167c419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de5a3a83974a961f59a02e90f47e9bd420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb90ed097baca950526c42caa7212d00421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da67c68d10a7074d18619f19883b2933422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52778aa6ab62024933f5a91a9a4a1e98423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b2d3fbf4f7357a90f679c4930b76c5424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43db64286bf6e4af963911099aa35eef425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859e6221699790c8de3a5c21cb3d90b9426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2f83ab31b319646c79d417c5be3d1a427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c004b0195ccc1e8ff9583c9d7de903428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd274433fea0dfbd30c8fc0d9479af77429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c56b2fc3509b52a6d2eec8bc633a66430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c151404563173dfe9518e7d44efc7dc3431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51dae96297c334b832c10d34d364b6d8432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7762d4b667128e2ed786eabb5b23c3433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e1b6379b9804ef2522eaf7ecfe383d434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf988b13a35d85930a1079c39278b32c435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0209ffb62a27678bff5645950b97c8e436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab45418c469da1a242c178b0c951d0f437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c36bd47a54d295b059e3ac903a689e438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6b792af7e77714b0f59ed4b53cc6e7439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e6e97a842651d56d6d5af17761f329440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692fe534bc514865ed0f75fd89d257c0441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cadff5f2a1e554b5413489ed807ebc6442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5cd32bdb0bdf93680de13effffa856443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d7c9bdb21e8a36755c38c01c64aebf444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daed7e6c5a5093c1b52f871e937dd2dc445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce059f874e05e12302c7e60cdd8f09c446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e921b763402df1ce67fb4b3bfe378217447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7c5ea8836cbec1be80508dadb92d85448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bddc59aeac16be9a7f86075c2f28e3e449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c718260486f14a40e928680b55c9303e450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e9e888ba7db838dd0f10238800b1b4451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737615abe5a83befc7429823be583eed452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820c4ba60dc7095d4ba757a83e529f8a453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05eb04ea14c029c7fd01d0e7854b5de6454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea34a0bfae92c17e1a54d6056bdb608455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b081f64a8547c378d5b8bb67f7a21086456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c599410128de919d44c0bfbc0255465457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f41eaf88cdcbd0133ed4623926f4862458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a05d6ae144636b60e15f82154c84e0a459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40fbc4ff014c78b71d33a27699b49fc460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e22a6bd7850848f86766ce1e2bb4f13461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73aeb746e4d7753724024a00d92c2b7462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2a1e217b6eae47440768decbec83a3463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f2abf3989fcadd21e8bb9e4a1ee04d464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2152048164979b15df50e6f58146a452465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517b7883c1c090b4170e375565d130ea466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af9b3550475dde02eab97092336524d467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d29519d7d6f413be6c37aaa45e664b468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2e91f2b5351fcb1385139b7168dc43469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb0acade3b236b66e54dd3b3a790f0e470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0add44456bcbb47900e064f93720f9471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db5844385a91f027411193ecb9b7fed472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697c5cbe3ca711782c276868e7db5e65473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe308edeb6e856cea98f997a49fb7a3c474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98da3fbbcdfda6b4c953fe535862859475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6055df2e6607f6eba07411ac1692b6ff476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f506549d810e85a0bf843da89a073043477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104b8eb18ed73a85912ccec6b423ac19478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8306ac49db409b72a095755b493ab2479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5736b0119b3d15ca0d50b62c8eb1d4480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4fa37022d4b1fd64ee5346cb7018cc481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fcf61cd56aeccfe218cf22e7c67eed482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596ba1031847a1542d7b3cead22ebbf0483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f3697962b75138395f2dc342e25a99484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ceac5faa24c0c40d4db722ad2abb59485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c57298c934894015455731d57876115486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9faee97ae3c4be69a54b4b7121d5c97d487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7d5a6e04cbcf65d82d649f58ea95aa488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f861ffd80b05eebe3769256eceb01d1489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f755f227cbc6d3c93086f2bdf47be171490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60561463b755a60e7789ddbb8dd57a71491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71128e68c650a4c31c50f9ac606fa0c492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1ffe11b58b0e39e780097062bfbd3e493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4746686275da09cc06b4b08ddda46605494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196e61f13c0d4d1eb3bb748cade5f4b1495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8877ebc6f6b9337bf7747115ce1f58b3496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30005726962aec1ec36c1a7c8e92662f497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d681d5298ee7ac907b21244b2675b4f9498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669fd99a6c2e2946937923617232da4e499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a00387b78275118d1a63677bc57973e500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208fd47e897f36212d61af3d0bd872e9501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfae3f68f6df9bc4c7e3c6de7f10899502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e235ac284923f49294fa851edae6ce503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee159951dfc8f69cc92c013416534c1504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0153c867dfa39b5982b8687d0d875fe8505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1919d6659287643b857aba02438bfc8d506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08733e8ae412a06cad95a4ae4669538507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e578a6172fcccfc688b77183d0b23f508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ed0b9983e8e39c90ef19a9a7e7bdde509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14387a64de518fb5faa25ab9f845eafc510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c68368d1f150d94bf0276b7acb23064511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651b1a87c16f0fa62e0e0d632c32f46f512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae6078e88020e77048d4576c924a3bb513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf91401885b56367f938e0af041ed1e514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea427e816770dccc95e775d1abae7a2515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231a512dd6ed6307743e95086e9a8aef516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0084146782a4cea0c30fb9fe8b535392517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85f22526d6195fbf9cb20ec4982e2d6518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b549781460bd7f831ee48337fc7343519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71edaf068568a40e11356bd761e3d889520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5403b936eec615d3c17013dd898fecc8521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e277543bf649f82e6c9dc417dfb564522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14d1b27ba2a7bdcf65bca2407277e1c523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5d308dc109341677cd81e75fd72b27524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e14c581aa23fd2dda8ae8e29af0bf1525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba444eac070ba39388778287d5c12bd6526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55406f7ac5047e258c772742b26ab006527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361920d10a37129bdd622964c08becba528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c551dea3ac874c08c5d7a23439a93eea529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624089eb780f298eaabfa693a8bee931530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d36966272cb0021c8f306fea1ed489531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd58d4444d3d6cc559dc656faceeaa0532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d01bada3e754ae046cbd5642998f2c4533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d82300380946989803103273ab5adc534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bf8a01bc74632a99ce1aed597526a1535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b26dc6eebebd7c324a901617571bf17536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1024df0e3aefce58ea1c6590cdae111537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88217f51cd4736db36f82bc5ebae42fa538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebebe357332efcdad69850cd1b8c475539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b7a267f257d9ea0962a83c1450dd42540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fcd16cc2b6ca293d009e5c630e8b26541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2047872e9a073d44864ae9647c4392b542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3152861c6a203ac947b7da31f58b782f543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70dfe60b5ae7d317f02d9d623ac59042544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f26fb2c552094fec9388540df3ba992545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b7f7c39bf3556f5bd1cdef9e876a2f546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fd315cebd9de80f13ce8e06bbb8106547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b78d241e554370076da10a49e1d8ccc548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866ed6a0b8464f03cf37da8a3b38ae80549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee230e929f30a4188eb816300ccae45550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228065d9bb5bfa0ca46aeb074e10a590551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8c403045fa0e1bd5641dd997127b34552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93409210e8fdf94591d88349ed4aa11e553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48e91314182ed4dd770ec23d0373080554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b408b0b3ee66ead3e74b694d4d44f2555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b946ea12d4f92d48bb50d018bec70b2c556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63024453d4cdb7aeaa611983210fe29e557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db11145048486870079b8a728e6ef6f7558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6673336146943976ae81aea3f4247fb5559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d988a3eb2d8b6ea9e0b3faf337c768d9560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5d48d1d336a63d37ad40cf3caf0068561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6d02edbe07595eb3f4b227fda5d456562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64dd21f308dffa2a5a98ebf63e23a3b5563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e6d7f824c010f598b160922a50793e564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108d74d5a97bdb87e982bb7c6b1889eb565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c6fda215bd43530eaedadb0db15070566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afde6e0d6a0a2a4512c471faf5279e6a567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129985134430935c266e838b1bc1d587568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7154e2d8ac00be658b982f3523f9ba569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704ffe57572be66ae738c50e9bdee05f570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bff8b3547e6c68ea9f6b7d0e5a15590571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3479ccabd299bfd7e57610c27d70e0572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d1ba82b89b3bb8b69f5e9ebc91040c573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcd38b0b1ffca5c0e85e737cafd59eb574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e70b8f4a74a8f4f6f39aba15824483575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837f98d64bfd20851ab1ec23ba166729576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685cd50c6620be7902cefe82d96b6e83577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fac4fb9aaf120f17f0e2bb23284da6578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53128a4227ae275d43fd57fec3ef57d6579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edaf18c29f86dc7c539cdfa3c02e2d9580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc082f3a1aab1ced4079f6a2d780990581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176762f98f8fc6ef86aff126f20798fc582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e402207a4d45d9f1b8fa55fb56c23a5d583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d86c08c8d03262d2bde92bb90f1919584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba44a3847c277a86daee123ddd8b170c585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be954e09545df428dda3c20f79ad4064586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c73d056cb94fc5ab259b3fd2c51dc1587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe4b386a0b41d8947d972a652e9c877588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9c94e8de272f9483b63de3daa6cf55589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5176b4df1ac240cea5dc54a1dbd98c51590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5852ab9378b9f5aa9bda1dce274927591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a811639b78d2e81e104049c2113375cc592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8326a3b6148c8530a07e011362bc3d593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51552fb363b9ff3091ce3ada119e8a1d594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f33ba5bb6bac79e92626cfcccdd49d595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73faa326eb1c52cb3ea79ed7bda3340596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b5c3d90a095273218b893140934591597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6075e9dc7d0cce30861748663b34bb69598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503eb208b8adcca70a0dbf59f5291fa7599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73090bf0e34e720992672a1e1a5ab7be600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf24eb5d374427a8e085823d080db840601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2215f658b77636f549d3d38580fdf3e1602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a27b16f4658559caf4f8e7896191f2603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b81c377b96a71a3c9277ec1ff057fa1604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15809ac39080ec623de619cac5a904dc605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d159c481dc7c74aaf8c12358aa4fecb1606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b47fc7ff76c7aeeefd3f8352db68d59607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1798338311b99cf8d1e1ed02b648a90608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2172c9cfea7e8e13059c244780dd477609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4022c36d2f518fd8754fdba5d9b8e2f610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed9f6d823602afc22868ae685dbf222611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c9e203c22731e1cff4678656b33a85612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200f1df4f2556ef9ecf7ecdede894f1a613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29f562d509448c10d6b58d27335e450614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5795296cd9934e1a8d274ba5fa483f37615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363ea413a02901d80e289a08002d4c87616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a5b8610594acf536935989d2c61f19617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21734813422ea645c186c0ad7fdb78bf618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84798a80f1d7c878caa2c3c899e072d9619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5d58a13aa18f628efd3315ace5161a620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826c840003076872d5f309ed79387e40621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9aa4e73cafa83b3530de487a350a603622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575f8d9750aaf3f0622d3fd153936ba9623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ef2aa61ad58785da26873c3261aac1624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97fe948a95e3f16880dd7fee0a818c4625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df59c08c3270919baae4ba5d030e7c9c626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b2e8b262dda4427cb208967f4841dd627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f951d9fea06f8e95b6703a1d8045c4628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3a1f943b23df6cb7ec9aed0be79c4e629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d139061004c921a3745cc6e2a83469f630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b65dbd9a1a7ad548a3713e6f990a665631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd77f50fab14592dfaaec9a2920d34d7632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73caddf2c5a783b2c2e4bc4e1f27e800633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a764097b52dadf0a7275c6a3a81859d634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b979cc93e65c88771f3889f6514626d635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cfe65289e58e5e758eeae77c37321c636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e967a81d727e8f153331ef446e568b7637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d000eac9b2217102e2ea982b2b2be1dc638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc60e119c76814ab1f6a0fe6c8d7b3b5639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebc402fe6bcc6d687830f4755ea400a640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f4ac10d5f6d5f5c94bfd8f2c006bf6641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a073745a3b4be2cdd3ebf7c89925df642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a36cc8cbae366ef449a4eb128a3da3643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652c868b0af1890057697fcf079c33e8644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c916dbc6cbcbf963bcfc5425ef09c47645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c81362db6a21e7ee20cf3a8b6ccade1646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008f937ec8528d02455bfe371b1475c2647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27c5ba70e697287bb39c05e97452fe2648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b610c56ad41f6c7168e3fb2ba21f16649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfe43866510fb63eccd314669afc7c5650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136f0b831399a833bd3b15a501dbb2d6651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c218c1504561937193826a4ef5e7b34a652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10c1896122daf9e8ec737de0c673fc1653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030097ce20a67fe9cd86ab1537b39440654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1072a1bbf38d2ccbe3270d18dd174f3d655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2028b634f606866bc7d740af651491ad656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5570c88d4033a15270a7448d689619e8657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef4dd81a1719540d963ccee29772ceb658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36236064832ce5ed5128b4dc635afe87659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1e108eea91a6dcb9e15ed54e1f2a48660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10129c10e8b94e17e1cde2511c83d8d661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1db2f27e6aa6373411f935c20a7cfdc662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad31d1ba706d6b08a8247e00a2ead4f2663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4079e567980172dd303b43db982a85c9664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b0c791f7cdd66887f92d538d062d94665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be79de2302c1a23117de5a30c69b5ec666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c88ab7c3ada6d02a98c9e04661e87b9667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3c13c10ed3c0511fc3b6226bdbfeb6668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ac0a005980c6fe419b571fffcdf4f8669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509866f795b596b28a0193df56360774670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66541785b63396d137399e2f3dd827a8671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad52e9c2eeaad8b19985c5f2f7b40eb672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128579d374d591bed42db9e012922fcc673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b1ca8d5d97f6cbe380284d7b601cf4674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307d61324d9579fda890cd32db78a0c1675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce87ba51732015a4d9c89a7f7b306ee676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e9997aec8d5287a71c40946ba17f0d677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d86761b6075ab9ce89cc4582b7a0761678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cacf9ca5e0555bf75c0c41827e2363679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2ba9775b7326785f3293e9e089d6a3680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61657326cfb7450f6832ed90a27f9271681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cd2eaff84a92462dc9af5a85c39dc0682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbdf27f78b60c17915960e820b195d1683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0656a7118b9a20d5f523263d2c709d1684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e462797c73b67e106a7219486727af9685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7529c21275a15a2aa3e2f5272118599c686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda825822ab76a8d412069bd0480e702687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c797c63fcb30c1d4d5f9851309eccbbd688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6c0deaa2c8c49b4421f2f138a111df689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1086710bf0c708b5608bbff46f195f690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ba01699bdfa8ce50879cb173f54c34691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b3af215ed9545097f269e335bd73ed692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad0e4fa846d55ac453ffc1508ccc728693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eaec9ad90e346bcfa6c063a73511be6694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0581609827d94831c7480de5a7262a0e695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0354913a8c1eff58ad9ef0ae6eff2447696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5e0fb45f464d6c8f110bae37d1dc92697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e637facd92b9315552de0237cfeb5607698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb5b35c033e1c6e1a1c95072d3f72ad699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6ed62bdf9d0a8cca3c0f4cb360ad3b700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4a0b95998648e601447a39c3cbd5e8701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45636c66bc9e6dbff3221f3b5d85565702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebf0060c8a4c4c5f3a6743bad389873703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5dbf9b7f38aea7d23120027bf73040704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ab542b1c599f1101147ea05a95684d705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563fbc2eb7150d22598a47a0766160c9706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b17193f090a256474c7c43e2dfc42ef707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a8e882b70e8b0ea1ddfc698f070fbc708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61fa3fb03f8816f209e4c432959da91709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07cbaf9e0df226a7467eb4b0b158a9b710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b5fe6bdc444656a972d09f3e35ead5711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca2de8081f21b240d5f25655fb86f72712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d859ac4d1a33a61b8790a8aaba2c5d8d713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95c9c33b4e4e78339de3fd5a6747891714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc709d04385499a2668c42c9cdefd4c715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b07c2ba9bb253a55986dedf854f9bbb716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89298fcb937f7d261dd58e0c3f8198d717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddabff38883c97a201ab3b1b5d35f344718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65566cba84cf93de1d483544df5cb09719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12581f0fa1ad20800e75aa2f1dba0c1720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ededc8a82a1f95ed04737138f8ec24b9721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba72e0236f5b36f90cb041af2108b9e1722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb199c85c58da20e25343ce7366b6df723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ae28b5588b4a1ed97574606223b94c724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392dc20afc5da5463c59e6daad78c4d1725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9c552dd35a56faa9dead1618cedb1d726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b007c9a54b2b61456c6d4889588d67c727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f37dd042f17510deb79aa26e3a67ebd728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e1b7deea830e8c551e9701b966bc52729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411a3a5df6f5fde438d123f2a023b9f4730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4344bc4321a6dfa0bd9ea94a6ee9b4731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08685e9d23b13373cc08d898fed9118732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab2e42909d299834ec3099abd9cddef733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5fa07adbf5f0ed137c5d21b9bb6734734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf9b2cf5a893c3dbdcd09df4820a14b735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50200549a4ffe05ed2e44001c8397fa736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8f45a744bbba3cd7544a556c14b824737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d6a1adedd0ce3d0d088a8dcf8670b9738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb8e39525b19c651950cf7d08ef4678739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b529b2e9f4d876fedb3f1368dc461393740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cdd7d93f5e408d96dd94aee3318955741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635be275fa2c16d9bb702722938a8f7e742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c18d1ffec6038ea107fd4079939107743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75018eb3384517edcb142f7dfb08ee7f744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f9b73a6aa9fcf61e1f525160847742745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7105e409fe40e4e21d9fdf294453ac4b746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19014562d9c4c94e0bfae3b66b674ac747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e72238bd0ae908aff12262c7e435259748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8dfc19def8176630d77d73a82ed2e3749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc6c433a045c4cdc7aed95006e9cb58750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d353cd397c7c728f2827e226ecf59cf751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da991198dca4a57f23e99abff2a8ad7752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd682beb73a5ab51713308dcfb04bf00753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54159cad91f01e43bbd09d250fb3d8b9754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5523b9b21058af327205c55bfd273e04755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca9f696abe2949c8e90cab6afb275fc756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5798dad6378c15f616031e56ee01db9c757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f401551151c607f9ee8889a98386f58758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e20a43155305c636a7b7bc0eaa427e759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>