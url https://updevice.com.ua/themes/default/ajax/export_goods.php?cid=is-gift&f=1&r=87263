--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba6abab3d15da6a7f862f733d08bc081.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a200fb6abe545e764181cd08e3dbb5532.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9232c40a355da5bfeb05ba2c2871e433.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0eb9d52f10f3883bf310542129715104.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e2c16d13e28f3e990b555aec403b965.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d76a47e54482f7dc5eda9c2fcc2442b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a50fa2be9d465cc7076c136b4f354e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db1b6547aa472245d727bd93cde152f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3db7ef179fdda5700d58a21cd4b99c89.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1749d82a02a37fbf7f1a95e249e8883410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c091478e41263a1cb331b6a123984b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a03fdb4cda74d632a50045d4510ae9412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c077e5fba821cc2ade094fab1c691ef813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75e812584c9491090176ccb2df5c51f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b45d31231b3109cfa6f61e9e240452215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a84048dca018b74b0a03090e02a2bd216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f922ad4438b5514a8b4695aef518c83c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec71d74a57413f5cb22a84863e29649a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7c9ca8b72e3955dc2205f29ca1e29019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed2baa8dfe6f344e6e86697ba01079f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d242ed7d90b75502c5d8c87e46d3d321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f11343fb7de1910a8e67e0f2f82709222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8c9e381d78bf16c02b07ad386a28f223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e425496cf025147c980efa2891359a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533d863a9fc58d0892bb48b9c0a36af525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962e820b4f43268ba5335dce914007e626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88552f38eb60a04d607388c11493f81827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbbdee399121d535d48612ed7678c3328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ca12d27d316946858ff87ada228ef129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88be788e36c53e82271e8777cb64205830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d5ea0605d87df5ee8416a6dd0c68e231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ef7fe97b92b7c085146fcb15765f2532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992ca52a670f661e9c1083f06030354b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9f57ec186692cf3cd7766b1a5e890e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f21c29c2a5856fe9f458edf9142457b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ed0a9b4610125264602bb66e4af44c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba61821e663a2a3eeb50faa3e5604d9837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef204501b6136acc5d03548bb2dc71a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb50073eeaa968aaa37098cf7a7ef9339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3f5e7d87893e5993838c3a2c39d5a740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a021beb99b4fea4b47731a0a1dc72a0641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243e5d437ec731be5891a7988c08721242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4cc263bffa49769155118e8a992b1a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8807d8394564d3d176990ed86c52555244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fb92588cb82911d579575ab916b0e745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05120c52bb11a057009092133d2955346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86759e18038e21dc3e51f77a3d2955be47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4daf612cf3aa6bc517f3f3c6ce61fa48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b5653065f0e93daef8a894fca26e5a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a76302d9e6166fa523f661572154d9450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08d0f941876d749bdd1e5337edcc7d951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d138ca4f3600d030d2f16c9ddb98e60152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cff54c1f901eb709b240dc347e48a0753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0281c4bd79ad44d473482ee21d7a712154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc84c0cf91a6992f030cf4c40c9811f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91f58d196bb37b4087c4c52768aac1056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0a0faa61dff4b02b3e97af332ea47a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496b3463cd012499d478cabc0efa33d858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397b6cbe11682cfabdb4329e7376bb3f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34299a83f06af5331bdc0205122ddad60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab35fd1dd33f9b9a4a3b6b44a47dc3e061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac115d75a611cf41d46a65462d2432e262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d84b36b6d9e82771a8eec7d6b4538d263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2a34422310b0af056c53a0c4d144b164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fe750f6fa3caac18baf48bbc889eaf65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed1c20c0f88994be2083121da11da8f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa5b7d62c2714c78c2a09167d941c6467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130d30fea0d38824107c69530ed6cd8968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6302518efca10ea5453aa115385ecbe869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bf83bc18390ff81066414f132a7dfd70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09c55fffb6991bc65b3ee68a85fe5eb71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf5b649381bfb84c730af0d3768892c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8003044c7cdd1d528bc5935f79bb4473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe18d19ebb94e00cc61b6b2957dd7e774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423099ceb151fa822d35cd80314c791575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22eed241eecf2dced1125aa8ce8d206476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c8ba0803cf9558c39f1ecbc2204dfc77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2feac550b7a930e19db54aa2d3ec31c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fe163b0aec2182486869f869c8c4d179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914e04e5941740e3e663c19d2b09a42880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4835d17d082f7af583a7a8bcc979ff881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074b9996234f0549c3cfd9160301dde282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa996a3787b5a448502bcac73fe615a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f54e4a0bd45eb28d0e06aad778881084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb43dca396b8deac3e10ec80a092e8685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3baa1e57e8343445576a7b1e757db686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f15586947fb0ef86ed8e04c6de607087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddd1b752fe59d487d050c960d5898dc88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9cad6b71e6b99c9a237c7371c85a8189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ab01771246da2ebfca974568618e5a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea8b4ecf36a18c944c9ead22c460a8a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248fe4edbe060bc154284ad19330c0a192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8450ce3c9e05240932e40fd50580269f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130a352c772776e14b49c8a8e5e4ecb594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a154705c72baf69c7e74f8a3c5b93e2995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44feb3ad6faa2ef6b0dba23602339ce96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7c0cc757ab15b789df87d8a6a0046297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e56736695461464399b10bb77fd6b298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d0346966735b503f7fc4271b07202799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55e06fe3431c1c3dae6e86bb8cc993f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf131d7552e440278f3992f6a81a7ab101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa1338a7c9950c4ba836bef850c4f00102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9adf82adf3a27060b3d21bced41bd947103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6021b125fb719d90c1f09a0f2b9c72104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876528467a0a3119dcd562a2d1d93a22105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a5f61069dc842fb61b39d25df723df106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98471a9b73a752bde98b84c096f3a93107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93851e0af0c8c801bd5579db53dca0ec108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395c4f5f2da893bc62bec054b770059d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f5e90dafd8fe6eb0a7dd6868ad53ce110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86ab3720265069e3bb174a5e3de9d26111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd210db5168bbea1631761843c7dfd06112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d313fcfce8e9451920b91172f15149a0113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c76976f9e7ca7fadd2555ff121839a5114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7cbf3b120088b5e327cce53e2522a1115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47c2564b22686611cfe09a4e944c50b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5a84c02a7a866179071412313667ab117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3816cfaa474ac818d109f873ebdbaa118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c5a129342cb8a4dd5e67131c396212119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66ea212cbd2134e417eea11fbacbf8b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d38d50777a967d3ab0a6122bc9e35b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1186f1ee8db753988ba421e105a764122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9bcca950c222ad674a763f49c0202a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbb045a9ca903136c893830e3a50082124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0551d4b03137b60e6f383fa5ba632e37125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0111588f9ca340572ff8d0d696d7c8e1126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd1c06f724957d3f7cc6ad1baf1d0e9127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3d82f326e6ea9a5ab9208b6378298e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49aa948a636ac7cde3c7a25db6991a15129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f731e2090053ce4340c1014a1de8daa8130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e20889078da9408130fb9d7137e5762131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83197fc83472bda0a562114401525a7b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231466b8f98d1551c4c37e95040593a7133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5832787dca978bb689ea67c3cf6126134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12f9b9419c2bbf5861e4555ff872610135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15243775a37886e79c0c0788fffd61d136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f37b149cc0b03ce906cbd4c69ee8ad137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc226a7738227abb6ffd1da935c7b85138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eee533a87d1870a406b4d30a74a3203139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7868e2b863b3a113b4c3153892a83bc140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfbea8f698ea623863cc4288476c3db141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434d55fdb54b910fe3b071c07f94453d142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f6774a65e17f5f4d9b3d3ea07cac09143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808aff30129594b482d5b9715b245ddd144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbad5d6ce4d7aed4ac3c3e9d01a1ba2145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f44046c845dc0dd71f34ede67451f4b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107fb60ccf050da251b3d7193fe56e5f147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7350c79e00fe48d46aa08bb518fab6e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36314e8ae1374bf9ee7c266af67ce617149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549c81f6c1a43a805c7b1312b34490e4150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b933cd0eac0e560dc63da477ac479723151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e0c4b7ce7ac9b1c42383a4942215fb152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0163b9ed450f86b3992dfa4e1c5a50153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a4912574488420b2647ebcf37d6ad8154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe0c2e5f55d502323eb4571120d538c155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f095952948f98449ede231d3e03a6d9156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5af11c5bb1d1931ba06efd838ed88b0157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2697810f4f5ddadf8dcb47969bf3c8c3158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758d6d3f1b7b3d4f8269651b4e417451159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c41c2a9b499357203e096f23e0a528160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e836395392119895727e0e4f7cfc26161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a76e860a6fffa13ca0487af3e40be30162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03d35d33d39a1010f290de3b1cc24be163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc4639b597eb688bf55074aa87c07dd164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e860dc8e33912b2f9c918168675bad6a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a2afbae1176ec8b4956d6881f7032c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5369252754b645a3661917f152c2db7c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afc8f3545dccfb04ec52bce48965a1a168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aab9fe1e5814cd45eb6a2921afa4d0d169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39588df9e72c2db85b5129ff70a01355170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f841d54432009993cb98366c23c7fdb6171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc8db6163a3aca907207dd89bf12fa1172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a534feb4b5a0acecc508feeffe16aca173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc227479f1805c3cf4666b5814fee176174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a5860331afc7081266366ac2f60315175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdf1a5d709ff4fd2488874459b9aad1176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351a3ff33ee9fa2dad3b4cfed28d1aab177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9c07b4dc01749bf6dba2ebf562ad8e178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5505d7b18cb1beac6d00e3dfce80b3f7179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5058f8356a68bb732fbd3f6f651836bb180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f8899cbf16b8edfd180148f58430ab181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ce2a94b310f9a97491a2bdec46c310182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626c5bbd113d5c4f080b4e166e8c20b1183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2b73e81eb788f84949c80e5757c0ce184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a808f748a116e0618f64fe4ab44e74f185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd8c6c231ddd8edf978cc67b1ddf511186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437ca1e5d52e5c69a18fdf024ceb1b4e187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec196e25238a6f0689f7268011a938fc188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae2f28297308ddd4b0cf8fdd6c00f46189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371a22a3ebb0041a798e72b94fe17de6190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9843399c5a99a00488f4e91a44ebd2a5191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9663c56ab721f60e274d29808aa53eb8192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d8dac4db150f4516ebc272f0182dd8193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7746bb2a514d0d78a9b6170269273548194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04d0ef3e47fdd24e1d345fd53961799195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c57aabbc4f0aaeb9ed236ecce9ac1b196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6964bf13aa64329c9d27ef0ba35a4058197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c93f57b9efaf324aa9e74faa1f31f6f198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf06f9c4d33148eb219f495ab532dde199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46977b1cf1daf9dff6a9878a67a5fbe200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61cbb64aee62392a0aec1960fbed96b201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0073c89c9aa900ca633b815c0094655202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ccdd9b3c26d9a2209255c2763a3173203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1e9f3840d204ecdc8f969d6ecea00d204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4183e467bca41784bc7caf09a40bc522205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd02712020be5a824a36014a0f6ae57a206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a8e5f8e28e5c86ddb896b1f8a0d3b4207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae95d6f0c178e99d102464ae0e153d1208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02dfe6cdeaff9d372dede5e52664ff17209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec5d9715a9054b15e827333099c856d210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d7e0878e1f5ead98794f619ae10a11211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0df835e1d99b52f16a1af6f6bbf8f3d212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650c044566a224a44ad3626e3cf9b24a213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b3c25a51d8102bf07e12af4bc81137214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1360df12f26ff923f3bb9b7cf0ec60c215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc74b4197c9c0a4bc5fc754594d08e4e216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb617a13678c5a6a2cdb2dc179d817be217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a0f6f04b1ef67076943cb85ec325fe218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c25691f3b3adf93a85ee4f7855568e219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7e2a09bd9bb19bdc39b31fc8fd1f29220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f8b7f656dee40eab75b9689c231d46221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdccddc0d87ebe6547bcab253bfdd289222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7409c542545ca5655d7def7667dc8969223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7cf10c48132b9c60aaa8958c2cd03c224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ad3802fcd5169cb3a329382b68bae1225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac03d8b7d6415c6f9e7c0dec8a7d66f226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af2e4541a09564bd8493244a16f61bc227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16382080c490b0e4c4d3ca9f9a4cf1f4228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e917b50774c40d4aa9839c897469ac3b229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de2aa85c90b0c72ffb50e63371fa289230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d65b4021a34d841309ca630795a888231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d162de22653b463525a847afc6663d9232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa45f6d1f8f64640f79d1e73c3e64680233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e9f67b9ff9cb17447046117245255d234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada56c2a360595f7c09f18a9afae81db235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03447f67e5885333db96f8e10964282236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f1033f0b18056b198e771607356cc9237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7ecd8dad9d08e254df1b281e852f0a238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89312a9d7707c079e2f13d558c17d03239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea93da767fbc155e5672e38ba70e6476240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a875d50bc29ede28981d658b3899ddc3241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82be60703bff75e7161b91a986cbe33a242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb14457ddcba9b30eb11603635fe4e1243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd0124020c3a8942769ffaadb585f19244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac8e142210601ecfa5fb2f7ca3dee5a245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f222be0b085b243fcefef388e01fbf05246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab04ed6f2887d4d0a68f555fbfa9e4ca247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e24a0aea2f1f3aed7f779320e6cb26248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd22b65750c6400c5d1c3897e854f73249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c2beacaef201b4b159a60866ae8a5e250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c87b9bf1cedbe4a1a19c532244cc72251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0abe629f497476a38b317b37f301b2252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fb73d031131f545282bea36c175cec253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db336b25ab49f7ada3852be561de18a5254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832b67e99836526e41f6c0e1e763fe28255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a867f92222ed99607730f00fdbf809af256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963f63ac5e8e02cef790132e6425e392257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfa0ce83049ff7b934023668c60ad28258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c3b33483d190ead7d8d38ad94c6137259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f999d1845467da4d34cddf6131230daa260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697abeebc90fef77266b16b90a5307f5261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd867b08aa5296fcfdde02d0c29befce262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd1f094316f4c1835861bdccb1ab74b263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303e6313a9c7ee1d19008d89d6894c23264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cef9ad48895d14e9a4b82ad0dcc228e265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933907c8d1b410a2de7ecd10b463ef72266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b47e90dc48daa4c8d2f9dc79beb8368267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc42c2e5677374746e5b631b86c8cb6b268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ef16b48a5ea8d219adb671a363c1eb269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ef17f42cde852393a7c75a23e0b291270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf36c06f3e2fa4352aa540f40b3eabc8271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1053ab7df0721843de56a3dc4e28625272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66dd8cb6920ed84a87a7d4e5e69bc8e8273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d228e1785483438898ac031662eed9274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f02466553bbc3729dea1bc67fc93c0275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80135b3b2e46a345602d8da3e3d5c35276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a17230109917bdc25f8e9a33535558277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784f29de44cd05aeef03bc16a85ec77d278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85003f617889d67bb36f10c805a3887d279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118813055bfd1552b19acf0a61506fc2280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24a27a4e2a4e044c70fea4e1fcbcde8281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d241b4dc074aa85669aac0072b54a5282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546a241375393f7935cf52404150aa53283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9bfae4501e630f2cf2c8d39a74fac3284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644c4b60d6c788efcba288aeaac920fb285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3b20ad4037881c5e90b10240bb2a64286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea83d19567508d75cb10e793a59bb29e287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff90c5e259bcb1745c05e98362e3380e288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19590c6b5cd865e3e4e45b355a00470c289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d5fc7d8e8a50bc4511bdef69a43419290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45a645acc505b875b118c17ecc0d421291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f38094207448da76726d88daadc686292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe70f9ef9ed01e0939b75be6c8d62675293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3b0bbf8cd6336d692311422fa540b7294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b772dc391f7f921b43500a2d8d015087295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929e36b3fefe91222c9e34f34cfb781a296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880845ff22ae0bcd15083a9492eb30d4297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7b199d0e365a7cd272031b015c21e3298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0cca14961ebdb53f185504e3796c81299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b81b45f2d3c67d9a9c53e9b733de56300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a398d9cc4326a9abdcf4030e7a9340d301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572558732cf865e3c5e3ed068e0609e0302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ea5d97e802e8a66788fd3531ccc8ed303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80237397b0b1324c857a44504df5e2ea304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5a71617b9f59506693b1e21c0f648e305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba1a90822304297e7be83ece35a35fe306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a17ab54a2671461e817fdc76a845faa307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b246997044539b521410677fc5b203308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4149b5d311c344a7a8290a788de516b8309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e404d3784547a9479eb56034ec3b9f310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a951bae919ce28399f0b297317482f0f311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c005e51cc12890c77444db0eaf9f88d7312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf07a187d1c5c89272bae181699cb720313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1227914f01b388d610fbd2010d207e0314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0c42e1be971157c503d48075b6d04f315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf32fd5693fc4daf087ba973f2a4ccd316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7b082c1bd6b05364e63eee00b21bf1317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3d60fdf22a473c0352f0e32c23cc73318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3be6fdd98181c099f357d29a20396d319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe7013e2e09f48431a94e0015325d1f320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237f5b54ad008e0d0a390652a87dc682321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272067a9aaf180cfc40c323152dae709322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fdb257a6b120d44c198fed2af647b7323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1c24a1afec3159c71b16e9c16a93d3324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2bce959373dba2f1ec85507db02cf2325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d3b4f65497a8039b233ef950912f7c326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb62ddde597ae2d5df3e5e0f7c447fef327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11547c87c60c831f15e5b3e7939fcd15328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230b7ea77343c6f4443c50ccac2348ba329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3597d8d2118d85845c16f44cd7ad04330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17bcb4e4e32d947b58b73d462f5763a331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cf3f9cd597fb0514f3cda9a5a3c9ca332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79975d9390acc486f87e4451bc542750333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f9024a5499394b24d607fcd63f787e334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33835d35f22932994e49ebd1a0f27b64335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3e866a114123fe62af2f27924fc314336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edeb9c1e078d82ab257c8e247ddf537337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a803882df6d1494521710bdc01ca9a55338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001c4177d624a2016eb0b7cc3587e207339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154c7a18ebff68323419804ed5e90a01340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de44d642d2fbf4da53482817fedde30341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56f0346e99f4ec716fe4f004fa74c20342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f784204cf37e02c4c62c54e3fbfbe14343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165e7f5875f64ef49fab29fb600e69ed344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d01b0c2184e6d576e6014d44de195fb345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6e1bdc50353899fa8e839c97ae5de0346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93239bc2a2d4ffb64f686a43db63abb347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be058b1e7b1fde414dcb5180a39f8bb348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91838bcbc7e1af91f21a0b7dd565d64349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e788768482a3bef887dd9d5c5c5618d350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a6634a1aedfdaddd9e8df592874c32351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68f1693b7d7978527724e27c2aa0378352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a4f777ecc1e7f972e415d5df478b10353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a90e2312fde26b850d8b60d572a5f9b354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fcc0d5e45577c11241b641fa2e6c37355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16702a6a258722865beaf87dd4d47d13356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0d3a9455b9410391aa8f8a0989f281357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ced651ae407b8fc57d7d8e762f13a09358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c44c91c9b665f8387d5593542b3f9f7359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608f2cccbaa89cbc35deb9173ab04ee0360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28b4215042a2fda0fa8f8e5c653bbd3361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adce529e2d84ba11a3e8e5f72c61c93c362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec8b06bbd37d8b0ce10b3f20ab1bd57363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0fecf013fd365ce67c7ba195323d31364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18666fc8a54b108d7d0026ebf5627f7365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ec82b83a7d66ab4287ebb7001e3368366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528c60a62b0efc50f7edf0974ee92a33367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cffa0672a2fefe4ef7347476c46028368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaadbfad43c9d245e3b244a1c3ee01ab369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0153e4b462e063ede5cee713e03d7b67370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cb06a5f27fb59bc1b7b763f023e768371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31216a345a11e32e9985ad7098ad208c372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc9a07124bddce167ec496d0ffce65e373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68f89917dc79081079a151858785b8e374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de76095bba45c08d54a5debab14d8e60375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7baa94bc2d6d10f0dbec85a54c7533fd376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07157d5a6b1633e205f297836935350b377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91eac83f87c3701192bb4550147d0b3e378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40c66632d0c3dc36533142bd874243a379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4e3fe66746f5b371bef5e9a7d33cf0380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3495de9c26c95b47471e40c7f89f2b381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2daeff34354faed17399d9051c522f1d382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f240712cb39ceed8de7434e7eb8772f2383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b30ad8d0431ec50613f0f058996d50384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582fa805bde13ca6bce517da0206bc17385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f229dd7300c97579c7fab5f38c88174386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4343418dbb9e2e26cfc9e19483188c387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af087207910943dded2a821b2dcd9b4388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05afd80564d837973ca3cec742265beb389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34789bc2fc2bd1ff917518a724899ab8390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c44d5d71b1eb4eb65374b2c9f6c5fc5391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e9696b65a85f38d2d497c165b7f13e392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4af5c6b58110d83b37a2482300d2359393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9c0fc3db97f8285a1938265a465e4b394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba263f372b5922fe72d8afbf3f96b39d395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293dbad8c69cdee7071a10c59b46ac83396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fec0e5420b1767ba86340eb5785ad5397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec6174df31514334a9da4fd2a56ed13398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68768ff295eab650bbae9b58cc93021399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12ce18e2cc2e44814119ff053875b15400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c142c4f7b8492095b680fd597f664d03401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bc39563e9945eba898d2daae1d4fca402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9c0fe0e4f4d4c60925f165122ebf55403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1fab50150956ccdaa1f13c419bdc51404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b3aff254c4a0ba1a92a2b49877f353405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35fd2ddec3dbdaec88d5ade30885985406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0dbea9c192105bef7080957b9df230407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce21910d2bc4eb3fbc9dd9560444ef3408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2dac815fdd98e190be6d7ff6d5667a409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341de8643679a23f257f7c07e82b82e7410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4783785cf985a255efc9050e9e3533b0411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127feea555d8cb0396295279698bbd99412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8d48c98839eb6868ec82aafa9c68db413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fc0b4fdb6d51c65d4fdf521c980b15414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b91e09265fb9a3cc8d54b0eafaf7c89415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0336a2e077d7d91270b70c9b123cd8ef416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50b3b9f6943ad3d72601539ba3ab8be417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be26f5682b5df4d84e4ce0cdf66a44a4418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1301ab4478e5689b49d1ced86a5fe53419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e242bf9022b890dc3ebf0610306ac1420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98fc8daa9c2e152f5063bb5f49b0d62421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867e2fe4e05a4a05cce2dd2c1a84a56a422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a55461f461b2035e9faed52fda5f591423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b4ccda7f7e92478a16b936faa45e1b424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd8448ec8373e65b60ba00c437f6233425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5740371d3f741cf8f6ee4c5cea6951426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d36f3081d8aa0ef09d1916ecea567fc427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2c97e151b08763ff1635548dcfa4c5428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6afd8b3301072f0fbd02e80c9bc770429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa4786b5bc6ace2403ce2719134d937430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424c3802f7307ac529aec83a9a81fb32431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905e89fd45ae050ac374b97b1127a46e432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8357245805b8d507691294f1868ab786433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c73341ef8ce661e44fbb528d40bd592434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f205afd33f0bac9903fbef80f852749a435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb81318ef1b359965f2f8918579a6d2436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5d14b85888a773773ed42d1d6ef239437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e29b9bb659fca0cac620192a82d7a2f438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1fe821e53340100b975fecdf7711d7439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6faaab7c23ba1d528e1837c64e0c35440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7fedc597864c1733c1c1c0152e82ad441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c7fa8023fd5704d50b8dfd3588f000442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ccbf0c3d6405a20cc7866862d0f831443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986574aef46d8d99deaf17d3046ae5e8444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb88ccaa8fd5b02a2f0aee9871486d98445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716199c89dda2de33ac0ad877cd589ed446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45f915a53b69d3401b3846ed4bed3b8447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d95bb2cfb0f6aef4e005156522fa4c448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a962c0e2e6c249ce127003c5d19c23449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5b88d2338f9945c3c81d7ecdd5eb7f450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec229ca4a2980a54dc4aa2e92201e7b6451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1f86a3c2c2f3a3c4905efaf98d9521452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30bd56da34f6a5809ad9998c0661fbb453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46d208955c2872df575373a8338212c454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6208c78c512f78a5ffe7e198f82b10455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12090e35d08341330a67a42a5520d92e456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cea81b9f3986d809f6cf90319b6cd1457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2587ad8b00d6361cdd6560aaf994dc458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072dcbba48165aff9b76ffa3b3d5c51b459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e124ee248125f1eca8d16f64ea69e72460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2c7502bd3a6222f1976087c2e3e4d9461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328459bb065098083e7cf04e84c89ad0462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7ba3eba8ab4d69e209650a2ae590ba463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968880b4be0f3c493bad27dab35716d0464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73569b3dabee48485c93957676b5773465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851052eed5e29099bc953db0a874f975466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8121039e80d377ce73bf62ea0a3ba957467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb78fc6c96bdcaf46fd4e089ee42665468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8630f4ae81c7e9c0867d0221b636284e469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2510786276a009cfcdfbfaf3e1364327470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0733f1b38302906192bb2557457de0471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7a7d23c2b7869b6b282b1e05999a16472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d33bdbabe109d18f4ec231535a4b5fc473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f604f1606ece0aefa53a7464bd90e0474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794eff3dc23abc3beed43b49adc6df13475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d391c66589c9da0a47700d5b812f0d20476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd81bb1bff581ed52529513da671599f477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596927724ac6e96a8007217c8b0166e4478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02916135265502aaa639c641ce16aa8c479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b1d90e8c40acfae813c57edba5e8ea480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1b5ff91ffd30a4f76c29da346a3517481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4259b0fc8c9f25c8d6c85e7d2efd9ca482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f18ff204f1363801c96695d994ee93e483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aabab5b41fd53303539127e6afcd082484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0631d47e40da58b7ab391249ac900710485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3907290a1b57d66aa9c097a3898c15cf486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28111624e67a1586993705adcf307b6487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231780ec82a5e0bbc11f2f24109dbe24488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d788f67b017778ab375c7f94d58b32f3489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9d266379fc5a6d2e1cd8866f618861490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3a84cd11ac37efdb3245026c110bb2491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6c27b710d8676e020dc84301ad42e1492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368931007ea9a698a3f9c1160c825305493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4246944ffd54b118226c7e7d0e72584494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b3a9fb1fd9e63725dbdac6a721e850495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76f661e76bfff281b8d7598a708c824496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4feeb085667bdba455a7780a78219d497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616af38dd9b1b7418bc0d4d0dddf4b3d498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2d7c9204ff14ca74c65276feb5359a499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a900aea35b8b8f01fb59850b8eff33d500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d069b7c541b7a6c7c0978917e41202501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf9031a2978ab6eab6df0eb38813487502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f1d6b40bf006200d2af4f93442c6b6503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c930e0b2245f22417253a89c1226a34504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116ed0932d59f0713323c9ccfadb8c94505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fc136f2a15c41ff58fd2148680f10b506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d74b3b16d2612f2e63e32b5c2030b1507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2236ed9ea7e0c2beb37eea0182cc0e18508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06990bf8387d6b3689e3e4afe974c023509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf5f074bb73e40dfedde535822d1abf510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c525a24be67d8524945eb3dae00ad6511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0282c7afa0de24ff8ad417cdf8a7824d512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d04800cedff2fbc27d5322ead85f99513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19171f84125b10196668ad6489d9bf21514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da602dca0b9caa0a0787b8e1a1820586515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae5323fc3e5de6686b426eaa2b978d2516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c8e80213b6dfaf97333407661ce557517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d871ddb9f0eadcd51aebdae28bf24e518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184f722a84008ed63f0fee7a72cedec5519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bcc84d8c7c61551dd741ea431c56c1520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4414719279bd49983923ad2360511ee1521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6299c2e79f9d8a9f5561688c4fbdd0522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0251e61ccb8a7ce374b5a2dd57dbc4523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc271565f9c5fd0ddd2ae75c15a1b5c524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf56def68d518c0ee2a603ad4cb9c11525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dadd5cf4cc5a8bee3f6d9fb790d49e1526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac99822faa558575cfec2927f7dbf41527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885eceedaa4e23d290d9469cc229df76528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f811bd4c33e29de72c76013f4c79ece529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f4e8f36f2023d57ad058d4177a8574530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ba9cc2c880e5a89e572065c9bccef3531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afd0223fb7887ea7d84a278744d3753532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d702a37e4c0d230ade4f9d4b9a1b9b14533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0936708cc43609d4e96fdd75a046b08534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94aaf514fd07e3107a4fd6787e0cfcf4535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb7d1374ccc12f1630108c40758a42a536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f40c28e3ba766f8d64ce990c324334b537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323fcde375c10e6819bc178b9de81c79538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5bd1f33ceeb452fbe182958140f142539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b490520dc7d6885fac26624c562845540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a1af61f077c5ef405ac29866b72a0a541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac6b1b00c5d39874eca9451404636c3542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039b9cd199a94187dd3298b89c107e29543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad1561553b640776a3303dd698c56e5544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79d939b039cf5dce8915947d668b1a2545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becce2849775e0b91d003dbfa3e5475e546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d4244151f0323c801bd7ce05330072547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd2ed127b6cf3e1913e23b9366ce737548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5716dec915a5ce2706c9bb67bfc6da05549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970c2d9b228ea6f5d2efd08bd0f7ec70550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e8d85bceb4cbedb3c48f39702ff67f551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f40af759ff7d312fb509d3a400f84e552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341e6685c6f50ef58551b1d4e2ce7fbc553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d137c4333b0b94ba2a1bd6fac4084a2554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acdeb5d04034382c4390ad8083a4234555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7d586c63c43582aefe8c6205b8709d556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78de33b8add450ffb4496c28732b36c7557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbd3b7c577ab3a76c0b35f690453f88558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cb758e7e5ce13b8770083e470e6609559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b6c5415062c0c91f452c16665f3223560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca042dd560b656cd9a00fc44ca3f3dc561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519a2f185c3b47ca4983f6e6adf2ba4c562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5ab27be2c744a2f88d8aa1d3c2e706563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f8cad9e88743bd7e4fc1f8a5f89439564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2656a7147b4e8323f24379c56df6d639565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a2cb7f173af1789c2abc6ac2f70ccb566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a055420d676ccffbd54e9c16e964bf27567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20051e31efb18bf085e86b814216635f568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfccc8c43670740ff5ab429aaa8aee76569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569bb8340d04607ffc2e1f0d45a6fa0d570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856068f77a276969145d22508e594dbc571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1662b94c053e3eb7074c01ee1139489a572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88546e3d2d8d6d037ed131f459ecbc8573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee927394630f2d31bb7f5a5ccedf91c574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3203873c84483226e67828a1056a01d2575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfa85386e3f442eeb66b3d73c4a4ce3576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9892612795781c0e95590fb98a3edd577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b63fbba342f49077d7ff8a5b90cff0578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da26829a28f4cfa99cb165941d5000d6579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2f112315cf06d925f0e641a4a35099580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525fb7dcae5226c093234ebd5452579f581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f89a95049d564f22d2a948cc312018582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480a1b56a2bed76157decd78d7a16d65583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cecc50bc25acae97979c287b0fa464a584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7091904ad66511d2850c2d1735dc5f6d585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4526607db0b5c7636a09e1949e840240586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0e349b3a52ac259c677ba8043d6243587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f3f3e4fc4d0189e143905ddb0dc6ee588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45bd52c2c4395679c5c3a3174629b3f589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334eb233ff3eaf62d51578150bd84699590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0218fdb96af5552e55ef261893dda1591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937939b4ef4b706ed28db78ea05883fb592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5faa743ccaf4d74835f8d78936564dfa593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe59a127ad9740578ca1aa26ed2df4b594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2778b65bf7b1ec3f899f9c7005ca5898595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3933c0d2446633e26405fef00f47ad9596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb83f7b7a709132577218c8ec73b4ce597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e9442385c97f17b8e4a2540bbc24e0598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b79ad17112d3e07d76428ae81ed17e5599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc46d40863404ce86cd6d24497c338e7600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207c23f9f1ffd067b3b7a7f958e6cdb5601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ed5c49ed28ffa5ba8c50e82d06f5fa602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b82894977d2d352c083994c1b6209f603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3977a3000c2a47dce5bacbc493ed5f4604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb2fa10bf23fd2a02d366e109178237605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c2f0bfab2e26388790a787d4b1d369606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772af8bba4601c8d4c428363f0a3763a607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ccae611109fcbf1d06292b634170b2608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d64dd2d58ddc358a67b690e78517d90609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a25c9113e517c0d7995493ae74c895610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567f4f109fd4dbfd04a001b392e94fa4611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce51b65e786df987686215160a63842e612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78c8e4d350e028feea44705bb01b9ba613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d9a3a7f744d5603efa2fc360a44249614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f222dfa936dd258e0ca1b938880108e4615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876ac674eaba259c1f643cd022b5ed17616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c9be541acf77e45180b7e084674808617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d9c2e78f5ee700d65590ca554393f7618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072d393a7fbdae06b1319e6ea6d56975619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d82ddc5d66245998631f80dcfdef8af620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5405997a2e69c8bc141f3c3d068a512621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b76e58431ad1450098ecdfe50b614df622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ef63e5fdadcabf65db3ca868ffa732623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd9718d235f27e831025c9bf862db53624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88a53d9660dd12091579a58469b6f70625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732a646dcf9c4e928367d4695b510472626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95033a31d8b5b4730d5eb355faf9542a627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376172170235ce19fe5a7da684bfbe70628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc700278e67af3db30550d2d9c17f99629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8baa4277077b3d22e03f785894134ea6630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7722d9c6a1867647d57c5c8c724c88631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc84c45e1d3993187147dd08f9737b2632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da2b23c245847d696f465180991ea34633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db16bb4c219e61ee1eb36e6a0ca6a9a634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145ca1eb9ceede13c1866812185680ae635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41dd2d5caa1732017647fe83d631ed6636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2317ab6a1aa089a83dce30323b825c9637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0bdc5c1f53f3c2f16dd92a9194b930638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5dc35b0449eb632fd8331fe6ebfa00639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a38d97879ef80ff7203c75f6016a12640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e97c1e2cd05a2ce671828815651d7d641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdab8a1a0aaaae2ab9ed6daf3a8b26c642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460ea70aecbefcaa09e4c1c7880d1b7b643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070aa983fdd62236784ec00138fc2b86644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3294bb28d81559f8de2f0c2498164d6c645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc16ae2f37ec848c2383a6b25c4eb860646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc5e6ccce6ee1a48acaf9d26ed1aacf647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8251caf186e16dc5d3a3661d070d2966648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cffc28c774cb34f6ad84c9e3ef7cead649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f524666b5f0c4ffcbd26c2eef1cf238f650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8997441ed08a88b6073a479d06c92c53651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6083167a79a113f98bdae9a71cbf81652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b6a33daff5040bec9462e67abb29b3653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4a083856ed87ea03c1dbd72d84ec2f654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8c9f47393aa36af272bad8e46aea71655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89399a1ae54a93eb55c2cd4b0786a9ee656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db81ac9d446749ca2419a0f8cb6bb9e5657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03febe384ee5a236cbbc7f2e7a1b2871658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162784c4be33d680f4862a5a6d17f486659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538f7766944a2b4707887ff44d5abd2b660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d76b66620c9d0a8792ea91925e1956661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda71a18f33d2feadcafb42fd83c016e662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48431338ca35d40f66ccb1bea42ea93663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a3979bc13eb2fc53bedad7a2019996664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9157b7c7c2cca670daea70169a360634665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb674e489a3c41c50375f35aace1d125666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8882bde7ef32068776dbec8ac28ba130667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a77f95f0f7caf4b4aeda5690ed5b427668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550c48c1860a39f971599c29106467ff669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea90455b1355dfe9e76cf970bcc0e0d7670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0929e10cab2b6b5fd2d3ef2c37900f671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cac4b8799952e213d41aa93df53eb8672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cdfbc7bb6c599fea6d6d51c7a5d71d673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82882a1c4ad0d3139af8e52f0f90a917674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfec6c453cfe5f56f3209c0560975daf675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f05b5e9734ed200f9654d6612b8286f676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7c152170df09b44dec41f3f53ccb5a677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566bde278dba03497aebb4227b15ff44678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef00e5d7f5761c1bd71e0a3e6b02f5ed679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92db22ee45ac758fb63600cd31cf9084680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb93c63a6c3c321e160df4f91a274ff2681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82c4487d98dd5c929bfc435197350d2682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c05a4f928e22eb0e7d9edce2526a9fa683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0f2b67f77251f6b1b0731cef21081c684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c58a23a3edcf05c338606ba251851f685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9cb92a7853a611389758be94310c66c686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc015d0c37304cbb595f8e71fed96c55687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09823c0005088e36b886e112a3879a01688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadccb2e013e0edfe1e979d5ce69fa86689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339368619b55fa78f4f4f4e78f58bfab690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52614b0b5f77ead39f2e0fb5e9840fbb691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b9aba5a0424e42355f3aa064f8e351692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d20d27d13e5e9c9febc66b7f7b0867693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179744ab6e20408c7d7f0326a62f97b0694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4a77047ad0ba710ecd7983a627ba98695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc570d7d23ea1bb9a068da1188b8e1a696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4a9dfeb9a5c3648d599e408b3773f5697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6add3dc45f18fbb94f8752b6933331cb698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75926c80ad12da8c786780d5e51d5ef1699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec129aff4464a164f8044001952cff0700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fb7c3252da37a2b1d081c5ab44d381701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e364eeb60ee5a3788917ff81e485e55702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a22e1976f7ea23bcdd6825689296d61703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73a4422732a2345bc69293a29ac4db6704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3c0b52c0c2b847930ead88a336c586705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc16d27ae7c550fdd10d0f053361b406706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9f0ae6b59b9d023eb337ddc6611d1e707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc679bc317befc2bd6ac0932240c65f708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578c80f1b4d1004bef4f5c8483280d7c709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085d5f057b1b958abe3a1d4d21ebb1de710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8efe31170c242864ffe476126ed3f9711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bf3ea126167e48e00b32f2dcf076fc712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f388d0464b42776cef5cf55b6471e7e713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eba8ff79c2d0248fe50871664cb1986714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e757de7b231880d1aa4606298157b76e715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9e3469e18b88cf699ade289077f249716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16b7e83063b4a9c72b67d7a152b3e4c717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5797082d5516116df214163b50cb2d12718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2fd36f6db6d5bb1f0928b697eed1f9719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edf5ec4e33539ee2b280e61305b3cc4720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfde1fa980d90e43f53f94aee1a2105721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726cb79837e22d9bee730a258e75331f722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c76c89b12962b859e4511fe91a8240723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40e02e1dff3a961f1e57307d7050049724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac34e871c9039dcda7c9b43120336718725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8933b7f80aae4af6dd003472e32aa082726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbeb8c666d109bacdaa4771cdc54700727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2bcd43581c50a6c5f6b7ceb5941afb728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5706ee80409e8585f62fd63541e8c72f729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2be76886938be7c2a70284656d88477730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afafcc6cc674650a5e286ee80c801e9731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92beaad3f240f1465db7a4fbd0506e6f732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec88de9b2a7957d607194cfacdc6d02733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594323cbd780803ace41d5ee1e9ff646734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6233d784731b00fa3a9c6e3c16b2a3ce735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ce27eb01b9b9e9e7d1e60360697ba2736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa4712018b490bce5873f00e2da3433737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7106b5a75be49bbd333030aa6c3cd6738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026b6a310b77a886f67090ddf4bcb209739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1910a2d7d77bcb2e36b399bd065bf40740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad2c5ee5eb5cd8316e61011fd34f05d741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bf8e66a36d12d096c73234aa49f823742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add52368fc4611a758665d6557e948de743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da40f6550658471cccc95aff0de835d744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ede9a6e23fee28e7942a8798397515745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba85f90105dd861cf0b1d76ca22ed1e1746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3ecb435b67fc36bea3872cd8584470747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05dd76dc8142ffa286d552834fed8a1748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6810a62a5cfb48e9bb0ac6343dd9fb749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e019ee2454c290590996cfbe3b9d2bd2750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addfaae68c3b8e6f97a4e37eee561190751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06993dc29c152d0b1048df3a205338f4752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62d63f2ea55dc324488df664df4c060753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f51aaf133398a6388c4c40b13a14c48754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b21fedb5b4881e1d33cd440bab6351755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d672e327342647ead95cbf1ecf2ca0756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1bff90f0b8edfc7b56ddf6420fbd04757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fe0db743e34da754ae7d163e3d8dfa758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd4ff2a9d3e8ac1b0e8d6e6e601c536759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09df57dae868c6951a0643d0986c1bf91.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d635713780f33e81b7c3d6f4dfab9762.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4a1839c5b41f065058aca7f8aabd5c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a322343e0ccbea058facf86e25f2a8f34.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c881ed9c0782a9754ac47b7ea508de65.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4880f3792d4dcc27fb0a9e47f9283326.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125f1afd6bcc2ddf84f7c4d48ccf80727.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbecca1aea7862c269d06fd0571a8e18.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defcb30c22c69b67ed969052350694eb9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587face32af376e5dd9b21ed8f32b1ce10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3de4cf573e06494232debd9df2104f11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcf61ac0aabe7b1390e5d86dac0f55812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6b6928e48016e669466a52b9c0073313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f02f872409290d02ce369202c7de0414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41b038d694b858f073ef036ee8b8b8215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ca894dad3cd218a43e5cab5542216416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b48160d580161fad7201d72b3385bd17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b835a994b0514b9a7ca20f1f57afc25818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a7ee49f8e47d8e744cbc1dec6f4a6719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc12167a8071390d48a250bb6fdeb5f220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f9526054e8fef949ebbee85b2cd20e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9fdafc1508e81b2dab23950990b0e622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aab177ba97048c64872d6d0b8f655a423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6205a59bc111ba0013f9143338f45124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0198aaf115ada25454e6d5ba8c8d06725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668526bce1b10229ccd187bad22679bb26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1ab4a2ae5468e7c1da5cf665646f9827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c11210a7c78dd55d751c3617ca76c9b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5bfa5312a05b2e4ba4750b9e06aa4129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a9bb0777980c4812cb66a74d8fc77130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95dbf0705842610c7b37ae4e73af6e5f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7494f0576af5e0742f404cebd7ce587b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7aa809f29b58757d85466e0197b29a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3471f1b4e9072d9ae66f47091c025b2334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370c9e213efd37968261b1a90dd5142735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf237934729ea8a3d4713273acbe68336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fa46b360435d61abef0e97a433000d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a311b61e91448a6b72573e341cb2a038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d936f5e469dcaac7081d6e8843e2fffa39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002ddf12085f25e979e8a9f20967736440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cebca90f92cdb96beeb1995c881478241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c94f75d6619055a0b1742790cfa0be42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862e68e8ec4b933b74b8ab521b04001743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1769507e376f429705209bf804abefc644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6435de8050b1a38c7ea89cf483f905a545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72619b20a23cb03c72668c63c343dd246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7e9cf8dc187b5c8562f761b251ea6a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714720c3ec0f852f2c9ac3c039a7602548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c2a1f4f0f6fa52943b8a452bfdfddb49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bd75eb74dea1fd8394f5521112d92a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151686d58b9074c6c58c69d8f6ef7d1951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b13af170bbd55bc2f8711add9f489bd52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0880866ae4a110072bbe1dfc9c22e6a653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de0d02f90eac18a46e578623de687e254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31db2a61b217e8e90ab5a916a713de1355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a53e6155c505d37b9b6e71e4d86a96856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbca12013af931f08b3495632ac1e6357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc662bd5a823f5c87f1bc3670231b5e658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3136136d75b31cc469fa24ab011fa8959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d75a64323dee77d5caf1d5d1ac9ad9460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18b6ce2e8db98e7d5822f4266bf44a361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d119bfb38a0bae4a5de550645d842b8262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6fd5e2df5331a4261ce404435e10f363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f781adbd4b1ca6e4d851aa66924da5f464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c376e1351475f7d0aa7711e38e1324765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdab88d49e2419df65b6526f8682408166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de7f06f8c2303567711c4dc6b4a4b6e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d806304dfc09ffcbc7c3f6a7fa3a9d0a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7794de6e1774f71336b0a15e941f4f5969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a7b8f7cc4d445550c0767a8185157170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42210271cec14c9676266b69c1adcca371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5aa3b5118dc17e7b135d3c5763655472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686c52d725ff219cec66ab6998f8f6d773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15383dc28aaa8a0e60f00bed8dd1530c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f88d074c7fddc94efe6f043c420fd1875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c8df37412863d7991ec72331421cc876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c483c5bbcc5785185de756fee53d7db977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8c29b029be8edeb5b42d29fa1b036c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f2d00300d0a4ba748aad53672bcf7279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799f38ebc2159ad2120cabe4aae2b1d980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdebc27f612ad8ec8814ced037d0f94981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14a4df24842ff6e5ca81fa0cd6c34a982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7aa66da88d3ffe7b518f2cc6ece6b183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d835460b1140985c09c6769b6539554684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8dde8d5a5906a6da96f5fa659f6c6b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4678f59d1c24cd2ee2aa55ba421acb5986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efba8322e629a2fb76ce946c2f99b73887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452f6f0bf647dc17b79df052324a5b4888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c350ffe9e6fe817cc36ab778afb0c4a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd936dd06178d55d87c9dde3ab68bfdc90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e6d808723a84de420f586e6de5ae2891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdae2003fb2f4840b5eab79223a675e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2163917c7d92ac2c72d49a1f1405fb493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c336d82cf787a5c3bc2b94071e336c294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ef27993760c609fd5888945068ec1695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869e9a60bcba402b9ab231c65b38277b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23537223ce38455d6e94f1bffcd10c0597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebb9650b9fc10f2531da2d230df71a698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882214788b1f2d367528152a6ac9b56299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9799f66fbb617091a1bdd457e21a27f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c83729d0e47dcabfb5f0565a7052c7101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49a34b8794d50cb80ffbefaa818de20102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87836e3be755cbdac78814ee1debc867103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d71534e033973b80183f7d420dda86104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b902c876b83685c7ecec751d85f8d7c4105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20735d0cec96a809b83d962831f5f8be106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e716378d34a5991897326927106cb2d6107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7a2726f9751fa2a3368762bc492ff2108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dda3112347f4f4949e79cb8b393ca93109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebaac29c6f4d7cbda9f61a6da68d52e3110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd2ed14b1f3fa245365a453fb0b9510111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f31d73cb0643020610d8e765c360c04112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86ed5b22b4a750e03292aae1822a94e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874a5c1de3ebf4381042c60483f85ea5114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b31567adb08bc0e5abea37b6d235b8115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1883a84be151e32155e2932e78fc18db116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7eb9ac1f055b557b0ed3e126e77804f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b4cf8f515bf395708f7abb7e4c16cb118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9536455471fb7329379ac61f16053653119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130a451cb4eb62b012a34e33e07254c1120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4220262eb851cc44cb26cbd0b37c75e9121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770f207ac01123f2f836fb01956f777a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15956f05d33b481fa2b5a73223d02ec123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6418333f0c2194f58e8e95be3b56fb124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a553556bfdb5a37cbea3c5fb1239274125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ed10faa48ad300f8aa6ee234bc2499126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b8b6ec1c01c860283564beed924189127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5dc24fd20ba96d6745d841aa0e8e48a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bd4ce4b895e4ce6dfc8d8aab1a8b65129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56af59f168c0d28ce563ea0f58aea30130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fa51a3a562980bf5d689741865d795131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25526d199227b123ec183a915a92b9fd132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1cc262cb764100ea44dac42c7a1a7c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb7ab40bce4a3e012880d906c834390134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61215138cfec0388593d41fa981b460a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14a7b98be9a0ef1003322e92150b3e2136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c788dcac0dd3c0ce7b0f62a907917fc8137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2f4bc6508bb81dbd5a7fa151c04ab8138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45b895a61647ec242773263bbb186f0139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f53b121fbd1935bfea801f5fffc8e9140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803f3de81580e0a9007b815b053ba3c4141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf879a7647a1fb94534b80c2734bf48142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2012dc8789dea56b63edcd5e872aac41143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5281d4b4af485d7c19a9761342c1fa6a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464c4ad91200e81f70e620d12effe4e1145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d96c89673823749be4f66f106b8eda146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d3cccf84e4628bba42993d8444be81147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6829ea67a3922a1071f8732ee91b00b4148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03756f09de276eb6397473d52906e77149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0647725cd5dcb7c5cdc9222e17a152c150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6177f65619dd4227f3d5e2d7068cea34151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ebb619b13183c7977994fe4b484f1c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb1acf3bee30e29b25966d4b790f164153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266d03e035c760e191969963209ee059154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cc3ab40c84ba9477bd06ddc74d9576155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9d93b4b3e8b7e6186b19903b89815a156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbca7c2234fe95453ebb643775dad2b4157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fee60bab2d7753bfacee0ca02b916d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183f28f7674ad032001782338ad60c66159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8270f79a5d32cbfe3a5feb6b4ba00af1160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e65131887bb6b7a15ec7cac024fce65161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5c18c1d5682abd914b2819486fcd6d162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75bb18ef4b204d69c89d7f5912f9b7e163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30f81ddc2a22f1676d78521ec9f1f01164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d8c7dfbfc2d4f93d2426ef275bec50165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d469e735d1f46c98f4a6d6a3c6cf50ee166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4259dd844ac6dda5fa31e7f5f40806ad167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0296e9d749b84bd67d1c0e72f0c02d168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afa694266b1d0e2b2908e98c6e89f1c169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebda9919ef1cee9f2a283ca40a83198170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80972e735e8f5e6f1746abf636c7c2c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84116f7afb14f86c6d5a3ed2d0375118172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5e6cd0099a6f75059b2b6db4d674a0173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744a40f9a2448921dad90d53cb0c1f41174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa4dcf38896476de429c8f3b62f3560175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15df9821223ce0601581b05662e37c3d176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15968d1b2553e2b13e2c91d78194a102177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f7a72ecab4891e0a62a8a54007d746178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe53c8581ca65de01240d73b374c8d5f179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc153e21e203ee12d46980b9cdb84eb180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e735a2f7a1b5706921901ff30a284a9a181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf343a4add9e91d54f9ab1689bb350d182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2cdb57f71b4868e995d06d733e6cd5183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8cf228ba092d3c5630653e4727d831184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063c857bd86ed2711f7ebf7fcec02b8b185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3197c5d4f1b267f38fb3798111b18a0c186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466b23b18a0035402c1bf685b28ccc65187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2bc6c62a2007668c243e512bef9198188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd018b7fdbeb443d52e6208807d9f63189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2186b752eb81fe58bbe611ec1673b5e0190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036f2db1299fc0536e4c1580d3ca55a1191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fd305087729d66c4ab06cc7c691f23192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777bc1472ceb36d76f9c0dd391347a24193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c3dd9ab463258a71904341668ee4e8194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4014a62214025edac81e4b361915b18c195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a72f1480cf4810d2c5221cff46e690196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681386a23b0580d936ae53ae1b33cc68197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54eb7948b3f23482a70709ac8c5e8ad5198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf7deb4a70e1cbcdf9eafc763f063a8199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d447999b82549cb7092b33cf87d455200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be34923ef7971c7a451e00229c348195201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7799a4f0189bfbeffa1fe5772af248202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06d1cce056eac2eb5cdfeda7a3baa43203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe6bc8495b60e20bdc3b7f285fef2dd204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4a577d5b21fef841a79d181725cff8205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504d764ccb9e487df06ab0eef32bc061206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb36872585cd761db54d52c9f58eb87a207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122fd686ae6882f8d4a993f1fc96ef48208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c567d133c7623f0eb68a5678d5c92f6f209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fe34a591d77d00b4702a7619c24e91210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da534c1b72df3ba6405f2f0540c16215211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d624e26b2799e167456466cc91bcc7f7212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5dae18cb90d6a3206ae6c3a4f5e2f2213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be42de97e009122bb2b0f38513b09e31214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8858bf8c2db112407d5bf041aa7c61bc215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d242027377529e9ef18dbd136d4380216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc55be2c51807213c957b0bfe64d4050217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da7c86f66aa59bec042c1f0b7984007218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895ff43a734cae286f31774d3e94087c219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678c2e52843b02da2b60f6df4a2f4647220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1286caf20621c8612848d04d5b547a6221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6eef4639264029ea2f9189b61b7275b222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd53054c2c94b9433e44ecd4f8ee3541223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d29e944b908e9ab160acacba26176b224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6bec1c267ec777ed239420f5aede7b225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b375d9c1a16474900e03fe79c9d7c5226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93691dea4b9e5c133b70b7578509f72f227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea32e83616618aff27c7288dd02941a3228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5be794fe74eb43a82e214b726cc4b1229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bcf4594e931c2aab18c0a47d4485ce230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab935c70f30a813d08080f72de3da8d5231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1592738928585b3d8ec906153f9f81232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ad1d72f9e969448bab60749295e409233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cceb2b296b76f6dcf61d49d656231b7234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ef959d0efb50a9e7618461f9026c45235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0e996ec27053471fabb8af8de1210d236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cf7a0f4ee06c160fce47d21810a03c237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f88c3e562ddb0d0cefaba11e56b5c4238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50fcd20cc30c6be4a778df731b4a441239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f029ace9f676a16a4c1793d88ca50dcd240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbd28b702e7f94245b251219cced79f241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0d4b604a068e8d086299256f3792e7242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83ad73af1ddb523a77d5145510a5721243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff0c858d0b7b9a76c2942cd7340ac29244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc9ec121412d9608e27118719e526bb245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adb6bb427b81d5a82a97748c47a05bd246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c4906d1ff495d9547fe0e50122e517247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba7644af02505f3f9ab93219b043a12248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1e5963cb4f7a6829880d85f44958f0249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6a93c01be72c9a25b669c5bea423ce250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c45a00a4b8d6cde9d1fc088d5302b0251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478936dbe1b67f292b87a8013904cba6252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbe87a051ce7525cfb0077e718d6c48253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e807e983aeb9516ef20aac6e7595f9254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0dd6d8c0cf5cb1f972b3671071475a255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdde2a5821829a5df5ac769cf9d933ac256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b4e0bbe23adef1fe3e6a3d3ffbf292257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1be7562ca8c37cd32b59153648cf00258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258c3819f4db3e1a816074f1f7c02d6f259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4393d20d026cd23a056d2b51161a7b25260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893be74b9bdeeeb18e873a07473a23d9261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad9754fafa3baf80b84f5c33d561c2c262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76a18b247dad8262dd7e55e6480882f263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e88ce0b3826c9cbd92bac2ff627eace264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49956740a0d68892960ad11dde803769265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7d69f1e6ac525247385f18869c5ff5266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8d5158b5cef246a27909bbcbe543f6267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd6ebbdb2a8c35fbb334f0158d499ec268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c31977973e744fbce6162856e32721269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40841c8b61ffb5f0be4993fc3de03810270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ceffbf84d76e77c9bd9917b0e072aa9271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cbcc753a323ca242b0c4ec58b98991272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f15a432d05a494d68717ba3a57e0b7273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacb598dadba884edd898f9194f49497274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff11acfacee875c7c256e3b96e5f97f275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083ea15da8af58eb91e582f0430672f9276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbd2acf85b52433853fa5895927160e277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20967a5946d5405443f0ffb90bf9782278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784629cff38c140e300c5fdb7325c3c2279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa27e1bde70ca67dfa60365b75adf4d280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e070325ff09da839446d6f342e84b9b9281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1447f7e1f937daf1f1b6cf8c7c70468282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a57c9d9b9104ff34400e4cce66a1a7283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d91c30acf74791484365e04f570569d284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2aa4a3e612e4e824c69fbc15d4c0ec285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fd429c06b18792ed5838435aa73061286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe621c09ccf02ad1129187c011e0a6d6287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d1fc392ec5a53580b4efe9a6a0948a288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326902830868667e7997bcd0458dd436289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3594a11613b2e54c0864683036082bd4290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995d822c1b9becbc3d84c7104e5748ca291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4b179207b54680676b5bb3446e386e292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7548c766b917dc28fdf9638d6717aa6293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e500f95004993248cb1840a9f13b5c1294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796399ffa02b515e179869adbf08d7bd295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d302ca6e7809f1a6fcb91c9edaac4d9296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4966012ab8d9b30653a215b9c1fae53297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d24474f03c61c07697cdefd984fd66298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7fbf15ee7ccc5a02ceb77247b95688299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67df493bdb47675eaa28faa79adef203300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c596be5262d7b658eb1c3b9be75140301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab5be4f808b22cde79d067dea2bc4a4302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713b727c8405d607e7ae85e0a635750f303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bb305f2e607c7c293bf4d316e61d24304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125bbd9b907022a87e37e39616078fba305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5a72f31cb98f4952d28d2e97d72c7b306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d43a7433538c3321152bc859e866bd5307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ace54b2ffce27ba4b599170ce3577e3308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96f5a6fe20196f4c06a94c9529287f2309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff7f0b0b14857c36cbba718cba53747310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d837a2a9324db1ba7ab7c0d6432e81d9311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f8c09e131ee8e409d6103acc28e36c312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138b1e457cee73e51dab5fd8064df8f3313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32746435f24e69136e7f02d355e584f314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318bf5fbc5d187e57bcc01bd14d23e71315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def1fd4d044b7d421ebcbeee74409f09316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bc232c2b0c9f16ac54beb17546f18e317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399a7d518f2554cb1c146f2c6a228626318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72baaef52343d15f6b8fe4e13f071a6319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84754e22b7a0e2aaaa4ca91b8dac39c320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f427a056cca5c1383f54d694b3a7e5321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eaee2946975d7e404b70e1f90d1890d322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb1efa4f0fb89a3e2f9ff748f86bd48323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985b5c7007898060d769a2d65ce400dc324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39971fb58923c59c0a0fa8d2d63df5f1325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f055a94a5b28cbad43a740941da8b7b326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a30421422781f8ad0a7a5b21c8cc4d327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa2617c0fb426675b39ab31701dc2a6328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa94339503bbecabcabc230c7f3d16f329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe0281cf03dd8ad2968fe1b887bc04a330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052d9e3da0f535d1047f95f8718ccc28331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8885193ccdcd895f3608e86f384fd0b5332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ac5573391658108f8e29309d99cbfc333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa7f7a92639251131ac7d5892b6da61334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fb603fd54f225ff52ea56c9467bfba335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2deb74ab3d766d17250b044c0f359ca3336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83ea3b002c8cb8745c5893b74f622c3337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85bcf5488cbec664f9c6750b2337745338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1ada315dd86630064eb0c8dd64b473339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec005de2b291c9a680a1fd913f055c6340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20b295b87fd654bf01490481c30220e341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5818693ac4f576897c01664a17987ff342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0030cd8cf32e20db8791975f379518343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9791cc2daf716e10fd34ca9b2ba232344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d8b9ebec14d6fbd478f89b69d5568a345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e558e9ba188106ebc1c68bbd25877e67346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48790ab802e59a7bbe50f96602f83f3c347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e5acb73bcc4a2a3a93921461b40cd7348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c60e75396d509a0e40cdcec855b975349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad92267ffe5439fe0c641de3b05b896350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2766e94a245be7c6fcd0ee21f88a729b351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01d2e7a31fd4f0b968f32d9c1e08f7d352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8116cbea73d972fc7e8935b10c38036c353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7504d4f8532b2cc63c0e7751e50e5dc3354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1020f4a3a34ff0690c625bfdfc486145355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fd3a7643d907209919f0b9feaabc7e356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fff37af6c932234c9151116a8ba2b66357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e371c6a1b0e004c495bd19421da877da358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a0934d535c6655eba4ed40c4437a56359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cae4da91ec0287830d075202ea6b7a9360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34265d97d6c0c035499897cb1edc90dd361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bbb9a70c459f25a178f34813c146d9362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b878b99e004bb006af68e9ab9e9b2058363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bf09fcaccf164365a32e0690771e30364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa127830d10a162c28fc8ec3b4d38e4365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e016907c1a8b86c96c3ac8802e5432366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e30c19d0d257d6710223c6bd710fab367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426e59a6b8ac89d596a732d5338b8f04368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155753b550a9218d098942b2f53338a3369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fb6c95bd530437045e01f4258b935f370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7579b26f4dd5a967dab3fc03d31ce2371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b28a9244750d8e3fec6407936fb865f372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abf73e1285c4bc71816bbf64d89751f373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92dfc25ea35200dab7cd1692c2572dcd374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c5ae9ef50b8d0bb382c1af50b209b9375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959868ea05f1d8776d9c821b17bb56a0376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb0d5ea2f0a304942644e85c464ab69377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2ad68d0b9cb141459d8574ea476a05378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a646c175e7adde5ba6d6245465f4994f379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7825c4a0092d9f8054d38fcf372746a7380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e5e073b8ade01f7a09be8c0f72aae2381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8580957cc2d0b4f4a42e8dd9b224ed382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6817852c31833b3f9f9585c60323a7db383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fc772b87748de8dc0413c118428ee4384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0c1b0f91c34885baf69535645aae4e385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2168ad352ac49bfb323cce7a6ef8d2386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a6f6b5fc4fe07f444fd23f3ea240b4387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7223d9eea7b220b30ba7385017703fc388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d88322006aa0de0045ffcaed0ff13a389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbbb292cf59b5f3814dbf6d0e299031390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5cd2fa94c801435892675fadc55a79391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7570c9f15aadc706975f8d4228d932d8392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1279ac45e127818fd739bb89e5642f8c393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd71e0c160a8bf88bce0c7b77a157844394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3973c187d37cc79197179a6e74518de0395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18121d55044d6fbfbc6285d67b29a9dd396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25840d5db7a6f35d945a8221c777bc73397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a29295a3962f8098579ee629cb4d65398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637a6fe747f0f7e71bd46b7dcb112aed399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2213081d5aa3154ddb8f9b7f06a789c9400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4cb6b711e8771860f9e3cf4dbc6b60401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51340d723655f5b9f93d574e9dc9834b402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32703c973a2b6bcd9e3cec500a7db737403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29056cc2fa7d2fb0fd744fb7c618c682404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe819433d6c22481064d26e2eee0d2a405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69d2c12b54e8c492f2b74be07e1c71d406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf30422e0125a9d0f30a3e74caac2a0407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad864aa9c56e636f835865783d43209f408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c4fc2c5a3521ad7e9ec3d9b542ac83409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a45d49cd7f7a73be52747a1fd3bfbb3410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d365fe34ad611fa98585e99c2af3dda411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a815af0693f6edfe55c959aed52080412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8f026d63e166874a64d188e52f580f413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccc874d7a5cdb9d6252871278f30271414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df14772e28bbf7c7f968357a91793fa6415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9f27ad61f1470d005ac5eb24c5fd84416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae6783d7bd74fc2104948372fdebe55417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c681606fd0dc0c759f537010636529f0418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d8a08f09cee964ff4fa939ebb5e328419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf6c149ac8284aebc797bc81e9df951420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e13e9437b6a7ce2108626844ca8df2421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08e4c93e91122fb61f5126ca577d638422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a5792bfe059ad6562a8c35b3d194b8423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363a49dd2abaeedb14e5e3fb1920b0db424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec43305bccc1da52343820243cb71b47425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b02c01dba129df38f3c8d525f00b88426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f8d34a32a19e1f37ad0a8048c07fb0427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120c0d0a18302c5554cdf9415db06210428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eea96c2eee611d733d63aa8cb019e81429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8abdbe3a236da056be1e3b3f6317127430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901175e8e5556f54d70c16a128abc23f431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64074449ced1872cacec0b04df6077e2432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86dc1cfac8b61f0e588ed9549c4c6ef433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e145c6eac4af7718704bfb6986078fb434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3852e7d1c1ca878669607e170b3aa98c435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bcf8856e4857cf936d782441543977436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df68c3cc98be2b239663d3c7c7b97395437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6362ffd4243b4ba7f271c204e3a9be83438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba14de566e2f77e2ff557410b28b51b9439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4710a5171c94dac457969f72efe2daca440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80b51f3f5618a32a56dd069a35c479e441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438f21b88c86a190619b697e16d611ce442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc18276c4fedd4848567dad9ba6cd73443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f12e73ccdd841d5e9066bd8eee222f444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c4f128fb1ab368fca693687ec092e7445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2f8b7304ba3ea9b5e1e04060a3fc57446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc275233aad112cf0d82dcb86c443b5447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30d6b6941542caed7cb68282c013f1f448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd027c51f4e8ee7f1ee3a8937509bf5449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663bdbdd2a8b3bbf59b8004a7dc3f5fd450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f18738451e7499c5ec56aaf4b8b1b6b451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc6058d2fbd55932ab84a4311654696452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c206fa9e1d223c50ab340147c3c9d1c453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e129c129a08377881175830e04d5fe13454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16739c728e72fae9bc25b8e75f7951cc455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63dcfb1eae6912c91df1fe53725fcbe456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7a77a2092347ad36041d24fd4d8866457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902c44dffc5c1191360d77786008ab90458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586a635148e4e26b0ca82866021e5983459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444177df8948e43031b84b3b717acd16460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a75742ec2c8565164418b3f72701c2461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dec2cf91ce575c3eeed5bab85f53a6c462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6faa89c7d42ecd03e98dd2866e2bea463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b80eff9290ed36978ba33de9a9df316464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6f0d58a36841c99ba7bd375f5fd6e9465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f67536979931e100809455f1119c8d7466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918d99778b56e6dfb6e8cbc5b51990e3467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478fa19ad038955d6b7bf69f94ecf624468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698993305d33415320a59a8a4ebcddd8469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea62cc826bb9784cfcd007f2bc33f76470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf900e2fe40c52e464881dd56ddfa780471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769b31522cb171b05b5cd05e723bc91f472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405ef3a21d716fe14d56fe8d117859e6473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465f7a4277896a2fcf8070ac0021a8ee474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17fb76f4058793a36e029bc8f1b7292475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279e6c512ea6bdb35db9f4f035ea2471476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c8c5f06899579a4ef9772d2ba6867c477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49576ba399f3c67fc77b705f74b8a5d7478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed160072ea04fc8905a1ee6be368e2e1479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28adb554267e5aec697407f331503326480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73cf206c4453c8d0c633ce83bbfb0b70481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9de92c44d469b42d08893054e232b77482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fa0a3724fdac0e44cd66c61a259cbc483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39015b85fb250853f692cc009f97909a484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c20116309b952498f52d31493b8857485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bf269b5f177c234bb4913a6deaef77486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0b011dad07c9b9806211e3cae40b84487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0183174623fdda8442eba06dc326ace488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f1594d81a25acfa5cd7961f0352194489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a8069c47d2cdde8a7802b53773acef490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333e0ddd1091b5b6aa807a26b3dcf525491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41201dc0b6ac3868ae6d3737e09693f492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad324bec5945d23a276c086944349ffd493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b858a3c1c31bd74d6ae36624e13d95d9494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d9082af4c910af777ad77b28803cbe495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6085bef8010891263a061ab798e95c496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8092e287b4a3e9772bb9c0660b0690497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baaf34560b90d4eea8116b16f6af6a79498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9598d53cec54cc13d5c1f7ad38a382fa499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4bf74f5ee5afcb0f7d32e1bc8e95fb500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ee09c69eab6684fcf6179e33c072ae501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224827a011531cc5dabc54184ddf2b9b502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f114d91507f3e3818b1b5f46a69b59e503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bac71ed769072654676866283235cf504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d45fcdae5759d14b25d784124ec819505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf5962fcb056851d857db4c59a29075506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5755792584e84a8ba9d580caf9df1a507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5275e3c67749617db595a8e445b2ca8f508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1d16070711e2c584c1bd58e9c80a12509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c380bf3e50a4f1020c43e519d7ccf3510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87969174b080f3e7ee81e9016bd8121b511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0512819cc55c72ec38c4b615ca1ec0f5512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a5a1a0a109fed78a854ab3c3f6e5c0513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2820e19edbffa78f9ce1f46d7963fcc514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea396111b7e96626308dfe6da3b156c515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983718e22b3a555adcbda447fba75eb7516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fe4ead9917382a3a473e18a0f58cab517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a22e973b9617d19c568e91755158f4518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07431f6548e2b6fe0242377b098a339519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7db2a4b974e05d74cd5d4b824fff287520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569dc0e2cabfb09153d709ac0a61c760521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ebcc3a169aa56a7cdc0262b4eba3dd522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40295df7dc4188d7850f43595c7008bd523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f693f20b94ca40bcc74d09b29a90849e524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be88c0aacda7563f2d6bf91bba55ee6f525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2540f6dde8cda71fbf59c39abb2b7c9526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cec55d52e3ed5026fecdb7316b7a264527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974de944d86194824e333255bcb65883528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98a834b4feae5229f01036de988693e529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3905417027c5f808eca1e763baae886530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0f9c7a88ba36b56aca96aedd8cb1c1531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7241e4992f0dd9b020aeba0613bf6fc2532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26910949cc93396d276af23283fce1d533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08700007e6b2b13ba0fc128d28f1bf6534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4a3748eb841ee403f9872bd622afe3535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d18968863efdb5d631cd1fd43ce6ef536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541646891d68cca53ade98d95ad18e6d537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32747ffa721f100b5b48c244c2975cec538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eac5f6f218e3508bb47ed9f893ad492539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4bf1c5b7ac2e6cb485a2bec7da7861540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c955d571df5f7a46de9771296df278ac541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59571657eee2c8affa7071c01e52508b542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3d0da2d4addbeba711e816067a8d61543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a38d180e98222c7331d560fe0b43ab544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595d51a27b09792fc87be91b8e5f12e8545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67db2c1c3274c742c5c934e67b4d41f546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b18818b7a01939f7911b320a4f8d2d547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c1f929122ffd70d8006cd3d6f3dc78548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ead2be0351d4691c9bf27e3b8dcfb70549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760296aabe08f66bd5aa7b45efda13db550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9f3c0f1120de965f136720a82e6adb551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076eaded1f26f8fea9c4db6743ac3013552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00575e3903154b733bdae4d3f137277f553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4326c1b6b12917ba0977a8f300ad5c554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cf743587c33920c093ca179d2e76c0555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db130fe0814bd5e98b729574f6201b5f556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01c7da346241cc0f54b332282d4d5b9557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5553713309508bd6dec76755a7d897ad558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085a5c60fe40626bc2fe0cc8d1d378c4559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8320e9edba65109af2c14fa41dc9b6a560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a174e499177bb5194cae3798174c72b561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3f46ea355ff6bc544284a4570bcc22562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b045957a24e08c72fb57e1912772a7563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465b4f41572aba1c475e6f95da6c2c34564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc01de1e86bbcf2e2058485d6fd92af565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3f0b30b15cc4cb239198b0176dc75d566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55513bde90131a2df38b14beec4ab00567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d6dc6479a6efd92f13834962e38c4d568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea48a4cd0b21d5e2939e0ab259dbfd1569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19048a1b31e3a154e3107d5fff78517570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91853e5c8699c16de1db9fa3f465c1a571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327047b40a71a8553e2fdaf7ed56d22a572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb4b92c301e1d5c42118cdaa1da3959573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deaad00072e7d6715b54a2e551d0ab83574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e523d5aadae46a3dfd661cbef16828575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e992c4fec6f613f51dbce2801d4d3b4576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fd81f040b89a1ac78379f36551669d577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaff67fd113f78e24e94f7dbbf0bcd0e578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b5a971cc7e9f742dd85a2b2dd5cbba579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31603778c121b503a58f01e8bc0521eb580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1163a8e4ac60d8986f2680fb66e3981581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93f30a879418c260fda881df6bafb59582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454aa58e25ac8901f477503928f477f5583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b21f147c238c3cd6923dae108f6bd2584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee195d4f87228c591d45a79c97649097585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffaaef0df883571d4a694b9534708312586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3086094c2785784bc48e3a2302b9eac587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49a484ba33656981a2045389573434b588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ec0073a0f4927ab39b3df9c8c70043589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c076de82004e4c2aebecd291b079251590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8af5fc1e0acff7f2813f8e5d6f29b42591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdbc959589f04861067b36e66f0b0cd592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5b00b7dad1d2c9094d7691b3d61339593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6806542f2f9503175716ab7c40c9e7594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d0215264db4008a62b44098849f795595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6cb1d5633584a410fb0c4fbba9bcb3596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a85761c5bc1830e44b98801da0dbd39597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d5c478404113f7f07118eada6baaa0598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e388bbae8b9941558ee41e87846fe4cd599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02207ae3f897e91670d22b1e1d25806600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c759d05af9bdee9419c9ba0c96036ac7601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093a27fb916ee263c1488141120a5edc602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabd2b3995f89afadd9d58a0c3fc76a4603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad6d925ab01462995cd9591022f2a65604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02571b2681821061cb09143621abf516605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63a6dd5e7c2316b670211ed2bd75c50606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ae84a3fa8acbbc17d91a141732bb05607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36419910083d90f93f913636fcaf5744608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4afa160e313ec23e13b908021396a2b609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2c951edd88dd5a1ca1a646f9ac5ba5610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ff77f3dc25ad8178b0b704c7aee50d611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22457dd48287d59cc108e78ffb7ee6c2612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581009aa441a5567be0a12affdc96661613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1976b629bc37abc8760df54cfed1687614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bd82036e9a34213868064f741684ba615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc75d20fc9823a1a2dd8c483149a537616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fbc69121ee72f5d5d074e22f59ffd9617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a71f37a29f10a02915a324c06687b4618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f095245a00f7331864527fcabcae2f00619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7518538aa42273972a37ff9d4c21c69620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba0a4b038bdfe2e56e668d369650c80621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb2ad348b91c095b0db58555b981e17622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15acf9b7f86390f806876fa6f6236399623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ebf09b2dd80c633b7cce24ec35d63a624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8b033063379c00e80876ea3e24de08625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0939678879edd6ad021b58a1d67bc82626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cd2dfa96cd17e9886382d94bd08b59627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040ce616969fe1a859b8d05853e90a3a628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568cecd055ee6cbfa362f16e8680611c629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af4de2d741a9461a68e5e74f343c029630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88edd7aa4282fde868066cffc2db28dd631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c991c046175b02869a789d57805c01632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7446e2ba4d68a8173f2d0c9ff75d8c17633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a0a9dff8c916913bccd8594da08fe4634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729504708b4f3e89a58d9f38033affa0635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20832702c7a1387fda6780a8ef4e96b6636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c305e87093820af394d8ba28edfbf930637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cae11cbf082e71136f39ae9a52e8d88638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515498268955dab7e8cf81124a1cb9d9639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8f91cdeaa7366e13c3e8663b50d705640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bd12adefdfff67a60173a925d1cc0d641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e5afd58525ce59ccef801a751b34db642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e7da0580d314e6d1d6fa66bce94fd4643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40900d3da9c8d516b42041cce2a6d9d6644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc7e4e18b29936c57dd484e05751acb645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa37475c38d54f12db7e7a3918ce533b646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530228edea9eaf24ae766b7f3933a3e7647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4df12f1511fe75474e7f6412a2f5dfa648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a05d0fae49d2c957a9c74c963846f29649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dae384435cc5d0ef2d606b378a7a3ee650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1638fdcc45b5e45f893e710d7d59ef20651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74786a351f0e0d6fb5da5dfbcc159dd4652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb585a6575a89f0fd55a38ddcd3ea27653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0626ffffcc1b338ee7243469cf7429f9654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a31d93abd75a7206b1223665425894a655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469cb2eb094d069c5627c4116a2f4282656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5402ba000c161088de072cad09eb77c657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ac714c43e784d75383a69238da7fb6658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9260160ac3fe764302e2fbad639ca99a659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3feec5886e3dbc875394181dcea8e4660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376a15c671c2bf93696af97fd73bca0a661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be303d6a675f8aa49e081128577c11c662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b91c8c1407312c27905cdd84d46546663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c777b89b54a68317529bcc986ef57f74664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95c2d42fa8dc33ea3f2d67b940dc074665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a092a34eac9bbd17a5b1daf6f9d67c12666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284bdaa2fdd7b89427b6516d74adeb48667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cfa4673a5cbf4b6b69e8757f0e4bba668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c9b9ba807cb160eafa7ed47a3f44c4669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7877078b133010216b499e180e498f6d670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ed6481bba5e43bdaa46667cc707865671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85f02acd06330d0eecbd3fb72aff441672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee8d01a3b673a6e60fa098a88906a98673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcbfcccca6b885f5827c4a7e40fe043674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0756399d2a4b21b44a11102275faf3df675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4962100cb7467d2912c44b533f88195676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17717b841bc26f77fc2735cae077e032677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c5fee838a1778169345187747050c8678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e9598540d87d911477bccad5d2f02d679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86619c102ae46a8c20feda809587f0d6680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1254db367b37574dfd3dea65491fcfb7681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed0373762864a7dabd28ade2f74a125682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba36482f2e15898b65af36eccbc66cb683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c064403e8a55150c38f663b812bc90684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e500a9139140052aab32d5b1f723035d685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd0b6083e3bfa7561d2d2096efbe73f686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28438a0c70b63c7c67be4b0c1b31efd2687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c11531f9947a53d59c009b74d0d3b62688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5568e1a1fd49f7a7dee879b99ca78eb7689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e79cebb02fefe0de519199c82ca1d37690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ed1756104936d0b55f12522483edd7691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcf6ee2dd664900caf8811302ba3d98692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bf29ed633a2ea2a1c280f4a697caaa693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e40602a5e4ee8a1f7b48fb88c779d57694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb62d778112ade43bf4ef42ba56da572695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7193fef9594e70dc691688567e10a0696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2cb4af3e1507f6c78f9bcc16b6a99d697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55964657229e7614259e41dc866c56db698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969ca7bcb91cf89a5aef3989358d307b699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c75ed8ef7a75f26df657f765f3bd7f1700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46bc36f1803b1769711d336ba83c4d4701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a31bec01b686bea81c751415a9315b8702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d66aeff4d8388a0794b0e6bb455f6d2703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a18d2d44c877494e4780522d1777f73704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0c033d5944cf7cf7b0b8cc81068d60705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184dc8fee1bb4c36d346bfdfa74aaf93706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5674c3b33ea80ba2053379260e3fa52707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99129c38f4de040f63ed587b69545fc708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8041b82601c014c6b6a22d1f949d899709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b01da40474183184caaa7c5f7e8592710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04498f8e1a17fbdc62f0fcd814ca6a71711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e251d5484596ce2b29b64a7fcd3f7993712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccb99652012f1797e6a5419c37bbd12713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a837e31c8700277c8c07fdd0ce779a72714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4814bf38ffccfdae2030e71944dfb797715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9229edd99551ff83590dd1d626203c716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2168123e248deecdb3640e4540e969f8717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230eff37de2679775f207df2133204a9718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a19a8a5f84c6631287674d975284fff719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a71cec6db7369e5e1b13890cdb16ae3720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c127bbc0806f478a5d043ea2029cd478721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a297e8b37cae5107ef578a7d0c913957722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b27801ceed2c2a3cb8463d87818da40723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da405e37055982697e92ec42f3d478a4724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9c495899f03dbbacd179b32fd1ea5e725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2edf34542e07548e0c970f8e2321c34726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f286aa4a074a10edd3b11f2f134138db727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0762ac208a7a22f04e0a06d4463b53a728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32a343699807ff7e145a8d7ad338f6c729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eadbc38c477d2e2abcac6f8145a6e27730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136861b2cfef8386e4fae02bd04b87af731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2064a8b8c2dd7aaac56bdf63a75960cf732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9eebfab8c82b1a02989e0ba3debca5733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbe18f2898f84907b8225bf64b5429d734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16589727a213ddd1b6c7adb6c48527e735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8878cc48df2799851ddb22b945f401736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148fd4b22e1f36ae46e5f747dd789b23737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c136fa432f442f33fcaff0155e43389738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53422082066f12b2db30dce090c7116739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5ef81e4ef410d5fbdad764c8856cf1740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1794ad10496e9522e5668c1f3108dc741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d186d2433ff83eb6b1019b3910c134e1742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2ac71c5c93df7c430fb74a9a9a0df4743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5126efe6ea7a1cae16ede2e549305386744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79c278053e821b1dc67973cf1513a90745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e26defc9de34520ee9dfe48d7a28ec8746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72116fe15a45288c2da333c2f4a254a747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4659da36c12c44fb8cc7d1a14d77da6748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de39833d55d4ed0bc164ca63d87f36f749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f01c44f53cb4492cd0f28ea3821c455750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061283eaa6e1f32973084a6418ceeb28751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5e32a1eb91291822bc5f1bb3f8d29e752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462d340effbdf74d43d9441fb32efac1753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4017af6902372639dc21ffa42431e6754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79eda31995f59defec6633dbd385731755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da90b27ab63e78af1998dad436a09ba9756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5425b63043081845a6c477778a2ed1df757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f11fc34fdedc963244ed9ccd85cf2d0758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a3a51fafe4efc8393765c2727d4566759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>