--- v0 (2026-10-09)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3222dd50000b3f582c93d4f2892e711.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9b751fa123f7fee952ffc6126be4d02.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738429aae4eb2904d33acb01e1480e5e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192fdb2a093fa6a9ab4411d5a3a5438b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1888e7d40bd90e4c973002b5dbd62b8a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae87f3cdc52ef3e5a36c8ae0ab022a9b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81f2bfd94038ac63b44ff1a215909807.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b600762d3be7b10097c3b3ff55d2e35e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693379a424939d61883024774b3323309.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0876e3f548fe325b81cde498bcdc26410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cd4187b6a5a99763bb3aeaf0a1a3a911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb183a572420374315126bbfbc622be412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364a9240bcf6768e8c9744a20e774b2a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f94101575a48042cca54eae4db1f27f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe55d0254ea55cbd4df9850bb072ea115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113a6e65f31987118dc4161c997961ca16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad056a6003df10e4185e7dab3df1a3b917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea56d4260f13fb278ad825f1cc8e49518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c665f4261c62a673c4528e2b5ddee8719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de56f0e4147540166f2e09d5106561f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f039617140045853426dac91b20bd1121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438d11335aeae548fe2c469c227e514722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88026e0efeeee1f12889ca9fe3ef04b623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a3313529d01ee96a232239f71c057d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9c1c5777d0d37db8c21e909f1d6edf25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35affc9b46137af0ea035d4f2b65dd1e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d0392ba4a8f594cc2e3858f2c362a227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15dba7c5fc8684a59d026bdddbdfe19028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90768df4e21cb8cce9adabf89e5bc21629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e597ad98b0fbae8ad5e2bee3b864c57d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e85b37ff4f4fa2b83e127f617ba06231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d5d5cfa5fda9153d2deb57f3744b5132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c44f1ee44549be71c5cc3ac3c7f291633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ad21710342ed56d5efb92ee6d5fa6334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434ce27acfd8b1055f3bffc1f48ed5ba35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8a317ad27b953a3b599a6a2a8336b836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2c7e7d6e5af97995c491fd4702b8bc37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7241245d80b4fbb66dc89633a5915b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfe4a945c717148206169c413096bb039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7932d4c2bad3bb87db0b6a1fec2f4d9240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1844f407a2e88a36646dda364d4b40ef41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d3aedf61dc626aa2d0833a29f87eba42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1ab7c202343dffb42ae3f85aab97e443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df529b70151bc750803168be28f8f36b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5832a9fc5ff1df9d9c32dcfdae57c7545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3061a3e167a4f1fba3c56e7e0f7983ac46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb552bf9879cb4ebc6f9d713b6ea17747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc8f22fd47dc595e44ccf52e8868fce48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef778efd56e4cfbec8e4ef4f3c9cd5849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b47210c2350e21a95601ecc5c02951250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06df2de840edf726df28dc5d367bab4c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1133de73fadfac455aeeaad07ef402fb52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ee749393468c6d8dcced44aad9f60453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2198d96292f60942c33223797c9bba5054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca754fcc20c349c8af29348e88631f8a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341c7c63c8b97814fff717b543d7c21456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c6b13c59539db3d2ba99c2ddb7747f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f97e89badb2739c2f0df423aeb5a5558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f42b08b2dc53e43099bb36638a712659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff24e0bac538edca522bf1c26c489a660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424fe842727758ddce6daff747a7a88d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5114639abc5f7d10277b17f4fe3364f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b537da78d1e2b51ac24911856e6d8563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706176f58113c4e32d568f363daea57764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24e8fe3361f850c7b4c548d4e6f525f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0fa54f01843907bab24917793fc40266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c0bf636a09e367630f400a4495e2c567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ad566d7e1309af2ec4a4a64c57ca1168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959b41b5043080c976c92b97618bc3a269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0f6cfcde76cda9c3ac91931d34d7e970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b018a78b83bd89c85eef64380d3ed1f371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fa17078af492a569a4c770ca7ddcaa72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712c3c6ef69b4306471d40f25169c77873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6988698ab86663939bcc9018f0487c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a7339e0f91c255b04c56ba2c32a86075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9959523261785a831438cae2b91f9e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcf4f04baf18a5745da88fe49a791d577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e27495d8641d7ef4ecbf3386a6fd9a278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3ded803a796c82c12f765aa1befbe979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e7010cfbf6a670a700d4b978d5328980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e3f3964101094cc7d7592670dcd04981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ee9dedab00f438e0b3e7393a5a831f82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1695cec8359e5aa1d36de9a71fdd5f5683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38df1a28b0d22e4027be76e5d6752dcb84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae882f010138eb2cb71624982ad33e9a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9effa9c62ed3044fb567cb992bacad86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249bfe83a050fa58e49e9b989ee70e9c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc0c82a58f8e81eedc6766f12cca46388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724cd94b91bdeee6faf26e4993ef1c6189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8846d85646d71aca02013015a755a03390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb36c350e925e2616094b15057b4d6891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708ae67d45b917a7f2fd7ff6f739c59292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabacd1df4954a02e3503fd4b8acccd093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27c3cc78d72e8871172eaaf354b9f2894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caab6495033aea8b0fd7af159189473895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4605584764044ddab22e5783ecb05296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b26de61b5a921029bf24421e6ce027797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a01837b129dc53ce9a102dc95b2fac98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4a1d4baa2f6fa60ff2a1b1deaf84ca99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483b6b58c22e187dcd6edfa321843cc4100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f1d9cf79fd64cba9ec8247b6df69b0101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d3886d76e38928bba3c97807f6efef102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acc8ea67c1917aaca5df1d52637bfd5103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164efc1740e9218fd6a3afa1e5bb1755104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e6807f9581d9a2d564eee74db9a129105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8da6872d9ca80b07ea93c3692e69532106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d92a8409398e3a71828671c9c1b78b3107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a534bb2e8ad02d6deae64115ea10d165108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b602f719c187c86b46db672e6de6556109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b177a45979128dc97399cfc165507a9b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89044b1aad0d6f90564af10c2cbfd535111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d6e63c9f84d7b30bdfdf01a5b78751112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab614e4cfdc7c1c03b1c91383e62336113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e50c7e4c165851387ef1bba3334723114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bbf6ca5e8adc42f3945258d114bfc8115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e236858ec87ae0098cb49b7cd701f25e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c012b96700dcee13bd0ef3de7c557a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9362c0354259bb392b1e3f720c5f92f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7152aab50011ab3b6d3d87f1dcfcbcf1119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1fbb16f13a4eaf71f09c3aae5125ac120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ab20dc76e18f6a9347a67e830836d8121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b358839c705a359cfbef50a9ff428c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5c3ee293359e0c9b3f45cf4f1baa40123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6f8190d5756316e891dc678a19ed02124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1ec06bb7ae6b63c81456610a1f2902125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7a4b0a4765d8e457cda9dadad02654126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46829279ee1a2bd23ac6e31b822b20fe127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912c32603f024116f968f7ce97bfea2b128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dad70a7e07c1c298c4ad2eac601a205129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e7563548446f1d7f319be512dd4d3a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2668f60187397857a480043b290d1c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a0f94905ca48aa168687b3d4b76f33132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ff9945ce8ff195add2dbdf05b5c684133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a76419e3a66a58eb63e933c84c8587134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68e8bf6be996c770690096b9fa74633135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5bfa2e9a306dbebe308ba99aa93d36136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2208710a4cf1b4e70d474a0f9a3f4c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0a4aea51d0b0d176f8d4a53e3db04b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b733fc087950ab66dbf51a59463a47a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cb3398c84060abd0e70df54d16ec9a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6937671518a3606149acec2d1aa5b36141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7bb6bdee4e533a4d58549997ad1c43142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5036e5f0da4c6032db7336b4eb46c9ce143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef1e72c1d5c0ae109912c3be5b2c84f144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997e76fbeb95636d2185526fbe37ad31145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f9a9098deba01f535aceba26a81467146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1c6e52197dfc28f15840a47acda01f147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925267eded02318b84534749055373b5148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81d9e0f2e2925c8be26dc47f57b1cc8149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241f81d715b96e8cfbdd1be262880844150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7068d28cb0057e004c0fa96c1e571306151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ed6d4a0cbb962533976c90324143c8152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624cf6bf2e1e29b83bd58447150c04e4153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527771b156c5d1908f1caf18608ec513154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d06b2cfb2545151c8e315ee62b0fdd155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400f78c94b9e5b3beb2e773d07082f2e156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0b72a77063d4dea8ecc481959d91f6157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec4ff09abbfda8d7037ba0ca61685f6158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2239dcb096e021ccd8b6c1d1f70a9d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a74382d1cfc34f1012b9db1adcabe6160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1e7f655fd27cc5b507c5af605563be161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a168b93ff77ec1b2cb5579fe317302a6162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2715f5678e268f14f97cea98f044ee163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05cfaee7af25f6b4c4889b3917c3416164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bd6fbe5db5b460ea47f4824cd54821165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e999dba836c34c3515d134c640f3a4166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a53200b5e2b21331c7175f4fe29d0a0167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c599ecf2a00b2f71c659319cf2e1d36168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71c067c7c36d654af2c554f953f2037169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0466144660d5a968e4565320763494170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81043c6be94260edf7794f171e052807171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbcc3fe70a5f09448c8a27c9b1ff709172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d27c27fa23e442fab79c379f1cfcbb2173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8780a63f3cc3e071d5d8393f9de97c8f174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bda63b303aa704b292135742695c7a8175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb7e4bcfe4a268468a4034880996aa2176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3eb4220bf51d13bc118e1f9aa488d8a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a88d80bda47c9ffd2b883a63dbbb769178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315a07072acfbfa9c677ddb4d1753268179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31bb5ab544031e180a05242ecaa3fd6180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b881a599b3e6c80630ff151da9920d53181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ab90c6d8c9653bd337d23a6f79db0c182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953fd8b2eac707838636f2656651d157183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162c075e1d8c1f84544bea9df5160967184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3292c5a96f43cf19fe65c6992e2bc40c185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd1dbbe4b8c31a02fda66f8bbb0e627186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4f545bd3f178f4e0edb376c4c6b629187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8dc718b86a78837db7bb2415886ea0188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a59d8eb9c68e08933724a215191728d189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3f84b4f751ca505787cd30a815471b190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092277af3294f11d660a0f181c62e1ff191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31049eae5a59b227702011bc4376005b192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2bbf815c2045e52cb4acddd967b6a7193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffbe85c5db199b14285724b797785f3194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a0d3b81aaa66fcc3d4c04fceeeceec195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45cd343b7875a2e5dbcc076a9f50d23c196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbcd6ffe2d394975bd85d9cf4b6c246197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70517d4b922169a348591f3c96822d7c198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83537efd1ca8b4bbbaa3e50c152a2e99199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace65ae3b4594f4d9c8303f9cc3d9d50200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34fd037f1cc48cf26f47aad503dd909201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245ff77338534dd92cb40b5b38ceed0e202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e3384b7b9ea0c19a77d3b6c6a8de21203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f612c2c75e0fe9a38cb37a1bd8268f5204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60c669c2d66df1594912b6471a70d5e205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53277091d0608eb09d2ba6f5b79183d206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d0599faed8328272185d07513dc390207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6be609ad8268a58eb634c88ac1b1146208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5aa8960bf04dda12173d0a2e1c716f209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd094ec9a7eb91821e6c9b1dfb4a5d88210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dff463c19a4f791695174cc61cdf8fd211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a559b7dbb4f6e98715e668c33bf0512c212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83bc9682e2988eb38828d84a4b0f843213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459b347d1ba794e397691680699e49cc214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ca6f688f1be987ee2f8ec35ccc70b0215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf232a5a8e2bcc4475c6fa6b3f592551216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a81f6a05396550545df1e02b8ab7cb217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba0a7814403bd65a554d6434f502f08218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57ddfddeccc26311136cde8de045c15219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8db3bde3a0a5c0959f17ee1365e9a89220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef3f57b1c80bca3582cac5843919928221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ac67c2e03b13486126cefec712dec4222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efdc458c7de057b3b41bc91916dbe86223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9421bc87b31f6cbb9a86815ea6c9f6b5224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cf1499e52afa89ee7b261dc166da70225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e806eb9f57853c81a847699c09b3267226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821bb58a771c1fe6ab324fc1947b067f227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3320f2a3c4840d167e0ae68ee152d70c228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b4e094891785892e5eb3681347bb6a229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5632bb13a4755e7e737fd6224a9a424230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbcab994b1b8afa386da88f02a64cea231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d37fdbc82e141703d306f3870ad7b28232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb2fbaf67f4dbe1a6e01b8235adaa4e233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2f1f9fc4116df21a8246ceee9271a4234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f539757a6df8bbfea63db2c91ecafe235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6bf8fad6885187d5543904341fee1e236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe929f592c430cdc3e103ebb303cafa4237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2a89b0b894db05db3968144d781cd4238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a37d6cfc8858c2ad62f6584c117e12239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e29e0a7c398ac9ca44bb89d00d0be04240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bd9e51485c7e4f7c03731dd370ef47241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7507544c4d7097ecfc28eb8107def597242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994951975fa516200f0740048072ffeb243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722f9a3b0479d58f3740d864064c68dd244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05a304f45a11294026bd675d08f9eb4245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808f89d3a5c246e25d52252d404644c2246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b432bc9efba2c498af49e40d0b7a3f09247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53c687c2b23f935cf80d93e8454ef42248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e56c1485d39f9e0da6b71a77afb786249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bc5f88984712353f9770f905096979250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5438b9ba34d5787e17f9696dc79b6b251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef947d16bdb299e9f956c7c5ae45de23252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919c68cd8bf7fce9df018c2ed5d7f1a3253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f78030882774b4ecaeff970918a3931254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313fcc587097dc50682a24b7d4e35f4a255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d112f7ab95e1a6f7584c4435f33e6d256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74470aedfbf0c8ffb9a27aff202c4206257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c7006ac610bda99cd7760f614a5648258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b2c075778f8993829f6e1e2096dddd259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9356b57722373f467a49e222c67e768260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c2bc477aef0f305a41d22e0f1ff288261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461f347ed383967bf3148cfb4bf58b8b262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5364928ddb2d4812bd024a7c819850b263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151e53281483ce6f73d20884a04ed80f264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1265386c4b423db328afe7d41bc48b11265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4def39105c93397cc82e0f0f00050425266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66ec26dfe149e363b6b17a0a0de6ac1267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba307bff2211ace5013653c3e6c6547268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0410bbcf34e0e19450a27f32272e0c269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068bddabafedc5ea410881ad172aada1270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189137cd88fe7fa0e6b9fec785b8fa35271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e850eac62886c9146c125847ac0445e7272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75a704c1d74233ccb60e25d56251211273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfa543b2db868ba6fcc1532f957fc19274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655d0ebfa67e8608355349d7264f9131275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7733c25291387904c596f0b6e0504105276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a14513e15c256f5d84a7e5575eba8bc277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496685c82dcf9939ca1e5521d03452d2278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfa4e09d90b559da5abd350edb050e7279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de172e7f0daa9fd0fc05a485b19c04ed280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a228169a9c45b634c95566b133c77d281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03f8386ce50b1a0be4dd0f14352b8c5282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e09ad883f1a64272d57c306ef842b9b283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a9bf0e43bfa32b122cb58f5657ee66284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6b6a9f808af1d7551a313fd1b7ba0e285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c251324fb70ddad8bf37676501901efa286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ba5621092c3064717cd67587269c47287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553a69760f60143a3ba9d42acb7648d4288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54e7ab1aa1171e100a15d45e7c37e02289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9165a71320f4f9a2377db612f1ddce8290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb02d8e48a327af074c4cb0c6b071e6291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc1af43f98e1b6671492fd8c15c9e98292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25464463da32aeed6cf88597a88d6701293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e658f6f9f1bb9d08b79e9e262c78e8294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fc348f327474ad07db43d8a8b8f612295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8963659c00c17969eb263b037c17859296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbc6cb851e28c885f6e3b7ebc76e441297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e08aeea9e574f23438bd65ad1774c3298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18b9aeae279b2f6ce1b8c1e5ed44366299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573550e9bde9293cab41db91efe678bb300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b147b854b5745b805a9ca8be6bd9603301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c5b6ffe429aca219438ca077d7f5f6302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e8bd19908986e56f9b3d0dca9b2750303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f0876d4ea038a9f1d71f23ba346c1a304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb3f572876ed9cbb65c82460a482ca4305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c20978d367d5b3e42f0abb8e9bd526306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e2d5b684ae4abc707ce428511c5ad5307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bad2fed98ed0fa653d42d5a32b8cc76308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8434106f10fc3acdc3580defd0b950a3309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cb3af3867149d280213aedc528f1e2310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655dd800c00d76c6213e5f842a04f1c2311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c32d039b5c753258136c6c817d68586312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a571b554c2b537b2a83fdb9f3830b55313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd914627a774b5aaa04246699d55677314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c2764e343d26c128e6ae52c78fdb50315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897c2fe0ca933d3e1b0798f18b3ed5a5316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebfed6bca3a1c1400a525834d1df186317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e3b065c9c74239b1c71fef19052fd8318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1c4413a90b6f44d1f0f77b4b8e672e319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92d380b3c629d65029111c702eb45e7320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e862e254c96ce8e436e0332248f88cc6321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7ab1c2c9ce8a70879cd52e9ee9682b322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4284ded561c900afbcdc4b7f0f986116323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1a202cebd74626079111c5d1dd0c7f324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1b21fda1d9edfd43a023552d2a45e9325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a9518fa59f24992fcac62f89f82a77326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1dbb10377917daa3812293bd9e6cee3327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ee26bd0515eb1b8bd3d6376729a88f328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a854c94a1f21925e57a39f8c1a32c2d329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd846b09c23d5a5b3b5d1177897a6bbb330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e810f9a7e33e4ac3862507366d535cf331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1457563fa99e2205dcc09c5202382f72332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3963ad078893c018f515e69dbeee8c333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9c932f682928032f6f46602caef8e0334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b16c389871f7c80b98beb4c8e19bc5e335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802e8a6111db1d7fd32f3dcd3de08e36336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923141b19b42ee3ea12e595eed183789337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e39ac241b7d9491cab76fdcbfaea06338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ed2bcf061e032e80a687fa601dc9e8339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8119a4a13a3e17205fdba01d308a2ad340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb7c275a5fbde4bf7fb3f23c00b9661341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9328d45212b7fa9a9ee2ac2806ecae86342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14350244390751c768f22176eb325ea8343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f7de6dbffdd8138d37791a08f29e93344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5038db2a9f33874fa69cbc756c1421de345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543aaa3950cce2b56b85565ec7df5e19346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30f010d4dd251e86bace1c2e9446034347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229d1ea8e8c978b4fe909544aef37557348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ebd1a2c1807ebfbb6e4c8b42d8a4fd349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9e538b53a8a4ac7ef6597d2c43802e350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a65a14b9d2a1bed2030d13013f9afb2351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9022675d45cfd735c3df20792d56845f352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7163e42693d0a6103c0653127cbe003353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c49685b8e67bbfb3a51bd6ff2288960354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ad3a7d7adbee5103cda11432625b49355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e07cb72ef868a8baaf48481a2511806356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2b242fa78317fcf45c999f364cd545357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99a6d17ddf1ea2d16187ed46b936c27358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685cf6cfa0491cea933b53205681d567359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ab824f880dc4e9952c44ea45aa680e360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04634fa88ea1b4a1301dd68ea0338e44361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f6994906e4e0a73743f01e2db3900d362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e46d3e3de3e64d678604c27decdc0d363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88849c72c4351fd51972aba72523160e364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe22b03b13f1d371f4f99a59890b9e2365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97270e72ec561efc46f5401cf5783cf5366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442a6515e64aa90f9a4fc3435d19d7a3367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef0e4a3de2b0e8ec4c76d8a09eb1fce368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d895663db956704bf31c0e3f0060367369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a3f1fc11de95f6620ca63320be24d9370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2c4c9ddce9d428da54cadf7de265d9371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e6ea074f7202913e0ac008f0c919ed372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51c9b42b645c0f9c2b39e50e40f33b0373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe91e97ad9100a7ebad9ddf732b92776374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d90e41b38c162e48357327d93686e59375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1be3b51370f257479de6b7a820f6c10376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a05165962659d81c57a8e4d6f332815377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41658dd1d0f22ffb85aa82afae53cce378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7eb3fdf82903de62043c710c9412de379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbcc3b4e4c8e9c4355c56d0ec13b1da380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df62dd47c6d9e76a6ec3e808dad0497381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6bc657eef0afa9bded6883e6512d54382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29204773dfd33c1034f6b84b80413841383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4eb84ae20451ec86f5517d7eaa48e47384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb67934f4ed9ba2d90b49a69c5421b4b385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb7dde934e1f4c5c19766d5f9ffe2c6386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586359b9ae70f42e68856f8868bd04ca387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44203a1bfa543c167805794beaf6132f388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cbb6b28e469c6e317ada38373babb3389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b719aae7fc8229c002bc6282ecc8100390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac6a71f3a3f6188ec9c4d2c2bc4c411391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f92fda1797de0aadeb9657161a2767392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14de77f38a628a02ed5f56a3ad6f24b393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916de7c63e0e6c878d7e94cf1a3f7356394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee6ef6b3ba08b67d5c804a6c5f8a117395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530f455c7228b24f6d5704898cfce789396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a82202d98747c07b773d73cd07bab2397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cade3e9b7c54e66ee4839077a87d6632398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc622f2ad470c07cb53998f5034b4804399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a794af3bf2cf5b4eac618a2feb0c9095400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad77ab3466b07d6c128c2646b3743271401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb3cb9d4a986643416a487182ed1888402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7eb051d04dd7d919220bc3117fdef7403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dabc65b10080214f38ca592fd77abdc404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a70a83c054fbd22f824d920878fd2e3405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982f65ff3f7dc7b939ab736775915967406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e345cae3c204999df539cb369189fba9407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9694b738ccc269fddda3cc3630e1a6408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ace17573d2a82cb664addbf3184617409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bc607e9b1fa106868516d3b2a5d5e1410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133a43c2da3157561c6ea5a530aac4ed411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba33b80938621b9ca9781da7627ff586412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b458d791f66740a17594174564ad449413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27130323afea427c29adcad731728fb414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc21b520436154d2b49847e19dc2127415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10d3fe314339ae636c402aae39948f4416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfd85db3957d816d6cd0e5676594eb8417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c319ef1b95695bd7795be6d4e7914bb418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f9ad60292a239305636e69622f9b37419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1109d9d8fa012532053bd4a2b43d839420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74906d666893d958bef8abeabb17fa78421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf7310aba22888e262cc8606faee8a1422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088923c15ea3ad2f9cd51a8c2d1d5a18423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e10470e5cf03afdc3e921809fa5aa52424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459107d1e3b3050df750a3849147c305425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a35aa453354badaa41f82cf58751b5a426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556fd13e15534b5377e79c155220b919427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b1d4e8febf9626a071208c9c717981428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430103c6dafb597f0525b4ad41877d4b429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835097ad4e37e8ecae59c9215cd3cd32430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5529dd4a25ea1b5ed9d3b10a838fc0431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30ee6ad733d4c1026933805bcb43e92432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b30a65e132586191418ed09cefb148433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7ebc3a2ce466e3e25f69ffd2287241434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed386cd2344fc9dc12db7733758fb4f0435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5331b1a9dfb7697ffa6e2a6a894bede3436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47fb60d2d8ca802724bd5344e82059d437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcb576a3df8b3b590f414d7784a9278438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba72fef088d5d0230c141d49d6bed76439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744aca2d02efa6a1d3f1678f0d013688440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4111fcf3c4753c682cd48151ec8bed75441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06c7a60a82dd7704cada21a6a3b1448442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb465ff132f28e734e392bc36531b3c443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4639effff80cf077f34cb1f9e8d5a77c444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177af933b6d3fc5fd2f416d5ac536a73445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7727b6f78e0b0eaec8bd6d96bddbba446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e2125186b432d060a0717047f9c674447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b9e0d917fe72558ba3dccae2d773b7448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46be6e371c8b973330312253a53875b8449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f757c0076a5a267f7f8635cd10e53a450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6283e23de7b4156ed38c317efe478ee451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31352ac85e4bdea148ad2ff6287317e6452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ac53ac43af8c909ca5dc4511907b73453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926afe8cbc75671f227db5e4beea65a3454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343d2239b0c748461ea4bb17aee5d8f8455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914092aa8d6bade07a2a3c9846e56a62456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2423063e8ac131a2eb6aabc9e0c6e920457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935bc617309d43ba4f2a085acbcac52b458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b16f20a912f1480d88f4d70e966e9a459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe67cdaf66f994397350d53fbb852cb460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89eb03dae755c19b77d400156d6ef8a4461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a72208814dda0bb1fd2258e27b9d12e462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4b0dfcd4e6daa493bec7e09d5d5580463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4b81bd4dd2d535a7ae1f84e70a0c50464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8a3dfed73c03fdfa72d59888b0f054465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e2d97ff97f712142e5e6c8b3f97ae2466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160335f33e8c9d733fe10602b0b36d09467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d1e3e681dfff5e38142b422acc75b1468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d36d71d7c5c15ed33f989716e94158469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41a7f76020f2bda4eae45c4e4b9ed3f470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e160dc4e66d862ca259dd9d4dcec9d76471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92690464b98f14113f1b1b6a6dfc593472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363bf45a66f29440b01a730d27777425473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027c787b763dd031b9b1442b46dc32ac474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badd6a64c5ad9970ee8d69aea97ad914475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3716a2336976050d7bdb7323dc8178d476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fe3c4be74051e7e4b3991cf9008c43477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cf4fea3828a55f3fdd2e8eb4f29351478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1666f051e9ef2fd9f61eb590ad4df2f3479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41121c6924723fff3b5eeab61d486182480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c4e4c19ae03ecb6e3309fcfd119e17481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94128870ba80cc931f3a32ca334f9749482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0f042cf61ca2dd9d3c89b7e303cd90483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2c7e8dfa769f6e523d948beeae238f484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e4167175fe7ebc4d150c58fe26971e485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394e02881294d6d74a0183a851646335486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2041c50ecfd183bd68d04ec3969d8b8487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7abab75b9461cc552de561ed63b03b7488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e632dd793648eac0fa07ff95b1d11e489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edd29ed8a5dd97870fdae34f50cc740490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495c754f91b8c5baff5aeb679d5fbce6491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d12a5b78534bf3daebb1508dc80d18492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef9dc934b3cb039c843494a3bb9568b493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7041be72c266209519e79ace0c49f73494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ba51d66368d383e605d4e9de55424c495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc45352860959c1869a1854c92e400c496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9130bd50d62ebf806cac64017cf49f09497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631802cdd5feaa7bca418792cab4922d498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c745a282e0f4fbeab3f6655a5c98cff499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce079b297e0c221b6f997b9a8444ace3500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6ca9c2c219c0af599a5bf71bd84fb5501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c888ec1d85bd5e995bc78dc2c45c298502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe34702491aad807ceaa1b4e413596e503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c3f8d7bfe62a8f0c25789631bf525d504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f724d338fccaadf13681606218ac3833505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132aa01f1bb8214afdf692659b86ff0c506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e251d749d61fe82c88370bc803af22e1507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1e53647942b0f01489a8ca77512caa508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67166ab96c7ed8eca6cb8ce5c93c365e509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a4f3ea40eb73ce56162bbd4083423c510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42628889e70def584b7d90b17fe7c27511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c276207bac39896cdad54523698d492b512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563e96e7ebcfd26258e5bb9b66ad463d513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3311b167bb80e360d85b529ba4468e1514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967631a632d42db5dbf7765604d249c7515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30c8d91d518ddb3b932c33ef8600c23516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f939bbbf0fe683f9bd7ad6f044693e3e517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05581d701ad7654c83183696fb3c7868518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe7401bcdc600dd7eb1b21d4a488f6c519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d65aeead8a5e3915121714ea1d1879520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3016f0afed773b736965af5f145068521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7071d602a2d3d4013f3c088cb2cb2708522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16316a49853626473a78c4cd2e26fcf4523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1d5914aeb8e96d38975780f4433ba9524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c96c7e5df03b6117577d73d6b25c21e525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36ef7df6568692b87e3e1a4272852ea526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56cec9ef90ced87607a3f941af020a0527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17155937c42804bc6fb76e491ebacd9a528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919f43a4f4e283e1daa79a53284c0afb529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796459eec20f112e413079babede77c8530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b746157de00e02db25e5664f2f6a0141531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faab824b90a77060afc9e70a088531b9532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e9bd4c1b6363865cc3970bf16ace01533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc35d58db23fabdc59544a975eda3f34534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0bf02a8cfe7726009182c8a9fa3030535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0dfcfb4a25f7e7682cb372b499c98b7536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662f8ff3a97b002d8853ddd6030387c2537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63097f1dc374f3955c9db121e7f0e32538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172076bdab2a402d3454e42e42a9fc06539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25349a5977962fddae6b791a37f534c2540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c935ced162149dba3cdf6b3457c4f4541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43a433c87e1e564125c7350feabddc7542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a187145929e909f97787e345f271d343543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f982fb94d75837622de8a32d6419ff3d544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3e1ec072a141303f83a4b01711be09545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedc97846c8b744cecc6ec6f4e72bbb4546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb649f1aa010ce04318087ee04380a4d547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4569f5fd3727ca460139bd1f258db39c548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc1f0bbd07eeff34bcd09b356b9ddf1549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef5dbbfbcf30e5cd2ed002c32cc8577550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0b80348bc40a718ad496c3b884fbf8551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba9dceb8da0a2eb7bb785299addc320552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f05db87d71902264561ae8a2eaeb871553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4aa1d579f221b0a49e4344f0394132554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdb17eb9762c67e2160ba29b90c40c5555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e18fa5e3858fe59b4ef5084d27c95e556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf9079eea6cd1247002e4b988173eac557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8eb85af77b3c66c26081f7766bbb3e7558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6698c53b913ef2f421130b665c5ac8f559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62ac44b4f8c3fae48ecdd00611576d5560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7006e0b54518a47b0ffa0a0804326db6561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6aff135a8cd7d8e8f1b331779f9e135562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e590d8ec551a0b5978275f2813795ea9563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4697136bb8388336dc9fb101f7aad26564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a1fd709ad88645aae46982ab83c2b7565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340a75bb3853d2f42f48be22b64dc085566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4675c358d0d9f19fae866f691aa6ea567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d12aaf47818ef8b8bc156af2cb9a89568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a0982daa392c751c90f16087119b81569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1c86c30b64cf0b9fcc45d878f2d606570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ebddfe9cbf1a0f0ec4e2133ff89c1d571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5579e4de53faba4d93b2883db8bce8572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6142f6d5a374f187f6fd3588ca1d23a8573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c793aa2a54124d683bf08c369afb2619574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4e4ed3f030944a84001be77895c645575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598790f17a567102de398fe0df246f42576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f184eecf3f51dc30bf040d8ced7ecf48577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c6e2fc19f67f59e855efff8db63317578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfb077efcbe90f0ca2b43f36b10b9a7579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156b6bad9ae1f31a0a18c23d1aa4b96b580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44c1c3e1072553b22b35f53dd7eaa6b581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ea880209262036993f614a94580f6d582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172cdf99cdd21b56801bd214c257582c583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c032fbfde789e5a139c9f78479ef3c9584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33605a00d86525c5c524fbe28c5714a5585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f42d5845ec37f0c544172023a3fc0d0586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28325767e6ca780abe8a659ff20a989e587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3780b116f490a3508e0f86454771dd51588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d9cc535b0d3db306f5c155004c04d0589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e1863b8f710f852e1986c1bda383b2590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a819b6bd9451a284d227de0dee97588591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af0c17d63fb916a28b50489223d38d7592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199eb9de0d0867e287f7a7bb66979613593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603bcf8a49242bb4b625c5051ad9b053594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3671cbd8a4447073330046d2fbea3358595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148af477201c8ea6aa62c193326a4985596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2097a53cff53f812fac83b72f01f39597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e162695e7138f8022fd8ec57750f5d598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10dc08a2e517ba5e60ab5b15c4d9320f599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1744530d374a9089e3266ce4ffcf46ca600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae57fb1e4a412f4e8fa52c030263f09601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50f93b3d63cb42f57ced22961a405aa602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c273405e6146f74c818d712f36c99cd603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3138a5c354d28d443a6bb1cbb840e0cb604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0782fba717072adaefa6e1592552431605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce06fab9c6967b83f5753b141db25ec7606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43102579aadda6859bd674a36de3ed4c607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b10dd3971726c9b0f7622ceb77f9605608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38426e5694354b8698c830223c3a268e609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7faa99b35f5953de98eec77d55b0bfa0610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76104e2e15088dd6fcae34922ca28d98611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4f8b0c885603dd0b0eb97eb37ee55a612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cdcd24486dd1665e6eaa0024d4f8c8613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e988424ab2f4abbec17de3385f0aebef614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32244f6ee9388e89723fc3d3987acab5615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b5a2ee56e809870005ef6dc0dd4852616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206325e95695fa4cf237ee1e443c28f1617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4b12e0b81eafb14b13feb21ce704a7618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027aa3c95a6055c3f6e859a580a8d57d619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4926c23c01ce3f6ccb9827a1c33b9c4f620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a616d4d4217cd6ba4a6e90d285715f58621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012a64f624fd79c1f300fd1df102975d622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa8b56255754aab0583fd467c8533a6623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e860154c5569472f2e2a546618ab35624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffbf71d126e7893eba55b857cacaf45625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f99d8df1165fe442c735410c5200390626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382bdba05709d0ce997e8b6c80ccc45c627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c65c1cdd96491ea2871cff816a54595628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1325323f5a922acbf13561e079cfe64d629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b87f7cd029421a3b14989fdd1989cb5630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3b06b879edebe17f7ecaa01f73eca9631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9991a340f884b133154908c7b6028f52632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835f020564dff4bd88755c32c6f891c7633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebecadc1df6e815715427d852b17524634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc87a5192905c76ad6c6032d73b9f569635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5620f9ab46ec6b86c5745fb43a96c2636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f8896ec8c738208e0095bf960d407a637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82e0dbaf0dd515885f52069a176084b638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7336ca73c4a832c9a8478afbe72c8fb5639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be60c8387b21b14b00f836602395fa87640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ccbf7320c2bc98db9f1541dd630bd6641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb8c93cd95a68efa39cfe56c925452e642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc20df710559fba7722a1891b9a6f302643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8851348a3d2b867ecf8fd7f5cdc08acb644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fc423515d144126e0bea180f25ea28645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15e0ee2b1a69e44d2da250f080f95c5646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26acdbd7c397a758cb37e9446ef5c315647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba43d937adc45ccff72fd88342047cbb648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1d7eee4f9895cb23108b665aac176c649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eab3f5b3dfcb28bb0db51a45d9c2617650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3423d765ba099a664c08cf811235dd32651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82e41446c715a4ae37cc9f199728dc5652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9047fea9f16cdadfed2d2c325ff2aed653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89e89d4b47366214f05063998e0f49a654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5e9620b9c2635f919f3d4fb323239b655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d991096b46e41f25ae964bc15ee4dd656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850d424ba77aacd974df9a954ef3fe59657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f42eae1233c06fd77e10c182848fc4658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12278e9c4e0aac885cff6bb54a9adf10659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc361b2a9ce0cae103a38df6c301588660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0276525abc7950de0de0959c75572e661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f5019dc566bc672e392c56bf756939662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb31e10329310ac37a526c56567cb8a663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209b0c9b4b3cfa2867f27b3c171a812a664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1b995dc34c0c962a7ee6befdb34a8f665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082fd4e67cfb46a7526a00e26c6a44f5666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72492c94ed025b34276c22bdc3272c75667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99685c27e4ba67b00abf4b42f33f029a668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9953c5a3eb2b6ee0696704fa6e9ba491669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17766b2f0bb4da13ba5062798e7bfe7670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7c92a64c395c5bc8ddb618c650a32f671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedcde032d12f423db6ec9206c604838672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bfa37c1f0fb992885be3fd9a5b4329673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d517caffad1a9606c4eaec5c46544cf8674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9110209a72d8f83ba70971c1bcb21662675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c301bdc6c5426848a94ecb8bf3dd8a676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d14bd059dd6643f492450ee283442aa677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce42f2b81296201a4594437c33be76f7678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883d9129588ed929415247fbacff097a679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee34af274d1733fd57de274a0d7adf7680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77aba6f5c48a8b4b5a76579de2be985b681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1502dbd961e5b8afe88be1f7c02745682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe51e61edb2943e41e2262f78ab42e4e683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84597f0786794eae50a8950a9b04d717684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd3fb08247386194f7b573be17c4b25685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b7e1536a96f0fa09f888c98456c898686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5ad8c1740bd57cd41f188e22f65164687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5a53ed53ed326ccf6d563bafa54788688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a47bd6c961c620e459d7e1610d6ede8689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a596e4be8386f892da6376c678900bb690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be9839cf76bff56c1bc637ca663d840691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67b06807ca9e3ab905b9b4e6cda7d2a692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be929140b838b47162a6d9b58f4b3974693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9d1a9ce500ed2cbdefb6b9e4068f78694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56fe66a39a8156214da005ec53eaedf695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbd36cac020e2b916d083b9bd7e5043696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac49a94ced3de3266b6a773d7acf3cf7697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954fff932a5ce804d13176fd45ed87db698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5caf3197edd230307b7da7f7fe444b66699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bbb8f8ea69cbb00c2a28eecbe6ce6f700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82204aa1a8c0db0148180e4413e7c694701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979a4b5dc9505980e428a0b26e0a9b1b702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d328e6212df1149673b5709d0f658a1703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e8c8ef72e39c194a099ea551dcd077704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854614c019533ddddf8a4c7c129d0972705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62471f2631dfc5e2a4d9c1379d2b087706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5206e9c762b508ac1dde2f6c1fb35bb0707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7e1ce81fda8c247323bff29660719a708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56964a21131739dbee13fce984d9a316709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d02cb3b928864e55c805c16ae3a0f7a710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d08015387a822a88598f9a1c052c67711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cd88a34b486f11b842ca3178518ae3712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac5af85d1f84b86b6f458d384f51c0b713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f4aae44aecb710749045e73ed2c137714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e8cba6ce5eacccc8d5b6e86d797a6c715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f919c07e744505659f9c5308f7b44ab716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af24403a0ff662ed750ac40dfbdd040717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bd1104a7eda95207c7439b96420973718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14008239b7f6636912d05fbaff735f9b719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eacc8b26bde7995b26fe47edc018c1d720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77c45d86b838f5312a556ca6e4d2c63721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde5e82ae29d2cdc03325faee6a84133722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4426b1cf22c9670549dfe0568c3ae1723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63b9f44294d187269da58d424abe361724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eedb3456b981f888b285a30c85fa76d725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb2e4195fc72951e0887924dfd65860726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d761cacd8c7f38151b2d9d0b64836e17727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c87e7ab81e0eb21872fba237fb68382728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca97000e51565b513bb38743959a17b729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a043031de90acf3b44896a6a4fbf060e730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413b57fa2ac9aca949f31e20e4ab2516731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94efed19f7e2fb0c09765b6442e4e34732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585e8c46b89df6d69d4047470ee8f86a733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8a00bab8d1b7d683ec36dbd60cb226734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f577041203fa72ba6575b548a0342a735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f43f9bd9c90a78c956c7695de84e2f736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f8e80ff7f4c9361b6ab6f2a0d9d402737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac0930fc7910f357fff139b4aca9f6e738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f098ce4f86a1ab0079a1ad22703c45e739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1ca31213e3ae94b786d0e884a4f7b8740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fb4008469ab7c7fe4a731a056284eb741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4132817dba8dfb1ad85f8f44e1a795d6742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1748817b5f8f9ee086d72da21bf183e0743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eef29ae43c0cb4daa0171392ac2bc1b744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96297c713bcbea948de8e0c9a38e4205745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a385122c459fa168da8e9dfc9e82c504746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dabc42f754e9c22032019df6ebfa581747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1815327bd673fdbbf7339c3cbdce77d2748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5ee610d1645f4cd6bb10361998559d749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edbcba28cedb0deecb316d926b4531c750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80777af6e225abacf765e522afa04d3b751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b793ac510f3fc56555a8efc15f4c39752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3bf3fe959f190ebfd3094a6890f1e7753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e14cde77eed114651429c113dc4356754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754efbb1913c63ecba694537f58c4f6d755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec5bdb66fc3469477fc086f7abbd8c4756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270e47812e3231bb2ce80e4459b62446757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f996bcc4ffee71d29912bc026975e3bb758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119c430613e0a66762057fcbdf55255c759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b33168b45bbe3959b2d5465c0d89e8f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1bccff128674b6c28326e79d39b8922.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5aa5cbb7072978808307e4572e1fb53.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7e1778e2323b249ebbdfc07c2dd7344.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141c12076723da231167ad44c5df6c405.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5f226103591ce99891d0d46677ba826.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90e5ab17a4b57ff0c833f99d0ba7e9b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933c45d7e78dda2643a51280e519095f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d86324e294b6f882fd72ac4b6941aa69.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f45bd3d07f981cba600f0dcae50772910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823ea2175931733bf422ba5255ec3d4611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b6ec240f970d81eae2dd26eefd896812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f2001881dd2f82879b324e96795d4013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508395a8db51366de22ea75ec1d0261814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29087004d9763d4e0d57d09dd8babcc815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9453da6a50b5865ac8de2062c297e316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67167df08219d89212e34b348e88c56e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8ed8276e5c9a3e2ee6ae74dc427d7518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3a34b6c6141853745a5ed3fadc804319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bdaa628e15446a8f23f73df9989a4820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c6e67233901bd277eb27cbf099690a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47676eaef3a677630725466c596bedb422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae21b48245ff4ea6a8169f3af8c177fb23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8c967d0c74655e754130f9ea605dfe24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a8973291c0d6ae64e16f07fc60a8a925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f667a938bc27ecb9a2a7bd3105497e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bab760ed62ebc723cff854302c8c8fa27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15da439d6d4edc383a6a19d9f6c344be28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7a22a7802e51b1d20437811d137dbb29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad982032b9da8e7e87725d69bb117d2930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d503646df7b506ea10da96f098052fec31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cecccf3f0f447524c1a182ff6a0bf832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03944de6931e8bf392b9ed3f754228c733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa3e2e0eb40204a6d83ab7277ca4c8434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea258b38bf0babc035b09cd2bd4f88c835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e29a443e268877af733d3f2ddd8cac36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b72e76b0821592ad5e9619a80016ea337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487fb0d7ab7f929c9398e764539840bd38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d88d5b15839777af5c02573f19d3a4239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e159944c66c0d407b26b86f85aa7f6a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b958bf60dab6aafc603e182416d6548341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb0b1d312161923ebd0a2c21ef627a442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4653a5ba6046b443bc39013d090f0f3743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d001296bdc09fcf56eab92679810b944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ecdf1711c9cbee66bedb0fa7be303645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c359d162477a856943f705d9a576e346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7559e40922e24456b371210ebe4a54d347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f50c59b357125aa13d89e5a0d73e42a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bde2ea71ed1ab3a080b41a50c92cd349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ed868ff29aa591a77892d9a6dea56450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6651c69de6062e326e4ae76b432aa07651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb89aa8567a8dfd68aa697678bdf859b52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82fd21ed1f0ab642d2c1bcd6ccb73d653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62831c30d8b199f15adb0deac8af900454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010da7271c0b74bf0a8e254c17ae38f755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e2aab2885b3ae6ecbb79f7ba096ad556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9541ab4879831b3e0732119fb3bdcc0857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054e8140da6b4aab908fe9b3c198a8da58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434de564e40f446f604debf6ae0c109c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9426d806b8c83637887233754a0eec7260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44802de337b41c1b8e36b071b74d283861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373858b4586c6de447e11f1491d2977162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee113de2c7eef69cdb45c58542ba27e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d04b120f58e2f0aee2cf03c575edaed64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef4588be6978d95a75071ce159add0565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6246c1281fcc74c42e80039dbd7404766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6e02d067cc6397a876d96ac4b269ae67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778c249bfdb6bd96d19622e0b067b10e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108a734bcfc00073462ee5eaf4fd04ad69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442e0937e1e3669c3732c2c25cfd9eaa70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748dd6beee1329afe5bcc59a69a1acc771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989e80512b3a079c136a662f95ae786b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f40f97b1ccb560a85ad8231169b293373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cde1d33cbe87a3de0ddaaaf2e23a0e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a95e4eebcfd18371df0b27295f765175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2313b5f140bb0e2effe1ee266b9641476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ad50c10c4a0ae6ab70af03318dcf9677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e2d1cac31da2fe99e72d6f65276f9178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b4f93c8c2f0211a091b0dd11ce377279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9360403bb95f0ec0892f7fc70b2373d880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0a2d89140eba15235cb4dd84ce827481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13daa4ef34fc10e0247de83daae12c6582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2b6f59312a0814ba5ad88e7cc2b0c683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6b83ae6499ebc69a95145d67bfe8da84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc41f9b394c5a01ec8146383f3978ec485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f92fc65d5953c8e444d009de5c2c61086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf302010573baadebbccafc0d6042a287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e4bdf3faa1ab3c0ca40a97aea96bbe88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d009bccc3538ab24320b1f3af73d3789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7632be38394cafcf6efcb46efbbfb4e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bfded41f998ac9b6db03253763a49991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674e445b6dfa1e2f7946d3fc42199d5a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d01e56edaf356bcd67a155b6ab0133c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7283e0fdeabf2ff897827f4bfc16b394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424c3495baf707fe5ec47fca1a6f4c7095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ea22c0ee1d0e9834108ef5c57fbd4596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987fc5827e08ed1ea850594afbcac82497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9c2e3c74112d91a1a697658121700098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e77902ffbfe95e6543e7bf9dbc3407999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5af9cab0207fa31aa456c46ccdec70e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc56cfcb6c0048885a6904cc57c6dd05101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97199100668d413913c0dd928ea0576102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9815284dd720319b2be1d2b053548f4f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd22d8859f9dc87ce3140bd13bb27405104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971e52090c0145589e5ba7b93d6d8680105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629fc9950aed46dc294dbfd6f2e04cd0106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc04b4b2b656f0147707c4e2e4b32c35107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf848264375a966c1bd5d6d7bed8389108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004745859922120029b5df71dd214915109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf77824309fe3a47c22b6420178f26e1110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80c45c2e2bf83869dfdcdc207a8c077111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740e57548e8886d61a37adba668e2a00112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a400982cd405623cd7f114ea71f8e1d4113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8e36765505db1f4102a873271eea99114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816b469fb1c68dea71ef280d85211142115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee85c118c4520ddd41f47e9aa2f28ee116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f17cb49574fc398031b848989bb481117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679337166555795d0eed4bc933a3df84118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd0fd4617e8f80717a11af24cf0c13e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20c6b8269fa391a6443367cbdd5c863120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19594b0b0a4c176e2db95079c642f8c121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69b02b4b213684ede1c2b7066bed83c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf10625b4685019db1dd0fceac4f837123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b45949b73e25838b2dc8b012f82a43124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266a154e52a81daceb0945f70e695a21125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b8ad6864aed566ebe7618dc8fedafd126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e8f45797c232d4ec2b3cebaa5bbb1f127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849ee3ac9a8e5e34acf042615d3674b8128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5edb2d01619a79ea1effbc103a5faef129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecde4d032bed1dc66850bbb913a8cb6e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10562ce93d5800de5399082e3cb1917131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539f65ca7b47dd1ef5dffcaea954f9d1132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6367126d9f5ce061bc5fe60198ca6415133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1420d53a0ccf266ea3f5505a8fe597134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2944a1d42547dc02b13a255bffba50b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae74b0ccb86ac3fec94b1d6ec259599f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bf8827bb2f309c896929ee10ae7697137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933e1cfcab0f68ac7c57a402cb4acb0c138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3828e7496335c2063ca0079e2dcf079d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71175fcbbe94db680bdd1d24dadabe7140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4b05ec2d5a3d39c3d6a010c4d5f31c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d61ae2c7b99d8c234d4473b67006509142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035eb4f6fd9439d00404b7f598429f0b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4e384335caaba6d699330f338f8f5c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18f0761f31632be5b8a79f817d015bc145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd1d10348553af01e3e7796102b9782146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a680ee5cb665c352c14e966638707059147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9695bed3b6110e279bea9ae741f5d2cf148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cd96fcc45997f37564bee60a2640d0149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b49fedc247c66be276abcb6ea0dfb2150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03e8dbbf4b454f58921597a60005e65151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2887664325ea4dbdb2782a747968e22d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d6e6106beec68b98c8ac2a95e574cc153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4a166f7a5f3e3db8c41b8d1801e019154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb4565f146de9c9a41e68de8d870fcb155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a47d232caec533a2f7882b8377182be156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e9ee713ffc1509f4028781e5413626157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0dd5f0a5e2175ad13f7058d924bb1b158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c354667dfc445296a60813e1fd620230159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2437dd481ff9499bc48f317b60c6d7eb160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26afbbb9cf002b212bf21333823d82f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6f51b761deb13caee98c4f86712ad6162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de9df03f754b18167c31df449a2d8a3163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f0b5ef1036184fe3924c8d26fce9f7164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746a7583c688b75f57e7556ecacb4e79165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d301b6637822d00efa67f8aaab4428e166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5a792edb9d2b0be57fd71742444fc1167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755cef8369b5307d344da6bebeea21bf168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ba358b2997f4f34bc7f09ec7d7295e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbed5886d2b5a769c543ca28812a8cdd170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4d27f53d4a5bf457e646e4545152a6171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab34ca8002bb651978f003e7f246618172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3da5760d998bab419886f0140edd772173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7996be6bfa0722d8af4071a34bb139174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859385e3bd21d9b328a0c286988575d4175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638a32212e60ec426e6c4c899953f66a176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb11d66f0fe6daa6b16684fba65b8183177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0fa57892228957cb171faec97803e6178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5dddb71045eb0f86689ea1cf6766abc179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4002613587b533c52b006dca0fe2e716180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a5105b3307ab1f70f14e0bea273210181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c7dc2f84b96a2d5606ba7693cea1fa182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc69507e6bbd3dd0ce2304d8b96e5f5183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e10b727ef5182721c9d7502e3cd18c184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379f447df6d0789c87ca5ad25903d79b185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180905831b5d85f25fb6c74079cf9e4b186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b066f52b3d62ff94845b375808d369187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b78bf41b32f96bf35f4697288f019b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91503b21607657beb4ec4f6f5761264d189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524f15ccea1ec1cc2ab297bc5808954a190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b224c5416d1570b802f8cc17b9178d3191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafb19f8e2a1e8edba80493d63340c96192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f0f09a0f04bfe4d2249bf9b2f708da193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2be1bb5d69020ba4a20c8e136099ad3194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb3aab2c8e4cd7d3ae560ff9f36c221195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044cf921f3210921fff64dc03f733379196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a011487937744c2b99fb8eaed763d720197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70deb73f4b0fcd54d821257d4f9666de198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccec1495ae192e0a57fae451733e5fc4199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e982b6e2822f9c9fe9608308e93c8a10200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b02b8631f0be33c75a78472be98ff2201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a42af1a2c6076aeba0ed79ccacc5c3202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fcfce8ae14f9d1fc9f0fb69e0c26df203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5947caedfd0076f03aac7f014984b5ee204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe37804713ded5540d8a2ae02769209205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee5231c4bb0c5cfb24f66f0f146b95d206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1d09a3ad846424d59076e548db6b55207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b3bf07b21f12bb606c3a86b275fbb5208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6149064619f94845762cb5eed29c03ef209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1e2938f1dc9ce8fc4f4a3315e6d0b4210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1f44ff13e2bd77259eff32efdb9236211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361e2426c1e5ea8ff51733964c523eb4212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26da03254020eb7a944eb610c921b29f213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9014a8a27e4a690aca061fd15b2b867a214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a8b98ecef4073752b152469052c6c0215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064a4c9fb9bb9b3659ec4e5de12da1ec216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4adfff7948c8c566cef974643a388c217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d23feb8b9705f3ccac162389e08cb1f218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8329b0bc69453f3dfd0496b8619c7a219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1073e7a761157aed01d46fc9e3dbc31220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccaf0f9df5c1a9c4d0c198a6e3dc8c8221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191c41d3addb4973c974b39004fb0b70222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec60140ffd2d40ce90a0b0e1d20df488223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966b3b6acdf1ff2647073219022ee660224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53530c3c3e4b86adb6f0bc885db42e8d225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecff1b5f204f4862f0d89f4ca9639c9226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33ccd34e1eb80c31c15e63d92194b08227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d35b666d36131890066315a909f4f0228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3469e747301ecc7dadb46a187a4e0c9229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b534ddf0f3126b36b58c205039e2744230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b786eb736a60309aa0195d86bf00f43c231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efba9a4243ea4d556944cf0b3297877b232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e84ab1efdae7d2f7af1ee2826d45e43233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f34d0f971cc875f16143c7a05e610e234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530ba22933bec64d2db5149c57bda28c235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3699189595f3ecc53f0d4f79915a958a236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65df5268bf0f0e4254c53e5b9a38c18237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5f761ba37702862db59f5d4da3f087238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750d974899c69801bbb52ee17079a46e239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305d39b7b13ebb9708e99189c5a942c3240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262eca018c1dac03c5993ad5a9167a06241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8478918271b4dacc5b223370aeed9e65242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1082bfaeb460da54d61d26ca7d0878243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44017d51f0dbc0595d3fc599e1396337244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d580599ac374f21e6525e6455052348245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d4cbbde939c4feae608602673ea241246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2a6472e40367d852b961091c8344b7247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340ef9fafe23b13bc6948304ded6db9d248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54918855e641bca48b295a9c15aab878249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e451a5601b1893b0aa6409c758f90bdb250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df7181bc2ed33c36ef291d5195fee91251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd91530cd1b04c749d3e1970859057e1252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d694935a679f442c81a343340293d071253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa0a4d8a3f0f51e6abe468a1c23fe8f254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97adf46b90450ecbb5999c87bb98ab07255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d08515ee193c505170d8e3e1909ef2256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4313e2d4af83b4ff0ae9f4c9aac0c9257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1aa4312372f64d38bf9bd02d5c38c14258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1fd4b1b26444b7fc54518c44dc39ab259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c914532b3f118f5249a4addb941cc907260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69ef5e84388a40d72a0de35c36db306261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228b0345ad25f74b8ea9b95054322fcb262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1da153874f942c5846dbd10326936db263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a25172cbf818a0f3d8895c589f28b4e264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50305a74ccc6ea636361085b2d41aece265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fd9698fa81d4847adb4efc80e0b310266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92c214609d69da8216195aa2aa71659267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94df4a6ed581aa539d810d527e5a60a5268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbdd66d7e07180c61a30e99029e3b62269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe377e49a7fb1054d9fd01103999d9b270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddf99d734ddf413ad5169fdf69606a9271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68dc601b1813d86a88f7ca20f4b17168272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32c181847750f86fb4680c2bda3894d273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5860acff6788412d81230c973e6f2682274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592cce10279bf64a8f909dc6e50b103a275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79073a319828b2a4db84aa815c9be70f276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7997a3e8713e7d4cdd1f37cb249d2f7c277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3591a3f6f5d478c8b778727913496477278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cff069bb6f3278be9434bbba8f8aa1279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd2017f33b13fbffc1162ae7245e942280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcca850e46f0981849b4116461aacbc281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55a101f306709a6a01f2bfb7c1e728f282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cfac59ddbd8450c22498a83e2c4330283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d82e35b7892adf0f1579e30c41c85d284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e579efe60b6b8f98bd83d6f9ff11d65285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd12091d169799e2fbb21404a58562ed286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fb63eec49e1bce4641b55199746c00287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca7c657198a5eb95fa770ce08b35a32288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82217d2e6492bb2c4de15057d02518af289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ccc5641d3fbc70419566e39bfc6838290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021039d40e32d852fc606250200f4e84291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c91c547f1ee7d8c5825630603563f3292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03df31f8fe622e4919976d32daaf35b293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a8961053b1cd93e03485039bbd4bb7294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8b5a38633069c11466cb9a205051a8295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2719084d1b27b8970b9ea1a34ef98fe7296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0265a1d77c3ffbbc739e29a792526999297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0a70c5d24459fda2ce0bc93e586696298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4aaa4af5611d43f83816d4e1fa034a0299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7c0a56a1a6c9da5792866a0e28d3d6300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7c74feb12ab56c0551e4cacb07a79d301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f0c7c08f04caa4dc32ab1ab2559972302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350b4a1a0b42531621b77545b3f22b86303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977b53a53943442207cc3285573a65c1304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398e45fe2dae449abe4687d6ecb61c52305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa2d226b7bddbdd0ae017e27103936a306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ebe229d1ec2818c9dff666b72a6838307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6306c87873ce9e50c1491d064dbc73308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3bf95c0ffa699019b262fd9a26a275309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b45031802b443696a8c2b96d0d4a932310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a266460cb1f75ebb3f942e8a2e729327311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b63ff9da3a1ef79f24c940bacfb8e10312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e4c6f98f4b0eebe0de4e91af250272313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae7fe7c6dbea0b66137c81ce5545ee5314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1b026b4083497f68597485a16c3518315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b789a0c586bc0a85906965a6a2c188316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572f70e2e740feb6cea199287c3dccbc317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c8d55ea4c5e0b6c9e73954778eb404318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2bf012a428256e9e153f8386e7b1df319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38eb7dcf8c74796bf6201f7595e9448c320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8312e9d234418d71dd54e6ed0aa07b3321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8819e444921ab2bc486b464231d8e252322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439c30fe8d4c04c22bbf74c25d612eb8323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11090a5139e7de0b5e368775a7d9939b324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480297f9fd15ac5a0ba0b154e60385b2325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f7ce448e4809c73c27cbacbc009fec326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccb4d76e07fadd0d1f847d80f6b11bf327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba4cb2270974776aa4f9382afbecb3b328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6579fa24c393f9535554cfe75b2d2396329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3ca15dbfd1856ae8b950c19907eb20330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df61fcc9aa8937c0eaa048597255d97331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1e1c7d3a9c284600d266a53f1960de332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33cf5b2b55977985b39ae87ca3d5700333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd82456e8340923a3b3a5b49b1907afa334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe70cf6e94232fb671ffc2abbe16838335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9763b8f5e754a4c244a6ef4d07b593336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87955809cdc7cc5cd690b31595ef23a1337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed5f4245b227c7f43fc3828d5837aa0338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2b026175e6c0fe167a94884b6c934c339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b40ac73af1bca7dff33257ea92645e340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb06df77e5c3c757832c45592194f20341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b03f682f1e3ba24bef1a814487d5703342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91247dc2252680431d11eae89535e43a343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d6ea6023f86087487e5797452e0783344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed5819fa3a6d1e240b27a9021b66fb0345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598be66eb7482c201181dab18e8b52ba346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1ebd3d0e723ee16667f912a118394c347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1554421cbff09a8b005145535fd84c348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2b41c1eb8a3c7d60f72ecaeb719108349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1a3914a6453cc8e1db834f4524f11f350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7815fa1169ceadfd1417e5d47e83fef3351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e890289fb55603ad5edc046f3150b277352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c45cab695bafbd376d4c5f9a880fa4353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11c51cfe459d47ab500da113622a4c8354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71fd68123cd5c67eb65c96372831b50355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396ac9992b7e6da8bcb6086c17da0365356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5436444407fbec0ca8f45cec66cf763e357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f1d00db61b52cb038fe94a06098aa8358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802998eee4efba67ee351227f6a7a5a4359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9922a65682136342b3a7803c81ff1c360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61d5d20be43db90f3b306bdb3b72f68361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99117cf9052d1329c94f44ffd57dd81362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7723c69b54387dd74c4694cc693446d7363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9442dc59380b9ec5c3ef8ed4fa88583364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614abfc7612ff948916ff86f5769985b365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6e9c6e6559586eef54800fff866cb8366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be56f9f6a862e9ffe8edcaa714f7aa5367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6273968a03eba0421af9b2eac9fb58368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10163c5ff80c5bb7428eb1b4faf5af66369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1107250e64be183cad357736e3088e31370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba83e7144b6cdfe098a1fff95bdb05c7371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a1bb427bbe6691fcf956d9f89c5715372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6862f52c3429c08bc457764572779862373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26fc340d51ae44a1c128939751b573a374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8525e608f3f53eb826ebc8a1123774e0375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a38da0595ebf7dc1d768f746f38d86376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4728aceb54eeac848a3fc861b71148e377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203add5194e94f9b9417bdea42362d08378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713f5d57ba09527189508b3b946329e5379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc56e48bd195b14c349a42656a25f08380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7a80684f0c45843e341c9ea64a8bf3381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02de8aabbcc3442caa4b757049d6e892382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8f6515f27aa2be813983ce2a0a1af8383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465c5775ddfbf4bcadd71e925cbf5512384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba450cd8de64511981b90d59d9a8992385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd52b87ad7ae5da90ee910d98c52f443386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0e525b3f938a382c86af369f7560da387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93aff4fb1120944364469a739dddd1b388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904c979ed92bf7d8177ac954f7b7806a389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d663463efe0a1be3243cf2eb0b14ba2c390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c315b26455fb6b6358b94feef93f39f391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6ea3f0f6ec7154972f973863ea4e40392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b210b3f26ce96570a83811ef17b161d393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a868b2cfec310373aa7a887b71243237394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80d0668d4404d810d1cc2cfc3d08d6f395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54fe5f4c42aa79048e3db72bf8813aa396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c2dfc35144ef1aa1b923eaf538fc57397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940e8fd709c6b4442dfa4d0c62c8ee24398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f2bfa8264c3bd14d93a29fa714bdea399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2c49485d545f105789ded852c048d7400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89ff8d0af889858efa0ac6b1261e76d401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff18e298d62c8fbc4fa340fb77495ba402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5f2d36914c7dcc22784e770a695947403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5779368e795b9774439c02b237cb248404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1835e5233cca9ac609c07f4a90ce32a0405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a5cd1673d9c1fceac98dfc45f9cc68406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4dbaabbc3dc52124d1f860e46f2020407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e3be56caa7569a5642671f8a6756d1408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4822eb8626f00f79f27db1dedb6645409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a679ab6bc1b52b51cb5d296500834aea410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febb9e5f23dca639927abd6f49e98b2d411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a35b434cec80ec83a1d5833fa8955d0412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c37e659c60a1f0c192265953fe21fdb413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0430beadf5ba1a69f1e0926e25ce2e414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b415a6c02e9760e4996872b21568766c415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0cd5649d0996ba4a15b02191614aec416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84adc48c612fdd1f2ae503bf9d8558e3417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993096d697c41181f8d4c3d3b04b2ccc418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecce21d627af7c0ec5c9c9ff4d8b6090419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ec22b50cc852e5fbfa1ec0aaa80845420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7dec7baaf3aa7ca56227e1bc167ae6d421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc505385b32c03158ed2f446c4fba5e422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538be9ddb698f3ba614b311ec994b838423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4f3d9ad2dfdae44892e9cb5cc697f8424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538dfbe71ae12e79c4ad725ba63ee688425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f950aaf391112cf8899b19bd0fdfd9e426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7112ee07766911bb82305815e8bdcb427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da56322bef587a8ebd2e38b896c147d8428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59a0e027124227d7db79febfe6c97de429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52bf53ce506c7f04ee082f6be2f782d430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e974af865d4cdebd3c8b475bb1bbe1431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc84535f36b23470ed86bed3eecd6c63432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29d3b946e1397b847bf70acbb8d19b5433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6e55e11dac5079becb9f9fadd00cdb434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a8415bad5ad57e4540f92ffd44b17c435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a91ca158d010126db3ef3f0d96a414436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8cc67cfded020c499ab7eb32eab2ae437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece9ed1fc90b5c24fabef881a543b4b2438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0872bf703cecdbbd2284174606964689439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9900d68f9a8831219b4e00481cdeab1440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf0b915f27a5962cbd2cccb682e30e2441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6483d923afd20f68d397607b05df4271442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19073dcb7cde91f250c9b5922413e56443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86edd50a982898ab68fa35c28f44ac10444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2382b2dd28a116433e7c70d9413efb73445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c0120c4d84503f98d729cecf0f4137446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea343471fc47318f177679eb7c2e50a4447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063f1c5592c4c50bd5d43b6c57df18b5448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940db651cc0119de2b43cc30d38c755e449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfa52716ea8c47fd39344c7485112e5450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc20574f1235e3cb87a6e9f7b0282ef6451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e658c88336aa76328ba9b4ee1ccd9bd452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09094ed1052a7e85d51ff4fd0eec850e453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41b48fb5fdf95f158419f60bbc7f5a1454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28941a478d81a99875efe240e2e9fd1d455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addc80ce38da1ee95bc7610680008903456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bd2e6195a758944fd3bc41454c7a87457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38691c4311dea9686993697ec0d04e90458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de64ed319e56fd9807827831e7eeea09459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5441d548489df567d47c49add477f568460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbbd0bf8efe6f2867ea032f83aff2cd461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d29f3faebc31f68c884a9c0e531efb462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2ef7fcc78f3b5fb74ca78f13fa7a1e463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29398d5383709a6043f84bf794b837ff464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec863d713a6206d6e12010f99f60a98465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250abce0bdd27b13ae161ee9b23eaca7466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f6a124a6a028b2955fa24c570bd354467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63f787d78c32304d1981ffb4955c94a468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3baa2d4baa9f95f85c8ea74909279976469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69708015d3a25f221e078823967d51ed470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c98f4fdbe2c56fc8c23918d679cdcf7471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401118f2b56090a3e76f498d9794033c472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f911fd5834b255eaedc82ff95c7cfe2473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7985904066d813cd07094e548066aa474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4657068369d4a26df9d3a3ed05cf8e7c475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929662d36c6129f2dfde893472c06577476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcfb31f0aa0f0d91aa3a56d0aaf8771477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb61a76c56a3ccf51d7ff838ca9d8415478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d401c6c4bfacd40d8b66d5604931b670479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c919711d3839602d7f51d60a0fe342480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acc2d0324bf752ff4cc4b8d4b5003af481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f5f3dc737baeb5449a82896857ef12482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972285a8c0dcbf4d67a0cb26732886de483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4effdd23bfcdf000062bfbef6c02557f484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c69164d125df910b1068e61a1ed058485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2554cefd2514aef7becebdaf3b1cdba2486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d41047455acbb3d263eff949a947a7487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1dd9d646d7b373c5e26039bbc11206c488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394f4ff883fa8704bc6e940b090ea971489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8b13bce47cb07cc4a7c2c6d6febc86490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031faac7649a7a0531ac778e4c684a16491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d119730a63116b32ef21a57ca96bd261492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f206be3db796886758e4a53d98769e9493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f808f030b5a993b17b0aaa82a6497cf9494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a5b087251f520c988e0376167d1e3b495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89fe6ba536051327fe9f4c03f9c9596496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0523a27b4abb1f62aa76a50b9fe0d75497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6d369cd9f0eb90a8075940189f338a498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059d635fc5e05470c7e4087b528bd49a499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064b8f24afe27863267800277ab8bbc9500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64174bc7b4d160f516b61c87401854f2501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95125c9c7a87d8828dbe8d8ba670aad7502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4c2e35ead15c5ec593f65876afbbe8503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd937dd8ad621b24eb16973e85a72008504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38367352e1b47c8907b390f2229dd84c505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b0e0501425342f4762c9e14841f01c506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643a8fb36a2e19a3818ef09ae22045db507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e98f017899dee375c4cda5cb6b9d5ee508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12c145a32e2598974f26bde24d006dc509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f7eae175279a78cb3bfd4f514d0050510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e258ad8d3fea6a3c04167a2f9efe14cb511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd871d795564a3c0d305d8f9a48fef1f512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0e3528b0ffb51acff8b788c1a993d7513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d965b3c8c2608598658756e4e7ad0abe514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c239cfaabe19711d8b647fe4e95f6d21515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7d655b254373077f45eecab6e0b6fe516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828535c74957cc74dfbde8a5fba49679517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8740718c94d10fe00201d64f802a1e518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6f669a0d62aeef07b48aa2a3cbe57d519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be60af61d89daf718a9cb05f3d388a8e520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f94c7508b603a6d848623c89b2df6d521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d835cba29de8b0ce97ea348fe7ab41522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d417d733cd629484b3973dd5df3590c5523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33743e2cf3285d32af88a3ce3fc7975a524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7705b92eabc4936830ec0fcc0e984e8525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb99884717c691a7367392f8833fe5f526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3a8dab8a5c95c425d02c0387e0fe2d527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df570cf17750a4fd1050b7bf8aa64aa6528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3451cae74c3e8c9bf1c0f4cc1e6169529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2e0fc36eff49c5139635f67a303f77530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e54212ab1819f901983c1cf3f0d492531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dabe0d350c85d76f7b247a7b9b9cc80532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573352ee92dbaef437d4b7570609e557533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1d12d4c2c6faea3614071571ef1fbb534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aaf2f775f722253f963ee40584d12eb535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbeba9cbad64c9b71b610676805ed86f536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3659dc23b578bf751b3877ae86eb1931537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438df3a9582b23d32a2b1069540c9ef8538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c6d8fa3161fd920c4b84eb8766f242539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30a884ab3492592b284d975d14452dc540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd8c78ed44fd97266241911f3db3a03541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05817b999cda19bd7d8d42082b618786542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebca57c3777f789c386829759f11bbe9543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac155f930265856831fa374581319786544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe23bf099420541614ba4f24865316d545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b574f9dbf67c5c00d7ccd86ae18155e546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf279400e821c0d1ac5ed82b966282c547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b204bb959af67031460f4a8495008098548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8c6e12e3bd0193d7ff751152283ec0549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a0672052feca15b68e388f1018d179550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e783af0521c4620e3f2f6efb493887551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb83556c27e8322041c5e6a04f9b24fd552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a5e304d8d4361981098380a835e3ba553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56140b57c8bca40e3d619bc0923bde22554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b28103604999bbfa93af405031b4b7555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6650d0dcb5aa64d9217e2c8158f2252a556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a9044ac6038f3250221255fbe3dec3557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c600f561007d3600dd9fa8a04bf6be45558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fb90e70453d0166e9699fbdbec3602559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95adf14cc432187a590999a8931d4d71560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40110f81fac0172fddb6444aaaafad6c561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb030906cfbdb6a975f975397973045562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b56237e4ed17cda9a1f49a7c0c08425563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669082b36f4649a2759f512e8e5252a3564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005b6f1e99fa0ea07c0222cb8a99095f565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb1008188a991a241f6cb7377588359566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a34a381804fbf42c31bd24807d1b992567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8fa160485f81bd81097b283df8dfd9568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb12c87b53e0286c9dd55496f4645701569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cad51b4f46e313799198323cf5e67a5570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9142eeb9a1f36936c549788769955e93571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf63293b92dd826b57ed9c3133a8e5e572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497ee4c163f45759326ac0ebcc975ee9573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50a0c4d3ac8685e40039a0be4295110574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72936911d97b425d1fb392b5ea661da575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076d64086bdfe013b0e61a1c10b5f6ea576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272dfb2f4db02432347efb10e8631ef4577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139bb1b7959496fab6900555f33f766c578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b85506547b2db6e17a894a794824380579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910e99ba5b520a4a4b55c89f9ae35069580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16d0ccf24d5e24f3a756c8cb5b4858c581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fa624bc6faf54b2dbbb7d1527a4e41582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4246ad90fd13708e5683cfbead603788583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90da26506124ee34d5c29c7af74b5210584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc18b15615487d0a9f5672d60e4bc877585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984be997c2004294ee6cfd7f8526c15e586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8743add8f6f629f584cf6b1bd79cf2587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ae00e5499bfc22ec39613da59fe900588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c31fa093deff8206955ae2f840dffe589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b4b93965f2e8c91a99662f701aca2c590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00406df632ca5fa661809478f3cdfecf591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017b8186364b05a441b6d8ce5eb678db592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722b3b2c11aadd730b842205e594c2a5593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef851e839aa5c43d2b51382b000760e8594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb983c8ae9e330794e502f7e91e0811e595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd193266f75e09f596804ba599f26d4596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd170985866497f43899aca7a3cde10597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08030e52cb0516eb222ed846d839320d598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419c1f9b0b9836354504662904a708a4599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cd602c181513db057178f545593a2c600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ef032d6526d5b5d49b060f50e4eee9601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb545d895a7fcf50c84a02b09402cd65602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803142e4143611522f689038f759cfb5603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972dc6e104c892ee950ea02aae49e53b604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bb435025dce9de0378e4de5fd6117d605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa73c49982c8420f1878a070d88e2e8606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744fec0dc3fbb108bf6bed8cbe0caded607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34dd97543d959705d82442bad49dd9b608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b763aa3f05c55862fde80154cccee1c5609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699e945a1a09b65d0463c5bb463f3ad0610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644812461ef702785a2db5e4fdb69aab611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3598833ae9ebbfac99f35879861f46612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e196aa02faf1d7ac824bcbf8656a30613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073f88f3ec68fd27f5be7251b56a2e7c614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5b8b7f781af1810b9b919a8c034139615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2296748b552c1de4a2c33086f95bf0616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ceb23bcc904f97c8ce66daff0fd69c617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f0ce30159e5457a932bc4f125134ee618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be924c19a103972e39093ec842ed8246619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268b55fef5d6d2cf62884fc82f892215620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4e6694ca5146f1dae77a98b80bce98621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b204f133e6df47f3aaee3dc8a5bb41fb622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c96c9efb67526c1ef839c13c0f0f56623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473ee5e4ab7e9869271bc6e1fa7fdffa624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9d3f536decbd0f9e5a736b9f730317625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6138b34952856f5d5a7ec07b5c40b9626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21916a5dc78e5286bfa2d04b966ec6d9627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d317060cf05645619f538002cfcccf628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95dd25e33ede2ef95eca63cfd2753ed629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff7591d1340deea7d5edf4721a9ef10630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbfa7c6fe280a678c7b72b83cd300ae631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdebcb3c138467c4357ea116dfebed7632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a2c74905b20bc13c2d535d1eb2cdac633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf2244ee35db1ca80c8d175975aaaed634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e800953eaf078c29e12b4559f21a685d635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05a4fc7bc939310b72fa853a4db3d58636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e241cdc0967fcfc970345a53d50687ba637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62543c6c451f0778178e3830ed299776638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ae52dad6c24fa26a21474848f110a2639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684e370b490fe00131617ce966317062640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c3ce843af9dcdc977f9271f844ef5a641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f577ae77a0196b2f69351a0339efee642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9719fa9a191cdc1a4cff0e9ffcc9561e643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f067c461af52642995bca33848265e2644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721144680cc1450ab33401e839b77ef1645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377d6c096a41ed99272f615b22ce13f8646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba47a382c52a99f6f070200ca4bfc95647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3965f6acaec1b7d5fa90b1dc7b29214a648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d087474b1bb2442b648983154ac7b48649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6994a94cd83a5193ce9467200a1aa58f650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03ec4f2b2aa042ae0f6f25ff3b99bc8651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280beec8965b1861fc42999523e15c8f652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a8f4ba49b3b4b5d5b74ace42aefd52653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f9dafeb617d4debe6d32e1ce0212eb654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7ca7a98f258b707711de25d6286c0f655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c67c966d9e83b04719b0b4885bf9d82656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88a3551cfdcd29f161fc36872077e80657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f86d15a79566167f343b71b29f2d4f658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38770402a483c316dca26397a5c8c5f7659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b28c21aecbf9e30f27f4ee15f651194660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d770c21a6ecbe64878d6123b4d076ed0661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23493a4ac4b0e29817473df7e9202c54662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce728882f0b91116cb6a702dc5cd963f663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d4e33e6fd681b43e933bc0b761d94b664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e7d8861dfc915140538c009d0744fa665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9fe0f1cb3fca7e8965555becee59e6666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d6999263ee49efcb71c2e0e527343e667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0666172eef8b21841a7d21208bd5b45e668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab80b175ccf6c0a9647786d06e736f38669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f09f64bbb59708bd81e2773ed62532670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1175efb568486f1701b31a219dc1e8a6671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab4ada073ca5c1c27bc1fd4f4d25bc1672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebd297b7d650bb97834116d25f865ec673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0baad2d9afd493ad028f299bdc7daf674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af1dc363b49fb71dad3326d9c566bfa675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c57127827fc5387d5d05d5c9eb47f4676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc06ddfe9fe6d4cce5783c2ce0f1559677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2121ae09db8af53c6aa0cc40a6aa18ba678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e636c077c61f82b42329b4d0ff3cc1679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4ca9ad1aeb542c2110a6a7c86c0451680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb691568b5e19acdf82832d0b8cdca49681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfc4a3c6077f612b31e5050a8b5b08d682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3968deee805cd626ba1b288fbe9e73ed683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1768b1b4a18cf5b3dee34101ff82aab684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf901b2b8324aeed56c8842c7e6e24d685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2265f3ab4ff5bf49ba4ae6b67569d750686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755cd3255e8faa0a6445e5337b3ea734687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bb72fe3d44e21a075b85c33bc8309e688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a255e59e1ccee1830da85f34c10e21eb689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca398f999aa74edd609f3219b60d72e6690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8117b20d07653428f7babad6b8d7135691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423e69a934597d360b137352957464ee692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c63013f8d2899725b1b06c9fd912fcb693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6aa48718402bc61c9703aeab7d3cf4694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca24736e0bb510773f4793d1b6401a31695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af6f29229d5555ca4fe9f7571c3148b696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7986443733fce9b3340b7fee6a4c4681697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9149065b728cd52175f4c845b1796ee698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c6e9760ddd603b981d6e9079e26d7e699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a975b8b58e37bb4c2262d94862ef21700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f25839e1254a10f4e32e8f2faf61ab9701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7995dc57e8cc6beae51f2ec16001afd5702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b80936b0a32aed159565b04d5f9b906703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967a1beff58e8cd7d623d5cec9aad73e704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7816075327d77ee794eab6ea5176bef705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98dcc2367757d139027603ccd5d86af706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b4f85e59ff51afe793c3dc513f0967707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52158733d45073f3fbeb9d89235b710a708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdf38c278005ae41c74ea8d1602ff65709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8718d668c59c1e1ee155127b0f46ccc8710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cb85ab9f21daa663f8ccc3e4848ac9711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be38810bb58d6d0db4a80d9c398cb3f2712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fce418361f9db669a3ae18364b2d3e8713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e50c6377aae2e76921fc37b43ec765714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bee5fb6d96fc14cdc7f51d376c04ea715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d6ac5e90aec97aed99f6f57b628c17716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff726576981a13900186c702eb680ca9717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bcc3f11e13044bb3b612a2b0517b04718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22899e4cb105e4dae0094507d1760be1719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a430fdd4fbd25d5ca1bbf8e9371d43ee720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5d73968452079b3d2de0b999eeeb40721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bd7deb9732ff767194a4c32e23bbe5722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4b4e82747311a400663218296619e3723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77611a35beed31561f3bd18ccdcc520724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcb071f405b3197d459724266b064e3725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b795e002a8ad4aee5fc7ab3f31cee6726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151aa57e30c0ae2549823f913b6cb38d727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9de8ff144474f0d208da0c6b6d6f0b728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fd11405e9ff81b1671861f1f8ebbb3729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00635248ad0e2e698c24b30575bf1ad7730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec564902e4ab18a3cc8a1d61149f4a6f731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9ac110ec5aa6c041dd102f96c5bf36732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2822cf0e6f48efcfc5cf09678cff4443733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4fffe26e0f91db9b709ed82f774e61734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f96c0842954b19e71a17d3d4f827c6735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c9a2e2e32a596bb90b75b52a076cac736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a85ed7d2d0288e38dec748cccf9371737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f051428fd7f6505c68938b07e506c84e738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6136d9018f067e1579b3f14ed0d967739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a77d6983fa39bbdd5bb56cbb26aa8af740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03efd537330b915c5ff639493598914e741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856f8b0938fa43fab9324ae8efa5eed5742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7903bc5ffe8f0778e1ac3292d62178d5743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9827674cd3ae40702468830aa175323744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fbf54eee02974b0175c3e8d78d6eba745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178c298ec676c64a4844f8fa3de3d4b7746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5804eddfba0111985740836104e6b1747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64798412380c6d567cd87ea03cd6b48f748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0674a8c7f707e5e2c6eaeaebc46818d5749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6118b721d02446f1a23ce374ab6645b0750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3221f50bd87f715d4ed960ab175d17751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf7dd4c14fd9be2f37f9d80287f6fa5752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622cf065e887fd8edb097f6f2f8c473f753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6358e0fef3d144e93dd30f51843a42754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2789c640da6f787286f10e9cde5c66755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4ea642d1f4e1ca08a20b68529977ff756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd19befcc335f79188b8b4bbec6f275757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e090ec37dd631bb8a49c52bf8a02c870758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0940a35363112d6a71ba829df083e6759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>