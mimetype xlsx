--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0c540fe7e1afee164e5d30d2a97d921.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8eee8fb1181798cd99d386e8fc58092.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedead3fcf8c2478728dd6accc2a82153.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bda059f8d7b1629e68feda9084dd48d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be365cb798fc4a80c8333ba0ce5ebc145.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5323dd1b7d62b5e802be8fa1daf70786.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d760b4d791d8010ce5256f1af52894197.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcf59a8ba62a63ca81aa798d5e42bde8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a904fc05200ae54ef4b55d54ce5d13db9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ab2683350db5c43fd899edaa0af0e710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01a789ce8470faa8478bd755bf3ce1511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0328fcd96780dd072f500b42d90f4bb812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f976af8b2a8f5abe8fe60f0a6d47e313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c7f3cfc1d27970b28102645ff0d1de14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c86fab037505011a60fa49a27c77d1815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec1ed87887b1213585ed8122b69fe3c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d414a026ba13dfb835b8419fe6a775017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0a5f313373cd4b1bdf7aa8d267d26a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8235ab603c3db4a8ea68531440cac59b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f989d82e946517744d3657b79eabeef20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea719f0e31aa02d385bff0ba1f9e4b021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10433016c90a0d6dd38b287361b2f3bf22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c70b5b2f76d0ebee7a14de9132d4ce23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc3d3bacc3a2a64151288a4442d707024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79769d15ba1d51a87a1c84ff0a1d6cdf25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfaf87cce47f57629635d6822b1f8ba26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acfe5f66bc2f438bbafa4592b94614327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb6d870baa031aa9e75db3a6f7cd96128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c402b9220bb48cd36781f96ea2a876729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14c4fb982a5da3792bd547d1eb90d6130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398134c9bdcda356deafa3888182c24b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6062efbc32ffd4dc6fc144c81cb4d732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902baeda170c35688e239c77a83fe1be33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b56d7a726aab750be51328c1abc5b7634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d104637e44f13ad2f2371fd118977de335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2396d0346decbd7f65909a5eff3c204336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ac0fc8a4e69ee95bc6bc29a347752437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308b5ffcc8c3b23b5934c4774dab6bb838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f976c7212d3d1caa0c7d5f7ebcb1aafe39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f879852547a4580fe6a66f8a93ddf840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66caa39f91b5822726832d453edaee4c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd8c9ade42b3990721179cda74fea6242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea9084e276e24e80dbd18993a71ae8743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ef41a195cc88a56534884ad165c2e044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c548c3932616de0b29c431f911ee934745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b3cb0ad5a32e427224cb2cef359af046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb5bb713f35eefd6f9b4cd242764cdc47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1ba1e1f9121d47d9c10a780938039948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d513f4b30851f11822fe2ebbbc8de72549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137967a03a8f857d37cd011a67f9c11050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a80905c735154677dc3026db7705f351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f1d2c63c254fe008d6976fcf6d170752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0148d50355157b408e833cf8fff7ae53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a32b32d65d233c896c7efd43aac4c3954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6766cfe0bfef1ada105317b4f8c7dd55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22de3ded4d518fa7f47a0485dbe356b856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26b14b31ccfee5a08618d8b63add98e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78c63d1584da89f0fa4cc52868ad88d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca5be3012be312ee43745bdb2ee478059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe5e6783003877e684575635fdb30af60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e65a765aa4f6f56482b8bc3194fdacc61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f231b37cddd215236423e892f7574662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d56149551808a796aaff4c9feb8668863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6273d510299bb5979ba23aa8fd364c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423e2399e68d258dbcdd4fb8e5f7eb5265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1db720cd12ef97de9e6b8f0d919eb3866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc21ad0bd9cd43ad4f90bf52e271738c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f07f3a5cd8d0ba09b276a51e36b0f5a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a138367ddec9998c787cd884d3f35b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2732727a32f2c1b9141375de43286d0d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464d6d511df0628846175a13018321cb71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afbf8b8b8b01a13117dbd2f5090763d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe79574000198a0fd524f615c9a184473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38827ddef03bf9d153f40c06ffa9b02d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bff8cdda07e6dc5c36ba310bd3d7d4c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772093c25a5cdf56a75b2038c93d7c4376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf325b1a91cbc6253c3fa0667f0a70b277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a06e06f98c1d9eb87efe4a3ea20340478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce4bb929d57abf2534ac6eb49b5345479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f896dc2c3720735dc4af81343e34ff80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375b63edb594aed46619c758d235837781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e943b441fbd47ea9014a5da35a0855182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f24280bb0c31b2b67bf417c3c1bcfa83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d85b92b6feb95aa5c3a1457534bcf684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98f6bda41d445c2ed0ea0823ee325c185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0d70b0d882bd50c2f6372766f9839e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399b7a1c92bb77539d620ed514b9739087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8111abb28d952a9f6b1c795b20bef388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed25070281d582519313296dbeadd56d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c247019e4337e8c66160a030ab122c0190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fdef18e5b0e6f42ad37b0ad26854aa91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73709ac1b16e10aeedb7311170df115192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f75ec38ad6439bfd34f3735270074393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae75819e97d238623c2e0a4e2497b3894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3381a6b3ef4b14c31fd880903d5b6df095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b4913507c4851732b165e753fe300196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5513611cf8ea6de9b59d3031743aea297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bcac622f5a57d686c7079df4ebc5a698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59302d5d8a513c1b92bf05b4795cac2799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5beed2bfe703b40d32fb6fc54e4456100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123c69bf69b40691d526bc592f98e3c5101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daad0fe0fa72f68199258231d30c0587102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd613e3b56a6f4fc56b9546c7f703d0103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a3a18f124e6351b75bba69cfd0f259104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3923304017e0776a376e94e96ab86046105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1154b0467ad30585c30726d032294e7106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918edaece909bb873e3f31d359698bf8107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22704df16e6bd7fc708fad9e776b939108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f998323ac249d58e60c81e29dd3d3c8109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57adbdf8eec99ff39bbdb27838892b12110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2daca8d7b941dd0507d2946f880bf2a111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2791fa159426cdf969394d2c5110a54112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3baa25e3a28c29e6cb050b1dcabed8113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8fb2f56c05bc6319397e0032ae9c58114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c0346f21808c9128747ad29b2e5132115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e01ee20a360048f2a0fa822bbcbc47116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f50670c2b6c3f115068882473827a8d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9972d1da4b3e50f7478e344f02ee28118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96901a698dd642d7d4aa70891f9ded6119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcaee20f1e2c6e4c884d9d54bb03066120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f02136c7f75e0744869f3107b059035121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8676075a716f22545b0bfc3378f200b0122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb8d55136409f6bf11d2be24b12fc08123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfb15197ba81a29c524fef0233a89df124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c879dfc1d8d64c80212318847f5a48dd125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4407e013a2881ffe43666c188087c1c7126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a60ce063fc9d2349e29af505037aa3a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73401bd05f98d2d3dbcc902e815766e9128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c793603bbbbc08f4fda81768952bb88129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b81d4a25b7fd65b423008e842e22943130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3094754f822fac70c731c2d1381a39131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7045faab4bc1e6726ccb1a557b32e90132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda3f20bc870e648d432e20a89d57802133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347cd5b1667d462d9a44ae16bd0ad3b0134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35cb045d07cf7b52fee91e65e55411a9135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba3635cf43246e9b6d246f223dca70e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b742e34fae3ed1c0bf93d1b5bb5e04137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758c612378ee233ead82ecc26f5a00a6138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106ed67c8f5b5658814e5b4ef952978e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f6b10a31213c458486e49d04646c4f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f76b8168c02dbff2056582233e75f6141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60468312ebba7329c55e8faef75ac150142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e93b73dedf85158fe222792a488183143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36d76afe7c5ddd7e7cabd4626d92fe6144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5662029b522d18be3f1697f0069b0fd5145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f63dc03316f91573148d1b7bbac82e146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63851495a915646643d50a51a70de63f147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3714c12a1926bc57a53b9f11c0ad46a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c412d876225dc755a5e1ce37d27db3b149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14321a9ff6b005fb171b8c2e9225abde150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53de6e24da24771881bc515509ac9350151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27dc7c52763809e048c074547ba2ba26152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0902b162878bf859998eac034b6dbd7153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea99d176728123342c8a19c14726ca97154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00325a685511732d4bef443627d88947155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d06a41d3e5d3a6d294030aa74554c80156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46028436bac4c06f9a5082057fcf92c5157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bb9ba9e21917bb5cfb6aeea1f69330158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed38de51e472d3a40beca333ba319b6f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcce4ac752cc1aeeb0329df97aba704160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13dfc6be0c8d15472290d5a2403eafab161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b9d4caf47b4c383cc684f54dd7c7ff162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebb00b02b082f32a4942605ba2332d2163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7097e81c01c68878f35656686e8e251f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f3d40ef1101529863bdb2f8d161d52165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95defa0160672493e93e9a55bfff928d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a760463344a9f14f8ef1497bfcd1a6167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919073d29668dcc93ea8e2940a1900c0168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41847e09934df8b96a4dc2fe08e33e9169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9711c7ee56255a3a39a198ada6f129170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb359fc8b8bfa242e70d059a862dafc171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a9a5682a0dd5d7495168a2ba0bdbd7172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49c06d152c7a242a4c850852ee4fe00173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd950438391ffb4b3fbf2ae9ff2db57c174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356ad74150e111f18c865cbdb631324a175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d404ec9de4eebbeca55ccb9b6de919a176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b774e526f785b44465f3233ccb13b87c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a8ca18b33437186441bc138ac56332178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c965af75bfafa434d5e4c61a94655352179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1e6824c8e7b2158c6aa8a8a8e0df67180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cc4ef16f11e215c4dbcf29ff41a48c181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4322981fdf78edcf20d24c81f670a000182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209933432d0003631a88aeaef54e1651183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16752904e2d32d89fc8881e86694afe184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442110f704181e4ca91c6e5f25914fb5185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96412d0b8af28c4e4f85471226cf54c7186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03243fe92a80440fda9be229ffb0f8e8187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cae8a767dfb49874f2fe1dc833dc8c188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e6035f94496c2c03a023cc054d0b6d189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae316e13e0c7b135a83ccdddef86bbf190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bde8460b50c27652824adfd129a93d0191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564a2c592e06521828545452b1b503c4192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba40a3db9beefa692c8004d557b7a77193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6622081e0fa991bc2c14a2be52cb2267194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa97a6a972695950bd29c30f7b570994195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551791956cc9651e29b35633f17556c1196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5b1eaa42aea87c2961d42643ac0cb0197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d28532a787a9ccc9bf023414aa752fb198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d51034e6a9c9747883932057a3a4b75199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290ad6086fb2c81e5a6656d262052d1d200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05aeeb4cb29418c68413cc6e56d7705201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53613a43c1b8df397947db9a924678fd202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b697976705cac7e86e92783b9715d8203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715ef348b24520cb36f83801034e1995204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4684bbf421438925f6aca48fd1a8a1205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b4a848beba08138738298769912555206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c186941ba9a09211453b9d3adfdb093e207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67afafccf216b79f9a1e7c3898b3b78208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cbee3485d8d1498a4cb4b725c343e3209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6f61abbea91c02cfe56f0762ff538e210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc7033969073961006eab5eeb114cfc211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af69a65d1da34deffdf03027c0e3bcb8212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2659ac3a229474161de9ae78712ef5c7213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9b9583ef505186e36f24d749f34fb7214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96300ea2d9e10ca5480e47558b50bc90215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a843d7c70016d3e9bda7bc4e9310c5216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32400b457ddde26fa3c5eb53f4e4fd8e217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0af992ea797ab6913418f087779ea27218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47861dc036b4a63d41fea38fc2189570219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075163ed105abca7e13de3bd53a1ab1e220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3c1a9dc93108369fcbc359b3746a9d221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bfc7037fce9495700814dc5cc5c72d222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbc934842189b4070fd79b6b5bcf893223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e4ca6903acdf9c9eb34b302de4750b224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39a88e93c4ed638645cf137a7feda80225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c1d97f4a82591e97cbfcad08c1969b226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17bf2413370435dc4eda89e48a521b0227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e74fc0a5bffc63212b0937861bd1fc228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7894168f0fda09b0b23313ba2e51ba52229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5fa5098e47d78ca27b534367f1d137230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb05d4a376c4b4f6eb8943b983c9e94231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a808dd750c2d4bc33a0d22a8ef3953a2232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db3c7fcaaa3bfeecd7d1c9b677ab127233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2482e1a634fb5c1c448ced952888ae234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f38b2b6a4b604e1d7e12d20d7638434235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f804539df75c56d1f360effd416fbc236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5164778b36280ce011cedc28ba64158237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3842bcb558386e3ced8a694bc0d0c5c2238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69c63beb539d5513ad14842b28d6584239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c591776847b4af92946d7b2644d1ae85240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1504a780f214502e8b0df7c5e19012241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6eae24d53dd0a81bd13efffe301e770242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f68fafb11832572922e12184c17da7243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec85b67e79646cd380eb2eda2ed52591244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f49e31bcb4075492f1954ff0fd8afc0245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593d7c381387b8266943668a3f77ca92246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb086bffff010f520d738bb757a41f9247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c42d1ca7ffca900ee4fff5f43710fa248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b2bf22fa5bb1bd59165ceda70300f4249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe09f877279baa32e62b5d51bc8289b7250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54399397e2a0dd23ffb01574acd26458251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79df3077d894d69af668ec444333a0c4252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598a85614f363fc9ebe205db3de07f89253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ea29d45dd731abc2ca36844812e1eb254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604315e771225d17e533d10086f2ee59255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b8f78e2615892f72e0baa168053dc2256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3107381c87d43513ff9aea7442f1e9257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359897c941b9d23e005015af900c1dfb258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a7c8228e0673e22272ecf28985fecb259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b45315cc02b47c9d2d09a8a06c92f7260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac03c3388cb5ed1872b497168434b50a261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461b5d8da5cf9caf0eb5a6b07655defc262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258b1b1cc9553ef66736af2c2e60015c263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db982f4b00e46b0e41c0adb380fc716a264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578f6ed79fd031f7ec149af5e18d3ba6265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69d8062874ade9ace431d05d0fc3e50266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014356174530fb594109f3dfe78f1411267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656d144d7482d74f02801ec45de563d2268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0bd654a4d24a5827cacec3b20a015a269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df382e6bc09cf25b2a9422a253b20fd0270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8d882a97b2f9f1abcbb614aa0d3a28271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efb176415bb1cc3aa6507459a3c51ba272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37aadd338b15510df9cfe352339fbed273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a110eb494d01e2bf40931fa5424ab078274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13a684303f965ac4c84c283ee3cad36275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c02d90c231356ed1dcdf1ad8883161f276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335f814c4a101788ae47f155a9f3c8ce277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f7d8f7d090396aac340862c4d40982278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b912a4c7651a80663332ff14c53961b279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f2b3199bbcd4c61f294acb1a84030e280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb9aa1dcff3899157c5897007468ddc281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fb7f52305892aacf28c75191d0d34f282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670fa8704da80b59e97ec5bab72a9a20283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4869856fffc28dba5761e82ff79e04be284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670676b5da08527921eac9e17a6fe0eb285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a97f7ae0b61a24d00fc88f53f5fc30286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bc39c55245dd6d4100f8150040f89b287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d446e8263b0908403544459b9f8aa66288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bed548013a597591ef5e6b7c50959c289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796f7f796b4c92a04c901e56d84850c3290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1133cc0b0a55ffeb2a8d67c2fa31ed4d291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644dcbe6f378001723690d373d56cf20292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a8cf13141084a6ce8e2d07329433cc293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7181fb96fda33bd5f4e2360caada4e08294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7cd53032c93ebc529cf8550b04dc5c295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7d36e3bfdea0b930aeeb6ade9a1012296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab79d94aee1b2d77421a8dbbcfdd9ec0297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106251031b110805fc9f1ec3414a5d2a298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82eff8c3534ecd0550876d904dc60678299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f2aa4fb2630ed9720ba0631af05ecc300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642441f9578e5ce5474051ecdab3b647301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8a97bb070e5fe79a289e296dadb882302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609a117c66cec58647781013727c431c303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39073c9a341f48f1ad7a498f4338710c304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65519ec6b9b7410b7b8c3e8d71d32711305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f31f6d5a1abb0a217c4a35a6c1baf6306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0861c9f4eb17728e707db9d42304b135307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c7b036c5bea990d0fd45cad4b6e2d6308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd788f92edfb0d04ee7edf46f973bf9309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e957dfc3f38cc5c7eca79f809f4a5e0310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b05c1b74a383443ce1a7efe3e6b6d1311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15af2ed798b12523dd66091137a455b8312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c897327357e9a376342e1e0df9ac67a8313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b275208ac378476fa165f94e0ebc7bda314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8765aaa0480a2aba2f9f368e72e074d315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fabf64df5b123b2ea0a369a689e276316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4343a5d7ce498bd0650e1686c67912f3317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc0d48aa794a2a05dac39c04d7d1dd5318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae552d24b74430a122729fc66f5dd4c7319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8e34684434300cf30d97189eb9591a320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3956bf9bec9f2e8ba6da54adfe9267f321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d85bc56d1204f751eeead9f26fb0b0322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecdc288470083394deabf7d39a6cff7323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fee5af3221441726fdb8595b2ef284324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ddb8bd3c0ece3e9550aa1ac9579887325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d49f9ed36dad4701280622fa247c96326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95ce846648039476032e9a3b1a25608327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd08eebff9e5e90568d2502a10e7d05328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fc5372b645fc0141befb60a74ae773329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d8798e406e58dc92547f2775542656330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220eee94b52ae558150ec2c3407d8f00331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ce6344218edb88a6ddf85bb6360be0332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230496e3d598259d10c9dad73cbc9b01333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b74be8f61c8b6881bf056af071ad459334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8000e74ac784ba9a075bf7c5146340335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2230244f9c6a1576d347bd68cc30606a336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03da36c6494f648a20ca736b2249afb9337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd07e3735c5971aeb832d899f003f1d8338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6aa826d4be3fb5f39c6d988da744ef339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127a3397772d6ad2edd1633a56121c78340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208dddd330c8b11d92bf25cd218e802e341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50691116cbd13083d98524a439e53d08342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3bf0bb4c43baee76ce195855297844343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65b1ae8fdf75e792a385b6b483840e5344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98aef6b6e8736b3198298fda5c832b5345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f03164bbd5e0c1a840a1f95b114f38346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81b7a4122a12215ff4265f5ebc6f348347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c81630b1b9c5cc24db61537685883b348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4230920ad0d1004080084fe380713380349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2193c73b0502127a508f5975dba8cdf5350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e9bdeafde24778d1993236f04ac4d0351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c03fcece9b3a73cf743fa24b4c51a8352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bab3b87831e1defa32ad680c1940534353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7269b689400339dafa7556edbe96d808354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8040beca86aed089c37e5427da0cf62c355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9e1a1959086bbfd012d6336ff19f87356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e91895650cf35b43ad34f96b4da170357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9b490b6ee653c4f667dc9ba6da6390358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17163e7484ebc8cdba462cc5e15d801359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeadd4032d4fed95054486126cf50022360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180146be83d28a99936914fe2ec836ea361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0fb3d1988158fb6cc7fe208ae35fb9362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8245a7bcab3de2f87c5e2f3d032710fa363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6831bbdc145ce2e48f8eface946ce552364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab972aff653e7165fd2c75c5162dcb6c365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21754254684fbc7398c2f7aa90699a02366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15c8f8d8a69d4b2d060787d3e5a063c367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b5e5e656bbdc79381af58bf58fb5fe368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0b1b1e0250cfe4612c372114c9e721369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b190435397b4aa328d8cf4019dc72ba370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31461ab5e3d5cbb1c04721441355ba25371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39290a91899ce59cd721c240ea620e76372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7ac0455daae85d29d762858169469a373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a043732a7abc2223b127fdf322a3db7374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc710871a41e4c68cccb1dbc754709fa375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feafef400e3b73a1ae138dec2cf11c87376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1daad97aa2bda6790c8f7d221389afc5377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c714f5d30c7db4c1d5557e16cc8370b6378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf9e745e3edfb6773f0a69f20c732b5379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9cdb1e659448e3810fd8c45839c355380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6b36901da932ff3867a4391275c527381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f4243a6364a9091e8242dd556e0018382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e0a41dba808184e081c03d80710962383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec35215e0bc1b0911b75425114399ad3384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8af620f06b56f2a6082917784426d2385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519ecbf688e0973f02edf655ce52fef9386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8df3f78daebd5de65ec68724c680a7f387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609f426a5f8486ab32aeb9bf64f9e3d8388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c475feb5138413141756cbee57abc4f0389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d19a30150010bef46295fe06a72ecf390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7ceea8488e909a313bd4af56802110391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4f401bd8072b2baae6ff73306a466d392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238fde9e9767c112440495ed11530c7c393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5b88c14569ec567560541a239fbd4c394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4162a124ea1005f7b03dd002c0c84a395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703b5063aac22ae2d9b30fa9bcfebb8f396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce6c216a17a468effbc3d00fe5abcfc397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51a1be1fecbd9cb8400892b5fa02976398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1105e37542d7dcc0cf8cdfa4c0f47663399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5162cd3f90348ad0f6e03cca62d71e400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82b2d8d58aea4e1d1cf681bc83a00d8401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbc2111b8141ab5f7e3125b73fbad3e402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77995a352e418b769d86193b09af726b403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607e2f9aba1873070e7644df9af10dc5404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7ab3a5a9eee33a05e8cff295a950ff405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2eb925817ea029221281398e1f525d406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308bf81ef90f2bb595648c914871ecaa407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba88bf1a151cc08523d3800c9d1a78a8408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be324b89d2747a9abe76d25f6ab5007409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1b09fd2668aa61452e35f5db95d3bb410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fd11a235a7a235f9d50e5b57f47674411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc9e7c07050928f8f62178d70e75a17412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4613febb60f5cbf0920b8f9ff4ccdb7d413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6c0c1cc009d3d46295facd3662eb0e414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca8f9ad17a26c4da2c07aae22f008b9415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f9549ea835ea1b653107ab31042851416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543f963e0cd530b15f01e149b89e71e9417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e8deef11a60c631a77621d50f9eeef418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493aa6da8e3ac8371caaceb07837113f419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef1906b9252913db61171703c3ed61f420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc367b4f1698824e57b6d4a4cfc6806c421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af0f92b768c4669dc94b8a9c10cc6de422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a8196a60b6f032d7258e2454fb1b42423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9d40338a954dda8aeb3c32f20ed6c4424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fc4372d6ebef53e84bc1431275ca91425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8944a29ac72147e4c39dd3d6de4f425426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe0556139eb9e23305f37c24d605cbd427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b26d08e5cf1e836608950264655afc3428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6c09e447e94f8eef1033f023c7549f429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cae45e6ca3ee9808fc24cbd0b849f6430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238c9f717a47598add5bf6ce9900ee3a431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1923e4c47f8e9a1ba8a8dee5c7b6dee1432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64643f125491321b9635704b35cc6a5a433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5776febedc232191af06efce444ddf03434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9729ececef85003d9d917ee24fc9e2435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a91ba1f7d7361dc6a3a1632764fc00a436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be71d8ecc23e09b2df537cc9314263f0437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f191b2855e817e5455b0f7261fae6a438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696d287bff13e6f1f1e9869ecc18da06439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266ac6b18492614b37d4f770e12f4d10440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5883938fa7785a40b9deb067b3ed8f441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4181883f8b3c15405e93b65e22753990442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a062a7ef7254b9ec56aa0f31d8f368cf443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7854934c62a5930483f6ccf116f1ce61444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5040e0203dadb528e3e8e09bdcd2f65f445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50936b15411cc5d97b9bce0bafaadb38446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfe9d23f6825c008c12c755005056c9447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7eb433800cc19b546791179b94aa699448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163a9a51318045f4163bde76184b49b7449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ab0214f01b107b34b04d9627a86fe5450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46157bfafdbddcd1b2a410ce674aa818451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3a56fd09603986fbb09b136e22b1a3452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009afd856f5c73ea021f787e08d930ff453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2f6ad9a31fe4113426547a4f04ad1a454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd14c2f477e1826f6d93a50d1ad09c9455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03908419a09de2fea12ceefc57409e1456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a751faa4deb7095ac12e90d62e78d69457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5b20e1c5e7c55b87faf07e6fa187aa458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b75ae40dcf206e1f4afb2ec5f24591459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f332be99e3ed68708288bfc00b0433b460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483264191ab010480a170423accf6765461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b7a051d099eb5b534777b6e1c83571462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0dd99a273d28d9c5e42a8977caed7dc463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72ab5a7f7f0f711f355354db26f857b464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e068afb55f5edb412bda0376c82c590465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3fb292ec44466a27d57e256546eaef466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7abc52c0e616fe9f90005ab2ffdaa0467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07521f607a6229df98171999a9aa328468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5b6446b8646867e25258c89c1084f5469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc79b9d39d9a41e82cb4aed529f893e470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cd6932624a6be13d20f9a92885a852471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a872c24794f16266e4e94360219afaf472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f027de13d91bff48a2d9f8f7a47e2809473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184b2e0de0d8c263a06e29ff24672888474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edf265ffd4fe45f023a2aea3b28df0b475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203fb5e357e32181a69a072b0f44d6bb476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039fa476f671dd9c33cd2eac02c21683477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6140fce53dadc50b70eca4408d210918478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7198a62c4136ea900d811f5b96002575479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6accfdb74409e8c3b05c37cd9753ed480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8348974d36ce58972931f2c048344c3e481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830d2d145d6364753ac203ce7358988c482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba0b1e77161e204e2574e6a894e8af3483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209d100e4024869f6476458860f8477e484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91df96718913d927af9bdbb85424bfff485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575cfc83bfdb2fbe387c89cb46991bd6486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e432ca566219764c4953f58aee727231487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9620f67d3c1406a167811df1ee4a1152488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285a8e93af709e18058cb77d1488cd68489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d23173c6f75a3bfcd5f84f8f2dbfce490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cad6427a4c2a91c88ff539bd6146ca491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fac890395ff1f427353d6b47612e4b6492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9e925920269a41dfd022906d5098af493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef0c75f12b28457c9125594a92569dc494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5670397500ae87f499a62324305bcdf495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5ee14adb0598f41acc884e7024b6d7496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc610dafec8120c114d73d79b04e2386497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d4194b047bac968f248c284e4a7e06498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771b34c1758523dad3aa5cd0bd9526a5499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3457efb18415c5caf9c9c0a36d369bf8500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7822c1104c5acc93a28e8f592398b9d9501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e505d4b8d5c63fe16d356c1cabb80d19502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a17b5d3df4cc97f1531c41875d2ae3503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ad325e710908bf2d60a5868e9ac276504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b2f4000276838705e7914060d074dd505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d91d418d709e2d5107de0c1239fff9506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a89f3d65acf7bd8dcd8b3ee6a412e8507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682a851b7c3fce84e30cc75cc7c2244a508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03991e6d060406d7538b2b7ef0f5a6a3509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b976f8b303caf0768c2a9daafd5dbf15510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864231c059c920035410bff043ffd236511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6787e603557d3858bee7533c6a9fb6512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6924b345a9e0b75de2086f06b6117a3513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff668abf5e2907ff1c1927b9676134b514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e795ddf285c16523ac805e22ec0f20515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255afcd123ec779cc66dd6eee9312048516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00eca8e3c4dd07a95fa428c37b5ea290517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772912417e7fa8e65cb29d444352de45518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a7af0b53673e671894c18f8e6d69e6519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d11a6159645f01823cca9e029fff752520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5bb47e8bfe7a158da90403f23dbc34521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850731bb5954f9fe6c07f269710522cc522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0808135db403b79a4d68efd62b4b6f523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91659419b023a7dc739fc8fb1844f560524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8754a2ee121e1837d00a3dbac6122235525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95270a91d5de6ea3a4597d698f0b4cc526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b58e80267a51ede75804131e1be6a1527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2259dc749162322b53341c4e81f05f3528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9db38e2de61ffc9d1e8dbd15906993b529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51297efb679ebbc83eed7f11fc248f9530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bd0d57d0ade31f87a703075957f58c531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90f1a51c5d93770169cd48b7b4e598f532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99684e4024b8e9284fcfff64b5122b1533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80306f6ca98bb2b9e061addbe813ac63534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bca1d8e6fd374bbf754f919f451b1e535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c2eff0d632f14ca2449d890f3f7325536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f16327ea076f1710453d529ccd9a868537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0024a9a87a0e5ee0f335965c90fed838538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e7993005906dd053c786754e746fdb539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184dbcbf5f7abde5462c0b1f77ea80f8540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5558bc0691ae1988fea5ac4cac85fc541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02aa83d8e2cc1d2f04412dd35d5e0dc542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f608f6340f4d916560b587540470ef543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39378ff372a6970c61e335fdf82eac3544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9497427d77b7b201579d19e99c9196ef545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2b0e912c942f56170d34c741425980546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95df1286df9cb5b599b6ef6e8e5147b547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb3e0ab881d7c440e8c4958ccc09f7f548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1240df24ef164ed1ea4846fcec04db549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a85114d1596d74924a55eb51f87539550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4721bd2392f1cd32a87082df2db9a6a0551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec9df5d74e0bfa91344bc2cdcd3bbd5552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e41928ffb7b44cb4aae2d55534dcd7553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee5ce1ee2b205f8a97be16034fcdcfe554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5820debc0f3918fb6745fbbac5a6d329555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f301312962b8746ba957d86d4b89e2556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66afce49cf6d0ba100b0bd857e4262f2557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab9b7a27097b00039fe9fd5b973bde2558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da19ff281f9940dc7e8ad67a65c2e955559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfa81cf15bd9fabba247ab4e7a3553f560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938366f25972287a380f15793165dc73561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddf33593d73add0bee902358063c4a4562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefc3068a452401898e1b5cde6b9a4e1563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e84ea3e45c791095fc5ddaffbe29bf564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c804fd04dcce86300a00ee906dcc6fef565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33214ee6a623e13645a2b5f24e0c5fe6566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e425b075306a5bac9b0ca1bbe950fb3d567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3825108fc985373a502c6e62e6918a0568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c21e952b4b3aa7a354814462bdf525e569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ac7dc09b47a14c485cccb218bd3a5b570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b450d0f5c0c8e34a9ad10ba014b0a6bd571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187efac43ab782bcad0c7296e85e14c1572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e7dfa323fdbe03fbfe00fd2b2a2032573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4566dc55f987f22a3e19441fecadd125574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb16a887690b1591d4b365b0391adce0575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650672e4be070d8b6c05a961d55b663c576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5591ba8f0e1e37cf363de399fe46df6577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d38a5f9779aefaa88235581da20104578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f2ebd20d9b1efd556ed23ea8f2babd579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c741cf09bc43ffda8272cab09d4f800b580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab7c2486fa9083c43ba5fb406df2e2c581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a211f9d0423594f87b1ec4c295325700582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8fd4d0d003d1b53e40ce8a31535119583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086119d2da51685e7d08e1e65280fa9a584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9ce1199aa30de30da4475137082462585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe2de80a1ee5368cf3a5db2e37cbf32586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebbcb79924c678c16e5261cc0e491d8587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1b976d7cb68092336685ad4f1ba67e588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7975bda764c094165112358002d68e589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd58ac10f885aa458d420228b81e5bc5590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcb00c9c65a8deee56b203662041d72591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cfd958375cec43fc3f28fc80204b25592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7387ae4e87fc46237d54c7d289ec25593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617fe4a1adc0ef8c2f8a365f5e704d32594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c804c8d3db8fb784b7cb44d2a0edf67595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa66d4dd38e40cf21620e474ab90a511596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24baf242b5d17fea46ebe4035331a7b5597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da27935058bbe5a956d2f07e87d74846598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb0c1834811f7249e109e2875124b46599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e0ba05f2a2d5113e3e1cc21bd37650600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785d9b8d73006c80e842e6f2cddbba28601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aba2d7137242a0070a2e6491123a469602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6924a35c73fad511686b10434f66a37f603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e99ac8bec4c1d7dd95a61a5239a62ff604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91960d74d90c013a23ce241e06aec99605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7ecb0c72156f008edf320c80d0be56606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215c1ec4d4770ee511ffa3387b5785b7607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f961870919dc07855c9dad94514143608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f86c98e8f41788e18410d8f7a8b767609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2158e850d6986fc3e0a590ea486ce6610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989590aefccbb8d0b52c8a2945fea817611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad6b5600ed48da44108a13d8c350b9d612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d28810d668dba5291dc468b513d1dd613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db70a0aae2f6ed67bf287c4e0b25cd4614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c756f2cd96b959c340619fb58fa272e615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda3e1c3796ac9d42ec91037f6212639616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa22f399e4d11eba950568eb3d5987c617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb6612bb0854a7c63a4eeaedf7dc665618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4848ffc66bdfc31f90840191541d20619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21de639c04bc7ecc331de3ff711783e620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f15635cc8b37e15fa8b648b9bcaa521621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a241b5051b157080f1f7da912fe3f08c622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81a140b5473ee4dec416d5872204618623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76db1339e8ed0f7782c27834dd14a153624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8a835f043c4a1d454e2984ff51df4d625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c149fba87b8f89a978df34dd3c611ed626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d23b1728fe3539954f549e0afac634627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d6fa4a5959660c83e5230bbb109398628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d10ecd01f4407699ec509a38fe0d08629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170934645f680ea3d08821b1fe39b2b4630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5216e49747dd01c486fd87f619ab298631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0580b10753f6cff450a9c26530113169632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25481f5cfbb8b762cd5d8bca54f9927d633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46928ae453cc52176c96575ce7ea865634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a314d2c980f5a0a4d5e6fa0fb1c0a3635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9456a167766ba3e175c5981c882716f9636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d725f15c2307cc756b5facdec7d8676c637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703b9ae28009c6ca1b773132651b6fb8638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7d20156166adf159e9cd6e28c82b07639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bff4cef56e9bfdabb0c1700985d1878640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f772efdea6f1c345a48f1a6dce8f47ba641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e69824b4785546ad2408d9b33b91fe642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4551b6290e42ee3ac6c04e17fd56f093643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0193f204dd714415bfc5bf720f983e644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335cb620bcc67ebfabfc36377ff9c88f645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0ab5d3df5b44411e37c15b49c2dd95646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25b390bae147f8cb7fa8c0cef268b13647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc104b876279048973a8f702402aa32648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9d2f6ca775f8efbd1259de8899c457649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2878abd8207256c2b208af86e0e9f836650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c649eed82c430f6f0cce910a821bb30651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4a7091b734e37318fafab688b54367652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0458fe746c598dde3d03665e3ee2c7653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3dda423a9319c0e49f4bf9f4b6074e5654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfff89f9ba469c4f143cd4fadc0a5381655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5fe33c408b0fd0455b05822b0c1a14656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62052bde984d552858fde8789c1184ce657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c83973bdaff186e28e05136ad1855e658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d863de8846514bd3047f2a6ee0aa2d0659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225fbbfc1f53b5b16014d46609ad80a9660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fce44bd4445e6b2a2f019da71d9b64661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0513611e153bd69c0a45327663a4791f662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85da0a4e79477adb62f0700ed31b9cc6663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813ddb3f0563b9858e61d689551a371f664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755885826942f9751b7dc821d96fca02665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6343cf53122101b0da45078c5e96399666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c4fb1c086b244da38f8837c2d26a19667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62466ca5094b46a013d5a2eb42dafe71668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a3ab54169d6e56ad9357b478dabf4d669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac127a841da9f30548fe0a1f4cdb3df4670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1144873b8862c6116c044548f583d428671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6864d507367e7a287b759bef2421e9672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9934de7f9ae6c37e1e37d58f11639821673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9fc77b71c92b3917f83da22ff31bed674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec55d779e1c57de9f8971d8452aa3334675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de196971f24c0be43e0ab0f2f585335676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92d0e6b37632ffd7b2a5456874c23d7677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883434b3c7500a5b515b419a91919cfd678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10082336dc35274e420f5f84e7d004aa679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8e8ea2276721da1f09e1ed35be9f07680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5152d63b88afa314a414f8623cf712681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08314a7fc8bf895d359328ec767126cf682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f309686d53a2c1255987b94509f4ec7b683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb59fe67701eac9cde2463453a7c4709684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f85e1d6e69d4659574b499a813f230a685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f080859661fadddcfcdc544807e0540686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a93e08b2afd0902b694e0c7a32d148687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da70a7b7ef396a3c9b26f9b9b56cb7aa688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64984dc19f66bc8403c3dc2690f4fc92689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4cfa8f321ced078d68c98932324b68690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdb229e9a9fca849017d9a48acaef90691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbefc1c3c7cf70aefd051dc79b21a55a692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680103c3c03a318089a5827075cae8c8693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc70ba1a43d0136bf3507ed5db09892c694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e2cacaa049ff41bb0ea57ae75e75ea695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2880bf05c3ec36a23be97425b69120f8696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212e9e295bc365e8d13318a4098d8997697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36288e60640a4e07bd3b271d4553e36a698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aff7931cfaf1fb1651cc21670998b56699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299dfd51288e6ebae59e4661a310bb8e700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56121bdc3f791efdeb21733bf22770f701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0171ecdd7cda322531cd7b6e70c55f702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0dae17ac6fa1a72c9cd92cbfba0241703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8455c86cf5509af000c46b1474ca085d704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcbfddf8cfadc486ef5b65d5774ee26705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ea974d273c5bad8ce272ecccf60f71706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6deacc2495cd846bc686a4a916e2e345707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141c199eb32816474580b299a1100940708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6505d3e0475dcc6ed784b5a1f55097d709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ceeefd2c23fea03d69c9e471b57ca4710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b149a30140f86741d6eb1a83bd9e6a9d711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b95e3044c40315bf1306333bc1656c712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b35977edae165663e726e8c830d99c713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b3cfdf2b8df460ac638790e830c1fd714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6208ac5f7fa6f2721e55710a7641c0d715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4576fd274ff51d272ebe9e5c449433716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc8f128a8fbfbc03cb72985120f7bca717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce38349c847012d3c9817a62425ea856718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02b4a69f0e858c3c7cb67b04d145d08719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb952b9a8e252ceccffa892625755b03720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2cf495f5b8458001241d630d9938e7721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5ae852cd822912c7cc9d6648278c3b722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ee0e111295ceb28e062b836817d772723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1388dc2545790e9b2d15a2b5e9f30f8724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19208a7695889a6b115be6ac97fd3d6b725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3cec3510d9882cd4e539165c607148726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7e2e181991d87a39e4a30d030055cf727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70104313cbbd68eacefece0f433519c5728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01110c58011691f2598a3176e6307d00729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97d52d50b722cbbc4f6dc789d3d608c730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eedf271215e74aa91e1a004dc3d772a731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d83e8032ce44f25ee5b8befe56d3d3c732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6a6d01c85bd07fc4be6711e2eb73a2733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ffc0cb2d96f7fcd2ba424fd7bb770d734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6fe710a0999dc9843813027ff70146735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01e5524923e78985e749927b2b1f220736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932f93eb2788f9aeca4c059b98a388dd737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed19be54780c86b40e7941cdf45b2128738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854148dafae609ce019498c6aa4f8de0739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3961d2c6aa498e5f63f01388650677ad740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5481707658613ed4fa46816d067acff5741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6208c638c9f734c67f794f8d70fe79b742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ca0255aa21405ca0a059177e62990c743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505e18e017943499009e402ef990aea7744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84b48a076c572a1be2138260e1672a7745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252ff89e2133fc0c395d77e93155ad2a746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b24b958032b0dc231868bac3dcca43747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedb89ec906eedeee78b80aba6cb0352748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00902c557c452547462c10392edb1f96749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a966e83e9e577c8bcf494f896d0fef2750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc7d5b97580324b14ed0b2498490508751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b393ef8d58cd332d48deb126a5e1f4752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e009c8cf9b69008ba0b6d797c5c079c3753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa54e62f891cc54e34c736a856dc6ad754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313177d41be2d42d0468558102e64389755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54733df037276d447234021e1d38a0b0756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7311a186e1996e3aa811e24a737ced4d757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a5fbadda1af76d39ece0c982fdea75758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0b378f6c2d0585fa8ae59b162d3053759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be30942aa28146c05dfcbf3829de9f31.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd41d24a65c0317d4013dabe7dc22be2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0147a1deda60e4e45fc6f4769f1078943.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae6724250967b7fba0bb7c06c1b352b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035fe52f9e24ee58b8a668c2670706355.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972835b6a4ef0eeea79259c540c26d3d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6831435ff499378318a3e2e8a327ca7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04e6f48213439190c8fbf8d3cdab81c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e471b1c78a4be0ad38f5a923483c69b79.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e33905d9e0404f2cf83c93ceb00c92c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010a321ee40337367b4790446d4d40c211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603c235717bcbb9e73a4605eb790271b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8716af5ac9ab1ba1ec3bab21097c2d1813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2de4f5755f8fc71f4b75fbf394becd714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97dc454bc5bf6093ba943487d72f98ad15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd378cecb1ce27af32e3ffdd04277e3716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f5b930f169bfaef505b031ae991ab017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e049e3c604a669b0faf48db5ddb36218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292b75fe78465379423aefbde7789aae19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e24c50829711baede4c33049622fba20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bb54255bab0be93e5ad601e48c807221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b725664b72d5a1e9595eb28e16be0b422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ad2785677eaefd9ff83fe6d96aab6523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a95a0218279647e84feae071668ed5924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a592f377e339279ddc129cea9800f4c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838179b3780dc7adca29ba49dd04ad0826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a39a3ae3deb62e32984f1264de57aa527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d755774081669ce0efa0b15626859f128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0824a0e88092d03882e79c80f1c7afa729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7800f1c439d13a897135f4c6f51c450730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73afdf2ebdfa6b2c6fd2813a2dd84ff031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d195b3c1510462e852775a51cb7ee10032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d005179b00885f363cc031d46460fa9e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5880471cd279d2faff982cdb772f559734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc193d5e9728e39d2f7fbd34034a831d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6cc12ae717aaf5cece4a9cd7fa28ec36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9698024f3c9c0e57eefc047e441cc8f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d72e596b36051146e9f9ec9c6eebea38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c2acda0c5d16045a216de35b05638f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfb7ae860966525cb6012d00ad260aa40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5409ea37d1f7008e1f417bd68487e241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487abb3d4eccdaccc2a0a5c22c8889e642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617a51a9dbdd163d6295b14445772ebd43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4024c194fe9cc085c4694bdb2ec35ffe44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9365b8a552943f898af495a8970db33145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7046a90bebcec80f124be4ee47f1229146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696e0eaad18bfa44315498fa149686d547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f716a8824ca29e65d2f0707370122648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9c19316a6affd1bc9e6dd073244f9e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195842777110d5b6b4af05724882670350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb5054074bff92c6e45e795086d154951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26718c7b1ff067b644a7f60e34529d352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a916c57bc0e44b803ac22f2a4c7eaad53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5babde6149a1570e03c6246387624c2654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfd1ca4a9875a57f3d87ebd26519dd855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4bc866f617a5ab0cedbcdd3d14d33556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f728a880b1ad98e81b971c07a69cfd57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e33e2c76c76cf06f01ae6238ad9ac358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32d7a3187c07cf94b20a550c0b33d3f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c6ce4b5c417618a9622be6cfafe20b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e14332d0f03ee3b9acec7bc149ad28661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118c0bb5a46fb98df8a900e95707930162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f50fec008e69ac336c477ae1112d1d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498af34d7cdcaf1caef45d7647e5224464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6a31e71fdda2bf1cb8c8553a6f063265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27dc02cee5744c57e91f561b38e582366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7e6a6552aeb41732128fd30819f12567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1aaff24f9d92d571c1356b1c4fbd40368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff132a625dafb57fded4e5ebd8c644769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c79cdde079225bf361d49fdb9ffd98970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21be55cb87245cf9cf07559803cc441471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4ee798f7393d671789dc0935480a8072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98f93d1253c4a770687086a5c03e11b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23ad0e23c670b6c6c7699ce5d257c1574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed3c12a7d306bc40b0e8a042164150d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f24cd374f61a79ae3a63d386577872976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9897570f75995222b01a70dfd762081277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6105fc33174fd95d59abf41cc9fff1b578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e878f7adf19c2d36ffd468296158d0f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f905b2d8a6e4713b78276c8e5b8a3080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7f32319c786cd644eea45a4a4da38181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6244bdd314a56d1c1a70be9b396bbc982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acbc7a2d153bb567167e4019d71341383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e780945be287bd499823bbad4d1b68a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e2e3df96459fb6e3b42ff3db9266ed85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6207d4d54589bf61b7b566679e7b27d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578c5dc2126a7fa8dd6f663dfbe52a8587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8f6361eaf246a4086ee33e7da366d088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5557c1c9e1c6ce33c61a2cea3624e9fb89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba736e693addd6a6474eac7964bc22390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fed2f99a3a010e1f796fc3a25bb59d691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6109dd2d89ff0f719ac395cf831455892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d960f1c6973af115cff8f6ca4dad8d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4e0cc8431b882bad5a389d98a4b7ae94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cc306459cc3d1b003416c8535bb59695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d513795fe4e0de978e57e615896a1d7596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be8637ba64bd4221af3979fad2a9cdc97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d4c1946867d04a7e9756108ec3c56498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364ce48c5fd66989a954f7329425864d99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f399284f3953b98de99818c0cf4d42d100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf65fe9bfff8f1b853effa2f84a85ab101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d9aa2888dfd6afc4f96ffeae9bdb2f102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537ec7ac531366fc0271dc3702183c73103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635f970e0ff19b42859b23f6f0fd5b7a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fdfaf0d158fdd9c420d5634d5a0f3e105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256f5db02dedfdaf610e5fe4f7d2f8e5106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6b17b847765105378c4998aebd5e8c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc8804bfa8a708572239fb3c1db5ae2108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac0c0d06b39e7e6b3d4a9427d247b82109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963a244a6a3f1ed5c068074cf71bc9d4110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018a0299a8839c30906bfff2a439921f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8100ad7dfec041ffafea6c484a560057112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9940c1add35d18b0f89c34b8da800a0d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f034adf9dc444745f7ae7c572d5f45114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f34825fe8fc5031aeb41183cb7a95c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1ca98399ad7d7e78ccfd739b837479116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ef998fbecea442883c80f0b2b6bb86117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20fe65b182106722dcf269d1307d9ae118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236d321d020460e2fd75f5746444d6bd119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e8cb599e30cabbf18ffe70c7cff71a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb522e80792ad0cfbc309c1120d4771121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fef7c307996e81f8a688063a3cd89e9122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3014f6e8d2d4a3072a5da8a5f69b34123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871e6e4a32c76e9000cf907ccb778e2b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3eb85fe2a6fbd55f0b1a4666e6b293125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521734657c66ec95c0915446439dcac7126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cd9d3c82a311f406dc0e75f77cbffc127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137e6f50d79247ecf44628ccda343776128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b173c048562c1346ecca2144fe0fba6129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b490e0b352e830c1b9757e45f501fa8130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd14454f55150b8a326fbd31aee461fd131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f51ff5550a64399c3ba5a46be343de2132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867f99ce1af24d327fe310a46f4ad5d4133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84841fa7f42a234f4d42e97fe716b5b5134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814a82af51359a0a6856d45e2df9f9ba135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36d7eebb2e9a217062db9f486d99880136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea4a3b12e3475318cfbe48af8f066ee137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d3642b5a540953b9ecd7e3d538b397138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c496e3f97dc46b14fc12cfa7626ec080139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52b87e56d0ac8acf84531f2cb335159140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ab1986e5a782433fdf4d61f86d25fb141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f1bedff32e68c90d012dedf02b0eda142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab63b74f65fe7e34ef676f96a721ced143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3716cd9e9f7462fcdcc3d4dee6aa2d3c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6172520fe05322e8a80785d2afb5c8f145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8e70e534ea616b61da97704bd5c875146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc115224fd2ebf92a7adf14db5a1e188147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae7c4a93d9e915d819abcf1009201c9148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0782a653775e87a0bfa2388acdd620b149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab17ebc06c4ab79e09578567bd49a3d4150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcf8d5373cfbcc64687061da2216237151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64118e02b254b49bc418a59551754cc8152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cade82d6f410553c061144b9fe34aef7153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cb0ebeedc36ca72a4efd1e1676fe78154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70b2d1aa9a8d317f886f4eda87a7ad6155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9188e68949d8805aa6a4723e821c8165156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7519bfa18ade87fbf8b7a90d6a05a7c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e103a57c2d24029210dfa6b4c3150e15158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed05ed6533a86efff8ed0a5f6312b37159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354cc44041c348c4fe73301f7acafe34160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae5e10ef5d7ee32efda5ff25d0bb23a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdd1e1fc1764b3fad94128c12f15792162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d53f5f3fb32cab7237277924ad65d7163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0bc6542bdc84f3843a9287a06d3e64164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be62d4b2bca511d172719cff46e0e482165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21873b56f6edd452344c1c72e476432166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718a51ea4c9923c7c099e4497eddabe2167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76eda19783fc730771a808c6e3b8672168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06dc0bfafa191a1b30ad8317e096806d169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0347dff03f60a97bec3e9712e795a5170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7393b599d541a8118d6b6f41e34fd7171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db3c12f49f42ccc90269ac018763d58172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d337cde67551517c58eb2b2d4cd497173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b80bf8c9240fa2a68deb7b8a2a60cc8174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f672f1036a681dfca5fff94ce402597175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b030b8d1877d7070eec4437ab7b79d85176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080c7214e8e3d9c1c64c793b556e75db177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94042f3359c65d536f5c3a6c9bef9bef178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4887c27c1f3707dc7656b0d5fdf7c5c179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16903c6ed264ad82a2c8c34fbb5c77a6180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c46d8930d1e716c6afe44992b3134dd181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9976909ab50cc481db004b4ec0716e78182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb5fea823ca5be3870d205c3333ee75183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4615941135bb5a21c4e3cda13712dfad184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c67076d8433616010e74467185d6e54185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0942128cd1038f4730c62b3a8da690b186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878ab3ba404345c8809b7e58f0d9046d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc436f5dc77386b63d1eca06b2ebfacf188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf8910c9e155f275a732855d148dfc0189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0395d2b4c8310fae113a5b5d0b8348e190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7dc025d00235590bee77064a114d78191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cd6b4fe5a0278055c3e5d9aef6f0d8192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f946832bf4d556959b5958bedad37b193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2841ebdb641d9383a08ebd31f7aed125194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c3d756c6373a774a1ab7c0ff555b79195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f85cb1d43405c9a3e3a14d928b3c54196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c183c121bf00412574f7ff869b8f924197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cac1ad3825520281763032df0d4bcfd198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca448405a2c1b012449f3bf5446b2395199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f38bbd1dfdeea1af9feba709c5bfebc200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0764c7c1f811dd175eb94fc4e8bb07201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540917f0173bab5790b1643086097677202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7455fa82b0bc889f9a9d1e9d8ea6bc87203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21f0df00642ae1ea793936a772014a2204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d57c26d8f72f866949e2539f877e5d205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826e9c15a8f6d8ef5ae56548d42351eb206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edd5a432ab20f512b9ffee3ec392cf8207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16435d8e1c717aa371eddd1b9a4c46ab208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972d46f5100e54aaf2097cff5771edfe209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93db915d2e880f3175a6b29cd808042210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcd49d0cd2ba3c180bc6273e5b7a3cd211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fe096b84c49d255d3f88367bed9dbd212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37ad5fcae201cbf29d97d68ece60874213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43962858d102d466740ae5ec75ad34f1214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca9fe4ea16bc9d28301bf751dc4cb69215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c7f4a5ddc9d522c81591ba28749100216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed61b69f1a1aec9ab114d7282092d69217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06189eed861b0564e7673c835468ea34218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb3ac3e24c38ffba089a56746f073ba219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ff255331a6b8ba171bf6c087245e62220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2c55789f0c4dd1f8bfdd2602d8a200221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934ea4319424409e45168057e5f8b512222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628ac69b3c8a26386505ddc68e5ea5c4223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8296bfb2f56fc4b5f6d52bd7b5cd01ab224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af71967a9aef003400fcb567687f64ff225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3948c04765d8ef374e8252181d331f8c226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6602bfb1a642dbc78f608533008d32cc227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af1dfa84821d00a8db0a6877ee5c419228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6189b9375e8aead2f9dba7403679a8c4229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bf2ea4872918e82d289cf08cd14052230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3f7ed3ce9c3d3db2ea0e7229c16429231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b2e425aa1e01326a966a472b7ce88a232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27408d16d3b17289f6a7c77706eda2ea233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7609356eb638d46ca644ff6610dd64f234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68eaecb6388fcfb57fa78dad007d00cb235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20d85f53fba60096fd2dd4c447cfda6236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cebb3dca42dd9d535d8f3901999202d237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d000fda800a09783dd12cf64c0a742d2238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b13f57c3189ce61cc7a4913f31e661f239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352889b58508f1e7473cc88c4f0a628a240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0416a3fa32dd519420dd19c9f9bdbf5e241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d40b77a619230126cd083a489202a3242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10d0dee6209591d647edc4d1488e4ba243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cfc5837e99345ae3c1ccf12a9bdc26244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e833267830312cacde425eda9994c8245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff30d3da6ddd0faa389ecc1a53d6a434246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b223805645ab3715a31be28f1d991bd0247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049e760f75e0a9446f77530255b03b2d248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c21735dbbe72256912fc6eb1fe293b5249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67614f4bb2a581360b72c7b34e2584c5250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4f27ceb444cf84cf88ca1d9411d0fc251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350e07ef28cc125afeb2503e7a4f41aa252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30467b345a86fe3880a985399954cbed253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da6d21fa01bb8471d1d59b2c7f9c0f1254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd35d378445b00efccfe857653920021255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d7984a881a57eed372e2c6193ce1eb256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af30d5b1e78f21f22db56f78cdd3108257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e7e99fa41cceb8921f4393aa313016258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfeae542015ef2b5f1840ff48dbeccee259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fe0103022c94244aaa36d79562b2dd260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c2f39732831eb8ec4936d9b2b607ee261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e9083c0f00c751351c5c7c7e249fc4262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c725da78f56f1194fa8ccecdf8bba368263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821c4fb4461aabfe147410246b2c66cc264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86807f0c8abff630829daedbfa34408265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de03372b666c0728e2fe5d82737f452b266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf75f0f050a2e1368951e66ae73dc3f267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698d1f38f4a21b936b182e3db68274e7268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96200f24ecfed3f79b9f2b37d3f5e575269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4963daea5f94ba0dbc17b94b5030f87270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbd22d9c4170346f82e8ecc89674adf271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0c826d481c3dc86e90573b6e6dbf36272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435e36b94859ac74bb31064acc3b72b8273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75515bb0e2b147b64b2688d352fa874f274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22caae9dd0328402c21b38a7b04cd8ef275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618bf01993ab626ad23bde35f11a2aa8276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2bb0d143595879243338949829a01a277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b7fceef3dee8830b45f32ac31b32bb278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba392020c3b14507d747cd6dce647875279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b96e7e8b8a2ea43d481082ba227072280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8cd5e53a9391efc2b11def14b5e7d6281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c4e4c8bf3cfb38d5c36c21ade814ba282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1891b1d7c419c74b6e8516315a753fb283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27f17fd362f48f1f3ced6e44ac07b5b284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb1d58544925a5be350c97a20f06f26285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2910a5110dea2e646736b88dd0bd96c5286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a60b6f541feb791b797593a7b958f9c287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f822d9fc3e2c1f530047bb8ca2b5ff288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004c356cda26a1320d383a73eeb986fb289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79887bbff740a35e1dbab41e99045ed290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6400d8865c66f94ecf7ed264b3d9206291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2b809a0415a994dbec2f60d54f2fec292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10a9f1ac1e5e45440bfc987fa736769293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51613c04a650cdd0b4a39e58089374d4294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf08e55d7bd7cce63f6910e02da12069295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b6c8b207c005f5857938f4e2b4d292296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6196e93e5e418395ee1182cab56c9f6297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24c2e714390d41a438f3b5b422c6b8c298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b331ba3d55246379b710f0e9f676520f299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a84158caa37f6f3d3bc4892d3249bbb300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadd35a460355f34776c64ecb9210c61301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11ddad1d60c61ebb1204143a3fad9e8302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e8b8d0acfa11a465584f9c414c079c303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b18790dafeca5a5b39d97e6b0b02254304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e468e9c5f21654179d22fb247d21f0305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966f4a1c1314599fdc6ed43013e9b6b7306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08d38e50f896a03218932547bf74bef307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7553245ad8580fa8a161b3d8fbae7a308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b6603a4868baf93bc8b060f122dba6309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc998ba2279b86f10770c8f06fe99c1310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68c1ca2cbe3728987aae0482d2b568e311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fd10a0c9ae2c31b95359f6860ee08d312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ffec4569ac0b2d97446d9ea4a82258313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d608f80a3b3fdd83bbf1ef1b2978959e314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bc21455969d066f9429c4d933efc25315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e031419b4b6d014e7127f89b049c84316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9256f76e7d1e1bbc49a1532d6d3048317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481036ed9628df08e31d80541675a078318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3692c40df8deeae4bc36168739181883319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb2d7d6ea5e73b66abdb1ab1ec305c1320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036b5ecdfa108667ee589f4ce2540e3d321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03685aff3006608995043dc7ba13aca2322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d070b9d93069e7604e4e602321566e4a323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55daf0b97cd311012a1f28607a433324324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68dd40cca6891587da71eaa3bfb4ece6325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50f9beae110384f949e4c4df181a77b326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d361a78112696c773638b8686d5791f9327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72063d8e05584f33560d3427d14d5de6328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161d9324d4141655e75047382fdff0e4329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef7275323dcde42c3d9c3088583f190330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb030baf34958d1540b33351492036c331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb899ee72dcd5790a8129b811d43842332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642eb4b31a8b9fc4d051a732e6ef1d21333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58526d84d9b6ad1005f4e15ea6b75afc334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309b34f59183374cede6e30521b49447335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0670d76dba4206877cd800677b4fc8ef336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00842d166c2dbf50a95207caf7ebf9e3337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d02dd7bd5dce91956e6fafa4de817b338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766b3dfc00d06cfef439c6c5ee750af5339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88c2ba5eaf2173027775064c0ce8eb2340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fdf7916e02696ff921d22975196ae3341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee963141fd064c3d695f5af0b23d979b342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222acfcb15b16c37069a35e5ea19be88343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce18704e5bdee97046960e74f1600d6f344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd29170ed5dc8b4ea61b32d07e9f2bda345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357a26865205fd1974208e696f69d566346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797f31dd440eddd14b1c4e9b3fa5b3b4347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a76d20e04f7586a3d62b61c65fdeb6348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d26421bd63d70363ddea6a425b63f84349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c2b921f2b730118e6dc87156e93d7e350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad7781f0c0c8bc3b13fd28ae4bf456f351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ef5b279185b6f72fcb363c59cea17c352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e75367d915fae3bcfc290bffb149e6353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c80f6ced20506814d67895d07d5ba0354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a5e17b5a970ec4d893f4035727ee06355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5926fe146eaea3ef45186b2376e530356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ab8faaa4180b5c0475fe05df6f7e27357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4dac72cfcbfe2fb3a1975673ea99003358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4debe18df5d6747fd261141bc9b2f0359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed264aca82534cc32563daa50184c9b360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb900587b5450e978dbc920fea51bae361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d27f794e7d964e29b8ff85e267d430362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552d70651903577d033aedb192200f8f363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a142179ce10dcc6b88ea7223662aef364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886e40353caeca64be9a050fe155e487365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777261d398cd7988b4ec689977ed844f366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f434b3a70ce0a3efe2c94d9928a8479367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf91e3fbc86538797fa4674778b04db4368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa7e372333c502c7b7ee0b6dedb4bc6369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2fe358282a227faddaacc2c7d974ca370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbd9a2335372dc13e961bdeded79876371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a6ce923bd3965fb4f85d789ed2e213372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592b2f0661de2b0eb30d1236bf41980b373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d76fdd4811b3547e9829007de42c08374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac14ce235407f9dc5819e5efe4ec20a375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96606078f3c25bc1f675e461cb58bffb376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7978b43108ba45bb12d062bc5cc63ae377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a469964e846baad1e65a598e1648fc95378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb14df0f742f0af0cec629d7adfe79f1379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ff323f2ff0649e58dc924406abb0f3380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a6daa0f737181d9ed9be1b7fbf4765381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c3e50417cdb6714dc238a4d3829f73382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2323b0cd8dcab4a5cb81d4d4268ac7383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca350fa44608ab616627d2f5804d11f384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468f0e37c872b3a8127298ea537af58c385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f4d311991f5932ac0c72d1ea1e47f1386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922ccc6ea6c6488f9d7715bdb794d6c6387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ba81b2f92aca8dabb7e35322452307388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d6b22b8fa354048267a3179114bda4389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5eda06a8689a9f0b247edea9f9c62b390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2aa23db97b698e17c84127fcf0bedc391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e09addb0a2280f2ebaf5217d05dd155392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de46ef16568a098c8c516db67aea3ea393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e4be11356599f5a601840929c229b5394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5078c49ad99bf6dff06ee1ca81f6fe395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7e09cccc07607aa61a7da145ae6d3e396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba23efabee073eb8257f20c738a39f3397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88d62049348c8aa044a5d1c67dd2457398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd5ca019bf989919f71e3636a5a3ac3399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76d53c38ac7db77d6bf3de802268bef400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f028d36900353fc72bbd55251c8da328401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f3c1765a71621bfc7a0376071692e9402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9ab7a2af49694d121f0c6a19f2fbe0403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcee6444cf87244f931391eaac1f4872404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe2d7f4e986b35e8ef559a4b69e0008405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccc847edf67a079480912965f077d4f406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0728ae676c173b5112165a642994c692407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbb3dfe4cc8132daba5da1784a0749f408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048dc7a73feeaa59db7f5977e39a2132409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a2d90c610659bebc9e0d4f11a4cfcc410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7c18b1cef669ce58dc7cbd0bcb6d41411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccca3133d1a6aa781f72a69b672f4bf0412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63426609933ff583b52deb1b482f9c07413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be39af20a00261a96cb7e005ee57cb5414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f166b178cd5e4ab8eb3badfb1085df9f415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bd8f382ed7e0e2c599f17872e09580416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2667138629f6a6ecd3e35aff255494417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a532833c9dd5dde20562cd6a762035418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2ffb5f90a482f43b66b14576db4d2b419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f919b4ae58fdc607253c892e35a452420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4284d097e82ea90635f28948b7a4e535421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c5c34b3fabdf5efa28f2e4c857f05b422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7360425ff0979a632e065d6b896afba4423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7a9cf2ab45f3d399ea9931dd714636424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bac7d39384ea9e5c1f4bf2c454fcb4a425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cd596d07ab4a6a8a65b368f5d1b674426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07a10167b4ab1701668ba4ccfad2cac427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ba9429b5172896262c9a2dc8b8c74b428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb19e473b67174b3f3b3151010301b2429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328baf17453a0d6d111dbaf9f41db95f430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9b8874b66d2f3b9d175c68dfa7f7ac431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebff7962fd3d7071a71539fa2f4c8c7d432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01aa26eeabbf52fbd620bce701ff909433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53e5526999ebe7c75f80997f74cdf97434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07ef95a934dbc8236b54be9b511f611435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2003d5d4ccfa67ec4aa4502786ed156436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbb24d730f82c5866861b882fbdb5b0437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663f2d763a09d0f2a53045c1a5389d87438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e7da3eb25e67cda7ee19bf328cab3c439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f377063e2357e95e092343056d7aee440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de6c2896bfcb08c751ebf4dfd883944441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9eefb2fb5b1bcfaded258ef589ba86442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b696b155d79dbae6b515c1121b3bedfa443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c904fada3ffe8ea2d8c0f682e13c4e444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bab3fa5536521ea56537024957328f445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a41d18188a57d04b32bcaa5a24c73e0446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c011d8106144fae0e1ceed9318b9093a447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57b37167b41995af4fb6e73277bf368448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd199a5b8453036e12fff8ec31b2a683449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a556f722cec9e92026881d71adb796450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93dd6acbcb89241ed837a65e9679a971451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8a63dd1246aac43032fbcdd7c8f400452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c730e8f6b82658a817d9e9abc9b2ca8453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef6a70643dd77d4707c98b3a5f3062f454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13084799ceab6646bd858c816b21aba455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6bc16673e063ff480d0239d18a10e9456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28817d1634a0f6e2e9cabb4590b603f7457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58b98a09901708046dc2009a3c992d0458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b504cb085a46811ed38259fa19beb175459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87071b19596eeb5cd08a691463e6dafc460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d5d509f23f8975b3b16e87f32cbad4461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c001ee802447a61ead25d97585715c52462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291ab1db3f8f257f93ee5091be45c0fe463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85864b73d9cb52c9f120ba82800f83e5464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6497e4f8e8ffa8025215db2fe9411c465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a18eb337d86048376421f5cc6fd513466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df17ded1a19f81faaf527cc626f6dea9467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c613c313af6192042e8a98fa4c60c7f468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba95575f401a92e89b72f950f2fc830f469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50a9e372ad4994563fab84139dcbe00470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae66365a84aa8427547adcc5293a02b471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3180e847ed0a07c37f9e94f01c5bf6c472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b0b474948f735ba726d80e574ce3d4473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5503921f50f7fc76e1cbdfacd2b070474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36e59dcd82eec43e37753ecedf6aa80475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ee50c447747cffe28f5d7269167cd8476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4855ad26c6988aaaee9af83dc06fc354477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96c02423fb83856ce774c5210307c9f478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940283ac25635c6f724b883be8d62ea1479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949b28d8c7778eacd906d0d466cfd772480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d470612efcb3ed0b8be3748b2eb1ef8b481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec29b5f726870bccf779f79120cd7681482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8613840bb6721a1ec54d351b8022232d483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9065492dc9c5fec603e5997d97fa5ae6484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f69997b93b8b4ae31a06d399a4dcc4485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7d1f0d4b56a32afd27d6490b1eba58486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3135da1a04b445c0c382b858dcb8b88487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1690bbdf76d857707c3aa846165409c488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7caf7e3ff6507b52b4d1c7e136940bd2489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7781be83238f586846dc313edfa4e51490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f8cd1656397119f8b136ec71d86f71491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e533b9abde346bceeaa59e5a5b3b5244492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d21c82fe0b09f527ef855f2308d2de4493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b4017874d50d1255c3e49f59299800494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12918496345f11c6d1010e45f53b112495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5883835f64c9d0b47a38681c70a2c161496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b54039d2fe8c02d9916c31996aface9497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5bb5311ae37671ac34d353db01ef35498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdd149ee711663d52b98fd44a32b592499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b83341e202cf3d5ec41357d68f070f3500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0562af1f12186f9a0f199fdf98b02a501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a507f05e977931b27347e2604bfaea8e502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79835e3781e1012f951a400d661b8f1d503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c040e8f8cfa14d339acf5ac751a9e46504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5747b03f4753cf10af97149e8b1aa19f505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af8ff24eba7a3c579c64db6c704946e506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858d6fea80d04b0308519bb33b935956507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a4dd974e10b76fdceff1a79c73da87508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05d0d0cb7611ac901f6beb225946b52509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5f855abcdd05d79a8b162b42aaade6510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdf71ce7451a397dbb09c0d471e856a511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99376926f63d729a7b96106604e91965512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d926f096d8cf6b3484ed934cd38684513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17274b9ab5490d85cca0a16881b2518a514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a526fba3e8fcdea0679e1d13f195b7515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd77aad10a44418dc32c7940b08a16d516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603d6c1c415d3bffb3f85d2c4372ac99517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0c52716dcae19531035f7d39d607b1518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ac476eecaf361b82209473076f770d519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8e7393fec0ac0279a66567d07b6e60520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4439492a2393688c444340cda94fe5fb521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd6ab2baf3176b92ffd73ae0f13a755522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ef53be78a6f8269e6dc80cc080215d523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93b7c6de6a1d3ab4267137a27030954524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd088281afa95429f367b88bde92b5f525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203fdf04da47fd3dfc834656ebabdc46526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0bff98d13afd5d0f81fa7b79d1a4ff527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad774a2adf78330ac36f134f9f447b53528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9103dc951c20ff3ee29a08ae55d48e06529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49d947a83fca8047009c71aa895e285530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43f3e5090ce08b5b2e51b924504f175531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d89082be87b36de11683c3261b4f171532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8945d708c563aa58bb25a3da349978b533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6f6141586e13b04935e4183f1e3634534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bb36d7b3ffbaf750ffd628c4d4437b535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54424831fc8ac8ee5c0f245d80ddc1aa536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70b99662e78a17d3ebc6f97121fbe0a537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18a00d1821007ada6c703f25346fad5538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1f5a6456054068ecc46b8272271b72539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59b49df555ee729cccefdd8ec88377b540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8103e00b268b578bc08f7b9216fa4dcb541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0927104718ef59c95e038268f86fe7e3542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbef27722f6f0a90a1c10da41270346543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620e0a36f513dc503300e1bd4cf9828c544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9803862783972bd6d03380bd5b45a02a545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cad148b79cf731f8f6872090205d2f546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693eda0efa72569bbd57efd90de74186547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba2dd550f1721aab0ca34e5351fe5dd548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c070f5845500a418fcd5489f706838549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938347cfe4a4dcb03a8e872550de1ca0550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5dd835c18fe66eb47fee2790786b8e551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29587c6cdc9bb21ff785df9b253b02f552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac126442e19e1620ce7f897cae5e1e56553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84e14ecfd15aca9b844bcd19ffbd5c0554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37965e7a52e9bea7e37252f3565252f555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f465a1840e9d527bd22e2a4195221e7556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174c346e36e7343df576d1d44e07061c557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68af13f6d39f78997bc442cd17b7e8cd558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f27c43a957bc1f40e2a2083fb43b939559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b13e2f57474174f04a660feb7cdf35d560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6feb5eb4670d57995b8cd1e5b54675bb561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73ffb3f6775bade686c927cccc85635562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd708ac34f0b55eaf751b8208bb5c4be563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f1df86e07278450dbce3fa426978fe564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8d5a562275d90261b453878c06d485565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01659e1c8bba38ba86103a387ebe92ea566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db196c015fcdff7a94a1530a58f38c57567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1c58d9f15749f0da20715c6dd617e3568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013add8e24f0f9b07ee7636caa05f76e569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4488a620a0cdd0e4ea4e4d9019ba9662570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ff4509518730aca4ea97ea8bfd8fdc571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3a097b1cfd58ea39dc10e2e9c3f944572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61580fc7a8b5507e91cc76c23c6acbad573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f434f6f94f6bba720fb0e97e2034e6a574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1a30564a233b8221269c9b96d69b47575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4881c4dab500c17a3bc5a174d7d6683a576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebca031cb40cb66fb27dd3b0a7d643d2577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab440bbed87624f1db3fc3de7efad9fa578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f857f83bbb44f520703ecc03ff20da0a579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e2c8a1a19664d68c57d65e312d005e580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c600731929f8811483cdb73787a03da6581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb6ce69e19f1e85cafb8e248ab4ca2d582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c7d9e90432833ba2a50d51db06fd13583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d725d45e87d3ac914770d19b9b0869d584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179854fc268ef8b782e166e6c878c8b7585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1157bc539fd52aea2196229f1c56c1586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3621a767aff35827c87dda9df67bdf587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e5259299ebf781175e7a6f2630b076588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64519c1f47ea5215429bb0559343cd51589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fa80fd66058612829a10139efdc25e590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc694056d76ec41497535e59483ad57591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb530571e9ecd0d823635cba5c9c01f8592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6008273346ad67fe76d1fba09f8cd16593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4801855cc643be97a7123b35255cd507594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6284628d9b290cd765eb73409588d93595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7089c00ffe0fc734b281d37896dd5272596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf07452739b810a104fc455e422ac80597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0cfef6d1591d763f32327c33a366b5598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b72d2cc2850d506519c949170dc05f599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ace6fe49388c5882c99a073034684e600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a693cd5d0d4f398482ead75384203e601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db99499512e4e61b067a53783a00c3ca602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f39785cdc54084545d5cf393337426603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73a5d0f8d73a14eec9a2f050bf7e5f2604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013b7b47ac7589a46e70059197abefd0605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fc78e3a82f465e42b00150758e6367606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0917aa116e3e3d146599df61c089ab9607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b5f0e7adea8e57d1ebecdc4decc59e608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d70f65ecee085ad5c3cc84898580827609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391d15f2647e441d6d0b1a4b69ee4a0b610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5823e5e4461f8e5eee300d359dab44611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345464714ce1211b70de69bdb4d3df91612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1f2c1e01a2022cd84cef4dc0027b83613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a00e6576fd60762748e02ab656ad644614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f356f8d84b28f2d966fd59131ade3c24615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187c40c9ac76b8d9f038ee61e3c71471616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880e29d13c87418688e9c832ab3aecbc617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330c9e5c42b9952be4613a0d29f0ddca618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e62be98662ab343a9f1b264e359f706619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a53c213a1f4c5cdfe59ef95b86a2cdb620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb2598212194497d85de0992c595733621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a66a6f834d464c787b72d00876c46e3622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65333f1b7f1117a276b8ec1f9f630dc8623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c8cec9638034bb091cb75629fee4d2624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4eaf1fef3b3cf55d488fd8e896fef23625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2f2748668ed846826154cf0f475a69626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cd55e6a50402d43a87befe16805afc627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf23fc3f6827aa4a343b12f72627c89628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c503ac13be4c11eb43d62764f2178c629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979ecbd58df1bd242c92615e9353e85a630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b486ee037ae57ce6cb0972f6f5af36631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e3adfa4f655e03a42001e75045ebf9632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c97f75ed31ffdc18d7280178d8f71a633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5991d1ce820dc713ec54a637cbe08025634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f78b153b2d3314054144964855eb5b635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cd81e9c19ce06645ce0de7c6d3180b636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a390dabc019700b30ab5b7c8df0061637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2c8b8fa8f173cd7661196fe3471b18638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080b7c865acdbef6368826507521cce1639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c71780232573cc3ccb0d838a134afb640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0045aaf6b6ba399fb8733eebbae98c09641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63225dc1ad72a41e81967edec9c0026e642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41c82b7c0cd8eb411c7c0dca9dbf338643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171735d9fb70c9246a54e8cd772fa98a644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293c324b8c9f86380023a5e58e545cce645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905f14596b1aa5ed0e7c68111dfc15d3646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84711af560176d80b1c4b98b27329248647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf312c1698a5af17dde6ab8c2b9a024648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc639b246b39ad3f129195fddae7067649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f827363ea8829c944d795f5f502a3c650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101b7851c108143a97d65741b5342f6c651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cb271634eae770d1f8f7cd56226067652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de983791e7a055620dad724104dde93653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2df9beddcfbca05dbf539980ce75540654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eabcbe8470a66fd78ebcd8940375560655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055fb2097542e3be739fe0bb6e0974ed656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8f8e329bf0e08f7a33ed2b1f57c051657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce387c9d987c9890bf5389b8057e2077658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02b467dbde9470ac26494ca7ef6b075659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ba892dfed1e876c51f9784d9c2b3e4660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a124e2a1de35e35abbb641f2cd46b5661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927e351cdaee659236a939f3444db16b662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3301753fde3eb6c7d9e7ac768123658663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a7d1adce2827e93dc885d275670327664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0c47c6f82670aaba695536deacaaba665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14eeb91a2dc1f94634045d18557366ec666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc0c3a7f9337a0c157eacb19cda936b667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c108bfc5426884d38c651c36637869d668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40647b30084d8c45f8f536a9d2e3a217669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80da3dd9ac58cf80cbfde05a5ef240f9670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4de9b5c5e42cb961295e1a10bf6a143671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbde40ae626f30f310d5889e40029cb672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc3d5df9810f2035814d555c48e6549673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48616ee6476e623a4c7e1761270658e674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ce643a6ab276fc155fd6dd0f74c9d0675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d93039cd7c1a2913f5b3afd3da207b676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08778b15ae05f7c101b88292501f0fb677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b35ebad9a01dc40508b9f54f797d7e3678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a19acc763a297bda04d3219c4a63730679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dae3fc424368a8fd5173d5356c074f3680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8297bef88940600725d37e0b016945681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db20764ea89db2c95c040edff0e9608682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c5bee3de4ea47aee23d177abbb2d9a683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178b4de8f778c3a0cda19f3e0c58891c684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b6416abe02546682ba3b4cd0369ce1685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c86ca5fb9de385149e0919d0ebfb359686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f4b2ce306e8ed8eece82003d197b92687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ab79a76d91179e76df8672eccf7f3f688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df3b3868f2a7b82be4f76748677b3b5689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffb6061d6eb12d336898663a976ac14690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b4ec27a9660481a4f24ee7788c738c691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74389e36a6c9e40977f9ad4558750eb692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ed3487c1b5aeff1673a695c6dd4d4a693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2c657d6bcb36f8554b794d163653e2694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cff1f3a4e194a99a65911882e6aae2695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0eb92df94c994ac4638b33b52b5678696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd050e3c7fd35442458c4dbf609396ad697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04cc63f7bcdfe2261a640d72f8fe2c3698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809a4e5a03c709b24f372cf327ac8a08699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fffb6f627e3f8892594281ce02e3a87700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36a72e700f46a311e88b16c0df6fd97701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605a5d847df5dfb22184cdef8dad71ec702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b4f83aa4e78cfddbc745ca8d3c37ca703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8963e029406e80f212eb31059a6ecd6c704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c068a65b0e6af798eaa1d44c84efcd3705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099f24e4f99f2b9271ce9338c1cd912d706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2af4d3a428decda83588c74deca4f0707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0769c8facc59198d4b4d84c7da7b89a0708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e1d66879589cf98fdfc0a58b80a47e709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5741b2b77a0d4108487cc06b0ae60e99710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f15f7738830409e4937fb35d50fd053711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074999d8add7fd84c371a82f91b57a7b712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926c9ac8a586c979986a8d5714d60c3b713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b69249fa6a8f893162d380b00f2db48714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52850d49d06fda357597b37e6b9b8b1715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2be2cf24a93f309561f947dfbd0000716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f544976eb64f44f36f495776e76fb345717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7af8fda85da47b3695535112c0d7953718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e16d123d39b178b8b7dfec40350589b719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfc73efbbb8d70647c2ab0c0a0ab174720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c4afdbaf35ee421e11f6c899807a2c721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7620437fb32efdc2c7a5644db181d029722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b50fdcbe5742fb137014016e1403a3a723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a68567c9db640bcd9c195560fddeb8a724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b32571e784379084d9dde063763d785725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963c156be55af74d148fe341847dbb29726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbbe93d289154373adaf467178e06cc727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445e2a8afd18658f62baafe698194373728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673afd8ff82cdaeee06ebae39519c710729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385c32b2a725695a5c147d094bbb00cd730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00dabbb0adcb9d9932c6f9665ac7c78a731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c129cd2cedb5e06f7aeff5e241929866732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6d19a318ea416562dd11fc8a86ac3e733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac70515e35546cc22c5b85333a22a8c734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6571f42bd2f84c0f500fd96ea336cf5735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09964e92336217c758135a87d8f86b77736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866830c147843d9e53acb044dc37a7f0737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d98c7bc7f4694ddcd5880b8839c7491738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b817442446067662fa27dbf3aff89a8739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57af7ac59bf386e983aae086e4ce10a740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc20a9ff65e48834bac8afc64aa09ca741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e995cfb6077fb82e9fba0c2e467cc3ed742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226cb1d3a83f72c9b32e1b12e401360f743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00785f3ca2590167591fd32866cd53a744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a357d2d28b44822aae97fae27b0b05cb745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930b8dfbd73c504576dcaa84892d4b3a746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d1a4120601b1062039e81d037bd7f4747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d55db0aa617b4bbf330cec5ce06f11f748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1781a80dea0c55e4b330a045cf83ca7d749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb24c4b4bfa9514b528dc4ba4462f1d750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783897da941752869bbc0df464218c24751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef1c18fa428413e710416d17cd9c9dd752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53628e05f08692ded5cdb21236b5ba0753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebd03af19d4a4e2df2a3153f6d905cc754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b2116c9fa8e5b71da599b0f2b65e3d755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577aee2b544c53539c98c52ccb19dc26756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf15f50fea42183c9b8bc33e1050bf5757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63875b76241c676db26aa1f4d00a1be3758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4eefca3a6e9dbd723b0af8f529b63f759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>