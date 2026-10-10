--- v0 (2026-10-09)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58c22720493c52bc718454033a528a91.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59e937749d6be4d7ea75f3677e200652.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda7b4e299f44ce3d87acdddcb76ac853.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a0c9a0be34327307c0be0446ea19c74.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a93a928c317c48c85626677338848c35.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9e74a86f04ba5b5d01861248aa33396.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7dc80d2c491f495e3fd59d9ae461fb7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fb32a9a5df58c57ebcbad8382cd7d48.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f7111cb938521ae5fcbc45ebe616a49.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061b009f4457e5286b7417f5f366ceb110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d6dc96e6c6cfd762548496465bb8ea11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2b896f8836a0de9194fa3a59e8a1e612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a6f63ed66a64af0a2b460fe554459313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef71212ad7095f6d46ada10b933f881314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d590c69af9ff618ba3c96d1397bc4cbd15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29d7a87f8efed90f0bbd876d3ee03a416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcef4046765eb1ea05960dd218c5592c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26ffd7b51983637726bf45a9a48a81918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14526b9709f1e9f11a5c57d5f2008da319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e6e0b687f65aed1940d50f801cd91020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1346ff328dab4e9ae8744a928f5f7c0b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a524caaa84c7df052abfc3e256f6fab622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708612ca0726825b85fa5f29e7b9656123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461d3a655c784fb2a13ba133cc4dc0f024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08687f8b6203b5f7d47490efb75fada625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81ac2698f1050dcfe4e77b15fc71b9126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0475321f5a9519b1e52449d4e4ba9ff727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73dd2abc9684c0571bd7c8d0caefa5a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c206e81fac35ee3780f948b03ce02529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67fe407b34dc498efaef4de93f131d030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0675af1bc29f34135a878319d2268431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d4b1bf2cb4191714dcc8be944c48b332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdcebdd031b6ce928f006bc32c09ba033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd63224e93de32427bd187c116de5cc734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91d4c675363128b874256d5ee21fdc335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90685412ee9a8e854a806cbf9561ac736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefcb1345684a375b7cb6860c229bb5e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa70fb127da136f5b7357a77f6aeeb1c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25e2fce518260fc7154fb863356d39339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa7b8c32ec30118f8e81f08cdeddbff40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4aa34d6f613e4f34013bdbfb6481fd41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ca41722f915af646ef8bac44cc100e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93eae1e40e1f1df6afb7d54e4ffa3c8a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51210eff84d5e04f8b1ae8fba5074d0944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2e25bf546294687091858949c8383745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85ca15a567b89e6e26cd470c949816046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80ed9fb7f8a36a99a5caaf375793c0747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3385ed3b6f0e9cd605148aae1105084948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4304fe0ecbaeedddd59adf9b5aa00d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5347bc075c7cd237b3b790f050cf0ed950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a21207fc3f643e827d7119acb54449251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afb81a8281967a12ab191c2ff6a739052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f08e58e97c5a3a9f31b329f9b798a3353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefe66e1574acb36b3e44f90908a7df154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf293c6b2c13f87f7c7cd5d59706538c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f5e3e49c86fbe10173acf9b510d45b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5507e1d0e0406617ff2a2260884c3bfb57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80d009554112fd6b0e3c1583336f96c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877810b2c4b4025f73c781691af1225359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba48752604cbbee47da897963f3c82760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7c3a310bb5d5f92d6e1a5a022b637361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fbcbb2167be56907d4be0a815a208462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf787b270533c1aa7b3ff2013ac552963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ee626cebeb9d875cf9f1c049a5da7864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e078715f426a89d7f8848a087e449a2c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03a632d63a856fad47f0600a79c2d8666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105e406cf2203bc2302f74c3ac7cdfb967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3694c66ffcb6dab4a71ba86548aee3a868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0487caf2625a0038e94cdf00899d885269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374d12d1c56e23c594af4666b9c3634f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df71ef5bd965053efc304d4d0c45ba1971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6153599c3502796e9ac2ef3a7d6d03972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7205c6c9c3bf42760f9fe6be928b29b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dae9268e0d5d68105754e2abc5d46b474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf9f5a1d1f372b2a81cc1eddb42f75975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d873141efbbeaf07c3f12d3939ed982976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b8657a12b013937c097303c817e83c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21af8ea49bcba50497d32bf434dbee0278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16325756664b48bd8b0800d02c4de9379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2473534b93f721be4832b01bb827e3e980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf849be684d04a5f18a80fc590674ce81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79137320dba75f62639be1ce505f9eb182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c270d2a1979a7a605b7f80bc0cbd1fc683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d31e198399307be409d5a1b560bf58484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052f0debdfe7a6e6841213bdb7bd02a385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00dc55a9d13b97669b2a19d0d3131c786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff2bb2f75a80f1dee4f81c2bd08d25587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60f49f47854ae8d35215e05f90485ef88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98f4ed19df8cc17a97879142ae90a4489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f707b9ab94e5ed5916d28bfc49150190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64eab786f2f0320539c556902a5c48d291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df8eb1a137b635642b76a710cbea98792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87b29f385b05585e4c00d9d1f19fa5993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b54d1608f7af09934554809c0ba04e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7257a6efd28d25f0b2547101ac69f795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5a6c7a6a4034857a5ac193aa32617696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fe9939c03ae1f8c3cece13235d512d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3acf802f0b0b5b7e1b0b2199293319b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfdbbc91d198c847cbd5097bfde8fdc99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d1da6c8ef0e50de01a0ba457ffd9eb100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9abf9c2e2db1c20105e891d7ad376a101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e86b64234c2175644e8a6140d57c2ba102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2909d49e2ae1b5065061b99c011e9fc1103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7ade1aec22c81af467b0b76a4ff361104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98fece5333bd1b7e1ee76c03e9169f7105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d82b70d9bf87f9abc3b8b8e582d6fa8106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d76c1f3679d100cfd415ee75c8e54b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa958203828ef95c3b1c7996e80f740108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1476c580dbc16f5e8ad3ed4b3755a87d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778a2d6480b2b556e28694cd06846fc7110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514813df6d7fd7c6ff824655deba3bf0111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8e669147831c86dfc791adce87acaa112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3b3a36514ca7d700133992f3dd7c47113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06c75a1496004c64a7d66c4d7f2685f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65c54a14bf52f8f73830435a5ce81e0115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbec0ad29f820b6b006b71b15fe2e7b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651057fad52fae54a3cfefb0eaefd312117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96b8b8d9a2ab710eda73fd056722a83118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bd744b06c3d512505025d3c0a6be1e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bc72c222ebe6f145bad24c165791a0120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99030e5866c71199727e4e193eea28fb121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77bb70d5b9fc9ec7956a5e4bef6ebe4122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ec2b765286656faeba425af1f6b37f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b02aa1b30c250a8c555c63ae79d7575124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d35e4e7d54dd3097fdf45641fe6fb2125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90edd826674808d60dc3a72e1b70793126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2064a863394282799989d106097e484c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75b82bff3fc9ba28ae3f16e69377099128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d11d33e2d6c8cd997cd3914fa7a1a1129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e173cdd9a09451afe8305dea20918c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995042d2015dcc063493ab649e838205131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebf04c3b5bea80706201070b94a35d0132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6404ff358871b22e12f95f9c55e9b2133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8264efcc0a3032a79edc68b025cb36134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab1b27ac6e989e4b8acd42c6096d897135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12453b63b2323aee86889851d6727bb4136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b4a4f423ce082fbc9dfb31f972c5cd137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768effd1247ce03a12624bddbc279de3138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8447644a4468817474a546cd0ce27d0d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fac48e1d30a932425e35bcd18e2c5d8140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce05c2f32cf11a49de05481b40acbfa141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559b3c4931d1645844983f5b38718e22142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821c9cf6b680ecebdb51e7bab08817d3143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e87101ca9ac534e7dc03c2bf7960ab144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486768dc37bf1925374369f542f1a3ae145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5565937513759f605ac26c25415a6542146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad46c9927cfee242d6b817495fc2be68147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82c7307f80f367c7d5ec5d83738ebfa148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f113f19b52a619554d8d1c401de6360f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705105579a063faf6d422e31b79ebca9150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce9c548ed81664d2264e184ff86ed15151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6fd184dc8e4578cdc63b9442890611152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2433f5d5d34d0ed3402529b14cf77a153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66eaecc6a9d775766ceddf3c1861bd7154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70af17c03036e5808ceead4fea8f0205155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d858608c1cf29d68a14357cb344a3b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41371edc56c5d767ac50b7d0b4fc013157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e28b4474ff8e06d5f1e8226111f00a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3fd53df3a60c713f5fd84cfc2abf84159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1dbebc03bcdaba587afc15becb66655160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad7ab8cbb85b077bbd4a4020a0ac8b0161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73f8b78032a64a7090c340891a5fdce162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b831971b2e821266aef90f99ab5a00a2163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ca7996ab03fb20c50047d9ea8888a2164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f51e36dfcc184979da721b1f081f85165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4caf0706ec0affff8ad956d253005f14166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82297ed3abfeec1cce867a29ffbc0406167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cae2796dba88d0cc6f9714f0ba69b01168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f1440b35b34067f4ce54ce3810b13a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130ffdb9753f0adead6631414f8ef860170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f708392c9a0e01e4d961c1525a0aab4171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f574359d11453c0d800a3f1217f7c978172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d85f91c6965945b97be07eaec57b4c3173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0907cf2bb036bb807c3a5838728375174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120e4f8d797fcf04b55f1f040caeb6f5175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef4d7f57767452ac1d8e245e415cc2f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc349f5174e71bbeee4500ef6b87ae9177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae77ca33d23e7e7f5c30032d4faa81ac178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc86a1f722aefb32ebc0eac5ee64022179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ac322d0ffc078cfe0be632b8068b5c180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a563a1378a8cc2ed1988ecbe288034fe181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f41876c3c2dbcacd370d1d5252388d7182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bd8e695876dc0eef63497adc81f7d6183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e594eb8382ff27ccc676114fbdedde184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ceb8d876f3ffaddeaf2ab5fd53647f185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1070db21d425318370ab861396d892c186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77da1b4aeb291d27bdbeaeefb21901b187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5b9a03ea265fa0b87d5bbb3301be26188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4455952d81cf4cabc9cb3ff796e558189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8970e4772ef79473c2e7c7aa424e99190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cce072d06d8dcade880ff635d3bacd191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f732bde97bd146907c6e3a05786fbec192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cc731b93fe24ab4653a1667404be75193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05e61f008a81912be222fe57adb99c3194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2765dd3a145037853ef1f800d9f95e195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce37b994e4cc71f81c03104bfa76ce0196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e13b5d7934b9a07b33c167861ba97d197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb724b0c262237af325df634ffa452d198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b4af1fdead702a4eb2b62da602b722199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1853e14aa2d93350c886fd151340101200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c5736eb1ba15c59c4575ed636f6fb3201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6809042f11214558ced3dc7cd92b3f5b202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a1358452276159e9a9adba2049b935203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5e854cab5621e6a04186eba001dea3204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd36088f013511e15364348d5dbdcd1205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1389f2d4945a1383fe04e485ba4056206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802895e10a934c9f5b26c51bc96c8d7a207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b465c8f6b3e047b81e89ebbc13ae1e40208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fc300ad756d7decd56614dbc9d0beb209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed85cd00ee3f36bf740178df9401f4e0210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bb463597d174142d9860b349d8c0b2211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be00e6d08f9e2b4fb72a61e73aec3f6212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3f2059239303f15da6752fb6f7f1a2213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b48386fa0526785b3ebd496c4544c4214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c32753f94d15c51c6e184e817c39b05215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f3d8bc5294d853d5cd3a4e264d82df216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26e0a46baf152953792880263ec435e217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9f149000aa641a7003cc73bb53d559218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9faf8eeef3bc520ca1436e48bf78c43219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8815d18bf095c5ac65e80630b0bbfa46220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59233f7111d8182770ff9c52eb05706221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c2a52e6ec6908b2b5d8d0be4c3e0f8222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b82a9a06dda14371f7ae64a9d5803a3223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74188baf2e9e3addcc87bb017700f3a0224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96444ded9bbd05b9f194ff3436d9fc4225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be826c9024cc905ca46f4440709be8dd226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279c846a51f70c0bb50b747d1227cd59227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac27a76e7992b203dd457a21f0b7786228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263d7eb3d768d043c47ec9599a779066229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c46f441ee7e60e75664ce1c45d306e230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6190ae664466a98482edc87bf10e7e231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8628361760bccb14772794f00358d1232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b554dc36c7fb00a4fea507f278f8acf0233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70522cd4c1dc1184885d759e897f3de234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a29a4fc59ec0f2b84a118401172c373235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d4c8052ed286cbdd8f580018fb855c236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47ed8333a6cf7e83191197df4cedf61237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71afae3cd172dff27e6bbdd7ff39dc36238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3959ecef1ec25f7a416c484ab3516ab6239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcac0e2842aa4e9ce939206cd2e050e240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0e028378f8017a2b4ae46e7b0bdf5e241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986424e601cf452600c5d0b781f5f584242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81648dd56d789f892616b915f206dd6e243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0379208bd3e89a52b5c03bb37694aa50244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448d1d0f82eb1335abe97c142d99e74b245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91e1ba5d41a4694af2e906679a53184246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08b446ec5d9a3484b89e13aa579fe6b247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478f91bdead55a0a92399d62552d3658248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2f14460aeac82631991413d4cd7da3249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b02ac3161f12caf05a5bb59403ad6a7250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fedacdd7d9f37f4ff0deb01d2b790c8251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ee3e81833757b6cbda8cc88517c3ec252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e5fb65f631c746d761bfd2320ec3dc253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3ba1a24e21542ffb9e301c30fa6cf1254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb75767468de6f503878948185b9f4bc255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a4f4e84d4e4f8b3570925e3ebe91e2256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2849ca8bbd2c1db46aa9512bdd95d4257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4fbc71c5d96f67b7cdebf00f9aa497258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2315ef5a9340e6a523269d4e98122ce3259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77378e5b94b45bdd1fdd5e6dc5fc2533260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a3234514ae7327783800d11337b993261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7661a943e6e66267eca828ebd813ac0262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c78bd99c256621112fdd0232230425a263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46439514a484b4d2ff0cae909e081a82264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c1be71b54602630ea514936a63c891265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab50ef12b827758a49322fec28f5850266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0996cef6e03e8b4e0496111c555d6905267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a0f7c61f3262efddc62d90b1ef480b268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65afa1ee26dffe1a2f8e9fd6552f651e269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc67707096bc0d1ddf1a8977c59347b270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914fa1c25fc1d5af72e9ffe2f6cb6f16271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7077d2c4d1b5cf8d8945357029960c90272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e904d08ebcf5b8d9957c91b7d18ec05d273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc90eb448edadd54fd7ff861bf994ec274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f7381d8753f2b2ddf48d54dedcf8e0275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf47ac4c51887619352322b209c3a528276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0942d148f319ab1f0385b11db3c5a39b277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f319fc5b821d1161c9c4c509b28356e278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33c9fb82038ec49008877c3b75ea114279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53003e376ddf38e32b5678da8fbf3b6b280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ea1fed7c9d08444be1f4edbf1d4592281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a153ef5f7fba5f9ab5f53dbccc7658282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0b78d1ccb5475cbdee5118e6ac72c6283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b2e5c9b411d9b725842df8e5f7a190284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28447872c52bc3cb614676f18442106a285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5217d0bc789ffc816c0b1cc5a9bf09286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2985ff2142a8d55f73522d1437bd274287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916012acd743d4c934205ab3f3ebce97288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5065db2ea0f040fe42be978dd9b85f8289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5035aa1bcfd9c7c5e47b2422ca887b5b290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8dad9f6a531c07936afa2a3e4660b85291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bdcb78c254cf975a325686903c9e8f292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f104e7846589d579476231368a4cb8293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978cbce3245a7bcf306b80e27938223b294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62118ef80480bb511e083b07d0785c82295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da41e892188b67f5ce00ecfb094ee893296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8bba3468a399a3c50755ce362af1eb297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd92ec3f638899f2a25a06ab3ba24fe298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e085b91d8fa9bf8fad27e0ca584c77299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956b95be53b952278b46c571b479b747300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5937e24c99c5016400cc92b272fb778301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdaa56b9774b086bb5d419edbe337ac3302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1b02f631bf65678b2e4547e03ed983303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63363a6ce804912fcd3fc0e42f248a72304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fbe8416c6def694590986e11943aa5305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce5e92bd5fcc032bbc4b478f7ddf26c306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf76caf4cf57b5b9545dc95655928b2307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd1066d7e9f6c305aecc047fa41e509308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f78834f5563a999b0132d494bd3276309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a298adb7e7d6aa96c30c34c69d60766f310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a860bbea13c6be27bee8e128a378ca1311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5676ce1c55e15e4be36a51accae96e6312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2da7d0f61e773c7f7bb1dde0328eeca313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffebf8420eeaaed0d1f05cb33f4aa846314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9396f38b3e8cb9d8146534b013bde475315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e7ca830335c5361528542cb7b81d10316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d4f37add24d146c5a07613817c89ad317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812ba2b6b058e9cde26b766d8aff0a5b318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5467557acf59493c5a37149313ec38319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6c2ff9766cd6c3817d35732cb97c2b320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e39d63e767322c8ed53570f3a3d996321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926d038b38bfd2cab1951563be2123ae322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596f6d8fda945521d22f095bcc27edb3323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25859c7ad654067603228943d2f3080324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf556dc65e91417c3b7113185a61ca9325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d34300f3e09c9f371323205c94d508326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9172a14f61bc0e62d9890a180302e3e327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5c386e971a3b39c694af083f525a58328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b27f478be75ab33a4f36fca93e048da329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b733a15888f704f2dda881caa1bb3f02330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3830f1df7501a923320313d914baabc331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bae9838812a2fd3d48b689d201f625d332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf4821911161ee0c2c611a5526e27de333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2af96618b1bb801dc37a3887fb8b3d7334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042dd7d008ce9bd5f33ccd28ccf6e4ad335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8aeaa10cd3ace32de7c5f40dd2d8dbe336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac053b690417f1543256a544dbc4e174337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af50281fd47d57110094e9fc164fde18338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490063d3400b478f2421efb5956cbe11339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e057e732901d03bb2e01e704b5adb7de340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bfa3079107229ad2820267fadfda72341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf091f716f9d2ca7c66a2ca7a6e9831342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2d32d5562153c8f561291e5e85c064343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85730b7b8a7304fe890427532c41773a344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36679d787462abf5c121683b4e5fdcc3345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7316c81db1307618b10c01506e8f45346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d360a57718b2b08a168242aae030e4c5347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e46b0fb33ecda7600d01cf4e936df1348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5e0b85c4e6db8408583e8d83a29bc7349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf729aaa12f9fcd1e7ebee3e35d2a7e350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32141690e9a4f882ccf3a4f4ff0bb783351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5b846327e2b84f8e0c74cd5734a193352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbe7291273f0352b7fc4bb7387a33bf353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5faf2c149b098651edc384dd099422d354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f05d2b08c894588d8ba4c4918e7b03355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4bf1445c84150c211e2cd8838e185a356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54dcc3052814d0064f55c86fe6fc96f8357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0c78ca0d1efed8be579cba295ef7ff358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3935da6998ff52eabc8ad7940b12aa92359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55040b5994f01e8bc9865b43fcd0bcf3360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f94586b5c6787375a20181707281af361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5beff682f860d0601d3c00b3550786db362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a0585deda11fa4d5f078f7967d48a9363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c288aabb67dd160cd89bfdc854a02e364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b71d81849fce9dfe5f78ad28b2e5801365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cde578400db35022e5a16413f45880366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8198cad5f8a4421e80d4ba925aa2db98367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178775e3c6ea20d589531fe8ab6fe2e5368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407b39666c4de564b1eb88faafcc416c369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1626e6d0d87059811e9cc20efa3d3f6a370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7c2f9cd3907e646a34820e1bb02bcc371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856b55ccc5a37f49b4cbe2769bb70718372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197b5074d104915bb715cf26d67a1935373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7a092f55bffcf4b8b83cef1b8d9b8c374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79967749f592dbd437ee86c135b9df1a375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb62078019201f2957e458a7d33e1c3376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2241a02cea1f8c7edde3a53700e317a3377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94faec8fefc5dcd6cb1896f6f72bb6d6378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847f949cdb7cd7b7df55b05830162f70379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8417bdd85dc9927a5339ba001bb63e10380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5106e388307f481bcfd0f3f5598e36381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2470650470a6c6fbb0a91bec7f7a035d382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01dfc382fac528162e66182cab69eb1383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bfc653c9b3346827ea3786184e70fe384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26efaeb14fad05daa40bfff3ccbce707385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2335f02a53be55e299b6aa1ee6fcab386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2078f6562edeef5619f6729a85754e387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db2d407e525af59e4c14f3743b43e29388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f94f6dc7a648bf5926406fdd5821557389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4408a264f1d183cd2f1c1652dfaeb44390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ddc62643560c6091647fc305d19bb9391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c7741f23bfedf7dd08b5ebe1da495e392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0976959e0d1de5fd3b9c8d6b74f92b9393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf24db9d6faa1586fa1535d686c5c37394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42f6f0b9dca78af35dbe300d1ca7089395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb5edf81898009a3da6c79c79e712a0396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a698488b05c6be0b8c7817ee7bfb22397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6458d15af35fcb5e3e713aa72ba460398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399533808948bd394f16273db8d9f6be399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7f1785728ce2260174bfd5f595a375400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28dcc51d4ab01431220dfdf78220b0c401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf684379e1a35efd7767d5ca14f0b68c402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df9512296542968ea7b892c0269f71d403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b0cd840d656d804eba6f52c868b938404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e9aa4633712d297d6e1e86d7ff83fe405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea2489c106ba929e84c143a648ae041406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50bcf251d49dc2e3f3e4d008a5a9627407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8d6f54ac1a1a7840f3df71a35a02cc408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f6519f6152344b95111c158d3ea1a1409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccba9d16f18a79f83c5424793051d4b410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ec364f8259950608a23495b350ed37411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78141bac358b9a23c6a7619758960087412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b672b42bd52800f85915ca8b51a24b413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1742e9984beaf73c34045171b108390414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6839af4ddb21d5d522bc3e07f669b9aa415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155b6801b035c633f2f246fc7b500beb416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311a655fcecf422e28f9207c140f0b31417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9407f19ff3255228b20450ed077575ca418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7371ef97e65c8557fb19ac4a1f1b85419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0e927d0f109b95473298ca6b5bb9bc420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c5d627b96ada5c12b58fb31035e87b421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cacfeeaf8844bc6625b0ef7c4c53cd422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96f09f1ebc8e22ed65986fac94fd617423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba40d134021f1d70302ba354be9f801424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ae3a3e9230425f547d85e57f90940a425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d44be101dca2dbd41324d6b0d5a13e426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242579df52d5ff34270c47a6415c7f1e427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb6a974e60225c8dd6ffcac0e8c9ca1428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729d0bc50a60a684a12fdd689ba5a8cd429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3ba0c054ed3e4b90b72c5e3b4bc533430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145d7a6e8dc7c2c94a9d83e945811dde431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e993634f31409fe76dceb907bbc63222432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced9ea56b85c0037eb7aa3e0c63b50d3433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64312692cff88ba8ce799dbf10cb18b434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7459bffc827645bf033ac59b43d362b0435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4a921ebf521a0de48b0eadfa510d08436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db5c5f8a034f4b719ed53744ec9ce70437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea29c3ff67f3369a58f253af94bbf7fc438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8508a644de6c3bfa77160ab74b96435439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab389d0d4d81f566ab7e05e802c399e440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1584f3fe02379e5c04605e1509ccae0e441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bb11de2bc107e73e088b36d16b08e3442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0638cc7b709f121f0e0d62417a43bcb8443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fc30b8a51c89628b9ad8df11a42d3b444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69edcfb73815b9d71802d391433efff3445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50434ba8b0bbd134d1b9663c48f96aa4446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1f62912c1faf458da24da7becc20ea447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddceac2357d0cfe3ee6d9f9c9087b5b448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939eb37ebddabfc7dd8e0bdc20817b96449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f593efb904b9e698f9d1c785fba2fd25450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79ebf1c171a1e71522d5fdba93f74b7451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb8c5c17e9ddb23be092bdde180c29d452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24803e29199bfab3712ec367c345a349453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696007e408665feda2f9a88655a6ca0c454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdec347f6409e71d7f553c08d715097455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b9897f3781f3049f440e12abfdc3c0456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03c1cfe0bf12e17b310f6f47305ac0e457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50660b6b3af0644cc14644d51640c61458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a364d877e19fe1ea2198b40ecae38c8459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4c80a1297c09ecdb19f6a966db94e9460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c7bfb131121ee1dd535e5ef3d7ffa6461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8257a763466cc605c071481d5c9aa42d462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab5d24497d45caa786a03dce08b9b08463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44eb281879e46be73d5d3cb3cec165c9464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409ec04ecdc7b3919168754f64b2252d465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088b3def6d38e2a497ea86df6cc28bb9466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d45b28ac4a26bf2dbb85bab866ce528467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36319a9764658d7cd5ae78fd6a3add6f468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0459a87c64e42158a14ff758db3666469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc59b9af30fab4053b10bb3d2d3d92e470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa07a6f9d64856474359b30111659a3a471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd0040bf142b1a5b483617167bdf969472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b66ec15dbfdce2ee47191591d60d8da473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68889476ea46364be2c4a82dd919d20474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742d9eb375fd6c3cf30905fab3290d82475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882201f7c0221c02a246882e96c3d2fb476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a8c46620f7dd4bde8bfdd52fbe9ad5477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573a49e9355b4bdfdcf30e63316153ea478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3866e7c47447b00abdb321eb86da1eac479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbd2417ce50d6ef3edbb89341837c13480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828461f2880aa70270c756457201132b481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3a437661a2436e1bfae528b1808f73482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab567eb41a89f5af8739abf63f74a115483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b430e1bc50416bd44204f15d1231c8c6484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0d4cfd6774ca18b7f9cfec2c9a3e5d485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9304cff70494d337dffb9d63173fcf9d486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d06ffe00502e3bfb3d374cd75a5fa15487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eefb494b19f105c64e9e9302bf9e4a9488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8318f3b6fad16932cdee35234f16d5489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0eb22b8e45936c6e9d9fe3c8cceb89490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998fda8859f4327e674f6f4d5cb5e0da491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4be8ff5456fe2574d88e97d2d11b058492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92126411e0ed331c0eb81f121bc587b4493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7515fc884e77e0ed8a1ef2d79e278728494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3164367d80a098a0ffaa03bfb07d21a7495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9158914634796d6d282b9e85d2cc91aa496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc217249854c13504aca9477da243ba497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88f30eeb8fdf7013181031476b20a25498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46a641eda4807ead8be4d50ae92e92c499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27627408b270195e1d1390fb837ee94a500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405bab1c28b9a64e66cc075f7614b76c501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a5afec7e0d723140338d1160d8401a502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94df68e49a7a1e76c016a86182980518503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4adf2484a3ad6c013768e487f94052504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41a9cce1081830c92019f9a00151588505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c39788af88f859f6873269fcbfcd691506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3ac1d52f0e1bb693944e2995fc9bd7507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18307de91ccd64302e80dd685c1e23a3508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7642e4c2c5974bfd4de37daf384a481509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372aae171622e9fb2cbcaf1d18bef37d510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98d2b3cf9978175c53e47ea406de0de511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d69fed50a91e38f64d9e71043e21b6512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167c5960a7c3845124b1a0e4ffa6e255513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd9e9950ca3b4e9354f5d62d9053323514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc0436fedcb04a9a2764e1a2edc96a7515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3604917c9a104990e4dbdc3a41b8c3d516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b651fbfa0c6dbb7a6773dd90879e4127517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35687906dc03ea4247028ae5ff0ba18518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f62c032f4c51f4263bd7f422540ba2a519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75317de743e09b5ffa625c600f8eebe5520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2149d3ffeec2737e21031d70b59f077f521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7736f1189b3e7f4e5877d62e2e4584522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ad589cd03551558a0fae2f8e17da6a523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412cebb01125d298414983de40785203524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8422d196e0c24f5ebb749d754b2e78b7525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02afacbb23bb939a1a818750c61335c526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08a5c8a6305c023f5a3a73fe1dd05b8527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60cbc799720d98e3557df727d39d992528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923f92df397a2fcbd32728257f3c410e529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109402befff9284395b9d012c5f346c3530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe22d13e9bf8d214d09da39b92b92924531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c5b5a6db1d7377a41df144e2a7e7a7532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c757ea9afb418cf6d125ad3cb25aedd1533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba830d920f19f131ce9a6258f1eb7f9534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71d53b63b85bd92805e1ae875347cbd535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79f95702a023576730c7adebc7981bc536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c4da5142f391fc918323c95e4ac48a537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8bb3a76d3bd49af13bd95b41b2eca0538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153591355ec6ba385fe14bdaba6c1510539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a2a4777b73df62706d9640a94dcdac540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cdfe8347af3211cb8b5a42c4a1c4f5541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d7be7f8fc515f5414bc1cfa71212b9542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0132811453803875a0b2bc8001129b43543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ba1b7a83179604b6c0eb5164c13106544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ac8845c8c2f488fc66a68897c5fe55545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ef6b72c9dad6c3da44516698addc16546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2446018ff1466f546aee0714205011547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3110d993415e61c724b9c4c0a4ff0ed7548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f86ffb7b7681c564780869ace0a952549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d40b7b06a7e8e137645ac737f146d6550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffd50be088c2132124d16d78e669853551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272a21fd26339f79dc28e704a769b08e552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0119cb39333178b5a039327605ad4adc553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea88fd5c41c36843648c9b18b1c247e554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02a2c3de9a23e9bfc14f62ce4bcdaef555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c959db6b9cfea7ddfa5a2ca7778d4e9556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb84becd9b10a01c412407d47d56d22c557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae078ce204d2105fe9f080e277ae8757558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70479ef4d88b1a1c166d8d6c913b0485559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fc5ac77e364596cd4d4f39b52741f8560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc3fa06f99fdffdfbb122c9ef160bdb561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b139bf1eaf292f53c57b82ba1da32631562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002495fe4f1a0ecad16752977cabfc41563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369a8d8f75baf810fae3c527025d637c564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c152edf1424637ae55794db062f08f67565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2394e62caacd4349abece750e3d96108566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9301eb8c21ea70f94e90a82abc5e41f7567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f7d60807ac2958625fb14882589344568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca06bf3515261265987cafaa6f31313569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e50a48e5beb57bf2cb4a761fc39508570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d69f1623dafd606a1b283e614e019f5571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304ec2d7346b1e6cc7cb72bfb74f9867572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6311a937df2471965d9eb3b6f35adbb573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79df475e4785a6ad690f152afd2faed574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdad553f528399bbab56a7e0b6be86c575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7884de31ef81b4956f2955b8a56212a8576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05f646c17339472e183796fb2ba83ce577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cebe944b743bbcc1a0fae95ab361aa578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3be8b65bfab09be199aff2304d26d9579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3971dc755eab6d5716898012264b16580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f643d42555600c527ff1dbb463d1d41581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbcacd8ae00e7b560df999d56d8ad54582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e986891f07a9b27d8b634e5f198cbae7583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9579da22395f0cc5c0d2abfda9c9517a584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5c05553188a9b30ac50ea4aaccb84d585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b8cbd487b3a44dc2fcbe82da91fb6d586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3788feb161bdf594d3ee7bee3312829587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3417c9f11f6f3116fccd2b5e50828ba9588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08591cd07d840d056b3b61fbf33cc05589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587bdb621e96c701b0708f7da1482c9b590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab36d6bff1c4c96b73e098c25c410ee1591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce58d929f5f49be3a29b0dc889927f4592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7588d2578455b23862ea7b42f30917ce593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c246cfc001ff1c9f90bc3ef9f750e9a2594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d709f21e7a71711d7f48bc243dd7692595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de581f4f283cc5ec06386f2730e6100b596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68090ac340e3e0121910142bee2b8342597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8697adade51cc1abeadcf082bc93dd4a598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a18a5ef0e8bd8333088c206756a1225599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b3fc869e843fb9e4fc59b7dedf456a600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7ed428e59be114af8f7fc82a45f06f601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c98023400f245fcaba46a9df0b0add5602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef18b61a184988f4b16df2b80acc991f603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72caf3ca8f24ff2dd670ec00ae2496c8604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69422f9f888f5506ae8d2ec68e09970e605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae3839fe88c8ec4cc553313dcf4db36606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda4a9c0200a2a305a60d4cd552759b7607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687d30e3917e0e9bcd15dbce795c09a8608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f633272c804024910e87d07bcec778609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e52e673227b14c017b4257531f0c82610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ad22cf5b21079165a494ffa408853e611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298ff9c8ca3e1082d9ae2d50bc43dc93612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de40df80112e724804529bb815a15a8b613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f78dd21e4f9f6469ae71f4e45cba84614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92c32dcd4829e1a2e65caf92dae817c615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202d5ca5c9d5316fc1740bc09119bcde616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb7971eb07f4fb80a070dd6ebbdf9cf617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e17fbd8cb769117b60bf323042fd2d618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7caa40afed2f8fc5bc0da44be64eca1619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99de520cab1838bd6745ec186045a25e620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a616093798aa955559927a669e66efdd621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe7fb6bcd800b814663b98b73e37c44622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2152e3ee821e06b291ed543df8a67e8a623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2511575e1f38552b8391403c3c8b69c4624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecbf804f457b433880e7893c7308643625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c98d912351d9e095215d0952eaf1c3626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbc892c58c4539c805bbbb78874b9cd627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526b9d9e3cd0f64501ac463006a657b2628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d564e9473ce70b10d04b8d834e78701e629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5372de6add29643e1da49aa2f9f3ef2a630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817723f330345f313d1fb8c252f505cb631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b86fbab3f410a23030f73cb983d059632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2d54baba10786ee32139a91f5c0797633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4ce258cb9231b55da74e093f6b2f15634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04beb3f0735d047c05ddac6f5ac46aa0635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d6a2701234412da434183f4bc9a330636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc65e3c0f40e093807ae44224cdd9fc637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6623bbe0c9b1736e302984b1354f4798638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387a2d2649a038ed5ea824c3ec2139ab639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808974e85b34f8dfa1d5e1f381b49ffc640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d2f78ad9ffccb8f59915d4901a0fd5641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ae22b53f5bfa6cdfc1d7b67483faa6642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2a64586ac3c3d461c08b270764de33643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf742a15d474865937fb08b9f6cb77a644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d0c3cb2b2dc4e0b039589c10ad2f8b645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e76dfad81ea59ee32941b932309a02646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c29fe2b4a55dbdbd9073b6f426766b647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796eb208f4f734599d0af6cf030ee12c648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c661e97da868c8425e5ea3fa99b6d799649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f712264fc815f5276ab532a5ba9300fd650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3439a0317ea2e0ba51f8da5ab6de26651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb5499630e2fa0276ffeb6b656c888a652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c89effc7e80cd9cb0db83232bd227f653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475cb994530795cb7ed6b8bb6a3cde8d654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02e3db1f594ffbba02e6dd39c5bfcaa655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87507c141bdecc415ea6a7639edd567656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd35afb8335e5fe88a86713c91f72754657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8c6c49a6ccaa8d58ce7125651306f5658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821f4e3a0ec72727f7d14634ba94b4bb659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ea00965691ced39c96e4e4e1443b4f660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d338d35c56e1b60a0e80507d6c345fbb661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf70d4bb6a6734e1b4bae57725e430d662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feaf8b4d03d221f21d159c1deec06566663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fea5383e45bd75c35007398a351a24664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ffb087ba187d28e42362c9878d6973665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa5cb0895f95174208ad3bb64247ed0666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beee925c6103a2450a2d52c513bc0f8e667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5f1fd2aed7937cc033d833d24e6109668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43623122d358e31bdbdee400dc63e31669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f53442f8405e44ea244c52fc49443b3670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6848c6810219c3c364d1a87917546bda671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef7a7fb75ac645b89ea49063bcb10ee672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385e2ae5fcffbaf60a39de9d5493580a673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de015b548954848addd663d2e5921d41674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cece3201144c685f6166736e33c9a48675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942b846c6b4efe7590df936fd43caa7c676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e875c78d6639c0c0786a017e6cb614677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1daafe4dba188bcd4167bb2ec7312a6678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebea1e6b21b3a7d90f1e135b2e3e3329679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3d210ef46bce1a9614999cb079968f680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f694b22ed7a82a1f4b0591e9547e3bd0681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886b128f93163a904236a19de99052e3682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19f4731b5ed3482cb934074bc64b537683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ad1035b78608e7dfc84d488d8e0ca4684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5009fe8bb458a7287e1bcc1e69c3ac18685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcc300d88df83e606e7508412602fa1686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4573a8c9a8a075e7713e5f906dbf20687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8b26898d8b98c8d8a76b145e60d1c0688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d200538921bd734edba4d7dc7c45fc9689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bff13adeae05f39834ab8215b94be02690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee2a11be4fafcc87ce086d9257ae596691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576803f608fbe854d7893531877ec970692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3cb29d48375a1265ac61b1143e2641693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f9b2d167761e6c8d15f9ddb5d163ee694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f10d1f9e35dda088b65e6d4e709fc4695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a77b3f0459dd494d6cd42136d4063b3696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8deb4527e3fe431d5577327e16ff738c697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069a0337382382f062db568fbebf2d25698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a877bbb3b791a7a4b1c339ca2410fe699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49372e7cfaf6db06f9987a32459de1bd700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf690c955f1ffc19c6399d3135981c8701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e2f5b4b144d07f9aede9b8c3e6c8b1702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8388e4bc972c96a8cfc436a1d38d49e703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a601fb887f747e88a82b60b39c91b90f704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc108f10e3dc222c7c2fc1b5e79554e705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d559975a562507c88037d72c3252b9706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce6df09adf7ae1c77f6e74b7c448bbc707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546d87ca1a6330f819f8c9f9221cbd3e708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9433900f3e0044a12145c8c22509216709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a356de498a95a3f1a936a6845b244fd710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22814429811c26111a31a5c223c75f05711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbbeb780ce5c25740365c02c3318cf1712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f49e0adcbc836f035fd096580f869d713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194faf5e01188e8fae702b89c6522e4e714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec9790b817888153786724253bb8d4e715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24e03cad19af2b74d424712689b96c1716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d842222b426c23f439c62bf3e552b2717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4f567c908ab41d839bf653d4c420c2718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914c6353536674a1e359f07aa304373e719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec27858286c2c0b366d1087d2b8eeb9720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4775569b769f57661f434eadf15849ec721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee28130caac244052498dd974bcc213722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d912987de104c6bb8e3835925292f6723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c877397f124c0a1c9e95d41c6b7d9f7724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0b1da403fa52e4e626a58a02af6a6e725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25353eb28b4740aaa25db9e6f47fcd2f726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e3ca92bfa52a6574460135864e79f7727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2652bf3506ad043d5078d50edc4bf4728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e09dd2a98881bfcc7eb296b712f202729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e82b37dcb6cdd2e3e70748905ce0e02730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871ec9e91c1f097bbc9f7470a6d75c3c731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733604ec190ce5609f3b2d0390a1fb4c732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8087e2ed4e49818d9637002b834f0725733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735c8fa4b3f7653e2c244f8d9c760daf734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffda0847e515f77cb8b291f8ca5e94cf735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fdcc8235ea45ef0b99217a7be8d0e1736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb35b961c8de49ac0bd67c20d814d7e737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36a2ee1932f67f71df3eece16959d22738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efe4ac701066f8ddd95ed542c6681d2739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa48ea7e37737836647b6623e9c0cf5740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc9dddf5a4b8f23af142d630f021282741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408b94ec55733abda92c95d89e8ca8ab742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e42f48d376ba441481ac95963a399ff743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ff027a5fe40226ec3a39c7daba6b8b744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bfd9022da77e5a09c2ed8fd703e026745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2382859af9fff9a7af2b8f71f8b38ef746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c9a7a2d4926ee2f56fdc17cf3f88ae747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe8cda3c4cc9bd8e96e24a3f4e11d50748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ce193eab2c179cf0dd1cb222cb62d1749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe77d914d78a96e36548232fb438691d750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a008ca39ad185af80aaa32c798708bfe751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae439413fdac2742972a0c60585e2d7752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807fbdadc08970dd6be6b285b294c594753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2430251c5ec0b6ca43f784fb03acc964754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a000a9ed1caf695e9f8858b16e1d78755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fff29066bd1c60046ce801ad7a470a756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa235f451791b5b729d307c27ca6af71757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7753e9474f441b6d53b5b7b97f49a3a7758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a1eb1b7c2e72033bc0639ebe5b283a759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a79601e2b2be83ff802e1602f7899e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb697d3c3cfd23cd229ffcc09b8489b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d09aef10b225a9f43deee8a1c4892753.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde30b29407e6478e4674370dce47cee4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031834afc2e241815c4322311264bb4c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52c4b1407068b774bd046b91b09f5c06.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00338a594a74e9fe3fa7ddcec44a21ee7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a69c2c61c5aaff2b96b5310b9139908.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b628a61891591428ef62e58cc41a36e49.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70298980a63ce95cc3fe504c0cf3ef010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea970371f5b66adf37e9c4e379be263e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6797a4c6fe2f67db040556e5c938514712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033bbfec01039db488d2909a1a207d5a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d377b8d01b86f37a8bc0de2f0f83f98e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f1a18d32dbdf423c2e2c9736ba038015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53b4ef896e697872bab3f2c10db408d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adebf135ad0fe88ec26f4cc2d4e97e4a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f31e3a78d4a2093cdf87ad55e0f4c118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7982f97db29222146e17a01d73fe230019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa85d01789cb44915ad5b1f4371d4e420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0b41c4885ca5fc87a94c0a5b5ff99a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79afa5f65b6c06e9805958ab9ba34c8a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef9fc68615405f526e894188a0703cb23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b823a7016a9c44af274aea3b0ccbff524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78905abeadf2cc936bc75a10931ffaf425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c42736441f0913d592266d21cf8898a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acad6bfa20ac8972c59eb3719526153227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632343752984466acd3d52b82e86f65628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92f4bc3689e5206e6f2fd0505823e7f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06be2118c48a0aed55619f77d0439b6030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76742a21d5fdf5ee8ef27c136ee17b1531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa28bdfc1236dfe70b38b711d4a903732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2dd550b3be57bf96246d7bec9cd08833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68183e411b6b881b7a8934235ee0b3b334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dab0ed093c4edf7369b8b0f270dd40735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17792353d9cd99cc9a425abef6d97de636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f0859517e9478d2c0a78e4f684263737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e5cab787d4ece50c9a82b37098c14a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8de9aa069d3726c69a3f8d48624fe4139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b1750d284624ed6fd5fc646d4a7d2340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fa34403821bae25289431bd081308441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff797ee2c5f2699c5138bdc0746af9442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c67b31219d7c356955b0ba096e875943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829adaa6cb3bc7121cfff40e2339201b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1144385f452e72f013b8e0aed91c4f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1025a51a3cf740cb0f3bca94ebd5bbc346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5103ec5be3debd1f03694a3119ef57947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c6bbb893a57e47f39fb0d2713095b448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5f1ff68595899ef6eb482a8a28762749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d8b476389acbe5706446440332289350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2f388996617773b589abb9061cde1451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cfa1fb995c81be864aa4ae584c485152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f7735b1bcd88b983b600ea51370a3a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff057d246d83c6b12fd329ca02bf829354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2355beab7b83f62b1dafe62b498c6fcf55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc2677e36b669b75f48ce4a97e4b14956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99dd14998b12c9253e783121f0f3d6857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4a9874ccb5a6dd7b0b3faa3525d91b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe6bfb1dae4fc33f90a951efec06cca59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0d319fc001270c0a7837bb24ba0d5a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ecc5d0de8999034c3d021b651aa3d361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1046412d7f0e5d80d7e4c2a6a373692e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd83172b93457f3f5ae434ce8f176e663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd36b63d83450048f8ddb70bfe3d14264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1af92867425655d4e1ca2e4fbee269e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e29906fa526fe2624eba6e8a35ef7a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de98153856833b877d5434ea9ad39e0567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1eb06e19e9b2b15cde0d0c07fa2ca168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c664ef5f602850aaf9dc44f07bdee0f269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f246930fb4c186907fbeee32d1406a6370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e785f69835dca3ef73b5a03a1630aa9571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a73cacf67be33b213a5bbedb98c36a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e5ec1250bc5c22cfc7c62e738bddd673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3319793ed26da9683ddf1f61679a6c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ab6a82886954a616126366dd1d88fc75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db737e3d2d175a1a131a7a8e235d9e1076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbb888ebee55e0179aeb63c065984b677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8d9bc8aae588b76ee308086dc3b59378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a99d1b71c6f06794bfa1f0172c81b879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742e702551d8c8a0bda6f758ec15490980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f6bcff6edab1c1a9535eb2c8f0fac281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa2160eaaa73fb0bd27c71e1b985b0b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831f7b84c9d31252ab3a9a6c7f06154e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1462e416867e766ab1df72aaf2e8eee184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0b1925e953f02633adf72b2370b68685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9cfb4487b332509c9d5fed65769e7f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e12aebe4bef434d799177bb3b76ae2a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fabd379288762a64826c72dffbeef8988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60985a124dd91546658467acb0a4e5b889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234987ec70284aee59c738c6743e8fd290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb910a73ccac82297196ff6c716ae6291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4357e8b176b6c29a56e294f15dd2640992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4e8f36ba22318a902d7e9c1b537ca793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25f307eeb53c6a36333e642ea02918c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe33f2cb2277b8fa5702944e916cb3195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f105b018be19ab1a27c3823540dc2b3296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f459b66beb7d8a019f7b590bdc45eda797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b9c7276947f77468bfd310c9911f4398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d182ea84be93749079298a1323e1ff999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10be45978deffd8f3c2e1f4935f7e627100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd3c213c81cd37ebcc2fa52004e1325101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc898b1a0d1d6e93de7034ed8d1d12c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b4e695589ed6201294c79861d1cbc4103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbe6c2214140756769847e5202e9048104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae59dcc8d9d39096964e8c78201cdba105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d186f0ed4855b4f0ae2fea7cf451ac29106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696371471e02c2448b5f9e459992262b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfa7a7789b1c8f4e64f478eb7bcf7b0108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacdbfebae015b6e1f6bde2564c43070109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e336a939a7ab6244bbb61da19b0b6a110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e85319bae69ca55b5b79c9dc0439e4f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12084a2ea6d2999a7c4b445587be608112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e4fb614e420019cef4c4934663481d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b16053cd90ea283d508e72e22a8b56114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef89eb39eef0a867d30a7f198563e6d0115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c1d0f97a74395a6c230f54942e7c94116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270c3583e30608d802e5da7c492a3238117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fee7c0dadc0d72e51a7bb9225cbfd09118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c238cb8b069e8ae438d9947bb6f29d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9f04579b4723cb41c45caddbc22ae9120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa8cf75c236f5635748963cd46e5201121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a22d2718a64586f7174e5cfce02119d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb84268fa5faab275ca21fc3f4acfe7123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047722377d704d0d7c380380ee40695b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc50d844153e0062c3b771b17f7d9de5125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d667595d317cea1b93b3d96ee124edf126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ddc98ff27990eecee4adbae0ecce64127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99677cf13fe4382ffa61543b437e3584128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d93781c1d1bc73bd420aab190bdefe129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be1d048b047c7d3d761b74fa6064338130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0188c74502ad7b3382e362569133791a131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0b3d5bfd7ff662facb32dc6690c432132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a9bd322b84864424712e3512cb2dc6133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca91f8bc6df2e095c2dbb48c3bc46f2134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53af873e0c20136b35c5052706ab9881135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed227ea0d4cee8487987496279e15a2136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c63775a8444b7af15dc3d29639e22b137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28afbc324a235c979e37e53720b2bf3e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dccecb60e640f1fe73d27e09ec7a867139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab3b59c281a96eccd7b83600530f89a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9936bb51689f41993c3a307dfa2edb0141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1cc28bd13c417ea434a853b31d49d1142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadaa45e2b6850eeffaa3ce24919d136143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0927f8791130fd3665321d791347c10144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e27f3f2f77fd453e5f97d0b91373e3d145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3338928f6c3b464b775e36ab731ce2e146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d982c1b8c6deb756715a7ab37b78e16c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ff31d0699c03c88b7b2a07c2a1c741148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e72a5becbd0eb866adf0c331661c3b2149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14547d09a0d212436c9eb2386564e92150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7059f92fe2bcb624df661c65cab1907151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a68e682b9a09a0f6717156b9beafca7152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce7ea17c5ab64a2e13b5123ac9a0188153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf352d41314385bb6bbd67966f6886f9154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e921fb9ea7f416da0c56f3e031f42d5c155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc40a931754f71f87683011573ff05c156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f78022391b95d06d1b482158581f2f157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39a137acf0f47d4e9eff836a521ec97158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78f7777262fe57f4b1b870ad90f4593159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002f2f9e3e73d464c7759146eb085c71160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e933d503dbbfeaca7472a9b6afec6ae2161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2593cce42906d339b9e9e2931e332e22162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124d071a3283e6e8f3540f43eefbde6f163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0b1990e36303b03ba1d65d01c7a00b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee73d8ce567e3e72e2e947fc22328c5a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1d4037965ac04d8345847d7a50a1f8166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d7e5a24fcc64eb5de9c24630ed5ce0167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188dff9fd55b4d4deafde541e2702f45168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fb7fe66b1af6693a6d72e12ef91d19169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d98b8c85d705a66e580dc03576d45e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f46229b55a2c7aecb2250ff5aae117171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ccdb8bdf05c41606a0d374a75b5725172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b914a479f9206d8c9aa69d553dd6bb173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffde89b6e1919e74d3044e16d8fa8a5b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f4e60a284b4cd487ad1bb8c55450de175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f420394850d3895ef4a71d2574f0d85a176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2650180f919526cb82a9b5a3e704284177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e05a7870596e9d1e5352eb41833368d178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d575a6c1eea6843a1a98be495e17201179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a985e8cb550781299f7de35fc87768180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1ce8c4d944db3a0bd485f6cfa20f08181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c05a3a6434adbc6857f18482b45a53d182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e121b5080c2ad22cd0fb266aafd2b17183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98c77903f5c5ee7a155e4bcdf2e17ca184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1baba70a87e54a366b7b155c0466d404185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7600366db1f2b1b3fde31e05afaa886e186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d794bcc0ecf9bf1e6d2246656b18819187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6802304f3ce8b393d36c85659970e29a188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf89ea487fda554e0d8c1d7161be12f189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667d600efc9bbe097e7e28b7be6adfc6190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9b4eaecfb424b867ce530a45c7c21d191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98369a8fab3e886323fd857e52e93daa192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bbf2b261244c7ec12cdcb7acbcc62d193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc919f76ad1d6d78f71b17708c386d4194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb52ca8cf9fba5ed8328776c6876c30195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb00fcdd8a691952a92f0b94357637f196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a3be1d974fd9dc45db7e77b563ea9b197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8532a0d85f1ed2b578c381cb4bb35b5e198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3311cfd323102d8d62ed39c63c22d5e199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881b8acf2a09ec7f7c0cfdeab93c5a19200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6068e68ad2e3346829147f5461f1645a201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31efb62f3ce03319e9ebf025bfda83f2202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4513adc4b1331c39d80e982190cdfa3e203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2322b2c50ace5f46c543f6fa551087a204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636d819579d84e19c9b6eca780828bb6205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da0524497b189f999891348404fd470206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5685f759899bc23e7752a1e95a180e4207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb2e89fd9172af8ac80131241481f9d208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cde5ef43726a42af5e29d3bc9e3afa2209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96128aae430fe95f497f14d0aa458fb4210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86764f7948752e5a75bf6addd60b80b4211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ba593f9d8c74195c849a11992a61b1212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdec98d5fe6f738eccf1b7e3d7220171213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508da3f475e37c22ec21a163a1f1c3bf214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898db8b48556d4452cb49d6cffc269ee215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3840b0efa8c4ea76d1729e5fb3bc2b1d216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325bd69048c33ace2fafe3605eb055d0217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705c2c4069551de020fd559cf2da211e218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29c2c547fc42a8240862ffc9740beb4219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2d91ff599e795cd8b827772d7dc193220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cea76a89d5c5c76b35931421a142b6221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017cc85a38e2d9dc40af4df572da11f3222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a12531e9d5f7304059a8bc90b4ed2e5223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e3ca8fe5074452bc8da9e3853e1e9e224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c975c466bdbb398c3b4f4e4cf7906741225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefea9742ff2b64c8c4484c9e7698bee226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5dacdd036027a759184659dd8270a2227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f6f32d288d811813eb4831980d15ad228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a09878c2b9a3205feef9446c4dd17a229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55145a9a3b1dcdb01535050fb8a3720f230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d22dedaf1871db631be50b747dcb97231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7605be98be0f6aef5617d0477846d9232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e534287da933df375f051167605fe1e233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9dfb02d213fc5bee1edf8d05e519c5e234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42264d4eb49aec8a02c888f8ea508da6235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d537fd04ee84c13e8af3702831b8753236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a415b4289147bc4c938146316a61ecf237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f2acbb78f5a143a1faf04111a9e72b238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98475ad9d4e9d8a92e5533c88d7707c6239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9128f5f654232af2a04ffa56b14301d5240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268b86b1037c63b5e27a9a6bde7e3047241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193d07a35458d1de414a7684ac167545242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d12708b96d11bd5dc8e045cc0549652243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adeda7d42ee709731ae7dfea92bf335e244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91cdda192307858d25211b2e856129d245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fb00bec911192422164e768931e41f246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d617c0c35e2e444740356868f4b4f9247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7960c29f44670069f10ee85b84e1d3248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ccdd2c23a21f65c976246c8e02b435249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f937370029c2b43767dc2d2c299b859250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cdebc549d7abaa9f08e3ff6c362f13251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ee93ac7240d39a7a7bdf7a5109c821252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022256c07cf86a8b2a2f6686e204db9f253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f533caed3e2d67390642cf49dfeef91254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5648801c8e756e97b0273b5eb7b56e9255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895be36e61438f396e7ce3640d9517cd256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e75ee6f66ea14c1e75fda5b999232f0257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b650cd2e58c7e47ab512734b61d7edd258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63638ee327e4887874e1810a7b3978d259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f667dadb3084036ab61b880778ee7da260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9129f50c42b9bc22f887f73c50a577d261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9253f594b0081335091830a8e2cf3dee262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac5f3e1a19ea9f7e130fd200712b184263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d5e54ff39390c1e51d056e78dd9077264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d45519bf513345f7a6fbb4ebfc2b510265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c34c5696ca67123538900a230ac6644266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde6ac121621da398d6cb292d79afe1c267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96d6da08adf99aad59877aeb6374fbf268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0543f696c24fbbc0b779beaf6190224269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17c05acc7bf31c27421e8fba22efa7d270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2e935071a34e94f7b103c324ac3c38271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9a8773183875a377fd1d886115eb9a272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4bb1dbdfacd76ffdd48ec321edb40d273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c6f0722a3f86c0ef999627809980f9274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2903d551abd0066f9b804e268092d43f275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5511eeef8b4f8ff2877da7f330635ba276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00f11c5b2883a7e6e4b5e5af9199a2c277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b310a10fde95408b4a84d542c1d5b684278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f183d891d6f79d00a15bdea1755b62279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540aadeeb2f627ab0c1b7e5b46a26aae280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be83ea0b11f88a8421260aba6042b214281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f2e24181a68d9d319b349f3fffb606282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f275b2ff0909bc7e2c83bad9267aeb4283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378799218bd3cb9c021b2023d6c90dd2284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcf4c8a250d23ad428c8c8949e4753a285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b1327d99083063e60c28ac3120c065286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5320788f9aba91e4055fc96869fa1efe287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5590cede27885fa4ac0f09c4181b3c05288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49568c403c1edad9bb962f36f1576c5289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346de4b9d7dc946761fa332a85e8ebdd290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99dcfcbda70066cbb32ad73fe7cb342291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a6edc0ead36514823003548ee741cc292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0b328b7d0b4a94aa9e29ad28256436293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470990bff93a29c9d380112da5bc8945294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a765b7208823508317be046d6f62fbbd295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd9c8241f6a7e0d6ad04f9f8a465ebc296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f56787a9e62ab310a64fb282858023297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9927cdbbbf99cde36618b927c314bba298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9600db7d6c2926876c0022cd9beefdd7299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09fd863a9158c10b669f6997602398c300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8779136215743447272244d60788fd301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1b662b9f52af7ddc0f8fa621605e89302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e875c7c1afb24e768860c3b176e35d303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88643155be5080435b4c6c4bf0d26893304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28118a43d506da5452d6001d1bdae36305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb14aac5ff420ecfe5c6fe5884f19bdb306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832218e51b545dd959d23d134ac395a6307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e8c01b164dfb41cb09d17f740d8775308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22891da0ea76b8938b9a5cf3fce47b8e309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8bb51012b964c65b636fedc4d824b0310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f2f6812946a74d3aa56f21ab392d83311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc479a3f45bac8f3be0f8b2bbdbbc72b312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840dc865a38453c79a6aac3fdb20dcd7313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc219b5e7aa6ecc9af5d52e643088a2f314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7179f02fec6b5f381e4c7c86e8750b315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b924fa00904a0048947d75befbd8f5a7316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4eafbe6ece49fe186e63f3738dedca317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce09028f3887c22ab516a3a39662101318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f938bd08e3698ee3c4a6ca8cf5775ce1319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a176cf203f4aa7d93e7d12468ab4f05320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab28b26715e6959255eb2e65c0a9bbb321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d6cffec6ecae99f293389dd81e2b17322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7779539cad0c39a696efd86808d1d11f323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64587679ab5c156fc779b4a9e9ef206c324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31425fea9c2d201e0bf460940974ea55325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793916c3e613ab8af98d81e59606900a326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1748092096d9814b2deafd37869a4a327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee51c74f5e66723ddc2ec08dfba43f4328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075a797ee78f80ecafc4f9e773ed3dd4329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d11747358fb0197b1e9ca268e07144c330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a612be5539d6208ae3b32f283cbcf303331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb11e9151c75b0ad874dec3f5a415b7332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c2cb1406d90d27fdad3551ce7a84ec333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe3305f5df5bc545fe5f05d8eee35c2334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e4368b3069ee11b6752c035caff650335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd29e2d1bb7d73b6b43a9e7eefa4a03a336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a2ce2cc4481a50eb8334a4e52a0ca4337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad3b598acc7f1f1602f510ffeadcea6338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e67b0821550817ba6fd838df2ddaa45339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b0224d5751ea107cd4d9c3862d02a3340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570fa347705eea7a3574a941a8a56816341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f1bc69c217fcf8bf897ad2b06d1d36342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca05f32a2bfcc6faeeda39dd506562c343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442ad8cbb323c0f6ad3cf8ace3338fc2344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c4047e0f1a035138dd9dff3b7a7ec5345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6684316c61f7645a50e4bb32d1f6ccf0346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a303c92a21b82e0d96c0d8a534716869347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6bd476ee62336422771f853e3bb827348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e7fd15482aa15aa6e277e5d72cd5d9349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2182a5d0e04809ae4969d8212bf8c435350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3aa71efdb6e57a27748d2e31ea26ae351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b97682c065a358e11af5241dc2c572352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7578eedfed454f8fa13b6de213639911353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20906eca28589a0c8a4b670cdc4357b3354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a586d317f8f17a3a0c91adbbe1a1cef355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014b9023dd66b5879d9ef648387a9303356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b186d6b50991e813356674100fa746357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c4811455200b9c76e48d3bf1162fbe358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110918cd29d53663266b5357199300f0359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7885d62d51f1d00cf6ac487db24da6a7360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a18ac0d37403ab05249211768b3abf361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392a210a5cb05727b0b235c609799a80362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cf84b57df6069ddb880c666b8e3e54363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f445cf02f373d3375f0ac082ac9413364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162d2bd983c20a2fd9f58d0460bf0dcb365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a803187367b45bfeda45f246ce61517366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cb16677b3f4d765852b9fed97b4037367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7287fb20d1baf7ad82406481bce719d368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3033d08ac457963ef975779eb15b66369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499176116802d9048644c0674de8d7c0370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d491d3b36ac38db14a03a2209165d6371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcef3ac0078e592d8cb153f8195d92a8372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbb3db85044b430a15d1e22e3fd1bb4373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa0366bbbdb91905bddd45b25ce356e374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7c2457c2f09211618b31e5290fc8f3375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308b714bc6d66d88759d6e74143c8b87376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9796f31ba9f875bc2cab1fcfd1d247377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259dc115c594b6e78ba2835eef284beb378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64a1683c8e51974e39adf48299f4c39379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9a2f192b3fd22b14f28472ee735891380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8301307410f83fe53873ddbffcb7b3ff381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c15c96e44adccb017bee96aa1e9959382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fab09c91a715ee1b45b2e96f944fce383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60d88d10b42a3e0152c8fb4cf7f05aa384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd728e0c36db13f5c2c7b88c421fe5a6385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbae363c869858c16cb5ce6ec1820e68386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3223d8395b619052bc53b395e97241c1387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eeeb067e3869d01320ea0ddcc61afb6388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e039eed22b5af4f2fcbf5530e1e243c389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43687359d1114b8847beae469bb1c9c390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c18fc220745ae4aa9bcbc9de642caa391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965cff8c6afc799552c35bb8b7847eda392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b2fc39187cb090ce75a2d7ee166ae4393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4096a11834ff15de7a0dee65ea966e2e394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55db03f638739c248f22eb447a93083b395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13548e4e53cd07f40393f24cbf1090ef396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea6782525ee4b3a784e5e62cf738e00397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cd0e51d9a5796cb4dec30e011a13d5398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5325502c9ef2312fbff09e763c938dea399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafe5c87f619b99ad420ab820ca338c4400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7704fffb5d7ef332414521549244aa401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587ce0e879bd38f8d2682694bfdd2000402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900eae5281db652eccc985b704792e34403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51c8c69284b135c8f0b6866a3f2d645404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b3b1182c02e865714775d0c82a807b405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3f2889e323a2d18855f5e9867be656406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9433be7aa606340a6eb1140307d9dc9b407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386f53a78782c375c920cd46c079908f408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efc14850978da3b4fd88528aaaf2cdb409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5706524877ea131584df82f6117085410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c76aa360ed74ea0966f210fb4c81bf411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e9193496a02b338978ca52610df120412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee1f8f3e0d410d8e2b8072fca9589d5413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3471e3f73e5c9e7f6623b599a567e9414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1129df412b413c0c87fe3ce994e284d2415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e33c43164b67d3dc760d46ab5a2cd30416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcc7d91a906d600aee7c07a02ebb15d417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ad4c541f1da2001fbd2a3e43accf5c418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e6a7b32e09628439609f1b6b726cbe419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88336b400474b67c5ee378c22e5ad5dd420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f045e03b764648e7200509886c6dbad421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eac3b096eab95ae9f45fe2d094ac43f422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bf9c0e0c4f6cd2eeaea35c80df47b7423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2b07d1e75fb19851f9a9b87992410b424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f376de37fb4c6b3d334ea6572f9effa425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ff93e041ca5fb69c8e8dda25074af5426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e7987b6b8a29a134efb61ff5629d17427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b3870ba66628b3f0f2dcb3f42794fc428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8f82e118d9390495bb616eab667c55429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5488e37f2a53c238c576d96832fa2f9a430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dff90dbb52bd713bbedbde9484ac566431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a6f247799c6fd747129cfd70ecbe47432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad1e268de8c0845bd7d1f5afb8862db433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa76291f1e11293a4c7e6bc5d1a3c3a434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5911b7b7ba02d9f6f828c40914b2723c435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf6b540ac1003394e83d0d16e771077436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e25340548f47ec9187db87983edde4437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef92f02659d1edb9f09cbe1cf0d487a1438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de7de52b1d7a1e9557c063eb9479b87439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6392a9264605603596bd7466532a38f440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c952d2ee2335db4280475109ec6f9f441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae1129a40831a92cd53df830ae5f381442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2da90d362c3ee6f706503463bfd897443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9edb7e0914884774b6f6837dcb99d8444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b56858c9f7a2ee60ad57eb253b010a445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952fa900c7bd535d254b882f0aa931bc446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e724838bd539f5a169e853476ee3a5a8447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a3a7bcc317b579a4daf08d4eb66f00448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2d0573d4f7057d4dfa3bc0c79f4592449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d66d873aece6583c3cc4a601efcdb5a450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6996093b4efcea6a81751c1f6a93d5451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4b81511e4818fd5acc08c7e4dec7d8452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0db69eb04cbf5e3c0d1a49c15edbd3c453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d056e2776e2b2610acdaca834e8a12454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4149792a13c9b5235c77d7d562a27b5455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690273535575ce6e1efc351563e30407456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5971fff83ba6e325c1b36b1d53f3a9b8457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d3e3a53368cf9268e48841d75c1164458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf76c572c8acb003fbe862bebafed99f459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548f182c0880a34316dfb4d75eb71261460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fcc7886f75f696b9a6d516cffb4f6b461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4871e82bc796d58f8e8a4d8723817e6462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd01ec4faa81f33408038df0a703e6c9463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e249dfc178dedd33f5bdc8aa9797fd3464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c0e881fb03ecf85a0c1fe9ec3de9c0465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1654d434d5eb73bab1c21530448e22a8466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d61ab7d88069a37e2d0a76f4ce95ea467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f32cbace8c994a6cedc2d8ee82be24468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f9b8a26ea03ab0e6674eabce3def5e469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98906eb7e1f987eb39d61cc723f141bd470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9650bffbf4babe7b80c75fc0944663471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263bd97ca1ba720cd8e0da4b73a78056472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8828e5c4449d2bce649a8b8e67f8b304473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41558e07b044f6982471a228bec4a579474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d931140bb75e2ac93d14c36533c7dd56475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94dd50197354ce278339290f7a92be5476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb25b94566b4c733782cb6ccd5851b0a477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf80a862eca1be5b874a6d4d908f77f2478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af01a58e472963c31435b4585ec39cf3479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f795936416c215af6bdd91d4162c42480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028730b90b312a5a6687ecbbf8d7e28e481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a716c2cb55184b06a4a71dd83a3c5c2482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0525c4dc8753e37a8d6df5f73ba378e6483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d182b6c98ba66cae3ecc377f762b326e484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7ee0491ce35c3fc2f8d1da27027251485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3c80d7ad9a128ccac9dd8b3737e210486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73cec6e761056e475c6ec44d473a6ac5487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54a287884c69109a2899319f082af13488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b1e1bc9d196486f63485655f26ee6b489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf1dee6ad50e053366b7cf92e5e5272490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36029d31f2c8c314a35d39b5fcce7a30491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640fe35551199afd36825f656823e556492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fd028860c89ff54bfbbe1b3bb9479c493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb4703ef4d64a0775c858809608d595494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcb7bb1ffe9b4d1fa6077a9356834e7495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff19e1faad36209b270b98cf1ed6738496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e3c3846efaa0b629841194a283b87d497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89d06bd0aec9c7261a7f4353eee267c498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97767c0b855aa642bb0ecb8deaa57a5e499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe92c750c304479c671964f6a382fd0500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f281d530d89c30d8e1fa0683b7d11c2501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fc638f018e4c76fc708c5e5ecac0a1502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422985a45b13912f153f55ac86de40b5503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09977764225eed0fdfc3d81f6e2b5b48504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fce62f6d37e61d1c13af2fe0afd794505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b83f128433f0d4e7d678453770aaeed506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b7710f75c1a3c291ce8b2043ae2cfb507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877bbe7e624f745543bccf6979d571e4508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460762834d19d01aa85cb0e6386fbce1509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc57c69036627372bcc3184acbb5e89510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df86c13d0a0636b04f691ed7f1c4089c511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adce526b187e70dcf3542e1ca56faf6a512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164fe57edc5e18c36c8cf5c4bd69c855513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075c553b65a7ebcc94826f4ef0fc52c5514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03d8cbe015d2d3ff472f2a8556b9429515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec2bdc782e9d87d5bd8736a0fc5cefe516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfe582196ea43d0238ed0cafa29fd28517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9a931f43d2f42aca71ab0aefa8156a518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d80bad2419593e644d4c34e313ff06519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b5aa67704046df54da01c2cc5df5a7520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be1e52308413bfcf970c37a385f46ce521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33ced48d27e040c13913e4a780711d4522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb6b41931dce2138a31dc2b813e8eee523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0898996f7dc6e9aec318cb023433053b524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c4c857b6bd8f61116b61e4aa0ab593525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1a9481bb8618775e14ef959107ef4a526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea875b43289ccb3333950bcb6c0ded6527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0524589bb1b1fa5280929c0158e05189528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c264f2f93e29ef29f0013a36c0479983529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784251c452ebcfd0854871fbdaa76100530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6ee7d9999fc114006255ea1eeb9570531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3aabfec365e92c19c9451a5aaf1c478532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea2e4cd0e333efb8c8275bcd1dc3c04533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469326d4c57fe406c5ba0bd5dfbd3e2d534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3177996c1d8c45a904ca5bc4d35a50c6535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71beb54dbe932e7dc72dd63017b19dcc536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f83703e702cc0d8f9e00f6a9d4d7b7537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50793a3f5586f199959457197e93781538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60bb0f9d8618bfcd560c2891995dc9f539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67b548069adc77e646ba3f7788b2c09540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bae6e5f3345d8bf81896ebb9a150e8b541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0dc7f62cda011ea6b4c40737e776a66542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d889b38f4b1c1d4226947dc548488519543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82a2b5aa3e3e944db3bd4bcdf6ee436544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7b3687e704ad67e67637770a88ca2e545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec0d30efc7aba4b7d0b6838c6d74572546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caace5bb0066534b1e4a840a38e38304547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d616eb3cc032f038c679ea8510606811548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb695c5a930d75491b391724a1931cba549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02ffa34ae54e121261e34e923bdeafc550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af063036b4e4a318b982730db758c40551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ff8bb1e983f4e7321a231138946510552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eae2b99e547efced0909f79deca26c6553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba8483f5cf1125001e0aa87ec75993f554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f52c5f683f9984ea7f764d1fae294e555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abd1d78005128ced4bab7dfe1cbe9e9556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad671ccc127e109531a6f202bfc74e19557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32f6a2e7f14065a5985f47636a27a76558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2664175209357c458e0626c94791c4e559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4035df4e5b5b4521a36c66080148d6bc560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93877e0065ac968d6805c4e77ee5505d561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12aced9f2cca1025bec155733eca0b0562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8ae9a9a0e27fafc90e34dbad41fd2f563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83aad5c0a605c7d245d1f5b4b929e96b564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0052d31d337bbbddc88d698a027981e5565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf84d2b602e823c9c6ddcd842bdc12d566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1acd3fb86261ffa4c32e4f84f91563567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31bdcadd538c042e17b6d09e5157756568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad494a29bfd97023f78bc6beabeaf4f569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372dcaf62cf62e0d90df3a81140a9758570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e76d22e488d41c09688861d8b66493571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8943c3a44a90acb7142704585854e057572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca561abde86f65ad532bacd64bb8e83573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586b49a8a8df63f122a0a6ef2e583e32574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577fa8307f489e3c15abf259e90f1fbe575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fafbbc7a4b897dcd8f91273c3d13a4f576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5ea947b9c16c5c4021c23289559e16577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6d24ac0ca7349fbbd3cdca7d8aeb7a578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe7ebea4b995e39c55a46d2971b20ff579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffe91b352fff773f04962af5fdb9e51580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed920a707600cb03affcb25916e2e52e581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f7665f20e819604040b7eff748dc5c582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5408346205340f9d8df65ec454ae3aef583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4444903356410959b5524c318eac3104584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edac35c53b1635d0dea5c8aacb6857da585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3919d2e9e6071c7c090093b06fb03578586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac120546cf1ba544206b3e175bbf53e4587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fc31cc71b34fd9328ad01f93f1241a588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac3dfa642200565bc657cc3a9a3b4ec589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265a043d75ccb2ba59ffd045bd8e9c05590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce33bdd08bbcc3062c9ef16c308b3ac0591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e6b586d8a9f55004df47cdddbf5e27592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df31111b9713186f881946d2309cad21593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa6f1c32050e6b04ef0f9f2261339ea594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8243c42b0bffe64c4fdc3e23579b89cd595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b118e9ecf3db1e3b5ed6db85d007f84f596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b98a5e1820e20a9fd794e9e43fbd61597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e4e2e5b2a4117c198a302b4752b7dd598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320f34122238517a2f2dac44ffcb0b1a599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854ad199ff9a74c36f8163c8b3b4db1f600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1961318a68d457da8ac1d3e949118e601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd055a3aa3b7aaad6a793cb2980fd262602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae51be68c88abfa5b4ce48de51e5f22b603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa74bd1ee0f86eb72f544d92a337eadc604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f756a645c4bd629586129935b1e1dda605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d1f877810cbe4de3f55fd0a4be45a3606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e51174ddd0451e5768ee6c4f490a07607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86939f515c04f3c82a3363eea10738c9608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938ae4788aae90517b759ceb5242d5ee609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62800222cbb10770e03b533c88a1430e610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7867297cb0ae7f895037a308d388f7611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc47a2f3b4cbb45bebea320353f47041612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55b5b427f7cfb07cdb78982922cf597613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534c367fd6e43334f8065c72774fec6d614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0222a135d9810747395a5b4b5f4229f1615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d990383e3b3e933602480a3c024d7106616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f45a196dc2fc4a6301e710d5c494652617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06ec5d08323eb128d8cba5bcaef3db3618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e51f0d7ee6dde8b410c9d7e8cf45a4619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a8b975ad5dd905403447d8de5aaa76620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ddfe1dabbb5b9c1bf134e15a24f0a2621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5d916f5bb25bfc24dd606dd8f2a264622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361b15cce8441bda870fc380a9f5dc99623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990c6d17eb3ddca626ab8c3f59ec0529624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70cedef4ffe5546f683a72c6892be26625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cfb2e67b7caec626ccc67e632c9f36626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8e1075f63327bf0f5611a31ba20f1d627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0964a8d7541ebbc38013470e286ea854628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac96c1d231706ce9bb231ddb044bb5f3629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8ad590c594751cc57490f1e1e6bd62630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da05e0028278569941cacf828efe92df631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c205296759e1292743ebdf71cdd53d632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589b4e8a15fbb411be073883bb24bfd2633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf82e12ee7c4147553b9521cc83336b634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677093c9d2a7f436fd898ae66b025937635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961168c1f0bd5fcb6fa812ccda1ca41b636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffd9d7b141c0b89df29e2f8587ee54f637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76236fd6ea14c9b70ed6b4e3a3f190b4638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b6c7b74aac5276dcbeaeec33d8af06639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e42890ba24e648ec9c4f82bc037d73640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfbcb5d71d24fdcce512c5aa8a5a615641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb85ad58c6da6cf239b92a232a0db41642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e8458e18b69938b837bcb230bd1a33643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee3835c1641247f35be5b90de852834644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfac0a9797fb2406c601aadac1bfe07645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8908b163c5fd5d9d67f3595a0818d9646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1aaa7dd1a519d8be4f8ba3752fadc4647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02b457f3e4a7addd7f6a3f267fdc798648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ebccd84309f20265bbec5ee0029325649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b08f1e4ef4f7128a610778217127436650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805c036f1418ce440a846a44b731b002651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab28ddf1db9b3b379cd8136f67b4b0d5652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b24098d9c3107018bb28d24b853c34653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8584fbc6f4b64dfb8117aef7e7f78f5e654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54702dc5eaa577d0fc23b1107fb39a24655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198056647ecf51a6a26e9c4df78cc925656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65768711c602105a33678d81adad816657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bd5df2fb92816d68b962899a5b08b1658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd4f3024183a2697d141d716db26295659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a273e2288fabfebcc34cb05604e3cfb3660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60173992b644bc14890b82247a2f0975661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03746e1325104a41484dad22b1b4793662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024f51d8fd8d84ce75d6f4019f4ec347663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a763cb8e3ae439b654fb89d8931163b664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b418e6de2012614a8007df48877d5c9665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9fc2623c156ef6b0222f77bd2c9857666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4582bcff6bbc090d630bc772324ca7f667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984f95e48a687405e68a6aed65fae53d668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0feadac80fc31f885d7ad5d87b205ee5669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85ce5e731cc869ab40e1e18353677c6670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b91521221950c989fb895e880f6b4e671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6a7e4d215f92d6c4f25966d68ea0ec672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c029ad7131e046688589478eafa1cc673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a510ef5e105c3df02e51f0ae98289b674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079afc321ab81296f888a6f4ab32e26c675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cfac3dc913ec9594cd7cc8cb0f017d676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215add75b4f3244ad9e35d20c7ac89cd677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc96060cd9351b18b9c3a8fb142ad12c678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d106d6692f73ab891f2f912433fc61679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb13d2b72f60682ac70736606ce82e4680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82ddf2a8f15120d600788b45330bd34681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01131d41d401d7a6340c0e534fa0767a682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e27f50c25c4dca0c4d93910a1a1f87683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059fdcad39b89584edbdd7bd893dbc01684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b53eb4cce913345bf627ed2ac9989f685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1dbad79453b437daf214fea7b10d6d686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cb2ad593153de0276d11a7e3a1dee7687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc475fd06239cf1f65de22aaaf5d4ee688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce02e7786c28cb1c255a9a7535cc5ed689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c7baf127295be43368cd63cb989c9a690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b08f1fced8d089d4d050aaafdacb5df691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e064e37b7d91ace059daed691b1ca226692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939658733f07527b9579811f5f5c26f8693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293a1c36e03f49e233b2b2fa956da5e2694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3026c1324225b4e1dfc9bd3fe555988f695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52048cc6bd2d1b86d14e544a9cf4ecfd696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1f8c6921c2e168cf359b388ec3a199697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe814db0839325210706a0d1247d622698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c756df256d2c7905b74b4adc1c4da689699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98373668d211fc646a743bffeb5704a0700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11f8fd7ed5e13a65a2482adeb6bd1b3701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a0b4d714ebfc0ffeba28928b625718702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ded1f6c476f045a89612a48a30b5f7703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1175d6f47b1d6847d004fe0f68b4f0704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0351b05ddcf91a832f73b06d6f3698705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdd83f4228fbb416f77c8d3683f8a28706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5ea65521bc697092cbd3c7d297bb54707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2a2eb383d3b3a20a95e7a0f283f123708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8263d1c5300dfd9ba1d9d36b7c91265b709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8ae2c73b71069e46d4f122c0a47c6c710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17579683862f332115ca2cba217be6a711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff4de6d5fd1a317147abd6c2e0f2c31712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5c1a5f737eaf6ba7864570779f7118713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea02ede0314d6bc75d643c697946360714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334ca0dacffd724a2ecc2f5170ba229a715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fd0311ae787c40f60a5574ffe641b8716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f98295e2a072313c9fcef9fceb21b1717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5c5bbdfa55dfe68133c8b3deec0926718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8275b0f24397ff78ea3f44eb68d6ce4d719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a244df6bfdb5718b162ae87abad12bfd720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded8027d779e3e60d49af818139af6bf721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86288fa9b43cc9d253e77207a0c89b9c722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f992ff52c33f7176ca03d41ea356837d723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37de6ecf9f399ea1f747f7cd7ed54934724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca02ac2bddb512393be2fcdfe4eb0cb6725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5c18658a02b8f8b314dac4c9b139d9726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018bb131c5543437a950d88375db9b52727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a4b80017716e37439041c2ae4df97f728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6830a9b5a94364ac9c16bc8ec5a2dd61729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28f605588c6601ba6d698ac093b4fdd730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1242a45d83c8453c5aa34ad55d083648731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b41a51150a9849ab81f6515d2cd38c1732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304e89bf216f91be7bd5143e1443874c733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd70c253f6ffd5e0f6874cdcd739804734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26dac4534a0d8b794a3cf8982e1428b2735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b1da2379b13500ed2dee5a852a4dec736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f870b9881484604c8c11dd02aecf451737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209b8a7f1929c9899d68dd52c977cd89738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a55dfaec83ea0d48e21f57e77d6ad17739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a396bca13f7a0404826a080c0f06efd0740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5353a58bc47fb61971c2c66a01d33c741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecca5a8a77aae40dc9a07be6c5ead905742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea90c101229b2d1e68ca9504e3a6bf98743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f50de3977b80344c8ad5b987ea6dfc744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f440bc43c5bf9b7fcbf14fed92a31338745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f067b9c5d06ba96f0f56c142ead0e65746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247c2e31072f63fd273ba2c94aac835e747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0c7112dfe96770bab11136d58fc74c748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb1dcbbb93e77e31639e00611a32a7d749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5a6b28f7f4b49e91c3933bc52dbc15750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a414e667a6a4b704753cacf5c306375d751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec81c3ddbfe8e95dc4d3287529de6bf1752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6707377742995bb1a82a7962298f0a28753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb5303fde7e596fc26c8c3dd6dda2ac754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c4f45ebe152dc281b509ff41f90b70755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31026a5445a052035b4f670598a396ad756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40550b29a913eaf7ea2c5033327f69de757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572c41199450fae0484b1252cfd63b06758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e094206a72ca021348c771789f599e9759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>