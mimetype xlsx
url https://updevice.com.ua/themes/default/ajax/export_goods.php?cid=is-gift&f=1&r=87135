--- v0 (2026-10-09)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa1a68cc3358d241b0513d874cd4a481.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7e809943cf1f8d5c919ac9612edfd12.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3a5039718b6a1a0fb8870e5f4b70e53.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51602b67d0626d05a7b3157f96f925114.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae785cc0ca2239a7894162903bf2555b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50353125b9bcf65c1f10494a745d55a16.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3206098e548a0fa5583c8ce24cd0e1b67.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612531a48621db52f0447756c62cc2998.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48e9c64df1892b0b6e70769911b5a289.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4325d43f6b908597de4fbf3f99396b1b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681e68d8e738da91a286086c17f4853511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180546d6802ea056dcb98f8f490ace4012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32949180bb88dc94f0757c6c3f1f3a2313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f065ebb5a45b022101b302d24eee85e814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad00f94000ceaae2d2a1081a84cbe67915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f111d2b7a709e1f4421abd40809a3b0616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6238f3d38fb8a3775576244dc1b3f40617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a653534be25735b816aa2f2bca9b382018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be8b129d3ebbf08629fffe11f93dd5f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae363e062f925850b21537ae6c05ae120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2755852b67bed1409d2573540a341521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acec9e37a120fe16e9ad384bdcb0c56322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc335cf054e76a599e87fd860359cf623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e8ace1cc555e87692abfe156bbc1a824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ea7ecae8970fd3a97eddd7ce4a23ec25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4c142e562a8e219cd56f784422c5f426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774fb3c0ac3f9b5a4154dd9c1ac697a927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e684cec982fc6c61508637a8d4380b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c12d137f520f5ef732a9591acad3ea229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8388db445c64d3ba6bd118cbaac7b5d530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddec4011ff79ca37032825b164a7245331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce70403b2ca8f1b4fc903d10624790832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc7f7384dcd78208ce391a5ac6b1b8233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857d3681170c4cb78a4d14697cbccd4634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84874829565fd7a8b55bee237ca2cf3b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecf51b2e6bf568cafc91354bf86235736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f1ad68050314be55c24ec779b4896637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9795ad81f3cbc7cb9a32b2c347f475aa38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0c0d14247fef541e2f95fa8219a55839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fbe5f6a4d43d2e25b5743d3ad866b640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83078fb07d0fb5ce97bc3b97b5aeebec41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff0df772b1d6e9bfe506abab757b02142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c493dad0bd1518c683e7fa319f119743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868fcf1943ed7ee17f9182152738d6ac44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46615d334dd589092eb57df9a2aa98845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33e1bb2479568da562a9adecdd4e7db46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f041f12dfe0eab88b2cd1875f7e1d147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c1920ba3dd10c4e813bfc034864d9048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b08f83e0f67a2a37c4e3edd1563aae49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e5bc1aeabf9d46ac3985d0eacbf7dd50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c40d0e6a6c612e1e51f76472859c5251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bcc850f65e8d2477408e0079ccfe0b52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f18109d92a51757f70dc84ac72f859a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447a8236831574c5cdaab95c76fb4d8b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14972849c9ffa0ddad91d975ffa6e72e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cfa60ed6ae0cdf437190100b3237d056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5dfcb1017ced3096f0c70aaf920db9757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7cb4d41304e7e7a4fd4eb33a475033158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8442a2e53b593b197c3aed43d0d1c2459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043fc2bb677980aa8a9349e5f093726160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69355b5db1a9c66a57ac03c19be185c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce080dae07377c877ce52983bb66ab7962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926f941817757576a2a12097f4dcf5b763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9818a8ba25c6021b6cf060fd0afa7ef164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d14034eefc92131182f3a5ea1ba17865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d6940c52fd706932478740d7cd04e266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51dec0206cbcb9604c69b5178528b02b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93357d0c3bdef98e492208acc213e6768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f96580596a4108e5dda6b0a35be2b2a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553f6831be7b40afe59ed4f053831d9f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45d8e0c6a96a15502dc172dc46baed571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beff2c5bba359fa0b05c3fd879395d2572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d4f206f166ecfed61c64d756fdcf7f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46a90f68074d4380b86bf9bd9e9688774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151ed5d59db86c90d32f57491372351275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f8854f14ff23b0d64618edd9089b8a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2de88c77ad4095a6100d1582ebeb72f77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df33c1720b301203010a73e9dbed755278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318cd03793a0617826cb3ee8fafd974f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac677f643e681453765ed60b5a96349480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee323a6f5fa512bf1da4a759d24b75be81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e86b38e5364b8b66ff03df925a2e1e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cb16d83db86f0555a3395cfde167b983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccccc3838a0b421b878edeba6f876fba84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd282b6d0f7b36aa1ea9937f9a1b0ddd85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a461c257ef1a9ef38a8fbc06b45f6786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88240223d2b4e411a5027af195c90b887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0000d60071059ed9f95af416637816c888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e50f5ac8a62ffa91017064083ed48f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db468f3f17507d21d22d198493988a7490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd5c3c820c63131b233a30d7652d73791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0db77aedbb38fe1d528867425189d5292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30819a08eadfbf46979b35689a97818a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e62fd6a1a7222d1d2a3cdded88fd0a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e353bd48181416a770635dd3ea667bb95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2a118c108924627d9c6476e790814c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b90bd0f19216b9ab09314cd583752d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09a1b5df626a58300abbf55ac5297b798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab78abd1cc6df4a1de126ebabaadb64399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e0bfc8dd088ce18e04ec67f721408a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decdee05b148466c09bd691beaa11e2f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9119bff1ed7149d80b8c5f7e604a6b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93adb2aad70baa1f16cdd79f016915bb103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22d4f48b09cfaa19f05ac5c9a2105d9104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b757ab15ed8564a22e50b8b44b6ded0105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2bd9d6bde43b969ea0dbb233271ab7106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a04dce299bc6504ebf08c99bdcac43c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0adfee181d2461485011aaafd4ecdb9108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32916b8ed5c7414503f34dbd58962282109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46262b82469ad318c664c8972f5f118110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d77c175784c23d3c09db9b4ac612c66111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c58923430650ff4c83d7477607d043112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43cdc78b48280966c66a4a3de5a023c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbca26347390aebf9596afdb3b0f66dc114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77280201c928629958520cc9f16b461115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794cd8275850d44332e58b3b4e2667fa116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85d8a09b2196577c9aa638ea7bf69f0117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5126b93f971354bab0dcc5fb25ff0c43118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fbaf764cbc65b5bdff9f92482d6538119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fa3204cf1a1fa62705b54f09c2c6f4120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fa5bd872f06b40cf1e38a9eaba59a3121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b7e7dccfefe30e776440712285a5bf122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32771f336decbb0e49b1cab25d0ab6f6123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674ac27a468cc9ab5549349dd273fdec124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d335cdfa11fccc4a657ff2bc7245e61b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692ce0aad2c98645629187897a14817b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1611d66a8364daab130ea96d9f82a892127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791f876de9f52ca9d25be740568a18c0128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6e49a855a530db9e2be26ed2115918129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175d3a0f05ff24ec9ebb6dbb7968006f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de0f3c40aee7ea3475a9b432c4157a4131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d7f932fec109449e790ea48ee03438132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239fc1d671b4457d75b0735f111f05f3133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b7afbb57a65abd13c95f3848667c66134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7381791843b177d5d25d26d00ce80a1d135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2b4500709f3c0d649e2a174f60c112136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d20ce1c343f4d3a844ca8b142ade9fc137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e10a8852600e578869897c61abb0d3138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4d4907a4fcaa56dcad8e907510a4d2139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2a0323e808a243baaf914c453aa7f1140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74ba1a57431e971be669976259cdd25141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7a9d4f4a60878dda3847a60876b43b142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191c1120a3996fbb24fba39903c044ab143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aab7fb291eac802ab85ea2ece6ea305144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307077f30140146e2a735e245beeef8e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0600148aafd9ad14e4f1fe44c7886c8146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6baf3029d90f1647a7fb95db8f93f1dc147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b80c9a9618af166e8a3c67d579b660148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88df0098ae6e753250ebf1d0db02094149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7a1bb8384dd7a80284d38850e8b88a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72779239e25a9764910142ad20ad08d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3d534658afb15aec65aae6f4a5336f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867c20f9240f94dcc8c929ceb0316283153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e73d86987fb66d463d6c59f85c953c6154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be95d5a45f57dc0c5ecb8d55e3ca174155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24b7d9c4ec579f4c9c74d06be241399156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3dc58e8c6dbe8cfd4c1dbfe02195ae157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb058f6ea97b2bec37d667830fc33424158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8b7d90b7a26f65d486920aaa0af5ea159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365b59ba40664c67bc6eacf65dad0731160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc3a7e79b03f821eed07b72beba6c2a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e8e38b0aa4fb77a088f89d81144a58162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5081dc9bf49111a47c075506a28378163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9596b7e106afd2da4b97261a3e9a10db164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bb29e5a7febb9ac54dc4dd95c9b75b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8957f9c4a16fc361098c3f1c8e2a3c50166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059cb96a8551e203670920957ef98dd7167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78638a175322819089c5bc0780897f2168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01e69962b5e5bd300c4341e75a0f366169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85395cf5f55c4281d4a16341a4bf469b170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b03d1321f67a521d936ee6eb781bca171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe016f291ab73967c890e43e388a2eec172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edbb0913e340e1f7a11e6c953c95e9c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559e21575bfacb0674cf6d85673c234f174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a108d0b6c87303dea97be40287637bc175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7385a87b43e0e3080e0395265ed4218e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ee48894c28d97675d573b33e48e0ff177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3810e14ac2859c7fd3e56d6ce68807178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4197e8bad3da6a56405e5eed7591ff5179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2018b4a2c7a085cb5506597db6200a52180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fe07ed0b6dcc074dd37120d54e3f7d181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4088331d5ccb1c99bdc4a10454d5e7182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c265c7474b09b7c6a7e8944ef223e0d1183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3dffad1b83e6964c35bc26d7753512c184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a87a14212cd748ed6e4133ec407188185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abbc00d80c0e7d6460aba22894ead33186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5656512ef2a8f84b2854e5aa5d3998e7187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8a4a5642a655b5c0daf5a1ac59bae9188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ae61d2edcbfc4b53e689c37f964274189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09af305e374d278a45b634eb6b26a376190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ffa6ae8e3c71e051688d1903adb1ae191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14dfd1b4870f1d9dae4e630a1b6a55c7192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08713f6c6769f00da19e6b9b0f910d4193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e712b5c8c7073a225a1a9d85654df0b2194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa617fda1b404fb57ca0f9c96c778670195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7af674947ce8a7eaa9718e7845fd3b196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e574e1965074059d59db0d24365d64197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1488661d31bb3c2b4a31fb94e339a8f198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7659c9db548d388c42b87ac8967d09c1199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29860697598dfef6c272c2ed9f6b9b10200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6866355dc077851865f92f277f166bd3201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d166e8137154019a437f685b85b4f5b202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17144047cdfcd4681ae6608f2d6789eb203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38ad3576070da1f8b9d110faaf6cf0e204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87662783bd9b8ec9c938eebdd9c49bb2205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7239bd11a39a0c44fcc0b78bc4b6a1f2206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc644ccc1c42e81b7873763b9fc97d2207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2f8808c492e1d2d0b5e3ab6c5bd7c8208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41c7740cb9bd4cb9c712be511786403209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf54a54751d57b0d335f235681ab0574210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d4adb114ea6c656c1741e5f379fcda211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbc0ef544ba879960fe21f7042355ed212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af409f69af9496d85afa761ec5cbe235213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb6242b3c1b46c6426f92ce3a36017c214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49253230dc953b2e9391a936ddc6f974215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d92ea75348d3bceec0c2b081ffb8bb0216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1747eaed909a80adda067d2f50262e217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2216b9989041620f371954b10f16ffb218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00efc05527f241275819d4de657d0db219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768d5cee9c23dca47eb226496ae05519220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8333c1219676eff7d8f079007f0558bf221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4da8141e51d585b8643cd6144dcc9b222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc55312d7296acaca7fd75fd0a4ffd90223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e782099327890889b3a667d0a636fa224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a9e39a3297caf0d7d729e65ca2e67a225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b8a882cf2bcef46579bbcc40e195f6226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1cf32c1d88a8bd7251ed5abf2c597e227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddb20f5b297db8a1e27d13ef420418a228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c93a100f1e3dfc5ae26651909f1eb1229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5da5fce9ef424920803a2e61694f4ad230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fb8ea3c25aad4af9476a752ac5b427231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c902809d9e61cd1f127ddc591541ee49232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e775b9f3595258b5a5a05d2deb6a422e233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9cfa86e32b785f367d77a07e46f3cb234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf28e5d163ccb020301a19106d1a94e235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cd7cc8ce711e9b15241bb8e016b364236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ab74d4e00b4578cd5bef8bacb3d74d237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b327d77353f85935083441fec3c862238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f872cad08036370f471aceb7e7e9ed239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b461891121efbfa5bd4eb09e9cc5910240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e0c5eb0f8c974ce32c293279056d94241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dceb8d597e979a0f0e8f972d6386dcc242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba634c573ecdab5807cda1cc7bcec78243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fd89de35912b8d64fe15193d14e2ef244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c033661369bab6817d5b08dfbed58890245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68da417adc7202bacb01fb937f5938f1246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c017ac7a55e9ea80daa84f9dff6e7ed4247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee390a429b3554b0795bde54928daf69248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00fe80ccc5d5b8d55c0fd1e3154a0e3249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f954b2119d6aebc71edb93dedd94a8d6250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4935bf123d2ac42e074c3327c469713b251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5649347e875c905d6adecf310f0eba59252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6eead3be13cc1599050a4b8b7454ad253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dabbccc7a4b218bd32d231d01704841254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8f34b9d2b1a4f25af08db94e64a1c4255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd73a4ba2fb096162de0452d3ffafc92256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80f4dea235b447ef27fec66a493bf33257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d99b756ec1f474470e9b9a34b7e96fc258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3a455c48bca51d388f2001fa32fb2e259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8faacd3fc170416cbd019da78d5ae4db260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba019dfce89ff7344538b60d17ba8e1261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bf3343b49f276a014659a6b1dd0c70262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb590cde5074926aaf7adf544ae027ef263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed0478e86be7bb58c0cbd420cb4ec02264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a650a4a5be103a990b5f6e1d4f0fa65265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fb6658f8d0ea0df4879af7b25df838266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899c5a363f1125266b91264016b38595267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5366f5676d0dac7eab4f200aace44d7268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3348b71230502f86f55dae8bd53708b0269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360f806d157bdcc8d628fc33327da884270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a7d4d7f3b5634b192464eb58fef865271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33d51d50cc114e0c43f1b951c086d66272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2811f6815ea39cd4dd1095103299df85273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca329ae57301dbd99ea07c629c82f802274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51e6f5a5b78e735793e054182e06b66275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e43fad7d28f1ba6805fb4f780f4346276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd0c03ce286d1c37802369c104bdfa6277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d846960d779d03634e85ce10a84433278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577c8864f939f62b7be1e375bff9609d279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529581a221957091fd6a5c7474087459280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63de25534cd2703010b4151ea363d972281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ecf8e8ee5d4ab88067f52e26c9f976282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f65d4a614a42a25f1dc94cf454aee4b283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1e25df2325967ed460115b5f67214a284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca0a973daebe277c2c74f4e1b90767e285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7bb50827bff9b1f23349accc91fb40286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6fb044d2da9274bbc8275db913becd287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93cb74f48e3d10eba990fcabda3834f288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fd1bcbb49520df0c3c3e61b86f0882289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3628d1dd9dc9143af3fb44d133ed5902290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c680f361dab4f7ae0bf3943637f183291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04876e6afcefab24c25fc311ece7c4b6292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c643ed28e388c9fd11cc23c784a00c293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7507aefd1de774e89b13782a4f81da2294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb5c003fc4af9d25b16d56a854f8549295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bed1a30878f9935ac296f8b4a96ee9296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e588a8296261faebe033aa08e709a65297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6d410faf0365e670f99dd05ddbf502298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c49869bd9c28a40de2c3f5e8fbd26e0299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3e31adf8b1709593286a77b3434313300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901a4c6629edadc4c760f068acd285d9301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d669a168ca2f40124aa40b7e8209bad4302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b9b545302b3526ad0ef73321a30484303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4756938b3f3921a3c0d4a8eef52346f304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a89f0be3bc1e78caf72f74a4082f936305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56ea0fc6a8d57c5a7e4136eba3c60c6306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe394a6caddf8d2a6964c6a9473205a307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193750e51e5761b1e49a010218e76eb1308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc9abbf8fd72d4581e24e8fabdc7019309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abbe13357c1ca1e78dbcbbe97b9423d310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0525ceff4445b02ca7cc8ed2b11f62311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05604ce93f8b8bf3d233479459c178d312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1bbe114b38d74c891c1abd57cba770313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba784534aa618020278e4c2860b34a97314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b4344a2d49b0c68b4bab9ba6113c46315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331b289a360097a9539f583c40b8e749316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457786ed1c694263dd9dc955d03cb4ce317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68631dc90d12ff088b8e0cc5afbf81d8318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c40875525aacf35a8ad5902632ae469319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53762b758ed59a1a41940e6fa45e11e320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4bc0864c53469fc9084114e3a1ae75321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b776e446946b104fda35ac8c1f616c322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e073e433c718214dd3fb221f716dc7323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c21725f0936d9c8673ecbf6cf50a1a324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b54b42e8b87a881a59e8987299feef325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de51d29139d73599e9c62446b601ef5b326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604075cca600f4a1db006e1a72ca643b327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f92f7ce1b6a2458c47479c62d76b932328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ea0ced35315cc07edd046673524960329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0535ab675163cdf7987b07805a2d7f9330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8dcab83583a258ce0a704781f4a7df331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e32cc7014c09e8e71b22283622a187c332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d0eb4e1f7f0c6b61a69501fe7c4f07333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76b0d2f37d47730c059a45c5e29a8a7334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6787fb7d5098817268d2e4c9de0d0ef335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305fb16c20054f082cfb7531e63f5c15336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fd914261bae4998678f340acd25444337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fc2253a5bb9c98f0f78bc48c4da1cf338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43c5bd249dc43876e4c5123286d8af7339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d92e245f61cc1c30f485f9d32fd06f340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ecfafde3d535f9eeb40c71351225ff341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc339c565fa6b2153d4963bb48674ff342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25dcb905b13ecd63c8be96cbc65f22f343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a83ef93279674d9b1e161566792b24344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86165aede417310c44a25626d63e2bf345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45d7ddb980fe8a610ad3b87d652c0ad346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bd278029cea43b241907e21916bbd0347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de157111e3a681683e72bba5ff3d774348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe741e9f1e67d86637cc0fa41fc924b349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcaf500b83854516223a3c588732ed3350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e872aab82e80036a81f2a065d578f246351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4ffb081bc26a521c1e14c736f80126352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0564371a06be06559148a198c88c9cbe353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e778704923c0205f96c25dfc093d0bc4354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9845b305cc0a9f662a96cac7caf22b76355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9323510628d5dd62845d62bf3497d9a356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7c8f084330a5b2521d511100ecf712357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6e3f13199efa8527ab117f2d3fb5ec358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8272c95547ec4d610784ec4eccccfb359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4744a42c97a58514f2fcba4d6ccfd4360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcc5742ea4fb711d22791194e5b8740361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3423c34de8f273ac230d63eab18c2b362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced92545d9c621250b706428c7b37874363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716cbc45fce2de7dcce09e0d9bb62e01364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22acde63462f4f9eb99b539711ac6120365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353977a5027869e51fd77fdf21451865366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b732281b140d142655a6c7d6d5c677367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab456dcede377cfe9fd84c0a81906236368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab9cc75587837cbc5736aa95c030815369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053a2e6c994f92fc7d9deac74bc516b0370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec811598e048e3313fa5829164d0093371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57234e7eac94420e9413243c672eee77372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b19a6be6eb9810c594cbd277950107373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352edd1d8cae30d9545e66462a35dfea374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566f63fcc8686a7c0c03386bc0787961375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccd1749ccff7c296e9db7efc046454b376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2270cf9db1920aa3562e4548e3db394c377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7580e3ac99d26129b41f02edd2af870378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64088866a66383ae42a7e3b85d34dab2379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3826d3221845b02c07713ea159a304e1380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c085723066b5f6f26d21d0184212be381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8802ea547625887a858eb431d125a9382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77243934e26cf91c847f8be33f85a863383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc70499333031975cef4cbf5d2269bf384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eed52c6060ff6a024c9a71526ffa222385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5528ba21247b948421b1293e6abba8b9386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafa599f872e8615778d252d8fd3dca6387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c74ba54579c05f062424a211a21d7b388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096bbddc061bab3606287b9cea624310389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec00a93274dc10beddf5a3f69947b2ef390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fccbccc1859ccf743b54a35eacab1d4391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a08171b08769443838fd6208546394392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc10f70d1d60cbd1e0d3acc99c76d6e393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c9bba3a9792d8f1ce86948bc144b32394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175a08186d2aaa5f815783a6c99438ff395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa65845b2512b0d2e28100c7074451b396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1855ed34167e70a324bf0bd74c546ed2397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c671dbc1ceefb031a951b19a3ba8e7398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb06d103cb30f907346e5de4be32f6c399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0095c9d6ac7262fef9cf6be92a47dbbf400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6e9077dd9df49124e58c9e412f41f6401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86af1055b7c548a1e47f9a8e392d1977402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428370f9328c33889cc6b7ba36ff81df403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7975359cd652e4363c87e1b9c978d916404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9ecba1fcdc4aedb3b147951c794ac4405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb328608a7838bba9c0fddd4467d794406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f7ad7b523025151aec7921358dda07407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1c04201ec1cceb61f79497b8bf349a408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcc2296d9406adde99cb0dcdd14bc1c409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40107c11cbd72228795b7626205e0cc410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7918328dc8e2151233c75c0436633047411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6df683c10a8d323104ac4e056e6e997412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4babf8cafd97223aa510861525b086ac413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc83c3463f40b8c180437883b156fa9414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1cef82ac9621de392fdff549600697415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8616952bd53e879b2d661cc79a064f47416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bcf7ae30b88ff7bd47f6d740cb0131417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b72f7f718d8f2543c8d8b6995d6ffd0418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5983d3f1c05f3c6c378867cb27fe108419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ca49fbed3f083928f3c471be6370ff420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14497c21e367214a128c6c6aefa18d56421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579a959adb86b41f1cb7a7336cf0fd5b422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44115642f65a7b9be8b5ea13c46ce7a1423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022ad4266b4c7f664822ab3922a7543c424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee4f4dedeb74c5b246c4b075df1da71425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b82afaf4af3cb6e64c743c1fd7ebae0426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fd32212117fa4d21c7d954e490c6b1427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1652bcb57eceb9828d572e10d20f835428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f7209307c77dbbb980def32370b772429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d58b013dd51cf80d06bec6fc21c6f4430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a08ecf7007a7076e742687d3ee8cc72431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b742b0caaf0a6239b944ca936b6603a3432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525b383f6a07a6f8425a6cc4f9eb8930433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e676b571c4865f4a04d212b6d2057d48434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1550518d9523bc0a110ea7c7f31121c5435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b29a19a7adc62406cf4fd2c1f44fdca436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef88b2dc5dd7b88852824a5601b38f15437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f4cdedb105ef75357de3231e98b257438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77dd2573647e44ed726bf63f288f4849439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5bc81460e3561a03a2a3e2fad1f9da440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5179cece0e40ee8ad924e55cf9101afe441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2df88101dc80dffaf7efc0f7f4f385442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06efb7210e61a8f5fdc3a1e1ed2ec82d443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8433edfc8b6479874eb2d6da5c6b21444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e877eda65931e937fce38fc0bbfade0445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473cbe5ac17f70f88d18b16f8ed3f49f446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915ec83e89a0ba099ef30836bfc1c372447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141f9c101b0e701ddf502a080c1763a7448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a032d1d240e6c14c4cee6308b4b5c8b449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f78e53e9beefdb6a9f32657553332e9450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9445b22dcd1752d2609d9da71a6c3697451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03380bee253c368fad86dab4d4813f96452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c066c568a321aee59e0ff7f9d3e6902453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917c3ee02dbb163e7ce842af16bd01fb454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c32059d522d88b081c01e1fb2bef488455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2098f1ec0788a36097a91d4db785a7456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cce4c70c7d1b9deb0a4bb97dea4200457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04ebfa032c98ed4177b6df2fe8008f5458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bde506e4c1dae607bbdd00206a289f459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a6d3ced6e58960f05475eb013dad84460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aec3b4cd739dd907b7b44bfdfcea470461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20ffeec29e4013024dbfaff2ad4f2c9462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae71d555b34243c44ec522b12f057d5f463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5590381eba82b2b9bae7205cba01cc9464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c7bc8462d5d05815ca9dfa04d2f03f465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44fefd75f3ea212634d38671247dcfd466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d2b35f61a782812511cbd0437ea793467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee10a2aa379e1d05e391cdb677e812c468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1e1951c6108d42d4c2ce940fff401e469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104ac6dd68809773372e0015dabc50f5470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b60a5aef84e9e2d0224a3215af4e448471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44216e8e16b86ec77d57b4254e10cb48472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebaf8734a091798ce0d662f016ba9839473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537fe2b47f58ba5a9522cea829ef4bcb474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8d5475a85a8c596408f6db5453ae70475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd313c36765ab349e6d3e75bfab6aff476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83113f8535e7a0eb3f19a1e24372d9b477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31dd9f668730f76369b43f1f5bb0070f478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb03f87fad6b596414498f5979b5507479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adae8beba8ab1db2ed6e0bad994ed927480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8ffb04c711c7efd943b64b696d3c87481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e42d88e89a57135cc664c5a9085fab4482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25503b52c037bd0db587fbbdaa69b8f483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6698cce434c2d0f96553396935f338484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0355adcb727f31a3faa0f6bf120d810a485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318ea29e7a374e44e2bc3e079bef9201486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c346b56c8e6a8e343c7e2dab7003af0487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5795bcd069e6395aa205d49540e5434d488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b124229260a758053e667fcde5b154c4489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af8c250d2f754f193035ab48eea6056490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54837ac08155c76336085543bae82ae8491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f2a92184273b56113ae739bc2ff8cb492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93ac32af69de76843ec2a755705c348493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09072a83109cfbf0e79337db46281770494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94524f9c0cdbd417b55ef8621d0700a495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d664fea9e0a98327d9060a7f62a59dbf496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e275a8319888d443588ffb60cef77177497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d967e16f629519d9e81e0e45f09e8b8d498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8061bd5d2a81ae9863f1c7b4d5765bc0499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a43acd60e9002ddf35c60bf41f1243500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54003b2396cbe5547169a4cc1f4e9b7b501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1be6f03185c94ebee490ccb1874654a502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9c41f81d8a15abfad877971f9bfdf4503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5346fa180306c4c527c3bc9e1c43846b504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c8db5bcd6500a7c0107ca910518935505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e45355410279fda5beff51ebf9fb8e1506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b48f832bdf0ca50ee0c70eeaa056108507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884897bf0005b46469c3e79c47ba8050508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120a18a2e6feca4d918ec2c6ae346025509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8607bc7e0083255b2c414e8113f97b9510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae037c37068a22a39994cd45356b15f6511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198a5adf827b9048700d364a797410ed512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec99beff6d8d3deb2a92316d941833c513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bb51634570ff294797ac933a3e1737514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e3cbc9bf49c6ee0c023338a675bed1515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f250b8b8ceee316a66e40f4d726fcb516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7928e557340f1d3308d23b9aa638674517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eaf09214dcdecd34a44dde508f632dc518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d08456d6b9726588a724a3f698a3be519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e8a3ab3832c9a20f218abd00cccb2e520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba879619aac70397e73e68cd992d033521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bd0b64643d47287b8db4e9cdc40e48522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58be81697d838b8b72560a255b3eecb4523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2095d4c5aff89569530d6a723919b6e524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c531d78efae8e8d595ea96a5163e50c525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbad5f9b96b9f94a807163d9287b3516526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2a81d615e64d490c7a616740147518527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8454154b37043bdec8193b46e659d53528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718265bcd898a7887bc780fe2841b0fa529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141fd2208e18f34cf038a5cdabfeb308530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda502502d7e545fd1ba51ba3d8535ea531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94701b0ed40c87adf2c20a1a496c1ccd532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382907d4eec65211181b80055b06588c533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acf36ce2002a29b75b694fbc3a66586534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970603e39653eef8e29448f6d1fa8fa2535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a709f27f392b6d86a029cca2a5e8afb1536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25c1206c2f04042dded8df8f39f9b2c537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e686bed9b66747217bf0ca7a8e037c69538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d353f73fd0a6eea7a055f55f2ee3f0f539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a9c92df5dbdcd26b222d61d59ecd70540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e432d067131698bb98cddacd9f714d541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abea46bbba93bdd30348d138c4eeee28542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e651a0c508b88a975ebd40bf7afa54d4543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8164a806520c4a5a5ec4ba7ae6f505544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34f97b8ca08820f1b6edd5bdccc6827545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4f6f2ae58a05b1245c4498984130c3546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba83b582473328e0152e25d80c95b9b2547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a94374bf486e9c51b04de6405bc3ab9548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fb958edee4133f4120929422e180bf549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9522f4f845d37656013a9902c0612e07550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fab05a0ab7c132b6cb44aaeb3a5876d551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0933492fc1ddeb3d559a3fcb2261b5c2552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658ac4721aed5e9e2bf0c16bfbe011ca553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de52352f37018e39f00796fabf58d621554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687ac5e2e5df12858816414c7d96003c555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917c4795a6cbd06882ba3d41102c1e59556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f2985bd591153b3bf8c05d0ab1ac2a557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367b2e525673652d9f69548cb9c549f7558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5507eeb4437897ab3ea237c799e3af559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211575e9b5c2d4f904cecaec38b00248560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031e73ebfcb06541b91446218a9abb38561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2304e153036c313d6d086c0f6f45623562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f6e094d17c9c8d46975524ac4edca8563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ba77720d3c3b810285b255f43c57b0564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d5f301da9890c305397ee1491b8894565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ec1a8c8116f2a33d2d4b71529e7be9566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ece122794dd097f426ee43273d76327567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ea1626cadfa9fe8233812336829f47568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4455600c5bc15675aa0add0c92e16cd569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8335f169502f5bc691ca1bc2682ab05570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e515e6aef4dcbfbffd21ebd775a96c571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f70840cab10552d087c8a4d39baa93572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c85a46d49a7a53ca71cc4467f28fac1573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1bddab58133d4f5502757d3183c7af574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6211793ecbe6aad35c38f173e3b8315575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a5b3462f155966ddfd476d5f250540576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f115b585a8e378b53dffc60474650970577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7c9032ddd1065edbc95010b0052947578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da32f5cb6852ad4e69b4fc18d819653579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6236c2a588e45cc0a3444b2b5b42b20e580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa53e513bc20c3e98dae7525bb508455581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55d7b25610fb81eaa3551cdc2c028b1582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd020550f1208ddea9e75c5b1884306583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c0457b46612bed9f335f7823c3a454584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2736b2097a65b7666dc4c42b9fc1a2585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc858eb4a1cbf500fbac950477c1374586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477f3fa7652c7079735fb5d0ce7d053e587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704f583133d505eb5e638364d08ab1e0588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aace71642d670ebab777ae508efded8589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1be456ed267070671e987102b517c6b590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab42488464145448b57ade4193dee3e591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc538a01ee2b83d879a67493651193e592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf2869db6f1a523f80556bd9d1a8c21593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7449fae9e3dce2b57bd6fbc83feada594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179044a845b58b487ea8a3a4a9cba3c8595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595d474ba1ae54d0f644da5a73f9d2d0596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e01f5da59407cc4cc4462d974b1831c597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07581ee2ff42f30ba87121a3fafaab31598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a5a454563f0092d75345b2191a4a71599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac42d91decd4c43f2926380613e60d3600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175fcf96808b2a22268fdbdd035fda87601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b57f1eca5b943a4ea81c5b4e71586ed602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab79a2bf5e801349ff40610073b44e7603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abccd2865685193b736d9712d8fbaa8604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f799cd073834c2be5abbe303bfff5774605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b53a2f8acf78401c071a0c6531908a606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54394505cd42ba23fa43499980aa4e91607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d82fcc1dd351a7afc7f961bc1c6aa7b608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af3243280ca9c9dacb5d4e5d300c4a5609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb447d8a6469765493703556f5aa7b01610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb5a3b2d5b7e01f337a445cd3943a58611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08364a2e2e6986db87e2a65e902a708612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577923de3759b25bc086d99bb077e30e613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fbcee55d1bb6e4440684c848821cdc614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06130d2b8e1eb906429f7d19e01918cd615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa38ad0adf39cd897f9ef3775c4b600616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd917282987e7f779d2d5d80784c429617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a163f923d375f22f8abfab890e69416618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5f962e4159d6cc6241ccf31bee557d619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51448322d0156b77b23262c6a9f805d620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ee6163307effabe5dac60e7be1b3b8621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba1deecc8b7856b562c998fd661b03a622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57aa2971a5d69668b56700dbfc4883e3623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0655aa84b427e2b4b9a60754f7f566624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d346d2e112af9a6ba5f9ae22c6ca50625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3861fcb8ff773dd74ffb4480bacbd0b0626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d159f3c504ba78c126876bcfa3f455a627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439dddc72a137e1928a23d352c8bcd95628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bb4a7c7b446f0726e93c8102b5a9c9629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a80fa10308e8a192acd936dd636d401630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0071226e9ca1994b62b86dc7b4477f2a631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08b6a374907cdcc6c0ee8cd7906cc6a632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058f673112776b3b094529a6245a6865633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfff40be2d1f7aea829e7e6b08733c3634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c75bb12f8dd4cd31905b20779fd1ca5635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81d264750f72cd75026fc7b6b28a49f636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871829945701f619603be82179bf6cf2637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f88e22fb051f0e50cb47178de4e1c7c638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2818555c14e1575f6ee39408651bbb639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb26a2ad542d06d9d8d104954bd196c0640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d77fc4d55365f9972dce1f2bd3ba58c641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fff8611c28ebb560af1c95e84b0890c642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70410b2e16aed52ee5e517ab695a8d64643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b33b4f8008467f20f984e69fc86a4df644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05400b00c898ddef89abad48c4bb8fd7645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31203e499fc4da6d4063c973f5ecb58e646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc31288bb6c2d8d03a36cda27286105647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d160ffadbd1d9dd7de0ac2446cf71717648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195446c0ac980703ab32fb8520b936c4649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2001f892f776ca0f160331673fdedcb6650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35955cac211faa7c6b940d1c6186c1d5651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47757ae0c9b53337e5c7789c9a4e1111652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95aec790e30acf41ad17d33ec2fc8aa9653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc29630954555331bfe63535ffed4c1a654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207e31d35347351f35a5e38ce808eb9c655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c024b80da63fb0d229545ba1d79ad59656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9c80cdd785cbfdd0574837e189b229657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847e7a19da669e31e651e439f4339818658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b334aba4f3d2ef5fd665028cbb7deec659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42b8e1fce691b1d3b6d75265d5e96fd660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4348624e5dc79b3132d6ad4de24df81661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923191b5ca1248ce4917dae00beac431662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc784c2b576fb62629f5a6438330c015663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fa4eed25fc4742b2a42bd51d55e451664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87590dc02b8efaf4751584239e55e781665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d63f6e7b4998401deb6e441d0d6679d666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e92bc128ae4eb6a4fa4ed9e25125fe3667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3358beeaf62011044ba632327d887154668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a547ea3968b0e9698df9b5adbbf49309669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037c826c9fd91ee183e2aae2b5879d87670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0461ea2c54c6da05560b073d922ae736671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be780f537039f806b5914236124d8be6672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff973f15e3d5b2307f68793019d5299c673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac4b9d7c81d8007006f7872d23944bd674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98927df13f7065fc21ee9bef20dbabc675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1c1801cac9b08a8d75cd9b924fc51e676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da748d17d318ba5797ad8833873d2e6677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685cdc0b989ab927a8420f7e7d8c3242678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a0f34549767f96fc146e0627bab07c679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec8a8f9f01be9a7f210b7d50f8699b3680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c2f51b49d8960d1501bdb3d4916e4b681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff68f48ecb613aa19ef49fa7d72187b682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457a0637aa99e2673a99d87de26bde4d683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c861a33e1be7dd96e9bad411f8a59f684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d606423327fec2c8f99ac60b4a3c75685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0653c7d9fdd40c1afc659e373b4cef66686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9260269bd07903df8f86097c4a402c2687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e00b2d928d7fe1777ba4b03391d29b688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c7ff24137155ce49d8566efe26b849689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24b221d4d7fa94012ce4db2397bbca5690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684e5c89f48d09d21d3785ae6fa6c1ad691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a8d0e9c2e3618c5b135b96f0e18674692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8313c45dc3e9627e40bf3b01a41465a2693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265309ed746e048de15e2a63cf11bb94694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad585be141d9358900cd7679ad8c4a3a695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e100552343efbd30fe04682fe151fee8696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b10bc3317ea089466a682717db8fd2a697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609bd32e6ceb44b321aed8c0aac16071698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b93916e2bcdd3633b8416c113fe35e699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147a74862a1a686e28ac60557763696f700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03aa2fcdfa8e60a0b5f81ebd3037604d701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163fcc3b370093be6114189532926238702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e49aaa0fb9ae89c926d5e13d75bde1703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e29dd073a3fe7173898d58b608cac6704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07835f4bbe159c76efbb8fc81bcf91a705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520ac24f04e508b9dd07421599883412706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02632c83ac9e23d28290194ccb9167f707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3450b5953b846a1097a73dcb7742a1d708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2faa778f3390a6a36f23515ec7b17275709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db8fb341b64b4fa8b9303d25c4ed031710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08679c352d7bea998eec8fd9b9815b74711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d81d2b5109a99827b245101070cf224712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ec47f1cccc79202e6cd2222d77fd8e713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d6ac0b7ccfee0e08820aedaeb91b95714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81eb56a182f93705f56447f1e050f6fb715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7f7781c2887741c1eb524426aa9699716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e0632bb7eb739edea0997fa77cd24d717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c021bef34559846810959acb6a077b718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6987775fc56ea0409eca8456f958936b719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27521e75ac2036d3ac2b6bfc0d4b084a720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379d31bfb48069bb48fdb6e74e3b9f58721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5041999bd68f4490bd5affb75abe75d9722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675dc334e888fc14ff4fa85a9b5b8b04723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a088263d1d3abfb431b8d7c11ba0fe724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2010beaedf498270c82204b3501303a725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fbc1973dde9de22f6662210d1192e6726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae57d95eaf3815c606767c9f62564455727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e2643799acdc576e7fd221c1d83cab728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a255104ded50d2641d68bdb6ce5f04e729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16593d05dd23fc028c62755b2536bc40730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b4267d3e4818f531383d1291f620e0731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271985c8761b77283bccbb56a838a1a6732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08ec8c369148ca9193ba820da24e7a2733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a04bfd59e067d058530aa72e5aad6d734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd8354eb4b67cde8aa9a5fa78cb186f735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b58fb0a513358111d5c2f46b70a3818736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a4393fdf063bead596beb9749526ad737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e542d03a1b0c0da9751ba78e022036e3738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e801d2c9da944e377ed5b265bac24af739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84870629fc1b94fdc595a9bbb991b81740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae04cd8b32db71cde3951ede8fd3b724741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fa677eeb0da93545864e885dff9c76742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070fddf2d69fe6f1b1befa544cccce49743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99debed2df271e480758fc89dc2eea0744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9eeb6f608cb27d670235a0523fb5433745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d0fc7124fe7892384706d9590360b5746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d18f3afec049f262d32dd792d4a7e0747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08977854550dcc45fd88383c300b9d1748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25b73753af8230e86c36fdaa1de70f9749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b7c6b86694f6561a8a9c4bfc934e01750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e149a76a2a9e1fdcae422d41b5420627751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f92b1f026b8ee7bcb423bb0eeb9bd0752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b598c9cf4a2da9fbb40bdef225c414d753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491d162220d2f86cbefdd80fbe494ccf754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42d9eab03d83e1efb325dc2025a8090755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d073cd401eda72f2b50bd2a3f7752f756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7892d0aef404a5cfbc021a5aa984490c757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41fc4a2f54519282e7ab22f45af3534758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca407bd9b06168205d69f8ae5504056759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf830011fb621ad83e30695498fc6901.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b743f46a8ec8ca179cca75b6b8d97c42.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbbee0aa004ca766052d3c08f3e43303.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cca674d4e7cfcf02ecec6f881beaf1d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32817c9666da4242699d6a0d77b8ff165.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfff5294addeea7bdad0859c6a5368c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6abdef70ea83cbeb242ad8ae9463b4e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e66af3de3d3ce0066fbd08597ad8e78.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06dc8725b795130bf342794e7f860bdf9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ad3172d4fa5d11e32ff75144a1c08e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7314cff544da257a02ac5e646c4eb9711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d55b170c3a62749c52930cc4ce888e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1d7c5bdd2bd393791ebc494dd87b5313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39eea4d496099418a39905bbd645c5c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7495cd432e2aa19034c960f598d42ec315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfe9f90995e60784cfa0af0b198f7d716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365a78cadeb206d67b0b9203844dfd5a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c06344b0a2efcc0285f9a353a417e918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf81f8d613e5182090be12bd65a8215219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121a85ea001c7b41e127026fa1718fdd20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669b65ef029c3f72b1b6155d6ca25d8921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722b2d663e79a5f34cbc9fa6e5bb154422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc6dbfe011921436e6b39004f651b3c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011e65c3632c5073c8aea7f1a80765c924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c1a878f9fbc1e3ceb38a6bdb2dc0b525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e654eb2ef88afd8556a0f29b78d281326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2685a40ef31829ebc2fa2380ee9c52e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bea649bae7a0390dabef8495abcdae28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f57bb45bc0f74c0e992e19e4ecff2929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fbce73009b03bcb3efa30f81003cae30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11312596aec8c6c945cfce53a0f859fc31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5125b81e76238ab6100522758e5bcce132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6eae4e23751ed5778efb23754dacad33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cd231e2e120e0130bc7dd7efd1a00934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3ceb96c97b1553da691f62032d4b8b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7893e3f1613d3b959856d6e77fd2d3436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22db228d495646f43fb9b4deefce49837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f23aad6a6ac0d6c3c8e1a7af9d19ae38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdba2467919474d179b5c027728cc78039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cbd0d181e02dbbc714fa3462f334ea40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03946455d9c86bd21ee83456300c086641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf7b492c9a12fa2171d3cd156355b8d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2701dc958c8161c1ac33ae4f6d6a82b043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c344336f621a71e14d8bdc99ea474d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3db498d00b7d5ca75d7f598dbcefae45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6011de9aa0f1851e4188de2fed4f3fc846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66f23be32315824689ba2f783f215c247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab095c0392be14ba4e7c3548b81eb06448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ecc3e822dbd50c29e1910d3fb6011e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c00efe14cfc1fb956d94b7482513a3750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3015fa08fa9122f5ffb6a9cd70a2422951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1289daf2952ced48646c81930a56f72352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46aeefd7f09d0663aa6a069b50fbf22153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d03796dea4ec2737b956e47a223a7654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0eee63239b4c9dae0cc9ccdf9a8abc55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50b089585b233720a8f2f1847a0d07056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d148610df814cdb0e82d7f352fab2a557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e84f804c472b4c6e416a3a316ce7b1458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21275de4997a1e3b3afcb64556c55a559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0087f5ef74be093080bbeb695567e80760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078c8805eae53ad6c80081131653855561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b731916864b9b8b9f5b786b31c044962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15b9faba7d301d709bd2d4ce2a6020b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8889bb8a5deeee42cfa778995f5779dc64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee60d19e82ae9aecf7b85f522c1d07a365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9707baa95885dd93034135301c7e91266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b82ebb9134e4ceb5e79d6fa24b514267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9e3d926fa226bad6940314d018b25168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da0a84cbbf9096d396219117fdbbd7169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c5e919e03c5d279eff89eb221c2ce370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767111ad91cfc7b3da9b854feebea64471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe76429185a2cc9750ea326eddf933e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b1a12e81b792b176932e0cc6007f6873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e1d765644a24dab503b6f0e767451474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3e0fef39351a726eb72fe4675677dc75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2fdc8b8e91b61f5d13526d50da65a476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c288a760102da42d4e47d48a6eb3c9a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccade8219cc5025a20e5856687fb88a978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f4514208a7145fde08c7f9f422b92f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18238610208686195972771be27b732780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43049b2aa8fdfe4a61597838847c2b881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8962eddb47592aca929d623636010d2582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec95536a081d651376946b64e5ec9f0283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3143c5fcdc4f013e6210cb9d3290d0cf84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b959c427d02020544a2ebca06c48d6485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f86bc43afdc554ab7767fb78a3e104c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84233d66110d5baaeee3e4698ae3277987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a51631b6d1267dbd9dc284ca1c39fc88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb80715873d3d261945784d0b5c9fe889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7b3d29c0607dade3efe749cd1884c690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ee0579f7eb716f811dbcde6867a9a091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3254f0502e09f3d7e512ad2e434c587f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5daf5da10b568cfc33728e74472af793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad99d8a51328d66ec0bdc38387fb922f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d99e2df04a56cb3ad4c0f2b8aa629b95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3989e17663b128ce926dcb2e41a7ba96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716420cb75cce6e428f7d5ec389fd18d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3798c0887f36a8901dc1ac053ba0eef98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0da4ebf91bd80908ec9c573bcb15bc99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8063bbe9806016a29a059677c2549e8b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8169cb70ce15b5a5d6daaee609e96f1c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95962ad27744aa4f87800167afb4d80d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9947eba03cf526551743ee8715f0baec103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a5f38d48dce20059b265a600af4f54104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f12e74656309e8ec794f84a2d6da8fc105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a466b62500028619a4d1a7781cc037ce106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddc12f6c191fb52306b5f6d403b6592107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7367d658f2a69e124debf0a79d674c06108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34dcaca4301a01a258128cb9baf8c1df109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5996d18c090cdfd7f185e916255f1a1c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304cdd4628ebd02ef1fdfca52db25017111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876063f58d83774536ed75e34966391c112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fded93b247c74bb8f81e21e11cbc1a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f039c1f824debdcd463c979e91fdd09114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b8f8d1d00433810a78ee332ec626ae115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469ed16fc81a3bb97f567976824b380d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7e34c7086a9f781596f0b582008ef5117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243c9387d359b2d52e44303ab2951a81118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdcc9abac42d96b47ba77345e646537119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f978312becaed2ae1d92b0757174a955120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd05c5abdddeaa2214d972228fd26db2121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d6362221dd7b7e5a22a811bfa84b8c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75741d25207d0d2f89cdc39181d54baa123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6674ce37f7346f316f52c03eb64682124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e88ecc34ed6a7cc1214466b946db80125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131ce6aa920bec2f3138fcea59e27d12126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a605002ab8e91a6f3fb5a92b85c0ee3127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14d775738af14ecedf863843498cc93128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82731e19c5ba236e377145ebfbc34480129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f920ea5ae459e94eb0183cc80975639f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76513a72bc848cdb7a0be33aa78b8e7131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f3680b8bc3b653a85af65bcad7c2f2132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b81081ddb562d9dc24581664654469133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d43001d9d33b6fe820b8b47a162c33134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94da94a82533ea0eb19bd52aa4e34d22135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd56cf75b52e380155bf10c176b1521136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eba6876a2cf688cf4501278ce1dc391137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfeeaca44e1b54b12b8b52a4a003e19138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d86f60929162f90a791f6313ad80b71139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa09c2103f28e4c461b62a14fcfa48b3140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70749b2aa3cc7261ebf0df8a493b04a141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b1f1f599cc895fc94360a62715cc49142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6608c40586fa9ef419b9a56d15fddd62143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11e74d9d7fc1ca8dba2b76e6b4ebdd6144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beedfce86388fc45532df4ea6e6be521145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f033a87a913cb20fdbb6f97da7cb6254146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc0353bb49fa89eff5d7832fae5c10a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7b01ac36e7d5f0da91b61d4e75f840148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8566908fca318507a478b95936740d3149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d156fe57de058f134e1a8089a8b28c9a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211d4d1d59d78025015d1a149f88d5da151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183b89920dab14cb83f033fad1b69415152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1a2d59509179dd3ae9ba4ed2f0a146153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782af05d0dfde58a5f8d71bbbd52e3a5154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa8a7fd69fe5f3e61a27606a267b59d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0419ebe035768fba8fcffa7ce7c555156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20590fa3c4370a11b301eeacd8bd8700157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350688ef6238c6d1e7126ad93e38c0a3158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9283c1cba08d5fe8f67d2ee6a65b44159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1135d5fa0207a14b5d60596525ae3572160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de38d391ef176af14e1c7551b3dcdfe4161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977e6aefa940a2f7a6c2ffeac225f539162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf336290a3b122b9bb54a78d293283a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18467e971eb3493a4974f14d86717c15164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d167b7c6d9f7add758916fe0f3b93b85165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ca34b02e0b6335f23f9c8c59da15fd166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d1da94d212aa5a75425e79ffb64357167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3bb31ed030304dbdb474c0cce8415e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96c446258654a5e7a4fa937156beac3169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9618411c7f5428135e319277e79f36ea170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab7c098d2c7d24fde65f6e166f30692171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66efabf03a720ce576c71de7612c3c1172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68eedba9cfcf40c8391b5602c811993173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4784a831a71548c813ada1f773e153f174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0474d06136b1dda1ca75bd52f21ae34a175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916219f9665ea6c00e6eb9320ede8699176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba5f88cef259ed4a12909bdd99cf1ef177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e99f91475f850bba61c92c64b7ee6f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef52123a410914bb2d152e26d616228179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0f58492e370ea3ea976d8c6cdbb39f180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8166864a1694d32ba6b54f67d9b8c412181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28969f0a797ed4240371d42b67e9f0bf182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920b312a3b17319643b779dd7187059f183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266ebfc2f0cd6e193fd00b86c5f196d0184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e3bbbbcad82cd59c9a00f6c08df27c185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d4b7a90375dd47f8a16ca6fc20fa6d186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81231f0cd6b60ab74ac9a2fbbb0f64a187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3f6592b4fbba06b5ad95ba40e2824c188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb6c6bab4d2d07300f7b6db29d82921189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed2a8407e5192a8ee5c918a5c973ecc190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9cf93781a76bd1f4e7839e2bbbc9e4191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f337f6d7593666ed0562438380d08e192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e4f0f6afe9af2eeaca030b23fd9ed9193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c83c72fcee38069bed30cc50a5e974194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdd8d252ec11af45724dd27da5dfd42195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e722faf1c39354449790b982d76aa389196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a50a95d45aaa9b89a5a402dfab15712197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af497787898579103a2791434c495094198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfccf5b80244f1d5ee0ab896f87b0e4199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b0e81420073d50fa6b4e47b330967d200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd87fb22067d553899ecb485abb5a0c9201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478e3965d3ec667842a824667252893d202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c40682b9dfc18789dcd22f4781ab1c203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113ee17e558fcc6915b4f65d475fadf6204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0ad738b7bcf9ca9ce1383d957f64dc205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc25adf8a7794f899a21704bd8e83d14206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fb56ec305cd0cc8d88e262a3d5e89a207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828d13d8ff4d51c4b689d34a6b8dd617208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3993a7adab94904f4a6a73587900f06f209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7c4c7682bb8c19c5f57ed9170132ca210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13723363b4a86146dbb83284872d3d3c211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f79c6c2f60e532032a4beb3e92e4617212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6402a74482beb0cfcecaad8cda8cf05213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3e11d9236107b1469760a35e5d079e214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6479eebb3a209aec841d9c0bda9af74c215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c688ca1641cc29a06838af3eae267a216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3391a6125d7ed8966c05c9a50c221b7f217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83928ca6bd540f419d320b607eef2013218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bbb3bb3853b801ff90b0583f351c94219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b6a5c54669258b63ba6ee96a1d6332220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804f283167e902ab1fc7b86aa7a54600221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259d0ce6e97fa3704235c73871171237222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc99dee40b967bbef538af0dc9db9ae223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e598a15b59c26816352b8417b82aae224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da09706ce338253602d6e7b43b60c22b225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff6b4707887e7d1eda2cffab56e692d226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c51b57c72782ad0c67b9f1287af22a227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7135d995888be24d89b45e405b193373228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a9d1a1a4c3639fa0cdcfe197112bab229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44976509cb707b802bbb0e2acb43c46230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13d5c542b23741c908a234f89325e85231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b04c78c4d06a59701976dafde4fdca8232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3302d1db0b4b65fc3cfd1ecc6f5127f233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd83f5f213eabba649334a996e5ed5b234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2c823fd3c933fb00e96b8366ddac9b235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f3ac3c92ce2a510baa15bc2588d1c4236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5f523e6f8a2c3225c829ae130967b9237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04a31e3db8f312e77974f02db5e31d7238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f702c0828cbf3efdea3ddd33fe969a7239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c90691c27f5810f1fdedfd2c7b2cbaf240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508d85f7b97ff233aca038c59af26f03241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57eb2edb86d965a3ebb4df6100f0a371242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6d0d204a75e0cb3a8e6105fc098839243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6992bbdcb41973ce8e6681f91f8214a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb7435ffd9ff89d4576d32b8c0ec5fb245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499ddc7d9f485d55bd22a9089e0d24fb246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073555dbf273f3b0db4301b50e75d959247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d26e3a5b0063841fdcae96a67e31bf248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31dc37cd23476b79d995983fc6334de249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cf6e52fd7ba4637efd0107b4b8aa29250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16b474520e3013581e9546ae7125f4f251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ca76d1739d0a29cb81d2069b38e572252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b650b7908648557015971df9f380e3fd253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff91cf334079e4b61cb512b86d26478254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83868d1b0c0d95ede2717e6f600b6de255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe00e29900e503339552010df38a34d3256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983b0fc9fe1b9b28b667893d469af073257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8a83a1c794d4c8d4bed6c05ce1b0cf258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652cbf4b9abe15d7dffafa256bfe5479259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47833707c620d67d7b74a19e83b3e4f260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbfc98f4aa44cfe1b66aeb0dcd46b07261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5c3ceb036ce252c9e2c393019702c6262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bc4bd1efa926bf16228cc4c2f090d4263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbe48bb9bf543eba05b5ec12c2b3672264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4197e7701c900c268f8882eb332de220265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd7e5239e574d1d5ef7dc4ea46ea06d266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c278283a8df784fa0477ff5d49db631267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff39b1066efde41ceeaf736142f83643268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c644155b0755888b1c70e3126bcf8c48269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c381e6dd00bfbd4637613b6456102a270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcc1e0b844b4bc8196dd6bda35564f8271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f305aa38bcf13c6dac22b9b8f4d0536a272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243b2f5489cf497284db7fa09f1a32a8273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c34b396c5525444ccdc7c576ed716e9274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3864df13f5c3ad3e0a4a9f7063ac9374275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc94deaabef8d6030be32200bc9115f6276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005a14b437a19d15a8de48ef542ceb2c277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3587ed40688e933f195c449e8fd78333278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d3765511b96bef6f8ea795c6817f5d279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7b7bd3a27609beb2725060a80d37fe280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f272fdd00043c7e22b00e0b4cd2cb9b281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33c7aeb816fd850e7ad51a689c60ed0282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9934c264c10ea6006c735b900cf138283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d497c2843d2b2abe3384c8d6c3e9412284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f452ece214a9ff905dd7b0d133c4111285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed5dec79f8aa495ef81b2fda208c836286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07e0698b754199ce1a9a868c8dfb99f287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9e488559cc6f2f0a13e1cad2c08239288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13ae2083c6a2ad70fad0f65a05d0b9b289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527b79f6cfb3f3ca0ad1924dd1c64702290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3971467a158980869aec1f8cbfc68931291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6786a67f8bd418ea686b55899aacf0c2292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a103da10b22f297ec44a7b97af89100e293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea3cf35fe4275f792e0148d26c4cb41294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3145986bc0f4ea02977c439f1de98549295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0405926070ea85174d257dfea3940124296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d818aaa171595c77d3c3a9eab318fcb297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d48ec5eb664459baa0c1ac5b0464ef4298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8534722e38f2286f973b8e744e597fa3299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c9c9564ff05aa944c350e27c4e899e300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb5459011ffacfcbcf0431343a5a07e301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1b93cbcb97f41f02737e6b794de2ef302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bbc92f7e66144742659119226df1ae303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e9a4a51883a522422f188b313ba620304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8da9ec20f4cc2e98f2b6d94add61b11305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de33796a8d2d21be583920cd679f64f306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bf52e624654127c5b32edd9b677246307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613b38668e18f7cbd6c1da7991e7042b308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce213d880967e076e0b13fd761a56d6309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0e57cc2a7641fafc684ad8999bdb8b310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beae861eb2e63330b7cb72a57f10e275311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46210a62f268e0b89a89c8e1a250a51312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efea6ac1d449f37507291fc0cffcfcc7313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73062e5dce28f978417a78329af5cd76314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cb4094112321331484b0b46d393e58315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c49120c5559b0ea5278ad84e8e6a8a6316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89055df243de4c344d83880f8a5dcc2317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dddcf22eb3651b93e5839fda76bbef4318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cbe0668482d65ab78bb79aeec1cb1c319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e0b46006eda895267f75ce0bf074e0320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f573adbd6dde86e54da4d9b911ffa437321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee24de5ca41e8d6afb11e965ded397cf322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e49e34a42b800b62b389891a4c6cf06323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b60b2ef95ef762f1d6ab61662ff77a324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73dbc1c9a1ffdffeac71e025d765fc0a325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33011f23d1b950b0e9d7679f92d40462326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b40b907f10b8b84cfa0982812a7bc1d327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ef817b30381541e21d2ef332f7e56b328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f1b7e51d1adca684f53f8d59fbba83329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d84b2474d57783327ad976d49a0e1c330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f11eccd622b6ebd1c5fd78434189fc331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73d80466181be10a178a29237fdfcc8332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31bc8d8431c1994fe8bfb9ac9ac28fa333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc91de4f1656f657cf4fe3585dd59ad6334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8601f996da0bcc32a603e8eccd3444335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881cf64dad00ccfec41d95712d595824336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7dc9f1286455e7edf43e94a3047e634337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec35876873746dbfafa0f23e5b794700338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e056aa0a182e721982773684d5ba2905339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffca5d31a2c40097848efb85875a642340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1faafb0832ecafd725d33dd378e712e341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2854a2b8dab1b5bcb6138b68a0ba4847342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fa740326ce9f452a06bf3512c7c9b4343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd311af6541304b8bd5a9bbce4d248d344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c06e302a9b000cd4aaf13c182e880b1345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3527b517e9b06c9e308a102f5caaf70346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22bb3a5b0dd6ef60cffad07cb5765ee347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb43f31dd0050603ec2c51357ef1e5e348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8df59058d70991458c86814faced85a349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54d10dafad22e445268ae6e05aaad1c350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52c60a6f6b7c8096c65b953b18b5800351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca291bbb601e09184e3542f896442a6352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe93c057b5bd8abf15f903b44a6d286353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3733926ce491efa179050275942abd354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd631542a2006023303a2d8081c608b355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac72355aa1d60cd7758db55b4a8fdfd3356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af8881ce9e5f744824943d0abe83840357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfda6147ed92809e6ea87ff589e5d04358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9254b306358ec99af37eea108b9a0b44359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9041a586f804e37f34e82ca62c319a360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2aa0314bd5845a92c6f959de7ea6669361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561ac1d8ccc30b5a76c5c34297ada62b362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d79d3ab54c9240253ea21e904c41614363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33858df636e826a4067530de7ea6cad364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77eeef21763a17c1eb81731aa97a9d0365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e038161d2fdc80da3e5cf1a22122dbff366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b536fab67aa747e230e6fc85bc1f2cf367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f25066f10b0835f61041790368e245368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ee5ad39161e6ce0f21d2a2a53918d0369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb8ab89af8bff9baa85658be19a5f9d370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3165004a0c8099c4300d3c97c795bf371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f73fa33d01c0f4526017edf04b23f64372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f039c0373c39493eb4e7abd31073b1b373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3889a876d209b5ba76f0262cc7286269374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c3a615ad2ba1230188425688b050fc375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e014c6ce2ffd4213f152416de367fd0376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13438a4105069a244061fe8f6957f5d7377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c6ec0dbc9f6362527646caee05ad09378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52e4801c8d1a22b8a33a0d86987b539379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d0775c2be921c0244ebbe70ac31cfe380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2f21b62bdc46d78be47f5d9d6b6878381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb36679e51f7ed1f02b1f49ff285f34382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1306eb97a8f3a490478b8497aed1d1c383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4feca3cf4df366be90f050905717676384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8a071aa75684a7784e54016014937f385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea35283c6670e0a8fafac0feabe06f1386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddc6c01639771454944fbfee5d91587387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7072ec431cda7db4c7a51958694e077d388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebad653cb726db1b2944028fdc75a17389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994ccee1240e598a4fc52602e42b2c7f390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f03a12fc7ef9fb3da1756581c2ea6aa391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a6077388afe9459ae1cb5a7a68a613392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c66614734d44350fbf45393a517ccc393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d71239b6fc4e1be68f375ccca7a3aa5394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43943fac8a452a10f9e239fbb5791ae8395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43eea3489dfe7d73f33f3045c5363663396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf0d91cb2e62fbd6ae9275133daf02a397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f569269e1007e66ce27ca0b4af0df63c398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7709354b1025517bc40d291495449f2f399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa06d217dc3c180d34ab3151c555f5a9400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910adea69b37a6e1294ba05bfcc56c53401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619365c862c3c923a0160d34dbcbd4d4402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619f80d1cb72174edfb32ce9981416f7403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4777c67838f95316af7d904c9058976e404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d7e0dd4ed7fcde6d39311ab94536eb405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ef5e8e70b892b5fc81012f2a1d540e406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd1855fba0ddec385ac61f8ef4162e5407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a71804f9e35006d19e278f3f3122da5408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98581f29ebe67d3b6ac25774ef28f6f0409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bd6be2207946a30f265bb2bb1d1673410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5a23d0f4e9555bd5fa3086ea085b6f411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484db1df456a458eac2903b9851cf42a412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea47e3d1e7027117b29d6dc7af7744b413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19d035d2b7821b3e303452cb4f764a6414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72c43150c63ce99e84b922457677655415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a067d217e1b815f28bb2f0c064e473416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94aa3181810b15ca4b3cd449d83c965417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e863445f60acfd2c3daae5f1eb393eed418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a26c2ec3bd9c3b150643d65bcbcd282419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba90e7704255065136ab974b130d4f1b420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357a291bebf0d8c5bfa10141112d80ae421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf1879b8a399261ad92cdf610c6ccfe422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e3df8aec73776a2286df7fc08cd423423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1af0a55eac57901519835529ab26519424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65a583ee9d81e3ab4cc7d97552533a4425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd31a9f58c14a2633f846f01af9ef189426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1df00e2fdacf392226b7b121824677f427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ae8da3179c5cc39b14650ff08dfad8428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f04001287cd3ad9d046b6a25cf6919a429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1b04f5829051bd306c4f55fa7b02b0430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62ef11add0dd1f32e003f6f5c7abef6431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bba065cf478d487bfe195366247264432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164f33b71fbe061ca989f3a5db7351a8433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59a99192523f38d0fa51df717860854434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f93bc147fc47a9e65b7039ea582b44435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0387070b53c9d9a9cf6a26606d12a7a436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4799d863fda238820a078a44ec97ec22437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f370b514cc3001090bd161070f938a8438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b464d81e27c49d8d66ce7d06f5441f2f439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3044d3bcc3fe527e35203468d78d5952440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee12ba55ba8a6cfd02c0d4ae4fe9e18b441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795dba9c9fb49abce9f02bdbbcb69c10442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84840ce2c67af529f8003602c6f99a94443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560f0821903f70b9047f86ef8267e6ca444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8e9e6c0b05baefc789f532a9bb5a14445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7413b4450fcb547c8265d5804b6268a446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5746f58f7ebe8ac5b5abe661fcebfd2447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60b7e2e3f8b1cf7c82a5184b2469ad5448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcd05aa3a518a30e0136b5b3f24ac71449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1ea707b3a2c3035b593bdc6b7db774450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a12d1c1028c1eab564970cec8638d1451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198229432c8462ffa428e48b879f5839452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c8a812a70cb420d97ec81adedb73c4453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b17c803232155a303140cf119c0894a454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412e4a24e3fc819191b08c3cdf663a28455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b269d8281ac51f5732cd9688d68cb9e4456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0da1cd01bf2b5ab28725736e5b3305f457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940fd04693fc95a2552a0bff5544dbb2458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7e1e9b27b6ff24d0441cd0a37048a4459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd639382250e8aa83f0a291f2e04723460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488ad172c2776b649dd9777b39b9bee3461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e7244494266595b103122fe67378a3462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65c61a55a1d24317a5294c0a4396b6b463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ae396fa64397e56ccf3c6d3408b43b464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de076ef872507b76ca98de2aa2ddb7b465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a1df33c077f4c686580ea872c9974f466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678ca923aa85411e85c8a566b9b07423467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ccb5c1b0d542860870160db5f898f6468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77ea2a0e2503324cd0733638d902554469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436c7ec627ad001cdfeac52bde870477470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68af7af1e4db7e991bbbabe6391a654d471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463d93407e21512bd624e3b9cab21af2472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363ac5fd5f695da09d0714a617c05b77473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473d7b208d515399218ddeadfc963a02474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36607dc56ece4e9dc032e766e2463e52475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d9c6e21de8c63489122b6d82d79817476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cfc3b5184c700b1c02f888fb78c666477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a865eea71993b82632909a3820cc3e20478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1619f021414df3a46a7bc4c4dc85b8c4479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0076f52959a15190a7ad8e6b35d116ef480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed37aa6a2efa012f6fad2e0f02b4db6481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810f6e88515b68641ab03112a081e18a482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a104f231ae144579b534a1408095f70483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72270c46986555ecc99c6eb5f242ecf2484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bbb3130136d1faa86e2c9dadae5ab1485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d52040fb55a670454483bc88488936486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01e9c75efa724b4aee352333a368b1d487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf1729b681e5719cb1208289cbc2a75488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430e8f937be94579b81b0009a82fd51d489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a0f87002bf578a4299e5754f1bc4ea490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a32174d545971a38dee90679a47e9f6491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e055d078b177ed577564dafa44299507492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0209a8e59f5cec64a46c974a4b22a7493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b259a4e350f6443b8f4b53e0d850779f494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8a501fdecafd78d97d08ad788eb7b6495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb107029c064ea7901118c0355daeeda496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8645c65e30963192a932a3ed06880642497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc30f1ea0dde7942745db44d0cad0411498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5163dad4e5b49b9711897b2e627fbbb5499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04daf5485fd2d78abdc60d27d306e883500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e684216d88ecc41eeab820be93282dd6501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5065a397f145d543219420a7ea43c5a502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3821b533871224f7a6536e3120619b503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb07d205e58f76e9fdf83296a7f108c504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cc186669ae6a4ec4355c21219b9ecc505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e891d1c8550863ae58cf7bdbfad15cc506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5313abf56ebdb79f0ccdf67ad2c5cf507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9fe25e5df6baaaa6e73672f283cecb508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e61054b993f0f2d90cee7f7302137c509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85a9aea7c6da7ada53a4eaf53806cb3510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f0742e7d3b5fa16ca64e098e26111d511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d6ebbbdde44192998bcc210e6d9668512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493c61cea75431711d8da598e886c7be513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3572b89a5345943bca42c4b4a872a49514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe7ff24f639a862cb8ab7bd1e3b978d515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86df0251d0d6f48ad8398ef9bfc19e5c516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365d64e3d600279ff141974cdba40448517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a590ff0677e6418aeb83fcdde8bf94ec518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c112161728d3ba6ad6d8bd7c01d20124519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9752d2e25b5225c5a3427bf63f873b520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4087f4f9bb1302e3d4da7476e4c573521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8683e64e02ecbf766dab4150708ff75d522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99070d461aa06bc2f72d420dc2c4b5d8523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc411faf74f7b9523adff47a4d787c0524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291f265ea85530b0907c835802d30ec3525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0978a7580ea09c1f2a585416637b6bfd526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a255f41986d10116334529776ff269527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a511329fd9f2997421a3f4ae4c851a528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d5c1367ce7483872f8149a9b294ec9529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45f5e2900236642e40f6b02b63215a8530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c598aff17c7f5089f965f2459e14de1531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2197d3230300221192f7cf16fcb270532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f73cd9bef5243ad834531bb62b0866533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8790ea28426fc0ff51c11a757194ce45534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded09fedcc9847e00f3d5760913eae30535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b95e232911fb87680078ff77041bc31536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cadbf511d847b5486e4c4703e198c48537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8d53b242d71f6da6168c18f6bc28e1538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3565c3c8530f5fd1af84ad30e60e8b9539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e33da506ae1ccd92660a20edba862c8540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919479273e6d6b1345aa8f7f64def157541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdae92f1cf40230566eca87115eae7c6542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28943e2cad311d4d4f30956d16b64ef0543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c87750acfa8d4e346657bc433fff0f544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3288b6ce6df1608486916c2d3379b87545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92eca41b7be2db203cf43a28ba81949a546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d3273ca734fc22ada787c957cffaea547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919cbdcdb52955233ec4dc5f72153de2548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6a7055fbb45e6eceb124ae26afdc35549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a889d211cc4ce7d3512d40171e68d6e550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0733e39b885b86c0190a4b3cc4a0b1c1551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70813320af8d19997dca447b0a78f61552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15bcfee86274f7ea6113ea997686d64553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee48f3690e86dc9503177ca5a4adcca554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d682e84495dd32765e77f9bc25bcc340555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451942909b9af8477fa3802a70f8044d556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e31349a5dc63c63b2e5a96e309bc70557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1cd4550986ca63f98af1af2d8f90f1558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b56027655ba4ff2e54879e497f2ca4559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efc921bd60f71dc5f54161034758861560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab7fe9a3a80415979885eccd75ea91f561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2109b9abc59c8cbb185cecbd46f0b738562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afb7cfffff5c37df93ed38cb9f3b9b8563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d769057d6b4be7e5a01fb5e3097345564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3be533a09ada0732fa73fe2fbd2aaa5565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d99b943a94fecb900dcfb962de9606566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b0392462bd563087b6ff43ec2f8d21567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946914c37d243d2303a54a6930222ff8568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e3d1374318821f4eef3e1fbd867ad2569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569defdff4486e4b7d3c19899f17aa96570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d68f2bd8409a6dfbd5c51e166059ab571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7a603ee97adcd656d5aa7d20ce6a5d572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9766dcd51b66dd0b13ca471192b3cae573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdb96800cc6ca7ccf448209fc71a51e574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2977fd2205f17f81dd168317c87647a9575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae050df60016508e227434ba034375b576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b2b35fcf8f66a698319846c1d6bd08577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b1494c81a7b0a061be106ab4194460578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe2b07ca68e6515951e246b52df9516579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fceb79450dbeffa1be0578c7ff91292d580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e8738e4ac9b086e0197b92672bdc50581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba136d20e20695832128a03c480c758582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca38c688ee983c7877b219b795024636583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119eb8d3755d2218efb08aa661c3311e584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6c37e2ff18350b18d12e6e93cf63c7585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6f5c27d06cae636bb1f46c293da2a9586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d27bf8b7e4e647d2d9b2b33f3df9dfc587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7f8b0b9122593b0d02330afb88ebf3588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e487aa987ca69f5008487b60d40f120d589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db58a09302016e56504abcd0e70682d590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0e707176774227ed0056f0f3c76ccf591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7248df5aa53bc9fb295b9b431a5cfa592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2220f86171dd5d34b9e17f4e919b550593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ad61244a03fd7f42947238f3404683594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06693dd32ea882d68e7d7f23a452c0f7595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c950aef6c725ebfb0acf5e2c12c628596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d7ce0c666377c38bc67ef4f05b5a81597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcb077444bd22c58740c8cde947c342598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f996e4d09b4782967c153659a5047ac599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499f434f7a6da7d5d8896be239542f9b600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900c7fe6cca352f29f47acf8f87678f6601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb9518cae8e281075e20d0122657c82602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2dedf71770b81124ebe5aa7515118c0603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce23bddbd8923a8834df8a1a8a4649b604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3f104bcdf688e9737556265b4279ad605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3da5760b7242ca8e8f389c3bc54a808606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced35f4a52d6b90feb65cfbd1fdd5e0a607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee83c4b65bed6f7ce9c037a779ebe512608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83703751a376e5e3829b2ca185e77b4609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdaec0210d2e2f83b7e22ded5be4223610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1153cb27357ad5ec79ab60c440f6ec611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced95c690a3cb074c8a30f030445bc16612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bb008509c33078bb6c0d2c1a11acd0613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f2fd62d21f4d46b870ca44a7d0fce5614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa3cc6fefb1ae068386dc675b3e6809615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d261c1afddc502579a8cfef5766ad17616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1963a4e86d0eebcc428252e5f2a6feb617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b983914cfa58041321a594b587d69f618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba63ada230633941e7e7dd862236f97619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0028a90356ae0c62c9e24723cf1d8f2f620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e505d9023df8cd618c5406cd96ee3d1a621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0adb866cd30c7550cccc603d7eb38e622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9d50b7401ebdca8b1e00bf5982c81d623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a984cb4fda7eeae724b44d24809ea50f624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d0fc36383a918c8fb2d6394975ebea625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2eecfd03ee1414b6900e2e124ff671a626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dac65c44311e76ea91b2b66861f13d0627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e670b69bb68be39de89a85d36f9e5a95628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce620cdd7ed29078461dec591088a5d2629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70385a6ad95930e450c78342941ffb2c630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e83dc7c22a4709d25337612ce68b7c631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23c442e80c84729a1051494f22094b5632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9619b27c6372e0dadb7bc58342ef6aff633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5687ede02f84133957456563f3d8231e634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3162930006babd0effe659cf6adc2f83635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bef0c875456c6ff1c2b967a047afaf5636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52bfbca192ecf2b3a69bb94ddcd1cb9637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6f273f94666f64d29f8640a27d5ce0638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2faf88b1dc2cfdded099118386bece90639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabce9811b512e6fde6620609573fa78640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860a52e2a8047a3cf32dfd529f1ee50d641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9053f2eb9e036616f698460df4ce06642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668ea6269ea8106654415f77f57112f1643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9aee368c86957cf98a2be1c347c73a644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806eaf2691b8bf17cc29a7c69c1f7851645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557d9883f43971d00743c5816cfdd445646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2b5a3f6a09411f21a1eb99db0dc3be647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63ed71d093ce94d25addd10e29d6141648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348ba7cfdb64b03cf62479b8740074b2649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5da750e63e92a969cdcf19af71c58c650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd94b8f841b6fe76b93ec5c6751d4a19651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c12b64d1542fc5c98034e95931c3b4f652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e6ea0c614b5ffd3e4da219722d39ab653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3b0c318b16b0112319736648a39bdc654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57001775a8f6ba46f36b5d472ac57caf655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247e4e0c3f23e2e7af77290b36fef0c8656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8db31ae2e040823a0bed39f590fe59657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56a99151ec4756e0cd176fead1012c3658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8dafd3c36d9f6d5d1ef5d1647cbf46659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccb0573235dcbc8388f3d4f0b3c2b7e660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfd0fbf43264f9f10b9571757673920661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19101507aa3ff1281ba8154ed27af72c662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9cf90693082d16dc5dbe9d3eb1187a0663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862d10739b695572cc5a8d0f66b8b02a664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ddd150bcf919e2695513960a00d801665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d623565c792bbfc505bc09d99615f51666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c86c633cb08ddf8b2a559d7b4c1cfb667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59dba8543a3449eac2eb42dd2b7b178668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87a6b735c79f3e991d05f0fbf987c5f669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66aae68cd5c763a9ea444abe73dc7602670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749feb75e540c7b72de3d2b647aa0fa3671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d48fda4ad4e29bbdaeac31b239c483e672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1f9a837af40ded14ef51d51f6e1bca673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0565cb649cb8cf38e1d1910ebaa81eac674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef69e527a5abf4dba72f5a9fba2bff5675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207d136d83deb5f9522bff34588f39b2676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e31a4bcbe5926e9036656b8d260e992677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab829dd75554a93b536b9bd2a7d1ddc4678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd7b858ed012923891bfc52f3fab8ad679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fde71d6c73606dee3791ae6bf3b6bf3680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5d5e3e788a9cd7261271fc49fe9b13681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b4ee4855c3d681733f5a8cd319f20d682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f123efae41e7105a7c20a58ce68063683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716b653f1edd675817606bb585ee1634684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9f1d344b1fdf4891b3abafe7ad887e685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36566b7fbef5f6380257f1c79c7929db686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4b84c3af62f8cd8087a5dc790ad508687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb156b91762610e3cddac89d3f86076688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658bb2c9b692630c0852ef771cf411d8689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b11f31724390c6ccd87ea239ab062ca690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad128beb7ea9675a8841b77480ca4ec7691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e674725a3c69ed68ceaf6f87072115c692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8448c3879b416c380a6460d5277ebf8f693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871d3faa36bcf4726b01ee966ca45d9d694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f870ed9333f3bc0df256b1ce1e283a2695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1170e5d6a4399d75cbbeb84ac816b35696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05e8de570f177043ac8074a33dd2565697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18932d5dcda8b2da43942a5d084891d698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff393a0db57b426b2a5b81a843dad4a3699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c84e57cb09c3337f4ca6fcb9220b9f700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a96e517d11c7aacf4396213281a08a701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3dc1e92b719f4cccdf02ec26d73572b702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce701bca95a72b0ffe4047e2ec9e6be703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ab633278218b44937c5feb8547babb704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cad2b720317eade181e5a2cde6262fe705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682e02d08eea467394c6151e88be6712706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f49e71a9cd89e0fc48e23c4f73c1c8707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0ef9dbd0965e6c5ad8b08ce9097d3f708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7c2dc563d3f5228d48923082191445709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c22bb71ad250a2941780fa2968a17b1710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea819bf2ac745d1246a25e12520fdca711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c890962317d3fd4cb006a09f82066408712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1196583986984f291a77b5d86f479c7713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865292c4e3783ceb4891ec9556c380dd714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cceb583f38ae687fcb39b778f306a4715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094afc2102c8e9547e38336222a5f19c716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b9f678f28902957f4a63641f35df3b717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7fa2835eecb77c20085fa02482f7ec718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d75621f292c82853afb5d4556dda0f719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c2276a0e36d9b97b1f9cf31fe303fc720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4107cf01dc54ebf39c2a881748dc642721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37312a1cb16fbd47a40ff35e01fc482d722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc3f104f66a86071ac9fffdee981064723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1707563302901b924dad2ebe7abf23724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b6d4ae08dd1d99b0e359a5ed33c7e1725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3ecd874d474cb52bcc37c5b5166b2f726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9c2f0460a2e4ef88c300dd020d448d727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982a5c35fbe2b8b10c23a24fc35ea9ba728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43379f13a3f644aa6dec1f0001ae2f1c729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7e20332633dac21696f6e4ea9144ae730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e477543dc507f01f1c0d2233f199b054731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29950f5df3436f891127d95b54e92850732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d0d23e909b5897670ad1b8bfc12e19733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a769c551fcacb1c9e90328c3b563608734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2948163167210d8e31e38da9c9de8360735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fdd397f326a573db998779d5c039c6736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b781857af9e932ffc64dfce856b9b9de737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d785b9772aa1e055b1b5b2ca62a6a08738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af4a46dc218073e7094677851f247a7739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b752380897e3c8c222435d9d057bb3740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ac223a58b01fb12f7245b16d3d6f34741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44514fd14676f4b9f72e91f08910fab1742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a0b891a9a5b73c193b9f29a1a80584743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a5afe16ada63b8552ebb1b9f8895bf744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8da4018ca4b3c0b05b78b1786936e32745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17dc8adb68df41bfb72faa09982fe0a746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a6eb366b94320b35af2615ce47a655747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdfd3cbdbd618821b305202584c1257748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f665c5f519909c35410fca8a5cbdec4749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36669023a3f209070bde1949668ba0bf750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c7e77fd0c06174f09a0b515ff71399751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819c1229c7d66150df59d53fc167aec2752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed98e72bfbc07399fd315e1e4341a4a9753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8c3db80021ec5aefcdf95338c127a0754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4a6085a97d2e7e594741a67a2ecacd755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10814bffb6e2e4108bf37537f80fedd1756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500a335bf51f783c07823d4260358a9f757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f396bb0236b03a259857c2c39163fdf758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ec1940500290cefe3838e715264fa8759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>