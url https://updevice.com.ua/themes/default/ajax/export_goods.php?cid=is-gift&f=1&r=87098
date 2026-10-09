--- v0 (2026-10-08)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a995cf58a16334a119fb6a3ef46aba1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b738c40f033efc5f1393c9b67a19782.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3377e1ebf7876ebbe2a338e5daf062493.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e3ff23db15b8c1b251e9c44a601c0d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df6f75db8dc4877bbef010a64ee68285.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dae326303b0e7afde60bdd80093d7226.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b3668feae071cb1b6d92a309625eb07.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc570f7fa121da2e6eb63d2eccd633b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086197bdd83482ce067260bda71254cc9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d322135a0047f3eaf2a86d97b4c8f6b010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81c20afe1b5558857e351f763775fa911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025737e4fde556d32943ac999670a27e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca46e0deb06567e83db582380b4b16fe13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585fd9df5e48608d8dba08aef030c6f414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87e5e656898009d09f77394bb7cfe3b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e651881605c511b6c2991decc950437c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650df56be1a75b1f555d56ec00141dd617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb191b78dd528111dd44785c694a93718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63e832e0f91da82bf9d8fc6bd4beb8c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baaef11f30e2033d51880a9d50567cc920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda042c94608412d7f8b06d30d258b0921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174ce55a1922c84a1bf7d3ee70608b9722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d532b0f33257992355c42bdf42fdfe23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ce84e0be31d46d4ce753f43a46010424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0a88f3bf7af80f0a98785d4471ea8e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4c05f4409926ec14492a341e67f1a526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7236e05ca9b71cabd7c744f425955b3727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b5d3caa3b0c3953e0eb2cfc156f08928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c510da53bfabd4988b1d63fef6d869d429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132a829891fd2d6bd0c0aaea3c1b186830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e7cbd6cf529d61afd9a319c3e4d3b431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238bb7f3760490967ee1a8353c2906e132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a29556381141b201d018b582278bcb33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c174d2537830e2644d139062f0c4e7b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96bf568197e0c99c3fc31b48ee69fe635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5475c39e76c0f58ce3d97233c9a257736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3509fbcd20604b6a0abe871235634ceb37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1008244c0e0bccfa2bf308472fe48ff038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56102a03d1fa293735c1d790fa91213539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf115c8ea8ff22a15b3068cf2e62ec8c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bdb3e730a1bf2713fe403fb3e210bb41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0466f3c68a71b74b210e3ab06415bebd42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14879d128c34aa8d6f179aba2c4dcde143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d591688e74e17915ac56cc13bf9ff78e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdcf15b1980f817a8744b8a9e515ca345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d5667fd67312bc0799f0c0ecc08e9d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8271ebbddfa74609156069998d833b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0925b1f0da980b161ba1e0681f900afd48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ebb62d9b4c02e59697d17c1ab9b05949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf919923532a4899e145d0773c8190250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d87ca9c41c0a405029d28c05f2f64a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f6e5ae0d191c345573f0748b4188d352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460698cf7f42920bfb89046d8cddb9ae53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc3ea2f1cc67051408116e9552572b254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630b8afadf20d924a09f6478c2cc2b1b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bff9cc4ecbc78fdce93f628c555d1f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e1eccd3d8298a27b9fd4d323a134ec57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e327e8c7f396fa5d44803e3be9563ac158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba7aed05098dda49e8976c86f03763459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9a743712e9c324099c3ea1c6a0425060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a066ea563d114738ac4ea98ed2565ac61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7970e2dc9e899eacd5929eb199fc803462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853aad1613f2a839d9d4af70fc430e7663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766159749c4e32af04a2244f6566c99b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff90204515522ee071ece5557d7b4e6f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d4665e63050ee1eb86c17151212c9866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bec4b4e2ca74aed7a7783c56b8ae84267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cce759b9227f761bc183098cab7567a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ee71d4a5f7a0f59fdf1da9bae03ab969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6e03e376de68649e3fa34a57f1fb4870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b4e8c280c545ee7e3ad902b933cf1771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3c14fa2c5866941fcfc6fcef133a1f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a727af006ef85c8758f33c1f19a3f55e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f7a790f5c92776ec1936baa718454c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998880cbe07f48a3fb8edff0bd0d5a2675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bc52a16f0ccfbee49f0f62f945bf3376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa11ba5c184c3b301721348461ea7dbe77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e615c1c456c5cb930f5859ec20a24e3378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451f6cdc0fa1eeaafcc53b9b0748685979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301dc4f8d25d7db495b531cb860a150180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c8f8845e15f4dbe37bd1165de5b74c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec55347a1c84f552c5773dc532fe91e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1482c1e40ecd735bb5756ea7ec1713dd83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cec503bda5be816dbb8a36279a5d2f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8732de55225ebf4b84b746af17d296385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3450227d6f24da5a9623ac3043e1d41c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30f8362b8f52c64e5741bb436d9aa2387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d27902be6826dcaefa554231abad9688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a1726904c25fa5085568bfbfa61d3a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311544eac4a4864be37a7b839a7f42f190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d8f8fbbb989fe4ac26952aa015a18d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171c044970f96ba2ca3940772dc977c392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f743d0531c831d35aba6c6d23bfb8c993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626b4842de055b58604a6f97290e179e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007b19d619c4840fcaffb8c303eda41495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139e97aa277593ed195b2fe5ef9b451e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4165985616dbe9b5dc7507c510416f697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694f649f4d17d44dcd85b2444fa8608198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4007cf9975e7e2f31f92f1f640e93dd999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d2c7784ac272b16ab554e25adb8159100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566b270e1b4d5a429e9b701f6a355913101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88989d94583184e2afbffbd3b44b66f3102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c8c7e87ac389bc056e3114e4312724103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1198db3df6f6db1f2648c679dca5a1104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8985ff067875ea4047394b836f6814b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4b949515786df6c9dc97d02843fcce106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d52b06392d2becfb3879d7d680568da107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4dca8cede84e31e4b0fb53726f7f078108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b1c22fc5c2ec5eb43aaaa8d08f7195109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989e31093ba2beb8f0b0b47af3087d7f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72afbb0cedd71dafebe4688d7fe5a8e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b295632720fb1daf761f5171ca3128e8112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154786525ee8ac839ec69c1e454c8d58113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b47e220838f124195a29114f6b2bb7c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897f90887fadb8d3faccf49e7087a870115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97c561842129af8692e5635a25bd6e4116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1814a11cf06cd1d4f224b1143e1ad49e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6178d9903bab1e83ec1d495f3d5c7e0118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f38e3a5c9c0d71e4f168caa60c1049119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccba4fdf6b14acd108c8bfb94070315120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60cff52854cb29e3e701f55ad2227a7121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cffcd6559fc7fb2ce49856c5f2d77c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03aebf854e86ed97b86a7c1e3bacac93123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e66ccf0326acb3a9d7db3871ae72d0124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df0bfef02560e8b4d533d7048e4c6ee125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e03fbd916b0a60885fa718b4aaf2fa126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abace1e82a0c6527af62c7ea3e79e28127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb0e4314882f71cd2457b56a5c3c811128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b404c3896576a57e2698a22e7b05478e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fd46cdf010a4e0603861bbe9350d18130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6861d65e53500f4aa7c054032a0a727131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf0ead38a1222ca54571546b57fc093132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7613d7b02a1bbc5edbac7d17aea316fd133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdef059b828212634a355a665c86877134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccf8f5e2b1b867e6c125ff6e96d095a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d2ff28a7b9bc507fa795b6655cdab8136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f25e4481e7bcd254879634d7692a5e7137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd880dbed90d729a0ada5e1ffa17e2a1138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54601842c7843809108eac7824926e7d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc624e6e2ff4dd8c3c664e8272646e2140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0db4e5e945437e7097fbdc32c088d1141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af2f966e26009fe116d7aca19ec6ec6142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a688aa4149eff76aa5f4fd8f07e673b6143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72fe24e1ae197f2e7f8852ff31e343f144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d999f217f83d6a16ef478c02d62117145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18b716a272cce9d4aa3869108ec88a6146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3dda4c6a4eb00c5a78e5529c738e3c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de9cae292b516d77957e0384fcbe9f6148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8fecb690e75629151986ccb129641d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5108357f7e899625481dff7b5d55289b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a915a2880c1de779c23afb1a69f3698151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed97230238354b17943bf283fa58b5d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995e85626fd2ec6af0cd8450eef1b340153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9424d4d338ded3aac0bc3a7e4dfa7db154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff035319ef2b23d25035db1ea9ac1413155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99d4da9c899083e4172179622a3d7d8156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d38ddeaec2b8aacac2179c41e87f09157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553285b26fd089e8b70f7c918b42353e158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e92adca6f7f3ab4b11efec0cecd76d3159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fe22d87e872cf611f0c67c53e54cd5160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ade15df8560163ab2f8c04d019a8aa0161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f4555008ae1c4824703d70c620e91d162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7101964541f79e6248ab7b72f5cc0814163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20a32e842dd8218d216e47a6ea692cb164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129573fbfd4a9dc10a3ebb9b559a1541165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da50ded1b58da0c79bb82993471cbfbd166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bf672f7d8006a9a94b56ce80f3e4f5167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17608b52e77fb40c2e9973611cdbab8c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d202aa58128b4958fcf70693146d62c169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b42fa95eca7ce83bcc01873bf407afd170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b0915006f2d9257fabe9296f224df2171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7a9ae289796a035e0a821bb6419411172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45cdba5e8c4396c5bbb31c91b7e890d173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551e9865a07c5e70a69a58b69a45916c174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d748fd59af2da36192f75d3aa1981e1f175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06be07761004ea49ca203c5d603333dc176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d786df45da18148975cae2196038d8a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9bc47e9ecce5931272122ce1c2ce4c178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0ff4e54e06610ef3a7b7889104787b179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c08e41bc4c7223beb80b56de2a9c47e180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdcc5b9ea908617538bb71fb921cfac181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d55d50ff7369ae9364c7825d15875db182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd996efbcc5e145e3b383f4b39d7e196183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5ba59892501d608ff69c92fae1688d184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4a046f6b919f22f24b222179988cfd185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf6d51b4a2c2ca98e1a2611b59098d5186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2d9d073766cc98be746c54c00be88d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5c4ed061b1166c730fd3ff12c1732d188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328b5b67274cc430936f708dfe69f890189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0839bca82290e53400b698a23143d923190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd529824a9ddefd72f06e63874363c9f191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c228138c516291981cd97d911501e7f192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2f5f1ad9a3cdcfa21d6cff91bdf994193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3092ae28eb3b68baf0b7d673adbc0f1f194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44db71b5e7a145a647616c77791c4558195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0704f7d3653a3a27e20e3834cc7eb8196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0547b30751822323f0c35b73f6f079fc197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3144ca4d20880bc01423da3a8c5fcbeb198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20e4b79bb0e5e6b8adc10aba4dfd61c199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d24845802fc34cf94b76eb11b1a37d200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732e17232d211449cc6340595b8f858d201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8a46d28abaf63594319bc974b935a7202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caae47c1d1f2c427661f32d5ca1007cb203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae21163b8df7d99330afb68f7fae4ad9204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d89fc07686fda28c209e5cdf892d8c205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5727d8763d36f605f077dfded5ca283206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8c94c960d2af134b74a32f585669ab207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e823512ba8e966b216377438b98e7f208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee3007b57e4b32bea31f00938decb3c209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64034d5d234da464c366cc1047a315e6210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385ea10861c74c860e2551976f2da1b6211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35002674ea44da58d077db42fecf3d0212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b4d66cef4b9914c75a1b12a5f6ea94213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4755938244af44db716f3aa352e90988214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b368b02bcf496ad2a61c59643e21e5ef215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0463ebe9fe990173760a0ab383601b48216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ed333b77fa414d49af0e0391c6f411217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f1875701a90887a54cc603236458fa218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42de5e244537e783ac49b0b97b95ceef219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084b38932b298c671cd4ff0bdefec409220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311fe5ee84f79dc879fca6dd4d1d72f3221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abaa64764fb407d695b77a6a4df5ed72222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97c864e4d6d1c16d26d2d095f1d3777223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67910523134aa26fd251fd750dfa4733224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbff1c96db379b40751f9b1c0a9091b2225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f29edb2f7ad97033fc27fe0f349667f226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b166cdd5e7976cc9cd5fa07baeafcb0227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4028fdbdd06e0b90fe2417a659fb9393228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535206ae6a381d5e3b483034010c42b4229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fdd80b2bb157983680e09d344c43a6230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052e33297425052fcbc5cd42a0688af2231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09355a776f86cc53aceaf6c75a693205232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b508e3b38bb7a19decab8fde9cbc66c233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d3eed8b31fbc73e606e3ab6b29eed7234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4248108e9f5c73200e67cef337c95775235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9008e36e5c7523847a6151381f45521e236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9633f2e60c1a1eb9a91a1393d7085abe237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379666865a5163db9ed2e4ae303303c3238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cf9b53951de2909f988458f0e85d31239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c65f34ef89f0fb0da773c6271dce55240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294391ecd784d808dc8c32e2b0954c5d241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74a4d2eeefcc529301018207abb892f242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9daf1a29de995d7be70e791942173ee8243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7092773483ca5ac6d8b47ade9d5af615244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7cc6313e0c6da3d08449c5a71d3bc9245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d074b6d03d164f60e65e978238413197246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c4a00d73fb7bab74b9ae2b02bdf80a247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c537881e7dc77e53ed9f799ee22a709d248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0250dfb033838086f5f13614f89685f249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48359a1c01e548e838a9be5cd24e1194250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc84b13cd89c2c51c2c88dd21027be68251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb17065491edcb8283636930593ba698252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfd2f4bc5a998ece347a76f6a217b9c253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af18c0cd4762c17ac8a8cfd0cef47c5254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d151e448e80e90fac736c7277329df6d255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cf0437489ed393fb2e15249c75c659256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfb1c19b59884d2ebc5fce7b737e7eb257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc541d0ff4e55f70229df6b1d94dcab5258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821da29fb780adc60d8971eb061d744f259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901505e55d242a0ffebdcbdda40fa36d260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203ff45835131edaa5dad09b34f977a2261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77808dfe0d565ab2f6a2c372fd2c82f6262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6b5eb65c6e17a533f5eaf3d5a60cb8263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cb8d507bfcc1a7a150970489249e81264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ff26e7c0b945e4794d4c6545370cc8265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0541fb234033586827a8ed14e0a993de266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe9b97db947846552b3d10c1cbbe0e6267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1e16d1f1fde23b0352685cc69fe078268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66844db6c43c7e8ab441460318c6699269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02a8f463bee4157d2248fb2b6d05a65270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69f71c31db4c2b99b0261ab6c94c01d271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c1b3ea303107c9d083efd3c1107fe9272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fe4b0f638a101155cc50c94d34c7bd273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe61fb6f16c50935388fa8b74d0b9b7274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91a683c8929f8ea4535d6939ef9f17d275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebaaefdd35f2154fd5d62a293f2679a276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e700f23cc9b9b72a9c8d09a9c73c6338277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f466bf54a67dd59bcc654e66999393278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97aaebcc8c6a3eea68fedd240b81d1b279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6c601136260e7089e7daee32da6461280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de5d9fd799f4f8417caec93f9c82660281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66cf1e4143defa79c1b758959f32791282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8df7c3562ed5e4489e1f45d62f722d7283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6df847c3b24b5ddec406ede960a4186284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cd8595b76fdb514c8c9bcf604b077a285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f91171ceb363c2e3e6019b9fc5a262286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2b3a89fc3f6b6c483deffeb356e9d3287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2882cbef1da3dff73ea9534aab782a4288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45732a5cfa69eb836b517a9852588f7b289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb74c85bc3f806bc59623ef8a5483b3290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c6b6766b011cdde2a9f48d8868eb56291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b27230198f52485fc9193a0a8cfc662292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4c9c35b496e9d5b4f9fa7f8f2e7bbe293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf474b442c7bbecffe93ab2b7cac9785294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9a99daf194faba05283d89e0ded945295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdb5070d49f30f4a9cfd352895501bc296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39adef6ead7171a54400401f13bba960297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5522cab3b3fc47d6401f0c7beae4e42298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a0df2b63edcbdd57aa2c7d0d2360ac299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096d1350cd8ad7e7c14287529af69efe300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b1ec97a81b12f6fc6b5907e2a48452301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c722a98d67456764b130d27924bbf2f302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4982804ab75c9482d6a202590e1970d303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b71a6ae4ed339c6d56ae82b7cdfc77b304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d19fb22166b865901552458484705cb305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3592b173cefec01c5b6c3d7b877e0817306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7035ec8a8984be49b1207b686cd878ae307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77f35ff56ceff98fe4c606138559cab308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4794fd542d9029b33780926c44af7343309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b69960213787ba0821cb14a7587de56310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e05e1d02a279081926cf619c8862e2311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e375ec374781dbf92d5bc0d922f05035312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0ea2dac9d8d2cc6e00f82d862974e6313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0236022f56c20a27399a2cc8359c0451314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4c3ab3b82125f78ed0393f4c278914315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110b81ee7bd2c4789f9070e28935e404316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4648f92450f9445d0a5967d922b414317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0a14d30e184620995e684ec8c3852d318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fc1268cbebfd88d5d22d0f02618819319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8019becd77cbf38c5ef1e41bb94e603c320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d6190f6f0d9124b8d845943080a20a321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d7c0687f62c218681154b7eede5fbc322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bba7a75586f4d9c4b2068a59a26f5d323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2058dc2d0954e5e40674283e97d722c324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eed5741d76509c1d792ce181b8b9e5d325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13dc82b90c10b252b8c3a9746122ec9326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1232d910726b739488fd21fa3a6dfdd327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022e5020fc4aa7572b6fe98d9e0c0ced328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5c251c57451edc4ffd5e014ec97e7d329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2c7be2e1fa35a7c2f94d396c069905330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb83ed6e2f09e77e2c5a7f9faec250f331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3114a43fe242de8a1a83d0945077858332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f60d8a972d88b379fe907f88a0abac1333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a099221628a944caa6dc75733e923d334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe5660a9f5444140b590341b82fc694335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6c6b4cc6ee4e5c3b0fb783ab63bd7d336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10dd35e5b1ca36999782b8527da3c677337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8689c6a612a08a7ad99810c79038b633338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94d265ead7a0da91949ad9273742d0e339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cf855dd931cbed56113653a3ea37d7340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50ac5eba8fba0e0aecb2c87b79916f3341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4498cd07a2321746cd529b67f902cbc342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f3065dceadd8af1136adc7e7c59a3f343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828d82255058fde8c68b94c78330c688344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92c067fe8de05498001ad4af089a8a9345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db745b6fb8c2efb088200b9320dda790346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cdabf9885a45efa6719ed8d9b74d97347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ee24701929783768d4b35c55780682348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fba1b7cf60417f17d8d44108a73c896349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382c71f4d3e94b9d3ad7fc50b53bec0e350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7733d517fb1f95fcc8492a636693284f351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026a8a7a5235ae48e0dccc8555a70380352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488febf9c851d77c173283de3d100e3e353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0beb9dcd7c37dfa523a0dc64f37246354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f773caa7fa1bc4c4b186fe57be4881f0355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb9ff0f89ab9ba0e8827177a4ebffcf356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db8604981a8344a73ac85a7e5bf7121357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637fbd973d71a6e127c621a833ea71e6358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46c469d921db1a2977bce073a5512c2359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca2819e38499b1f2d6010b7589e8792360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a8f6da2afeb3911fbe61c8229fc779361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac2ce2b4d1650c4e15a482acf57e416362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80eff85e034c0179b345a76241b86fa1363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c134c1982e6031b9aa650b71d8ccc7364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e8918b55db25f4e917c958545bf1d2365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823020095a33fee209e7705b19cdaf6f366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc561b6013955e100598a0039b338342367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f77ac0ee2815472e67ed7e31e24ee32368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e36186f42779e2f0728e3739f6e751369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231d6eb56933e6d13a87f2aaf5b4e9fe370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3539ec7b90404949c4e16a344c7f8d371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1998be14b786c7db3f3eccefe29c41f3372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40940615f54637f74870e8ab945250f373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d432895835d328b482d56a8cd4002979374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ede9e7353f2c56cdd346311a07b6f85375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1a19b125f7e6ad59a00710c7010e0e376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78453b6eac2594ad0bcc89834efe8ea7377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88e8844404575e3de4badb5ae6056db378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537385c50037892367b3f3aab0632cde379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57490a71adc115a57b156ea74f31129c380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb431c56e668519e6fea061df9ab6b4a381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef9d7331ddda4187fc9f5b2d89760b9382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214ba4565da899f02956cbd42ca948de383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed06892d53e5e07743b2c8e8907658e1384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c015a454819e7dfefc988fa036dedf25385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b3bd1c1dfb5f414f8fcc7f237d51a0386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673cc5fcb16f49826e84049d12016384387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeab374299f580428b415d76d0cd9759388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c87a7e668657e59c501b642086834b9389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09866b85a97554a4d3bfa7f84f39e21390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66c8a3e291cad1a96a5b5ebdbeb493f391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7a615f9d4f408aa0bb7a3e9dd5d426392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72775e1c7c03ef06094a943c78f5f04b393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3085fce252a322d109aab4265b2192394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fede518a822beb948d180fbd7e19788d395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0e055f62a769843d661a2e9b16dcbd396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4955b34f769b224393b6fdfaf88982397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b357a4af4bb97f1ee8a6252494775d44398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba5ef9a076dfda6a2795fa2446040bd399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e81c59572bece3e44703a3e204a81bc400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7e75e8485d7eaab7f3d63883fe6703401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f7900d65d212df77ab6034f29eca6b402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99285aa9a6d0f707e773582056171f87403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f656ce9664fe9c40d0d453f504e3de75404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2683c168bc98032dba3d212415cd6d7405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a90e7717aecfc4b4584e7af227e386a406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ebb68f6a452004fa9c08c7a4fdf754407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e220dd324a9ba86f4982d7df44f050408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538c5c533b66a7782b533e1443aa43a9409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c04239e228608ede2d5415edcda0c01410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d0cdc31a9bf56772c43e4f2051ac28411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43f54d0fc3c1b0e01dd965e9b372174412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86c248312c16651b704c665df66d29d413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979ff5dd77e810d882a1c50e5a686dde414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7f09534058f60f409f63708e24f7d7415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f1f585594ee20cf30036cb2248de84416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff80179b0764f4482fe391b98458c44417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5212c7724d6ee5fdac7552fdd64156e8418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd22552f9a0c4c0fb3390b56ebe8ca9419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99327aed9873e5cd4553b9e9be77b6af420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74fcd7bc12f54aa786a69977599ee87421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61d46d9614821dc95981aa3711fe0b2422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac35615098cfc956697f102d4284aba423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a8176fd161d96f9fec66221550cc5a424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fdb7a29357a235b59968d9ea1bd86f425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eee28fa0189c5db13fb796f9162092f426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e830a7b2e865bfb970c8c381e8b682c2427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a39c3d6bc2cbe734d43c1829f65351a428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c968edc47d0516796c9809b1239f435f429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6726766c2503cfca9f82a7d89c660d430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0222ca1fe18d8fee4415a6e0b97de841431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440a7ca0c652cf30b7eaf2750d927a9b432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba39e8de026b437aee22aa4bc9e0cc1433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864ba5f7db6a2e9e6b4af8f6f379ec68434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cbb276b63c5feb3a660b347324e55e435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7029ea1a517544729f998367611a79e3436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40693ffe3c5f11cf77ee060f973c4d87437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b214f1ca0c2ff6dd22a21853a3ef439438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79afb6bcb0fdc232d15748e688b50fe439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72133715399122f564c6f1330446e062440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dae6dc9d63d29f3a3e1478ed0db309d441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885c1dc5b6a723d98de842227bd59730442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cd02b20db2d4af19475dccd6651e5b443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ceb2452ec636922d34e14e632303a2d444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31adaf6c7d0c4c22e97e16123f300a6445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823af8e4d05c3878c2ea0dc4e8221fb3446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0869f4a280fd106db078fb388accb2447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a89689bf617ab7eb454440bd4627fc2448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e835e30fa0d7bbd3f5c1b9dab3cefd4449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1d66e6821cbf41e4917fc6083edab7450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f26943f83158139db50c87080eb136c451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd3643fdf54710693a743f1f3070918452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ece21dae3761f37bd842df35810ab7453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee11db8e708e02e3906cdbae5ac39374454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03f142e445422032145e8e3686469a8455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d032a78e8f55b1e4d4bf15d1376ef4b456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4909a5f6f05e36767c2ab21c0038fa35457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e8b4563959b515cc0446e9d6f4b71a458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8494c09415054710259bae3b2dd64392459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effa557beb0faa66e1dfc03a64bf475d460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc820f69facd1fb5f6afb85f6681972461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c03bea2870550b5e6998b7244c2d078462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f80071e68e315a1a9fd1fe67b02d8a463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5174773139dbf6ba3845162c3c6b20b464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909f60097b87928ef3eca3d8c14f93d9465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ec39da5467ff70fe47bda27efa5451466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059d3082399726fce5d532df0b5e6e45467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7f1ca99748b0ec76707e57b4814d89468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc6371d642449c5cbcf5cd798bfdb96469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e541de24c3b6ee2cbfd99810afc8ee4470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8915b68221b908915cee399ccbb180fe471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff26ff181d403af6d7883cac71d1817472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155420c52caa94f29807f40a71c1ee78473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e26858dba926c70d2a5d81b6e1ac0a4474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1003d4f1e862629e8edd39f7eeaa95475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb27e6f0ef215bca36ecbb698a45b33476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0935c52344200ff061ab2cca629984ae477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954dcb0ed9c0c0d5ef014086478d0da6478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0512d660243d1a757e4667d7ea5a0d45479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0fa0914c9e4fc7f9d34b84adc10db9480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c0b91f1fe0888ca28e00a0816cf02f481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c17e9e52c897b5329ebd1d82bd9e516482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23afa36fb6e320ba223c0cdae21a4c0f483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0df9507da89a9271654a488b59ec73484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb5dcb6497caedf03b806d9e5cc9cd1485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f96be0f5c9e00a0e2f43cc43a6bcaa486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b8a9c468411faad5b1ff4d93039b1d487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5ee499f97ed7b1c13401d4d6a955f5488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b8625b534e52bb1da70f7ec28d9a7f489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb5bb3c726084b22b553ff4d66e5517490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810decac109fe61ab80c3cf0d7524fc9491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9304c65e57f7a21440fedbb1e3ffb6f492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93d8b24f1471b72f596c9a0e24ce70d493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7510d383cdafcec4370bc9d5da41bcce494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b2308a3ba1434374ade3f9d2b90688495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db2044741e0886f3ecd035182aae8e7496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de0e58951654b30e201a6350d398835497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b62b792649c8d4a3926e52d8887bfcf498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d78b917fd75c4868cbc101fa0bfe751499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a5b530ff8a1603431c2853b8bb23f4500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75008963123b16ef58ffefe0799f726501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a745010c16c5470e7c19e7cbc4284ba2502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e9653dd6dcf74bc6b6bcea96d876f2503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c8066a2c753fe5ba19b826cc6eab5d504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d20acc51e063aca7156271162935b6505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e147f1dfe17d445be45bbb464090dfb506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d829e24c47a87ed64b2aa4d9a92f676c507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0856784eb8b48f3ea8fa785b4160ccb7508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61731d9f967c8b2b5fad8738fd1eb1ff509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efa9d7e6666ad9497e0b4e61c1ea50b510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23518200cf3e6d7dd10a3f8515fb06c9511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f11cefa5f8338db16dfb642753c00b512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb3a8a217a1c2d96e8a611f9d5acb20513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e4640d6503aea83dabe2d2eb487c35514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd1b2e47f0adcb2fb3cd0c80a17d973515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88696296d1f7791fa3bc916d22f5cd7e516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2517e0a6b2b3cc33739767c8a4c38933517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0760f99a5fcff5bd8c8a00253400be518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411f3b1d25ddbe47265af812505bf854519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d440ad0f60362850c6966408f60b4e0e520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95182a2551d47ea713d44a53400c0023521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb140940fe131fe50007086b6a8210cf522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5cab1c536fa349121e286f05072e0b523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e8a7223f052418b8e25c0abffff17d524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86433b9175d3b83f14b9ff4ed7affcf4525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4d469e7f59615cc643e00336f98f30526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0c6ed8ed2d535d2cb1aadb7cf14917527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2804b27be3e5e2b8850aaaa3fba766e528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab88fa2c439db3acc47455b4b5bcc185529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98b9f0fde3d805187d8490f215a659f530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98882f2870328df03af29a045ab8dc55531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f4cac295996e39342c42b7e66db6a3532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdca9c9f17ae1e06bcd8329f9053771533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01969b773f48e5b2fea2dcfb76379ba534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357918621581169fec73afaa51189fbf535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d65632e046df240070158b07f1126b536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b007a53715a08e81ce6dd1d084d3f09537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e59115596482ba96e63c475e9c2268538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af53f86cb6dd1d55a41b044dda20ca8539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea68764127cf24bc7a79665369415301540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0435db1e3bef77afa81ae6c368858b54541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081d344c8cb428556b78dc7b694f9d73542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7990ff77ae1935f5a3d9dd65d7d8e9cc543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a08602d7f7d8f2fcce68e70ea2185e544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927390bc029e1ef74d11aa59865a2a34545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7349e3d19832ebae3cf6f6ce2bf2592546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4992d051d2750783bc3949ba49eeb89a547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c416f476e7688d958eac689716577d548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1437eb105aa52e7eae469affea7d269d549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5883ad5fcd51ad90e944b0f79927cc550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27127f68000f9b482de9d79d9d15ea4551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580fbd071683021580f5abcdbe53cbf2552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad25395093b055120613dbef8100b102553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7642aa58332fb9c6e5966a65d6bd27554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf894c4ad353d1fa0b4b062d87392d7555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26aed131fcae546bd7a6a1c4ebc6cdc556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c868f3ee05959b4955f6d541198579557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8745aab8c7a8e75a80e5d3b7d0e56173558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e342e419981c2a1d76877acaf966b372559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933a928134aa08e6baa28e043e3b9394560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3a805ad2f9a01c99249059a024e679561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f042bfa8b1870353b5c1c66f10bb84c562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f97728ee5db34b653746e6c092470c5563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28766a6514a8c34551aa993b490bdc6564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3568b4aa482bc1722c6f727486b1d778565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b46cb9790c79dee3c68bf15cb233130566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09c548e7eacbf4548ca005e0ac2b450567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc4c1a6d3bc561ab6875cc42f3447c9568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f77a30acb23e69ec53fb7b2a267f40569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f578748268bc014453b24ff59ece014b570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91598b0785cd3e50bf55236da92e6e4571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906b8e0c301836b9bc34b6356dfa0faf572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabf3ea1e1bff68f207d53c102ba3c4f573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434a5bc5c727ffdce6c2b1044d0472c6574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f6de38e3c48a988e21318e26c02d24575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a392cbdf93cff3f1ffd83f688717c8d576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725a0a2e1f0883695f89a55cc98517d5577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eccd69a7baf668dc20982f325b08d87578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08894ac584cb63cb349d4cce7cb557fd579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9baa8e250c87b6f479cd78c60f5d3e86580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012007a481592330b955da86207d6fe0581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d259a5f5e43864c3a8cc0d773d9aadc3582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f829de18b05d3e6cbda296e909050d85583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0789939ffdfb5dd86d4040e83448e95584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e0cfdbbfe4654f7046d1c317380c29585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e41a9f104a7b1817e0f1db7651007a9586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83455e7ad9783648b4d76c1dd627c2d5587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4ebef9efb860f6f8d33f843fadc269588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5def9e9302f37677cad0e03cfb71bce0589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933fe7e15f2b45333ca9071d07caa619590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efce486d10e700bb376ce6f63e0895c6591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347ee0830182b4f813b66e574e318923592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce660f624e3b57b8c09d14d6ea5d8e4593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3e43486bfb796ffe666e4ef89c094e594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a14f867d9f885acba5f170194742776595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6409ceed2978cd4e57d7c16c45feec596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4724b9f8d1f1c315dd81bbd35b77d5597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0392958ea82b98578ff5da2d87227a92598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e2f29533a13d2498bd00b2ad2da2aa599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0830986c7ea8b1f3a155939a6b1991600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8b69ee5129725f5110bd818208b107601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f611a1bf152c47225d49b83e80cea75602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c59a9bee9f49dbbae86b2550b286a6603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491bbf81d2a7d1f4120aff906fd174f2604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13d035637730799db6ead4fa8607796605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5b6d6664f1acca01b8886cfca0294c606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ea73e6b18af9f4807a45778f50c63f607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8048a7db1a9bdacd1f3e03714e2e47608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639f64386dd2beeafd88765a6654e613609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647e81c0bb76a91e450ae2cff3a4bf20610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9fc7c52ce586098e297ee4ca499348611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea09a1a75df33d05ab3526655105a66612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4c015c650e3855cdf09a8bedfa2cd6613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bccf044b85159272ca2e4555bb6b1b8614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515747605bcb6228106ea92b73ecc24a615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cd6ab58f3fa6beb02f19a448e4884b616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e30dbc78bc986ee3db02735319db03e617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c108beb256e19c882d81d1dcbf83efa8618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99d295dd7e8ab80acb481e1c66a8fa7619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a46fa30e60ae51648f0fea77116eae620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58076fc16bc5908d2b989d20d99ad70621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e2773fbb5e838e3d6f5d2b9d391c1b622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3afe05cac8c311b03217ae90f49938623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976c1d4d49359dc8b5767b57b8617965624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9fede9b82b1337f9924bcb65f410bc625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e05b9fb2efdcd2ccc39b141a2346361626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c514d8fe0a1bc1776ac63980d624f0627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb509e27abbd72700de040a6d2474d0f628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770b13e0fe49d4cbb9184a327c755427629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08191b6f808d6444cc77cc38c4a300f1630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b623b50ea5e1eb94dcf649cf336fc4ba631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30ab2f81f52af55e80a3e7d26379aa1632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5783eb1e4d34045796a99abe296434d633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03d1a81bb46cbc6a7148f637caff912634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49225e9420fc5f70ece799c8c4e4c9c635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526eee05a80921a557ffa9767681ec05636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e8f8c8b2b11ece16b7fe4c07a9d132637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181036611f33165e2566de01ef000acb638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dad936d3a649c0a70ac13c92406a293639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c4d75adf27d15edf4e29f314c3619d640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab821ce65317c5a5719dae364a64dbde641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4768ec797173ff5d6daa5c02152d5208642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6f0e4af3bdfc8010bec13bbedd8c88643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c74207e7258f2fb3f0be381095ab7a644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3e8fee93414164f6d1957f97c690da645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b1410a4d2edd8b5a11257035f5ab46646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010900034c28c742e5064f48d4f6b1a1647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441629d2494f9173fb8dbbadb8122f04648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0149bf7d70e71af7aa2e7db4cb992f649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ea78cc4eee8f17b8589d9e5c57ec33650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143c9a7307ae2de791bf0932523e42b4651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2363a64ae90ff74ce693d760672babb652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d71316c0b966e31f9640d34bf66426653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b3ed3ed4615a49327108c5cb5e02b4654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c807a1a2431eacfcd92a36d20e155d655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f19ea12cbcdec9128da42831031e188656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a7d7665b4ebdd93d14ed2a607b09ba657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e720d3fae5578d0f02d4c9c0e0f939f658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14e594757ca0574f48dc9fc89aac70e659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce5c38e36ca4ba3aea45e1c3a61d4f6660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0f89f4f949511fe3f7b0cbbc8e2a5a661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b9ba5e8363e6c8108222ca6566b4a0662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ab66f61d1d2fd83aded6599ad1f5e5663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4acb74c578ef8a6a0aedf2089fe2de664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8396e30ffc4afb7dc7402d18a62c55665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa87428abc2afbe119d4db8b9e8ca219666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb0b9b1ae2c52ce0e0565c2c948991d667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82b000bb94e518086c0b278c11c47e7668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0460a6b94cd7a0f3ed5e9bace53729ea669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b8929a1fc2bfbb5beae123c9310e2b670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc735d20089e2c0ceb00f674665d2409671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427672161d82a6a9c131a3a8854978d8672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa15ca2d90c14dddcbf508d3b57341c673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656585391568f698cad236c9dc366672674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a06baca5d9caf47657555ad7e415a7675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adb7698d1c578ad950e8c67fe3a8528676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e09b9760c62bc0a8727b00250b44614677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d023abf7c28b2589ff1f61a92cd1bf2e678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9b62a1922a25fd3b0399c7441e9056679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e4750659e8e65167783b0b840581bb680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0711fd95e3c7f58d54155d52e75efc681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99154786a9f7d630593d31126200673b682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25671729f87adeaf7764d4e416d977d7683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566367236a177860acfa2d0d012e1b30684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7e432fc2402f2234a2cd9ed63d2c73685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8ccfcda080c9f4c3727eeab6d2cab0686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef28251691293f220db0bc4cb720ea6c687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66922eb0c9f879538368aa4c468c7ac2688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e8f7110254685b880520c2724cfb50689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3120e787a8b9036058d93000688da4e2690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f3e2c2a59e23693563428ba404fe2a691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134652545aac0728798cfca5541f21ef692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64eacb7982555e694926b8941e189118693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae1f0bfc90ac5b5507c9ad9cd8135c9694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d0f5b36d38f0fd1b0315edd40de387695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bec38cb1546689052d2ea11c7e8af19696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f763fbbe32a20fdbe21f6563eaf3bd86697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8202da5b6f2b69ae7319d8127efa9c3698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f559d390a1ca608a7f4944cb8351d7699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66ed5d50ee0568e0f19b4441b2f8ab3700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76f4d992237fe3556f5a1b82db5ba9f701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a816e3a3a7431ed9609d845799f5b2702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39e0fc6365588c3f5a306506e49696a703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76119098c1af938c2a4ad3beed1ecb29704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58ca1bc956733332c2fdc5223baeffd705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59095cdfdc0886faa23870fa23f5d428706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579146c48994ec1d0fa6ca88f3c0ee5f707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0602d69654f1b7ed84fc0f8e00b9a72708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9ee859ddfb5917aeee95fc9fe3f577709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce48f60967459e38c7b6107abb01e37710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440ae03d4651955cdffea95a2c17a9e0711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531945af6177f6c7f9752f9ae7219f9b712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60f8d5c8c07b4265b38c01b9080cba6713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a25295dd343467c8715de420976f63b714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d3bd3bd692fc99cc4b1010b95c6a5f715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca139dbb804d4eb2cd9c479c4a6faf01716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17a9bf322632cd2f18831a1d1ee66d8717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8a51cc1d634e2e8f428ed48f36b589718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9182288ca6a37a3292f35e302db9fdc8719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62757e09d25900e43b497d32e82a8297720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae18429567f241edb03de4a5ac1cc907721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e68de454ecee06aca2a1c76b04ef89722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e844e47276a20d6aa009a97a4ff0d8723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e13d7ab989c6518d5f368ff657d9e5b724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7954f582b36164cd5fe9129d2e96a0725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c975781dcce9001f7f6fc40e2e71b5726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb43ea474da0d571dd6f4a6206900c4727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d36ac84a810bffc658b30c135829f9728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4746f5a305108527f5cacb69baf54a2c729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa7dffd4a97d7ccf5f6fee574ecd73e730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dee34a7d873723fa3ed59a41bf4c4e6731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ca84fd837cfa5fc1916b115061f0b9732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7accdc93865e416cef465e4165e05d733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b534898010c106f3dfcb837bcf8ebbe734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c9d51430ba2618879db0a585fd3449735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c4ea92734bc4262676a5780dd00fc8736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db84ae99ae7063fc2aba26779e9e5f4737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffefee5a673e0c93132dc8456b643ea738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e663a7e21ab6b7edc5a82374a91557739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a213af62ccaeac46e6d883a0ceac372740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f18c1a12217da2d5cb093f135ac4da2741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614424a51e1771df0ec41fc7aec337d8742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d198c4dd594cc212bbd8c4eb53aadd743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c2e9eda7f6bcc92e6f7d15f5d09598744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded18093ce4b32e4c02dcf4c5bb47ad9745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0de35b5869038acf1f767b006d9d694746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36db3726155e5691490cd355aac496c747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49067c3598cd39fa82a22f44db6a5750748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82fa07b5e67bd8b336e107f451eb443749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02000a5835c407cfab82e79576b3606d750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24806ef4e9177a50d33f3a6cd21e9a6751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d375a4c4799665e07df3ff735cb38a752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33dce955ae52f878fab2929433d9dd9753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c66d30c128fb7abeaf1a47e779bf54754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02af5f2084adb0a9c129acfe7dd20f8c755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f9cf321f03a725a8e3b97c5f34721e756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176c2d19aebf1b3a437011d7f2d4b703757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090df8bb8a53ad7e98e3eff8668d9904758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689fbe5b70592d9c58147e5ee892bbe0759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b6f63c0f9f03f1bcc863cce9495b7f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052e8a248d42b69b9b752ed555c392e22.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02f37c521663793cd4e0b2d6fc600fe3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7425edf12c183e485574abcdb4150ea4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f926e029bebfc781c045c96fabea475.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccad122ad26cc4bb2db8a493b9b04bfc6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa34968fb1e3c225b700af911275d937.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3270c5a94e96d8c39c600c8253fd2aa48.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bd073a9a0288404a8a522c6f0a4b189.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed46b0ba09140b2eaa96e18e6480b63210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcaf3b28096df94582412d6904f5096311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42eb5bb16b20fee75af47a39768e545e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77345c7c66658fd9026d276bf724074213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9743d592b10adbfcf2fe9ca86678d014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff6a5e4efddfc4bd7f9268e4abad11815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80343b6c852cb686a5df3b424930771316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed76a005e1abe576878228b71f0d12817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f724ce52d2ca837fc6092626c0bacde118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72ac589e8cc843040c15b2b0fe69e3219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3944eceaa16025b831fccf7517c0b5c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b185484ad31376b3b76a8b62d18d9af21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362620db91257687300a6f385b368fd922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31a7630b0046aa0ab30fe8a0fc6804723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48eb61d38f67824ca86ec0810cee8d0a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2642bb94d80c874aab8bfa6626f6a9325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f78f180a46919a411e790e39f6631b226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e021d63c81be8a45602429ea0d2a9d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb598b6bf38d84510579103b85d1cceb28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589e0269d060082894540cedf118714629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa3fe25620fb70c3d58259f7422fe3130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97472dbf3f87a22ff287007ee6a5cd4a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2235e0c9f916ed6e458b58cf19250a2132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5191a36af6fa24b56da93c70af17c1f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a65e1a281803ca5f40b79995826c0734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e643b9352b4853e13edf103b0d57cd35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d8386607760ebd3c62b9ea9d7ce3a536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab6273034484487750f25a4676249c637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9208bab14ad9699cbe407bb76ad2d9338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0797052b4df7a2eb70458d445aeb6c1139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbef6b63b3452d54b80bdc3b675f49a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d34927019576cb07f13c706e6757a941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65589de39f2da6dec57f53ecb6d503e942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdc3d103bdcd6660c95b6ededd042af43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df44a861399dc29f44493ab75e849fde44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c63a9b0f70c0633b53a82ff981700e345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f1ecd7a098775ef7db1f99129c4f1946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd6f0f6bf53927a9e33558a308f832d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6301320ca9406960c8da938d765c2fed48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995b64db755886c67f584b16d835f17149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3d4f4ec42f7d2b92edd02cea4db77a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb52daeaa458a0cb0ff15cf7f7929ac51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cea34ac23afc61a99558b9500b0ffc52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f0fe4648285730fc942ac62fa71d1553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922131ff06dd0d9de1b6e7f76d4240a654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a875a7c856904d3a836daaabfe51bfe955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7893d599bbd3c98a8b8c185c24e5d5be56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59963b1ef8a1bad329747f8fde28624c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ebe0550440ecb60f0b736b3c4ad2c158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2677790766bcd68dcd57fcaf64805d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c75e506771a592a905821c39393015f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bb34c7e83562a952b4f499f516160b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c366d4a7f04863d5aa9a12fd61d86662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d14394c165701a214e1ae3de58c30763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb87c3d450d750435a08d1cff01c01264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffda8ce1744ecb1994a0b9d026fd280565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f4dd97767528620ca5eadd8ff3a80c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e4bf82e3e21ae647b4831227c9098767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea317a9e296b3fd7c509b9e16ec180268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6365b1898457e15199da118e2a2ecbfd69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1ead6970297bfcd2d052009c62774a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e30073669a8ab9395836ba672a531f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704eec9a5275818740e5432714b67c3f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a9200e921a3cc3e65d37c2d5a752ad73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52ff81bfc8ac71fcb359359aa71f0b874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee6984e5b63bf2aec7c856eacb1207c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94a2d191f501d18c431be2cf80da4f576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3ea537350f8b5d37de8e1c8542966977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941294ff60117c5220d45d7b9e147f5978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a211ae966a83086cb8fc1c44be5aea79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1f12148aa3799474f94a8c770f859980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23692034394ec8454389246bf99d264d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691993e593182d40fa50aefc30ada11182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731132196f115746af4c83a5bf64677f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46f03b33f936cd8d11389d26aa89a3184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25795d66c3fc62aa6f2e3fd716636d1885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0e13f5c8fc982070887815c7c49fd086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80b8ce08b0f311d33b6e1547b0a771087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390a35a83c020e69a7cb83da48aa065b88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae55e35863a337edb686650ba8edea6e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d3dece16ece90ca79781288e2704b390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d5e96754c904da8d648761e2ac91f791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ad2f38709a234ffa4ccb553826e04292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d0574f9271e5f79bb4d9630ae0a6e193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a160a903b58867e5d2c887367a07d2fa94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4767cb7da61c19eb9d28c49b68fe58495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381dc1d241fbf513ef3d49c99d14538096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac3525405b02832619da749c938ae8c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf120a50ef6df46465838c067d9a653198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aadf7c8f9393503af78d1dda587fbc099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac4a8564d71988a428eca1f8e439bbc100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee9ed6ebd763e39efa07518ade78c78101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149ed1adf5c9bdeffda6d2df19ba4b5e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fe82fa2f4e951bdc5e8a550837d73b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c7bdf2e4f62b8eac9109f0951425b8104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbfcfe4172e16bc2e18bf8b8a9f9e8b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e96bd8f72d21c99a42d216a62dd094a106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa4f6ede6e4ef7e5c0dac22eac838be107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7254b784617f4de1394b7c70fbbf103108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232d4339dc42ee45bb70e6e3229062e3109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cd0ca7d48f4ab5fee407e2fd3a1d5f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771296377926d221168c7a55122684c5111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3359dd749ae8b03be14b3f5aa8c2cc52112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a4782e3ae17534c9424a917b9d211e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de1cdc14007c9abfd6f1ac106c3bf33114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61346e128a4f3b00db77254953267f5f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32d4de51d6ce7be78b0851cc856de8a116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ec824e0f589c4a994b3a3a8e202665117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0baf7f1bec8959e66923c24bb517d97a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e732279f7b4f5cee61e81d87e2f4a68a119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfd891641d027ee9b3458681d39d74e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b24ff01709dd90e4f12d38122b1cd5121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e780b2f44e14672c89814f81e35348122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77d53dbdca0946252a3a4187ed46b9a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13bfc65e4ea29d03b1cd2bd225d4bf9124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670a982f215872ce0f78b3a3f35b7559125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46dd64d08251446a95586a21d822df35126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4df573bcd08f411f0585720f0395fa127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb31a129f3b3c9e6290e284b99b634c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03acbbf597e781c87771cd9590c02b6b129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b807f8bf359e2dff5dce836dcac3e5130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20d51a3cbfa9c7f3013494abf369211131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d903847d2ecf8a6c9e91783439eaf487132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ada3a09e7eb330a71645e0e36421aea133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369e10fc67f38532daf0c9f1522a6af2134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cea8e87fbc1430a8f51484d69a90d9135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49c58bf879eb17f0252a2858c60b8c4136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254d6ef93a51c7fe3230bd3ece6179af137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc63b5a4cf4af9adc69081c64ece29d1138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffd83c7e5f67e46dc7589eefb2b0a9a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3191bc3f21b925655d37f6c78731f51140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107e6708aaddda2e4390823ac3676588141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c08210652c914863c8bb78b8a242f7142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2199b9b23ab16178891950212e3b72143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c562dd0c30ab70e0e3f7008e6b53c468144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ce3b9f65badc3d625ebe92662554be145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b477b67c9167b25760e04001e7e2d38c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87c56c1d75c4614148a07a62c46937c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a09fd711d0e803bc3aed898146e55aa148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c14b2f709793a9747b3fd1da22f4ddc149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9ea38332d620882260c5e4bd8df9d6150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5a0d06aba6849bb7cbe221660fdd05151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72b19a1b771f84e04d45f1b13fc8726152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07c5b8b9e68dd1cfd523d166b5403a8153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c124f1a29f013c438117dfd1dd04dff7154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e8e8eec1a71a9158aa49d35d4a62c8155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c3b27c1837407b048a2d3f5fda044a156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1da89830c99e5eb01d61483d5a949ec157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85097265a22830acd724fa304f05339e158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa822c5e7b1a9f9ffd1cb2f8225ed26159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6525f5fe686fccaf9cbcbabc691320d6160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3da566544a04360cfee9ff0dc4ac25161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b90c30419881fc0267037041e80659162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfff35da87b233de4301aeb9bb7490e0163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8528c7787cf8e5fa25f2058ee021f2164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715641d438437d5a563c4bcd23cfc89a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7517374e92b98839ffd26ae1cfac494166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5c1e22c61d00435ea92be8da7af9c9167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05acde7bb869e49fba8a93e4bbdb5b51168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833510bc9f161cc8c7bed86ea5ad3007169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7b1a66f9dd54546910d497f09e2108170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fab4a11f7965693f5e0c244f35fce46171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2ccd596d9f992f32ce8fc5096fedd7172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d91bbf1cf133ed92f5a15c2af30a063173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc96967888dc263b8858604550ef854174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20969c2a66524c1cd4347a55bd9242d1175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226cce04ca110c1a10a3d9a11db1ddad176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b357bfbab271e926e17f63ec5af610177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b36315e6cfb5b519c26f05248d494c9178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ba9f92a2e561be76d99412bc6b7d59179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08abcae07a5ca1a601696d576cc1e1a180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e8f42e59195c062604aca84147d12b181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ff26fd99f8d01b4fea6db3350e738e182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e7e729004f7578c55f6d80fe8e6188183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f848398fb4faa6b9eaf5aa0e811f765184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c14fa6e08642d749c17b3b1112abad185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe45b78e19108106e30f89eba5c5990c186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d119dafbd847466f3c7ce714472d5c18187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14becb721bc94ad1df39b479648576d0188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7496825fe8f09e9d45ec0abb838e4b189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d29c2ffd0ab389295f6518fbea2cbf190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b27d7e3b615a15d0bb47bbc8426ea5191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a40da0248aae02c94722b28506ed03192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89270d42d53e26d5bd687c8c762676a1193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50923912cc6bc57b12623ed5b6c9c9aa194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7d1aee8578a51bc85c5635cfa965c2195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c45d75f58639b3eecd0dd678150b17196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b86a1642e51b4b1da9108f4e683a7b9197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab85734b4f4720c84a2ef6c962f00ce198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe52502c427aa95d399bc5caaa214dac199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f664ef6ac83257c78934c29f670a81bc200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9925d20a2933a337aae7d4192fcc80ef201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b8230841704851c3560ee89454bd02202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919eb428833cb23cd9087bcd67e01a9e203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd30de6efa71a20f422efd43e8123344204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060b520eb0e59aa38a3c2eae2005f002205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a573e3bae9c62eb4701ab62265f659d0206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca12e4323fbb68046839e302f420641207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611ff4110f698ce3796e029f3ffd330d208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59faa7ee002bd599d563baa4a37e7e30209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb4bc48fdf50ddd084f16b682280ef0210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc614f2eea45eaee73d73d2abc937fe211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05dbe58e7c41b026319a6852c41ccedb212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d1ead9691b115caf72d64ea594021a213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e535ff58f3d4101b489b7b0f461637214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bf604d7654765aec7c6d1a6710c1cc215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63da559e6c5f4718addd0caffe904fce216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad459f0a67decb9fcfeb49e3426bf21217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29715ca38a7d65f877deaa2daf40ffb3218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eccc7f22ffbd6f1fca88794f02787f9219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db6c5b7bb4628db5d1b19073b4fde54220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9691b12c1f034c1479f7418ee040f6221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f79468366124221cb7a2e03852491a8222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ffe06b65c86f1d9f4330e93d60b7ef223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ec2941ea3855a0134bb0f145876112224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb548c3c7e42bb58fdbea4269c4237e225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8debbee04bd7c014a7281226e15cb7e226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d78fb4f175565c3078d132ab8f2658e227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0d11a1edeb4f3a130eba49e16c6186228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bf35a8e9b94d1232c7d8c30cff14f9229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3218f27aa1b09b1bc263e268f17af293230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a4634952988d4be68fe148b88dca77231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3690ca75aa09fecf8be2808edc9571f232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a92a90b97df7bde4067fe065f05dfd233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3bb50935b36225229d01ce45f30505234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e034a5305dd82823de72e4876520342235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9332819cea275287bcbc5296ef5bcc236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c9980aca12880b032ba655c7a09a4e237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aac6cd9b9522a30ef7371dbd0738dd5238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8967947e393d406b3da5c5645b773ac4239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b30f39f2322699a695f2c1f0bac3fdc240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ceb0fe74d7da6ab56a52d4f06e90548241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbb5363bdc00af6687d4c9f7da32f27242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2813015678ac4ecdb1f7aa173e1d9a243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef9a24b084acb1085a33d611d36ac13244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddd4a31c7d57b34edb84a1e1ddda6a5245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8519ae49e6c85609b2b7a5aae84add24246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abde2757709ef0668dc35490ade87bc247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c810b48f1ecd848416fdd47894495ab248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6321178fb2a76ae2115c90d764dcf09249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe758bc54865358c2b360f18acfeb3e250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e523e34a20073132f1107e4a822be897251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fa4a866ddf079b5d45babbfcf260dc252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b76a7a10f2b9f5a0352a849ed3c8e0f253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc5a37e3869c9254987e367ef1db0b3254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7877c326132689e309d8ac035ca78f255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d419a3dd618e54574e44feab4f18217b256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f6ff7c63136d2026c5e6e71f325d55257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e259a84c650fc4fff26f1398e79531258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2adf973948c5a23e71bfc948c6f2e9d7259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5a84cfbd1357656369e8525a4cc842260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b899a3310f93f825105bda8543d6421261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e424dde072a47e6f7b65db38be841872262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76b0d1649e105cba6100b495f7fa881263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4a9f02a88b828f3c9a07231974d1e5264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f7c1cb65d9a336b89374dda82a5c3e265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a68bde6d86a753c10036b6fa6307e7266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f098b9654dfcb7fb07e44f1b5178f3b267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe42f3d53fe7c79864a18dfc152e8ac9268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d10eaf15dea3f07032da4ad85a85e43269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8346a9a6999c947bd8e83cfef9cc37a2270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342b29c1852e16898aadd1a20013c6be271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c768f18821dfd29847b08a8ea67fbf6272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e62370157ffd18bd7986842e823c04273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f78002fa446ca41c07c26b2ddbf9b71274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41017b4e7ef7fa6a1ffc48bbfa46b9c275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b8f57e94914f4a3ba1705638d30c78276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b38e98361f556a6835299c8e91561c277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4be4179836007bfffe0a2f819c37fe278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7addbdd64f3bc9f465f4aacce57137fa279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc17f784cdcf86d0648b72560696ab37280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a717c0da589a30fdb36a50d2be459b8b281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d33cea9f67373cbea40e045f9cedbd3282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1a742f71f1dd937c2e21fe56958754283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f90df9d61a62406910258c697068cf6284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8ab5a9d076b7d63be9bfa6d6846438285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028e1006c1bad1b21865b59a75226a12286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b356913f686fe854a6cb91e563ca12287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635e42a02fa826f4e5b9de4460f655c9288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc1c3884648ee4b0656cb3664f972ba289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31ed6ac2f27b7bcb06cfd4a9531e687290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5da034c6f52e1cd88eefedfed886359291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231bdc7ecd2282cf07d657b773aaaf4b292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c608777ed225673dfd708a52b56112293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae9caf8fb947eb1a3ec6fc0ed759238294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cb1ea3b4a724ee9393481b48d2e372295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef100f3493abd2c463e310c7ba5a22c296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fd0d5033b97221df0355e4bbbe25ee297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df46382ab3b13b10b440b9fc2a7a6cbf298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c27aa72bf7be497f486a8db27ad922299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d90dd9e4d45a79aa4e6335c64ba72a300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb95d55ae6a6954cc08aac54661e69f6301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4706a9503bbaa8db43255f43e57e28d9302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558367c62dbcd469672e88bd14d7e6a3303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce8485fb7711b8ca1cbdd40497beba0304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ac3695b9528003fa9316386e15a0b5305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c129902883a2fc70ad53e2f6176b9b71306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce57ff47d0c423bd8355af931c11c62c307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9692a9dd43f30c45febf4b63dcca7b06308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b770a5e28c6b5fda05aa758a56b3e431309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db39410e374ea1ff079c2715b5283cbb310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e066ba4a15c18363848198cf8dde99f1311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c50ce7f67a7e12e74c10e67a52a92c1312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819d6f264a28acc0f3da058b31dcb52c313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69389d317f82b048ea4b971e14fb13a0314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ad24790dd0b3c5638a797ac19107ec315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d183dfc3cbd31971c34b6288c37e329316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5461d451fcaf847c44e1751b307fd692317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de24b16724aa9da606ef995a3b9f748f318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66523b1e9e0a0b95d768ebe0d0d66804319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419f081ba6857d09b8ef5895077c84cf320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f168323358274d05c6c918889ce61a321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7e55191398af6c3e00cceb198e83ff322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e60b453a38d35ea5b51d7408adc991323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a4fb4914fa5f835dd48dce9202713f324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d365bed8f89c507afd7c6219e42bd2a325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59739eab429b2a895b7165a1cc537a69326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b60183d3c4e4304ebac83a63e81db00327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be1cdafa2bcf0caba6bb4a5612a913d328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39613f917b7b3b2229ae131dc88e7079329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc2a7ea14f581314ffa899bda222540330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0d3c99babd98d9c4e193102175c008331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c8982ab6b74b93fe3163b0ed7c5b74332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a672cdea61c9195c300d135dcfb8db333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1308fe69943b6f4574db8e84c7ce15334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6123cfd2628cfcb071e7c49535b5c75a335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3d5bbf19c0de520ff687d53539509a336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a9921c0cfb64ba57259e3f052a4b95337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26158bcf582df5f1bd8d47ea02a8711d338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cba8918591617dcade18d73bede8ea3339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fbd970ef36bdcf26a4727115e7974e340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77924dc3cc8e42972c985b38e530cf70341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d4d3d14fc1fa4706766e5f5c03446b342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195b5d3c66ecbc84d027e0959023561f343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337a11957c520f0d7b487b9b26ee99a8344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6887869e3e6af66c9079ebd10413c2ec345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428d03464be9e888cf307b9b562d7461346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b865125e484ba98005593bb4affbe14347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b305e6b0762e2f2433229492553dc1f348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ed1feb27a1b1591ec81e9c31d9b75b349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107efaa8454e6b4ee4b2206c6828eff1350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ab99e919aeb5f7cec8eb2e4207224c351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651d6c76330d4dbdf7cd89878ddac435352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1304bc5d4c5d39fdd67a63866b6206f353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b4fd9f66fa0387d89491ddde4b559d354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8509054b1f9369b8a7d9e28e6e94f899355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c501beb3ff0e4d7c923663e7a1f49ba356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5532c84ad4f9a147675040fa0b9e31e6357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43b96084c96084b670543caa68ed8e6358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4b94cf4d76a8c1b7f617d381239382359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cc22461d95ae0fe39c47ae844d653e360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cba5f1bbff2c292b3f6385fefc5e13d361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ada2ef89d26a39806e068a0e619dca9362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fabfdcc03284dce38d6e927ad70b187363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b828c8832600a22b3200dcdf078fcd4e364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eff6e7b628f51a4ed76270c512aad49365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d426d3beca6dd30b99c713de1586c7b6366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238fa95cc85747ceda6b507c7cc4024d367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8023df03f4f844c74207eb5be214685368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8debdecc42fdd67c571b3cdeb48d4b369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979167dcc293ce909959cd57cf8dd875370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a722053fc44f94a7a47abfbeddbfbb0371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c49ea68eab3176a06ae0cb55a9b9f0372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea40149eb7caad78bf8665d58d051c2373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d0d67627261ca9ceec1acede3b3dfe374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1e1e322fe7679fdd0d57c4f341751d375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642bf11369ecce4a5cbaaad6bec163c9376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa78184aedb48ff529db2fd9389d10cb377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53477d50b21a3908b66596a8e2823405378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cbab1e0355a1b769e5f00b6080f8cf379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3d5187a63a30aeaf9fec6e2fe513b3380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af09cfd4571d73c2798c46fcc7fc704381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af14ba37ccfb29ab28773b10f91e72c382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf3b8654f85c956013ccc8f4153fd6e383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38712c86e7273cfdef594d3f369afdc3384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c01b8d1c2aa0ef9841a67c7f248313385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e951c3db1ac0da16653e718df15f195386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fe2ca9ea2c593a610449a0992920d8387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913aedbfcf001ccf98748324ad8440f4388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe7db0a866ae6378420bb2ed7a5bc10389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156fab7098d48bc1c2651ee4f38a6f1c390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca40d70a18223a492319739a46ce3ed391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c5f44428420e3b656ea23196749b70392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bdec3ffc4df1025f6eff878e4d0e76393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd7175efc07b8030ede1f1be9818e72394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cab4af9d7a25e25a0aab402381470e395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12442c793c04cd6d5c08b2f9df1b38b396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef9fd26e804274365fbe6e8a8633830397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decabce790fed58073ef2def7a2bd224398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378ae627d70a5fbb48513f5566abaaf4399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f93aedb4925fd374ac9fb85ceb309c400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c141cdf49a500a1a0ab53cec97bf3c401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38690dafa1be49b9e0efb8dc295b2328402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66dbc3c2def690eb255660aac5cf70bd403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283b292c33aa616a9fc62d2950f5075e404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8beedc165aacdffa65b3397453e77274405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d9e0593aeabf98800d78a55dbd65e4406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851cc565041c149ea4efb58e5e114035407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a39b43039b6eeaead77fee2953c9156408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657fdb3c6be4daf16cb1faa1ced0edc2409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cd378f998163548dbabddc9dfe7c95410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebfbd1b905d705796c2552f789f464b411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0676f4ab58026357f1bb71d56675ae50412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08de35d387864b50c3d168c4a917de06413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5f90da276ecca292247c297c762c3d414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b0a0af107d001acee10b053110ba9f415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1492ee4ac755a10572d64c4f59eb34c8416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6b18c1ebf3449cce0f6820f0752a51417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafb9a18c6f51fbd6c6b76fa7d716231418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c4c1a81895f48a634663deb49632f9419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaadbc4aa48cee3585ff5180c6ea6b4b420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb49ea99ad2486b9195c57d8a39b1f1e421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7eb546690d23cfa755cce4833cbfbf422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d9ce0b261c4704c95abeb60559f915423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb53a321b965f0a2dee9fd2dd0cdb5c424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27ee2b19a28df8786d3a3da7af5719b425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b5f5dc544542941d6826251db032be426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b120feff1df83bf996dc6fbee7304063427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1b50dd1dfe507759b4c2e05864cd91428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d854c5593bd3d05135ae4a0a1f8c7a17429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dff05b38daef565c7d06f3536bfb1f7430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd01f2138d8d6a4d357d6d5010ec440431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3b7d429d18803e23bba5d8c3ff3036432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774a5af63e8626699626f4713c08efa1433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d2924186d35671ad7006b28d88c59a434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031928a87b924d3f1888699f061f8288435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ced075b23ca5c631847fb6ee7bb61a0436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07aa87139ad4afb976675ff22062750437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52647ab7a557883df25baf157371f92438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1026444391fa8f2cd98d09f884409dd8439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b21a283d35012857f7153de17bab91440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d5bb2812214c95715d166a9abaed89441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b207fc3f2833af8fbc0d708045881259442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fe60dea43e10cc70e60f05931c9f8e443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50aacabcf26a27deffda472b9fa083f444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad41cedb907e2b9b081b01aa820c58c445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd3f18b1c5b070c4712ed7ca35009b5446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd0abe0f06407b1a1885985717d7770447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44c3aff2024709ca11cb4c5e4297ba8448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00ec69c8193ba78e87dd4acfeaec0ed449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db474673235419fe67dcf461f07024d450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bca89bc29d33f4fd7a90935205820d451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5bdbce5dda4825aa3bc677317e3da2452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc150aed28a9243d9158ac4f61f78ca5453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d61ce1da36fc38bed985b56f713739454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628e557b21ebcf2457502087eada44c8455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e461c8caf0aac5a0c8b670a1e20eae456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bff773d6591ea934cb9580a638210f457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1279404417bd2ca9ef91c30147442b4d458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a7612c5387d0bade310715b7f112e6459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4c6d1bdf97951a577858e0078cb17e460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398456fb96be1312a0dee765bf792ea9461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94979cfe68dc10987c3b582609d128a462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ca16679e1c1f7b7f9817bea7285fe7463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdb812bed5339d0e1857872a9339954464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6d4a9ec80ace27963d24f6aa4018f5465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17241cd6272dc2c18bd1b5f6ff4c422466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90de927ce8537e743a7a93268465e7fa467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77996f9fcfe4659b292746d230e9847468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79364b057edbf4a697b4c9ac41a060c3469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d451ab3a5e481ae3ceade76ad289f1470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9b558e5949c7c105e026194d8ea28b471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5074eca83ab32835024cd80141ee87472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9d221c110b196658b0c37e9652c32d473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08f5ffed01a2899ce178d855d59c731474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e464e30b12a95aab768501dc3943bc475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308823cba4691cefceab2859cefd90aa476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef98719b92bd0ba70dab17ee2e40753477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763d8d094f5f77cd9512375d6843548c478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ee96e62ad0c2122984db81a545eea6479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1800dd2dcc1ac654db17c236f1982db0480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47c72565e49ce08ce06fc4e07e7be3e481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e664c313fcdf16b5e2c595af99501e482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8db1024f93c90163f77a5d8dc49fb6483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ac8aee2981eec06782e71b45ac6760484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbfe4ce7c43056a6dc9689bc8bf06e4485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f75010b59c44a4bd7fc5d2b23539cb486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3e20337d6d8682c230a746b6c49d12487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8170c7a2b819fa1267aa075c2cc14662488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a309f19fd06b3f420a3f69e6f66179489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7017ba8ae76595d4331373e37f6def7490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ed762b6927f088e26645bb09fd3b3c491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d406f163a2617ffc25b8c71f0bca5f9492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df4d7197cc0be5cab40975d7a57a61d493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b86350130876bf6f903bd372610d7c494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81f9fab3d47f8242779235207d135b8495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b969fef10cc14093170f024950007a496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c493406abc5f59ee597239818cf3f7497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d2e1390f80c3cac1818cc011d21e51498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e7dac58b00c7b45d1332ce6a164563499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c5d08062b1271f9c2be272c684a411500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921a6666dbc1c97421b75399e1813109501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2979480cc654e91a28dee20713e66191502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977db9b687baa7b7cb3fdfd0d9a07d81503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fe629833f17fba38a3cbb88fe1708e504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ae3d94a439f38d48cca013a20460fa505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4dac362adccd8cffef2df6c4c1a765f506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1313a3e202cf084ce41f0ea96286cc507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb393070b64468090566b74661118ff9508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8b1bbd04e92a5e8a540a6106614436509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bcdb18fa60a8a45a4764eb0bda7a58510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384447ad1bdf9ee1162a8b7f7379a287511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5567ea0e9c9b7fb151be0bbd596fa0512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0a34f51749c40ec3b8a7129727b692513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57962d8b3ca591316760b7313a21fc80514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61da1d816729457bd6264c05310feeb7515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e25a3ed83b19012d866ee4b1238537516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c2e09778624db9cde624e4bc73c473517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17463b24733b58f5dc9a3f741496388518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fea95bb1200aa8e25c58b9c35db08c519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9659d43381248622b17163b32dcd2f8520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657757ef5d0648a89e5ae11df4b83c4a521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae20a365231ac180ae8efdd4ed9c8c4522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96bdcb419d54e96da04cf3145e76048523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef8e3d0fd8bbb6090d66b867e52d652524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034474d78fde42c9c0f1dc5c3352c030525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843c71df944bc78a0c1835761732d2f8526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492c0f9a921e14f6ea31b4a667313033527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8283b723ae2b3a37e8ea2a201ac539d528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82eda67f42a48bd9ba3c71b8f8a2058c529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb318e3dde93d28609c44b0e5cc2c16530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7c8052fb50950909939840b20ce40b531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930f5a285960dcb5f6121ccf5b3c3ce6532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd69528b58f654a3be90194a2ec95d1e533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12548b02dbbef5b1e494f8f67a6d2fef534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2867fa6218844bacf21b385d8efe965d535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff027c228c4ee61006b642b2352e31b7536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1d4d46d5aea138ff036eae0170ab3c537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351b0973e8064fd47050a8f298980899538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe3970aaf88782f83e897a346ee2dda539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef12bb82d3a780acb3201ff324d5a59540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c841dac391cde4eab50346e5094e4b9541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5e82f158b54fd32486145b0d9ffe94542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6ea5925128f7c0bbcef8834b483197543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d024e0161354a3a0ed70f261c0f0f42544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85a31dbdc54d243d6e419dd0a422531545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea052b84d9f659cadfeb7b812aa4ae1546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe9f4678639a7f4b0975bf2936172ef547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465f34a68d6114fe5f433c1d537bc34b548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7892d382ade2f7c23d2ae36343f4dc3549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb55586df0eecfb9f83b121def974f53550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f140d5175bdb6c639bcf7edc706f9e20551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b193a9300d140f4b37f83cc28fa726e6552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6fe5d2754b5ad1eb30f8959c42b7e5553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6accd90def04b606b1ba711833fe16fd554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddad96087464c2a782271e3a7ded1a73555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ea2ce5f8abb9397d310a9663ad27e5556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1f3529ed2d0d4650b5b9c8d8c9dd1b557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6be9af17175f208304828de6b264be7558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f513feb5de606752770689a7b0a1c79559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1432d3b17d172d5558367f61704d14d8560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450597039d50f8f1402b31f38b322b81561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc65d54defb52668b4d1dd8ef0aa997b562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d628624e0bfbb9a57e95f60a332627563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2721cddf294766d148ca66b0289a17564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0c0afbf04754db6912e49948de67f7565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afb0d2825482c3bd79865189aa1b43f566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4271635568d96bb24747fa8e58f18cea567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5453d1d59a838b5fe161dd3d17a25831568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd457130cc852031e8b0c2afcc304bdc569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b415cbee3440c8c7fb6147bf815400f570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b604ce498d9ef63f4a4ca13ac5e7b7eb571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3830a0221beb5ca2b938db3b4a23452f572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb089353baabec1f89a4d2dd08ac3d4573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d73ebf41293f3dd90834e72ef868e45574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60b687cf7f3f3cc40e2d6841d32fc16575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e72a25c6812a432d4a17a3e5245dba6576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80e977fdf2d4e3262c0fd1ac617f0b9577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bdd12ac3b20490ea0036ce11441151578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/face816136c193fea8f15e364085b3ad579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259aa2629d58e8e4acfbf0376dd4ba2b580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a168b00c791de952bd3d220145e47d581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148c2b4004d7ef9023761a6a72ef94b7582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2d57dd237f9fce9e5736e68a45efb4583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93fd0ef68ed78af8672779f1c3b87de584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536f50e077f972e1320e3ddc1bc5e5b4585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5be2b9f206c0374b7c6b84fa77f7b5586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5b0b7791bce20073715b9f793b28cb587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29d303bccde2f12cada8bec75db1b6b588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80fc57f1206d14e9345011faf61a64d589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5254879630d272ce62c60acca6ff4a2e590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1af4a13bf99974d54228c34fd08e582591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d46db2542a0d02b63b01b52ec671c5592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2c15d559ad7ac66b6f8145af2d7290593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9beec99be65a2b6a24a846c55b8a26594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf427308350d31b4729127737d4f9d3595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a621b993451bcdd0043347a0172b7a596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5b0aba238c5ec7ce899d8228a21523597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e8aad615c8914c6db714e7bf48fdec598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fec32fd7e506a9378a4cffb1f27305b599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907aaa846157992a94d6a42b3f011d2b600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53190df1843ee9259e3dda157845cdd1601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff25af04a74748bc2b289cf195d59a7d602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21eaf96090fc6f0f71c6fabc7e778ce603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0612b1555f7fa04fa8a037819763f40604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bc42e52f4a8a0357b1d1209ba8c8b6605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7dbb070781a6d50d94b288a93828534606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f28df1e516413aa42fdfd5e97b88156607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a7bd380e80761e1e3e171479a5fbaa608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cfac7b87d25666a2a386ef50a4c410609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b799519453f4559cd0975ed6684f597d610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8638c569a3c227363babb4e67d60759611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cab1f8daa1e8fdd8561834cc37aae92612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df7d0d4c28a79e3d50b33f9a8c94b83613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdac70b5e4121fe42492018ef48265e0614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c056edaf09770df1aa2c53b5b42e4a615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76efc0b53f16364d1ba9e9c74f82bc57616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70799d387e9e815b5150fa3911e58e8c617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41c5a468c841848e09d6a28169d1b27618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311e2393d06641d364d890bec88fc1ac619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e080f7a2803867fab8e11f2cdfc60d81620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b69f4ec1141cc0e543ed3b18cd913e621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafe046dc8bd74cf2a7f6e99e08c37ac622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f4f0b9d91612fce0fabd573fd1cff3623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdbd5e7b47c25ef61b9f268ca45c097624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08c7ae2547df2a211b72258028a01e3625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4223ba7cc476a313e258d48fda82a2c626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c09fdd42d9da3113dfb7fb96dbd4e2627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b2298d985debb963bd17ff3f77e880628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a0ac194211385da803842d2ccba32a629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579055f96f6767a814bf7e4dd2934229630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f204ca413f3920c656dc4a6dc0726b13631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa35b4f57d0c1d0aaa57538b4f078fe9632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c762a07e3fbbfe4593b71c85dc569f7633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0aae8f8573d710d7ec193a1adce54a634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98add81b6284c7b4b0fd3d438423a81635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbb670ce14508428a3eb3a74a7beb03636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b67ee8bcda56d833bdd232c1436308637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d244993fe1582635bc90f9ea2faa189638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8287fe0ca81e704afd4cbd6476bff16e639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20f343383f3a5a1c63d0b422b8296fd640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e9c27a4acc56d00f4590a4754dd247641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c8d0f716837a8421519d20f092a703642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4e787dd2522f6e78f6c3a577164c6f643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f6af568b7e0e918a43eb6c3cf927ca644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408f0726f69cd8d14620d2e748fd0ded645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe90fee10d460bd70e6a1b3c8978864646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3e11e16f313d62eb9a50f3498912ea647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c51a96d514c955d0e213e2a2b75f45648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b114205b857030ccb9257816d67c9a649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfb970d910e4d7b0f5b017f351e818f650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6577ccee2cc935724b098cbe1f5c983651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f730e8953d11ed726b3552e08893ab652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428bc5ca90c3067fab39b5cb9e2aad1f653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42e2b16b446b792704b6ae181622f6e654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82152b23766a1ea07b59c5c30bb93a5f655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b8105eceba831c58f725bba32597cf656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad642030f698fc33cf598c04198588b6657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202bd9ef410f6bd584bac0aa95931cd9658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd92b058c600276ec0f55781dff95be659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cf1fdc4f61b8533e10be801665a9cb660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf9ac77c48875316509a1fe0c731484661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd13819aed207cb4c819f4343faa8823662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb66de20257ed89b64558f8fe326fae663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71889c576e98968aa332f3728be663c664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba58f7f13f9bb426cfc66ab1b249efc6665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bf0c55ceaa0dd6ea9b88a178a6bc7a666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5173d27ac3402b58e3557ec6fe94d5f667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad6a4b87ba01bff4758970d56400995668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0933a270ffe1e1435d7a7f24924f06b669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f940e7f77cf9a8686f2c33195cd6ec75670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd837fedf86cb4485993caed2bf85b0c671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2920e03f80c86bcd52ba57245b9c6278672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9803e9e7e02cb0a7f5ef04828b9a3f67673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bbe6ff57e77f00414005fb4b3fe815674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1537e9c5b6ece0a5756b15f0f1a661675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1811273ef536e21a3a3bc7c3975793676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57087420a7439b6b73c67332630ee200677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2933931730be280625816e73bc371e41678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcb27d2e9b8be71e76e5dddf05a8ff2679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59eb40b07d2f7fa4ce40e1b33256ba2a680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047a3367c84d7bf2d919e178cbf2a5f4681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e88565734a49ea460d9c10e3a7855e682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f38610a120b4b30b6f01a90bcbc9981683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a3da641e9dd42365104ed0392bef41684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11dae4cedb40e9fd091061fbfb67345685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6552293689c1c2a983928a642fa9e3d686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebb328662ed9e0b84534e8af974af5b687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57e6c6b17c3dc909230ba29ea4df991688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ee533cdb34fe40f7284cf39c19ff72689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc34dcc46a02f39297b319580c33906e690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da4d37b1f6723335e1d86fda085171e691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e301a57b27df4b9edc9283d172838f692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976e65c2d45a9060c00684e38a8ac396693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffec2d0ba541975d2e6ef661c703488694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7daf962739f17b26c212b8aa946f0cfb695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7b1ebc8cb2ea76da06fbe7ebffd6fe696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220642d37ca613db9633ee65adc69d7c697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a068e8203a9ae405d2a9f15f90fb03698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3efe005e761f5e195fac8bc3a15f1a699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d787575ea7d779f9905a143fefc3ff18700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e7b3b482b221efefbe3ef83f0f2196701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b443557857958c83a0436f6a6d1ca1cf702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6f358dd8a88d73b6062aef1a242567703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c860e9955c009eea3c011ac56517ddc4704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610b7d5f31c68b0295a01db5adaef1d1705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fd0f5c2bf269f5327bf485bca49a11706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e89048aba790e20537079905317bda707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5a3b1be3d6be4faa94332799b1c45a708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100ec4091a72b3eaf477e86c7d4dd055709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6815c242acfbc3deca01ec1d6ee82d3d710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af070181b4bc0f86b078d004fb85b75711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7fb368f672b95075b470b2656f620a712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5da3bf17046a061a31197b71cee50d5713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b769aa6308f89e30362fcef492a1f27714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c94d93fd164cd1f6ca1182a6b11739715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb64023e4b12ebc7abc693b6727dc3d716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4b6a34b9701c44dfe2f2dd7396e1e8717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48751045ce1ddfe6f5e88b7d1f09729718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec12e9dadaa8c7daa5c77eb7f9e20bc719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4c45d0ba2d032186ffd5d150e324c8720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9312f0ebc1777b7364c980460fc2624721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d990c1dd68b5ff648881265c416c47d5722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8330483350b3578a8cb06fc1f9f8ae72723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a9eb9b50650ba9e19e3ae70ca310ae724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641e745cc8876403abd11f558a3ab73a725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c5061e21cbffc3a489765fd2f99ba7726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e538708b0d4f48d76e1b1bf159dd5a03727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7794d1de6c5c86f4d6defb7d6a31d5728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2601dc54883dc303d170df4a4b8c5e32729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9ec8017209c6e7624bb4ec969fd6c5730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b0524cb5fcfb73c4069b6667817715731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cb6065e62422296618b9578cf7c680732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b5a91afb1524f3ea5182613769f6a0733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9343918fd13cac2d631fbf6f72f41da734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b6a3479b156d0cba222028f863eb38735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ebed07899adfe1808ef7889abea65d736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76573ac253c8cde9ed3b1c400bde10ff737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928b8869cac873f38420d0bb2645b9fe738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adeff6f614bfc24671298ed231c8ea80739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecca9e27052fee0b9cb94fd27d54fc3740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e9811651a72c1fb976f9c0831b4d72741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f10bc5abc50a6c8eb40362efeb06a3f742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480865e4b8e30a67eafb7d70f2cc0325743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56cbce345c764e7d146536c6b299e20744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6951fec3a79c28af4da5334788a28ffb745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd53054327e356b185d714f063287e5d746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865186c9856de845676371f0f38b05de747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed2137a3d12f45a5de3df452d020382748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770d81edfc1617fc4cf7020251b6395d749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce1fa8d0f5bc50cf071151ef1d2b516750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6318438c36ae8ce3e43730a44a09545b751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a569a2573ff5935e05ebbac2b570901752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db3a72feb882502c5ded5d051ce0c40753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a4cc06ee3d2e4a3f19725c1859ccb8754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86ae05b4b0719791d4333b85a4d557e755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0709c9244e8955b8039d7e18fc3ae17e756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88609da8de6ae4276607eece2cb41fc0757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1ec4ab5abfc374bd347f47e22336b6758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14778b8efe2d115cff6b11106eee308759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>