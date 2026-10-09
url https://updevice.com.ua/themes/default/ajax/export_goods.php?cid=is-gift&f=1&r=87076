--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cfdf59159efae55fe7a92c6795cc671.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c32e1f8de920a0e258931a17d0e12102.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1410e104c31654edee5265c01808f943.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158a4392d5ef76c655c0aaab5a03c5bd4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5023984cbb819e276134367c637565865.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd454cf7e4aa0ccbfa46c734d60fcb706.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262ad661c7c079362b776a70c84d4e7f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb98647aa6c33c6761a36aebbc5ece168.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d970edabf2b05786ac3333b388334c69.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8b74169b7f7562b3f644aaf5dacd3c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f04ffb4130e1e6df4ec5475ec112fc11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23941523fab3904b3ffc171001581fd212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68b723500228e174a9bcc5092c4bb1e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632134419d0e46afcdd8523f284aa5ba14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99455d1b1ab284accbe244e119b0aab915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2749ba8a831663abb8f287bb0376a8316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1c387828e15760367ccc28a3f015a917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c842e96ef0ce23a432dc8b2a39f8ff718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5e1df6bced28b99329406bc589ed8219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc3e972e071238f448e8856f22478f120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa135840388610d6a3f491061bf469021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc1401705fef7cbcef63b09d00805cf22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d376cee71f69d7ea4153b6241fd8bb23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60dfe32f3554ceb340a977c75dda53224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a316314593615cc9e95bcdd4faba49cc25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f625a2ed5866dd176fcf7ee81efcd7a126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f73cfd3a5f4caf90f7e13158b0da2d727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd119d11d918ea89544d92c54ebfefc28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f062f76b635e72c8a612e8cb3a51c90e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcecdbdb9860f64f1763e5029cc3038030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c804b27a5605065a68996646920ee931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddb7708016718fda52d1498ff7df8c532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b8bd43e3cbac170aa440916b4a1d9233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d5cd310191976e510a1f88f62f196534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f04cf9ac2ae24fecf4ec98a782ec6b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d671e0496e410bec12d20098a386af3736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846e34ce8969aa05e9e57879ea11e05a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854b2bd277dc4f5e63756d53381ab0bc38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32bd4b30373500783b19e8d22afba9239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c645aad4549363ee107a21336dfca08740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314b7ebe5eac497f022c9b9e553133fc41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253682bcc70de1778b30feb0e7ffc29e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a701c06606fa72920467c61a6d2ce943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bf9f58df6c6f307723c0f03940473944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba35db4f7758627b519ae8ce084af1dc45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f946b93e6045a7e34b8584c94a373c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192b16d0939c363a757cc73145bcff0447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e318ba01317ee1c94e5fb2227a76e3848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb6c78ace3000a63ed73b8d4c636aef49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ee9445b3e0a022174b09904b69773050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014e176a5c90fd8e8b60f6073b7075a351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b3bea3eefabfddf822ddbb56879c1152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08943cf59b7826468a9d0927c9be54753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8633f17bfcb85d057ffd708697319f4554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19840a4ddbb0a4bfd12423dc502afda055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2323a1a5bc40df41b2708097323f6656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8c179d093aae6e3ddb60d7659573ed57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107fbac451d953dc1a12a852721758f558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299997e73a8d8669a805c9fde93bbc8f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4610f5ed634a9f2b83f3b73fac93a86960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18805552c6c2c6a929c10ed31869576a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42edac92aad79fc75e99c526c04528a262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc30c6386cbe7c4f3b1f23c514e13c063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cffe4d44fcb8b4f17e7eb615653d4b564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c4335ec2415706e918745f73c568dd65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2a0ae7e84f5a9034a05e8e5a3ad42e66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34aed6c1eae3725dd880bed54e0c58567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12748b936092c0b4332beb84e037c41a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942fc11ba0607818031c6ae9ede5016469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64be4c13018f17e3b726dc3289fbc11870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2a42310a0a0d5febefb580881886c771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0aab26e306546a976fa5fe5ca71c93f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe8a085fa6b60a649b208ebb32be3cb73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b148bd6dc626baeb15a2d0accb2fb474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4ce5f9858edcff60e89644c72c74f175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05bd13664bcdf3d3be7f41e9f46493476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840615e11dbdd36960e2898ffc61523077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192500170b09b7a7bf7da551811307ec78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2544a16f95478b2ad41fd637177c34779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b90763c57a032294b9e6b1cbe8839bb80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19980fb04053b5a5680818f6ee29409481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b4be95fcfa7a78a90074342033c8b682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d62e256b1c82d43719495e84fcdd1a383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba39cc179a559065187f9834cfbe27c684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c9bdfdf97a6c98cad7c6edabc60f9685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0adc101c312076bb999be0ce2cfa1986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04710c025d0dccfd768fb26074b750687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8bd4c33399dd522137ac7b8b7cb45288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a16282eb7dc6e3740a1508cbb7ebb8589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3d4c17c56fc07eca22c4292d37c87290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4e9da0797b82483c0c33a49039ee5f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250ce7a4bc14fd96c7be5e18812a9baa92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84edbbf933d30922e9ed027b18c9144d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd33f2342fead08dd49a8bad225cc34094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c87e5904cbbe8a41ed1f3c571cfd1995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977fa79d9643329420c27041e9af072096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7ac092377d49e0325f099a146f09da97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1eccdb2ea25ae2aa1275d07287981a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69ad0bcba588e6dae6b22298587e25d99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d95a503b53189f6c134a13ab9868eb9100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64d3e853f6b9ae8c0bbc0a0302f2458101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcff6b165d08519115c084a7fddf0b4102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b653571c00c4ec3255bd3245a95d7643103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c71fc68a54db1bac674ad15fc6dccef104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085603120545c0033da703b3f14be674105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b12446c0551a604e3d4ea2a9d689474106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24838e3c3708f3c6b25b5e4a71556ef107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb309acd4fe7b71fe2c1b4bf7940920108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddad8f0ef300883a1aada95c7bd559b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c79540398d6f5e43a2f5f70fbb0ef6110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f89ea7793ee028aefd26ebc22cbe560111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bb2e449c38abab0481cade1fcd0c11112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1282958949fac6ae1b03d1fd805c2fd1113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b966df1309c1ded12ca15fdde14b80f9114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc40c42d802bfd9fa0a552721b47ca38115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87aa70c61151f5c83e88fd5de757c59116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa3d820f0c77821a7d781832949e4c3117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df43967749e133584b022755321d4d4118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fb0f8748f83377a5ad7ec81a58aa8e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a04daa391d1a670c60f7b4a99c10bd8120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88129740d702ba30e9708fe6cee9ee8121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d76b9e1db57695d3add79713e06bece122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547d6c135f25c02e619059c74a3579e8123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f47a541b6a8eadf6d5b483769e6af5124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c9b448190752a8e5606a7abaa73dff125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d536f76528cf362226cc3bdcc25709126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcbbfcc42ba007a97718b7028f9e69b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33dcebddcda631999bd443f10ffa24c3128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe73f9ddf5af7856e8c89bc850d388b9129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0fe8bd13311fd523075449a8acdab5130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae97ffc417778a782c5a40bed014560131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176b55b5f897d1235fb52c5db7b1c0a2132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d007404f8ec5f57922b63ff6f4fbc7eb133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877fb21ce7ebbda047bd65cbc3dbdd03134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c3074195650e328fc65e849263fb4b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6839d5614ba96968048c63362097e28c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10602f2b1ca38f5ad16f67e9f56452a8137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89bb4985be3cd872ac1671aa528ff49138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3de2a9462eb509607f0b20077dcd3a7139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32e8decd0440240ecef10313ccd245c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546113fdec414ac5486eb50cb86680fd141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e710679dedd3ade62c47586b29c0d38142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce387047238e2ff48490810dded19c8143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df915448a90bcc8104d29186316728b5144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222f837fd0bfc944c06e026eb4c6ee9a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906d73a419b949cfdbf2b5d335ad288b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abf8d4216f05d773799e4516b0586d0147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e5d588529d96746093f3f6b70746ba148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64013e69f9b3275ee16be733a71d3bca149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4797a67ff55496205ecd19781382c8be150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2152641fb20ee2ea98fb6317e1dc87151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393be8c814a947ab73c8354396868a11152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbd1c693ca4cc1fc45617b6dad4a20d153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423d4b387fa346257b513ec453d601b0154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463d1c4d2047e876aaf2e9a373d70e0e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c93616502dba9c828d8a431cbb2442156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07157e4c6dfa19ca924e20bd04283e24157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624707a8ec28abc28f2ac2933207afa6158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2e09a321e278d00c287edf1276833b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b946326603004db813fc3e3004d711160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54abea0ca7a761eaa34b7bbeaa3b94a0161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bb5f958efbec31a213baf2b2af2b4e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033d89c14e76a9f8fdb10edb324254cb163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28b88dbec1f0f810ba7ed911487b71d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bb59ab5175a48c2500b626e80dbd6f165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb35ee45e84604fa14895bc61f10c2da166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fcb16fd310de99ea93e57e8f8e3802167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f360ba47291cf98c87fe485f35538d77168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccf1e6ce74dfb66790472e8e7a699ec169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf87c005cbd958a63481426a2b84764170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d505434e4cb9f739977cfcaa67d8e0f5171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f9461c99f6d15621902735122b71a8172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126db43e157910e671b29a4a01cbfb1d173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224e8027b734b3fd11a56f6f864d242c174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aff54d967514903c6044bb964943cec175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a6a8530219eeaff15fe04da5c82403176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b663c4bc7b8c28e3429dfdb9cc52922177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e28e76abc4025cf4b28db95b2b5740178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ed1dc33ee72c8663eba13d53082bee179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42370bb957bce7680e8e6414441ecacc180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bbb310aa7bf147d0138e00a07d9741181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9865bf06281de0960e07be3df63fc1ff182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9dbe3722dc05d3e55088478735cc091183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790363f74aea17269f21831cdf3080ce184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d973625d8071050058f503e3b03fa3185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f39ac121e8f5a0aa67dbcb4675552c4186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05110c52e043099ef33b5e6958542b2d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afc4f211b95b09d4f5221064a6d6c4b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2610b664bcde0c310e18c673356e1f9189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9fe595be9349afa09d4d2698090361190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a0daa0c69590ee667c79ab2b447041191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e54b538552b9c9475373897b29958d192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ba6db8c14678435411a5e0057b8e16193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5a1899b5636664f6ed01a26a0ebb2f194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199674ed76cd3c8da518619df69d4272195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a34d38b1a12a20aa23ec2129b56c0c196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62cc67c9a73d626ebd14ad1c25a256f197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d307e0c388e4012befaed9b4e690d37c198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ee6e0a3b3b7326e8fa3741136769d8199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723323c586e08fc273ae91105184fdc9200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3986ec877d02d87ae0cb48f988ce981f201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46261acbd3b706a198b1523573387550202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c460a29e7a66a67b27ad2507654b1b1d203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13db9d8b6d59fd796e88b73aecc66da204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e101c0d6d2d3b0e58c3f1158b8d9208205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355f559458620c8ebc7315df9c7eda5a206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a178e737e9bfe2900c323b74892aa58207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261783328701301cd21e784133f6ccba208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd2c5e8e336e6688a5288104b74c329209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0e1b02f797429274c54a39ab7c4d80210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6f3331d50460c7dc4d603e33bf60df211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2f4ce3832c8dd0a3cd2d29612befe0212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b194e927aeec83884b64603bc06bd6213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb24afe28725d7ac489b7d432728a3e214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956c45dd81d19b863c503230464cf3b7215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5de7a8075f6541a5d517d4ff954157216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3989c9d975d10dbec117382728e65f9c217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2275f8d240d35805076eaa2071231557218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28bf92bee3693b2d975214c0c4d74c9219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49ea79c043c6f82d3a1c53306024dd2220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67753fca4549e0ab82d8b3cecef0f4a8221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ac898f0b08db23f2ba14896f335c94222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1d1f351e98b6827f2223d69ade10ce223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00101c29cf44a8a6b7791ebaa8fd418224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3f3070a917e4d1cdce5b50bb501b95225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b082e95720c7cd9b3c6b95da37b28a1226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6327833b07951dd4e3d047d4d38932227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7835a2bf392dedc8491bbc5a1b509c1228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a291ff5041163f074339dd81b904573229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c838e11702b5b88980a91df463c0bbdc230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687a1ed5162f52eafdbf48aa72aab4ef231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a60a75c3989f527e79ba6cf9ec2e56232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c7103869138054770ed40488dcf110233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f759f1538673107dc7eefd5cb46b9f234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee973eaa53fde2e1a043bceb213fd0ee235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443cfd67e0ccc2f4e50ad22a2e335585236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ae0cdf4b1bb5cfab51219ccc1df783237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f42c30f050acf7bbec24112db4c006a238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ea052d5b53dba92574318079ba168d239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab02b28eac431432a816a5885a3eded240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1b158ebd46b8408678d0b08f2ccc78241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3803dff37fae9958e2259926035458f242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2595281d149df5db9aec3107ec501c54243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4c51358d9b63319c03a8db1ea16691244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e25542fa6d16e3b0295b13a44883340245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4ff93dd0f48fec7a9b4690509959ec246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e35d38b9eca4d29c307fcdab992201247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd7c627e37bd9366b0cb219d73bf39e248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb3141c264120b3bb8dbbc044d0873d249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce207c30bb37f717d0c6f88e3bced99250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb52248ac3ff70460c764f0b0e0870c251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856f2aac054b71948d9c285e49790cd6252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98c327f1bef04b9c78bffd5c66fd673253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b75d153d51b685d90a3651b44affa3254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5909ef427403dc29af9d32253732a204255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b4fd05e954356174f6349c90be88d0256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988fe46279523da908e89948c202d71c257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e157129a08404bf83afad41111cc86f258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e834d692ea2535204ac6cd67d9aafe6259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b624efa691f0b29c752de5b38c5f34260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2e703854109f5cebe1dab30871c0f9261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbf867c29427cd47881abe2fde6a65e262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f12754af666ddb3b92c40389e9db227263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2614e3341873839ac1f091a1f0d48b0b264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b404f40284cafd937f016809d2a2a1265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1366f779c6b8fb2bb6404a226602a59a266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c519cc287342e17141b99da9abb550f267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4983eae8d9190eb7024a2f024b5e7b5268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2807fd2bd3bf82872ad86e5fe9f981269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab010b2ec35ecfc88691555c2f979829270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a6e060d23722ec548d5d766e046b6c271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5f6ce2417fb62e90bfda024829e75a272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7343620b1aa8768d0ca83b031c784bf273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4475551b06e0665e09852b1e9b5d2cc9274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf0b80fb6a9aabdc31284dce923e3f1275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83ea7bd0dddd671fe8b0c63d6c4e0fa276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836fec78bf353d4a648489c027b84b25277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3556a67252022527baa3b5f6e28dc7f0278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4501eb0d0e1642fa7d270e889e01c68279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c794c6b9c840508e3be6add0a057252c280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43603aaf79af3e8ca4b48ac66e5a5a81281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f8fe0af71c08eb031536a2396335b4282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882a1460e0c3e9f1e36b57688d6ca6b3283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f629fdf22d526242b9ebf218400799f284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97bafda275774c09be8f3b9048adbea285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40894ec8b476769c145e1b97ce3957a0286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9911fc60b9f114783974a750ef193b0d287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c065294d7bb51a143c57700ff3a0e53c288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d68cdc4ecb88f8eef9ef38321de40c289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addee5ab0c5b4168a8b66b2129531de9290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e60e49bde597f0e98c4a61085facbb9291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96dca158ee280bf4aebd09571fe88fdb292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b31ceb475b2923b198ec32c7832cec293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7c9591b9043da0fddd7c5f9718afa9294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325a118d9a723067065d1feb663190f7295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4325385e4134a61a19f4b8b1a95df61296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8206d88e6cf49f9fb475ffa21bcc892297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e1906b6cd9d3bb2fe724008ae6b473298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f4d9f4d60278a1b461f2c328423b03299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923d66d9962451372138916933c89fc3300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f9f55435d5b3a45c3060967b7bbcdf301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdb2bfc84d82327e294a60f29e38524302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df94b38b513ff66de05ae808196f5fc5303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce6de9182140ea266e127ead6ddee45304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2838c8813ffe6b1268591e512152f3305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813e593b403dbdb026a1d43253466179306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336d1f9d56a7b108a8927e4678a6da39307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6479de135d3af1f4388389b5441cc2e6308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4faa9a8787c99b818b4eaf64cb1c63309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfceb9eb6f5b139e1af4bcdaa1d87e89310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99170f9ac111f1e54c5dc21ed2b52492311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98fba260f42da06bc9c65d3d932e36d312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baabc02c4f1c8949890da352da953445313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c773f9302157fb5eff8b87fb0909e0314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ca57a6f47a2fc072574a500721bc12315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06d00add79e215e1ce4e8cfa52c39ff316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8627291de013d91f9e7a67251d8db5317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2194038b4189d6d165dcdc5da4d175a4318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5030c2c51ec30108d2684aecf9313ef319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16602f3c133a1b64264099f24e32a938320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c94194b21d4baafcfe06e9e8e323ce5321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9588a129437b450a099a3f9fd8a26e14322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922d117c3f104eecaa83810432c307f3323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8d40f50f56835c720246cd8d164195324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6a999c8a335aaf4d3adf67575b4d09325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3967ef5b69f4c53d470463dbe14a4542326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e28d500e0381524ff8773496c9877be327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5062b09f05f498b1a4105c1237c79a25328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c322736dfcb24efbf800cf6f8bc201a7329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b66928ab788fecee515e0dbae1cf73c330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8d5936f6c2627b84a28d81a773efa8331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a115a9ee0495ca5f7cf9a7fda13a5f6b332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f54a7254e20b2b2a4a7ea2206647b1333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5651e99a7156aefda5a455f195bb9899334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c486746d41fba0fb494fddf69dbc3116335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9a0f251f86b3dd536cdc418f4ade67336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635ca6f9960b7bdb9a131df17ae964db337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e55f00b59cde46cc32a34eb38b2cc8e338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b75315c9ecb980c6a43c258c9239d56339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6cb9622923c2448386384eb233fa06340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bf711129ad7a32d90520b29fdb2fa8341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cff90853840c001cb33b98f70cced2342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad12d4c397d685b8ed14cb14f851252343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc94f17fe0217979778380f5ebe0907b344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e098236255fd3711de772fa5009e8e345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66fabc3f71c02ace1ae9e7046ba6029346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99766693702bcd564925f7f6005975b7347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a385500643f3265a4bea0b7775a7c706348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d930c666cc243cdc0cfe50080f647636349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22949ef9f89310b4b35a5b5ffe9664be350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab501af32cef236c1fd2b22da13dfe67351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba47afdb3566b0b97dc335129e83647352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ea9075a692dc019c2208297f43e294353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c4457cf7431ea14bb220ea234585ff354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897bd4d0bcb003ae222c7f2777d85181355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2d0d4be9be5962683d223db4ad5c5f356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2833bddce8d05f2006a38176fb98f33c357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d09ba5084b9cbba142db5151ec6ef68358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481464386e6cc997f8ab4f495f1de825359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff0746cbd2cacbdb75fc4f5c023fcbe360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f1dbd2d7fd9c4442e0ea23892f177c361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e8eae96a2ec7ca8ad9e7712505296b362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc7990d17de21a9043e7341ed7df54b363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36af08358cd1c0ed1ce763a288734a39364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3708d3bfeae533d9e51f0664c94370a4365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ae9710d7c9ef02cf023a5ad165cffa366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7709fa89d5b7ae35056ec59b375a0047367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cae0989c8f5420b81c028783cf80ec368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cda32d62a7b5bbd627125791ead0fb369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5367edc0ae399ea9689c34b6aef73b9370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf443b96158c56ea09d152b4009b012371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a728c9d0ba2259ce46cc190434318197372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fdeb7c7e200664e296ff67966f2b6c373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e243b6b4fb57250e2037765d82014c374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d107ce65dbb376cf8a850e05a58f1e0f375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74691247850c01f93149e57883fb33fa376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed6b15fac80c410ab3d254741531aa2377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102f159bd05184645c990118d9f8bb1d378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ccf1906c1b00e922dc1ecdfb72ffc7379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3655c07c810698575628cb200f2e160380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef66347207f959ecee687f75d557d6d381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cdc9ea6a70bba2eb0cd41338e86c1e382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5b7f062aec215b5fdef3b75c7b83d8383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502573d1cb070bc1cbe7197772b544a0384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104eafa684e816801f3b2a8a5c7be83f385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839611f02f456f4e2bc0631e2aaccdf0386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7e8db33c088d257ab9a2af0084c9e7387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcfafc860cb075c9f3c7950a5ea3922388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acb32e1c41d7365cc299a2226687bc4389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf74eee79223f7512ec62b2f84cf227390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d194bc93bdd540df294bdcd4302d903391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c772956b78e8540618be8b6a28e14e72392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63501a4eae15ccb2f93eccd38d9168d6393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca464e5cff002aeb99aabbbdf5861598394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03f8283349507e246d4664faa0a2cc6395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f42a0a57acd6e8f08bd7c0d41f24f5c396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398a8d5891eaa125a694d4cdeb6f3399397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c728c09ab9a65f670e439f37e8972c398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1069682a422c7033d78291ba605b91e2399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab223697a52671f6b835ae06bfe5e2ff400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f516a54e009376038932ada917fdd0e7401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c893f93d71dd4f60c0f6219586e2407402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7f935de24b7fafece6842ca10dad2e403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48da9de38a21a29784ef016f5451797404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d578d1f54a26aaf854a78eaf7fa6fef6405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c656208800451f06e25fbff0ad89e4406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f704f583d45d7cd47acfa4ffd99930407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f18ba57285e659af484a64da7e2c8bd408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36a030593d107230544cb8356541d5a409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15281889671e111eaa49f1fcadad3b0a410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e88223ff5cdb8f06c71b3d88cdc04c411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e27e23caab066bb7aa09a26e83613e412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa04b77e1e69e6f1c2616573cec4418c413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61624b990a168f62c03aa6a9652b9fd414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0b8257de50f7a9d8a30d2f1734da36415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66e85345e2d0cc61fd54673804d4b68416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fb96ca4c419eddc7d9d5a3bd7fa7c8417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a79d8f54fc4612cd14792d535d0b866418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea0ff2ec15786325cb0ac9b0a582a56419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5505c09d21c6b9f8903a075f98ab5f9d420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a28f9bee7573da1b9d36e458232a83421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3681ba86b50ad32124f8616a7bb55c9422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818594c6ce87c4a821092e67cbed6ef0423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30e1cce201885f63369adbf98ee8b50424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c7eab4e761a6b90f12f51bf9634d6b425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b15e19bccd72ae51ff31c00eb980ae7426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2411e0ceae3e6e8fe05f36009233ffb0427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687a08ac78e8ef23eb490b232b91ed9e428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1a76062dc34b82a491504ee856f7ea429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58fadc55d46ef406f1d753c32016815430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b654e29fc1b19a15b972956df01c06431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a518570237d57e9679fd21dd98274f432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c775f48d94aba6c81e3125c5e2ea0e81433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e53f8e68124c2e0e5a8a6f8f9bc19d434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410cb8cfb9b66a22b1b063ddf52a5caf435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ef9a98ff79611ae8b78c7491eed279436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a129cbecf1e16bb809f2021a68e863db437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb5ddf922337eda74e1b2fb6ab5dfc2438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11022d9c6ab94a60694c65efb265472439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4698124740912f09cf025a7effe006a440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf0d6adf4b65cc70cea3656899d9a94441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edf12e80421d1382f6796e0ab49317e442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d33adc86791a350f33d05fca28454a443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dba5ca5cc3af159517ee1346ab3f3f7444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85d627951c62e199e54ec7f00540af8445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6b4a30a70817b41df9c549fc3601e7446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bd915645192951eb9749617df35aca447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22eb3c421906c0fdb0dfedbdbf857831448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffb418caf02fe136414694a42aa3d20449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5907579d8f57eab0061130bfaa0cb791450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4e8d7721351c275c4385c54a546384451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba38681719303629790b2ea15d8d44df452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07cb9def95e3095ca845d5e2308048f453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3e9517327f2d0a4a7bc29c254614c4454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175e1d30d184b41812fba871c9ffd0d3455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea6d999996d38efbeaffc2e64e8de9b456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fbdfad68ef6fd85867a6d19c7a14c5457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a232d2316024f9812733aa293f2e21458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fcbc911a259a33c0fcd8fbef8cc0b0459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5946688a8dfeb67167e7f2dd9cc33b68460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1771951e975837023441a0b82db045461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47492a36593f9a749282303545979e24462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cfd71bfe592ede15111f1e6de0bb5c463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ddbdbe81690b0aa5b90e81c7d47919464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d027d0e2630759606a1d03ee793392465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb40f2d5818bf0ddbe04f226f8dcdd9466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab4b4f6bf87ade5f081e83c3fbd919c467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fd132bf7cd110ce7c2377a3098d544468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c663c2460c395228b62a62e42c2b1749469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58052f00a764baff4d2a1093f7bd9c8c470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5b1427a9ed7f4177284820896c11b3471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9090b2c470194a0575e40206cca8bf4e472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2705a439e908cabafdf7a0076c7578d473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5fed7cde465a276317b92f4f5d5af6474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40578d979ddd8a3d79263735481d6131475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f854d2b236d734a487b7a3b43a7782476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7797d2758f89daedb3f532638e432a53477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a114635932c6e7d8d29b82fad21659e7478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e666ee29b76a0847ea5230b7121e4bad479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b471dbc8490e0fe458ecc49fc6f4e81c480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cd11029e881fe507d9521a68c8acdf481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e769c856595e95e00ab5ba59fcc5af4482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd9659f53b928609c0085a3a93f4dc0483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e1f5f82e69c8abc584350298261e81484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df91327f4446b91093b59c42aa34df0485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f380a55b7dcbc21d5461733d7b3042486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6d1712ca29fde6db5d5a56c7ccaf16487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbc3b197cfe25c8aacd7f901dbaa920488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddf749444c510232e219f445e604947489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd499b2bf89951d7fb18df44debd8e57490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632d07de4e651b8ff28d556e2235abbd491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5461f31a90c867ac352790efc85b7ce7492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aca249ff7e4f5fad0d91df629d78ca1493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225d740ad1126902addb979a536c07c8494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a459be35ef29c7c00e4e9f8f90193989495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cd6340e2e3c7665736eea6db0601f2496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97202f65be142824ec517377c1332a29497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc65a6d0867a32923b3ec9f308eeea4498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2727c796a737963e52eb8a2e954b560b499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c744d2af4fd869f4a844cf26f8748c8500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90e31f6cfbc7215b15157be5e4d1f43501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5472fc2a1c5b706fce68cc50cfec8ff502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fdcc710d6a31fb262456a2f19da868503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732cffd6c1c0b9c43e28889ac4760ef4504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012019168d9dfd71d21e298cd4fbe62e505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabe6463c2e63020b568f1b2baaa4a83506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b488d36d3c8b59667398f9f91c448f03507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef13af2257588381ff76117ba65f18f6508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c328d3a99ef5c1fad6e6b61eb3deaa509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b3ca65727a9136e0901fe9e49f26e5510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65f787046536ee5523b0ce626ae3e0f511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0965f59228dd73ceb2f72dd1d3ce754e512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66299c26b58145b2502f68e771ada0a513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a5e454e6c23afa902059c50a11a4de514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdc3e7f7b7becb097e575566f0aeb77515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74175f347a8a4d61d184fb7840510231516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817bb8e1617abbde3b260e44baa296ea517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89df7eb4ee0e1384e4f8b2075f2c0716518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abf40457dd03a4009d0146f646b36e2519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb9af5a284d98b1776ee5a5a0933f99520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544e18bc801fc0f664240ed80d909b9f521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a960d5806595da57ddbc01731085b426522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059423230306f80638423aeab79b39f9523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb005eaf73f43df2cb61b6cc075d5a1524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c85716771de794b40c8b14a603fcd7b525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08cd67028bbd94fe546e2081b4f3c83526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5cd7cced1986621e9c4aae70258d3e527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba11854359a6040e59fb431b7155a0e3528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cd6b213ae88cc734a549b2495f8ddf529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0597788674900a076ef9a0a3a674286b530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff21c45233c6f48152c1bc9c28dc34b531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d83fdebe946c394d2c8f0ef83ba770532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677f2c9b69e146cd1d504ce1841eb4df533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d0134e5412e55f64ed71774236bedc534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1c55f06a34eedaf14082a8c6052e48535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abba878a389751a80dbf37a384f7ee3536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd4c04596692e6a0f5fde6e28e4638c537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644f105371f391a88f197859a050ad67538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474289b7263bfeaae3de07ea1b3d5c12539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8f77b9420635c67bbb0948d6b0b223540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4a66f3e104b677198edfb1efe698e8541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f6a8d588b9e1475f630b51bf208bd6542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ec33858a5c774be0d715996bde1d55543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23977bed4981e81a9953c4d84c5f1f7544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7685cf27d7d45baf4a4ab31b0e137c9545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c161c0ff9c8aeb8c460fd7169be4b1c9546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0a6bb996dec520403d615fb3a95a4e547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7af320ad694634617a6e40914d7265548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1b016a65dfc9b1bc9b93af2eda7192549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc32ca626e5cc91525e690b966dac16f550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a361d92ba5182bf8f1472b49daf30b551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813c99d394f9344bcedc42365f429f3d552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86064c5ffc43c7402bf27b88dde78a8553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d229700af13952a7fd681b4db23e03554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccd849f97f3a6e7764ab8e03db10a0b555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f9aead3040fad1b5b201074ad41de9556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6eb5d2cc143dff8cd3654a3b9e633a3557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90349fccb12c5389186632987bd0244558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112f4960fcf385f5d2a9b85c30403599559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e5fbd9a2d872cb65bfe6ac88955fe5560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555fcc13e5ab09114e89904b5dc342cc561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d08a556137726fdf0a87f1ce8af4f34562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db09dd0103723063ea507b70d1cb0161563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1789c948b41076b0f63b324e7fa9b975564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ff96ab668942569ec5c71795797661565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a013100865ee7490f2615af06ef277ad566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d54703e4b187d50984379a389406f3567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a0aa544c6e78a09be41fdf5de95d2b568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98095ea5744c77c97a284abaaa84f05d569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a165a4dc01158f3d4279e70db16a67e8570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f573ae26c0395faf63fedffc00d7d1c571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ea23c5e0fa8787a7b236cb9d98c5a8572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4488243e8d0c039c05387f7dba83e631573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8201a572564180777fa86d7b54726267574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d357f91eead95f80fd13ecf4db50fac8575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ee877c772bdc183fa94a7e0093d695576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83df81dccf18552d8966013814f0f93577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961235ade331014669a0734ed061e43c578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289f11e288ac6caaa94fdd73579a73b0579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55a39efd2879d542dbac85d98b27ed0580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba0063b047900e2c9dffbc8503de965581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67eb725f0522a192862bd130dcfc4984582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1241896a61653405ea01e6791e988669583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0587da1154f6f5866f7b4cb8b00229584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417dcc5aa631a62a1bd104e6d9d5f514585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5701b017a74122028aa1e247df6a2ab0586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa76b1f3badfbb5452a284e3d87d0ce587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6002aea849e14e1339e2a8c7e6a7eda8588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ab153d46360bed68330eb39bf6b438589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783420f6891d8136593ce26c6782641c590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ac7e96e34c46ee7c7e3db138747b96591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7280530cfe58f5e218fc2519ebc54e41592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db35ee4026d0ac3e03a5c64ab5fd034b593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e62429857aca8081ae0e00d82650170594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fdfa48d27e9d414bbdccf5920f950d595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cf0ef505a5160cdbe6d0687fefb6ae596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffde13cad0a45dc2634ce48bd9296c14597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0124b799896fce2f47893a1b7489551598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcbdc04775591f8a2e5b11c6cd1afd5599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b62e1b31890111ec6f487be66a545e4600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694d931192ef01e91196ec3e9ba3c701601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a22fa5b094caa13ad8dcfe35b590334602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f6fb440df86f17567fedf5bf1c5cf2603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f0c1b0299c17da3d671c372965a608604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6340a08257c319c8d1ad378829e8516d605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaafaf1a027bc45370addbeda4a816ec606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb9456b9f84ce57fe0377b4479b2040607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7634914a0c8a7621b80cabfa4c6d9811608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654107a0ffbca60465bd2a884b0db425609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492a31cfd4e7db2fb7ef8e1293edbaec610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ef01e9579a6fa5809cf6b0c7e37bdf611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038621816013c8f44dda649e8b6a67f8612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed17d4ee38d821aaf72bb356632db1b2613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc00602affcbf6150abfcf833b48e8a614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a557bba8a47d8a3de73122cb3e6495ae615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846539ec9e8117892bd33a49899ce4da616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c658fb0cf2a8a7accc0433d69cf3ecbf617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c8dbdca322f62edfe50ee73ff2af20618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41ca0530f4da6efd2c6dc9dd9c775a6619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c283b92a30321e395c4acb4d2f43ace620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70014f133ed3b1c013640542cfafdbf2621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7eb99b1515c86935498e8d347f7317622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e602415d5f505a5283d9360692614334623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76777ee6280c87b86a1fae4a78f6a08624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8d88bf0d82e94bbad5bf6d7e1a7d99625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b9963a84a469dbe3ac6c2153aa767b626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e35cc01f5f8b033392352e17500a3c627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418813bba450668964abfcb41f943a1f628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f11a0dccac0cc63cad8e4d23b88cc10629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3488aaec437b65a3e8ab12056a4422630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c82bccf41082d9de25d801887f0fa6631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2794a2a9e97109ca6769cc1392b1fb632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41865a9e42d2e330c07a29b4c244d1b9633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beede1b40cf8d6f421f0f0e46c3e89d9634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1828ec167c8effbcb092ddade50738f635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782cc168e8aeee273787143c2b7ce24e636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae1ba67af7bde60c40fd75d4e0db512637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8f9f5a34a05d7d1714e01c7532571f638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62fb99cc44b15cd706b530af80312b3639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2a0e2ce140300032f09ce826956674640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a46f21bd49973c589f194dc7bdeae51641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12fc43b5d94fac06eac97ec6dacd2eb642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc5d6bdcefc900b22b26f2e9a5497bc643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75b6ef9619aaa1f38688011fe142d2d644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9078b65d92fa00ba6a88e0af8f5908a645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487de35c583a37691ad986de096435b4646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b25c4c610af71e61a5fd911c0510d52647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2cbeaa9ba9fda66bc07187fed2354a648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be47db235f601c39e179468afbc967a1649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a10750687b417ba26b9af3632ec8d5650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ead980f56ea9ec4ae3f797d2302758651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6b73f3ffc0735d40877caf437b0727652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6394c0f6621ad45bc3e85bb7b299e2b653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782e64976e70c25b439d964b2ea00c67654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8347da42f826a2f1ff17b90f19a0f07e655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ea2fbdcf4f6270ee602da98075279c656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931d32ef30d04075f532aef574671e01657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04365a51c10919cde274a791b11d667658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51315b5697e9cb2f86c363658ec9dc4a659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286065d00cacebeaa9ffbf2174a31910660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68033989ea6253e3bf7ab6ceec81be6e661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e6f441ca0def35339b27553211c929662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a195ef9b200dcd044dedd8d3e962f32c663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef0ab0a9ec846e6d369ef0b4fffe595664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fe91294dc31350fe9464cc072bb793665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546554dd236a24aa874c36aa1cea1339666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ce5a1c1fec917c742d6b1c53f3c53f667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615efc0952865fc686647281424e2635668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0ffac360bfb1c515e3517efb02d14e669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efa5d63e39000b9c3b5a566f41ec26f670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cac5f2a50358a9adc5532bb6f0fe0f671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b48970f05d1c01d2806c3d679260f93672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181d229b930720880301c9317336a435673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38ebb849c8dc4f7c39853f6bbc059af674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4a20d6f0f0e121870a14f2b05d8c1f675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5feacaee79ee3af8f99555ffad0c9866676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480d3ec073dfbcb3e6a1f156327cf6d0677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1f8c7e6df8850d6d9d9465217b7636678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e8f019fbfa7aea6545f1bdb147ba19679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bea4ca409fe542184f45ff790f935f680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d012679b7768c93145576ab5639ff9681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3195e9c306397149e14ac3cf0112e3682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f044e062a75d294ea3f74b722b8105683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2402a067baaf0802d63b89319aeef16c684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8069de77159c0c1fd99e4c45624474cd685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18535600f22dcf5b097fdfff1445dab686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282ad71ae8015f37403c9762074a7172687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc46f6778d017eff61696ebd8b28645688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42639cdb74ffa0a4ee78d067197e11f689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd25a43819715c8d22f45dc8d148df7690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023b9966a882d07b7ae01dda56637700691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf9ffaa77726dd29d03b3f26902043d692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64104489f479dbfca3f4aad0cd89beee693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c41146a3296c643427df8d0ade03dc694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab90c783f2b475a83820a83cc55b9d1695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8316c3482f30dcc37a961e2217ac23c696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4dc24401671093020785fc03c68bd26697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafd611c62712b8c4cf5a5e223a68e7b698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af17636646d0d98764ff1e8dbc19f9f699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894cbac6bfa7d30d769c0e70d5f112d0700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ff63b31d6ffbbe28ab663d307efe77701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1cbf751f45e37e2cd64241d02d0d9b702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61755c5c85e473706d49bab039b739b8703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80958a5056241e8d7440fb2950f2d502704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2a2752bc8bb589d7fb7dec6bad2ff1705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9995eed45228146827eaa9b4d1588e91706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c5310ac2188c9e4bf1ac08414d3b25707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11030a298bd201220847214e04133f0708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d54faba5814443a1a91abcff8ce420709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad42ca29b55ce97fcf3db3ba9810613710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460a1f05cf7ab3381ea675d8ac16c81a711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b16819d728c6677e6d1ac70a50c98c712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3144fdd128f89b0d59c4a33b1cf4cc713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe9aecbb6f0b866bf3764ee21241dea714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9a79991c35d2d0fd4411af76d8553c715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893b9d110c102be5df7c71fa6a4c28de716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df7b098fd721f97923cfbc9e370d512717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfed93b12a07caa5b11f9855d309a1e6718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985825a168d454dee4966deea219b6e8719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fbffbaf9b6d1e195fd096678198327720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02a01919a46e2d09c5edd208377f329721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a406cebba3bac67a807b2dc67ae59b722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6d5509e27a7090d4b042229a76535d723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00854eae4ca2124a7b3539400fe3df0f724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c649597b729a87031a1903c1c104b2725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695bbb48909db64a88c8c2a0cd0dfa4a726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f8d90e2919acec85a7e048972e8254727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16527c3fb1524af22100fe0eefc0ea0b728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37fafa45a89b5e7749a9b31901f50fa729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05222ee3b2733b735ad78c90d2e1825730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42130be9643dabef976a63b65e044870731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa9e1c6aa4f10436988221bf3fe6fae732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a824380eaffbe32085fee5646f0cc9e4733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a10cfe4d862c3087b52a79296194260734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba27af8e147dbda90ab825f4d33590e735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3d296294ae3e76b803428b1babae95736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4c858223a97bad559a7e02f91117a8737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5f380e36961effb36074886026fb1c738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2b75e95034841487ba447b8e301ec5739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1649857f725ae6d7b14abe231f5fb1740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87c011dcb485e5a92ed1e7611af8bc2741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ffb0c77831a1c3fbd1b565703e5860742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b05c7ab97791dcb3ea3b0338e7ee4c5743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1878740465733298e3ea9967e2a866cc744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab5a40381caeb93577c4d41d581786f745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d398f84ec5cfee856d05e814804548746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ee1b345a575538589e49d4865d723e747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e623942b64e7a56fdfb50271cd9b0415748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9a36d6075a4cc5fde7bab230370554749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19e2f442349a12d5044cce88b89df63750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cce3f786ed989d6c630d3a6402b07f751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6133563c4ede6f9b52fe34c6a48e4f7c752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6764fb7f97188a4f9efda94ad2db7fa3753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a151ead9405d9f0b601bac37f90673754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab885aee0295f058b71d1ca2b163f20755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b477c33c1f217095d24091439aacc022756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b02c2ca882a173c781b10bb16894718757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f270910a598d4f3cbcc3f32c4c31c57e758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae89f9283c9faf5f41f9c530067567c4759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f8661c3442fb76d2e1d22afebcc5e51.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bce0e5e02ed0b2bb2b42718cd677dd62.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c316c7c1f6539b52bb9b565b378b580e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cefafc6462d1bef3ac4917bcd4b1d3c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb3b5f829fb1ce6c3d1fddbda2929605.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635ffa24d8a281b3b97609caed20a7c96.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801dfe269737732e6557287d8b9ed2ed7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66fd871e99fc546f2fec7c004d136c58.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8597dac97b974b369cad0e8cd83cc2c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5723fc817b1d33f7f481e1a70118a75b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672fe72cb048e5fa3c1cf8d72503b57a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0734123921f6b984e615ade947910e8712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9d9a452ced001e51038f6ecf697ce113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a567b16840f6d611685ad1e3990b166e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783e1f9a5352d23a2757ddb8b9a6870315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1845fdc589792387dbb2fde145288416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50680d401b062812dd36bf0dcbe1549217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72aff96c8921bb7a5431e5eca3f14e3e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782a9f432545b1e48ec41aebb6d9171419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d959b98dbdcae1588c5a56e907b57e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b71d6e1883889c53bc0ca58e1644fd21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bae1063eed9f695b8209f50ad6c58922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd510df2962dec68bd104c048b7d592123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e771ca1c891a45cf117a7d77c023365724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb0ed2520f641a8275e9b84a0bb8d6725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311273e3dd98d002c4e457d8ce29b5a626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e8b881b2e79daa7230561edf5d37dd27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df602b7a0addf863b477c26b1a25e9a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e00f534d5583333cb5623260167c0629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2baadc106739bef1c879004d07670b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ab027b881b5ea933e5efda1fea1def31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb076e05e8dc713a5ae974e01b5a14332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f76253eb3e0850d9fc521b898ccbc6633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57697554cf0d4ebc41ec3c4faa480ebd34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a062c03c1cf17f4c20384bdcf377c87435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d070a15bcfa311166b1d854f382081636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6ab44939dd1e30edf98c9cb956935437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7f5e49cdae80aed3fe663c806258e738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87453a5f27ee731f433d0cb2ad0b4b639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739606a6c5969fb2f3564e4ba7a3b1be40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedb28b60e401587c7629bca2e57e53641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5d16444d0001a8bb463e44b2ad1e9842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfe1c9342605607e29b5b0f064ad46843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b716098377ce715ca077a3efd5f45944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d80d48c01f101b086b119addfa1cd945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973e3c0291ac4ddcffbbbef49fb6f9e346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ec4ab07df529b0dde330eae7f9172947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264c7a470be0c24afef7ed0ba810ca1348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1190b6f4e24374c76856c4949c19922f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc8105346801875433f78d4e68302a650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31837fa0384fddb387b89c49320ca5651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b250d4f1284638ef2c5ae3c24b6fceda52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266fdc1873c541a30246e202c3156fee53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff1571a654041ddd4b53c4e059a37a954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70db81b437b3121cae3ab6c69e1b16d555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8fa61bfa5fac3b65eadf6b6590ca4656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778a2ac633f245986e8a155f02ef47ed57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e32fe31c99aa901ef48ce9d08c3276b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124b08b14ccfa7d3dfd22f00936b782159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d284792d40bf7a86c3030aa187fe9eb060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca81c7a24a15846aa249ecaa4d7480b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e151b301b010baeaabb6c04ce4dc4562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f38d4e9ecc2ffd7a18524a8ade62dd63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4391a19872369f11b9d6c53310db384a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391397c80995efa7279c45132225933b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2db13feaa46f34f6043660d413473866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d10d93bf90ede1e064fffc50554c45067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09aa39953a52a347fb55ed054f3a6fef68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcaa4f53a85552970882b636846becc669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9edb3dcfcbb944bf93583e8cdf24cd70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c5d2fb82499c77d80b17673df2e4bd71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f5faeb8a648d36caa88db30e4e153f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158bd57a57524615f749834573ccefa573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c24dbad3559502f7cab9dbc13bf3bc374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5329a44592bd7ab0d73cc5e8a5fc1e5e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f2981a553939722a83409e6f9c1b1976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef3879458cac3c3a1d96fa6729c215377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317f51fc71342a6108736f633460967378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d19c5efd0560dccc3f2004f990a4ba79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8119d5709778cf3d05ab84318ec7f90b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9da21a131c4566097ce4835ec2ac3181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757d6064f3bc47cb4c574c647d08498282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746b8c20e489204f6be645eb0c85a72f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97925ef0bf066ee1cf4c3cdee3bea8ab84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec3e2c681bcba75195d43de5d6518c685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9900d4d11843a72f077334dd67a96fab86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3002b24e48a92842fca3ba1ddc27e1a087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec3aa491417c32e11f39276f0428ca988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cb71070f51de31fe67fac0b7ecfa4489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068458d81f5bd40306f7594dc5ea3e1d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55afdccb9b18a41f067b0c507f92214291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2141d4c9199b123956b139f25a70d7e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6986f285f77af0620f353ec584945693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb722a9a10422d7637e49a19010f41f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143128d60115f80e77a906d0f876868695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6fc39f89e1b96e02c785e4474a566c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549a40c846e22f699ad0c953dbd038fc97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244384fe123ff1159f4714f4143dee9f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9954fb76f00789b8f0d8b56c01d2939e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c781fb580f33736989b9c3807b07e93100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac6fe53d67418027af6ecdbe64e3ff1101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46e6ca23bd259fd23d1f2eddb71e027102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8af422cb8ec53fc1287db32d2a9862103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f17b8649d6193984f248577d44daf5104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f74efe8c87c478f5a017e15e979c45c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291e3cc365ebf7db16c4238a54035927106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f521a162c1530f1ca8213afabb3abd6107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5d69f47a0a96fb5a01444a016e6556108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc7966fbff44e7649559d9860bcd36b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28d2a8732c4f8f5647118d1760205d2110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffa6e673727ca31443f952c1dddd9c8111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32d7aa3f65689b3d188099e78d809a1112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311c8701b4405a8bed317d3ec0d3c047113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2230afb62a39e5d70c8b25195f8d07e3114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e026db05ee93bd6180f9cfeb487c6918115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cc4136548f0ab7067bca952f5367fb116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5aa53779c4fa9be695d8aba85862a5117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84daa054d8b0d59720d692fef0fad6f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa99f18d0630de3892c24128e67a6ad119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e50f2564d02944abe48af9a65c0286120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b914193ac230e75b77725638aec554a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df18b3f5e48fae0d0c6193e2957fb34b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7729752c3001a6d0871eec66d13b1594123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1a9c2b8774bd6b971b8702a6515f29124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e65d5adc0c7cb1aa19fc70c3ae07b8125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb2b1471cb01cc2187931cfb04ff8cb126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a30d020fbc2c50f9ae160d9ac6b8998127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a780ce44ed2ec39b1169e1e3fac7857b128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d3609e66a4e832a8585b70b8aa5ddb129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01178f5bedd59b18734ec9463298641a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8730b5f3c9a86f4ef4c97f1dd4e410d5131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee08b45f3d2d8825fab924719edbfc1132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a1499d4ea61bbe73c184de95966907133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4e78ad0c9384e007bc58d45fe19503134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591f58255dd77e7cf4575a3fd2834acb135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54da1766e3f3c4cac24f684725f1acea136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9305d453401fa132c06bde836850f3137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098d17ddeca346ebd8e3f2199db7851c138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83f4a4474ec70eb31591ede0c361fa7139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0b2f34f3362c4880026f893a7506ae140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ebf519447859581e8e3ffd0aef077b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497554af6c31249158f9e6e3ff72fa6e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139c167213b808a8741725359fecd234143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3457e2ca0632ae24e76e9347456d263144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970ce669c8d5009130e8a39c6cd2f90c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab56298a975e54db58e368d2acc37b0146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457ca92922527f5467245d491e531d8b147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfff88afb6c34f08eb2cd513ac7d6094148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edaf118d0c6eec6dfd210c2d7ad305f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61db08166743a93808cf6f74a6018dc0150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b45bd11c9de5b287a6bb3a33157179151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49d369d6a45da14bebcab3740fcdce7152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23daff2acc9c7caa01807126d87c678153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc36a3b6f2d0e002221b1d61e556cab154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67abcedfd0f37855dea7ee22c73bbec155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091564f3395082545c16a0f27c87f7e2156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26878222fe633d4bbc131c2df7d11a42157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e701c7410fca887e83f621c0b6df41158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db94089163d7c0c29319330bd847c918159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac33ced9000081c7d34106feff1f825160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67802860961d58c57f45b70ad541e2a4161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6ba0f17349ff1513334f162fe63d94162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd0f3a758333fe86caef64638f4131a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c00f5d0266e09b2ae2ae9e90ad82ad8164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d218cca80818e862fb25f3f1d41a39f1165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ab92066b66d554ce19f38b269adfce166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdd666f416176165b30a7c738a681f2167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bf38622f3b0d3bb76419345da210af168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30841a7e3770f2627186058e6f5b820169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b5638a3d9e4035d929aaefd4850d5b170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fedfe844ce3089c5d92438143faaa3d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74753a0ea7194675116303aad0ab19a1172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c3bf09a1181b713cd77cd239388f85173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260e679f022b6b7f976898b5c1aa83ce174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc815b85e95f46b2e28df929e6ff006175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d9ba7580dae53c18ab767aad9708e2176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddbd615ad1eff63a8272caac64d4b45177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b45556fb79e015adc260b40f45d749178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9202f55ac05f5e728b8856ed5c6453dc179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95dc55f765d7c26cc5f6710e0b0d42b180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fddb5208955c5b9474135c358254d6181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3664d850377eb694f02d6b5e484b02182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af978b9193ed2055afacf9fa1e412bf183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fc6148b1b85662440eea8506584b7a184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0a08964405b1cd49a03c68c7c80263185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56122029ded255e51cf117528324acb8186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e3ee1a0556601ce6eb0037523ffe56187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a0d70629e89f3eab300d037bf9ec89188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c071d4ea34cc3192fbd33f8225896dec189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74a97e48870b40aa755aae5069ff18e190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92228b95ded0f3b9a05426c75f3108a191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a2a4d57b998a747f73b75771868a5e192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef0aebe1ead840687e5964b73cf19b8193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba49d25fbb7684e6a27fb8957738ec46194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3350eb38fb2f14ca1a0a4db63091b94f195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114267bbdb2e3c36c4e8591ea0546465196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0899e575bf3f265f8c699187129224ea197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e73fc6d93e0be5e2e2fbb63c91e362198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77eb2ea46cdaaf0a563e1e380bfc0b48199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8c27fad6af618b46a8deac0da2a7ea200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55e4d435d199a62e0c9e1c5de643365201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9025916ef50c5cb1f245bdb223509276202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571b08ac89267dc6b5e298daa6e72642203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc56b47469c64aa8e21e6c265c044c35204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aef5efd4e3c315629abf6968babf154205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ecfefa238c518274d1783730d7b917206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4b000b48276bbd5aa5af33b989b3fb207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3af18bfa80488921f9d50ce11e07b1c208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfa64d1a54f46b89f7b82f848ed6f0b209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314099d05f4733f60bf19f733a4e4df5210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd9365a0dafb1b058ffb74302c77ad1211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9293227d29040d2b14f465a7ab1fb4a212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e89d21c0e375b7cf47b3712ef70226213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71b581cd2f3f4a440ad801c5a9b3f6c214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac93bc448774eac005fec2e56b7b704215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a7d2d49d25a8b4e736d0ae70da1b76216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bcb19b080269b352c63d828013650b217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a22532c1f6908fbf922d0e8030b2f0218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a083b7d4f7f89496cfa92e0198347e219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea54256c5e3e48c52ed14954fe45ed65220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3368b9b7e4b3975e6d2b3b81e9dbc91f221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440bbb90567d634d9718de9eeafb74c9222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642605f7a0fdf37dc72e0d4d125499a5223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b654d90d9827b72fe76e8187d4fee2224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241485fb46e4a256720b803bac33eb7d225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172dc3fa659929f57845bd0ac2adc75c226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468d21d749b34871c038c9f0247b91e6227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27831df90deae840b53376257f6b9b74228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a57c3fe6b3041d0b04bf3432216082229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98256ed17f80b0df75cfa1c097061778230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18c0915ccf0b52e57ae93c496d82210231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd7956048cd02465c91a6ef7c824571232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a26758065b95197c7e46b68f44cd91233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c0857d3b61e3042271608d11e082ba234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ded8b36ed10cf771ae892344be9025235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e352d59b7546b5667898ae836af4ca236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7781b4959f45f874ae96ad44c4211927237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b82a2f25c264976c73b5820705b7492238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7a1d64c529c8b391585ddd3712af83239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119f07a81e1e21155f02f7ee81d2debd240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4d567713bf68ae78c8340e40155d3f241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b719ad004e7ea12b43caf0e5da486e14242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4d5a020f2a5ffae3f8026bf80f0ce6243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0c3afcc2781905f557c5e12b7057e9244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eead2e57cdd09a94307a4068fd080b4245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030d768cc970fa1a155368261bacc1e3246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d55a2f98c735497049eb4e05a66c6e247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b27cee9bc2efba6ed00fcd01407a2d248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff5739cb8176c6d9d3a43fe819e29ad249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5709daf647ccd533dd3a480010e62ef5250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5493edf3c3a794424e921a335509d1251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c7a9b0bf9559c4c3c5eef0574bc689252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403ad847c99ea595b8a176e9c4cd85ad253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7219b9ada59fb475bcb6c4cb22468162254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81519ce6a4763c137548e1ddeff64419255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc8f61bb23324e28b304bdd56deca3e256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d96341bbeecb6092282e6d8f8059e7a257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0ea1e67df21369745647c012f51252258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244be467b3cd15284ab064c492848471259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f50b9e4cfac8704b1948ea12a0f71a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea326b557d4a1c0bffa10838ef608240261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6381f24a79067a975130069a73092056262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c6de30215b59ef312cb0381613a52f263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe683c5c5ccef0df503eba4b08da48f264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7e031fc955b077c3fdd1377a066c9b265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426b89232f3c65d03f6ccf739649cef2266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7bb91d38fb0a00bde7441c8cfee4b8267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4b7b1381a658065075c1434e44fbf8268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f94618eeff01946d95ca3fc108a5d05269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1faa0f9a49248da3c0d2a3288e4833b2270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895f36d5f00aed80fbb2524d92cfedbd271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6567142e136452f56f7626ce575fe4272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03a166aeb54e630b86f69d01744f5f2273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc2127fa93b706073b829bc6c439305274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9171784c4d56bf6e2ce645b233c56011275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c1835bec11ce7305204d46fa339484276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fe24d738da798ae3da6641108e50ba277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2422d66a3ebda384205a51f7ee586b278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1432918671e803e03506357e33e5a677279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02de9461948e8fdca9e2a908f8f2e996280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5fb9ddd83bfed84b62fad7de828f1a281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f7ded9c41d52e904c8a2357e2c1653282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a20ae40e4d1d01664820eb27eb36cdc283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f235c37c18ae64869b779ad7ceb956284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1336adac173e235649aa9329a602c95a285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e6ceac09bd4dc9a53f1e24e0f6cdb2286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df36c7e37744e068edfe85d0fcd6fd0287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc9c709190b9f9a8487b883e6808ebc288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36484581ba066e3f97b7e2b90385868289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e8078519df7d7f046b4cc9c59ed1b1290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5fbadf668a1778d6c90a7236373629291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c46da7a9a52aec09f8de17ab9061d5292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3969770f92bc80757e2b6a146eae3756293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793dc93a0322041f7afdcc09d7f0b519294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ecc84bf813c1474adc150786b65fb6295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6f7c77a7e21ce54fa4135e91995d3c296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172733933e5a89725665f510b43ebf96297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af51af7b22cb4ba1f8a5aec68643301298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc63c858983b74e0c2a7c29ed3d4967299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145253be705448cef29d76051c1b5e97300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e50d7c2476cabf033879b4654352c1d301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8713f7541e08a0d2e2f8fe5ecc939a44302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d6ecc60af3d58aff7bfd0be9184b2d303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080c3bc3bf3f74e567639c6ac367a93f304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e91386b8f4cd443a431a0876dec9ca305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea6532ac672cfcc2f03b7e0ad8cdaae306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f1f98b1a6e922dbd491d89afc047d3307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094b79120519c181e63f8a44cf808807308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc407b20e3c905a4a293c1f6ce86aea4309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5d807a3bec5e989c8333b0186487ea310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bc04117cbe2cab8c413322a441dad4311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58ceebfa3702f8ba103b2ef0d44ad90312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa95d3a7eaeeda51a69055a1a395b02313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d230b6043bcb7db7a34599a6dc15c6f2314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b2bf69456382ae378104bfa699f992315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8216920a6d42962c7cb8f3032a960f316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4847ba93230c1d51db34b5cac1a6abee317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c5d0ceb971c75bdcf3eb0ce1af3640318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff6a6ef8be59441262b75f8afaf6e80319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bda8ce551f76b31d359fa57ed42d44320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834aa11d4706c831c3241878f2cde785321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d7217ac912a140e96e995f9ffe921c322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf333334e67bada6e9e93f3a614ca4b3323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d043c9468267e865c3ec27bbbabe979c324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74054522252418274d4139c9a7c1e479325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd87e298b57ac0b2cc2ac8b1131be54326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817ffecbaea06036df813192c45d148a327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95c56a61813bd60a4cbb3cb6154bf2e328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8d65aff21b0e24fcbaea14b2418371329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfc5a6302a7cdea70f35362de8a7868330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7b0853e07e6b02ce2f7b74e5eda758331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79588b828d8a3758089af937d233c85a332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308ca4ded1bcc944894d02944c990bd2333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9f667f5c8d456bfc8224bab9460917334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4758440507d54ddc0c9cf9f0cafce5df335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78dd84f800815970ae9209385b3b397d336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1917c8862069700bfb7b9bf4868dbe4337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40df8c3e21477c8e90ab12725fb64133338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8a5a1406dfadcd33f53f137be7bd6b339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9baf3071eb8c75d322c8e882e5fafeb0340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff0734cccc61656570875cfb806e9fb341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e197bf9cbbf77e262d3c03fc150a28f342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec89be07b42fd575e0931bf957a94a2e343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac755005e54996fa91944015d34189d344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7191aa70014cabfdf7738aa59e43ec6f345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69da05fdf3f27a6248eca7443e5bc8e2346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df364935ae3543a3ed3ced3aaebc3fc347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0892082765b02d0ca32b3768b7e2917b348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd790e9140734afc13ec916ec0cbbd2c349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c5c67601678e3465175c151f348fee350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8333f53beb50536d4566d0aa4a131af6351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00f1a169555ff215cfd48a1cb89eb63352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4123cc27b902bc160afd74c1f740e252353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51df6649bb4f0e27101f644047a36f0a354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13533a1cc1ff876b3fbe2c0518db9811355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2307c2d0b866f0ad926bf81bd9b3c41356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7216e23fd4d65b38b1f740a65eb7935e357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc8c4984e8c71bf85906687732bf346358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e62ed1b129af2b501589492ce06d81359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f8843e3430e83840158595e4b7a38f360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35580c918fb9798327dce1a5f5dc62e361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038c83a26755f8cb0ffc9ff26236a808362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f0d742b8e0177de74ebce324931b81363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aeb19a1dff592ae9807fe89e30bc2c8364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404238b95cce6f3ce8aea8334de2f71a365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7655975ff77b98dfe73a3617370d371366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b3a76621eb7fe0f0f5cad25506ede1367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8978e87cea81a1fe244e33535f05c66b368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3383a207e516656c61b015d2d15544d369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef0bd4e0dd3bbff1ce2ae41050cd1cb370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01eae53fdfa3059b3a47f54d99070c7b371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c444c055d162ac9f2c5e1d9b3b68109372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5f55368e53b07db2ec4bcbc1bc152a373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ffd95deeb0d07779be01bc523518d0374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92632edef30c98711f0839a2c7cf56c375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfae8396a461cd617d2907b43ee547f1376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979f371b08e7ec187e3132a4b2baa433377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be7b8be2e5e56e01389e77645819685378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cc441c0d10297e56fa68c82395ed09379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700181d1f7987b1b36750c2bf2533460380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744d8a73a6aaf5f1a0df8698afab6480381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962d58cd92ed02c666b5c0280ffc7177382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d95df5d762acc7adf061b245428eae383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57613950ab6d75d7296f015b926e901e384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f3970aa90b6f70675d696fc0d536a0385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa71ef900b14096b0a292ad526a5a74386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c35a42b18e904fba975ec43a1d9d00387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137c31b0a86a718a56456e4b87f28650388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493e8dfe3c9c0712162bad5ea6551fee389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7375c1692439dd38c60d9db3bc162f2e390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6ea53469035275eff55922330388c3391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bedb738c05347bdaf1bffef3896610392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6a885029fee9f366f015388b809d17393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d570f56df1486a5920010e14ff59ace394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a973a99bf406897880d1abf33d34c9af395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225dcba0c9f4fae4ee862d1657528205396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d171cf276dea2c4cb4b180a47de6dbc7397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25874f3e760b858dfa00bc2141a182f398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a4551fc0c11d5f9067e46d98f1d0c8399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d07670b919b0d6965ce8c87af80af3400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcb9ebd8d6bed2bf9fd2ebfdd304ea9401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6552aaf596a874e9d34ba7a152fe09402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705910e1487025844f82fd9e296a1a83403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ba3469b5df9d4f3cebad56037caa7d404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6f67c5c742c747cb6e0f31c713bf34405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3d3702f40198263600c7c3ebf20a11406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcdb117a079fc52e2547a88f17c2861407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c0a47f95c693aca82409bd71f4bd2a408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19e1ce1ebf39dc41a94c9af6d4b3f79409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff58dcf2b91df0cd970121522262985a410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8c8886c46515657577a018a8474ee9411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9528e1896a496aaf6d3688ae89ac9ddf412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3023a54dcae547e15a17af55b3dca5c413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4a187d25ad840223d3c6266b296d65414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4788c8ae79be497666d0f91933bcab2415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4da99bbad7e61487464a56ac4155b4416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231c85672c2e78a4e22d77e651665ab5417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d705d60fb3e126daec29098d6ebbb9418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6945fa38a30782515d0d4bea87c2ed7f419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6af45a950c3e037c57c145acc63645420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4ce8dac377b573f338b28cc3840cd7421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e459587af1d358b2a4c4c51b09644f422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b0c33392833fb15e8d91462dce0d65423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7827953c7e224e43076447c566a4da424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ed7fc94cfd920c6875ff10bff40eda425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716981c20eb3c5f6e671f1ac537992c1426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4fd5918f92fc87dc9dfe040535fe53427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263c748febf64b51b866f08ed91793c0428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e913b6606be3c3ea21b9b73ea49eb2429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecbcf091566d544f384f96e1fe708e8430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311113eceb432b3ccfe67d8da70ccf45431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6237fb927bcfcc5f007bae89ab9b77432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b566b5d8c41378dfd385a5b333fccf4c433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b15e48b97763aab6da556a21f964dd434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19070d4624f852bbc200c99ea723cbd435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e8fd243d0cefeb0509acedb7010a74436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e701de082074a6a5ec2d7e6c19d2ada0437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75f234ed977fa67334d4f1a2b190c93438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e75e15a2145321015da3112be41c597439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791cc74c6f54fb1f03d4835935fa041f440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3d458480a5fc7f4add4382f415aa44441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11966fffc74fc6ccaf6f3a926c461d01442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c8f40ca4db75be509e999b8790c231443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98786f745507d00d9d47fd74b0b1abe6444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76acd2e07e5eb7e495adf5aff0e09d1445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a031fd31bda2f791ad2e06320bceadd446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f86fb025e42c29d167c85a3b41c139447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38c64704e03d51ac05f496503e48bc5448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1b376dafc3fb96012fdccca6897bf8449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e98f69ae789475baee87b6b73d6c7f450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83177e401bb473a0500bac76e90925dd451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62eb827150c2623503c6badc19b5b7dd452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa7c6af8175938f3b2993db50462a05453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87f469b1ff0a9bd96c8422a817edacc454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2e322939b67238851d5ca5fb5cbb99455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2500739a4e636c69f2cf67ab584afc50456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4f2b3caec56b303c2266a0b87d125a457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdaf4e397cd138f176a59d951f6185f1458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b074b7eeff1b0585056a80ac99276f5459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b280545a935a361ded1eea92a5ea53460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d39c2c59fac7b1d02fd76b66af1c61461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08a3b434511c7ff17254f812cdf63e4462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f6cf86927aa0b1feacbec7149aec5d463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94084611fb73d0d9f3fe9b959e6fbba464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27802832baf786834d5f309e1f9ef5e8465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ffecd26adab59af595afc04d96e068466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faea410ee365dc532552a1d3c2669010467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffb91e51c5dd9405e8d9974270eb393468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce54382c934bace285de3fff2f8b871469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc03023aa594efaf102bb9983eaf612d470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f4e881d308899dedb234c07b7d0f70471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8eab0c16f83f4c8682b358d04ff6ed472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3466c88b2effdf0b00b946d7287e7138473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286bdc44223d0f18b3e3c27439cb7558474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad105d6e7f5eca8d2dd1f70a7e577d2475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9008269dd02a1f48bb237d38c0ec03ba476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa8926cc282298a7edcf65167d8e7eb477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161c69d7d7f5b7a533281e6a5a0343be478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f8246a36501f145d0552f8f2758110479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63c658d418b948158849b5aa915d3f6480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db3b508d049e44925379d407806005b481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e4a4528239d2606ce144d87d1752a1482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e73a9fbfaecf2580aa4ece2ef02df04483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686386f7c2630230ad859e0d7d8a4893484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7f1e431d5727441248d7f350727273485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a490c1eb60550bf99daf07fd50a23e486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7c173d5709ddc2c1a3acc8b151777b487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492e1c9ab64eaabcda7d4e2a2ffb444c488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11a72604c58a9db42646b39bddae091489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3180a2c673b89bdfef16690c4e873f92490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2865d26c562e3d7b07df2d79d0998a9491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b1d490f9e5e67b06d56c795f958581492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75d24d505d0c68f28569dccfed652d1493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c79664c46931b5c0f37c7230aae0c8e494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7826871f8e8142e6e27ee434e5bac021495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8400a858032974c44f11c603e18a5591496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd51cff01a6dc3fda7247ee3e82c600497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a17952694137a214c4ec124cbbf5f5498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73a6c3efa2c6781adeb2b387b29804f499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88344c2d6d0410222f597ea2a2f2ce0e500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eeec9a15633f40a37445b24f71c7dbb501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2520f29d486d5d579e67bc61b33c6953502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7828639dcb19737c0e36f7259ba9d279503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948b6ca71b6e1f2ec4bbc02df11eb29a504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab27b3634f0ed3f4c0cee4918f24fb34505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f079b0b4260ce344987c0059f83b0467506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4786b4f726ca4d75c158da34ec66865507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e27e57c4a13a78872415b6289d714f6508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d580c3c5b257646f73cef9b353d3df509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbbbf40047a555c02537973654ae692510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29135cc3b4735ce7d53407577f1555fa511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692bd165ef21ad83cbd08fd4162b0c83512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36dce1ad77c656c7564cd1d48b432773513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f04daad420ec5847aa0088ba4ce374514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4611a183d547f2a9626e7de948309f75515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041435f8b39b8306bd738e6266a1703c516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7fe1b1705602d9953d3a468779e78f517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bee02b19a1e32e0f9151e816d7b552518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6db41e5ea4f04c8efee7b37270ddf3519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26f238c279315ff0f1e70fc7e601a52520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf54e89045b203905278f68d18ef3ee521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af95555b08cc72cd5cead3df48b92bf522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d551d59c2e3bd18b96811981aefe1923523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05a80a6cc30598df4cfe75c26dcb8ce524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658062c3cbfbe259f5751d6ab7e55efc525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302d31020b8bf1e861cbafe6636f26af526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d70ff2f25f3e1e09d0127e3d2a930a527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5e73d25aec4dcca66e29d3f9adb0f1528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34b58ea5ab82f285bcb4f3879e51347529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5f8f953d12a320c2d762a22f2fa41c530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefdb265425920252a318923df9e04f3531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9701ba78786811d9967caa78928d4d532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44883141ca147b2e748eab3f1b42004533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd16266b8edb56ea72af18dad5950d6534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea1088514ad6e4c8d1d3a3821c6423e535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d545603b7a182e6012e4bd23d900aaa536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516efbf4e8df9f4190298a3fda0fce0f537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e486ec6bce442b6ef4ae4ca1362d57538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c749d0e32affa5283d2bfe39382c76bc539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1010f3a790c71ec9d9a0e0ef037c63d7540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058e35f77c5cd69244cfeac29acfc154541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b2794402ad9b16823446b265aecca5542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a53600f898bf7564214ffb3bbe85c6f543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cd29dd177ad15a2477210c32a27ad4544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597aa9e568d6850facb8fab00aeb78f2545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae530322f09e7f8fa107356c9a3926f546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44f8260111e54311aa49c079720e214547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f81618b73a54a5ea8ac6a9facbe351548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53ea5227bbef223945ebcb51c6df52e549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ba8cdbb39c7892e9a8a92e913e6fc7550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acf8a7dbca2cbeb01fc88a74e20d5bf551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdd88413460f66b8796038911fdb26a552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5711e4541fc10bd5b15c9907093eee553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9501d9b6602f44c199b7a3ef8f68b803554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4716252b6baca4e52d586653f34e6f22555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870b0fb74057a24f7add2408083716dc556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f868a00c68e4689f55a4797ff93d4d0c557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34b6b9407a2111611c85dc56078557e558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e876b35bfec9a1c3ee01550ffe2041b1559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e507b340bac3c78c6fef1b15637bed33560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa188ea477e647aef4a31236d2cbc099561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a247442d7c570d6901300a1ada08f96562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05ac4768a8ae624e514f4ab4cdc5f76563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a19244eedb397ff520d66f7c261135564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0523e2d973feb56b940eaf6b6d5740ba565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf43e3bbba7900b247abbc3242ac43e566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddd33ff86793d89f1e85dc190746a2e567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27705d0dd3dc08083d2a3ff62c9a4087568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bc9e19579038eb3cdae74455dbb89b569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4fd4c4eba207bae87a458423517029570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8b48641e38ae0033af97d38cf8cbba571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca12b82bc03118c65085f6f9f402111a572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d0e77b22ed46f6a7a2d980f55706e7573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0abc91079d607b172cc14f518311d4c574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ced03fb1c4b7250ba6c5c3087e5fc04575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2816e17a9197d58c2f2efcaf083e5825576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93820b3cffa93bb0a8d0bb5ee5b39812577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de1de6884656652457fb5ee5c19bc28578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbb796917d1fcd5dfdca887a8274391579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9c8e4854abd1efe449449e95bd54ec580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529630cdd72f383dc75b8136363128b3581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d02d3ad2d535324af43836aadc811b1582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172cd7594992e89301e33485c6c9b485583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8cf8575fa3d78d4a64e508e664044b584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b377f770ad9e1f36b58c6ef02a95053e585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f5b0a9539259631f93fd8e64601af4586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770929255f5927a69260bd8c1fed3750587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0abbbe48fe45a1dcecdcbd2ec329a9588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4773927bd6c290d150eb063bc1c92d11589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9aa0c00d82c3f00c63b2c4ac9b72767590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de409837bad1b24d379322ecca9e8a2a591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54ce85161de3cafef72a83bc00d0632592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d47ddf4960e96d13d3fea6dd5c4419593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cefc84b3aefb33edf15fcabde1cadf5594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a37265a0a1b45aa3fc64fa4bfc3bad595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf69dcb47d9936c7f22bca6ee25f7766596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1a94ad80f901125c45c3c794856815597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdcf8c50b1d79d6dfb31e38a0788c95598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed590bb2f5e05049e55d5996ff177c0599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5250df492f11613982957215ada14906600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d993b0c0a158223a2834f7c1d76fa9601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b51f835732e344daa7c7eff8f56f361602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8606c32b0a962e08d055b4d0dfc6b1603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1849eeedc0949874efcb3022cf6ca636604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad29fd538eb09a4dec8638282c6dbb9605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14a9bb43127e89dcd0d3da89339f608606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c0bde568e2cac77df2b0ad7ab3a6b4607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e516c479a796a2ec5bc3c559600b4de608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d893f61a5f9bbfaf2b1e74232fa38ead609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e834ceb5fd340d9f73ddcaaaec9d2ac610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48c47d6e72906ec058d3f7614d49154611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29a5fae714a00f6dc57248aa184f027612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cb2303104707ae0387d0be26ffe140613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da116e1b1e524261583d1f943b5c1d6614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b49c8a4234a09ecac756871567801b2615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69574193dd210b39339dda9b10bc7e94616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abafdc9ec1743ae64941d864e8c98a5617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18430e033cba1584942440764b3b5441618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070495492f9bc5ddae552875cd25e629619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb16651bf7d13284f1cedef0ff001fb0620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0a7ae0050bd175a1798bb23dbe0368621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794450946cc4d8b304ff818309d58669622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea365c10c894fc54695bf78d6acda4d623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21f2d72b3469b05116d4eefb3136844624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d79e480b01c179966141ac6ec2ac4ce625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c85042a9a665dff9bb5d5010c19dfd626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5fb42b0a619609833c8454c1313c84627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3289f744c75f857c7dabf0c7e91f72a8628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec69cd488b4e09b33bec1c541569377629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159ff3813889b4b6f7c6c7ae19ff60b2630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937e4ccabe9d0ca16e132ab81e099f0a631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455e6f0cd95865c4fe53171c9aaa5aa8632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ed3ada276a32cc1b42dcf93eb5b576633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276d9f6b6601135438f4e1677c105e74634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a3297e9f07eced30249e5b63e9ab71635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852b779c0904f4324ec2693001a8c52c636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6f185470492b59d6a8f15a788c65cf637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43991bfa278e3a27752939c5d23bf26c638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c36725eda80047ca971dc0aaf4bd4fc639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44195d82ada6bdf2f34fbe372435fe35640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d584cfb64916b2582714af3636c17a5b641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628317ffce25430bc57c327cf30bf835642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07fc71620196b446e1420277d327cde643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4626d0ee0110822a85accd3523c1bd644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef938116c710b167884897befaa28c3645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb54f6f5d06fce0ffd473048ecc2090e646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878f0a49ac3f994cf4b29cb13042e687647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87b342092444c8166500fbe86ae389a648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62cccb10eadb47fdd862106689abeb1649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c3c5af73114780c83a4c4674e2ee06650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbbb32c598e9c8e5da5904851cdba9b651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b3b2895a5acde57ee6b8aa928630b9652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c385609ad7640c2a08f17f62122c5aa1653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa3dd9339f769c974e962a73e3e1fe1654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff37a31502792c0df748139c774825a655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6210afa38255efe541be179853556f7656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2476223e1800e83e1fcbbe5922ba0378657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938c74a02377477c1966ee9a3ad4648b658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480ac03573c2577d006d9a276e95072b659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885c7614f542f647d1df5f51ee80216c660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068ff3a9ab020914fe25954e95129ef0661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519a674583b7241570e7eb54c3ce17a0662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc9a1373f22e542d124b85a7171275e663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6bc4729d1cec329a108b950eba83ce664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4815cf9459d82ef02daabaa6591a8c3e665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994b6775ab21d9ac96d855330cd264f3666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d1bf6c3cb822d1089904f32756eeec667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b69ddabedd143dd00e1dae0674a7dc668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42bfece97e249137d3e5639954d362f669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bce230f2427fc1601c82a934eeedbe9670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b47ee2b7476dda1a9f1f4131cd890cb671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403178441c6ac912e7592aede000b63c672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2391c7c21d49f500e29bb59c22ffbdeb673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edcf9480be6fa549a75c50cd98966d5674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f159c0d6c7fbdc53f668ddcc905412675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7d974ab53f7fd31cb06e3470769486676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fb1a904ed1cf82d91c47ac92eeeabe677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6186df0f9d89d2f0297a9e696657b0e9678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741ea8f6c1ea7498291d39b21c3fb3a1679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6aad166bf896b7bf406eeffa884b0c9680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a4a04c72d780e94d9751a5d3fa323b681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e75f2343ddcdba8e19849364c776f5682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756e1c5f7de13c1b0f2a12a45f4a506f683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d159d87d1b8f06481032afd37bce3510684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb140888d7d0f635f6385be937e0087685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab1dd64b0d5644309ea203a5c10b2ca686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79f6a35a3e0b34e1df0d90c620b436e687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779a2365fc2132a6c832539badc23285688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39389d8ffc924a99ec29ee2496faf8d4689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de0a01163473186c914c83c23b592b8690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96824883f50b7f1f678f0285f59b4a59691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1830e3226aa44dce92bfd119d886b82692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54dd449c14edc79d553c99404bf869ae693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41781429259c88f9708035b3560ba6b8694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77b83498d39e5854d501e829feb3daa695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405d7879f44779f3f0b4155596e117ce696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa16f4baacea6ab4d13e64cf339924c5697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938d42d48211f92fa7a83a8b2b07adef698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aad4563d13a61ec6f0b24076933d853699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c257533df26236865362f46364039cd8700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9aef5d5e3c139f990010bb3d8e1fdbe701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b1bef785cbc6e9d0103b11ea732a59702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b1bb5d8f3549393cb62ee8d144b267703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15cb0e282c441c9a170521f090fd444704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd8fd89fa560efe5bf841c97bfdb6c3705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1958640c27d46b9d47116f1d5ca5aeb4706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a67c6fd026f84c7b4667bc745cf291707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f229efe2af93e3683074af8330b89dcf708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f27a288e63aee304b889d71aa102248709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13efc34205c50d5395eeec0517635f65710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997d9c195545e61c580d26bffe5ff055711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6fdaf74d32c976fd8c90bcdfc174ed712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d27a0d1a8c377bc1af3bcb087e41e1713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b823297f76abde3cdb0f464d7997710b714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fcf949181d66a451e8cc79e9ca7efd715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b8d5e01cc531491e6c0d32da2b4e6a716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90585cff6cb3a82133eaeca336a7b67717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d242b53dd376d49ae627b023bc0ffc9f718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166ec23d09652602469c66da9060446d719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd6b878888981453f44f5470ce317e5720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eceeee79db96a60fe3a98d743919d93f721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44699977795dfe3435afdb5b7d50e47722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad678866524088f7624211a1829c76b723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe8570231119b7fce1168639b837484724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009eb8021dc50b6cdc11410e62719ba1725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d607547ca6714648227aeca1abb4a60726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed1ae84877e2dacb940ab6e4315f28e727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d71efd43ba62770b57f7af1d2fc8fa4728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473e63d5fb8983d7bf7a16527322cd89729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b0866b8d686babfce978414d687fb1730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7815b159918835d46ec2cff7518f5c9731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a502afbc587b4c6858916c01f3fdb4732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132d24f4623009fffe5bdd0076c935e6733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d9a112d9e50675c4a7b5e68145e4dc734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63a525fd019bbd33bd13fc79226b8f2735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d6d7984958f2f3a6c124b6b59709e8736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99241d46e0badc32328cad6135b038c737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f684c5a9f339712b215d3e2440e66514738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19af9342817d8408b3a0b803d69b5f2f739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158b0c1ed1e8e3496638b049a4e69ebf740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f9964563a0a483e715b4bad6264bd9741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee763a655111332bf0dac862295d493742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ee91db52e7c26c1f1822df352d4c90743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d7d2ca3a25b2f7b4c19986f682a0db744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740503e07d5961c54c0380649d26dc1c745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03db951ccbf9b49d4995488269013a9e746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abcd27ecadabc499243f0b0b645d67e747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4706fddbcde5ffbc87ebd9a0eae6469a748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543815f1b42cb6a4da076536ca5c7eb6749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9b98bfa970610fb33de6bbc22f8909750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310ff3a4d63cf5329a449ec894e9b1f1751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266d598498a29c543757ef3f5077751f752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c1ce055eeadee2d7a2700f3888f0cd753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb036d939561c22fcacc0dec2f7810a754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3a0fa72fb8f55b5b6ef1d77fa6b651755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffc44f6e5af952a7d8a464af71a1183756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678993ee248fcdadf8ce3621aa55118a757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3559dbb4bd5a421aca3a838e7218182e758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748a2ea85a26d8fb398310f5ca96a92f759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>