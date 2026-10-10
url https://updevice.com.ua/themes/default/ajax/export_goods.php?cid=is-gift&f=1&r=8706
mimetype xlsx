--- v0 (2026-10-09)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1096">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1087">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1204,68 +1204,50 @@
   <si>
     <t>Грілка REMAX Electric Heating Water bag 116 |3 Levels|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/grelka-remax-electric-heating-water-bag-116-3-levels-/</t>
   </si>
   <si>
     <t>000005993</t>
   </si>
   <si>
     <t>Перехідник BASEUS GAMO 3-in-1 Lightning Male to Dual lightning / 3.5 mm Female Adapter L47</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/hub-adapter-perehodnik-31/perehodnik-baseus-gamo-3-in-1-lightning-male-to-dual-lightning-3-5mm-female-adapter-l47/</t>
   </si>
   <si>
     <t>000006054</t>
   </si>
   <si>
     <t>Універсальна лампа з кліпсю Baseus Comfort Reading Mini Clip Lamp |24Hours, 4000K| (DGRAD-0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-s-klipsoy-baseus-comfort-reading-mini-clip-lamp-24hours-4000k-dgrad-0g-/</t>
   </si>
   <si>
-    <t>000006247</t>
-[...16 lines deleted...]
-  <si>
     <t>000007488</t>
   </si>
   <si>
     <t>Лампа BASEUS Smart Eye Series Rechargeable Folding Reading Desk Lamp (Smart Light) |3000-6000K| (DGZG-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-baseus-smart-eye-series-rechargeable-folding-reading-desk-lamp-smart-light-3000-6000k-dgzg-02-/</t>
   </si>
   <si>
     <t>000007489</t>
   </si>
   <si>
     <t>000008258</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB HOCO USB cool LED color light strip DL30 |4M, 20RGB Mode, Remote|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lenta-na-svetodiodah-rgb-hoco-usb-cool-led-color-light-strip-dl30-4m-20rgb-mode-remote-/</t>
   </si>
   <si>
     <t>000004184</t>
   </si>
   <si>
     <t>Ігровий контролер Shinecon SC-AG13</t>
@@ -1628,59 +1610,50 @@
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009651</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
   </si>
   <si>
     <t>000009652</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-209p-gaming-mouse-1200-8000-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009687</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME SK-503 wired Speaker |3Wx2, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-sk-503-wired-speaker-3wx2-rgb-/</t>
   </si>
   <si>
     <t>000009690</t>
   </si>
   <si>
     <t>Ігрове кермо XTRIKE ME GP-903  Racing Wheel</t>
   </si>
@@ -3355,51 +3328,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68068095615d38804750303033f3ee0c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e3860cb01940e64bd16382079ffe2d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e83cfd2e0bcc3a1e4bd3de58bdf49a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da13d186530a63dd8b62dbab6311e1914.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacd274ae5fb098fae26534ef8e6a3165.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fafce2c1073f16c2dbe130f163f5b46.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b04b6d3a3103337fba549804fbabbe97.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00ae4694772bbd39a1e933a1affe1538.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3cd6c06f2da5f36c3eceeea745d8399.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7774353ce146eb9460d5d672efaeb14c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0680a3542f80c71d67bf4ca44fe79c511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce503ee78b60223dd382d721802c00712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9957a1f22828c9bddeafb8944db657713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d1843378d984fb13e03b86b22a4b2e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8323a696f6d8446e1ced973e839f96af15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b948ba2f7b11348e20360622e9ca46716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abdb3f56c6a1c6d4afce15a0bb8324517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5ec144078df43ea84d03bc1cce242618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c113d645a1062ff6b0d6b062a215df6719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930447b10e4f8d48b9ca82324591f7ff20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec2f9f3877eb520201b7209408dcb9421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0c8cf05480df40bf37626caa5f3ea122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f4ee756311246d433e314bd8ba87e823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6d71603bacdeb7240373f14f1e140c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57fcfffb8988b25a84cb9f6712f830625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935ca1a11f910ebcd6c9e0450888fa5326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ca07fc1761d548af0806fed755909f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e8fc04e2ff2361b52e4e41192b255428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cf53269dce6921957960aa0baa5de229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb80f8505478231367b32e5c73e3224530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889af552d6647321b559be34e2867a8431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35020e2126f63071607c0f0edac8e5f132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5608a7b577d1307e8114b3656852abaa33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65112d4eba0f314a5a73ee26ce60e0b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5d7769c5d85eff440604ba302224a535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59257e91a6548841817d63c33c2addb36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d0fd22f8d2be5d6720860b654ed5c237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1c78f4984f68648d83a8fcb3ec5c4838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9252df2d8fd444411da8ed5f4fb2195839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b275e0cd1c6b70f7104f5da8f2cadfd40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c016e2e516bdb563752598598fcba0341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c02117210db589e945ae3cc54ef489042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad0384fdbece1d8304e8146ff08157c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2742b7abda0ddc301e2747585a5bb1244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae72eebc4f4671043caf9b2f7d22005d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94165e14869c2db184d6bfd542e250a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7ff4a26e69b256b0f69be7e02cea2347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad85876eebe006f4dae5c2f36f1769748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a41c80a31b99ca2d68ab19b944bda3e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f409ab1bd2e641a6e0b3143140831b750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28343690fd14b5ff1c5841bb5224baf51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3836b8022ca24dfce7bf0e82e7850e7b52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050c78084ad47f38b0bd6fa012d062c353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a266e44d7a53ae02bb6a53a5772c7a554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2d5db95906fff67ea227fcb3fee98555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f8ce0e97a0b47259beb6cc429c8dce56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33daaca250e807e438c593806188365d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ec72936fc3844ab0c938c692d9f7fd58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da92905efc638281369ace3a959d1d959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a56795009ca2f2b8389c4166d05a1760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43643072dee6c0549d77bd21433dcb061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ccee57e0e798207cc0340e267dafd362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60bfe9ab6a45f535457d0bd8e54f53e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fad4693c5c9a34a947f44fbf240815064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d932d30ef5ead5223ea17641faf1b42165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832ab79d859e44409e7b133fc2d2fb5166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd028e38de9ef40170b33afee42dfe167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b855579bc7451a9c62abcc41fe4577168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b85c42756d4ccb38f777ffe6b5ad84169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc75a5f64d515517331a71b24387f1470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ad20a73986af2b737bd2ad018f966c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885676bcbee35b0f203498e1ecbd3fc272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cff934787a51666b8de9457134aa12473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4e68660a8530e14b9ef0ea9b957a3474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e637ff3c8d9a08f711836a84dda4562975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b9785230602ee00467e2429a51ece976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eacedb876f2ceb925d41a8f2e4803c777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8ab9a45282a1e687fd366a91a732c778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace9835b5eb7a72eb67f800723bdc02079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8579bba7be53039dd4157b107e34a17780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786db89855823bcda50f5efe8872f9de81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaac0061d9a33ac0586593c76ccf29d782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028b8acb7c74eb825a9d7dd9efe8f15c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e928d3ed15025851124df44b55f5764e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff07f996ff835a36aaf7fac976618d785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b8d3f8003351f1c858ae44b72f997e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5601dc245bf44b8a0e7ad35ef4e4b10c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5643f89862196ebb395243c7f599604888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701b99513509dd82bd4162eddef8850a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3845c656b016163a3ad94a443ee8ba0990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653206b53499b8286ca856fe5c70403291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed16b1f054de9b079e0af6ea9f0c65292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1743c591621e232c8dc1247d5fbbd593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2e1cf6213a78573875cd19288605e294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0040fd6e608eb9bc39b4c53e22c38095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8402c4a28b8d58d221d22940d619c3ed96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7045db2c7754e803c2d99489ca8a5bd797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad08f8b97517041217e35cd13807b1f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268a9191189c5c1540754d520ae73c0499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815e3c15f506f7602057a89a76c8b7f7100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc8fc56a3365d84335980d3d65ffcfe101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376cad8e8dc3d1023373127954c8d045102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994d0983bd713784e4c31ef229222001103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a878131323d4fb7f6b0370e3c8e04a4d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a90f8f600c7dcb2dbd53bf7a305c7d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991e93b73b5a917157a01eeb8d06ac4f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1069b8781cd50da321539f78f07c8c6d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683589f1fd828236cc0b4edd474b3d9f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87211f02a3280a65ee7c71803bf7bb74109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64eaabf41594f54c4dd159ebc11e8fb5110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64772623a7ac1b76dd1df5e35320b6c1111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41e4cdc0514f71a01a09946ddba562e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024f5d00244c779f95fd52326d32f323113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ee4ef50c843a5360d427b822504341114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca45961de014b5f7865593c5cf106c5a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf2e7ebc3458a135bd1cd127148b958116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32e074d9c0ab4a99c2b35bafccc594d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdbff93e8cbbbec809e10577afb3268118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232308b2740a3f300bdc9a60e21118ff119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116c7806b50ecb29c23857147dba1a86120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185368e60b12729c7b602d09969bf4e4121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c349d87ba7f6e664108bd37e6706cd122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c9ee3d23cb89d623ad720e5aff0144123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0dbe1b1c57b0d55716588e5ab0703f4124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb29bf5d53b8320c9b50723b4e32d7a3125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb511616edf7ea45bbec6b69c20df8c126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35262bbd9224f172718c5e10710766d6127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926e6660c50d16b82447f3a9f4751882128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce5bc96a714310c11df444dfaed08d1129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113f9edc3f3434a8b42e052c493709a3130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd7ba21daba8d316af0af6c9fb5c3f9131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67310e4f9799e6edbe5540b98c6cc70b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43dd894fb415cd3cff28ec16e33f16fa133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c71ccae3ef9e8c17379355fe98c7cc7134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e25bfebffa7ca4b3f7c94a7ba947ec7135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4db7fb67dbf06059708011553a567e8136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe6217765a6bf8661ca620c116e2455137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac95c90022e7b2e1ff4134a16447f74f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea0aa617af171c20c713b24958c483b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa476fe2c069542943c9a5d7e3a62d6b140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f08df7d485001185e2b3b358e8b3ac3141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6696e954ff65a4bcac7ee653e8c473f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2bb87442a3cb90b48d44b23843ed6d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39e5067f85fbfb5d04887c569b4a1b3144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1c8bb950fe1183e8a0c34c92700296145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343e435d27e07dd17a18a8ccb9658b89146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8534de8177368ab0ad5b44663a07e8e7147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722e7765fd1191bba2089c90fd63a5b4148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db0c0a2641b20dda876616dedd7889c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4923340c7ecb4335ea24a84bdb56cd08150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3290faf95afa28f4354217a62fee63cf151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46aab0bc3b4315e1fb46b47f35ae409f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1174c5b5cc8641f3f226059708f2ed153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36833eb815598f4d7c3731c9080a2cc6154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a88b3c62f40c9f72b1b25175265e06155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a8ad2cc276fadc9ad08706a25342ad156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e180cbe0f1fd28a489a8c655a4a5a178157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902e7f976fe4614fd5d8e7d0afe823eb158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9128fd4a5de85b31563c4887bbbc3b0a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429eea4146e40bdcb89a676882efcbf8160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349cff976beeca75b95f3e0a2a54e8e6161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba033c4c1bae1e680a6fd88ae1549c6162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e144eff51dfb02459fb1ee698a9c5d163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c3cf6cad3eee5349262117b3236442164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5856caaac832d577bda8c516402d9b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ec0101ee349c423474a31db7658b21166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735cc92f39579894329b505a86bab156167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e124dfd461d3b35819ab692d5c1f8d168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23992d754689df9e240ca49e757c52c7169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8522b9ccec90392cf9cc71cf34f07a98170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbdf7ee8de2a3b08511b49d544a12eb171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a771df83fd7c8fee5771f0241abf78172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bedbf2adb425eba462a924ecebd9e0173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af58f73327dfc63756120e23afd86f6174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9b21d8836345f6743f014feabb2875175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7478dfb8be249a4f2d55eb857795c75e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336f663964a997df4f1d92627590edba177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248f7cb4c67608077accefef389179be178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7524118805b1a5c73fe4a349c53d09c6179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0192d3c1d941dd40b804ca3401049a8180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a6b94f8a4cd94696368ae2e6afff94181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7efd6a0ac4d36d46a82fb3409f7563a182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702fe447381ac58df14f5aa0cc59199b183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52548fb5e88714a7cd0a53f488004cf184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c60b01602ca3aac9e4173ceb974baee185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079c92c49ccfb234e95cd209de1e1658186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c662d116d3aa4476bb1b8b8dd2115c76187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b71a7d6361e8baf7c20ee050cc192d188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ac7d4eb58fd725d7f22aad2a6104d9189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bfe6741d4ae5cdb494b11e09913e38190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15634d768b0646f842633df6af16874191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb580b99c19cd304ea0fb225933ac5be192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c65a20e5e5d40704cfc6b82b0582d0193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b146014791e50db7c97389ab2c18698e194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e2c2cda3b469cb307c623b227fd661195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db209370179475fd92e5cbff51e9c22c196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e24b8d0fe7569d8af619cee92e39b5197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd802dc1e4dff63f151813ec5ea2ccd198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978547dcf8d36810577745b07614824a199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c72f5d8f3a85059c75a9afa5d4f1b96200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1c0787b0ee560d3bda491f9ce8b48d201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd04f51d7b4b1817025df3e0f77ae3e4202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c054b72f7b69a86a0c64b015f8af67203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e2d415297faa225469cc129aa3518a204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f611ed352b20d72d0b11758f72336be8205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7452895fb5654c6579e26ab9cc5f3974206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd8cc64a7add61c3e98127d64d37685207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7a8493b03b636067917a9ca5d1eded208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60139957c8e7397a823df2359c59d783209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6113145957ba5768cf56125d8e11595c210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621fd7e492011dcc559a9285bea8aff1211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b361bf32b4fb554003ea57dd598921212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa22d801e67ab24d36695330d9a1919f213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc92aaac43de65de711e6adc586b7bec214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2c08101e59e7a4fe29b395f88e435f215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a1da226cfdd540d0d3d5abfbb46d79216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b78e655195bbc83f0fffa417854b11217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ebd25e9005675df42d5cfdd0cbecf1218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a254ca112c2e7d96e0736967def2322f219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3c90d8430e3a6f33f27165579ded62220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe5b26e2830ce689f3e2c57510e25b8221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8629987b111e5d6b77f2d41d8ece530e222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b440dbd2fe10a05efb6da0d200929501223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2e8cb8fa2cae98ac9fe700b433a35b224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e8705052bb3c519b4a411bbfdff465225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b174ba4a380d0277cd58729bb5668a7e226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd769afc4967f2798369f5ea60127d9227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f32c0aff1693aa066232166900258d228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb4407dc4b44fda2c940d9c15c1c5a4229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09b98e3310bb0a24eac4ff7ba0f27b9230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830bbcf219f64fb5cda6595db5be60d9231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b58210e65615d58b04c20a52bd9a90232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fe391c2bc514dd2d3b323f6b6a70c2233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ab144c4826dce12cea3ef0ae7d7829234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45edfcc4966aed01ad356498efb8ab16235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d662eac66094291614f909814d3c620236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f33d8a2e60abcf6be76aef3ada1c348237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f8c237c6aed068321d6a59d22a490a238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a5415a52864a82d9cfdf73e4b3aefe239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ff486af2424f59f6095c8ec58dce65240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff179314d59565539ab4a5b1321c89c241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840168a50b4bcf9c78ffc03a720585b1242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1a519d8b8b188dbc7ce1defae959b5243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2551bd5fd5191d7dfe4a14440585b2244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e191154a5f90f87833b9851a4c280a37245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f185ddf0f59d821895d4f4917ae305246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f793db7a44811df347493562f72151247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2285d1074ca392e443208a96341e6459248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc662d6c57bdb7753488e2aea4f1a4d9249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce0ba12161af1f23a090bd6c2b1c3f6250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd6dab5871ac322210846a8cb063fe9251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673443c6240d44ff8d32bed563dd11f7252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ed88e87dfedf46872e23e531adfac2253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8626cfdf1e759548ca73c2ae42cbf0fd254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5897f61182b86589c5be30ec28c084f4255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949e1f6501190538f89e943d2eb60e31256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a285be3284964275a5c1fc5bcb8f3be257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8c8a81304b88de7c38406c2957ae70258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c5538082185de75c70fee15125ce76259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d9326a0ba671ba8ef985df58345fbf260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e68d0ba7e2ff63ff4857084488de699261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1edaf1053a2dc35fb59e1f5f8e03f56262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68649d43e316183190e7daac4d6a1dda263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd3626f057d2473b3392095d1be8411264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290e655c8b2158efa2ff8ca149f28919265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923efa7779a242c7162d5e2de75efbdc266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5837eef276ebad2d1004937b1236db1f267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b335c7ef70020f14221b16f90cc07d74268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd828306381f5c30a5dda43e4ae0153269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563d04a5512071d41bbea7e32674969b270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708413a8c311b10fa7c2e5906940f657271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d857c9bf5484408c66a8d5a85b5379272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b3b8d4347eb5a8f6aae79999b6018f273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d91d3e9fedd1198326d36191efcf1a2274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2db086b7fdb566d943faeb99899043275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ceba6fdb32814cfb301f26414bf293276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d91664b71b30422ce95ddab3936baf277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d361d0f0cce9926b8d5b07c3dbbc0ff278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03983921777dd4a6da521e9ba75876f4279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf4629d1480f456c27b8241e7c4fbbc280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a12b4bf726e4fcb863afd4d920661a281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ff6b9c5d29499555bb06f3717ca23d282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0205775ef82ea468a7e1f5823887386283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec339ecb2384e1c6c406a499757ca00284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5158ac171cd8df45b1ef670b0b00e6b6285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c622eca040dc1f4ae2eb5fef82a5055c286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1409d94e88ef0a4f19039b8695f96fb9287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d131f4517df94a11cf4cd6c02e36e35e288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b85fc2654b491e12b9363ea3b150b21289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05607f6dfe7307f7b3ad34352ea7d72290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985b78012389b5062b8a94a3411d64df291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e917fc5b771ffd07371b5b5543cba042292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5187732f12fb4f9fd0e2fc724f6a5d293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f85c090010459eea4bb2585f5cefc39294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e46b9732c431dc05bbb3a5a2ef1695295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb86fbd7a36d052f6ac16da9caf7c10296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f824b168d2e097bdb619a30d40bbad25297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f414310f5e792647d38b2cc99ed8d478298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87cb191833de86bfaa5622c1cea0d29299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f571264e67a1c965821d65c6dba4e762300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2d2e93941c3e7cddba35005ec71df7301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef3a2b1ed25df07d24699aa160e1218302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bddfa78230347214970ebce38ff08e6303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2748918ffba33d7bcb4441f12ea66b3304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b19fe1eb4646183ecfe7f0417de0d1305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a601ba1533356468e937c66aca7f99b9306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1267284b0c1c16a81f07d769c46d054f307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b3cd002f3420d39a635a86408f2603308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c5a715672aa646ac9ee14482c20c4d309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e88a55e8bc2c26c2652f417eff6ba8d310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49d6d391140020073c5f959c733f796311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af64c93ce4870053c57884ceb5fa8e96312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d2c11d30304dce4233ffd89b8ca7e6313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6b37141c7bbcf659b405724a059e1d314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74a6c87887a1910e0b0eb771d3dbb5a315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f86cb5d52194cd327d7e53edf7b6f3c316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586981b77f2c22053835448cd0b18465317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae82b272387b59419b42e28e9ea21c7318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1da5a5c7b4dcaabaed83e0c8381d5e3319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ec9339768aa3d454393141bab47155320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fa5ed2c702c844d283f2783592d769321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3e120d8f4c00a3cc86cdbaa3f6376d322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbe43b23c2c4efa55333ecb6fe922da323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa02b2f71b1c6020f94a0c92e55060d0324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab599d7b9e60097e96b45921ba6b31f2325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af2e54483636c7e5a4bda2f0038c2c8326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e092579b43736c0a7030f278387843d327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5749524afa951438652949bc63d7d3328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a826965b09b0dc8ca90a2724f97c567329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd64afe3d0b46df340fb5365b2ab3b2330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf8211d460d0dfa4d1e4c4ab88d983c331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071c1822b41013b57064af33b6bf54f2332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767725dab040052251ec2e0090a96f6e333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e395f079b6c7cbc1c275c09ec13f40be334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a88f2cc802f06db4d43394804541dc335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ad922c773b89c437957e3b5745a3f7336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8470af90e6eeca4352a27a5c1adf7d337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ee29285cd195b8d35f0c3161aa0a71338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859b7ffa2712ef6a051b7af352951cb7339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd86dcecd013e7b21ac9b433ec98d047340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61514287e795d4e961fda255c75c59a341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23c9abb2209363c743902e303de0458342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2778732c15894350b5a878d74eff07343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff988694fb95c44c03ebf81894bcda2344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c69d067be006ba41dced6da849f39ba345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7134507dadcef2bcbc8841f20681e0be346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e4d91113cf15e5544135de5a42ba55347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5f594211f02ef016d96dd0937bafb9348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae04a207dca4a08291b61e43b9c109f349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de0c01715b91bf0d4c0082bb2e77834350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2290b6acf8d8dd66954f8c776b85a7f351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5794c1ced81069586dff23cd6652d9352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb7007377f0012382ba688b5a4d85b1353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8944a02eb1d058429b08cb70adba2686354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84aa7f1a719571b68de59bd02b16ba16355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8878a166cbfc784774f41842641fdff356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e858b4d77a9a927d40e25118579236357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6056e6f40e0e392d9ce0e2326da760a5358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501b852ec76f97a3d5b2b7164dd905a0359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86098282c13cf4e74074ce48800947a1360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d3ccb26ff8aeae29625cee54eb5d90361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a333de0e1213acf9be2b9879ca8a5510362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d0a7b3edb60df27f145d0b1e1c7126363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0746db34951661dbd59298b24b1e7689364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5e7679f83a65aef723fa17958711b1365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf029df53925af4bae1e05bf36f55a1366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d96d874f35632d3eac4e0711236ec23367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078d2e22c2f600a1b02ea559a1d67345368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435c99619bc5f15927f3c5d48ac4cf8f369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a00e6cb6c9912dff9347f7f52a6896370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f093c5c380a8301d5bb2920f6787bebe371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046e0a56816740fab2841f193a8f7824372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c214d8d6a43eb9497dee8d1b892e978373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224f64a58ea43907488c0ec63fa5d830374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4860e8349bcde4b234ca8d61862a43a0375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1fdd4e1cc320896fd494c3d5ca810a376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47463caeff72ce94a4700743940486de377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b43a12cd787a0f794c7ab6148d18304378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13501ae604dc7174bf0e91bd7a62f1c5379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2205af02df0abe475ad2ce5cfaa35670380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce515bbdb3cd9a9b5dd23fb3aef0728381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5cebce304f40e56826a841fbc2b5bd382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85cf11f5b9d50378f643c69c51d4e1d383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d53df370e3ff2fa65d7b2b0d94fda97384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab3947bf9289c5e85c0c183ab61d9d3385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48858335fbb298e72b3f2b74c054dd35386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f24afeabaaed8064b4f1abb52bad7ff387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78199fc8fab87712e20f8e8e2823a44b388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063a4cabee219002233bc49c98f0d5b6389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537a7f98836c7b1d3be06ca3ce5e248a390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707bce5fc3552a353c48e71efcc4a3aa391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27328247f69e016e40ad6ce94ee94a49392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d1a0bc35421acc891a973ff0032f56393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442fd099c306f4a80fd114fd37aeb80f394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d597e51846a8a438d3907cd8ef0da9395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0670d70fa12449f04ed2f4ec6ceffa8396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0636f8ada4a0086ddb980065bf2775c2397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c2ff9e92fae37208ab0aef99ca1c6b398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1dd9ed9189c1b7a05136e605eedb25399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b2752743d3a3f9228084297903cd29400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a986be391c71599a8dff1518823b0235401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bc954cb8d07d1736b2639cdc57105c402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9244975f2f6c83959952eaa0d89ade0c403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cbc69a849e59e3676fbe48b5cc249f404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8842c1338500e8d66e282ee551a06d16405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27f9536cea813235d13f9f33e589216406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd55a875b13f9fede4c0e9d4e710e49407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239c9a910c57eedb00026ed6c0afdadf408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90822aa580e5b74ec70f4e27ae78fffc409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bbbcdf927e62627e30ccb32a04ddec410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3d26e5e6d691218e128c74f6333108411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3a6cf9f3fe2bc13d944f350b99adee412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455616d9e5ebdf0e23be9d716ccc46b6413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa67a6edc0e7056b20fdf1e0744b9713414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20101332f73257d2e1ecc04e9b0dd839415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cce500dbf262303da9182b458f86b4416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10df9236aea95b7227638d96e1e87080417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e07536fffc1991d4f6e07d1c2088d6418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1453a83a8f0df91b4598209790fb0c40419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119236a69343a4b6abde7134d58085f7420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86336a85106792ad27c980f222ae4e67421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14af79e24a1838aa44f647df0426ab30422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1a9c2e496f6f44b4b8a1a958584f25423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a86f3c4d1ce0308b5c956dab2ffaa5424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6470fee1be67a8d4b80f41005366cf21425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83c17d0491e4693a6e46a12dfb9b258426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edbe025774bbee5341905b47196299f427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22d583c8c0ced546fe5a4af75102e4a428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd246a3b2d4641ae38da01ec29b8899429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227f9959caf3b91b586918803074ac6f430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7863ab3f34124fcbe92a501cafd64677431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6fa503e9e67ce937325241756786d2432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61aa79af5a1e847c308681bfcf8f1b3d433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e72367c10a14420680709c06d2609ae434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0474b41fca5a5dbbb6d93a0a6d0dc433435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89efdfe74a7e5f52c4835dd7dc018411436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f98c861c3d662844dabfb6b0185c8c437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4900830340a4fa3ee84a691521e871d2438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fb5d2a3ef1dc0201f5885331fa2aa8439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f5348845d97537066df3e835ec10b7440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ccad1855c0281110b6089999f429a0441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03538c2c82ad248c3865f9810cc49a8e442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268ead34e7403ca07f9f23fff84ad769443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557343df5882bfc2052af78926ca08a1444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f01798596e753becae232c4f13a21b1445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfda360160741372073d0148e76e41ae446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fa647e06ed5fceaf9f333e32993c6d447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdf3696f5b3692b12a9b12492c96c44448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b758794cb9ab4d80ca660acd345dd54449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5821c659a6191b72b186802687171d450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ee8743ee307c57c770112a9600b2f3451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4dd67885bed6c863b37a413cd1e82e452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1dbc8a3f75894cd1ce4d1b5093a4710453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10633308cb1e60ea1a6536eb559842a454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6fef58e3d2af9edad1001fda13ad67455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6728f3ac3674cedcfdb8db7834d27a77456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292a53beded3224e58a4d3d3dbbf0a8d457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4790e0f7e41b45742436fc59002d7f8f458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fa07b29b8a9ba92b91af0d28dd6705459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a735bc0092579ed6342db3281f54e86e460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3450497de2df1f76e0754bcd6706739461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cee5c72f2178499610dc85e4e0faef8462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84f2b5753dc9ab66af969fb178b1f3d463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c88a27d0a30470059db9ed12db6e3c464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e092ba90ac0b61023337ce2b0c25d076465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d5b86faf34cc3a477fb5066f6b672e466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6108e19d1da3d7204f07b8939d5afd60467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3850cf9c9575f3ac9a460cf211c8eab9468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c28b54c82023c5d92622b7c934289c469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f84de7fa7b711c98ff4c08cc615e8b4470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b08a012bbbfcad13f1ad070c5d1848471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4649d5b9d3619cdcb1932ddfb2451e29472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6082d11a893fd1d2124da8a304b86a0473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb491a20a37c819b661a1865171d21d1474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b54a39f8eff1fad50486108b6017ac1475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c0dab618d436da6f533c61cba241fc476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cd07d1be109abf2bb6cb08fd8b5ed1477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ddb24522051cc305d27d7789c7ad9c478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535c281d7d7c163918680e66e0599480479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b41e5bfe6bf4325be05e468b97045f480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570f1b8825074fc1b77c35e00a5773e0481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7751b03b887c7eee06308cf6e51337482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785b5fcdc1a7f8d6d7d1f003a5800ffd483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc858dd8c17a22ce0d63dd639c0ada3a484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90887d36c42fee0c29a0079b18ecf28b485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b00f714fe4359b1d2bbea11d0c0af0e486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4414f2a6b619e6b1726276c84ef17e487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4e179ed76586fed34ddcca19720dfb488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc40121b871a47652f23f7e4ee69a26489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e92ad67956a082d72667784ef6d3c7e490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d5efaa7d01b8ffaaa3e17e17e9d11b491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d9de8b09cec83fff2a20b920ee3aae492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8188e6b1ca9db08bde8336d75ae6573493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e1f8bde07ad330b9a9c26a7bfe4a94494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc66c67c16b751c85f9862969a860dd5495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ba380682246765647366e60167b3af496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0e7ad7d4d7bb0ea2c997606bc5ec2b497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cb97af5c155740f0500ccd8448884f498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebf7cd14c956cb4b114d146f4e31c83499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1afd92579243757ec715f530a3eef87500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640817ee261d46eaf3d6b58bc66ff055501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90142f7d77f848446e3a6643752b62ac502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232347f163c549b61230332e25b0de3b503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f70bfb063763701d5c99ead4039b816504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f24f8702fe6adad18207aafaa7aa1f505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42571d7c104206f6778333fb2554ab5f506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d30d396a3ffa55b4fd6a9df88918dd507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab027b151e5e46f0e88298fd6fbb9887508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ea96ae8abf845a6884a9b6b42dc504509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f91ae6dea2cc8e81f0d69db749931f1510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476f0487c465458143ba617ead2b330f511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee894b2ebb7b195b28111d9d75aa4a7512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3852c9c5dc9231becab1cdd04debc531513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5783e8c92015a369d60d8908bd1cc695514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2043255157234f566fb1267778eb1d9515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c556454a87e18d0c552a91f1a481388516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631ff060d52ec6211a9f4c22ad95619e517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9327a80cd7da020f35fbfa7e19910895518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401c5d313d7b9a9d5819151809e80221519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137a8bdea56df9a5f9b292ad0af7a24d520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6febc02d438101432e09423eb0342bde521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fe628a29c7bd623e2324f0eecdbde4522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdfeb63aa1ffd285a0890b81e46b4a1523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89902550c1f6c7be9fd26600230ade61524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3dce45d34515429f195993c0294bbe525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d9773c6284cb22a00ffd4f65358f46526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96d8e6ec65c6805397f86d75cb316e8527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cac560ccfa4e890b6bcc86e345621e5528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbca0a61420dcfe6162d7edb177267e529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db20619297505bd5fe68170fd0525235530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea662df637bf48b5229ca4db68c151ba531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d2feea033442d3d6bc0f18b1c445c7532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9bd759dbf2b163860fe79ad8f20eb8533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92683042db2d43062a1ff7e633e11dd5534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492ba5fcfa98a9e61b5b2a11e7733abf535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071b70403bd6c03189db44e1a21e9838536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e130d2a6741eba5b87b34dd7cdc35a9e537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d37393ce9db410c7d54ac3c4fb607f538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56beb24831afe33e6f66dda2cca432c2539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a555dd7ec081716b204bc7ecdab9f7d8540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df741ac5d2dcf010e911d2527d14ef9d541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8695190854297a843299effdb1e8b663542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23381251a113ca97607a1b2bc3d3c88543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3e8f2b790989c6cde3180ec734da01544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d63d66bd303ead245f963d3bb89d4e2545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a423e9a1babdbead67b91d468b9b7c3f546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8106762f7cd16afb82ea84c9298f38a9547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c6d538c4880cf5cbbc83290567a001548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fa61a2092ffd62002a9c668f7835a5549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0360b4b207b0407efa5a3389e2cf6a550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d34d536f260ad6a9eb4c791c447b9c8551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde034ab933c32ba140fb046e47d43ef552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ab60ae6334c62dc8d52a6c6cd462d8553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ea90aabcbcd6d4c9cabad411351a60554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514423a87308326cfc598afa580f99d0555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a4eb97d6448fb27bde307a974ce78f556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e1ced2b9ee9eda515b0a16320956c5557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2508f9d933970219a20171ec02d13a05558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a0dd67313e3f75b8bd10ca9c2ec47b559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d221ffef03cc5b0f448567705f9efa73560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8f5f6744c3b52eeb93d17347f099b0561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd6c9e0b0703f7ebf388df5eb31c45a562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a9fd18cadc3bfdfb4c31a10ba7c275563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c30d151d7bcaf5a70bd7445f8ee3c6c564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7fda6798355072b7fe117ba0dda733565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb4a926fd8c3f9d2ab216f9c98430d8566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b554ef64062eccef344ce6e7775c2509567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1c898129755c6212881f9b65a3ce6f568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895ba4a3eb2cefb4c2cc3fdacd2e2aa7569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe99ab946fee119538469be7497e0c01570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc4490ffe3135bb18c937cf3f8d705d571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78960fcc9feb3104daca0d65eac1c3c5572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea6b4f46cdb952e5c9fae0f84bbbfc0573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a401f81c1080cd30a20f4e08cbb78c574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7287394e494306ab8bec19f3b7e9f57a575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88371b9e78ef982c5ed9c1821d6cd39576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e48b4e2813cbe5ede621d0c56d768c577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d973b9dc0fddd19761df0cfef2cd769c578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbafb4a8bae682c938bd27df88bc59a7579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e696c0f8aac8916188eaada6939d88580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a7e9287ba3ea7e02af552823abbabb581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fee62ec6b3c6cf63bbd6bb5bdc3c5b582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1811aa43694f789b819e5886cc2eb0c583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b3b07b555ab7e3eb6fbc4df6b6fc30584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f355496ca9ef766119d1ce38665595585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804274c817c909a98eedbd0c9f63e18b586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad4d710fbb6dc933e729d8057148a8f587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a945895746d96644eb8f6ef4aea84497588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f03b4b767aacde419ba0399b5346fa8589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be197612b4fd7f57947666c7b475834b590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab58bbff3cea4090c19d80bf96b6a619591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b33e045c42692e7a75e2de5a6c496b592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5866494fb9159eac2995fa99a96128593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e6b829720b99fc96c447f911e9a296594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b71795fb96a12e3deaa34be2b9591f595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c188e77c5b20b89ca006ccdf77ec8eb596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6b0ccc10f3e52d86a958e41ac2e38e597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aca5499dd6a101e92b80ffeb5bd3cfa598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbabd57cfac27e208c068c1df1733b88599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b73a66f32adb47123adac4335e8230600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f08c641a0c08694a7dc4e616377bda6601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd032b3e39805a1feb68cb348fa7d451602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281a0659143cffe0bb86838406d99988603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8727d5fee0f57bebf6aa4c860890eb604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be0c8709d8d91a835ed92f73c68547e605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cb1931a4a1cc37a7e58459a9d9fc0d606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffe6ea4682295dd8cd6065b337c1619607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69a20ba9f5ab8a53f99ea3d051c7ec1608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af82e056953221884297ae3b51c740f2609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19737ac224d4ca31846c31a17cfcf7ba610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89a24185b928b14fa705af46ac1f7ed611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa6853400164cc4442c92a8c062cda6612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd94cc949a6561d1add51c71cf5d2d7c613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5a410d18766437383cdcc9ef7ec981614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0664828584a04ee287dca70c43e093fd615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12087c0474b893929fa54b131320cfd5616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c60ecff2dfce8df30df3ad6bcefaf6617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d342853db4677560ac764e1c2694d615618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40002db11ff7505acf5fa6898638eda0619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e2c033cf433f21952af38f5cea3208620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005d21fc894a65f17259b56fdbcd4454621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d80972b0544e0af990cdf2b9d6c16c5622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fc16bb50fd48c7d67744a6bf63ca69623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ee045c75ff4d3a50953ba364a58c68624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98aab7ddc9b20eeb99eb295a6b8594b7625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bea86cc39037a5182fac20b2fa5282626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da202a82c516532798bf5a9619dc6cec627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149c4c4b294e936d88c612db5ce34d35628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15ee79fc565c3721cd7ffbd558b4ede629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53883addc6af7ea0f910cc7d728e852630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97102c8be256fc3537ca4d0cc604026631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cbb2f75391fd87538469504b40626b632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105913af3af411e46e64f3e3ff60781c633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55855ff2abd14c35615072c568b9910f634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d62ea3bca5e0b1eb1ff69ef153ab5f635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1942ef205e802060cd6cdcf45f5019cf636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0841770013be33f622ed70afd3ed4cf637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642e13b6f6e9bbcf1d53d66fd990d6ad638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04b8e3cb6503e582f2ef1b4cdc8a7ef639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66454b6c0d29df94a28fd13458f80bfe640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff25af1cdc1089fb24c62194f540c1e641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b8c6560add730bf7ffb7ac44e1954b642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc4c4f160916b9374cec07bdec70e64643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844122f5ce8b25d003f9f11347aa0b28644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9273ba460dc0bd8e4c78c75304f212645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01170fe3205ea53103e3e3ba27c517f646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf759d19197f1f5d828a7cc86f204068647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7631d0f4eedbff477d7ca5d0cc53fe648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5944dda939691bc68d32c0453f698126649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6856c0667351a1993da12ec37117d3b3650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a66c5bffdae52562a13908f36f8b9b651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4965521b6fdc2379301cf25d25bb7717652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c14c1cea84a1f735afbf5bca3a00f5653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06618e10b35725d5fff5c19386311893654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425f93bb120d204badb02c6fbb3129c3655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c2e427da0e534d7dd8c9eb3640f742656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d840e9b15cc74a5b9890412f462c4386657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89da6b147636e26b9947229e5e0b219c658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f042585c5af03db5c7dd054a02f27987659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d660d2d8dbfd1305c44913a29b453f4c660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd1ab53de2117e92bb6ddb377b367dc661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3b7059711b316a10217e12f04e89ad662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a161eba5a94631bff993b85e353965b663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14c0a11d9bd9c47fe1c721982208f1f664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737237217ba76850611ae90061c89d82665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97717df4bfc9a184a45cc471fa356dc7666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c82b2aef7b7f049e8867b43451a84a667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fe1af13c022647a94fbaa61154a511668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f53c1dfe9924188d5e1bbfd32b3fed669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1ad230aae0d7aad7df9174563d6e18670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ea2e9b809e3f1279456190b616c2fa671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f178fc989aea02d4ad5086b6318a3dc672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06819dcceb89b138b4e913af3ec29c9d673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ba91b8ddf7e50453dcaeaf8a3ff88f674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92e25a1f87e88b3811f3e8748b9f053675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707464bf1ffa8e82db20a84f7f390076676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7879c91a66a38c884133f8403bb306a4677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e8e16961ffcbf0f5aa93f1a6a9e4cc678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98adae0a114cece6fde58340d0b4f67d679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9816cf76ae1dbe413867c0d15bfc91680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65cfa6f8d9e1d470c57282d313cff03681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514dc7093dc75524d3cee6ea5409315c682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ddf6f6273558e5acaebedc05806ece683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d640a7c010b5b7cd36b20ef2de268d684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296d5c7e2bf64eea296ceb6c3107ae68685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a644d82cee7266d6cc971a0bfc860c4d686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877ed8df34b94024b9a98170640d436a687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10bcc4f4bb43ab5a214bd319b4ff199688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b09e0c4195548b61fa8c872f3ba1028689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bba8a4304a5c21e1809e931254b817690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c29a522fea4341f9809bfd05c5f6c9691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afebb22172e5e0a2c51cc127fbf7d00d692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed9c38a335b0e229c32f68c6935f3ba693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b946e4b9c9ae20cce0749d5691a1291694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fe6842795c3ff59577e27aa24173fb695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06895db3b03fae9814c9f0941ac16e8696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e5fa0504cc1fa73c628c8254b9a9ca697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c4fb2dc4d8dc7f62d73f7454505678698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345f5b880b6928665358475b92ddc15c699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b3ef48688f295ec0463fae9fc5da17700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3149484f9c1a8d5888eed8db9a989747701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cb170b33a298aaa810e96e81f87ccb702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f69b79e43893e864fad548bb15df6e703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba124b8e99948041c3b7108ff6521d5704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a9ba8a9af9a27f2420a626f0aa0c84705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3b4dcb5b7c472af320bcb99aac6aaf706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5def89a5b83fa6182f4e4aee0f62fc707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11441618fe000a76875ccf096386de04708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62851e40dec28022c05e828df62e3f5709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959c88529694ad947f6a6b6cfee5b0dd710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fc2b6b2e6d46793c5e967dc95bb9d1711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce98f219e12f355afbebec892dcda4c9712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c5620d77c93b5ed443ccac6a7d95c2713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff89aedb124f27129f89ca79a6ab90fa714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ce1cbe7fcbb81e0a750992385d9930715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af59e9af0bc2c351a67ff7f001f7f3de716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08133d921d996288c07095e39d0d661f717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3364ee591afabfaabac533e95e6f67c718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913b7ebf1a282f39e6d8942037f6fbe0719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811d968ae6c042811166380e2d8172b7720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d608498ce0fb6a83b746bd981210ed721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8786fa9464ff10e2a8512a6742f65d722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc5c85fd8aa165eb7ddb92542173334723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317c11c796af3956571d03a46cc48e23724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09b6ed4fad1c15684d9615b26d237eb725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0bd43ea8beec92ca8d9291acb29046726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29049e05ed80f8710681c494ee787d0a727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515ab056a23089818b26f045b76289fd728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3927856e86784e8dcf3a5b412d2e6d9729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf9160f7774d7d1c4525f96c92d9ab4730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b485dd53b69160163e836a2dab49851731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf27cadc247677b1a7d01c3b71937f44732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d272d368088457b34aee88851a882b0733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c151589ceb7c9d23093d8aafaa10028c734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb249f22fe18b40139d9d1e97e7a3b6735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39f92fa1840c44936b12b8a0817b409736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4957fa87fe9db3eeef77c90e78268c08737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3149bddc3c56b6609a655b8e5a9a314738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6336a8df1ac80f59497426a654f2f2ed739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392304f4cf8078bace2489a142b62454740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae277f1bd55d3a3fa3236aedc153d9d6741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8446e4843544f328427fd819aba85f0742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a880690f44c720985092d153450fb418743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9774bf8c55ece791621b40573ef5e3744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e5e5bdef067cbef148f312e776bd43745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f73ac6d138e3f639e962ec592f445c8746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686bb43b5f95935e9d660b098c6c8f27747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394f3eae33c3beae3bb0b9e6659aae4d748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb758d391f9e478514671373d1ed418749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87875daff503b8920a0237998f8ed334750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e228a6c61e8c724a9d65efb9207c5da751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb0dbb8292337072a69cfb68ee709c1752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d012715d868297b6462a79ef162d82d753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c1b9d8f587bccb51991783e73ad2f1754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086c18c1c3c78e4a24fa61f4a1c1323e755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af1cec2469da672d41ad1b0c93e163a756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42176f3365e1e6a6e38931feb248f64b757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef76c6d4d086d8486084fbfdce68dca5758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15bbc016a3ae61de99929f523cf4327759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fb32314851c25d6ab5a207dad334191.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c044379e444a524f4a9d3b0b7a9f502.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df11bf10d271ad3bbdf83bbc9b4871423.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14f62229e1cf1b1e8112859bca896954.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7519cc0cbc223e4f812f0eb6c4ed325.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2091acf3b21546dbb7ec41656802c81a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e830e743deb16e124f9725777d9a49d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6de7a27676deaaf6f8b98a5ccabe25c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac35f61cc6fd0adcb7f3aec414c47649.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6065c7dda7ea59115fcfd336272c321710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973644bc48a9a82743b3a56740f8084911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88f455fbf220b36a674e693b32fa5ce12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f4f0a638a905d7bc3240408b3de68e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46910046e29ef6efa565bd50c9cf33914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1284a49df939d6fad9ee22e9b4f15ce015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be462e47a223d2655138f0590563b2f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1167a42e07cdf15a7cecaec76a7f20717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a596f52a27e6d6c035106584cbaa954b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627164822e96d4214d00c36995c9bcb119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e71b818d3fcd8e1176b2ee137c2e2d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2a297cdae2a92207e530c07dbbd51c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9310a3093ed92be1f8e7920ae71cb022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da40020f9a9faf543f652d47e557c72b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd92cfd106edca30ec48b67a47ec56024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659affb86afc3600193281f2aaf3085125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc7aa1fe56c09af631eac6fdbbe2c1226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce383a16f0fc74fdc29a193c64bfdf227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bb22cc2396bcbcabc9f4384a8abd5d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6443f83887b0ed5bf9ba20dd19ac636e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79a907b995363ff68c158181b962d8c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2301bef0aad8915ce0c875dd6fd61e431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce58046ea7c3df3d31cffb0118f1ce6632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf67fd231425f4a494137fffbab53c6c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ec89cbf126ed8115f32dddc2785f5c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78746551516520382ee9d1f36393f9a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1783aa272c7dcd1a1dc68e85d3d08336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b28d90e2b310a13bc6a3f024e2d4ca37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2137358b18ce6d6a568ecc35c15dc638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067a1e0f4c8c15223ea4165d504a8d8139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ea90a394a4451dfddaaa05d401490a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f36d2143f15deeb008dce294b36c8f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bdfbad71a64ff5eea6cf189468c4a542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf09c283100143cbddfd37d7f36a09343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbde162b5a580d5ba7bdbed37b8771444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f49b56acdc1fd9bf3528f76736a882145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52156b4dd92ff825b34b8f8a2596c8fd46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e3ea090676947bd26f2137859d6ffc47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc918d080bccfc21a84ed88986bfe3b248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266869fac1ce08e7b43e27482a0c99a849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a7ace577d55da9e7ee0f3135f454af50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fbd274df3cf2d27c6da8ee9efca58651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ecff8709e81a1136e497ce1979c19252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba49b6df3d7b03ca848b1184335f79653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ca723513168ce0ee0847ce091e544154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fa6dc81a2c16e5579c2177ba33bed055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3c8b3156d291cfcd57c6c5e36c87ce56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a354d356ecc4a5b70eb28122040f956e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9f4e02f5692f6336c33cfe8f3293fe58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182c51e966a2486ac406bd009ca1491859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e55ff89bb075cbfb3b25746a22279b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bbc9e4a28bfa051ab85bf7650831e361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74790af042b233f09b8e87c16c2ee74b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e09af2af8de65975da51470e1fc76863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abe391c64f70c42ea5108a8a3f2a83a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478678aeb169f47f4a2a7e4bec45d91565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9035f821bc3d08cd751b9639b5edfc8466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f015fd158d4036964ad68b60f804aef67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddffa4bc2aec1602e0f6fd2905b4a1b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673394a4b2f1c13401b8e03e83ecf2b369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33ab5b0c4d01d6496a650bb2823b32b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b856c94ffd05cb91ef676b6372787d2171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f941ce7024173d8c107b9eb8cdcff61072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1890179223730464904f96008ede3a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3ebf08ce36919600dbd1189a6d828f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f714f6f1f7d654bbcee653c37e4a912075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96649fb43e40f2737d8da120ed7a40a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ccfdc054f39a6080dd3ea334328fbc77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c01201f349a050da9d44225127735478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e61204fc9d6a605c9a9fbfd75e799a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf03b682f3f646c6faa763e1a55568b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115ef6eefe5db5bdbf1eb4c530db6d0981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db6c40eb48aba10f36682e2c960213a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9c64ad598a63271d02f90a7469bd4683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a8528b2af656ba3031cd10f1fd719e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cc76ac5db867f4944ad3fcb693920885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f1e14392a3c5eda3c8cfefc9c313e686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422eaab74c31ac0e814a6d187c69d3ae87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6d5958171afba8e7c0baa30fa64b6888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b211350aedb5310775cad4f974922f189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e97c0156a595d293392f83a47aeffef90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e56e5716f6233065afb1a558765e4591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f445e697144bd3f33e4091e87f79a30a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d3e194d1053d8dae2bb7447fb7f04b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e623b9552ee76884b7d4238152145cee94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1b0a051eb4eb49241bd1fc8573e12195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc0fd6fe82de749132eaf236498e1dd96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13798b67a0a1b880280dca0c3e2f286197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d1641f6ecff592cd4c5f72558b5ca398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6393fca09a4c94e9246a329753750499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff22627de724a22952aa6c64bf2cd918100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2675d7093a4b9fe4f9b32de4e7a76b3101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c8bb4728e6c5a63b0c4cf44650889e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f38e29d919d6870f82ccd9e30f1c4d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02700365b1637c5c52c416052c31caa5104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da4ce6b9fcbd096d074d0a4f2a85cb5105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57211c47ed9c1a34e8187f63ad3f977106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7347003a1ec451e9704e85476f2680a8107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb98e987765ec583c31113165ad4f910108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e4dd7c89d059a2681a0ec7467a6dc2109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a667028cf2b8bc5473de42f422b7e1cb110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09aedf2800e393e759705e5d676055a5111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88158a68a7eb45ea809c61a28fed000112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b08ca63480e0761873762e49245fbb8113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b31f4d78e44fc4dfb09cb03ee00142d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f3f5f6035667e0ed09c6706ddf0d95115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae47a24ec1b8640c563d1a2c3a2f9a4f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77118ecdb3090c919d4b6b20b76de56a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c86dda3160bb5d3639a7a0b79fe78fe118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5070bc174a3deb84af277135fc5a0fc8119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3242b9a12b8310e2c31501e54250a17120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cac87206ab51719e4f747cbd53040cb121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccaf8237aa196659147e1b34bd14525122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4d3f2ab1f6fe98dd033db55ad4a260123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6771a08a5489d4e94543e0e889f1b13f124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b446033a009cc05b64c586664365d9a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2daf8deded2705dc5c644d07d2218f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788f2e6d4c3037980670cc4c93d988ae127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf52636d2e4bbb4e8441853f8716c86128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535c2826d597d2f9fc64752ee356bc79129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac9786622f2fc17e3e50ae4f0983e44130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0407ea9456326d1f7af414004d681e04131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f74f1d4917278fd210e5e15ce8fa22d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7460a6a7dab4e8cda40269aa468613b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063cd70c0154d9563152799d1f4a994e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d25f5d0751936d9db81ebaed0bb818135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc94b2799f3c4e680f695092f922b5f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f144983202eca783d7447d043e4257e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73429563743fb09f67e01dacd17861a2138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ef7c7adb16c3744618e8b9a248d7c3139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4c0369249083f1e6ad2925fec87e22140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323e83c869220f103dc6783503c3b360141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610056205bcde7eec2a4b4847a7822f3142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd27a03d679e3864508a38f6e428576143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b291be97183cc3d5b4f813f384355f4144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ada225e925bfbbb0cda0f2338c51fe9145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a1aeea2311fa287e8bc947f9a97731146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6760fc862f3a27f2b5d4ccee9799c45147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9102703cb4b9cd0f730b8f2b4f066654148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cad68d61b772afe4d715f79e4e4821f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecef927677ca4eed6d9c73d172a75f0150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf61509fe0fa1d0892a1c127362a656b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd2ac2e2f806e66652fefa4fdf14e37152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e335733935cee24160ebdfcd79592e53153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f16ba6e31ee50539a49f5a7844821f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6f67563b5384946a8ff9eb01f74590155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb85d962982c5a5552929c269c108ca9156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f86040d5b6498904cdd9a8f996c283157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae922d2738add524a04a7aa4641b62c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cffef551f0d4ee9408f3537f037acee159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b95d3392d9c46ac9eb094c47f7abb8160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b369d1afab91e7efdc137032f745f1161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a3b9b3400fb88cfd51ba89eb6346e4162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf4e3ab1b3806d9af21c69d3b56a136163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9275505a159929a2ec59a2d9fe670c90164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c9cb063766a47e9f42cc7e18327f16165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f4f2213ad81fd2520c0f77eb588b95166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2fe2d8f409d0c960e6ac80e46d150e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ce415085d688c34fca46affc10ffb6168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2ab4ffdc43dd26be4868cb6bcec2d9169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3506898c19742e50332eed1908d82a2d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97641d703f3284ae15a8d5dbe8209e2e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fec0e7245229ce28c04412537649644172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81502a27183c4e7ec348182213617c98173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7b44b1587d3e6fda324660559cdc2a174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4957068388e5e190f841da4f0596d4f175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf948d620d6f00e988c422d6383c1358176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86292515bf802bab0a8e221b853c0584177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa80682c66a293624c14302eb624b30178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e19620a39d1f3b015d131f87c8bd7e179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2291d23a0ffe8076e7f11d08d488fd180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ba860b6e9246f0b19add1a4ca265f0181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fb66b5304133e1797449af6d30a7d1182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df58f1c422176e68a1ab8f6cf6940611183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67031cb455e8a6943f37f1568d9f49f184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db44778feb6342683e3fdd168a1c45f4185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec2beebadd3b6d108673ade15778bc5186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba0783ce407dbd7579dfe335f9b3612187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebf4d5a6efb5db2218b6a729182e44e188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994f278c4ebcf8015cf71296eaf97314189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45283e2daf776568494ab4ac0b346db5190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4439b61291db7e59ae55dcbc79715c191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592ff33e36d0282f14a75011eae19589192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d19e867c2b878f0b279aebc02a48207193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2848a7f8a593011cf997026997e102c6194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed319e5a3f2e0e8fc68c355496602289195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e54758bb4e2e2abba55b751239eaf3196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b75528f69923be4792c4ddbadf57718197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdc064332f3d62dcabb9bba5fb20f05198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b54225945be2899b48c2079c2a25a0199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e99b36896de334679cd9debadb5e7a200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6c686cd2875f6759a6cf78931680e7201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d20de8ab11d7654358f5610d96ee124202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc55bd6e8f20c7a31afb7778b0244de1203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93544732a2f997205403c22d8f98582204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62041242a77e6a4ef736f808a140e7db205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050b6679fafdf075550d8995f113b9be206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6641cb55d91edf580046d045b74ec6e7207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e13e33516a8d0a2a9d2359f94e5e754208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6adaea23a1d215c5475c52ad11c4876209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeae22e5703d712dad8fc0c1a2d5fe0e210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28455d4b5c2b5033518abef58b24cb56211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6535436cca97a924b17743c595d9156212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9007faf3cdf98f32744accc501c063dc213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b112e0043b2c9443c137ec43efe53e35214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4aa20ad5dd141d985de74abfe352163215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50052405e1268d3746148725c3ff091216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d648b65e992c80249a43eebf6f47b26d217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be43b80ae431ef485143440953a8e73218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e824b822b8d3e63d62f900557d596f1f219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea8a6e2db18f24e9144fc295b843fc1220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb6f2c1e9bad963ca8de1298dea03d6221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b153b3cccdaaeae3d28963f5d65fa59a222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03dcf821ca1adb404a9cb388960cada223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587d50caae497520ebdac8052f348898224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687d644ebfe96ad2cba8829f876d6110225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f3ae417c308fbd525a82151380712f226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f750a1ec234c2b9731be21b120fda2d2227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cf1c63ee772ee841bfd19e4263a9e3228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cd5f26ab95ffbd5ff3f3034a52a070229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f8e68eb8dcb3fcfec0519a91142178230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e7c8d2144b418aecb51048e426c47d231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32142aa1ef170c2b39b0f8a5dad72931232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1890efaa0d3de47e38193bc69cebe0c6233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0dbb2cfe3e04880323878cf2459401234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c50669e140752644c65e0e64dd46e41235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40530eba935482af2bc2398ceadd379b236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296724e0904d9ae94af64f1e9ae32f3b237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7dc2c120ca6fc1ba49836c93de305cb238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1db116a9389b90aaa64adf6e10b8968239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f582327eb017c257167848901375b34240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cb7ccc7eb79b473d37cbe41183d89e241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3199c9383e2e5c176573323f242e9a242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6f397398fabf188ad72f791a482e88243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd130451e16a996f955fe07ea1a255df244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e01603da9bc38774b1647f4364dc45245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea106cd6074b90f4467fe6609075b91246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03eee381665513b25ffb015374d6d506247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b3ab7a6ad8bdc90c1ef73f8d316166248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8c9bd20680d3f44d795a59ab49c867249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a692f5ab82aa2ac35d88b41b319084e7250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891e422d64452e76923803a31726a17c251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b3ef0e9a54bdebfeb74e0370baf85e252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8567386e0c69169f1351085af7dd1db9253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e713f4cb13a607f8275918377a73b735254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdcb8a6483a4b6b4d35f7073ba79c06255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d183a68210c1a5afd86846c1d8d6baf256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213bd46989b71c4d2a2183f7ce554756257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656858345615475a0a2cbe77764977a9258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af4fd9821bc08c72814a47a9c4d33dc259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a51dcb6efb397d10219ab82b5d767b260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7072c834d0504bb851e6314b1c8d00a261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9114b9ba07ffed1d98214cde149f79262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a0de85ebf2fa6c0785012e1fd91801263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c73a8eef9e16bd1d77e53b1078ae8b5264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3961619af95e6a952feda08ad8e252265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9838b30d865247215886473372b1173e266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c71359b39608f0c1ff5fba0d7de06b2267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f1570703508205dff2d3b942a4b2c9268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35c72d1c578a848bc1d266a1160f37d269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e76cb111751dec560c36efc366caa3270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c859d1710c972ecb21d904a6c20bb437271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae39759f0d5b29b9a5fb2d1bfd801dc272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315dcb136edd5a65befc0dee206d31ad273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec13233be46a9d0533e7fba2870a46ac274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca368e306cfcbedbb550069be098a48275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255a00f7d2c9e8e829897e43be63c816276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8530fe8c1f9313aef6ad001e2149a0d1277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d07e426db316630c18d18653e0ca83278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a03c3e66391cffde9fa1e45cab9cfa279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba96d87acfe1a96305e56dad66cc0779280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3fb80227c41448fea38cf7fcd0fdeb281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4a5bffaaceceedf931f732a9c7ee81282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f778b8a611f373330ffa2cbc8f66c3aa283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07725b020742d6a615b095bc5a6657ea284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b1bd8f1fbba3c8a3d062dd188d91ed285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c5c944a589887bd71121c8e9aebd13286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d972535f729826296ad86c21224b1477287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b4d8973a069a40503f284569fbb8f1288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b209d65521761d4b5c43a45c03791c01289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd3530bcbe98f8471cdea7b8ae94ef6290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d7eb226518ffe827955036a9dd065d291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896e2f9fa4851b438225f4159e6aa863292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d648aea4d7e510a20685d7f40ef8776a293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb0cbab3a50ba250a8ac89792f0a680294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ec4f97e5bcbf3732f9a0d3bed01973295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0b1d8633ddfc4ed452b27678ada7e5296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4080210ac4c4d7567ff7fecd9d941a8297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fea2560d7f60432008c734e72ade3f298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d16e712e5bc204b67b41803d1c62654299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc29fec9d93b567d5b547ba09e6de0bf300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddb62d42a22098092aa960a2396de4f301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793323d156f44777715e4377cced89ec302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b104827cf7484e21d64037cc67d2509e303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0e542cf18c52882914c96aa04101ba304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c475f0e347a5dc2072f9613b6a4502305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327845408224793891cf2d532e7a422e306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af79dd73b15e4a7b0b04aa7436ff56c2307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b3fb46c23406a2bff3f6c620774559308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3c1f198b753ef49fa94e1a289a06db309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd397af3a77423563a41ff579492eaa310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0048321cde8f4a75667bef94e6c4259311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06ff2a446d962adadafc010d76e3eea312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae9039043df4a9589f33a62f60c3861313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289d1be5667ed5c53f2c626c64246a2f314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839d3104cf4438298afb3e0fe0fc76d5315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccd69159f469935a7dbb7c816b69726316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20335a925585b29ed8617172e9fe74f317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7952285a3f0c9e88d4628c50ebd11957318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb63b2c50c9085495c9923b068a504ce319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818db04c0c3b5f722b21f9ff00346446320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e2af9a3b0abcdf935a29af5e5b79f0321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f1dcb770fe6076240fcb647724feec322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160830cffb3e8c73893bc32907748383323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b461d5165416fbe2320db1c896c925324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909b2d506f224896867031ad50c381c9325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3ffb304340649bbd5d3eb7d8faf1a8326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ac29651829ec913f671c5775add561327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d02cb40d60d6fe5708e0137263f7de328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bc0b74534c49517ca3b05ebc6c026b329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7378682e646e99874407958af9c56615330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051b4f901b8136470377318b2c5538bc331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bc1445999116ec8c9cde2923a70fbe332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b1e782478887798fc1f1cdaf653d2d333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f2b707f3379ddffefb7a99cbd840e4334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19a1e0f26ae5e547366a80351fd1238335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab786fadb9477cce29ad3a0bca8bfae336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8476ed7bc3a514dda5410e82bad8204337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f028d313d4be1a00e9c839f88e3613338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e769ebddc0217e38be8ce966d676c05339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd6a6781f90db1b6ec39f1a227ad8e8340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0883c9bf3e9f2240dfe5fd38923ed789341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94f1310341e697a39673bb91bd9e632342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c173ca4251ec5d5374efe6e21fe44c343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4ffbf6a5d1dd2ca28effb4cc6d4eba344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed6520b3df551e457a8019690062fa6345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514465758dd6d8afd6622aeca53f91ee346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22945590fab6c654394fb2a0af916be8347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064cd691002a70d04afeecdc08a6d0f4348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1088a7aef11c9defb14482486ca7d4349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926f09d28f3c32a78827faebf1952c12350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f412fcde2b784c39074cedcdfdecb7351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d11aca0393970f4d5dd8f2f53f2d48352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48442627ec43fb96e97622f546b0035353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86471e6b711d0245b02ce467b53d1047354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af430fc3abd6500c65151f8ed1a0b02c355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ef46651bf19e2a1c78e3817c8baf51356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7128848523f7e4c39d6c188f2bee301e357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb6badf3f9fdd4158e1b6a83cc858cd358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d4b1b4a59b48cb7da07524a08349e3359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69801e1ab4a2e2dbae228f6d9c032d25360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8fbfb2c3ac451a8280dc12a3141f0f361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef612a4b22d6e13a02b624870b7fe31362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8bc5b0671cf52c4d24c9cc53ffdc1c363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599c0478330821111a66ad5ca33ecda1364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3c1c145981b24bda74996926b2cc9a365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27b899b8ed3e637945214b387030b13366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30f876f32c777a7371eb6907cd027a6367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8e98fefce0ec006940170d8372a117368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153a996524934a32a9534a848d3825f3369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04236c99cd193d5f7a6d34f8c83ed651370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db06a4ebf3e25552279199f26d08a178371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761a4651ffc840b23382da4478ed130b372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117e646712b2e50b90d46bb1c821b395373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70a07080911df6211cf9a3b6ad6ad17374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923115a6e093a8f545ca76c2d18c4ce9375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a420215bd94ee1b2892e0a324a151198376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fe8df3e084985c4c55174459822613377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7618da3f43469d39efcdb880129c5010378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9c015421006ac31308c89bbe3964b8379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376b21f280d102aba78655b6fa122530380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95d885e3899a7957765596146dac5c7381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68daf44c1a20a0b2df30f6e6a1ad346382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d47f7375efac7dc241cc391353cdf94383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df2078db06f4a7c6b3b10bf385e8781384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f60c5f31adf4c4b3a6408c08312e8e385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71410e825cf3b8ef2718afb3de6f300386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fbe815d697d8b71beeb054ec648273387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c833ded0e8de9cc54d029dc33626a5c3388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7713b4eea20b34c8336b67994c883ab389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d016c5898805f1aa97863e9dc5837db390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e40d83328deea0c56d42559f2bf7eb391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d3ce646cb7e74caedfd38671ec98fa392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62b9261a95f3fc940c8f085937a469f393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106bd343859ba405a3ae0655c98a09a5394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4999460bec1e1a080e08fcd360e619d395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25dc1bf3fd4975365901d253c61dde9f396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548bacf6293146b07eb66ba4469d480b397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69c163112f0b6d0d056490e2037dde0398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb1fc5852c16a21aeebaeb75569a125399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f260add850ec671e0e6fa9be33e0518400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b49a7c63c0b37e8a20a4c855e680cb401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8356a988de212ae4ce54cc93f5b8a5b402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d52c826ac6ba58d51a281bf15778d29403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a87e658300c22440832188e8ab01f68404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6d419bbe4820cb65f4f197c777da89405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891428e77d51c851b649bc69777a6717406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbc3598cb34b86f616686d8d6804bda407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ce80b1186da5996a09f18eed02566b408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776b7471ceaae28bd01b69977402961f409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3748a8c98e41b9897c5622495211a3c410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1d8a414f47a1598415ff676402ee20411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7925963e2bd8a70e08fa3718bd497ca2412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f573fff726b7dd9a7f420a385f225f2f413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdab781fa44f175dd7a87efcacf641da414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cee40c18a28c5cbd40a542bbabec07e415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d0b04c2d232757efb0d7219aa26170416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03e0fb4163e6b368be8525a9bc9cfe0417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c6e0a2de681594b2f46d59b5dbe5a5418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b6b5477ba5a36f4af4d98e7fdadc5b419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa2656baa90bdf630568eeadf4e8a02420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9803bbeb477c2fa5aa375aaf2473b95421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d244394fe74d6b7b2902515476966349422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43739592c319a85aaa89238d5d5dbc4423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0da706a87c2b44c6c876ae61fe92a5424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddecd419d641203c02f1408119a0edb6425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609bd375d978e782bfc1a82841788d99426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c520bf1cc7c500fcafabaeddebc98f9427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb8558950152a3774f401d58456b421428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c06f018582c195cb8d081d8eec6e69429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d542ec796d28333cb7242f5a9e969ad4430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1970183442cc45f61513a17f034d48b431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d17036263e5ebec32396689a9657f74432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f8ee74066cea4147f9b57de0a75d5a433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6fb6bf35c5d7ffe4268cf0d793fd95434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70d8bfa6a2205d896bc3e7c64f66d05435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185b929f95d8563ce26686fe88eb8ebf436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b777546889cb1fde89dba3d07d8fede5437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd03658a6ebad4c86f50c6bcc5b4285438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c23e77e5653a7dcd49d65ad15a64ca439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acfb2a2854d3dce37f544f3450c7272440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4365eee32b4740d3a327ecafcce977441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bee716b75291641011c222e7bfec0c6442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e16dfcf8531d3cf24801c4ca075a038443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0735b1a97b9f55e12b2a88e03848c019444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c383b92bc63086716be9b437d5694e445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3943bab590a6ffb5e9b9ed3d577e3f446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26f5f23c21d0a949baa33504edca0e3447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4dff30cab96b1600e5fa1d702563f4448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5758a2345aac907181d00ec39e96820449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9dd13ef65b6abde50e839b9303aad7450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3a9bd087579b00ed0910c3b243dc7a451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71235dcf04e78594ea616d461ae92486452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01caf42c2d480e6292a725c0d226b5d453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc7c3c7f4ab14b4e7d79fab0d93a121454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0ed5407fe3b3de18f93ea6a125d66f455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfec807bf38eee47faa391438498f722456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7092f61fe68316a67e74c4bccd6ebfea457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfd19e93697eef712f7971352576114458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452920fba92d931d22b80fa20c1608a4459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534b55bcc4f06e2acf694a0da248d3e9460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91e3ea143e5b11360ac3eb5bd8709b9461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6820c3be970c7d8826c19cbde4243b0e462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d5cb76212ed9701aea3b31db1154f2463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc708bc12b6c4dc949d0bd10ddffc0e464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a769e0fed8cebc6b0e6f9a72554bb5465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db6ebec19c90a7c785f51971640d5f4466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1ef1bcf352321ce760e0285d065963467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e893ac4280aaa5ec990fd0e0740d1bdb468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41952b36d3e6ceec63129bfbdc892df0469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92116b2f97666c476e34ac39a0063d37470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499b4a0d39df8cbaafaa14e1274e3287471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d66928bd74d18aa926573a660b08dda472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e47325f252a2d67eaa6b7708502b28d473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4808e1fb9abfc9324a670877631956474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae95830fe642e7a3015d7d3952d5989475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8b32dc71ebeb2c90c796b02a1f24b1476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556758476834ae05c146483997660bb0477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601488d2c900609f02111f8cdf8bbb85478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc4da6e2080de2fc32d09f481080ce1479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4db7cdb5be78ceb9c8825bdbfbd10ad480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9920b5ccccc769b06206bd9e42b146481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f0df2164d9e26e8e3d1f2434ae24d1482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9083bc0ae67f89d2bef6d69acc8ed253483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5191caed8256244f9c59a996a84d1d5e484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1913c2a766320f865bd6e331402568c1485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1d4b0622fd232bc3d6ff2ce9f62801486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0101c5af6eb4b5032ebbf3e53df4fd1b487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f08d8c97d514523112cc22b459675b5488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2227dde0013ca0be0c8ea1081721fb2b489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf1ba5bd5c977b02e59cab3a68f49bc490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34aedd5acf62ad2ab5075a2ac34ffcd8491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c74b5cf2c50f26502dcd56afe1d775492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a65139d9493883261f2abfe619be65d493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d31f2deac1c976b11ca94894e3083fd494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcec2f0f9ed48d061ad01ac03b3b226495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bb9ab1037d99af1d4b63f2886d05e5496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228a07b2212e3bb79b313ef3ec3b25ca497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a6cf9bea5ae6544a0ae1b21e20774c498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084f06e0f753d0111b3534e2d674dc10499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9527813a68bdd31137b33852271fac65500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fd1fd2137f42099550c04754f78312501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e106efb02f6692446fdfa037668ffda502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d387a64a14d144f117e161e487676b503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60da0aae8633bc6b21270ff6006f8151504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f60b609a93114bce67661eb3cbb44bd505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de36a023a129947f71fbd7741f46af77506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec41911b905fc7bac3e6b0eb03cfb04e507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23facc275e77a09f711433f4559153a508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a0a1a4aee16d3eff626b56f1995dca509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6eb17220699e39d89c0ff0acd0fd83510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c4e6175bc2548e801a85dc6eb032f8511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1732a415bfb39d06640393c3a9da9627512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d5a430f34da422bba81114efa9f637513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0adf3674f6396164090d43437c4a510514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a917bde423103c3b3b68e23000e3f27e515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fcd01cd0a81d2200e154bc9b40d181516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d1fc1a6b1753d8d6f1475fb87c612f517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4155e47f400a6b7781a7b2811e4a31518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ee4fc137217133e4ae267eb224e123519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26bff846a93fadd4439690530f86a4d520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160d1ec7e9942df0cd78fddc1d1713aa521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac5040ee20977f3d674e96073c72a3a522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f50add2cf43e05a4402977ebcdcf06523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4e0453371ca6b7a1fa593c2ccabb3c524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc70a7aa5b877cbb124b1f463d80ee9b525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9048a821db7dd0bb0a1d81acbc8006526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3663fcb14e1d40bd2f4693bf3fdfc66527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21dd1a54370461002567bd828f09f8b528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4b57f193b69fb7c76956ef97f4ac8c529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619f3c60e40f5307eb91d8ce46bd46d6530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa37f1dba12a81618339924644e8012531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedc9918f3d1c9a6d5946a7cf56a1f80532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35da1a612616c87ec0351b9eeb8827e2533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffba6438a2f41fbf5a9357ff2daf1c4b534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14ec4b67408b3162a1fa67941ed56b9535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7301c7cc93f656cb81724719d85979536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15601d3d944826420764ebf2666420a4537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739308cebf3e664edc061c458754d029538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3601206ca116649078a97aa1b9770e539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d2627d4ec7cf5a833ec5f3712e7656540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce9bfa91b86e70308badbec41ed3641541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1abf04a6284c488a719e2e14fd359a542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5dc6e55abeff9450d2e14c9b2cade1543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922b1dbd4a11a271f4bc0e381349d5ae544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d810d48be00f6e31e8f211bb838d5ee545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e439923a92b182ecdad8491cd75886546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b2c9d64f927cce6dbb50a4765dafdd547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e861167a594273828b2b6888a1a6cd548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db75cb0e2d03688fd7e5fa84a43a504549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8c90db31ea2757c617acf003b2e353550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9a5026145cd8a3fe6e99d74f34435e551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0440c93054ed2eb6b5e8eff7de79c820552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9d2ab4d1a69bb55384ebfc12b61d05553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887368f1249d26a39ebd2c2a4e8b5d6f554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6d1b581d83c2b3ddd8323b9559dca6555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b551d641fac40f05d0967bc4a2ff1d85556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3abfc4f77fac0fedd12f148431c373557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2ebdbcd87f9de6a773d1e1ee6d2b78558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cece0ed82e32cae7179239311637e5a559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5512c1e3d1f74a1bc17fd24262ae50560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf76106b34e921d8e1cbbfdc9cf7610561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a19d66dfc78664f6137da7f547f4516562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc08d3643bcba1e369885a228eebf19563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a00dd13a2b7f6eb547abce596daffee564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46dc67379576082407e8e23ab0bd4c4565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3889a87ae72561f48e7538fe48c5d3566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387782867512ff3ac0c317eb2a55e6b5567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6d2adaab9e7cec19bf6a3d63285385568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8816356399ef4f1ab3d7efdcccc71f569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe50b5b85e6705b9e7209e355b65373d570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615724eee1ac43e21c22616c567da5ac571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eef129911fa0205da4855dcbcd6f67f572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09edba89c40208cdad9709ca47c54202573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302072092f5e740558fc3037b958d1f3574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb8083b3829517e19f1b94032d1635c575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44101c8bb36278cf58a231f166dbfce2576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770b7723063929872696ff9d4aa7c961577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cebc27628a41b886cf8a3c75b336ac578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714dd410e7963947dc3c294522443ff9579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafd5c33cf6bbdd46f35b1feaa241d09580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef73830bc2c0bfe47f922240bc906017581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cea429a4f6f9e8c0a1c3317c12ba01582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7347678347f95e538ac38e9baf99daa4583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898d7d1070e836f2b670884d19208db9584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93ff8e5bed033031bf70d22b6841113585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419f2b53dc26ba7e21bf3835a5673d53586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eefa7380bdb99cd02b46b144252c16d587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07cc4d206d4252e4fcc5a73d7a1871c588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9336f3c5dcbb1edeb6794f3b1193588e589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486b7159d408cdb309e113af5f325b0d590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d52bb9260080117d8821ffbfea7305f591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584bcc7673b071a4f3e0ecaa04cb2bc6592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6dfb2fd288131ec7a5ba2ae930a88a593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db618d4c23f7880b61853c28fec105e594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1bef27aac41ed90d39516a6721f48c595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae4738879f5a5ff2cf12cc65ef7cfae596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa6005c8060f75afb7cede106135ca4597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3ac686e0d7c73ffeb77996307a2d22598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c6b00955ed09cc25ee6ad66331a9d1599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6fd4084e9bd79b8a50c3e03135d952600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b7469f6c627577e34e80ebb84a83af601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fa1eec2bc3eddf4acd853f41fc9c59602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334f3a768e93457799b8b00846918c64603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e043eaeb7c35e521572fb0a26b132c604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b268ac36bb53f046aa14e7f85500d388605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2309ac04f1c51786e576f0cac1a0cec606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a9a8710a842f4142b2f6513536f9e4607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66567847d58118047249c85c10a210b2608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9ab4c04db5df60edf5fccea9286af7609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db27675c25e03d62fdbcc274d83debc3610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41794f2f5f8ba0b7908931cf6c9a8cca611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317e9aba9a4683853ee245dc47dd4c90612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef1309e14a4f7da72ad5bd0129b9e25613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342cb258afe0abd5f15ad8a159bdd2c1614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce16fe41246b62e437b02eb917403598615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a5f60db9572411993b5e440d650e7f616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f1d71acc71fc46b2ee16a90daa6166617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b263ca696ac614288e09ca9b5eb8822618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9698e5d4349d389736b09979277c170a619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5608f58b5d1467faa63fd0660f2173bf620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95985b13b4c8e1dc31944da227df99cf621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88fdc3fd61e0150251d5cf49ed21a08622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d559c4c6836186499e6628f5627eb2623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d3c9c9f91ce4c978d5cbdb65203da9624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e554d94ad1e0ee92e49453350134b1b2625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae26c0f179bee0e6b924b06559d2be2626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24678ec0341026e54232080e988ab3a627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293b66ccf5138c7f39a40b2f24e7529c628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361b12285126e605b757d03d4c9a020e629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfae1feae2c767cd6a9ab9d882eab6c630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680761b95353515be26c600cf2337e8f631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f54c2965509f0961d46b4a57ead8629632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a193e53073f132d7beb663f694e9f066633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ef9988c5d163eb3b9b235a7da67264634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267267798d06b2683aa5a834ae99dfdd635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ab9af2f5eb45e448911cfe691ab8d8636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fa4a02f25c42f154423f33c1b06d9c637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c490ede7ddf02b948d9520f4b6e0fe39638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369d842629076acf042b3e9e77e0c59b639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a355ddd2dee682693b1e36b863e083640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aaa14681ce4f1fd2566004652aa47a3641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e45e848dbaf772f039eb044e997454642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d97e571805f9e41555a84b38654be0643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281218c7e1770e30f7ea906cfbd8c81e644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a69acebaddb2dbba2e5a1497258754645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20e700e4cd28236d2d5f30bc79b9fca646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d648bfbc4a87aba195df246e52be98f9647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f48a0136ab82cb250e9d15167dc022648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b257a2401167adf392f0b636c72013649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cce65b45c9cd73ff8f75afb019b1f0650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62a433d67bb0a172ff21542a988a882651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d5bed84ad035e784479463d8135a7f652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6147577bd3006f6ad29aceb9d70ebf36653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a91fa4339593635ada8744c65ecd15f654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6935325e29c1da5deedfdf163125e015655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26f6cc9cdd9091b079b83dd2e542fd8656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac2d469df26f4e63e2ac2a63d2a76ae657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0993af498203cdd026296c60b2f2b82658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0adb48e94ef9477d6d457a9db326a1659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd49e5c174c9e7c54aebaa0f6eb1a73660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b76f64a5cc250a8ada43f3d2d833c93661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26dfd99e0af5a245ef2860d987782b8a662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c8049f707817179db5f6154dff1b04663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba853eee1bd082d630ba99b7847b8e7664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2939d1b72ad5d6364c51c387395b8069665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5662433dea909462cf9459f496d36c1666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09de9e655a34feded05e2c76c8d021cd667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c2d86fdd3932339441fde7a87449ee668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f68a24a8a9e63270d5e788b0e6832ef669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601c2371bbca80d384af9d8fd4599d25670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca33a33ca9d93ad68be0c48651d0eca671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d9ec72bb5929382ae06c8b45270348672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1ebb98091a33cd3ce8a8f89b19461f673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d06642687d55e6ba5a28f6c19165882674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218614f2e176832f0185f696b758ea7a675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802df6e6d1f889513eb4047a203fb61e676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d666a22a081cf36771e6e5031a097d677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9893fc094278df57c82a9322a220d8678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9561e54eecace4af45de8f24a24c2f8679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01669d81cc77a7bb4ea26a216229771680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbd2676dae01c917c35ff19640dd4f7681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420b02dc42e2208f7b2a11c87ce877d5682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f805d7c75f740c60301f425b545a88683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2dd0c4e1d7a7abc5e371c5cac505c9684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01a5cd97b6949a8fbcd608979864691685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f6b8f597c788ea955ee4dcbddd3977686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8890cc614063cf0c598f62583072578687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96b825d834386dde56c2ea1276bf73a688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ccf4fd0f675c4d6714e224da175e6a689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2573270b5b927ff0835a0e7d46140ea2690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bd83f4afd699215a3abf43c3e79de7691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a17ae23318d9018ec3e8646f29a335692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc82139b48c88ab590aa0a66bdfd7ad9693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6425a62af5d5dad4ee53703cb6561a694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35df424442dbafe60645276c7a20a728695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cddba18e87c8d669c722623c39c215696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62be8015c124acedfcdc2520b9b4f28d697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29db190956b8f2cf3d6ba59fa47d8ef698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4864dd815811a0e70633f3a053f79d699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9050d6662080e370275ae361f3f51225700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9667ea0270394aa42148b613310e99fe701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecafdc18d3e8ee00a37ebf6a962171ec702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178fa1212a548c502aa91f44e661918d703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d992983cdef7db9e483e2dd93ba83c704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ad37d9b5f278105c7dd28a3acb03dc705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee3955fcd11f1e792e971974dcc6391706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb861def49bd76cc1a5518d605310259707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad5bb4a07cc512ebe1ecd1e9790706c708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e785abd95e5c5d10ff15ac4461ce3a709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d1f70ff9a54437fde301bba3ccac1d710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84367bfd1bfb1056b749cc4049fd4968711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b98401533be9adb56850d12620b845712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a668d51ef186aa5dc32bd32658cc9268713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f43e376ba7a00956573118895cf4b7714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a884306d1b5a0908e21d63c5a5fc32e9715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1513c640a9db9be9530510380fb59d2d716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4157bdccb5c3cfbe328749e23616d93717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f58603044d209df93106f9b0842773718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6ee1912ce4b1fe7e44c44edccea7fd719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599f14466115a49c903fed3a5aaa17a0720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf80f19fd24e8b48e33540adad6b445721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a98d0c51bb0e260f4cc55c6fc285f54722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7c4df3e4b7080bf114cbaf447bb6ee723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02668725a58a2ca12b34a9728e5d4844724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917eb7f0a0193ffc78c70101db49dd9c725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38ef870ec87d6b1a16c6a96e5faeb20726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04affa08f8e10c8dc59c9f388b0e9dab727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819a7d69f34c88934089b28bc97e1303728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f134d1a6f42aa7f46dd5216e9d93a124729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d23623e7536cde9668e4f476bcdb2e1730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5098c821902e6a7660188fb7c1070b9a731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33425a148f004bab62beade5315f05e732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79feb9b3e497c66f6aea71ee00d7494f733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12320dbbe36958a4f591888f96c1fb1734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1d670395907cb27c311e70afc8829e735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7352a94418928edf04c3c3e4c966cdcd736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6012452f199cc4eaffb56d9db78711bd737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93b76ba2a7ab1a06c72e5fc7ad98538738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c414ac26d3ef16a6d1ac89b73aec08739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745ead5d39b5ef1207ff30087a71ece6740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e635c465e9d752f9a2805746e718145741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f662f5fe094966fd9aa13f8587e6e493742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12586866c20a8b4c53405e8c4379145743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec74afa5cf1c5892202df1aa420b72d2744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84541d98819f607c5d9ef93ba40fadc7745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e466ff0f8b1417aaaf315f0bce5613e746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c229bbbc5eac9c6992f6b00cbbfd1d4747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8164ca5abc596564ddfa3d2da28e3696748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad6d98ce675720dcdf45802f79c5402749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31fa0019e10f6376615f4214a71ba5c750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff68aa2ee989ad302f438b76af0f53e1751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a2dc920b85d140a8d49536f04a74ad752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0dc76fcc6839efcdbc603ce13295689753.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -23947,51 +23920,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId686"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -24127,51 +24100,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="733425"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -25937,230 +25910,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId759"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -26427,51 +26220,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J382"/>
+  <dimension ref="A1:J379"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="163.817139" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995117" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29676,6342 +29469,6267 @@
         <v>12689</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I130" s="0">
         <v>9.050000000000001</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>12739</v>
+        <v>12966</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I131" s="0">
-        <v>16.67</v>
+        <v>27.4</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>12822</v>
+        <v>12966</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I132" s="0">
-        <v>16.11</v>
+        <v>27.4</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>401</v>
+        <v>398</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>12966</v>
+        <v>17071</v>
       </c>
       <c r="D133" s="0" t="s">
+        <v>400</v>
+      </c>
+      <c r="E133" s="0" t="s">
+        <v>401</v>
+      </c>
+      <c r="F133" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G133" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I133" s="0">
+        <v>10.22</v>
+      </c>
+      <c r="J133" s="0" t="s">
         <v>402</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>12966</v>
+        <v>12419</v>
       </c>
       <c r="D134" s="0" t="s">
+        <v>403</v>
+      </c>
+      <c r="E134" s="0" t="s">
+        <v>404</v>
+      </c>
+      <c r="F134" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G134" s="0" t="s">
+        <v>135</v>
+      </c>
+      <c r="I134" s="0">
+        <v>13.84</v>
+      </c>
+      <c r="J134" s="0" t="s">
         <v>405</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>17071</v>
+        <v>12478</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>406</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>407</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I135" s="0">
-        <v>10.22</v>
+        <v>11.48</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>408</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>12419</v>
+        <v>12928</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>409</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>410</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>135</v>
+        <v>297</v>
       </c>
       <c r="I136" s="0">
-        <v>13.84</v>
+        <v>12.52</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>12478</v>
+        <v>12976</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>412</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>413</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>97</v>
+        <v>35</v>
       </c>
       <c r="I137" s="0">
-        <v>11.48</v>
+        <v>0.32</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>12928</v>
+        <v>12992</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>415</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>416</v>
       </c>
       <c r="F138" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>12.52</v>
+        <v>0.33</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>12976</v>
+        <v>13838</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>418</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>419</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>35</v>
+        <v>21</v>
       </c>
       <c r="I139" s="0">
-        <v>0.32</v>
+        <v>17.24</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>420</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>12992</v>
+        <v>18047</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>421</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>422</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I140" s="0">
-        <v>0.33</v>
+        <v>11.5</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>423</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>13838</v>
+        <v>18048</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>424</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>425</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>21</v>
+        <v>77</v>
       </c>
       <c r="I141" s="0">
-        <v>17.24</v>
+        <v>23.95</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>426</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>18047</v>
+        <v>13848</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>427</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>428</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>97</v>
+        <v>25</v>
       </c>
       <c r="I142" s="0">
-        <v>11.5</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>429</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>18048</v>
+        <v>18057</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>430</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>431</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>23.95</v>
+        <v>19.98</v>
       </c>
       <c r="J143" s="0" t="s">
         <v>432</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>13848</v>
+        <v>26349</v>
       </c>
       <c r="D144" s="0" t="s">
         <v>433</v>
       </c>
       <c r="E144" s="0" t="s">
         <v>434</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="I144" s="0">
-        <v>9.460000000000001</v>
+        <v>52.29</v>
       </c>
       <c r="J144" s="0" t="s">
         <v>435</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>18057</v>
+        <v>26354</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>436</v>
       </c>
       <c r="E145" s="0" t="s">
         <v>437</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>19.98</v>
+        <v>13.35</v>
       </c>
       <c r="J145" s="0" t="s">
         <v>438</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>26349</v>
+        <v>18081</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>439</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>440</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>21</v>
+        <v>56</v>
       </c>
       <c r="I146" s="0">
-        <v>52.29</v>
+        <v>13.29</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>441</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>26354</v>
+        <v>26363</v>
       </c>
       <c r="D147" s="0" t="s">
         <v>442</v>
       </c>
       <c r="E147" s="0" t="s">
         <v>443</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I147" s="0">
-        <v>13.35</v>
+        <v>42.53</v>
       </c>
       <c r="J147" s="0" t="s">
         <v>444</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>18081</v>
+        <v>13866</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>445</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>446</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>56</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>13.29</v>
+        <v>4.45</v>
       </c>
       <c r="J148" s="0" t="s">
         <v>447</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>26363</v>
+        <v>26371</v>
       </c>
       <c r="D149" s="0" t="s">
         <v>448</v>
       </c>
       <c r="E149" s="0" t="s">
         <v>449</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>42.53</v>
+        <v>12.77</v>
       </c>
       <c r="J149" s="0" t="s">
         <v>450</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13866</v>
+        <v>26376</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>451</v>
       </c>
       <c r="E150" s="0" t="s">
         <v>452</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I150" s="0">
-        <v>4.45</v>
+        <v>20.27</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>26371</v>
+        <v>26379</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>20</v>
+        <v>457</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>12.77</v>
+        <v>10.67</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>456</v>
+        <v>458</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>26376</v>
+        <v>26379</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>457</v>
+        <v>459</v>
       </c>
       <c r="E152" s="0" t="s">
+        <v>456</v>
+      </c>
+      <c r="F152" s="0" t="s">
+        <v>460</v>
+      </c>
+      <c r="G152" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I152" s="0">
+        <v>10.67</v>
+      </c>
+      <c r="J152" s="0" t="s">
         <v>458</v>
-      </c>
-[...10 lines deleted...]
-        <v>460</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>26379</v>
+        <v>18098</v>
       </c>
       <c r="D153" s="0" t="s">
         <v>461</v>
       </c>
       <c r="E153" s="0" t="s">
         <v>462</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>463</v>
+        <v>11</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>10.67</v>
+        <v>7.79</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>464</v>
+        <v>463</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>26379</v>
+        <v>18097</v>
       </c>
       <c r="D154" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="E154" s="0" t="s">
         <v>465</v>
       </c>
-      <c r="E154" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F154" s="0" t="s">
-        <v>466</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>10.67</v>
+        <v>3</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>18098</v>
+        <v>18097</v>
       </c>
       <c r="D155" s="0" t="s">
         <v>467</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>468</v>
+        <v>465</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>7.79</v>
+        <v>3</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>469</v>
+        <v>466</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>470</v>
+        <v>468</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I156" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>473</v>
+        <v>471</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I157" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>18102</v>
+        <v>18105</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>474</v>
+        <v>472</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>475</v>
+        <v>473</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>29.59</v>
+        <v>2.49</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>476</v>
+        <v>474</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>18102</v>
+        <v>18103</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>475</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>476</v>
+      </c>
+      <c r="F159" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G159" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I159" s="0">
+        <v>7.48</v>
+      </c>
+      <c r="J159" s="0" t="s">
         <v>477</v>
-      </c>
-[...13 lines deleted...]
-        <v>476</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>18105</v>
+        <v>26392</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>478</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>479</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I160" s="0">
-        <v>2.49</v>
+        <v>25.44</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>18103</v>
+        <v>26393</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I161" s="0">
-        <v>7.48</v>
+        <v>28.34</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>26392</v>
+        <v>13877</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>25.44</v>
+        <v>3.19</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>487</v>
+        <v>488</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>26393</v>
+        <v>18111</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>488</v>
+        <v>489</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>489</v>
+        <v>490</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>16</v>
+        <v>297</v>
       </c>
       <c r="I163" s="0">
-        <v>28.34</v>
+        <v>16.99</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>490</v>
+        <v>491</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13877</v>
+        <v>18114</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>491</v>
+        <v>492</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>493</v>
+        <v>20</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I164" s="0">
-        <v>3.19</v>
+        <v>5.56</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>18111</v>
+        <v>18119</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>297</v>
+        <v>497</v>
       </c>
       <c r="I165" s="0">
-        <v>16.99</v>
+        <v>9.17</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>497</v>
+        <v>498</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>18114</v>
+        <v>26396</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>498</v>
+        <v>499</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>499</v>
+        <v>500</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>5.56</v>
+        <v>10.53</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>500</v>
+        <v>501</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>18119</v>
+        <v>26396</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>500</v>
+      </c>
+      <c r="F167" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G167" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I167" s="0">
+        <v>10.53</v>
+      </c>
+      <c r="J167" s="0" t="s">
         <v>501</v>
-      </c>
-[...13 lines deleted...]
-        <v>504</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D168" s="0" t="s">
+        <v>503</v>
+      </c>
+      <c r="E168" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F168" s="0" t="s">
         <v>505</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D169" s="0" t="s">
+        <v>507</v>
+      </c>
+      <c r="E169" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F169" s="0" t="s">
         <v>508</v>
-      </c>
-[...4 lines deleted...]
-        <v>340</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
         <v>26402</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E170" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F170" s="0" t="s">
         <v>510</v>
-      </c>
-[...1 lines deleted...]
-        <v>511</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
         <v>9.68</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>512</v>
+        <v>506</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>26402</v>
+        <v>18125</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>513</v>
+        <v>511</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>514</v>
+        <v>11</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>9.68</v>
+        <v>25.22</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>512</v>
+        <v>513</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>26402</v>
+        <v>13893</v>
       </c>
       <c r="D172" s="0" t="s">
+        <v>514</v>
+      </c>
+      <c r="E172" s="0" t="s">
         <v>515</v>
       </c>
-      <c r="E172" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F172" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G172" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="I172" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J172" s="0" t="s">
         <v>516</v>
-      </c>
-[...7 lines deleted...]
-        <v>512</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>18125</v>
+        <v>18134</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>517</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>518</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I173" s="0">
-        <v>25.22</v>
+        <v>8.59</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>519</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13893</v>
+        <v>18135</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>520</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>521</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>35</v>
+        <v>77</v>
       </c>
       <c r="I174" s="0">
-        <v>3.33</v>
+        <v>7.37</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>522</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>18134</v>
+        <v>18137</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>523</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>524</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I175" s="0">
-        <v>8.59</v>
+        <v>5.99</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>525</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>18135</v>
+        <v>18130</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>526</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>527</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I176" s="0">
-        <v>7.37</v>
+        <v>7.71</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>528</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>18137</v>
+        <v>18131</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>529</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>530</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I177" s="0">
-        <v>5.99</v>
+        <v>13.65</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>531</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>18130</v>
+        <v>18148</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>532</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>533</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I178" s="0">
-        <v>7.71</v>
+        <v>6.7</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>534</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>18131</v>
+        <v>26425</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>535</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>536</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I179" s="0">
-        <v>13.65</v>
+        <v>10.15</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>537</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>18146</v>
+        <v>18150</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>538</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>539</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>97</v>
       </c>
       <c r="I180" s="0">
-        <v>3.88</v>
+        <v>50.04</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>540</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>18148</v>
+        <v>18164</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>541</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>542</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I181" s="0">
-        <v>6.7</v>
+        <v>33.8</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>543</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>26425</v>
+        <v>18161</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>544</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>545</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I182" s="0">
-        <v>10.15</v>
+        <v>65.88</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>546</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>18150</v>
+        <v>13917</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>547</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>548</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I183" s="0">
-        <v>50.04</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>549</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>18164</v>
+        <v>13918</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>550</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>551</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I184" s="0">
-        <v>33.8</v>
+        <v>13.82</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>552</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>18161</v>
+        <v>13918</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>553</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>554</v>
+        <v>551</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I185" s="0">
-        <v>65.88</v>
+        <v>13.82</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>555</v>
+        <v>552</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13917</v>
+        <v>26470</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>556</v>
+        <v>554</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>557</v>
+        <v>555</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I186" s="0">
-        <v>9.140000000000001</v>
+        <v>79.06</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>558</v>
+        <v>556</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13918</v>
+        <v>26469</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>559</v>
+        <v>557</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>560</v>
+        <v>558</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I187" s="0">
-        <v>13.82</v>
+        <v>20.45</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>561</v>
+        <v>559</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13918</v>
+        <v>18172</v>
       </c>
       <c r="D188" s="0" t="s">
+        <v>560</v>
+      </c>
+      <c r="E188" s="0" t="s">
+        <v>561</v>
+      </c>
+      <c r="F188" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G188" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I188" s="0">
+        <v>16.72</v>
+      </c>
+      <c r="J188" s="0" t="s">
         <v>562</v>
-      </c>
-[...13 lines deleted...]
-        <v>561</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>26470</v>
+        <v>18173</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>563</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>564</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>79.06</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>565</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>26469</v>
+        <v>26483</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>566</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>567</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>20.45</v>
+        <v>17.13</v>
       </c>
       <c r="J190" s="0" t="s">
         <v>568</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>18172</v>
+        <v>25892</v>
       </c>
       <c r="D191" s="0" t="s">
         <v>569</v>
       </c>
       <c r="E191" s="0" t="s">
         <v>570</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>12</v>
+        <v>571</v>
       </c>
       <c r="I191" s="0">
-        <v>16.72</v>
+        <v>18.5</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>571</v>
+        <v>572</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>18173</v>
+        <v>25892</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>573</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>570</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>571</v>
+      </c>
+      <c r="I192" s="0">
+        <v>18.5</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>572</v>
-      </c>
-[...13 lines deleted...]
-        <v>574</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>26483</v>
+        <v>18175</v>
       </c>
       <c r="D193" s="0" t="s">
+        <v>574</v>
+      </c>
+      <c r="E193" s="0" t="s">
         <v>575</v>
-      </c>
-[...1 lines deleted...]
-        <v>576</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>17.13</v>
+        <v>14.36</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>577</v>
+      </c>
+      <c r="E194" s="0" t="s">
         <v>578</v>
       </c>
-      <c r="E194" s="0" t="s">
+      <c r="F194" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I194" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
       <c r="E195" s="0" t="s">
+        <v>578</v>
+      </c>
+      <c r="F195" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G195" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I195" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J195" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>18175</v>
+        <v>18186</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>584</v>
+        <v>578</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I196" s="0">
-        <v>14.36</v>
+        <v>12.52</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>585</v>
+        <v>579</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>18186</v>
+        <v>18185</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>586</v>
+        <v>582</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I197" s="0">
-        <v>12.52</v>
+        <v>8.539999999999999</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>588</v>
+        <v>584</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>589</v>
+        <v>585</v>
       </c>
       <c r="E198" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F198" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G198" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I198" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J198" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="E199" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F199" s="0" t="s">
+        <v>589</v>
+      </c>
+      <c r="G199" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I199" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J199" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>18185</v>
+        <v>26511</v>
       </c>
       <c r="D200" s="0" t="s">
+        <v>590</v>
+      </c>
+      <c r="E200" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F200" s="0" t="s">
         <v>591</v>
       </c>
-      <c r="E200" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G200" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>8.539999999999999</v>
+        <v>15.69</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>593</v>
+        <v>587</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>26511</v>
+        <v>18197</v>
       </c>
       <c r="D201" s="0" t="s">
+        <v>592</v>
+      </c>
+      <c r="E201" s="0" t="s">
+        <v>593</v>
+      </c>
+      <c r="F201" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G201" s="0" t="s">
+        <v>297</v>
+      </c>
+      <c r="I201" s="0">
+        <v>21.5</v>
+      </c>
+      <c r="J201" s="0" t="s">
         <v>594</v>
-      </c>
-[...13 lines deleted...]
-        <v>596</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>598</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>600</v>
+        <v>591</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>18197</v>
+        <v>18212</v>
       </c>
       <c r="D204" s="0" t="s">
+        <v>599</v>
+      </c>
+      <c r="E204" s="0" t="s">
+        <v>600</v>
+      </c>
+      <c r="F204" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="G204" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I204" s="0">
+        <v>10.8</v>
+      </c>
+      <c r="J204" s="0" t="s">
         <v>601</v>
-      </c>
-[...13 lines deleted...]
-        <v>603</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>18199</v>
+        <v>13944</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F205" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>20.14</v>
+        <v>7.71</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>18199</v>
+        <v>13945</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>600</v>
+        <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>20.14</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>18212</v>
+        <v>13946</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>608</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>609</v>
       </c>
       <c r="F207" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>10.8</v>
+        <v>5.3</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>610</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13944</v>
+        <v>13947</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>611</v>
       </c>
       <c r="E208" s="0" t="s">
         <v>612</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>7.71</v>
+        <v>21.8</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>613</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13945</v>
+        <v>26538</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>614</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>615</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>11</v>
+        <v>616</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>8.279999999999999</v>
+        <v>11.34</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13946</v>
+        <v>26538</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>618</v>
+        <v>615</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>11</v>
+        <v>619</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>5.3</v>
+        <v>11.34</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13947</v>
+        <v>26538</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>620</v>
       </c>
       <c r="E211" s="0" t="s">
+        <v>615</v>
+      </c>
+      <c r="F211" s="0" t="s">
         <v>621</v>
-      </c>
-[...1 lines deleted...]
-        <v>29</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>21.8</v>
+        <v>11.34</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>622</v>
+        <v>617</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>26538</v>
+        <v>18214</v>
       </c>
       <c r="D212" s="0" t="s">
+        <v>622</v>
+      </c>
+      <c r="E212" s="0" t="s">
         <v>623</v>
       </c>
-      <c r="E212" s="0" t="s">
+      <c r="F212" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G212" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I212" s="0">
+        <v>8.74</v>
+      </c>
+      <c r="J212" s="0" t="s">
         <v>624</v>
-      </c>
-[...10 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>26538</v>
+        <v>18228</v>
       </c>
       <c r="D213" s="0" t="s">
+        <v>625</v>
+      </c>
+      <c r="E213" s="0" t="s">
+        <v>626</v>
+      </c>
+      <c r="F213" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G213" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I213" s="0">
+        <v>6.95</v>
+      </c>
+      <c r="J213" s="0" t="s">
         <v>627</v>
-      </c>
-[...13 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>26538</v>
+        <v>13961</v>
       </c>
       <c r="D214" s="0" t="s">
+        <v>628</v>
+      </c>
+      <c r="E214" s="0" t="s">
         <v>629</v>
       </c>
-      <c r="E214" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F214" s="0" t="s">
-        <v>630</v>
+        <v>11</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>11.34</v>
+        <v>10.61</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>626</v>
+        <v>630</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>18214</v>
+        <v>26549</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>631</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>632</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>8.74</v>
+        <v>11.03</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>633</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>18228</v>
+        <v>26549</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>634</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>635</v>
+        <v>632</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>6.95</v>
+        <v>11.03</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>636</v>
+        <v>633</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13961</v>
+        <v>17095</v>
       </c>
       <c r="D217" s="0" t="s">
+        <v>635</v>
+      </c>
+      <c r="E217" s="0" t="s">
+        <v>636</v>
+      </c>
+      <c r="F217" s="0" t="s">
         <v>637</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>10.61</v>
+        <v>7.71</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>639</v>
+        <v>638</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>26549</v>
+        <v>18243</v>
       </c>
       <c r="D218" s="0" t="s">
+        <v>639</v>
+      </c>
+      <c r="E218" s="0" t="s">
         <v>640</v>
-      </c>
-[...1 lines deleted...]
-        <v>641</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I218" s="0">
-        <v>11.03</v>
+        <v>6.97</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>642</v>
+        <v>641</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>26549</v>
+        <v>26569</v>
       </c>
       <c r="D219" s="0" t="s">
+        <v>642</v>
+      </c>
+      <c r="E219" s="0" t="s">
         <v>643</v>
       </c>
-      <c r="E219" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F219" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>11.03</v>
+        <v>12.1</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>642</v>
+        <v>644</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>17095</v>
+        <v>17100</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>646</v>
+        <v>11</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I220" s="0">
-        <v>7.71</v>
+        <v>5.89</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>647</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>18243</v>
+        <v>17103</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>648</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>649</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>35</v>
+        <v>297</v>
       </c>
       <c r="I221" s="0">
-        <v>6.97</v>
+        <v>7.72</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>650</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>26569</v>
+        <v>17104</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>651</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>652</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I222" s="0">
-        <v>12.1</v>
+        <v>12.54</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>653</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>17100</v>
+        <v>17108</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>654</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>655</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G223" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>5.89</v>
+        <v>4.25</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>656</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>17103</v>
+        <v>17111</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>657</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>658</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G224" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>7.72</v>
+        <v>5.26</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>659</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>17104</v>
+        <v>17165</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>660</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>661</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>12.54</v>
+        <v>10.34</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>662</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>17108</v>
+        <v>17166</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>663</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>664</v>
       </c>
       <c r="F226" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>4.25</v>
+        <v>19.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>665</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>17111</v>
+        <v>17173</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>666</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>667</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I227" s="0">
-        <v>5.26</v>
+        <v>6.13</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>668</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>17165</v>
+        <v>17194</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>669</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>670</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>11</v>
+        <v>671</v>
       </c>
       <c r="G228" s="0" t="s">
-        <v>12</v>
+        <v>672</v>
       </c>
       <c r="I228" s="0">
-        <v>10.34</v>
+        <v>8.91</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>671</v>
+        <v>673</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>17166</v>
+        <v>17199</v>
       </c>
       <c r="D229" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="E229" s="0" t="s">
+        <v>675</v>
+      </c>
+      <c r="F229" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G229" s="0" t="s">
         <v>672</v>
       </c>
-      <c r="E229" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I229" s="0">
-        <v>19.22</v>
+        <v>8.94</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>674</v>
+        <v>676</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>17173</v>
+        <v>17229</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>675</v>
+        <v>677</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>676</v>
+        <v>678</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G230" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>6.13</v>
+        <v>36.43</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>677</v>
+        <v>679</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>17194</v>
+        <v>17229</v>
       </c>
       <c r="D231" s="0" t="s">
+        <v>680</v>
+      </c>
+      <c r="E231" s="0" t="s">
         <v>678</v>
       </c>
-      <c r="E231" s="0" t="s">
+      <c r="F231" s="0" t="s">
+        <v>327</v>
+      </c>
+      <c r="G231" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I231" s="0">
+        <v>36.43</v>
+      </c>
+      <c r="J231" s="0" t="s">
         <v>679</v>
-      </c>
-[...10 lines deleted...]
-        <v>682</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>17199</v>
+        <v>17230</v>
       </c>
       <c r="D232" s="0" t="s">
+        <v>681</v>
+      </c>
+      <c r="E232" s="0" t="s">
+        <v>682</v>
+      </c>
+      <c r="F232" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G232" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I232" s="0">
+        <v>20.99</v>
+      </c>
+      <c r="J232" s="0" t="s">
         <v>683</v>
-      </c>
-[...13 lines deleted...]
-        <v>685</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>17229</v>
+        <v>17230</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>686</v>
+        <v>684</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>687</v>
+        <v>682</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>36.43</v>
+        <v>20.99</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>688</v>
+        <v>683</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>17229</v>
+        <v>17231</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>689</v>
+        <v>685</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>687</v>
+        <v>686</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>36.43</v>
+        <v>16.84</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>688</v>
+        <v>687</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>17230</v>
+        <v>17231</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>690</v>
+        <v>688</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>691</v>
+        <v>686</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>20.99</v>
+        <v>16.84</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>692</v>
+        <v>687</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>17230</v>
+        <v>17232</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>693</v>
+        <v>689</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>691</v>
+        <v>690</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>20.99</v>
+        <v>50.27</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>692</v>
+        <v>691</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>694</v>
+        <v>692</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>697</v>
+        <v>695</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>17232</v>
+        <v>17235</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>698</v>
+        <v>696</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>699</v>
+        <v>697</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>55</v>
+        <v>228</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>50.27</v>
+        <v>29.51</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>700</v>
+        <v>698</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>17234</v>
+        <v>17260</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>701</v>
+        <v>699</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>702</v>
+        <v>700</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I240" s="0">
-        <v>32.08</v>
+        <v>24.23</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>703</v>
+        <v>701</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17234</v>
+        <v>17279</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>704</v>
+        <v>702</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
       <c r="F241" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>32.08</v>
+        <v>1.93</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17235</v>
+        <v>17280</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>705</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>706</v>
       </c>
       <c r="F242" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>29.51</v>
+        <v>1.93</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17260</v>
+        <v>17287</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>708</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>709</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>20</v>
+        <v>228</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>24.23</v>
+        <v>23.65</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>710</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>17279</v>
+        <v>17287</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>711</v>
       </c>
       <c r="E244" s="0" t="s">
+        <v>709</v>
+      </c>
+      <c r="F244" s="0" t="s">
         <v>712</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>1.93</v>
+        <v>23.65</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>713</v>
+        <v>710</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17280</v>
+        <v>17293</v>
       </c>
       <c r="D245" s="0" t="s">
+        <v>713</v>
+      </c>
+      <c r="E245" s="0" t="s">
         <v>714</v>
-      </c>
-[...1 lines deleted...]
-        <v>715</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>1.93</v>
+        <v>13.93</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>716</v>
+        <v>715</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17287</v>
+        <v>17295</v>
       </c>
       <c r="D246" s="0" t="s">
+        <v>716</v>
+      </c>
+      <c r="E246" s="0" t="s">
         <v>717</v>
       </c>
-      <c r="E246" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F246" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G246" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>23.65</v>
+        <v>13.91</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>719</v>
+        <v>718</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17287</v>
+        <v>17296</v>
       </c>
       <c r="D247" s="0" t="s">
+        <v>719</v>
+      </c>
+      <c r="E247" s="0" t="s">
         <v>720</v>
       </c>
-      <c r="E247" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F247" s="0" t="s">
-        <v>721</v>
+        <v>29</v>
       </c>
       <c r="G247" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>23.65</v>
+        <v>14.64</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>719</v>
+        <v>721</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>17293</v>
+        <v>22041</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>13.93</v>
+        <v>13.17</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>724</v>
+        <v>725</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17295</v>
+        <v>17336</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>725</v>
+        <v>726</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>726</v>
+        <v>727</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G249" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I249" s="0">
-        <v>13.91</v>
+        <v>29.88</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>727</v>
+        <v>728</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>17296</v>
+        <v>17336</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>728</v>
+        <v>729</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>729</v>
+        <v>727</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>29</v>
+        <v>327</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
-        <v>14.64</v>
+        <v>29.88</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>730</v>
+        <v>728</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22041</v>
+        <v>17337</v>
       </c>
       <c r="D251" s="0" t="s">
+        <v>730</v>
+      </c>
+      <c r="E251" s="0" t="s">
         <v>731</v>
       </c>
-      <c r="E251" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F251" s="0" t="s">
-        <v>733</v>
+        <v>55</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>13.17</v>
+        <v>20.44</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>734</v>
+        <v>732</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>17336</v>
+        <v>17362</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>735</v>
+        <v>733</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>736</v>
+        <v>734</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>29.88</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>737</v>
+        <v>735</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17336</v>
+        <v>17365</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>738</v>
+        <v>736</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>736</v>
+        <v>737</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>327</v>
+        <v>20</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>29.88</v>
+        <v>15.15</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>737</v>
+        <v>738</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17337</v>
+        <v>17372</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>739</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>740</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>20.44</v>
+        <v>10.61</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>741</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>17362</v>
+        <v>26678</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>742</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>743</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>8.720000000000001</v>
+        <v>12.69</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>744</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>17365</v>
+        <v>26690</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>745</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>746</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>15.15</v>
+        <v>11.48</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>747</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>17372</v>
+        <v>26690</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>748</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>749</v>
+        <v>746</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>10.61</v>
+        <v>11.48</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>750</v>
+        <v>747</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>26678</v>
+        <v>26691</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>751</v>
+        <v>749</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>752</v>
+        <v>750</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>12.69</v>
+        <v>7.48</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>753</v>
+        <v>751</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>754</v>
+        <v>752</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>757</v>
+        <v>755</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>141</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>26691</v>
+        <v>17395</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>758</v>
+        <v>756</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>759</v>
+        <v>753</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>327</v>
+        <v>55</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>7.48</v>
+        <v>30.97</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>760</v>
+        <v>754</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>17395</v>
+        <v>17398</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>761</v>
+        <v>757</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>762</v>
+        <v>758</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>30.97</v>
+        <v>4.15</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>763</v>
+        <v>759</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>17395</v>
+        <v>17407</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>764</v>
+        <v>760</v>
       </c>
       <c r="E263" s="0" t="s">
+        <v>761</v>
+      </c>
+      <c r="F263" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G263" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="I263" s="0">
+        <v>19.66</v>
+      </c>
+      <c r="J263" s="0" t="s">
         <v>762</v>
-      </c>
-[...10 lines deleted...]
-        <v>763</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>17395</v>
+        <v>17417</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>765</v>
+        <v>763</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>762</v>
+        <v>764</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>30.97</v>
+        <v>8.51</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>763</v>
+        <v>765</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>17398</v>
+        <v>26717</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>766</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>767</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>20</v>
+        <v>768</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I265" s="0">
-        <v>4.15</v>
+        <v>22.12</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>768</v>
+        <v>769</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>17407</v>
+        <v>26725</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>77</v>
+        <v>16</v>
       </c>
       <c r="I266" s="0">
-        <v>19.66</v>
+        <v>14.64</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>771</v>
+        <v>772</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>17417</v>
+        <v>17447</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>772</v>
+        <v>773</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>773</v>
+        <v>774</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I267" s="0">
-        <v>8.51</v>
+        <v>29.22</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>774</v>
+        <v>775</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>26717</v>
+        <v>17460</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>775</v>
+        <v>776</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>776</v>
+        <v>777</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>777</v>
+        <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I268" s="0">
-        <v>22.12</v>
+        <v>1.54</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>26725</v>
+        <v>17461</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I269" s="0">
-        <v>14.64</v>
+        <v>3.73</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17447</v>
+        <v>17462</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>77</v>
+        <v>21</v>
       </c>
       <c r="I270" s="0">
-        <v>29.22</v>
+        <v>8.67</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17460</v>
+        <v>17475</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>21</v>
+        <v>297</v>
       </c>
       <c r="I271" s="0">
-        <v>1.54</v>
+        <v>12.43</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>17461</v>
+        <v>26739</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>3.73</v>
+        <v>15.98</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>17462</v>
+        <v>26739</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>792</v>
+        <v>789</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>8.67</v>
+        <v>15.98</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>793</v>
+        <v>790</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>17475</v>
+        <v>26739</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>794</v>
+        <v>792</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>795</v>
+        <v>789</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>11</v>
+        <v>591</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>12.43</v>
+        <v>15.98</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>796</v>
+        <v>790</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
         <v>26739</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>797</v>
+        <v>793</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>29</v>
+        <v>55</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
         <v>15.98</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
         <v>26739</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>800</v>
+        <v>794</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>340</v>
+        <v>228</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
         <v>15.98</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
         <v>26739</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>801</v>
+        <v>795</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>600</v>
+        <v>796</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
         <v>15.98</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>26739</v>
+        <v>17506</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>802</v>
+        <v>797</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>15.98</v>
+        <v>39.52</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>26739</v>
+        <v>17561</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>803</v>
+        <v>800</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>798</v>
+        <v>801</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I279" s="0">
-        <v>15.98</v>
+        <v>8.109999999999999</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>799</v>
+        <v>802</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>26739</v>
+        <v>26765</v>
       </c>
       <c r="D280" s="0" t="s">
+        <v>803</v>
+      </c>
+      <c r="E280" s="0" t="s">
         <v>804</v>
       </c>
-      <c r="E280" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F280" s="0" t="s">
-        <v>805</v>
+        <v>20</v>
       </c>
       <c r="G280" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I280" s="0">
-        <v>15.98</v>
+        <v>10.38</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>799</v>
+        <v>805</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>17506</v>
+        <v>26766</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
-        <v>39.52</v>
+        <v>10.38</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>17561</v>
+        <v>26768</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I282" s="0">
-        <v>8.109999999999999</v>
+        <v>10.38</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>26765</v>
+        <v>17509</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
-        <v>10.38</v>
+        <v>3.32</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>26766</v>
+        <v>17510</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>10.38</v>
+        <v>6.03</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>26768</v>
+        <v>17511</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>10.38</v>
+        <v>108.2</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17509</v>
+        <v>17512</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>3.32</v>
+        <v>11.72</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>17510</v>
+        <v>17512</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>825</v>
+        <v>822</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>6.03</v>
+        <v>11.72</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>826</v>
+        <v>823</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>17511</v>
+        <v>17512</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>827</v>
+        <v>825</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>828</v>
+        <v>822</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>108.2</v>
+        <v>11.72</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>829</v>
+        <v>823</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>830</v>
+        <v>826</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>833</v>
+        <v>829</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>55</v>
+        <v>141</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>17512</v>
+        <v>17560</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>834</v>
+        <v>830</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>141</v>
+        <v>832</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>11.72</v>
+        <v>19.58</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>832</v>
+        <v>833</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>17513</v>
+        <v>17514</v>
       </c>
       <c r="D292" s="0" t="s">
+        <v>834</v>
+      </c>
+      <c r="E292" s="0" t="s">
         <v>835</v>
       </c>
-      <c r="E292" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F292" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>24.59</v>
+        <v>16.84</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>837</v>
+        <v>836</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>17513</v>
+        <v>17517</v>
       </c>
       <c r="D293" s="0" t="s">
+        <v>837</v>
+      </c>
+      <c r="E293" s="0" t="s">
         <v>838</v>
       </c>
-      <c r="E293" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F293" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>24.59</v>
+        <v>4.91</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>837</v>
+        <v>839</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>17560</v>
+        <v>17520</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>839</v>
+        <v>840</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>840</v>
+        <v>841</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>841</v>
+        <v>20</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>19.58</v>
+        <v>4.37</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>842</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>17514</v>
+        <v>17522</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>843</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>844</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>16.84</v>
+        <v>19.72</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>845</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>17517</v>
+        <v>17530</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>846</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>847</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I296" s="0">
-        <v>4.91</v>
+        <v>34.96</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>848</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>17520</v>
+        <v>17531</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>849</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>850</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I297" s="0">
-        <v>4.37</v>
+        <v>50.75</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>851</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>17522</v>
+        <v>17558</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>852</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>853</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G298" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>19.72</v>
+        <v>3.34</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>854</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>17530</v>
+        <v>22103</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>855</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>856</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>34.96</v>
+        <v>4.74</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>857</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>17531</v>
+        <v>17564</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>858</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>859</v>
       </c>
       <c r="F300" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>50.75</v>
+        <v>23.63</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>860</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>17558</v>
+        <v>17574</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>861</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>862</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I301" s="0">
-        <v>3.34</v>
+        <v>18.53</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>863</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22103</v>
+        <v>17576</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>864</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>865</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I302" s="0">
-        <v>4.74</v>
+        <v>4.37</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>866</v>
+        <v>867</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17564</v>
+        <v>17586</v>
       </c>
       <c r="D303" s="0" t="s">
-        <v>867</v>
+        <v>868</v>
       </c>
       <c r="E303" s="0" t="s">
-        <v>868</v>
+        <v>869</v>
       </c>
       <c r="F303" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>23.63</v>
+        <v>8.68</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>869</v>
+        <v>870</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17574</v>
+        <v>17590</v>
       </c>
       <c r="D304" s="0" t="s">
-        <v>870</v>
+        <v>871</v>
       </c>
       <c r="E304" s="0" t="s">
-        <v>871</v>
+        <v>872</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>18.53</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>872</v>
+        <v>873</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17576</v>
+        <v>17595</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>873</v>
+        <v>874</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>874</v>
+        <v>875</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>4.37</v>
+        <v>14.74</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>876</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17586</v>
+        <v>17597</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>877</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>878</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>8.68</v>
+        <v>17.48</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>879</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17590</v>
+        <v>17604</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>880</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>881</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I307" s="0">
-        <v>8.619999999999999</v>
+        <v>33.95</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>882</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17595</v>
+        <v>17604</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>883</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>884</v>
+        <v>881</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I308" s="0">
-        <v>14.74</v>
+        <v>33.95</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>885</v>
+        <v>882</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>17597</v>
+        <v>24396</v>
       </c>
       <c r="D309" s="0" t="s">
+        <v>884</v>
+      </c>
+      <c r="E309" s="0" t="s">
+        <v>885</v>
+      </c>
+      <c r="F309" s="0" t="s">
         <v>886</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>17.23</v>
+        <v>24.82</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>888</v>
+        <v>887</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>17604</v>
+        <v>17608</v>
       </c>
       <c r="D310" s="0" t="s">
+        <v>888</v>
+      </c>
+      <c r="E310" s="0" t="s">
         <v>889</v>
-      </c>
-[...1 lines deleted...]
-        <v>890</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>33.95</v>
+        <v>5.49</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>891</v>
+        <v>890</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17604</v>
+        <v>17607</v>
       </c>
       <c r="D311" s="0" t="s">
+        <v>891</v>
+      </c>
+      <c r="E311" s="0" t="s">
         <v>892</v>
       </c>
-      <c r="E311" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F311" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>33.95</v>
+        <v>3.32</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>891</v>
+        <v>893</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24396</v>
+        <v>17610</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>893</v>
+        <v>894</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>894</v>
+        <v>895</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>895</v>
+        <v>11</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>24.82</v>
+        <v>1.11</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>896</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17608</v>
+        <v>17614</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>897</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>898</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>5.49</v>
+        <v>3.1</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17607</v>
+        <v>17615</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>900</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>901</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>3.32</v>
+        <v>3.96</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>902</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17610</v>
+        <v>17615</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>903</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>904</v>
+        <v>901</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>1.11</v>
+        <v>3.96</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>905</v>
+        <v>902</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17614</v>
+        <v>17617</v>
       </c>
       <c r="D316" s="0" t="s">
+        <v>904</v>
+      </c>
+      <c r="E316" s="0" t="s">
+        <v>905</v>
+      </c>
+      <c r="F316" s="0" t="s">
         <v>906</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>3.1</v>
+        <v>16.61</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>908</v>
+        <v>907</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>17615</v>
+        <v>17617</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>909</v>
+        <v>908</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>910</v>
+        <v>905</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>3.96</v>
+        <v>16.61</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>911</v>
+        <v>907</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17615</v>
+        <v>17618</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>912</v>
+        <v>909</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>910</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>29</v>
+        <v>712</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>3.96</v>
+        <v>10.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>911</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>17617</v>
+        <v>26806</v>
       </c>
       <c r="D319" s="0" t="s">
+        <v>912</v>
+      </c>
+      <c r="E319" s="0" t="s">
         <v>913</v>
       </c>
-      <c r="E319" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F319" s="0" t="s">
-        <v>915</v>
+        <v>11</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>16.61</v>
+        <v>18.02</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>916</v>
+        <v>914</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>17617</v>
+        <v>26807</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>917</v>
+        <v>915</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>16.61</v>
+        <v>25.62</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>916</v>
+        <v>917</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17618</v>
+        <v>17623</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>919</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>10.72</v>
+        <v>31.24</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>920</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>26806</v>
+        <v>17624</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>921</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>922</v>
       </c>
       <c r="F322" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>18.02</v>
+        <v>7.14</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>26807</v>
+        <v>22115</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>924</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>925</v>
       </c>
       <c r="F323" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>25.62</v>
+        <v>10.43</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>926</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>17623</v>
+        <v>22116</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>927</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>928</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>31.24</v>
+        <v>12.82</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17624</v>
+        <v>17628</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>930</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>931</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>7.14</v>
+        <v>21.04</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>932</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>22115</v>
+        <v>17632</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>933</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>934</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>9.710000000000001</v>
+        <v>57.39</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>935</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>22116</v>
+        <v>17633</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>936</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>937</v>
       </c>
       <c r="F327" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>12.82</v>
+        <v>20.22</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>938</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>17628</v>
+        <v>17634</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>939</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>940</v>
       </c>
       <c r="F328" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>21.04</v>
+        <v>48.2</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>941</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>17632</v>
+        <v>22124</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>942</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>943</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>57.39</v>
+        <v>7.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>944</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>17633</v>
+        <v>22125</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>945</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>946</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>20.22</v>
+        <v>5</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>947</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>17634</v>
+        <v>22127</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>948</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>949</v>
       </c>
       <c r="F331" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>48.2</v>
+        <v>5.02</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>22124</v>
+        <v>17645</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>951</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>952</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>7.22</v>
+        <v>10.02</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>22125</v>
+        <v>17652</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>5</v>
+        <v>6.65</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>22127</v>
+        <v>17664</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>958</v>
       </c>
-      <c r="F334" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F334" s="0"/>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5.02</v>
+        <v>13.08</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17645</v>
+        <v>17662</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>961</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>10.02</v>
+        <v>4.05</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17652</v>
+        <v>17663</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>964</v>
       </c>
       <c r="F336" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.65</v>
+        <v>22.75</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17664</v>
+        <v>22139</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>967</v>
       </c>
-      <c r="F337" s="0"/>
+      <c r="F337" s="0" t="s">
+        <v>11</v>
+      </c>
       <c r="G337" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I337" s="0">
-        <v>13.08</v>
+        <v>14.23</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17662</v>
+        <v>22140</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>969</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>970</v>
       </c>
       <c r="F338" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I338" s="0">
-        <v>4.05</v>
+        <v>12.74</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>971</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17663</v>
+        <v>22142</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>972</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>973</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I339" s="0">
-        <v>17.73</v>
+        <v>16.22</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>22139</v>
+        <v>22143</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>975</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>976</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I340" s="0">
-        <v>14.23</v>
+        <v>21.33</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>977</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>22140</v>
+        <v>18250</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>978</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>979</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I341" s="0">
-        <v>12.74</v>
+        <v>19.48</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>980</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>22142</v>
+        <v>18251</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>981</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>982</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I342" s="0">
-        <v>16.22</v>
+        <v>38.72</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>983</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>22143</v>
+        <v>26831</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>984</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>985</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I343" s="0">
-        <v>21.33</v>
+        <v>16.22</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>986</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18250</v>
+        <v>18252</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>987</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>988</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I344" s="0">
-        <v>19.48</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>989</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18251</v>
+        <v>18255</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>990</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>991</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>38.72</v>
+        <v>18.11</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>992</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>26831</v>
+        <v>18256</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>993</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>994</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>16.22</v>
+        <v>64.55</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>18252</v>
+        <v>22147</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>996</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>997</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>85.31999999999999</v>
+        <v>6.45</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>998</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18255</v>
+        <v>26847</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>999</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1000</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G348" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I348" s="0">
-        <v>15.13</v>
+        <v>11.12</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1001</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18256</v>
+        <v>26847</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1002</v>
       </c>
       <c r="E349" s="0" t="s">
-        <v>1003</v>
+        <v>1000</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>64.55</v>
+        <v>11.12</v>
       </c>
       <c r="J349" s="0" t="s">
-        <v>1004</v>
+        <v>1001</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>22147</v>
+        <v>26850</v>
       </c>
       <c r="D350" s="0" t="s">
+        <v>1003</v>
+      </c>
+      <c r="E350" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="F350" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G350" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I350" s="0">
+        <v>28.72</v>
+      </c>
+      <c r="J350" s="0" t="s">
         <v>1005</v>
-      </c>
-[...13 lines deleted...]
-        <v>1007</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>26847</v>
+        <v>18259</v>
       </c>
       <c r="D351" s="0" t="s">
+        <v>1006</v>
+      </c>
+      <c r="E351" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="F351" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G351" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I351" s="0">
+        <v>16.68</v>
+      </c>
+      <c r="J351" s="0" t="s">
         <v>1008</v>
-      </c>
-[...13 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>26847</v>
+        <v>22150</v>
       </c>
       <c r="D352" s="0" t="s">
+        <v>1009</v>
+      </c>
+      <c r="E352" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="F352" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G352" s="0" t="s">
+        <v>866</v>
+      </c>
+      <c r="I352" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J352" s="0" t="s">
         <v>1011</v>
-      </c>
-[...13 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>26850</v>
+        <v>18267</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1012</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I353" s="0">
-        <v>28.72</v>
+        <v>8.119999999999999</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1014</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>18259</v>
+        <v>18268</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="E354" s="0" t="s">
         <v>1016</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I354" s="0">
-        <v>16.68</v>
+        <v>10.9</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>1017</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>22150</v>
+        <v>18270</v>
       </c>
       <c r="D355" s="0" t="s">
         <v>1018</v>
       </c>
       <c r="E355" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="F355" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>875</v>
+        <v>21</v>
       </c>
       <c r="I355" s="0">
-        <v>9.039999999999999</v>
+        <v>45.75</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>1020</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>18267</v>
+        <v>18276</v>
       </c>
       <c r="D356" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="E356" s="0" t="s">
         <v>1022</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>8.119999999999999</v>
+        <v>20.05</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>1023</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18268</v>
+        <v>18282</v>
       </c>
       <c r="D357" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="E357" s="0" t="s">
         <v>1025</v>
       </c>
       <c r="F357" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G357" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I357" s="0">
-        <v>10.9</v>
+        <v>48.05</v>
       </c>
       <c r="J357" s="0" t="s">
         <v>1026</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>18270</v>
+        <v>18282</v>
       </c>
       <c r="D358" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1028</v>
+        <v>1025</v>
       </c>
       <c r="F358" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I358" s="0">
-        <v>45.75</v>
+        <v>48.05</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1029</v>
+        <v>1026</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>18276</v>
+        <v>26865</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1030</v>
+        <v>1028</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1031</v>
+        <v>1029</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>20.05</v>
+        <v>10.34</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1032</v>
+        <v>1030</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>18282</v>
+        <v>18293</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1033</v>
+        <v>1031</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1034</v>
+        <v>1032</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>48.05</v>
+        <v>17.74</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1035</v>
+        <v>1033</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18282</v>
+        <v>18311</v>
       </c>
       <c r="D361" s="0" t="s">
-        <v>1036</v>
+        <v>1034</v>
       </c>
       <c r="E361" s="0" t="s">
-        <v>1034</v>
+        <v>1035</v>
       </c>
       <c r="F361" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>48.05</v>
+        <v>10.9</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>1035</v>
+        <v>1036</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>26865</v>
+        <v>22161</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="E362" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="F362" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>10.34</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J362" s="0" t="s">
         <v>1039</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18293</v>
+        <v>18320</v>
       </c>
       <c r="D363" s="0" t="s">
         <v>1040</v>
       </c>
       <c r="E363" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>17.74</v>
+        <v>19.06</v>
       </c>
       <c r="J363" s="0" t="s">
         <v>1042</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18311</v>
+        <v>18325</v>
       </c>
       <c r="D364" s="0" t="s">
         <v>1043</v>
       </c>
       <c r="E364" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I364" s="0">
-        <v>10.9</v>
+        <v>34.94</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>1045</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>22161</v>
+        <v>18324</v>
       </c>
       <c r="D365" s="0" t="s">
         <v>1046</v>
       </c>
       <c r="E365" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="F365" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G365" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I365" s="0">
-        <v>65.56999999999999</v>
+        <v>16.29</v>
       </c>
       <c r="J365" s="0" t="s">
         <v>1048</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>18320</v>
+        <v>26901</v>
       </c>
       <c r="D366" s="0" t="s">
         <v>1049</v>
       </c>
       <c r="E366" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I366" s="0">
-        <v>19.06</v>
+        <v>23.37</v>
       </c>
       <c r="J366" s="0" t="s">
         <v>1051</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>18325</v>
+        <v>24538</v>
       </c>
       <c r="D367" s="0" t="s">
         <v>1052</v>
       </c>
       <c r="E367" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>34.94</v>
+        <v>17.48</v>
       </c>
       <c r="J367" s="0" t="s">
         <v>1054</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>18324</v>
+        <v>18354</v>
       </c>
       <c r="D368" s="0" t="s">
         <v>1055</v>
       </c>
       <c r="E368" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>16.29</v>
+        <v>13.74</v>
       </c>
       <c r="J368" s="0" t="s">
         <v>1057</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>26901</v>
+        <v>18354</v>
       </c>
       <c r="D369" s="0" t="s">
         <v>1058</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1059</v>
+        <v>1056</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>459</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>23.37</v>
+        <v>13.74</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>24538</v>
+        <v>18368</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1061</v>
+        <v>1059</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>17.48</v>
+        <v>35.59</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>18354</v>
+        <v>18369</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>13.74</v>
+        <v>4.57</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>18354</v>
+        <v>18371</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1065</v>
+        <v>1066</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>13.74</v>
+        <v>13.01</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1066</v>
+        <v>1067</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18368</v>
+        <v>29939</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="E373" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F373" s="0" t="s">
+        <v>906</v>
+      </c>
+      <c r="G373" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I373" s="0">
+        <v>14.91</v>
+      </c>
+      <c r="J373" s="0" t="s">
         <v>1069</v>
-      </c>
-[...10 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18369</v>
+        <v>29940</v>
       </c>
       <c r="D374" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="E374" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G374" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I374" s="0">
+        <v>9.539999999999999</v>
+      </c>
+      <c r="J374" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18371</v>
+        <v>18379</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>11</v>
+        <v>712</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I375" s="0">
-        <v>13.01</v>
+        <v>23.09</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>29939</v>
+        <v>18383</v>
       </c>
       <c r="D376" s="0" t="s">
+        <v>1075</v>
+      </c>
+      <c r="E376" s="0" t="s">
+        <v>1076</v>
+      </c>
+      <c r="F376" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G376" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I376" s="0">
+        <v>15.32</v>
+      </c>
+      <c r="J376" s="0" t="s">
         <v>1077</v>
-      </c>
-[...13 lines deleted...]
-        <v>1078</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>29940</v>
+        <v>18386</v>
       </c>
       <c r="D377" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E377" s="0" t="s">
         <v>1079</v>
       </c>
-      <c r="E377" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F377" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I377" s="0">
-        <v>9.539999999999999</v>
+        <v>6.64</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>1080</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18379</v>
+        <v>18389</v>
       </c>
       <c r="D378" s="0" t="s">
         <v>1081</v>
       </c>
       <c r="E378" s="0" t="s">
         <v>1082</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I378" s="0">
-        <v>23.09</v>
+        <v>11.97</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>1083</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18383</v>
+        <v>18393</v>
       </c>
       <c r="D379" s="0" t="s">
         <v>1084</v>
       </c>
       <c r="E379" s="0" t="s">
         <v>1085</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I379" s="0">
-        <v>15.32</v>
+        <v>6.23</v>
       </c>
       <c r="J379" s="0" t="s">
         <v>1086</v>
-      </c>
-[...73 lines deleted...]
-        <v>1095</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>