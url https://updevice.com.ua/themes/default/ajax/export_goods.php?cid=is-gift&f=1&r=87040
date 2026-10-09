--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686645af86ce09f1da4d8bc8089e697b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f19bc20402e07ae385a02ba36192462.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcda2385cd139960478dda271c126e083.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1f8655dc22e106b0d53e8c25ba95044.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e2a6394e15ad9172cdb5309be14b635.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ab561b16f5724a9e090fb3e83c6d3c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f520417f758b398280553ab30cb3675b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509bde5951e5cd8e1dc1b6bc00afc4058.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d87e012273480680f56be2100899e79.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110602d3e0fe1a0b22ecfdbe29517ec310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab4c468ed185f88840b8eeb6568b38411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30d270a9f5ded967bba0ff3608d51ae12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f18e62c0d0ec1de9d38c6d8228325e413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6708419c7e4d47bb91270e1d8d06c814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffbcd763b5bfec29402499d471c03ac15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7fab37562bf0bc16a0afd37ff63dfe16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2835787c3306725bb3a5e9c12447630317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ccb821adf6b1882fb995968506b92918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b91d6bb6034cd9bf8c9099b1bb5a33219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a41c16ca14217fdbd5bd30ba4a3987020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdc813c2d8e6f3eae61d97ee2f4296421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8ea0ce705af21aa433c00cb4a2bd5f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e973b45c7073d705ff3f541015c162023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d66dca61d18418a279d455e561150b224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdeaebeb2dc827dc56905c2e24efaf825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bd6af0cafe920569c3bad375a4718626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b9ef312dc3900b8d2cf3d07b1e515e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb567a6dccd48b240e68813e281e66c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9beb80716ac444619d56b472662b3e7f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bc6732d08afcb4826fcb12061a083d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2aff4014e9d2ab76e1220af767cd44031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c890d955b19661c308bb1cea6f57a3b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a61765e9725a4dcfc96a103a97c87c033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4dae03efc09f73fa019bc8a8bae0fb934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ff7cad93deb70b1d2aaa8103834a7b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3054ac222aec73664f83c2ad5b48fd0f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90172166af6c1e9c797f45cb3baaa20337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015c5a390c5d035585f782ccb1df31ce38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4879ce036a23cfd90c7551262581ebb39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95070d2a9bd3996f5dba374364187a2040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9db15cad364cc5398bd75fba713e72341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f52e2d7b8ed881a908bfd6205f9cfe242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2318164444b08e52ac527776d363740243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da72890d5421f39a19dd4e5d6893f8ed44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3106604b966605a5a36f1c014a2d66ad45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02366d14ccbe7b91b62446a9d18efb9a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38f3a3754717141bdb18241d012e57547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff0720e3794b5da07c277bd16e4a4b048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7692e288918e6a8c08e41fc0894047f649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2542d384baf2f437b1ad3a0e6de9ff50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240a814f6b809653d6d5540ec6bb41e151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88511fa2118bc743e8dd0b592671d23752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069da16ac5ed5300e9478981ef733c3253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ff49ee884b0e7fc9006d83bc76a91b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d6323a4ba7289d6f2920b86848eacc55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a42ab69bdca0cda82afbb393fb6e6456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78368509040136eb660039558eae34d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7504f6ee9e5f0489420e291bc21f8258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f938ffff8bc2e069daba4f89df7a8d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6e1978c9fce743bec6c6cc2a85029b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9670d80e8543ef717055bf2e4f5d18961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc952ccb1387af7b94f199e7e4c5c5d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e813573df675f3c3cc7edfaca270b20963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c4dfb2e6e133715b42a2bdd5570eb864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49c5cafa3120a6dd4af5bc4cd5ac32065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868fe42a5cf71906ccb2b998cbe116e366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641f947d2970232fe4a0d89dc494af2767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d313310584f760cd01d7941cf1f3d7868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65225a788aa5ebcf2e42ef3c4c62fef69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c9c1c6f0761fec0684b046fd72faf270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4e68c40bc631539a2e42fd1c89229b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a85fafd0211caeb1baa2f59979c78ad72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1976b17d405319363916b3d04c4d167473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a87b7b7c5d7c366acb838cbe2cf23274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3436d631279da0500d14a3b1437b40e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fb39051b5acd7cacfee3dd9d91bffc76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d667568b5d7c092b9a88f1646f66de377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce7d055524acdc2000849b10670586678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6839000289ad2b36d812dbdf8a30274b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4ebe31ca36755b727ad7ecb02dcb4f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89377227767b356ad1dc40efcd21d5bb81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b81744f8785fa97106b35f5d95aa9b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4913dd41b56400658d75cac3c71f53ff83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae54d60ff7e976a0605b8c2e71cc1da84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e2bbb9c63f84402e76f1729cfb813085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad821d72f9da07537b907116bbb0caf86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8981ba5b451319e98a51624465f972c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0e9b24097eaff8a7478165f522881e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927b6378c6e96ec3b5a3d784ea8a15da89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f2f04c54381243131250c4e7234e5c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d7830f89c9047ca887ac10ac0ed56991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec3f99a50940ee6e787d99ad595526392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606c42934640907b99c3c0b5955fc89e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3148b280cd314dfcdb068ac7ab0cbd94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b5ff270fe8d35e875aac93e7893cc395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227c42cac3dbd7622575ad05c41f9c6a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703faeec44ee2fd056274550d02dd51597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79bf08ace62433c41778be7f5596b7998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193148b317b6307271ebb7bfb311ea0199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be07955e91cba7d02e3c4084c1a1ec05100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5264dd49e9b338ce1aa7aeb08b255d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f16cf075413bdd6091c0ddc7922a8c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a646d685bf0e754214099ebfe7807d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f86cc8ea4fdbd7fed2b96ee0c59930a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b95eed3007a1d1f439c977d3121515105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f965cb06a67f0f7e34c87870938dd2106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027a7310cc5e508743da25d1168a254d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c7e8a95707a8f01ad8009c6e62947e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbee2d68d6c354c839f6d37e4f42c3e3109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a4889fdef748c0a0c5580934d1298c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094c9ff20439d576f0d6155d1bc4087a111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a599b3c0790c0b6f862fb060145c5e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76e4036dc66dc7d182dc1006c2778ee113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a471e98b8509bb03d9f106dab466e16114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3d421bafeb226e07da68fa35fc9411115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be793b00dfed6ac35862cc771ffc8566116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106a9ce515323a171be3342bf1915d21117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a27bb79b7d1ea21773ff1965984fe08118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a4d7abef87d4ed3f993846d59c00ed119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d0f452052fb2d07a3505c3d9d38d96120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2f3211727aafd04e63bf649692b672121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcaeb98653be714849276fdf622cf30122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfcff2e8f306e9876eb97a4b7f80992123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5d53cf593a7b5a3469191da43711ad124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbab1dc5d8be8398cdf2f2b99fc3f02125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920e4f9f3bb7f3f5d98d2cf2884352c1126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97abdcf9ee83e44c0399ced6800cea4127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200b7a1f875f7f01d94ba15097cf28fa128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51a06bec019b98b561b98886b0f91d4129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b70b620104a2156ef3a9de7cf500741130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e71eaacdc612d7c34f515e01b6e5cf3131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa833a4ae1bf106ea3fb88f585fb9348132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91358697826cc966bb6b14c22d7a5f3133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea1b19418ecccfa1dc4aa328a6c2993134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8dd8b20422c851d369c51aef3f0c57135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e3de8f97ed2b57ff8c699741b45172136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2aa3e4f056c581d060b1389c9398d6137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfa21871efa9f5e9ead0d82f93d1a88138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312590e5931110e8d91fe0a96667b718139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52c64dc5c96f268fbcf5bff9da68b03140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f065745945599cde430ea2a5c31713f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bda16746b64dabf4124d22d6b227a1f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49434f1671360ccf5db9aa09b2d3206143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863390bd9dcb9582336df10820cc8346144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa7f0ce2d2ac1003971b3b0eee7d69f145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f19b329a13fa1d2eaaa021d703f2ad7146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a6a4f61f3104d807f0e870d01f749a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2908dfd777934533fa7c5ff3d04c2bcf148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3537d22e94fd563af056bef90519704f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f7d1be979e072c02f88a7422863135150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279ff8529fd6e4abbcb4286249ac17d4151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e36a0dc210ad2cd0fec3c0de28d169152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bb4c543e53c083aebc353a9512ce37153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6478c89cb89057f04156f70ddd2ac4d154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253166d3d53e348a45343a6efd8259ba155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2d7145b61158b627b2921f4f40730d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51d18838a68f9cd94c222e7e1b1b7bf157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f5372e854722f135fd3a015dcb39c4158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c98f8705880276c0fab603b4d984089159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3947c8c702456ff633873bf05b16ba160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e09db9f8951007dfa30fda19c4a22ff161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5215406f19f11bde13a682cc692866b162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d265cfe5b9dd04c2d21fbae9c15be6163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45a390a838447efb7d901857b0b9be7164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3feb0b778f47103d6c6d64787dd3ac5165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e32ce03738c8752207977e7685550b8166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e6f8536be231da5490351cd06a6e52167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641168bb0ac3dc88626714627c94199f168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b928344894512655f116306d3bc49765169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bceb53342b452b9b18dbeace2e42584f170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643c496a879b1a3b733f29109e6528c4171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b925591f40444451737b3ac01857b93172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86176a28578c9c574f2f9d5f3ade24fe173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c5ac1e4eda15cb772ebfd7f47284ac174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e52a01e695c286eb5e3ca449b700cd175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c096edc61842937397d38a57cd5b4f3176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865821a5c30c3fad52dcb94b96cd7357177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44345afe54bb46f1dd0243bd3b1e4c4178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49be4eed1490843b4c86b72883a27137179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc3e07348f28bfc97edb37fa0b4a3a3180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedfb106a294c23ea7b01b942afc9e6f181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee9d49bc89212651f2e3c044b8520e6182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b421b7575e62fe6ccdaf9a290d5d23b183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6965965a6ff00b8a8dd1ae80597e144d184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cb5e0b2aa294cf9be8c28f53c32b39185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b871c8bbe6f1e2ceea0a1ffb380870186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4d2827c4dc8b684a8261db2b43f7d1187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07e2b47e411b9e4e6410b5be6da92ca188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842668dbc234a251dbaefdf93b62d32c189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e2b81b91540a2aff6bd61225b9be4c190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fb79d617b4d0e2330cdaf7d82ce188191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0496bd9016fe5cc978703c0b4d7f17192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af784b1515ed2ee39eb446c43da3ce3193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db57ec91fd4464f6f0bd7c5d79b0734194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445ed625f0c9a39ca4e110656220f943195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361e76fc11c8507d702855a3ae6d4d96196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd4192a98f2c9ea71c53905bef194d8197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7683610bb039e4adcf1985dbc6c6f42f198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec09109686383662e8712e7f896ae4e4199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b4f239c5f55ee799a497fd6cf230a5200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8555bdf55143d795cda8129c10d6a971201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8570d8c84671eda415f1fd552e5f88202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f315981ffc89aaf84b1889061767f3203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e94d93db05287af21768780e1a65cf204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0943362d4d8dd122aa5915869f5e7f205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f395ad91aa02ac168e300a5bd62fdba4206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39e26abfdafaa72d8bea2375070c63a207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df2eeab8668a4ad84950407cee3b6f3208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7ec363a32e7059eaa15adb6d753183209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cffd5461f3200a645f24dfbff5e7fe5210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744f1b4a1c753f4f1d5d11203352c6bc211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b3928850008c3bdfff5327139fb65e212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cc128c55660ab30802ca4ba6c55979213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ea895f570a0ce777eb2d2d1b06f6e8214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351f88075856f102bd41c8eb2bb85d3d215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36046ce02e002506aa55d1ae741d67e2216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1764b797b8abfd3562e64af9a0c91d8e217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ed282810fe3ce8cddc730a1bbce694218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3360d95a6b038c21bd9bcd1e2a0b03e219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1d4a70b5061be20e45186d5ee1ada5220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6249ce97427cc6f2582df320c6be8276221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3401ae90ef8309d4ab90b5fc47126dbc222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a06afa27537ba093d14ab988c60aef223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ce8cfa232a5ca336fd3c0599b69e34224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e264ff51657841bd70dbea54e1518da8225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66a1e90f8b94ea373c29fdf06c06d31226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70df20e0ab31fe7c056430bf90738b0a227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18126a595fdf35d2822c6ca915cf50ec228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8010d68183f69334b912e8bad4f1bd229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3461485fc54cbb86d0bb5facdbeefd2230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31ab930325b14328e0b42acd285b1d7231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb961ead3fa934a29a7e300f8094fc4232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdf732ca4fecd5d6020c3f19a203dfc233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ad7ea541053531b290e9abf44b975d234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23aae6d40cb8be999e57999450b42d7a235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5054f8300e41158ed788f71344cab1236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2735cbd454ad37ecaabf0b9ff58fb58237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cf64580ba640c043b374ea7d34f1ea238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3903d027677a9e4e9b3b66a35b59dea5239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4138b00ba2ae3fe8e2a47b5efc3bf0b240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32827ea6d083ca5f4e33ffcb4edf0107241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7c660e19fe11764ea30ad5cd64065b242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e956ab667d69cf4c149cd17bb3784e243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be44ca2bfe48865dc5978e45d9294138244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5236e8bf257fb905c875bcf34cabd4245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3b866540a41c8fcb8c2641a9775230246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07006e4b7d0dfb8ea6141062abdd309d247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1aa2edbaa76656eb9015211e918429248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c123242f3d1d391e21d26d87614ca462249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abce24726f7c3a47013dde81d83955bc250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f214b02a426867be06d0aaa313f9b7f2251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2d8315801a0b093c113b8c07825e41252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5668b4d6b83a4fd32c52b3c025ce4a12253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca77354723bd2b460f4908b474cad13254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01f3432817534992c4398606ebd9eaf255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e99f034ad61c2bc5b12129dd9aed23d256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820ea9082951b6a5bacc4c3917cd2610257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d6cbab0c103379f2958bb91ff66a6b258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0ec3749d2ec74b9ca13f4a9af29997259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5eedfbd2eada17cfc2a8a49ce119fa260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b4c90778494f40b21f985f6e17de8f261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8cc6ed0665c08c8278b44dfbbc4d5b262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb8fc495b61b227462bf773b7927026263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9664c95d2e977d0951c1c724e92d9df6264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cde2735483fec286a3b2b166b5d967265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814f0c06a7b218b07abfee5fe1dd14bd266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff761a58b5007b5b3109f4c74728043267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a3511b1d5fb4766bba31c54624a4f4268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817146d515a23eb585da7bbb3f231209269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace803db3903f0ac2420ad7d72a76d27270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f442c4c83ff51960ccb1ed8d05837ec271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d2243a1e7a12ec0d6584c672d82b5f272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3d2ec5dd1bd1f873bb847ad2bb41fd273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d78ad2be08575cba037ecb5bc38843274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99a34e8d80d40711cff29f061551aba275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d3442f4da16f22beac5845955cf2ae276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6981110d94424a5eb9dc6466e1134b42277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e6bec7fb5219df1465dfc90240537a278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281535ee023d6d9210e2115921c2c53b279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f294f222df93f4fcde1772b990392b280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b071d4d49094ef72ac3cd9528055bd78281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef9c95be8d0e265bb537881461dd391282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8227abb8afb4be3e126cb74d96d5c0283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f233a8e721a7c53a51c58261171578b2284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a4683b52888c641b562b3b7d3638db285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7631db2a03f2a98b1fa32d5bc5b2d4fe286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1534e2b3832ca22ab6bebee24bcb1264287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04febf2141f223ee702f46a9c1917e88288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e87c3523d148bc54584ae81989d25b289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fda4877dbae7a209d0e3b4d332b5ee5290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b3ee1e909f0bde5ac75891b565c03f291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1e2b470758b8640d2dd6f7510dcfc4292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681d61c96e3c3d7e3256e0fc0d6e0f53293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a282e5d06264a958f1154130d5fe4e294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965f48fca277420b1c400e3653e40199295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3482903fba81485a169c447c989541296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632a419c35cb36d3855cea845404417d297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806d0d527a9c12ddb5a0c6f17668c687298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3696ba5694681b900be4a5213e3331d299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e870d7c0b53781e498ffd45b419fb142300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6edcb9e5159125c8a893fe1abf24d6e301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627a2a55ea0ea6d7859e5f11818996f0302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1e02d20dcc59f4d4641cc0f794335e303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f46bccd07f3ad11dbbd43b66f5af2a304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02ba373c4fd7f5693653d5d1b985f5f305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2361fb9854b40e2cd03fa30adb8d8b306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb8141280340d00c13a8f17fec3b0b5307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8ddaff9cfeeb760621d6284037c670308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf02748fde983944a038bd6978f9a3fb309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8ae547733f439e23d3593112ed627e310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5c305ede94b757c38147338b1801fa311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d33aa2e509815c05c1e74d215f00168312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0bdd65b3360725c8f8734ab09ac6f8313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bd13e318167dacf4af2d1cbe7ab2f6314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f040c7bf26bae22608057651dfd4080c315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2547804dc74c42d53ad5fcd1b82bf16a316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5adf92bb71e92053d4bf0ee836d3799317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022e8a9c62061c13aea3ad0b131952f3318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a46e6cb658ea6c0fd045aa47957200319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab96f9e99b11fa825dfe812309c1d15320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9195e1ab235850695be167cd61c9ab6a321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc7abe1783764387335b9d677dcdd37322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259704a6695a37b58234dbcccf516cb0323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ee1b541c7d8615b639be92347eed50324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99c65bed4956c48dbc932b3c98109fe325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3232096f817ffaf9a84dbeecfc3c65b326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7597697641b9d5617171a517a125e9b3327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2833e20c07bff3d679bc8925f3782970328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bbab2f28d386e173263049ac3c7ea9329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98eeacb9725f1809bb6c8468fa977de330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1927baafabde1b6cd5f4f6b66411a55a331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3dc07d858251ab63a39521952f33bf2332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87f7da116c6c7db5612ce3c03773a85333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c3a7e5ea5e860e831c354d7ac453fb334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee1d47a77ffa5b67b5676bb9d747513335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71528595808a05a1ac16415b376bad24336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53dc070d8a8171f12ae43c1b25efcd7337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a616a4a916854b727ebe921303c23b338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2ab40a15c8fdd1c16dcdce27446725339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809d51f1a87a9f587add9c755eba24c3340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e827b2cfa3369767dbd282c4348a133341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48b5b882c04bdf95dec97698f857ac2342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca417b265d55af445f15fb39c9f9dbf1343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d5bc3b1227f5034884f836500a4eda344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f08dd75a426ec5b9fff335ccd7fd85345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8669a7b7fa3d43d212d725a8195817f346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6efabd0a3279af099a95c473bafb6b6347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284f2c12e16c9104dde1f4f4421e8d46348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94fd319daa5766a281ff71f54d81c21349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7af13632dc7b65f99c5a94cf2a629e350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae38d10139ccf9b7a6e35519cbe57e6351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ae1b6e5059cfbfafa3a01534aee839352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cbbf5f69f6b0b9cc898a672ecb5280353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1f2180ec351c812460a2514c23800a354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45871efbcead0dfcc9aac0e68c63e74c355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbf25187936e9cfba21eca6dd2677e1356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94842d88fe12f3cabb48c49194cf81f8357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c22c0a413ec0de55b89b60e9acab7d358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5ea52695905f99311aa7223e2c576a359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88296ddfac53e200ee4ab72771f46fb6360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39a30a7fa288b00368c3befc67f4e01361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27ca122983bde963f617b3797cd567f362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596170d5afae121a56da0481a3080591363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2fece976c937eefd26650e9e6e6a44364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbb273dd5e23855e89f55ffd75b8ae9365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8b2c0dedcde759dbaa6882cfee1456366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6c0c6b222e95365d2cddee14475e1c367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19246722f286edbac3f75bebbf10377e368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753ac2d94e12289d0f097143a2c4593a369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd7fc89a194e0143fc6d904cdbf4ec7370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4241b8b54aeaf391e5e479f22a1a689371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eddf61b1d1addb4b93354061874b171372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6ea7166ee034eea89ba54891de28d6373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb804402453d7b4098365ba13e94172374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce74453acac7d01c6d4aff488f680e89375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae5cd742fc161b8b6ec0118a4c9308e376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d908b545fd65b163e741fdc36ffa0716377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd36ffd4f721dbc88621e9d43de6dca378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c283f24c3321adc44350f1f3c47101379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287008969691469785cca037bb413984380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8030e37823d4dcdb46a3a049b6f3ef96381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1025c0cd2f7073556c546e0b81098b87382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe78885cfe25834d8c0d882a2e66affb383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5eb7b1bac8f0f04d0ccb9f9ce000ca384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34c008e406a4dd41e335b084e114111385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f335d39f705a3e40518ad37f5a201bef386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d811fe1f88c4b03d15b8f05f923b3ff5387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5542e58e26f0ec24c770ac9a1da27a7388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e62a87eabad8ebea3099d41b8fe9c87389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db31f3a58a0ed588fe2e639362eafdd390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7708af9b9619dc42dc2100e971ab2752391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2613d252863f2932147a587f4611a9d9392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2951f990de222997acf9f4e2b221afb9393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5decfd0cce2ff0346e6296fabe5714db394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3edca90d62f7824aafa024deaa90f3c395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c226ee4ae9f7b83beaca2c522f0aa0e396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee050ba786092373c696d83ee5287877397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7418e7b7fd7f476c498fd8deaad51e3e398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef4e57144b9672671ea4647495c0544399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e56ae933cd9687a099ce7893d4b6a7b400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc3dff1139e4af4ec4dcfd01e5e9fe6401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba923b310a113bb0a2c73e926a3ce958402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd6de093bf9d5fb734ac72e08ad541a403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd80fcec5fa4b33bdd82a2a4a276fba0404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd6d808235dfd1932a7eaed2f7d354c405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2d00521d57f63a6975a7c8b518edc6406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b5ede62af5d112264833743abdb261407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3255349f74e2ba072fdeba0e605e519408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577b358dded2038739d18a5dff27a867409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee47548a466b964479cecb0dfa545c3c410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07845827125ad2e9903051f94150de6b411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f53112b5a7ff1cf2b52ffb80f71b242412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c2bd930c9118bd768d7f67354414a5413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1521c352896c5efee892d60b1c2e241414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5648adf8182f9866a4e9287d2108c97f415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962858272794ee7a72fe4b39ab30042d416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7044c60eff7e18225da5051ac027ee0417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54840ae1e92acc0429ce0a4ed829fdf4418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ba2d31e88eeae45aaf0d81e9b3b4f2419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6104dba2b4295604d8cad027d7b3e3420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e57ba25ee024c1ca3a9887afbd76c1421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9154882cd2484f7c4b0bb9652f89aaf9422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064840bfbdbd45f21b061f660b3a3c90423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fb96acfd7efeb81a5b3112b664a985424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42aeec24c9e96626815847bcdbbfa42c425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a69cf7832dc6a032ec8fcef9832ff3426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df6e07da4457b37004db5d8ea1af24b427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5de0d650350671ee7bb3b3c9b12a4c428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d252f71395080ef22a4624178c841f6429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fa589c6a0595a2ac00e1bb63d48c03430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff9b12722f1f65af203acedd2b2db7a431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38aeae455acfddd331b21bfca083e683432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0c20cc7af7d8d5fa359ff2039d7837433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ef39875238a41fcac6e3cb45c06faf434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0875b209ce1213bde1762bbf46536d65435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17ca92157f29f0ecf72105805516e79436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b248116fe057450a642b1844d766ef437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b55f56b38af4fb0bf73fb4e150d1c4438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d79256e89f9efc2cf77c2059e2af7bb439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be721a8702aee7cdfb0b18050cf2d1ec440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0b264d17785ec516d99bb4b7097f7d441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402a9b51ea9920cfc8514479e4dae619442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0423ceb5330fe3dffafddaf3907a0d6443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e408c99317bd9af6ce420d32e82fe583444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d6df13d4613836e001f9215d817075445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e073f7212dcfe8bc8080dbd7d7381a89446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a758978a9cfea9e9913991a0f5a5cff447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f7d967ca341c00b356815dc7b26c5a448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe168c36b9629bf08b0145494433a67449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522e1d6329f1e1840cd902e0e3f92af2450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df44ec542a89084fbec061b47acaba7d451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0517c65764167b500e6a3f1fbc74b38452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccaa8eb5674069c58b5f7272bc9d263b453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130010740187970fb65265e5bf02ed1b454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5d9cabee82c5a893d3f445cd3bf21b455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daea0f10e922ee2d2fb32058eb8ece0d456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdbfaa6a32bd4ea18cfae43b786d3f7457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3165d25d97592815b410af0be67d10458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba448f111739ac94142275fcb55ef7df459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26339c3f556824b913989fa577241b94460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b6f32ebe47079b9f2445c35d81037f461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601d8d286be21a892687e215686b2585462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a77f2d6b8a91145738a7e0c6a78b6df463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c12018c7e073dde5610c2b0f19684af464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a04a4221512860f630838d84d59bb9465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36080d0a43495475b8a7bfd94e70530466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c59b817b7b09a3296ab8a9b4946635467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8244d904c114570bea592263d052d9468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4feb155ecd8a6e5ae1a7ab2963b5819f469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919fdc0d621f8755bfcb99a8e51ad362470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831af33e67daad7ef0c459ca868116b4471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5546bcce1d4c05919251a21f66d0ef8472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cfb7ec4e5e65289b481b8f56b524eb473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849ca5cf9458b73f56e124fefba64a4c474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f7a970093f03772b1bc19231201aed475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43741e2a7e8f3b603027eb47c5509c05476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5839f005bc412a843f63f9289c03b77b477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6294a8c6b4dc8daf5e892a5c0dc1d22478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16fbbeb1f82c25b062c2621e17a95f7479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fb05223bd413fcc0a4a830ec720fcd480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27a620db2eae27e3fa578bbf1bf6e98481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cbbadbeb26189570bff6434468533e482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad1c4ae09c9ece0d3bf079957170af3483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfc187117bcfd601889259a606984bd484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8881f9050b5802748c20dfc71441940e485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b984af15cc4e185451a165933f4d5fe486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbcb2b218e9ebe41dd22d882f148715487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eca68b254f5e39a2dcfa76d7af730fd488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7423d368d43b4008ad8bff1e37e9245c489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2dccecabe4587483156357cd3e4c8e490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b11d22a29d59cb55ddb0791f7124e5491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e5fd2aa043116ed91aea359ee3f4a8492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506804fb84c8b7e6be2fee82cb6ad38a493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a03caa9424a31485dd146581efb946494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e223fa554661b22a59983955ec21ec495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203af7ce78cc75bc4c7f33c371256eb2496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f999df0578d5f3051d69b0d3d7b867497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9386e31384c0cb31a5b2ebd6f0ba33498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4f37c079d30abd1515ab95fbfd666a499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410b2a2571d2b4eacd6db23302c8e9aa500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2655f351d7fdd53f5de4bcff10716b9b501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a86f5e041723c003a62f082cea6d6a502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c049d6e16088c967d611c405017a82503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b589e25746710d97d9ec3a9a167dca504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688838fcb87a1dd36f636e0228e75f76505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae99e6684e228a286fd7465add30a0e7506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d142773093658417a8c8c0a2c2d6a96507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4207ab36c3e86e5659edc26e7b7df7d8508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9aefeb0fcaa72ac551e3404b45ad24509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062df5fd90a26ac45bb4dbf2ab5bcb47510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a96257b21d9d0e4e0128331d374d49511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d0bbde22f71e845bb88ab7ee8f737b512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61c11529f2d9432df864837225bdfa5513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19941d79fe512259407423a3211fdc0514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b039941211e966e08c4d2b2a709b0668515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7f25db0bad67eef7be320fc2d87bf0516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b516926596df2a604587e0ce829bb7df517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e2cb10df4249919f612a1b71ede9d8518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c0acd61fb28edbb69ba212f57c3c01519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff77a554ea25ccdc34eb6cc34aac6167520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f374d46aabb7a5e04a9bf3f3bbe628521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8271be2e30b1c1753f44dc5c463752e522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cac610c33aeee5267728a54dd75dbc523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a8ba750c492bdf7546a93d330db6dd524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a27c65d04d16594676db57f763153c525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6237d293a7295b92a43714f9d58fe60526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874f4959a3f2c8283c64e27bb4d9aeca527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3d8e8c5072d170ea59c42050c15f87528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eded5902baeac3ae4824c033985cb653529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4904c72b81bf0404f369de2a557525ca530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02c3d82bb51b1443e76b3aba82cf706531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072afa5e8f2cd6cbc25b58c0d1dbaacc532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558751fe27c4faf4341d50e68f483eeb533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a7a42c44b72d6e6ffc51a76228ad22534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9906ba764c1396134db043c8406b0db535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbd0b96bfc3fdd097387344c6741370536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ea40d4016c29d8a2b3fba5c0787dd4537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da68394ed8a568fa98920d6906b74d03538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd1280e949a3ff2055da5803fce6708539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5484241afaa21dce14a59be9c072c5b7540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8583dd01b6ad3c43a4580cb3fb587630541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e836518ce36afdf9229609522861e2ce542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad82e0ac9c38267fbc92e13f8d1c7b5b543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db1c93a40ffd14c95c7d7fcc98fc35e544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2bbd25b2ec4fda05b43e4294afa4a7545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d325837eb21207363a95414f2406a2546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785cb029d97880f87caa6ed68ef6b100547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc697a42a7b4d1553aa726b897e2f7c548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0463cf16c894d29c3facedae83a3a9549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7623931398a7cdff143a40f27fe9a3550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2767201f359aafca091daf11e01c8743551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd13c4c8438cc27bf88f90f29a860d1a552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fec5da2038804a42685a11b8e152fe553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5cf101e8731de6ff718ef7b174296c554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324f3b64b342630434509bf2ed045685555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134e39efca5ab1aa5aa7d139466681c0556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe86e382617067053c82a305db14652557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4fd0b9f4325610d09744113aeb22ef558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a491726aeb64acd72c39ae64a06b79e1559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179b5aeaf49f0a73de8e7e4cdbfa47d9560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b121c664eb193d25e0dae2e624ce8199561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd52a93b16295cf46fdf94618b403d2562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b784eff48ba7a60a5aca3b8a9ddff1563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dca86b223599101521737ca0f457aca564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b498ac1c31b5822f07366c41614426c4565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01de0491e271fd02451dcfe505caf955566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a8ce0fefcbaa97b594329da362c391567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c4bfdbbb166ca1faa7dd2ab63bbd40568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27b6bffe7001efe332870629c83babe569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685c2c8b276238041736e59931181a63570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4442e7dd34ff7a3d23e5e392e0c3ce571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdf33464147df4ee9c1efa183140779572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa345d9e7379bddcb7eaceebfd263b4573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb1716ed480f4a01b734b3548499f23574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5722ccf50b981d6c720b999bbde2d164575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea80b61e73874ad840bbd509b45d8db576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e503ffdeabc02a70bb30255adff758c4577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35013798c37e90af8cdf9779684c833578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c267768471be0736ad723f5c236863579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e15bd724a2c4e98d6d9b93885ba5c2580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5e7014262dc3cfd802514d07f5eb4d581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8654b75e6a13e27564cdb87dc1553bbf582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a6e82ea52fea77ae6463e7a62e4edc583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37d10477110ae4bef1b16a55a4d79d7584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba8af6b6225baa306191ddb5fb1303b585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fd07038584a7fa25a094c92b159070586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05883c9477c354055231f85962902f2c587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0415abe7b1f5096a451891bc05b7bd1b588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c48e256e4dec2c6d206ff34705ae28589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4ea82aa10782159d8ffb9cdeff5294590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9809f8c1e0d93592ad163648c617ebbf591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad83038d6b15db9a1313171f3daf046592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23777d3c26bbeefc4276b6bdea306cf593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb32176bf43197c286a6ab45bb76013594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef22a760d0cb711a695b77aa72db9d7595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1487dcbaca619e0b7aba405a66c4b344596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d2af8b8fe5d7513ff4e6f311504be3597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30375c7f70cc81797dc01a7b94685550598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3da015359390038367c372836ea2036599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9b8afba89379cd1bbba67605123493600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48f29a5ba776f784b1e7f6a7a3109d5601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b359626a1c5665b5371ef1762c6e38602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac321f1e1f176022f0aba489a6f5a486603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47189b72e4373c35a16ade0988b3f637604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f497ca8a7eaa0527e1da5d11e44a16605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe310f6ec869cd2c7313b30c4ba127f606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ef6a9eefd64cb2b9ef447751bf7344607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8e19032e4207cb4b4c106df0356f8a608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7937a860086d7e56306821a86228f722609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff6905b42a231a7584e2bf3ce0c281f610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1325427f946db1f8d0c2fbf7d2200ab8611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a399d80b4919fb0c3fc3aa9250b36d612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5413e07a74842de3291b3694dcd9c5d613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91c616aab89bd6a78f6198ad6ea55b3614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b53690a568d2eb22e78fced960487a0615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77bce1d2da8b8abcbbbda18ecdce6d3616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a5792440e3547a54779a9cf0297781617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8e99fc5123024cb017740172001d6e618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0947007e62ac5867bf0e39b0888a5236619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5041b457477986c5d9448551c3bff96f620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b6176eb4b6555acf5182dbb8176418621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ffe14700080b3c1c3d1d48cae85e27622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab31a52265c93c4a73cb68df994f989e623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b39a1205447086dd3ddc53841cfdd93624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c015eec0edec9ba4a5bd3b4be0f881e625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ba97d596295e097d06c3deffdd6cbc626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518113084a1ab7dc12daf4bd1a22c019627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c1762eddd54fcdee9b46daeb8d9cfc628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa94464cd057b53295d2d55a38e27c6629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21282b4832dbe88b6cf503abb90cab04630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08863b89a47f6e63c0a03c2b493fab7e631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f495880e2135ef424aee487fafe3ca96632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec392a2d22c59ce273462c86d0fabdf0633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5de16ccfb4377dfd1247944fccc7282634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7463c6d3bfb0cab9b4311ed97bbc2d75635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ba0bdfef56cdb444a7cbf409a504ae636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a748ad76cdee71420a1b75f61e0b6c8637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94778563c0e5a1b657a8c475f75ff5c638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aeff2e27c99b7a402586604e83d1d65639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778186c52e391c27d692d31c1c8bce6e640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e305b59aa6a89f8948ccf7b921755d37641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7374f229e5e110e8e96c15b9beb613642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69092fd524a7095d38bd016c86335901643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b95fdfe23f6c0cbf1112f4842922c07644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f88669545e154216e57512f170099b645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66835487957b4b4153499e0d6781f19c646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65954550b9b967922e0191456733db2b647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3157fae7167920f4d6ba6994acc040a6648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e3116951f89166e7904c5aecd0fe8d649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6405df90b76ac259afc20534afcead8650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04ab473e218aeac679ff9a83fb750e4651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7764fa5735b56115999002079273c884652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1a2352c27759da5a519bbee983413e653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8826e4d579575bd64851970bec1126654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c59c8bb9545adf711de66caf614a5a655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2714ee471499c31b5c60f38964b4b98f656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45296af50667d9093944149f5c3cc595657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cb12eae88ff57f9e716ce440970767658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87318be489bbbff9c9eb67404df43b3659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5efd783b62fe33ed068e7d8b1826996660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9588e5ce500c6ebf2399ec36bbb9e4661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfcae0818291ea6a307660f826712c3662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd5cfd6b6dbda000bca16aad63d31b7663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0b069aa392d92b4774289df1059b66664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18897aa1147d5e45a0102f70b8cf4bd6665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1276f3fcff482ed94709c9e22d88f48f666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1198e3a9a14603b50165cdef9fdf514667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6751d7a30157efd5ff5e0abf5ed940f668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f727d443fc596c9a6b26903a5d61ff73669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db4f7aad665abb5855e0e3f8f5f0567670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281aa855c85ac65a5b567ba28d4239fe671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92728eeaa36056743433f1b74a3eb67d672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ddc7e3286b8b228c928d9579aa77f9673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b813a190e405a0c27fb9196d8411f22674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61484093e0511d1c35d77587a3d5b03675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ea89556c733f7318a9a3e36683a469676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46fecfd0e0f5fcc99b9d7134abd74c2677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4235aa77ca29640e5aabc1a9a9d096678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c55aa58b1a6a770a801cc7821a35d9679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c285a7eddd21981447ced8427145295680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72660b62355e20d4401fca0c268346ef681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bc650b1d0d255994377814c26bf37f682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ce7722c9030a6c398e5daf95fee9e1683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcad48de881aaa4910fd458f5fb8210e684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9f9139b2efb08e1399cb8cee50c74c685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e4a08f98eee5289df5c0ccfa4ddc81686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7ff7ddc301872f47039fda0a60e61c687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d840b9dfd5357365102e2219e55724688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d055ace10974a928f44f37d1ec5cda689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a070d3a28468b2f7aaf40a7228264b4d690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09b871d3e01979489923afd2fb6585d691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554326279a09facedb599e248ed961d5692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc881ef4d41804eb4ab0e08558fd2f52693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0faa99885195d112d3f64b6b0064aa31694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3d6b0272e440a1b30cc4e51b94b452695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e67b05c04931f4149c5361986f2f89a696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fa44cd8d5a710d31eddfef94c081db697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25edfad40431039fa5cc0c8b55c102b9698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94034963adb8e12759771ae3379e3d7699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11729a420ebff2c4395e44055575de3700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc79876cbb0f22d1d3524bab1befec46701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3735df4f28b663f88e58b9ff22a6f00d702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3600e728f2ddec6817afa292ad99fee6703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3622cac52e744c28f52a6d95caecc95f704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ace21f3ae32eacbe8e57a6765acc01e705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c16e5feb33aa5332930a0c05a23bc7f706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ad1a7161bf20b1f5d59a47592f9ff1707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f33124223bc146f9f20c7b739ac221708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e438588ae2caa7f94ae66880175890709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4054db7dbf9e4a531455377d853f729e710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a32bd83b0dcab30e8f3d337cdf2303711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2978564cc57f3173d3e52b041b2b119d712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc65bb310f7f5ae0a7f01950c754620a713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b4e376e5cb5850a8cefd7f0946d1e4714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34fd80f453ffbcd7b53b84a3c71d184715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83918e989df7d7123dadb483d6ba5046716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8442ad3c5e8294618382f586baebe777717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c89bfa6537aeb61a08999b4463d620718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88acff8bb237c2089edb46cb141eaa0719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c635d2f938154761d6a2f560cbf28fd720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d7a1446a5111344661312aaa4346de721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70292f10f70c2308c1d189347cca37f722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3313cfc6c6601180166bac1dc66a7296723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7a7ea953b18dfb0f1987f3af97c3a7724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8130edabfe4d0a50818ad33f78b4d2725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433e499446876382a5f9743225a4f4b6726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf15929bda2a455b47ca05ea9b54f16727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf3f09803c8564ffdb60ee9cff10b2a728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab3cd3ed612b59f90b3e74a5618bc2a729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ccc6e575962fa726bd861b6146c081730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce3b450418b78eaecf96cbe9420e4e8731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c462395071aeace813e6336c25b2a2f732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008b0cc1e0d9c8586b7097b967bf11eb733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27028706bc4bb760eafd2bb13beff1a1734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b46dcb580e25343505cdd7fd8882ed735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81027030a9580057e26b4e0cccf60a23736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6477509a0e8bf470595ab8b0787235c0737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920d9c658b212c28ba5b7d8b934b72de738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd71b25b8cc928142c0dd3d32f2c1f3739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bd1f74f0d105f0b6079e2a6fc11d2f740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a87972d98f9f99139566784a1a23ecf741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668c59bc754a9966e727ddcff9f0d528742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd932320bf15f8720ee1e0bcc8cae600743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c48617e3796ead7e772baf30c1f827e744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f199385cd566ff24d17c4f76270a18745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3887c90bbf258f3f87622829c734c70f746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2228fcb83a4665e142daaf8a5411851747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f105bc7359b672c5816f5d9a85d6ec748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3402951eaa80c62e93b7d8593635a58749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a7c37403e7445ff5de7f4c72c75e1e750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb3b5f3123a9d52f7b4cdf70a153e18751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619b3bbc1e984b2d13d6c0f9f13e6594752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc00c873b9ba7356aea25056ede19681753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cce103d00f8a8c03d89c7ccabb1e80754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45de18dbbcfc414ab97529ff22107d00755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2649f48f66425c7d5f80221f991f45d5756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b9b2acc30076fbd0e8f71e1476022d757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51e7f86c1eef70c1d588caa6fcc9187758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5998c68f0d21ae860d2b44652cc4d0ec759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6beafd5c1825ae1635f62dff9d411b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf8e4056a65f0b2ae8bbcdff14998122.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071c1a4f407d2c363133d1088e22f3083.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4dcb2a6d0ba80fe4a5ac493b35d4f74.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cbeb8f5236e79ee0a86e2d9c80940a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61088db239e8b653198f52a4864e7616.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b7dde2ad61b9e703404e374cd40aa57.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295ef37df08f1d3c78465acd5963afd18.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da51ae138fa16d63457016be467b6ed29.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77aad33b74b82cb20b39cad3d76ac71110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86175179af586bb9be374ffcd64bf21311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2e968053148a889d17c1f62f1841be12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f582622aef70ce7ad2176852fc716413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4228fdf8fd7066eb8b07432d45297fce14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980fc344faa3efce935e22b1885853c915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80746d7ce02289764f5343a80d091e016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a20d63b45ea8bbf8b7ccfaec9211b217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dace862cbea52494c8900af5bf06d27218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb4c7ad628b9c5fd86248c3196fe98a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e376bef92602f0003c658b48f4f0938120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74a0a55926e7cfc86ebb74f082bed7121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3934c56c77076935dbe5161e7a45f7d822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fe3e6449bc40352d16b803e5833fee23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f170d1694824a310a7124007148379924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0606c1c5b3317a65665015c65bc62ec25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c2575c19a8c60b038446d621b8dc7026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9286f6e7a98da93116669bc3c1d96f6427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780127b392e039a6c2426538e15ff2c128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05c6c43a8e2f563006f1bda1c5663e529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1b1c946570d6500bd2c7592b3a601e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e20f7baa92b8de4d726ae433b3711631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e58588583b61603634d0e39547755832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea181c05a6ca19d8b01519ffcabf75c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7327fc7b230770550364818db60d627834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e51f631f0db5e67db0dd1e97a0eeac35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362e5fcc2c1900b6135ef2fefeef696936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed9c52a9233e3eb3ecc5d7654390dde37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74f18d875e5ab529dec90db45655b4f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a67e9d85fae70136e84d66f704221f439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f981b1d31deabdb6355fd9bd173a3540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad86a7431cdcb05bc6c212f88ec2539741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a364e711fb631b70c3fb0ff5c19a51f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5171b6f3508e1a7459279b9fc5b38943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db089bf06e1f46188bb7e2becd8e68544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82fb8b8274b47e2444f15657e24a7c145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3759908d8a834f50ff646d4e5e3eb34246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855e1185b072bf17b2baa5d5e3eef5c747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2367dda44d77b89d8b56e5755c60b2c748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8395ea879707347eb00598e0f6618f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7ccf17f0a4e8a8b326e452e22c191650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9624ffa141d3123986237227f06f8eba51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932e7ff7d710cb53a3674eb8e119a26252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306a7436a0c805210cb72b5ccb9e8dd253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8501ba81d4ccc09ed88b52766dbc66ef54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ff7d68118216e2f57525587cc6eb2255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63efcd7c9994372e4b47d896eba56c8356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f38514f0ca8a5553a50d75148b8ebc257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931468dc0020ca63b7bbaddc8d42e8ec58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd3d8892cc440647fe2f28a6e20a59d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3182064ef433c03c663c9b87f605e0960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41a745f34b3f9bf754ee405971af92661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6160f0c67d83aad2e5b55f08994a7a9562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7167c8b0b251f154cb18342813643d9963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7ccc51f9796e06d9e961aab851438a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0811cd78b528e74807a427ac56406a9265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77c25850d09f03fdb2143254a0a86ce66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d349d0e186032bb54af013ad8119b7767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c09d98439dc35822f46bc5e959f94768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6f476d6e22e37a5fa61ead9522fd9169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e52932c71f0707c256759c40a2004f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9c9343fa29eb4c696a5813cb9e4b4371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122f81011f5a021bbc4e9d023ec9473872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b67a3e49279d577a8aa06f5b06641d473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75dbd7890015f309dda7c20ab631d14574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c9f84b736ccbdddebb9ea85f93cc7575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eadf0095b808b3a260250901ef6763276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186090b5e15cde0e6765e3256aa9229b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8ca14a8134a995c2438407c02a740878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43883092ddc23a645be17f3e071e052b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fff0485e5e437bbf86f6911ce0b9bf980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cc9dd015379d24735b3355a82b290d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d548460fac299e8a7f83f8aad7bb22582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d5dc10815ad974fea905fb1b5b4c3783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44697c8e4fb295da1a2a388b6f1b40a784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b030878d15d9d42b22ecea0c6090084b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9d613dda1058aa19324dbd02f1d53986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c837d236430e08d10b4d3fa9db741c3c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aeb12af95891aabd0cc5c674ad1de8e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06121ec5f03b551f374ed57f1c1f0c0a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb70be465b828c0001dcd623116620b990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e47859cb40fcd6fcd1aaf0aa99b43a591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c52ec256fdce7317a322a54b488b1092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89485c4273c56ebcc38ed80fdf9456f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4853076c078b7554eb0fed0a01c60bb194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07e79dbcd3d2311a5664a84e81cb07895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597b82dd2466fe99217584dae7cd3be796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe3b2722e1ad266691ce28bf6cbd1c097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6977eabf85e39c7976bf249547ded198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ade8a6115d3c9f5a82bb6bcb9862f799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e46da163069c9648a67da815bba164f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3814d389bc4987bba928437415c0d4f6101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f0e98fadf991f86035d52ca91202f7102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ee21af4aeacc212d9db42a679d7643103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e960128e801cea784241c9b8f8b4b3a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4b6891d8264c49018ba8835066d5a1105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf56a9ba3a7d10457edb640a86bbbac106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019626bcfc3f981369cbb5cc48de6839107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16fa67e5afe8b99186c1bd3534f622d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23017cc221082eec238c3aec9aee2597109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178a2013eb029d3ffea94b74cc97c7ed110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6badb030c2c9c77773196033bb41cc69111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5f7e30d505eb592c0b8e68a09d3b05112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057eccf526121c7815ad11c17594176c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb4d3b918b14ce57fb3700dafa0543c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad99c2d744d264a84f30784184e123cb115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302f4ea051afccf3f204e042c276bad7116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976b3081de0100672eacfd1ca91f976d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f75ed38c558d26d01293afd55a55c4118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806d2e2ee66659a834107ccf7065018a119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367abe119d1381344997b6686663877f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b5e09c436b51ffd2bd0379cc884d5b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41d0b9b6a39d985a7bc5ec281606ff1122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05318b70c77c69472771529506e353b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6296118e3f36056416631cf905325df4124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609ec56ba6bd1963e3d788639e88b3c9125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce7436761c8bc33495a21b6c971eee7126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b6b9d6ba85daf08c197b2f2b9998c5127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1039151f30049fcff1cd410e903300128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21018945a468cdf5859b197c63aa096129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31182addf1ef155f70e9e461b738d5d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d5bdfa58ea46882172f23aa0a66bc6131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a6a4aadbdd843b43815a60c7b9d8d8132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54dbe5ffd257cb7f24aec8356c8dd18133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833ef7b3c5fe2d4c403574dbd2339a9d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d72fb0de610e4dfc6a01757228a633135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5fa079ffd9e39152844e57e907c72b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9760dc94a6a6a63a1993a3f6a60313137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63ea41dde599c9ed7fbc1d1ddac138f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feab39951519e079082058456bf5e768139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5049c2671b5fbc92bf3c81a47c3ce75140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b7970a031f8bb4f4b161a65e31fe2e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45eddb2d64c08206d8274d2db6c34cd1142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0bc6a16bf6067f4f4ea56f06e4238d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcf8861a1b9a6cd267492393619dc62144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdfb705dfbdfd48105268953e02cc1b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6618198eeb67a85bcf8fe89f98c1a89146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624c5d59b069f84f6db0f423003c78f3147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e6e44a88928dbe4270fe7f02798bc6148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25b5781419cf2d0abe3631ff600aa1f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2841a0e89df2a5db42568d7e50b4d9b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f2855c964e5b2332c8dbb0dee816a6151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cb84196f94d9b76d979f0a3d6d568f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b273160458a262004984845d167db5153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c7562fad6ad42aefd02233ff08f43a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bda6770798da3c7b092694702fa3d1d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64ca3f9a4500f1643e47d077436d768156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a502a4bc4bfffd631febe118b8a75625157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2c17d43c2c5914418ca5c30f7aba9e158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d44aefd7dbb0d68a24901ed6ec64d7159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cade47d8ce4125adcb39b58b66f4aaf160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786870acd306b565ac20bbf9fcf0aef5161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c1a1dc6e047818fc413eeef37ba0f7162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92730ed7b5d230926fd12baa46d4a27b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ace3ca013e5e304a54dbfb4af94fac6164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3e073c37db71fe6d4fb79caa92a395165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e91561d66025c85c7bf5c771e77fcc1166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08dc0c93bf15db234138313ce10dfff167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8ed1d1067980c339aa0f369a4bd34a168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bc14519d645072985bcd5a5df7c074169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee2d64c4aea89b030dc91927b31b5c8170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ec13537361de23862228743f1b21fb171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43abb225a6a37c22a9741c60e5ab4c12172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36ba93070c19e8eb4a364c44788c100173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac16f7400f8cd3c81465227a3c5e439c174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69d93ca9e4529d608d356b7d7f06651175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892614ed8f5eef34a4eda6e0b5a8edfe176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccb4a9d5d2fa48f48e4113550bd3262177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4498e3e6ffff28c25490f065a28836178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd94462893540d930f2db369c536e713179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8645e2d6858b15fdd1137def8900d9180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9adb56b500259271572741c2fb6fb4fc181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a565a4ad180515e94a2955d32d35116c182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdced70e06182ce1d9378255942fc9ce183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67297abe13a8be3977c4bfb154006917184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd4e71dced758d3e3a4490fef15038d185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3293039ac5656232369665a4d08ab363186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484765d25765fb535354df92a1e5338b187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96bde22f96423f348c658c11a374263188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c1f37827a8018ee5152a317347013f189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c05bb5fcf4f373eda3ac57235c07b9190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16221ef7b1c24e3bc2721435161317b191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7433b89c03552e26e22448a324445df1192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129c4a2401e670d253a1dc5d999faf6f193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade17bdcb731e66f34d2c4c857065d93194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57e21c448536174f851b5355f211906195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e75ec7a16673f111e07efef6c59e817196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bdb72493dea200af08619e0eefe973197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7486f9b9d91ae1d94a1072a7ec62fdf4198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de5a8a920acaf5b8d9db9282092c559199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac51ac414dc3ac9db5a4ae4c0fe5fb8200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb572f3a3c104a75b5cc7d05a86f5222201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a800e5c2ef8895fd866300a23ff9df68202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bafeed530a050919e3aa975e4499998203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c288dedbdc07ddd09a6f2976a49ecfc6204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1f016bdb6deaf7f4137abfa2d88953205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1dc1232b513d55623879d5ce0de492f206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b272351d50dd184d13eb863f41f89b48207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b97c5d156d2e00e3b94d3be7b3575b208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3049c078b8fa2c3e061c460ed0dd9be4209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891e65f82494274c32c556889f04b70d210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d836d7f106b6178fc90834a6d8a24eba211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b2863f9db90bf03b312cbf0b71e9d1212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428c346808e38da5a0d7914f37671625213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edacc20ef3f2ba89bea9cac6c4719a1214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e58de3c696bfe2c5aecad004cd3b38215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2b04f0a2d2d2ad3d8a7f72c957fe68216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9460fb5055956392d5a34c5f32cf40a1217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e9ad7ce0ef1e28a4e157d90cf90a3b218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e948280339e85cfbf4b4a43cd94e651219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b299acc24487ce77593903c8bb2291f220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816bd0c5928aeb5781c7f881a657a3fd221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffba5230d410926c0a2dffd2583f836222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5805d4f8e50c31015681f4db5ed333da223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1000431b09c8f40868e6a1c9709bf640224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd405bd80a83b9f79c2e7198a3d0d4d5225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b376dc2d4d11e8c2f6b84a568bc8180226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f855d5de8ca2ce5c75915fa22fcac4d227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb64a1f19c768fb926a67db77f0f93a228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfbf705d99d5093cf5268ab6b47c88c229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb169466b51cfc339ba66e349b7bb096230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93df317b4adfc43ccf4000dac18539ee231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8432072fccc6583c1fd712c6d49ec40c232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bd87134b94e38c8fa039e911a9bbec233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51aec59ab8a77201189c490650991ea2234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ebd7a9798aa1ae34b60d4d718e8af9235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0f432cbf9208ae9c02291e366e370b236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cf385526e2b568eae7e9d0181d4534237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a82f2a238ec39a7d3f326b3d69b06e238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3346aaa974551b5bb4d078c65bd5ff8239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b28c000768a04285fed8a30f7db809240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebc88e29d158c9e4275a134930ef421241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793ca01b12add2bbca8e4744f46c34d8242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8c647d92392d60f8506a66eff77112243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9532d8ac07efe964623122754d4332c7244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e52fbf6c530456a828574860cbdf51245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61e2aaa8b82c11aea6a2de19d9701ed246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a711880e917d91dc65443236f537190b247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efa70bad2a7124dfa566574f12de5f9248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3149a8265ec6ad56ad3e168eb21cd631249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7026a76c6663d1ec0090426bbe177e50250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0c114e745e24a63866364cb2c83814251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7d45d20727e9880b94412b178372b6252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888eea8898a036e912b651f1ec11ca0e253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5e0d696d5f77baec3c01904b210bd1254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c25ae90a8525d49e631d85639a3958255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06aed8122d1c06bb7ba2a350649e2c7256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703235fe2107bf7c64c3ad7aba299e03257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3644f46dec8e8fda113e8a35b3acf0258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb17e8fafedced4c9f1cabd1c6b6485a259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2c38330d43f17a3d93e75cf02c4437260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf706871b5e498d10f4930cb81861a0261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee0e70ced01e244069a907689c2ff1c262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed22d5280d562308e6e02a0963c99c69263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6780486db339b0d8b0f987a7842ca42264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14985f1a5d20e035b0191a5e2de9287265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c3825a970e9d18c16196c925d4f34e266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd8686dfcfa24d219a1ba69d3cc5844267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cddd572935a521392aaa54892bbb84268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a4385941ce98ca8f04594ca7ee4619269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f132e4b253ae95b51df4b549533b12e270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9072adbdfbfc1ee42c6ea4bb7baa9d63271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764a484fdf0909792aa84fa14166c7ac272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d16926929ec1dd58195043aa2686b9a273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd93d0ba7ef1222b2f18d221b8d8b24274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3daa87b5646c1419fa6568eb8f4aa0275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe606f9933d78f22bf9a74ffa5e69893276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0789e6021455025029f1d809433f2eed277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d89a8854266aaf1893c9bfa9271569b278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ba82562220ea6e101561929b239c54279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ef309f4beac2b8ff6f2fded62f3049280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95d3b90f85ac21e73fc243fba97c7b8281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed473688f8d2bbd79d7d4cd2e8ecd49282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3c0e74e13b91c868156d4f599e7350283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feea57e8647f5b92b6d72da6922dbb0f284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5457952e755b82bb8d0f35af35f2ea5285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fdc703f84d4ebdaf66432054d76bd5286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f1c3642155b32df53f641110d1f78a287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfc1e5ab27a19f8edfceabb29b9b1fb288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c510fe35a81ebb2abfeaeab22aed88289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9dd5007fa77fdcdbe7f15d44a0e9a7290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6721c38eba781f0b8ecc46e3c359cb291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bd90b41660345dbca0374b2ddc5959292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c744f7faec15a579a937a6a1bd8b200293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30a9bef51ed4a9ccda4914f84884a00294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d102bc9fe16199f41b1302b898028c7295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957f026fe5709a4cacad062f5b859d07296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78386c74b3d1b1c76612a01ebc2fadfa297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29483ff0b3b6eae0fb684931d05748c2298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ea2930b4125de43354bb7d6c566181299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f814c3e1f639d3294562610b4bd9ae1a300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb837b542e0b528d766ccdd3518519ae301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d87d450e4f5eaf9d140ff1c837c3978302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b15b3cb06c9899d562eb07a5be8b2d1303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4311246661d78be476e5ac593df5e4304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59a18bf292d5999310efd420c57656e305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418e61e581dcbde1a6468b96b73e535a306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c437bb9be29ec03b19d69e3f2a617bf307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573f8db928f858082150ca732820bad8308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7369de202cd0c20842ccc0ab2607f377309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2a43d3a7a7e75d77ecb9ca08f286bd310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0c3ec4c025f09513ba383acf97072c311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac743982b9af2081986fc23f5309c7e8312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302c5797c523a8a53828d2fb70ce76d7313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd2b94cf68de8d9948dd4d58f5e0382314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b053151f3da650fd1b971fc55d1d9f71315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35288b9b1fb97b7fc4e9d841a552f42316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af637f07dd1238bd96e5325470e82492317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae49d0e7f6ce733dba6206ccc298bde318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36f14dd63058d82df2d8dd35717a301319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8909426d714a1a86e163834ffce587320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6fde7a2ae07915c9f8b7afdd48042c321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8879980928994eb46c8e6cbe4b63f7322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8170a9d63cdb18a9ab3accca774580e5323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ab555f939d44d02bc6341b4e697b16324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0849aa56c82030b6fb99eed522bf7d0d325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cdca95a9d3513d40a57155c1972561326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9780b64c87a3ea192868860a756d1b6a327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315dbcadda083a3656e44266172065f0328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f33189604222a1d78175363d9e1ef5c329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c49efa5e020c3d3a21539b00aca52f330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dabaf7cf33bd4f8f702960862027253331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14af2b09a3a77ea137f7f0c72f7f0b9d332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313eb13146486e3788c0dc82f2f5fccb333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538ec245ec2f0e312a6d945836281134334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5e4087a7c4a9812011e05cdbbe2f4d335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3800baffa75dfefdb9f88d512134e338336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a309d6478cc853c8158b984b0db2dc337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b002840f82524111ce9a430c155134338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98044dbf8ea81e24ba10ddca37e9cd56339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7daea9f49be03c1b945273205cca9656340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a87f7adfab14813e5ad2b9f3fdc016341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc88dc3dc00e9cdbacc065431f764bf9342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c70173f36ce61812ddfc00abc8cb93343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631b5219ed95a1357281675df88fb7e9344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d4d8a083d7950e5203e2bbde3cfe6f345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87624ef8ebbac39878d8ddc525de0b8c346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eca2a77f4548a8fdf4186edb64e6da0347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1849c32b25ceedb3fb0a20e0e2cdc762348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbde233dedfccca979813fa947399ebf349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab5e975ef887b3c662e6f17bdbbf53e350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4089bf2d9216a480e4e0dcef983918351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7eefd5869a1ae1a56740f0ce5380a1352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cb304f637547d6bbbf614028fc266f353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8d29f527fe280a453782a2c0ab2c04354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3d69e3d3d67c45d1ba7bd7ed9871a8355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c9a66b0030997c668247eb7a56b382356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e284e801be628b5fb37eb3ff50e8861357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc4cf6b78d101ef4fd2843e068ce50e358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11bec68b371915df4518e6ebc8f4068359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d0de40c24d08cd7ca5073be8eb8fa4360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfad1fb50317fc0ea038c066ada4619c361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96c93d2d83caf35c16b8c36242045e9362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38b92fa852e2ba06112278c0984a32a363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002e26a19264d0185b6315d5bc87e10a364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccd9f8a8de64c9dad288f1f66144376365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2100a7bdffca9ab05cf9071453acce7366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b18d2d93a6e9b9f1b8d0ddf272bd45367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d4dfb9fa1e63365125a602cdac73d2368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8735529ca6d41b4d204ed04831efc84c369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cb40e3f7518c6d1b1050885e915ab2370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0e10465081ced75c35388dd0b3feab371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397663c213b3215d498d9db2035cb14d372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da337eaed7dc80c3557ee0f6f895b95373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971967d8baa8faeb64a80ce0017dc60a374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b7f923fc7c8da7d1be740e70be5066375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6daa4933d21013a6eefcfe8d237b30376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717a1634b4ad4de2b8111f6ce3c2ba81377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6b3d02e51ffd21bf8bb712dc203d7e378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbdc4cd467edb37d3911b671cfebd21379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b50821e5a8ebf4b0179e62b7c61017380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8f448585edf611b701b3a71bc6099f381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ffd42da775855fce138f388653b99a382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e862a482c15ea99bd68cecfd0e8e9728383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f374fe65ee331e7ab3a01c4c1ae004f5384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28d5d86cd566a1122fd5bd0d05423aa385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ea0bbd3e5dd70cb9791dd6bf92c93f386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b285f3074f77b711f77723ad548c27387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6e283252116f47f723905e0e4d998c388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57db01f669353816cfd3ce45ec1de763389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de90a21ee545293d380d5ea3a55fbc9390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0848a2ef794b726f203bcf057f63c2a391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d273a61f8f15604644994a88445ad3bb392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d14579bf545d66de54c9fe1419c0e9393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea3f8257f85d587e938386a6e8b085d394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1be1481e3ec8d3b87f8ec48a26d3e0395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75753bb9d9bbf23a828a2a9b8661c36396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9bf7bae083bf0469e077833a5d6b68397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72f577a36054f00cff3726e87dfa60f398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e31452d27e8b180550b2ac39a8460f399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3846466d0fa10c1a97a582c2c811e1400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc86295fbcb68a5f28fecd8ec40b9f3401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9dd9df8747fc776b18e45a95e1fc71e402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0dcf41608d0d0f0718ef2395c365d9b403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1b46dbe822dbe4d00b7ae66194a947404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f04e6a19763929c176be475833d990405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b79bc1bf7deef96e2127aa0f2befa8f406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab98955c9ac66eba194309f5fa72a8a407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740531a8f31b31ed049fabdeb06a3b02408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109b37452b0aea9f0c5d9f4474776ad3409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924ac183f23eaffe577df52fbbe0ef24410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd814312606b7c917d038be277fe088411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338c224f3bb4dc53ca205baf20a21ff7412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acfe54ad99ad7a41f9d40b13b084105413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f6ee41d932cebda0dd0c03c50a934f414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375d0f7a8289aecff0ada4eef4988db4415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd43191ba301bd5089bc196ab29d09db416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff09b55f8d1b68e6cc2946154f29f44417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374d4ffbcb37bd5d6a628eea4c0b3d9c418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5d091b2dab5a4ef9c2862a565476e8419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b948f36b2d7cbca6337771f6e02d7172420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981eaf5c8c15d82b44de122b85f78517421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3e049adf5800985402748189e73967422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfd4185a7bfb8ba25a9b5b9b11a59e8423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ac6dec11312dc84ba036f4ba723aea424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5de8e84ac32597ade18e68ccfcbd7d7425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c5d4a30f005f7f88fe3dd76f907227426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327b6516d860df019567787ffb03022c427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89346d9ec9300645e28eb47e7615a588428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5472401011fb37dcabceb3b9e04f2e72429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae229c105a4f79d91a77e5a1eeb817b5430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b79ae708f4821ea2bb2e9df368e30e8431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15e04ce7b35b3550d0d164acf9725a7432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108398c70fbb249e849c1fe3c4fbe322433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c197bb3d26a7270db092e579e9b913b434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd79b0abe1a14880db9ff67a9a06d913435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3789f830261bfdb17ffd45abc92f20436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf2f0eed24691c06aed4004ba072be0437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7094d100f538c572461867d53d1130b9438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de7c89439e515247dac2b62d4988b35439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d1d29870931197d52064f5f64864f7440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85646c1fb4c80628f877d8083553b26a441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f08791305b7e2b40ae39db1fa8aeb8442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d2f0f053885d2b888fb6e922b46ea2443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18500d1798031cc75a94d26c253b8f5b444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea576b08ac07cdea098ae75c1a47dcd1445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac7dfe4e8baa6771969b2a19842ec9d446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc5955160e457e059b6c5b253f52a5f447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e20d657246f76fd956d865141e33943448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896265c2d1eb6c27e9b6af2c8382fdee449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8168cd7829048f72dc257771ab1656450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7711193930988b65036790e6d133c9f451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0301942559aa0045db78d9bd9ba2c2452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176272888e7a0ab32f0be09fad4c8d55453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037908d8a46723a589f3dd9aa7ad4e63454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455fa27c9ee159ca635b505578fb5290455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288959931398c84fcca3a82b90e30b6c456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fcaeb7c33a7e8cc3704925a53eb138457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbfdf9ff8091487f8e9336895ee23ba458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23aa05b5cb9fc30dd33432dbb4baa14f459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c5efd43e82d71974c0ea511e6e2cd4460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b09f57fe601225621cf23359728206461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5803e4422f1de1445e08ca5758545ab8462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0320a7accd07ad3d0dd5ff07571adb463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26922da88b7dbcc19a28689023321208464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906fec6377740cafd61bd89fcbc3291e465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e84ebfd70ed195cc2769d5eaa48cae6466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8db32c3e44670cf3b0b70739279f94467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1442bef751b495bdf65c3d6990a868e0468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1733c665c68102a97050ce2c78fbf8b1469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f676c29e2c868dbd130f3f8787bdf63470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be62d2c8997f76b3d28bb9938413f81471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd095e5dadb0197c85f5f7d1e60fa9eb472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8bc692b2d7dded7d82b1060651f6c1473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d156dfa571ada2eea56e8a15495f8034474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65da7d41de5b617ba07846000d135303475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d77a829301f4053e30aeca6b4e6d01476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b1a7927870b04a4002cc2443dcd1e1477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af9e8b15e61e7feab544676fa9b8634478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c7ce3868bbb43ddee0ae830124fcc4479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0b86cd8c9a3bd1916bb9ec63ac3252480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354c791b083237d13ea604b491db7e86481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657870fb7f881c753a0ec4fa9138071f482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f83dbf411781625910cc1b8c0c972a483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57be25b02244f86dd49ca8d5e7d52e2484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8328d680400c71000e60698a9e3a35485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc39876c9ab5b8838f132cce8fc3eb40486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770145851d59f60fba8f0ee3280e5030487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2211a0eeece520147374fb43368ec23b488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26382481cbc27b55428bab8531fc49d489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c8501c692c5e347d209f5f6cbfd1b1490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d89342f261444f497d2d2bcd6bc496491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4881b9153b8efcbb276f8bf1906ec4a5492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a1f15edf5bb367dde61f9bae3e9ef8493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13468190304c7a0c99a874f7edcd709494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f03cb99603f60e1cbe30c6ea6aa6df0495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab38937b2279d306138b91549e65683a496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18dc402188eb786ee8d32badedb534af497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01a83ec703aec22d2406164f7d4b305498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd45bd99ea159dcd7fb4645f33a09072499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf45ead4d6eb9aa35a84f89797ddf8c500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb82c62e0cc03917345039904b8f38a501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68454734179b0f0e582b6fbee64fe48502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfa0cfb089e3fcc868b935aadf5fa51503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aadf9c115b4fac9cfc647b7ad41605c504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4c0c38368c2f4ce7f24d475bfa31be505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cfc08e05cdcd6661f24de70c6b7160506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff276699eda1c95a7680484986ea0c0507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb8d083517a08e036afded859b3ac67508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1caff52f3c1581710a53baae06a073aa509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb2ac044b3c7fab4ebbc552cf93fbee510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046669bc16acdf3d926e961ab1665800511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293aa8e74c4deb663e4b9c00f995b5e5512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3ab69fab4b551f3866baa79e5fd1a8513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45a256058b966106a7a1bbcdd8f85d7514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c185d8defa01b5b0212825b1f7e87092515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fee172edd0bc9ad6447ae504896e31a516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b22d93a227b53936bddcb85f68a4d4517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d13cab7cb670a09e094dce1b4455fa1518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5985c1164165150ad710ceb1625b75c519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc81063932bf3b22ed30c01d0b1b6de0520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d73eb8cd909002f93270b17516be64c521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4838c2f7f7811d596a18c4f60f9a0e7522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9d7396c0345a532ccd936e72c4fd32523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4176fedf8546dff1f18e7bf7fe95e0524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3adbe07520c8e600a6492d7d9229323525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d702334255d5d3d0971599c511b76b7526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce764928482de18f45a783181c385b2527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea2fdfa07c6f20afd333308de55fb15528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeaed75da9dfeaf4ae00b995d8d77862529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1252a4cd05c4fc34bcd591cd92c028530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454727b16f57a62795b0fb589691f682531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3491838c2ea0d77e4eebff0d07e2fda1532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a821a61406f762a51d7fc9e3723df3533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7026ebba988aee35c3bd9f41d55620534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b757ed3a831283b04eaf3c246f40aa4535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a9254a7e2642569f6bf8c88b19b1ff536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e09584c17cc7019a8f9d568126cd4c537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd145d03a8238d49c878880f36918b86538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdaf0b35bc366245aed42321c45a866d539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b319140dbad3a2551a0a72d2c2f5c4c540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba65dfd6d6ebf3ae960db5113fdd310541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c162d604b831ccdbbdd6c0732dd82174542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f104cc7865ce617b439d257837ffe47543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8107192d9f852b3d62058237b14b41544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7647250da3d538ca1982e75b1b4c2098545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c943df4dd85dd6f5ec4cb3dc44727a546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2787a0b9c20d1f59b3f3b1ddfb3c15e547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933664af1dc8b09f7e464be6376df9f7548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ab1fdefd27ee15ae0e6905bc5e3d96549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12baed7a1aa6667df7e2abf7ca1565b2550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646bb1f2c9c6ef7097b38e68d52b9526551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a2b9aa101b28a018e00e24d3c85acc552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03f10fb71438fb06f31205d4afdb6d6553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b23f2485e326a217c571e487cca286d554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46a826d793a241848bf2721e55f76a1555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63a319edaf388b27e30322380ad55bb556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fffc79ab063a54a2c260654844a2c8557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740b897ba381da08f286f15f3868f0d9558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1435bb9991fbbccd2220c9d1bdf610d8559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfad488cedf527368883159e881dcb73560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e5b8e4ba28c3bfc5ea83b136450c16561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e40ae25b7fd1ed8c7f3841d3103b88562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606d5a4a75cc6b13c96457ab2eb49953563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d28e3ab5666e334b0f9f0a3bbc3b556564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2280e4fa52e90b0a24ded2b0d554abe6565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0d8c47e819d2d1566c3ef20e87e73a566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94a40b4e508db5c79a2724bae9187a3567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fa25ffd206110b76321a57f17897b2568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89f43321f0ba4e8819bc67bcd414f92569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b470b8e834ea4970ad48c2f2a300aed2570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461c0d1d2f09b0b2f221cbcf1f8a9969571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef3abc05daacfd5859bc07bb7599631572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a906198d3488c21dacf569609627da3d573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b139327500760799ac36c55cf3857a574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38f7795c3171b2cb08b394c41010d0a575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731ed3d01b9854402b1ff6f3e2c1db6b576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a7065665e0f0fb0acdb380cdbfdca1577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c490cff40198dda598f66ff9a7ca3a0578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af020d7f26924e19a1df43e49eb51ac579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e3378b9706618f74378cb1141677f4580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a48faca39cf0cccab31d4136f2d3baa581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b00477bde47a013dd4e9cb213266e5f582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fa94facd52865a9cbde131a659c71b583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90d3c39c771c35f008488c61e31419e584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6dc5bcc014e5ce0aa46b2509e87011b585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4cd44ebcbddeef744cae2dc18b317b586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20ef62a62f4677b919167a12c9045bb587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1f39fd5c39d486c13bc29f25a11e66588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe73b56509441b8250f5e136d1f2244d589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dce74c5e4c68d2d86997e199fb4f22e590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36fc428edd19eab77149098f8f5e597591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5957e34274d644dfc59474e24717eb2b592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2728857f2a4041ce3a07ac33a07057593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c85898ca3778343835a72144d0c6b4594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af39fb83d8596d169b4f7bd8228237d595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108692832433a30f5de1d0f6baa6eab1596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbeb9e484e1761c5b9102b35a951c2f597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46c187430ec307583f76786aeecd1ce598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf69e8f58520ebb008ae1b71421c569599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfb7b63effd13d1c04c583e6182a144600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df4c093af36b898865b57e97a6fd255601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a80124dc41916e9344ada413cd23f44602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e79423b9bfc2f8ffda84c75f6b2e43603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6439c42e6a745bb92488489d177c920d604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f637ee57c0b8630f0b0f26dbc6369f98605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea3e2f9434ae245a9af789dc3e6a211606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4ec54a2f874c2ec501c7f79f92021d607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a04e5e2d68c87a9d8ddef5ad7ab69e5608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502feaf81660f82b34f6013d618b2ce0609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3504825acdfa15153e04fc5b507ecf15610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bf51721d5b574055c7d19bf73545d2611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc752a9a8b220462f3ff0028578d5f36612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebdc213a0dac4c9d6a3ce1916be495a613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cded6071232b4891a2517fb039028d6c614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ef858eedfa104346f6f9fd47149500615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c1d8dd7d7d531b148ec47a19424d67616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a969168f8c54e019b6be7f611d5dd9a617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac2d4ab9bec22e547be5bbf6d94b771618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a71dc64545ebaa1c951f0859c2beeb1619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879f71afa090476e3778b6f0b683e9c6620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42dc1774a123d33249b9ca86ce74b39621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7652990a29e2ed1b64906a558f1e3420622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c12df6e89ed1dd8a6fcbdc03b58865623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48141cb45b9833949cba5ac0d3054e9d624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67900ccb1b9d7fb403ad8638042c0684625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106dd40a882ab7e0c99237663f2f8dc0626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d8b9c85edd78276b4771e4fe4645c8627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e6d7cab9cc4a32c2b000f943cfa5ad628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769b2c557b8da61a0077ff98d476e7fe629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad23986eebe463ac388aa8f81efb41b630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e135b830950845b8a1bad395e592889e631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca57c1aaf2c76a0979983d5311b1891632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590ccb080334e27f8d5a4d6c866841dc633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a861d00b9878cef19b010622ec92223e634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5903c0023e6823b3f33cb185c02342635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316fce3dd66b39a59c55325e250b38d0636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ed0a479cff48c5a6ffa75475440a96637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4007388f113a95b0af97bc9ac4d524638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6517374d5dfba2ad925ffdb9924f8a7a639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd7ec4a4590f1baa16baf27de33783b640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f29e33a79095c57edfcbe126fcf884641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a62894829a8eedfd6c57dbb7c73b54d642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0467aaa3da20576b19e733ab02245f2643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7699cef3adcd45c665d628fb91bb37c644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7f38061e89867e861a27ae2b9ff7b2645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785044c7b266707dc23c5925d9620c52646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656bd7486f752e09d1f2bc35ba192c0e647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e54fa50ef2cedffe05c1264371363f7648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a2b89eabb69836b613f4ed1728c314649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9d07cc680e24dc680b17597b5e821e650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796fbc76f8f490baf10d4402a645f921651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274e17ca35398dd5c7264aa019b1e385652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f797cd7376723746d1f3e7624741fa653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa72d87a69881993060ca366ee2be14654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ee9302419536c61d1cebd43c9b1ee1655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bc60c958cdc4ce4f00fe9b71252015656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5f19540c0b8b0bf00a8e3869d5b69f657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7056b422d61da2cf5437ecd9cc2af2cb658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d69dbf57e58a23b38e8f8a4d8c5b3a9659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53271674f77137499f39a8f51135477660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66d75368d83f7d571e1d1f34d5ec96f661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855708cf5a1e503db3821b515fa84a1f662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa2a589d120c465ff7a9314637413ae663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2477b0997a4ad1189e37fc54d037aa664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491695a8e7706ab96a56bd95fc3dce4c665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99a25401489d5e47befc090abf108a7666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f97018f4b9d667a44a3c31de67a1a85667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee630ef9249cb74f4879548c69e0f2a1668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60ce850e759e6a4f03d97f0b8685493669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9856f6326e9ab6f684309713f43c8bbd670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7406474803974f287b1d2e5261871a1b671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6867f862e1898310108c6e00a4987c00672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5481c2ba866503d0a98e14eae6b640d7673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a796d7209df6e865fc3abad3ba3e0a674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d42f644c8c7f41c2323036d9a3cc14675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60f1cf6a7218df8906debf1501aa788676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d2dd36d635c9e4bb817ad45f3a606e677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62aa9a39b1a2bb980b59e98a526c7367678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881100ff2b1886350a4285fb9caf5877679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56a5eda891492c50f1e2a54e64eb401680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12374bda3460c96f2c6953f0654211e681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84bf54f87a2d756782dbd2a1c6539f0682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82102ffbcbc7afc2f37f1e6e95eee425683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54852edae7a3a0486440fbb4a8c1792684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a37aaa38b6502e86bb410ab18586caf685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9bde30dcfc05c6508cc16f4d7c717b686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c58fa5da0669af2f62bf2fef1f014a687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3da8923cab8a7a9ee166f4e01a5cb33688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24de500bd8c9d31b0d0c52fef493ae9689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47d2b6689efea453009bd51909b55af690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca1401a41f0cbee52ce9093118361b1691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646e5ba3ff92703a878a8afa8d58f62d692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692dc0d88d287e46a63f2c41c17d5729693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6a26bf02b5261763be2acc360b2107694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f03d461d975b6e841159934422c2f8695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9485cad8519277e27822ff8c8c506c696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93096a684a2e78179001607a26460ed7697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a7f44ec1c42a59da23c9ab9a3ab865698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ed55f498f39e25c21b24451a2afbfa699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c47fa0397edebfbc2bbc3696e28b523700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8eda61884a671b4d28f68ebbcccb89a701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23c7b8840ad191bcc5908a7755285f9702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8d3c1962b313c67505c7ea3ce00c81703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9795b0b6369d9712dae3938c95fee2aa704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe950bca572cae43a0120f3feb3df187705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7711e6f3c8d96be0f88084d7a5ffa0706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80249875ddedaed557d9bbffe2b6edf707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95a2783fdb08fa31e0ecf263b3f336a708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d885ce13420686e6d276bf8b899f09a0709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac99a536cd623f750fdce88294bbe160710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21637b16cfcf3396ada3bd86f165cb96711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f614f1f0ac225d0271e6fc9aad4180f1712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae3ce6f4175883578b2d3287c850a32713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c67f8b36150280304342e79a069af33714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79137e689128cf080239adcaf0320e38715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fd3c9e179637ce117aa5a250d30504716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c818fa19d68c5df1de3d1e6f2f76bf95717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0e04c2a92a401386921293a40eeb81718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6b7a1b9fa0fba7ed45ff00af064100719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b512c3c1468f808a330d8b5a612a1b29720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692f3451bdf711e4fbd031e70459847f721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ade8ccc8065c5f19900e7f6f49ce8d722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7237059d5cbb759c065290b8f45890a9723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0771a36a651dc0c9414a6ff4537f83724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3315dbeaf7ca65974aedbea9324adcb9725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786ab2cee32ff76c7543075f68b97126726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd03d5269f3cfc55e3d3de281c61ae6727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2e568a9c1bbfe44efb0394d3fb7e40728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e574941fbb1e51a5176ba05a529432c729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c242da7165025125fae824d7a9c504a730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b04fe9c354bb6a79691eeba3e76feeb731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96562290876b23c3285b135e9591a158732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcfd07a23fd19bad2d6dd0f64a415fb733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a366dc3c22caf3a19a7bdac1b5a6e41a734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4e6f51cee732bb435a6d101243d50b735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5299214964ff307789cc1b9220f2dd7736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85b1c356eb23d1f7285a8d241d8cdc8737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170c2bf4d4de0bc3bd75f07d90e3c692738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206f4f59adddd1a11455cba929d559a7739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf2c4b8d86d19db927ecc93769914f6740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d203ad4e42bea54a3c004ab781cd8b1741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909c678e155aa4b2f7a9cf05d755f459742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47526672309823156c453fe6970d9e8743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df874390d838819c0d9aa303ce2d1a0d744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecc54fa076e9c462ba3fde2f68d27d3745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9801d7edc0d48b3ccdafd46ed072dabc746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c03ee1984e540b97dc5616f9468746747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b67d6b8173c974edd190fdb76777fe748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bebe4f24ec89a9eb7c1d941f8048da8749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa7525b105dae2e232e2be7a1b69eab750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2de9cabd124ced0532a00b9577364a751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22608046a8c1b009460a59be1e4536d5752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0df75427dbd3cb283322c6efbd10d1753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e9f25fa64da7690ffa70f71fd5adad754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58326cb8d461fbb78d9472462a586945755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac26df7ffaa07d4b52375067534d0b8756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15110a37d49844b514357f51d5058d1b757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020e437600625a68977dc8cc9e458a47758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8252cb3ffe72608779fb8bd39abb199b759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>