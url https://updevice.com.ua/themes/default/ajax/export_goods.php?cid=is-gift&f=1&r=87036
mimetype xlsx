--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9913f2f2aeae6abfa575741dc5d8a2e81.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2945a32660ae893994845d51f35e122.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddae5846c80d7500812ae1b94771e9243.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c859a7d1207fa7dc2542a07f30c7d6954.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ced71f44a503fd3303dfb1d944a4895.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2a41071954269269f09c4c44f5c82c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accfd5e51af147a676a77524f2caaa687.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e696a62c70c3f1412f026c4d7fa670c78.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a82dd8c45d8e2b6ed037d9ab160282b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ad418f20f2c5891ba4979534a3d90810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cc6beed545b57b7e90189d7001d87711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f99da030aba96ac5fd887daf637f3512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b527a66ab4164b1bcdcaf3d29481942313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fd14d7a0a31e18b30d5a357c7240f614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6cd5126234e8712322623d8930ad1b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa08c4905e1a597502660f872e8d31e916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6347288e8d918e3d330273386aa9041117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1617b9c3cba83151cc42e8451567073a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6027985076105c719b5fb500b44d18d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82bc5b5b8ea60e85389fbc103ceaf7d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cd52b6d027dd43cf8b3d21a1ed716721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515ad0c497b8e6d8fd90efefa668b18822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d6c3dd278d26c50ae2547939f9811523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1290c5967cafe673fa158944a4db44524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9654a0b33f05847509ae2d695099d5525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63f672a0be67420df743a08db512fd126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744eeee1391be03a8b7272d90af289eb27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9e227f4f6ada75577fae497188f49728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a2155b7c7270ef3d36128aef67182729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fca158d64bfae17437d9ba4433b457030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cd9f9b464653be78907bd4e23becce31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac27fa27e4b2f8403a363209653f7ec32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305b3152d1c64bc2a2dc4f566090a2e833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c605123e1c19636850eadf8d7abf2934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e73ed4c5f94696eb8875a6374f51df335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7830a43c6d97dbc4fda2f83df596c1536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15056990c37f723446134a5b11f32c5037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfbdfbc511abce845a4fe357d3f412138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a46ea873b78f0f9cb418422101de83c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67b67035282f29e962aa96582a9d0d740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96dec131ce6e06513e9d9f30e3c65df141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779fba0b545ce996faed7fac7b6c847642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305fc2117df8b0c538dd852bdea0090943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f48ae300a8de5a1d32ac94cb05ee8f544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056b5f4bae06d246fd236dbc8f14fe2345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffb3290fd0fd8bd0c4db7bc0d0f285946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6c49af6e6b87d1b1c3d637f76a880447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd44a587b1a7d8200059a933adf51e6048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4208d5d539547709d42987fad0574ac649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c630d1896c7309031a0a9e871314c01650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d111c04615072543b9d87cf536c4a85551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf4e6acdb74db75565814e811905ce752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31490d3c37f24a7f44117f12174f89d453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d224a3e7aa3534d36e7f217f08320654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28a9b6fe7e5ab38ef6a7a9845fe370f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763ce30967f80da29b6daf49647f8dbb56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0609865b7b75230797136ce6a6e51cde57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bc162cb34db314b90f1e5da47cff7c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3225b16a758aa914bb624c2ef4e98059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7929bef1b7287ddeac3fd14332ba39160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f7c8c77eb7277d3b70e050cbaabc1a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4d9b5b3b21b6bd9ccfec66001af75362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d5416819d8ab3e5c0ac5f8935205aa63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d887e4fd75165727c2102848681a623f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2085d6a090bde24ba0c0b8a88ed33365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090d30fbb5417923a2414187c0fc099666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7ec7da0a94148e39eb2120c21cf0e767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d25bea5e2a3988e730a2fa0822ac4668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648b9fd3122052d5b1265a435382277269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8889c41c739b7fa357867f6faf4f38a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857bf872843badfa9e253e698ee1342c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c356fb973369be0d2be91be5a9e91a9b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d291d3bbe1e95275fc80ba2cea31f673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03beb68f583702d011b947b7a78ceddf74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3b85c12f75d160f1195aa60059d75f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a326d3b5b230fff8e26344291d6081ea76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd8fb3e8a9c9992602e3d4c4bb6610677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a793b2546ace1444242ebaf29e355af78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af242876eb21386d51761777424d98c079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c330393efec791fe4b5321d48cb26f5d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f43c8fdf5fc1b5965169b5ca2301c281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05aae25fcbca4ceefecda6b018c3fae82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af0ff41dd673c36280267e17b407e4083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae330446860a5f7a3d9c99ce3ff201dd84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd1984754fa928a686f6166de8d09e985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a537b0424fad22b984fce5c25fae01a186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52308dd41bed62a686ca46b51eb8eff387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca291db655544a2ea3f4090333cfa5f688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326210b5dcdc71cb8e9ee4dcdd42f35889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3406a0c01f09a710eee51e0d1af7b49990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fb567e2274d1698b327e034ec6773a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec761297895a62585a64cd76b5a1e8f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7861f29efe856b143b6728f6691cc11693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806504823b3105d6bdbfc8a2b01a471e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c7c96feac0bf9c65d9974fb7a1d13d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29641ba8c57ea7875efc9f5256a67e9096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb09a4d9082f48e1602759e6a1ef593997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f5a4d9476955e149eda7ec36765efb98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5f8cfd4bee073ede73f07d5665d50199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0792c7a0978b108bca676b1408a48c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450854f241cc1e232c855219810c6072101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9073d64c2e28b4c018f397c0dec94b6102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4c5aca7d0315c4de016f8b3d1429b9103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f61524a03f3ff5ce69c7408016861f5104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d486046a2342d87b633803b296af4354105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5ce5d066ae17e430a5cea95ef1cbba106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3874e37d80fbe9d3eb347f5e83fe3a40107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318a3877b271babdf141b9d2de836fd9108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bba39544a53d0f2d444fc5acde809b8109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e30e297cc34315ee3f6f2b194eb917e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d6a5853c7cb012eb024aa9b77777f3111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29473231e6e22e8324353cafc89c846112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e74b0df9e558906c1f6f83906688876113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62cf02224ffce53e191815daac9a7f6e114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecdcfe787ecb3391d953a6aed5194b8115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ab006490fdc9c60abd0d1b035bf2b6116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d2a64ba51964ba2195f90f43d9fa4f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b610b031827caeaae9654fe481662c118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1a1d891f39e223b38ab9689c359ad8119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1b64edc97eb18cdab3197fbaf685e8120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8616694b33d5d95bccfb02db58d9ddd7121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4deb0ddc16f84f9245c93927c010a0122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f15fee086108604743d067e3d04614a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1c69a706b2bbe798794e1976215ac7124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b6a0d2acfee90ad477307693387c1c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef4ee7978b69fef6942187298e15095126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c69f14a1a0716f2f9dfbc03afdc7122127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1c59de67e9046d788867d0eb347549128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ff4fd25509db71dee9534dfa43bbd7129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6552269f1da64475b64b861226b48956130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6b0a81991af81d2f0d943fdc971c20131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d059845eeb7c0e5171db8f507ed830d1132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c9a4697e6f1833476541701dbac306133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcc70b7a53c2bffa017b9e1bd6d19ef134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fe0ee40f6ae13878cacb15341031a7135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390534707c3ad5918751e1d0eeb5d81e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30657925910c62be21ca124523a6fbc4137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce2b4516507f298625312a394a062d4138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4cac553cf4c892e116a69ae6c01522139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c403abe81c502b792a18a22b1a390d32140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85581a94b0a5f328ccb71c34dd878dc9141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb44c7fb4c016d818292d4cd773ec118142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e72f9cf3ac50d9854373bb0e215248b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32a1ac48d98a9d14956e8e96f5b34de144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c0a25f535a4445b5493576d20ea77b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495b0bd8a5f21a682f2c66075461c53d146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e931bf000db3c3515a9904f2c70257f147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa32f6606908bf81413f5d3a1476c0b3148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9358167448a921597f58fde79efbf86149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50102c8abe002b024996fb743b3bc69150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c7265a8520f673b60ffc9b2150d1bb151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfe676ccaf4ab70d66e87d0881d13e2152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb7a83a90885276b0df08ac605dd30c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0ee4fd388bd5160f69e75ff4354bbb154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcd6995917cd47f232df099cd6ad29f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f066ab07691bf5d0a15fd0e532a70c156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bbb7f22ed694d3b2562d2c89d964cc157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de121cdb6669892eda4c5ed2479108cb158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7adf931dbd7020817e14f7b569a9dc7159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db5301d89fcc03fb73e8b2849ffa62b160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd45bd6bd78e7d0923b645b3e79f5ab161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94937b4ba7e1efeec64b199627fdd642162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a739f26cd0ea6b6880e769000869112163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a0d99021f5c268c1fcc9beb575eea6164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3080c1e608f7fe6ff2421acfd2a9a4ec165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bc3bd57d2a14fe2acab6321cb4d208166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de83b83116f83e47337bf5166b50bb0a167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6abea06a1625cf5d40caefa9e865977168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5f0c924c9d97c47d89b81d3bffe1cc169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d2a6d188162726e41e03dce13c8a66170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971f76e27f864fa25889985ea5fc2213171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9293db7bc3cb9056a73782a392c398f2172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7debb57b20d7db467654f347268ed5173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e6afc01ac1d4c96eb232f5ab7ea523174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da76df34c5493090b341c5301fb0149175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360ccb5cc45453caa576c1077dd3ab60176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da51821e14f68d44e781b68b1468127177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea3f6659065475e3b406eee291af8f8178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497b000c023dfd6fddf9d8557a168b40179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b53de135ac4bdc0e1f9f34194fce91180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8df8fe61d3f60741c47f2084738678e181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3132b3665bf937cbfdb00c113d0a42a6182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4877a59e13ff15d410039c0db81147f3183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b62c4416409d5ee5e732eb292aee407184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cacb8cdaf199ec973f7f3bc3115ee9185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1b264b6a1b25695f95c863fdeaebfc186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45be9910378ee07b3c3a6079b54c9878187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fa661f3264d06d1ffabb76a37d07cf188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc2f112a2d93eeaffd61883d7f03628189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfdb1ab00776945486495bc08295146190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7677d154fab71aadff98c804af765a191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46631a8eea1ea2b398b863970b8b62e3192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303e5d0eb169f3a78f9c8872e851fd1c193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2fd8ea24987080c410aabb9aea69a9194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bbc2087dfb4f660047cb9805f0f0ac195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cfb8e9a60857c489150751642b22f9196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223d840a856931cd2bd44c64193e3b5d197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1a056cb6dbe751fb2b014934c75f16198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92e0a3ef4a918c22b8df9444f64db33199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7a03bd42c78b94181a41860c4144f3200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b778cbdff9110bc38621042727af4d201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6159402396ca994658ff814abd2264202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c19f31f2b974a85c4afa1c575ce8c7a203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1420505a9c54fccc8232049007a46916204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024ad8309196f85f2c3b7cf89ad2538a205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45826eae8251b1be112e62010051cb3206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33238e194dfa1f5ad3b3a3745b6eaac5207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5015f7aefe54f501906d8ab085f832e7208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e62a48d6ba0965adccf3e858219be5e209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b167b938fc15125914e27f6b0f640b3210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcf55d5f565a85672beffbf6a513660211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fab3012dfe04e7071aea78dd22210c212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c970d290fbbb3b40455f2b59e564377213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a718bcbc126b212b3f2da46bf7e705214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51de51e81a74eea4d94a941341b36b5215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c30e6a7818d78e2edccc3cc28755ea4216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd14a569790a389a8306e486aae62b8217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861aa51154b53918b3eb000b8aa01203218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb6292bb3a2f010be7884b903d96bd8219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8e9b885c94ba9edcc37ad01b9b2789220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad434300fc0d9006b8e43b8fd6aa8a5221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c3fbde5238a48f3894ae7b4d8dbe14222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666951a4d30d8997913ff3fed3ca172f223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e9b8ad73da1da9351c36a2bb81a5be224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04131929b4b1b2742a3a3ebddb9deef6225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c7fc907a8191daa8d962251b4f156b226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de01f231b49abdc32b5c037e3921ceef227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438576062cc1dfcea0265308c2910f13228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c526eb342e2188e59064df2286559c229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa87d58f4edaa3ee11db592b5d2f2289230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932cd9d8852439cd9f936ec21e652728231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be8552997097b1f4c377fc87fc8ca21232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7314a3c722022b474aa8376bd6582a9e233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a399707e53f314cc158d3bd06536003234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0301ab4f3404b8721e9e59004ebe7ed235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe51e09960c281cf94b81bf0ea180ff236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134e9ce8d3074b316b45a02a38394372237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa24e4bc4af7deb8c76cf59db23d898238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc9c40d5f66a6235a0834ad6c36111c239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767e174b5aa2d1c8e5f2990de0454268240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f50b1edb69034e3837976d5a957cf91241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d4317eddd513d6e306994ca1d20ca1242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e256c9f5ea5c62e4e1e81294b8374184243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1dfe7d0598c62baf4b2ae8c2ba34788244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e31dd3c8ed82ef911ab69f69fd544c8245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3322638346f4bc0d33bb9cd2a9dba234246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b57605f13ee563893a749e6e8105bd247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e6ad5aa737ad6e9492f71ccbbf1e54248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108d842a382095ebe0f25eb21a47dc3f249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8928cd906912435d36c2afc078f8675250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88f49972961a2cc380c65d8eac69ebc251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467d193697458c9f945414e29e8955ce252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10796059491fb1e5a8de3d309bc34bde253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a8671523703d7fc164c598ee21385e254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe54ddf0fd5582f99824708808f55a54255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ce93ea067f49596908a9c0f48da098256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d41ef12daf7cc5d5f90c6d02584e1c257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed17d4d8d1cf9b344697b1b9d8f3ef21258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f704097fe382d06d52004533e93fdea3259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a4a1b5492dc47b16bc4c54e4de7761260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a19a2a584b23d8fe1e6c685d55ba60261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41d2548f30d87f9a20ddbab1086b60e262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cd8353da2f0e30aba3c2490b8db285263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373cce3e043235dc3908a963760a5db8264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fd9dd5fce279a74b1402254e5b61d0265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a58923d85e19ddec7f55928f876f37266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca13011501ef5d1f7483d6ff4b73636e267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9cddc069bae53dcac10312f568ca0b9268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a591d3bf08e4397c5effec818322cc269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738ee0a14e9d7d4646a3403678b520ee270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ed9b095406337cdd7498745b639d9e271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47258866cae043ff2eaa696622ab05e272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240c5bb5b9d596651d84f37f2c6932d5273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de516d1ba51b489351b34b9f020fdc39274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85feb63c151804b23fa9c5adfa09c98a275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af32b2bd965279871d4302b7d34f4a32276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a776f4b4f1bfd46fbb45e0698d5eccbd277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91006623888b6d4049caf21d8d916578278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f9009b48d79beaf04914a274127c3c279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564632a3536bbcc17c78e6b7fbc236d3280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ee7d034fbb86583a837078d0ad30bb281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a169c057584c3068e43491e6a3d337282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4b978a0bbd78f28794c57be5119412283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6b643f5f01dbdc9c72530925aa6eb3284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005ab4dc2205aa4e1cad6818491be749285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde77bd94e71b35669b7090a844e7ba4286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686a7591fe6a3788a06f395ca54c05f8287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9d16952ee2ac7add36235e72dfaa39288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e62ce103f3830df10e91d960586c864289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd6a2cbde310f59dbc0b6eb7ccd3341290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf0eacbe1f934a7f468682aa4ad77a3291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc5608b0f6c4096ac04483fc8a86d67292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e7669bbbc867401d85bddeccf0e0ab293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9aa4d63d28fa6c5a47621b0c718fe65294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660158e1e860f16dcfcfed02769b6009295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c33cb8fa3a3b4b8651324834158f30e296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15d4b29d7ce66f75220425b486c7546297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f8cf082453a2de0392567696c12d60298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2180524672b3ed4be0cb4fb4822844b8299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8937a532bb49e7d57321abb11cbd61a2300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5293e5e127e60fd8b7bc40a89ee7da6f301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5419e62715b7881b9df02a43d4ca0fac302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b17e6fd7150c5a03bd7e1a6ee6c5b13303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acf21f71947da9da64b3c61a3a8b3c1304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecb35e7e7624d79365d77836e2c9f38305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7597de6a35da7aff8b0a15a06f8886f306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c75c9363f15b50125649129ee2f6b4307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e113501d8c2b7aa5be189aacb1b153308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d405349bd801f2d6efcfe35f17205f7309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dea60a0a1b876c4048bc212c8c4f131310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8773303302a4d54be3723e615cf63744311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6524e164de6a54af1544d538e1a59ea7312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bfb75809136bc4ae327fdcc74a883b313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e35fa06aa8092416af60470b6a6a8f1314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8515aad2fd20b967f51e28078f6877a6315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00ee0cabad23fe8bdba68b0c4b148ec316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cb57f86f3894292250d96ea75e3729317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f488496bed00487bc7870220dbbdc2f318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec9296cadf1ca67d6d66f5b4c8a6b00319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d137a79f8a7f549c4576edc3a43935320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6c175ec3c51d98f7df950443991b4f321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fcba9d8b06bd478d7077f1dc271976322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782168519effe43c5bb348309b11f8ea323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0dc79ea3648e18f9f6e52504b99b6e324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500ba33b3b97438f9e99792f38486bfc325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cdab26beda6e6be2476b047d8beea4326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4d3c58f52ebaebc3dfd76c0617fb67327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381569d4bca740c425ffca7e9ef3675f328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747062ec27a611d7cdc7d42dd54828af329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f090a82591335910b4847b667c26d9330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90cc74275f28362a1a888efd80c0de5331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dde162da79601fcc331acc05da84247332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d469b256597c16f07a2da5aa053e75333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c96798d88599795bc807eec6cee04f334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ae94941cf0de729a8f47fbac881277335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11857be9b6ebc12af85d9a6dc26d8866336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a52dafa2a704a9c758b9a39ddcff201337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69641a80558a528cc783ff7a12f2c2d4338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9633141f2eb04bbe1aeca4cda204a83339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9493a05ba6ac3c052efc92e636b4165c340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbe39ddf6ff86483528ce145ca1c504341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7669827564bbcaf3b8f15c7e314daa5a342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf97f48d11e9bbeac4f3f732914d6eb0343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34b58002eda33f880309ac73473fbf9344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b45b25ec4e13ec80d84b1d4a767e12e345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76a79b467fe9ac00f96aed372299fba346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfea007c143fd81a98ca0abc6958691347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed1f7fb2436bf1e004bdcd99dbf12c9348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2687dcb4745438369072a739dd5b2504349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb4182793163c6157b21a2500548c69350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e7ecd8953fe47e2566ae18c21fbbe1351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5797039a88e8aaa6cd359b77757c674352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099cd5199c1370e94775b1a4f843277f353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bd24dbd2e3de3210343872cc7f1294354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027cd1584eafb24a3bcdb6c82c375e80355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfec87aab60eb80ce86b0e6d7ee9a4d8356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8caed0c132ca854dc848f430d3fdfb7d357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bd03725f055e478567782d3d005e88358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608681ddbf3da07dfb93ef09770d7b8b359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497e420bf788b0e8fb2c13816b1de2b3360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db167341062eba2c2d4e596c1118b40361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ace635f716d3d0055ef31e188de5f45362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e65af77e0e08d7ed2c12e7a610ebf7363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5246b7e0b1addc1748536d7d6cbdabb8364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7feff66fcc404c45829c96f9fb05fdbb365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f024598af6c33746c6d1936b78cad4366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5e83215b661688900b41c52c000ef9367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4baa23902542ec1955fefd063463f9a3368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459a2016558c245c88253df621f880c2369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c6310fefefd22b9821c55a399d40c3370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4dc415874d7067590c3ed1c213d5fd371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0428e8a573f5f46ed35bcb6f25c51c372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78392e3c58633938b4edd76821545e54373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d1ca9d77db0f48e496b334cda94825374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096b51b15166e97528e30cc82e1d25d6375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7767ec488c547f86d4b9bd7ab886156376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f34a6bc95ea0eb73f8024e64cf36fbb377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1811130ccaff9126db6fe410955ed283378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872be3924afd79d3943a743f3efa7023379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9847846e318461b61a0129253146f98380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54dea1a6a08c77300b697a35d54a989b381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922368fcb857d61a37a5932ec5bfd837382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7988d188a4d5e5459411b1e6ae272122383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6bd8695cf142d98ac4fd3bd0c5ce97384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a431f287da7d638ae943fdd288e58314385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403dae77b3e2dc18f908bfe78c0d0122386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e05cd2513b3c9bb385f2622cca598b387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1acc337b5ba0ce5e8da2f1945af1efb388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2646d88a221c48b89810a325c806fe71389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4939c290afd63f8059d69d89feed77a0390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9e5021f94cf27a553186bd0efb3046391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe0dd7004d129b7094ebda8bd05095c392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d602d3bc0e4bd145b1145d7cd1d23ae393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bb70af8882acd550bb12f07e48d18d394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c6d5b2cde82f4117754a8946b05cfe395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45686e6ac023a11a526eea3666ee79b3396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b865c539bafb1748994a77bfd1b72ce6397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a977d5ca09b947ebae8b6944c7330a58398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa148cbd834a94fe9fa0294aa7aea3a399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43660c25110c455c673cea0bfca5e0ea400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe1deb962c55c851298cc5fd4444681401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430cece766f1fa8d57e3a4970fca5712402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d2c43abcfb4504e10e2304514a0340403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3dc0e10aa1bc8e3af9bdb1220d8d9f404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b044d85ad262fb67d5f2109d5c0d855d405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de4d236556d1a30168a4f1659f5e3b8406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f472a440bf1ec6454d31b75380dfea8407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676d4491e2c9e91ab32a028d33b798e2408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea952052fb138a14ef6f287ef693555409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a1c0b31cb7f96add03b13fe4077a8b410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416a2a42faec057aa978d1608cd7a6d8411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839a689cd4a710a8ebfefdac8ab37adb412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09484487403abff219faab332491d8b413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7eb058cc2253cf228ae55b54ea5e4a414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712ae51fdb5a59effd93384772a16c97415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3518d7173a22958305e9c72c588d71d416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc0f5d8bfd8b0eaaff7bc4fb9f5881a417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf2c9edbc6a34eb5d2a1561362f53ed418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2519809dd1e4473e50d11672829d016419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7057f19028735e8db1a7206b74da61ae420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80135804fcdcab2491e8d1703b78beee421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b61b6fa6537b3acd8eb5dc4829eaad422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814b230e4ce254a136c666ad6b0e8032423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4f750dd6cab528a7ce1cc4aa2fbb31424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028395852780d9bcee2d00e728c5c801425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bc6d4623431bda0c7d751638891b82426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a32b82e24d0d4f7f9fb0c3e3bffca6d427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56730e5af7bcf4f7efbd6bd6c448795428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ab7febe04495b6239cb58932c5d6e4429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966fa9ddeff86986db9f1878e1cd035c430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0ac7a97edd193756ea4184460455a1431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bd367480f54c5bc2317e5ae7315f53432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8b863da63ac27be7cd9a475fda5716433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa5935637005d4e3cf279edaac99643434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d1f1fc18b335d7ebcc58ee8b47beea435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7281133ec12deda525b7ffafdb7a0b6e436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38d4fcef4a0ff57de50dfe293e1c316437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fa30787cd5c4e46a4ff22949414897438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4095fb85c424e49961817d38ea35131e439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2621ded9262d89d0f05f507e1a7f9ae440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6142c1eaf250f1f34b19a935c93b27a7441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2be5244d38963b029364751594eec3b442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fe5f72473d64beb6061cf203dee8e4443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b4b2593b6acab172f4c0b373a37a78444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc698a94dbd040b430b67b30c819400445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db01e54a8d753f1961292476e188b1b446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db10814b8399b6bc15ad18d48c170c10447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0be48770f961e08a04ff1cb47d1eb50448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8994e1ef6cb8011c6c9220dc95edd62d449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b44b9e473ff642a72b6210d5c9a140d450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c79cb3859fe90b4590c0ce4f97abed1451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7968ce0af8badfe1c42ad5fa0cac1f452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60cfb793044e8ac7d9083de11e7652b453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7349dfb0ce35a0db96a6ddf6a7302d454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b9d77c1a112f0766ad77730587af20455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef70be0a087d7c45a474d229349765d456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ab3de18a1d37180a91ba9f74febbbc457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06e31b6c186626f3d0390de4345acf4458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c940fd822ce54cac70fafc81c2e7130c459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e92ba553c8ec7202fea7be4196a0b6460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0792407fa9e7316f52f66092a933f6461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b5984e31ada9afbc6da8473342d1cb462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45c0532fe947f3ad87aa38cdb61fac8463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6903f384518c16ab710801bb2a7e55a3464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150b91a4f6f9e7c2647f9e181157d576465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c882cef84f3d25e045ef2b9cf1d57c5e466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd547c0c866a2df345bee132f2e5de5467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e4715864fd47ed25d4d3c38be53fd2468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417ad3e2502f8735a1cc61bb8336404b469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f037ce822455217240f78611d66ee408470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfde33818bc70c6e3b343ec1ecfc2127471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08ee3b10ee70391160b5c9c3e1a188e472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ef5a76fa91f8dddb16b03620b22822473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bf4aab2a8cdebcf8ef618f4eaa7339474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fead412ac65e3a0d1c2af5d2593de12e475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38ba72233372411f178e06c54ccf1f5476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86b8dea71adbfc263bbfd1498ed767e477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefebe459282dd9d9ec99218ca48ccfc478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b03185dce0099cbdfbfd54f0a2021a7479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af21d522ac34afd5fe90951bdf0e99e480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaed919e80570cfb69aa500e2cb35b56481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768103a3fc7a266ca45bb1613563abac482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13018bce5154da2258aa79e087965b8a483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15f8b200ad69f03aa0f620ee1f9d440484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3083facb11e16eed2723650987c851a3485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3211c5779f9e8db68b32c314d0ca55486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27d982b1fba3fc0eccb5b04b70eb4ee487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadfaca769067d8d049a15c6bf89c3cf488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317deb93ddb229f2004fac40d174950a489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfc58f6184d95570e63ce0767bbdb9c490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fed85f1bc61c91b3d6cb0a662eb178a491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dff4d9a8e8f1790026dc9a5aa02341b492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cf00f664eff00fb60a35dcdcb152fd493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41715cec88c93db3a928682a09cc13a8494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31130cb76f814ef1d20714c5dcaf8b26495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db585a877ba11c0a841217ce42762ff5496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427f77c6072fa0950a6f480423837ef0497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e14509feb0667adabb79cbc88ffc75498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3627d49a67521dab8f5d1e272232f11499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b7740548b2a47f770b9565062d2dc2500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32253a28c2a62f04775dfe39457047d8501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1442c69f2a4d7707e04adbe5dfdb9e5502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6c18035c5d62685e4bfff0ae3ae3ea503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b5f753228dc0eaf9a3d94efbad61ed504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e1da6f9648cf21513ae238758c79f1505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99cc5fd56c84a66930a77fc41639839506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b504a5663162493d07537dacd321b7507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2a6b818e439674b8bc46c0c89ff8e9508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19748218e243f4f29435f2e53b097af4509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cffaba975dc942106f84188689d17e510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f80006fc83b528d2a1a4050d1f5ab5c511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76926369e550230a60719a2c0d46c9de512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda3f87c68e37fc6ee17c3646468e4c5513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b5b1c693aeef962d7f9a3bc32377ea514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7e1b92b0f050dc42eac2405c8a9edd515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676bfcdaa722d37f207e58b66e17f1ae516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5ec1ac50a8aba085509ba34ad3464d517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960bd11486f58ab47f01a859c876dd7f518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce29125944879933f1ad0853270023e519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce17fcc511a54eea5afaf81816d632ce520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374239fdf630091fc078cc2100b88cca521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b6913effd29ad123910afacb3b970e522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bd54083118da1cb2f759454fa21e02523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d5aa3fc0c718b3a0f5d98c5e9de019524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156bb7daa2e06a3bef86996f19aa594f525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c0527aea1b4265fae5329cbf1d64af526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3eee78d05bb14669998bc6e9abbd0a5527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2019e428024f96d9c0a426bcf18168528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0686576d64ed9deb12934bbd6c855de7529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a39fa25a96a436fc5635fd8fb89da72530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b4550196fd23d6ded94ab46c8f7843531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994eab4f48eabddbbf7600b3502495ab532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5de8e7e877fb1d24ffbb4cca5249210533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe6664028d8df6c57d012b7c32eed32534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7149e8e24f98b86b20704f3c416bb21d535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a0b73e852b6c49d1607761e43941f9536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1b8322cd822b553bfb58c21d02e6bf537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c947c5737c418f747ee800aa0e7f470538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4685db090816e8eff66c32f64ba4c93f539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babc3e8c79661fea18c4afcb0734fc59540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8b5115432f75aab8710f57ae470571541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad00900bb3538a7e6c8284698dc7e350542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72543d72e2f3c99847ee95a0f1325f6543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa54ef07729ec1728f7e3e6612db044544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d110086ff46ed34be988251483a8d9545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64547dbe697e255ffd77d624cd936a22546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ca73b52915afbd1571868348349d0c547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487b5806596e6d70bc5e00cff7e025dc548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cecff4d6462f2c30ef5f9c334469cb549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9004efe86e853d599794b0be71dba5a9550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e50277424e994cf831fdb46a8da069551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c0c892429c4083873821c15c1d86f7552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589ca7647b1112ab4113ffaf18b32de4553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1faf8dcd31002e566e13e8bbeef2ad99554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6a6751d34490e2d3c1137c49d186d0555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff8575cfee8ff481a1ee95a5196c580556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75abd1dbe51c6a577d2ec26da4fdc560557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d13a441f86e77c9c203bcd6317438a558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44c4c73a8ab0d38cd767bbd06b199b4559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ae0b9fc9da6ab33f3ed64d9ec42473560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6771f1f89a88efe992c46a77866e9a4561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ba81717d1d19100074a2a3cc5024f0562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7e3de3fb4eb9462eeb0cec6e7ce070563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43998ad99fd272c34f601a68501304f564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19ddefe42fd3787297d3ffe07388559565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c52333b3f1070197122ee7206cb8188566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756662710415e8c10a91b2541af0043e567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1838643b18cbbb150e17359b793814568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f16bb546a441bd97cba999f6430af25569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7804c8bf90f4da5679130e30a02b6724570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c563906929e543a4b23e131d02e993ae571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d8b4acd26e1be276f6c653f087ba82572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcc56622586ac31bf95a3b8946b6e82573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6736368932da6b8288f935267bb7b9eb574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681362809ff3fcfd7f5270a1b3be570d575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1802fde87c2983fe7f0ec995f93e878a576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b633b91952621686a04b86a998f64f3f577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ecf3a4bbdc710b31a8f25590ae7bac578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc9b59162174452fad8263aa3c03789579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31692cb8b7afbf596220c1feca636c5580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8c12d5a3045db1d85ba71ab52d803f581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8b6eae8fa1dad9ee198c2344215599582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820272e35b7806ce1b0a71f0e4b12dd6583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4530365bbb3d1c192ffed690bd0fdf87584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6024413d7e9ffb3d21206077f0a4be585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfb86a61253ebe517572a256cac63f6586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c7a6921e66728001854bf4c317797b587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c5e34d1fc58a7153b4ebf195b834e8588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a6d369d218a18f2452de95c111e86e589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd7ec209e7cd73fc756a6f1665549df590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec464796555dd1ef0277b5efa9defa1591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a2a502a3c1969db3ec0d71ca85ad75592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b07c350faf354ac7558c686c5a607c593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e071525a72dcc59a976431923010147594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f8fb87fe0fca8925103f601ee05c20595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d97efeae1dbc152780b2d9a6bfe217c596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58048309359d887a90f923d91d45680c597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4225ed6f81c157a8f498267e2b6ea70598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b50cd60b9a35d4eaf2ab57e451c2d54599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31accd9e6f9d5de750cbc1cff1a7ea6a600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfd6bfa48fa6ddba95c82e25887868f601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e47e5ac3b5a3b7a5af3ea3deb19c91602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5f1f14825b0023232c1862010ff3a5603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200e639789fe354f06d22a40fde9c916604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc06cab51fa12308d740a5110f0b703605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78014ceba49818ac542821171aafb629606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ebd79932ccdebd9909e0a37c953194607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73cce131f4d3d62f0d82e983b68c526608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8893635ca72163cd01e5ce4260f7625f609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0312394c8ea5ea7c2ef741cc370c07e3610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326c34f77ae84a482629021bd344e211611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fffe27437689edd5a052c4a616dfbe612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86769de442bcf8adb6f20c8c8b4c667c613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dab4a78efcfd45905d9029ac0b95bb5614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42f00882cf4a232fd4c08190f8cb354615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dde6fbef2a6b690a681680e20f077ca616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f111ae5e272730ab6da058773021f9c7617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e249645e31131d5013e8076a5167893e618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678f5b174877f7c5db20168e85d3e17f619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19f800f8a328f0ed80b69e98ec2c8be620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e589a00e1312f0a38c2d41d25555602621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6620afeec6f68fcb70eb0de8c9dff10622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c486efa8c6ebc48f35f41f114c9d2a623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3003db1bc6baf610dac24bb6038b3271624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cfb641723b977564308fa9d5bf3f69625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3934d9a2289b46339ea9faf527498a3626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be401a3d696fc851585afaeb44e3d6e2627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46143e028093f0559fa1d16b06f1167d628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221fec592b80a075ed69bbd4d33dd31d629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce9dc620374323b56ee1a965599b16c630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923342b0cbb7fc141f6c8e72865c5332631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bb1e54e273049fdf2fc18bee88ad79632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0510523820292394d8bca328d8e8dc633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00787144b227b62c84cf0ff66359fb30634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168b694de938819ea06d316223ad6f74635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a0e599244bad349840e9f182bb80c3636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d0fac551eabf27afdcf5ecabd00d15637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3da74e1874015b4be8474b1c0ff906638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf3412a3a9f4f2fec82e1d8a592364d639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d44a4555869317699cf6bb2f73862ad640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b65085d899f7c6ffa34794eff5ccaf9641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a50c13741acb236f79b3ad714983097642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13f72571b7011da2e3103426f602644643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6008b1c9ffbb67696c2f9b91d8e407a644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c7f657ac257d9d5364a13da8e556de645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fad56e9a5a22cb9d70b6c2023b8cfd3646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1a99ee4a355845dc84d166624c4d58647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70dc0aadf00766fdd4919ec289ff75e648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14505687d290060b5a07d6c96475bb2f649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418612d629034a98748aa29bb73585dc650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df536f47b852f29b95bd0bb3c5d1986651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b250a98b73a0aff435430b08983d1b9652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ccdca8aae3288cf1ba7568e64a67f7653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f023968e2ec4129f82dc54ddc419d80a654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c19bf98e960984657b26b8ae3c6187655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6a0d16f8be0ede19701e5956135e1e656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c338f33b30ba89fd173d72162c1efdc657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17279596702137fbbe12921230fcf93b658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0815ae36a5d0120edf2e4aa57924794659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890c954aff9a154e19e3ba5d06383b28660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efb7f79ae862427689b7c9914b2a6f9661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3b18b948f83b90b2c651ffcf71274f662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35e5448f98354c95cabd3edc2640dfd663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec0a4b0fe91921fa4ed92df635e9002664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b4aa8a3f179f4ec979126343bf8301665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee26f7adfa899c6acc0f6f17463a6049666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e4d25c85a71481ba1736ed8e6ea06d667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca97964f1bca62d120696aa42bb1b88668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e9c40479dda884eed8d7f32e5b1794669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd5f78f3869df7fb77e402c064d01b5670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c15480077de7558195ff4cda2c5d05671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85601785c8bd0714b73b53ed4d48df78672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497df3dc03f113733b98996ab29d4ee0673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6b4b94fbaa34186f8ce3defc8bb256674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d045bf0a06415cdcd41280172de4f6675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15eea808d9068fd1752649bea4d3d214676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8738a69c40c92b2d7acb357bf16b74ce677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5402f84e0c9659f80f4619c486e5bc678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9756620f9861acb4978d152c17174d5d679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12023aee4c30514e7815165532086f6680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5f64154e0f851606f2b9bad759bc74681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452f84a93d9df8c83ca82652bc36b561682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679793b068350ceeef1caf3c50416c20683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c76a8db0bedb0abf2b1dce4748906a684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b70b6f4355ab876efe224e1d39b1ca2685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34686f2666542163aa96eaed203323c6686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7786bdac5a5fc95a1c95160645fc92b0687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de62d0dead6dccdbc2b0a52eb5746c1688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f790347ca0f262fc6184f7d2e4349d689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddf1875628b39a94fe3e3fdef2c5d15690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89676cc2c76f2fc4f9e4f47e9073a0d691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c832174dc8f7a44af839238b839bad9f692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b085d35f646459c056ada422d82f8f693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548ead9d616cdefc5ae11ae3364baacf694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36305db74ad387713418027505a442cd695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c20dcb0ca3fb2d1240c7d776e41444696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078e3f1398c58bfa2144df6d6685cba8697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82457a21d915cf5cb7f2023e8b498a0698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5772e2b7ff938c452905fddf05e95c7699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82400b3cabe3376ae357b951787dc23700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b449f4f335ae78584f4d736d64ec6a3d701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe971426266fcd47fc60138d5eecef9702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a98a5e0dffff0e24873b234414300cb703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332e87cc1efc7d86dde904f81ee6c1e4704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5815a5501891f2808fd347d9d651d6705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b484d271da79bd60ec9157dc419351ad706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d27a3cfd4a3ac67e615cd4daaf4b8a7707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2da14f559f9bbcb7d81b775eb00ff6708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6e5facfccc4eceed3a46bd5653fe71709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f130857882d354e186fe9cfa282507710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e36084873d646026689110ea1b32f8711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d3159efad1d6cdf1eaaccccebb3816712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9d4398e310791784caeff3f0a8c792713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c6dabf1d72b10785497fec80de74df714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8431105e8267a9376db89189a1e001715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bad23206bd2b5b9d5c9ef8d8fc0fd7b716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d946d73a8ad53cb82fb88613e275a27d717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69dcb620ced7200baa40be9fe32b2576718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfe968f9d3b77facedfc5557531e974719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde22075a3bed1d78f932461da8072b5720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b76efaae53d2edeb3002b312b36164721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da3bc469fca948b8d59f60258a299bd722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cea4dda76ce5080dfa260cb84f389c723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1824bec69e0618713d3ba3ff9aa6648f724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b75ffaeed1f4fac442ec0f7586d6639725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37a3b52fb1756b5c9dbbb6c4a6faacf726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827708fcaf89eacbf123cb2b30b5304f727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60138094614bba17353632c7ee60a61b728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae7e6310e846e747280857b323f187a729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb51a2bb3ced8eb8c35a8146047c938730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc07ad1fa0420ba137cc6f31b11837ab731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8c21ff889d1298a267d53b8899ae77732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38bdea50cef8f1c8bf31ee451c6fd0a733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b781fcce32b137db1d17d83c18a21459734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424376dbb6c911de6fcfb0207d0ebba5735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa38b7d7356dacb907ace604e097a5c7736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cece4bbcd69f5c914608c60283226cab737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5631c38f70ff59fef5b1b3958ecb72c738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba5960f0ca172d806f7873403f657d9739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec058123e74f33dc82471e59cbfad728740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a0e0b0fa7fbd88c30cddfdef97fe98741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723214979cac878357e6edaab01740bd742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c7adceac489bb7db44abda3750b134743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62b34efbafcd33888b0389a0d9d5f31744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d792c245207a55353f2c405f014cfb37745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a72bc6683b0dd023ae5d828a655227746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3153c260bcacc1bc12e2349734dbde747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddaa3ec4b3f195c51bb098e85718c9d3748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff062e7f787f6be898866a91b7680a13749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1482b97ed6581c6e1775205178c116d3750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6b8895be499fee8de0b43317149982751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bf6b9574d47205680b63daf7c1e942752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c9e6463f41958e843aa144064bd9ab753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bbdfdc48b3531b5ad5ca8c2834f062754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d66d4138b10fefbe92c38d5762a62f755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720815a40de92498f0cadad3aa095f01756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61104fac7492b71ad33682e4f5392afd757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42066e4444a0347e8244be5d6003d64758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fde678f97369da8ec9478100070430759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c6dd1b3d30f0dc1af03f5b5ffe05e21.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354fb9b5c30be11bcbd3e6adcb0fdde92.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a411a24911c6d537e98364c8089176883.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7317de8d6a975f79a44547bb2926de784.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93e737a838ca9c635962801312a137e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3e0136fc996920cd9fa20134074a436.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a3ec109b2e89ffbe0d70dc50df6cfd7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecc4bc4608760d2bec9a45bb734b0788.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abbdd2d84b9f06d19d06321741aeaf59.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8253ab890c9fcac2cd430b16e36611e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d3993d8d7221b84d4d21724511347211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5da8443f41f7cb282986fa125598d312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7327c25730054624eadaea65f07b90e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf6bda45839d79d62efcae4a1e03fa414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12900475575507b0d142a3af244f3c9815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5697b112d158bf447bad8b4d32f3b5a316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1bcfaec8a8c53d63b3a48e8e09a84a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469ccec4c47d13aee0beb0f75c45849f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5cd1a9ee48da2da112e9fb8cdd789219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d34825e32b09eb8841ca959402ee8f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f858b544f474bebab67642b999420dc21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9954c438270d9c3884e2e677f32c3922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36eedf14a8e82f946d3ca42b1cfe08ed23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a2d9848e40b82abce6c446450f2b5824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ceb7f71b94a0034075709eeb85bcbf225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403936f45a249be2781b16d33aa0292326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830718a971f9cdcf16aeb700eca416a827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cff8ac236dfeb14d242a3e13fef728f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a73f7605ecf3cfb1808c1991a7a7d029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c11c423c7f7da96cde8f8f933c266130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f61cd51664d2f3d33366ff9156810331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5caf83cba049a43bf9db929bb92e4c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da68ba2ddfb9fac2e77da6a45b8167b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1744a796a1a8a37ec402906048201d8f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbba89979bee9dd04cda5d69b024fb7e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80521ed65e65b6d8e036ecfeef62e29e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc2a0ffeb7569a04e18e412b1d0c1b637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2b0b1fe58f417e932620c86d9be87538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33808932ade65b6b963dc634c5cdad5f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da3959c2b897d76e0d4c0f55c04bb6040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceda470fd525bf863c17c31c5a2303fa41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889138acea8e3b6fb32e681f341f2f4c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d2c799c85ffdaeadef7ca10b01fe9143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1444a70b2e4c0d7a09183fd006d0cc044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b367979990ea7d3136ebff780f482c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d390b1027de26ba46f630cd4dfd0ead546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e872c54bada36b87fd91feced4cb704d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfef5637a7efe1c697bd98ea92a1083148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb57338c5e5b380fdfbe83df49c807949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926328501b98a106c8c8987307d7215650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1221d273aa2cbbbf606d9fe0ace1213b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940971996164742cf3b02773c9cce17952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba1c437256edb63bfe7d4e322a4aad953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cce0c25909f78656ac97a71a920aa6b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a921a4f4eaab8ae2fd3ff39a64396655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac62a086c34715b2edb187538e73fde56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a3b63496dd27c6f8bc5dac7c62559c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649897d9efb435f019359f6bdeaabf6958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcf8643e9d56b980acc01ab0e00973c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d18a871a85b77ccdec94e551b21cc9160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa51400393f9f07b3b4f06bdfc1d39f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e8e2100a826bf88f1b72488a9fb72b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcd7de69b12ca983651cba35bb3a26563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522ccc719b8fd6e983b206c7751a7b3b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a51c28e34acdb0dffe246525d2d12865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12670c15d039fd6ccebc918fc39fc2966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc94545279ceaa65a7c60d44bcb283e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1859e45b87f53d7298e0b1f5a3b67d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8e3b74e3ee90bb9371fcba8d6478c769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb893af80ba2cc44f3120f6c4b8372c070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea745c78b0cb3b0b57a76578f4aea5d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a33b7704fb61d34881518630501cec972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d059625277926be460db668c90942d7473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94386f3b606ff069641eb441d485001974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372575d25762d8d7dbd9bbbf6b64ebcb75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095cf51c597f26da6eca859bcb577de576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb376e24bf7a5376064ae7e6e65340577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812e8bdbcbf5ef0faa8a4c16245f210878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945649e9bd88c117f9d2af8bd6999a8279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b5ce51f1f88f3843e08d2edb55457b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f72f131fadba90364a392d2c2daa6a081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cb9439c0f7f3c27a3cd35512ee3cbd82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7eda51104ee8b2e45d43f45fc2cf1f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c238903047e0f0e6907081d3861e984084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d261dbfe00927af688ca0308d6ebcb85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8e70a7b6a51ce8c5d037e63e07f7a786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83dad92a9b3849cbaccd7682aab4efa587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde3251e7a24bf1cd5af3058582a976a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ce2f922dc93c033cd8b3243cc4823489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85322818c60c9dc7e75ac804b829ad0990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bdf827c037339af322760753ba83ed91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba87001495ae03e2e47e937abfdd7d1292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b70afc8a83d7a7636b85042f1c40d0793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdb0ff6e8119458647bf1e6b3d6c24194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d09ac78d05e2a52844db109146011295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e823b2f84c2e6a59ee266f28434e2796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e2f91a1804d4b1846c6ad4d8f36cab97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043dc7e1f2644c43baeef305b3124a8998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6588af131b6bc31da7eaf0886ebe40199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d42b684f620037d3e1c814bb8a759f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a23e9920dc457afef5f1803c3946bf101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a001b2928eab6dde02737e6ab0ce7626102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8be66835a1bde9086b36c15a145eaa2103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc20749049537b558139180088933f9104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fc05fd51c7b65a0778ddbad34fde60105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8798ec403b09fbc2fe9d101d9b6b438106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4542c3ca1cbcfde2b1fd8effe0994e107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426ee425a912dda239ac093b68251f91108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0f3b368eae5868c151b55805a73c98109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14aaf4a3c6bb8394c2720f284bd10fc3110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5897e6c4ea498512674487c117811c58111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0090cb1085bd2fba1c8fc72df87cc35112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9aea89037cf0510aaa6a159d067840113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cb8ea298c676b1affaabc65fa70151114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ba08384ca78ca9a21a4b5a8de31e83115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1276b539fdde0f5e51b398f66b4ec3116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639b331f85afda80446886b30755f64c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1ea1cdb9a2f72e3ad7fc8e56048f02118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5372658e93e8bd33486a33c6411f839f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1034e6aa098852e3c4233f23c8b00ea120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52e9be42908a8b57afd7885f46e2698121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d887c3ec79df339a12e810578bada6122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa17990cb972a4d108381e96df08aa54123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040c2ad86e1d9e5b7f708de47f213109124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9296aecc7be67878db3fcb538cc899125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1284dbf80eda618df8a88b18f789fc126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2953b1b4189590e6946ec7dd6424fa39127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff36843bb2ae361f6887a310c57555d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbf79427635ee83ee3062ffb3b935ec129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54af9e08eb69bc2923695595c0cee0d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34dec5e6cebf4a7adc15ddbf5b3125b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff46b3c9853d063cb01f81f7e5abf5f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0877c016ce5d9c0cc9abc2fe0c7961a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ae963a4bdacea5258a72eeb2991d0e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5010242868dc94a5479ea485de4b062135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e640d897defc2d6571a1f38299d83f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3877d1b6ddb72ee99a0b9876dbca74d9137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1859244799b0913362f52ca47fd9eaca138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f033108b7cd1cddd612b0b92eadd0b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f718a9e5ddb15805380d816f827c2a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3682fdfd26baed1e342a78bc0b16f62141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e5ea372ef1cd646a1f5b70a258f954142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615dbdffad0f8cff8411955cc2e9e0fc143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a5be256f9a9a52634025089808c4d1144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4e06c1e170c2573d3103f1bcaf84d6145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1cdf29829f6b7ca5fad70e1038284d146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81dc750c74d87f50510b229b46b8d05c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e621e20c47080da9bf2facbd119d06148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851f354bad1b3831bd69fc31c072a2c1149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43209329560442a3a6c2b18bb385ae43150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f613bb74841619bb286e6111360f5a7151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2506d924973f2d97d65fdfa03ebafbd4152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4225e3c17d5a168b5a88eb8b3b1d99153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae6c66a527ac343b7cde070217e9174154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c8ec20d0a92128d0c270462b4900fb155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef6686fc3b17a04a4a77c748a65ebed156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0dfd65ffe21a0005d4bccef7c229a79157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364058219f8242f36bd25c498e514bef158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2b595388b88ab8d86f7c32d79f4cec159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75d40ea6ca64f9e5427c5b76bef90bc160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1322b4deae0f2efa797e0ecd776f6ed161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8ec7c9c71e3b34283f66ba3b2d478b162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63e479ee1b38dd47c05f8341fe906a7163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d98c53f16786acc1b54dd8a32a22f9c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e89e2c591a8f62e40eab17f9ed30e22165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cf3137ae301198e21bb58ac9b89a98166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990e3c1945c3d87e2fdfe06e2093b0ae167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf898bf6a0a80e50b0e1ee56b9538b6168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87d6f3bd058cf0b325da0461070d6cb169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78978dad7cc247ad8e12cc9b81a1bd6170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247094b2fb56695a967879b016ff71d2171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73439510abd731ad629a1e1437d0d982172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ec9841410f0d8ab7d4e24318982cab173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8784497514b2ef7bc7a8c90b39c3cf6174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c0dafc80aff975d29d196d5d2d2d2d175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4826b46b6efb4df8c78cb80974e5c69176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a5bb8cd6aa65a78d072bdecf561d78177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff890f2f3723346f062ae0fd079a100178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0293fdfc28097a2944806403b06d06179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c8de89d4957a115daa040565ca268f180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd335bfaaf2131aed599ff00802653bb181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8236a90f04583d82e8f144e46c5e616c182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdf08d870c3b2b5f9e138070ca5ddeb183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48298fcf9b04038a95d66d3f2824dce1184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6910efaf6f019d0ed4f0a2166ba74d81185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9c198c71015866915d089b27d49aed186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574c5d86ca288ae04dec33157e75f306187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fa47f7bf6dcb3cc4c9f13936b1d008188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b856c5cf1c428c774ceb11448b15a192189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39771325ecf251713d91ed58e40ba82190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf141da4cdadfd3568865cd464d94f44191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801d0b38d933108aa0fafa8a2ebbdc97192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3741baef8b40643852d013a10745e98193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7874af1be96424a777a622f8dea8142a194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469493b4e448d665fc3db6d5a2a4a77b195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727c995096daf649341939db606908be196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e4f9de2f6afd00f174a492bb87bb19197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da921cd43fd7f95bb233bac1427534e0198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87b8b4defbe3bda3a72eb3022f66c3f199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b0c5e10c0d64a81acd999d1a8e6530200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae17392b2d62ec6936657ac245a7006201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b42e03b108ee945c43da279c678a99e202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483b1ebf5bb123e2e14fa5290285b8fb203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718f12b3a779682e81465305ab87a074204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83484e827a0983c547bc7ed09163be50205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3bdb033dd67bb40a3d379b1d86531f206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7ffb111687c08353e80f0b64d903bf207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb02eaf1d7c3fd471d492bc4e17c026208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee3a52bab3372666b17d8f3b6d52afa209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19cf909f850637fdaa0eb2baec08f49210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd156690037a4fba1d85008889ea2db211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa30e52fd56f9984cbcd76eff67401e1212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfaf8a83cc11b198e35d68745c1b202213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2505b7526226814db71589eb2e0b110214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d81b947cf635e95d93df3bd898be1fa215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd51e8ae064fa13179e7c51ca92fbd43216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9286a94f07ba5f0d18dc0f9de73038f217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb1f1128c0d5d5dfe44168c58ed932d218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cced3dad5f823a7a99dc6f72bc8b3b219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7341e4da5a247ae03db4186a29c837c220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281a7c0dabf59ab57223edab38292c96221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742c8e11660cd71b131c87dd49f091fd222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb6537e976a74ead41508d031936aaf223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5a63681e1676a52aa348b0403fcfcb224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf38f644f99d5283c880ef5293a920f225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4a829304d3dc28a113432d505a79d3226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6df3c7b21afde7cb3dcc2bd97dc831227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca62305e751874d147da155baa828942228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5ad0984e8327e2b37937b4e2e304ee229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a767df48a7d360993279240d3db29efd230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3175f3c4c984d4488a4f7f5605258a4231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00b4293b7ca92afb7a928ecd9869a4f232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a77613df3fe1f83da6f329f71806d9233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541dd9cd2053c171be0b8846ea5bdcab234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5873e3ab2395e5db62247d78d90d6ef2235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00acbfb5b63971eb194907462d071e4f236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccb89469ab6e2cb56d10df7f5240a12237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526fd2f7939e45a896112ca69257c40a238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e3c4f1b6e78f854fae67bb8540c841239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b3f1b1edb70223d0a195af38c9629c240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331d0fb0d6a3c7d7ef4e3e35b0880dad241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78c76dfb7924130290b949260f84e6c242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f4e869fb8cc5166804169e63dfca7b243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f5c39f877548d90197032c9ce26c51244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24b5434fbf1f2628403fa323ea39f6b245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171d97236defc3416385cb2a0448464a246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b03d53757e8060d995626ecd1d2349247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbe5ce5ac53d2354cece256e23258ba248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7876cfff9ebe4749b303aa6a233ba75249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd14a83b678b1d7a26871adf510f585250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8aebb4d187ca1bb58c025e21f8fd7f251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863f47adade65ae7b64435a8b7662545252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7092aab3347f72aaf4812b0bc14d8320253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d2f6f91c90ddee967d2ce0baa545c7254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cee71dffd63be8697d3c9d1e34c793255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615662af37b5750f1bf1c50dbfe52fc6256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026b648f7ca10dc77292ce223e04e20f257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7f20593616bb79b50d47ed1572340c258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdb81a8c4f9f7a5054960fbe09b4fe1259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9254b45eac4d4808bf04fa2cceb0cad0260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65104c7efe7b3096e860ab9a3cea3849261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be325869b92e67aad6f69f325c7442e3262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26fe7c3890a873ae88838664c6654f4263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe57ce783a812c3af52f70c4d719192264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07dad556754f19e2dc714f629973af6265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6b6048df1ab4f465d1f44c47786c39266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e88ba2852021c4fa92591a82c155414267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b8d3044894f142c6480cc695ab4ce8268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0bc852729eb6ce67e9ca97daa19e0f269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53013ad5d13c6ec9e8b682249a501ece270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc6f0b3a246198781e2666d0fe96465271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdd01eb6883ec8d318428b34f3027df272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed0c5b14972161fe2106d9b1d0b9830273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8478846a99ff08537b997646c2f49b86274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bc6868c7dd7e28118981aa66d56a75275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962318897ffb1eb834f017521eed34e7276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bc027cb840d41cbd03b618f5151b91277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4d856431d33e11ed94a5c40befb419278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eafd1ff8a1482b0e506c22e87e44ecb279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea00ad8c43b1f3dfbfe13c0796ebc58280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa3fc17b322c5b5122f5bc050aedce4281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af7603b7245625e11aeed40b1fbf351282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985a5537501acf2993357336d263bf53283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab62f82ab0b1763509ec25b9d3fa1a61284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bcd94285feb879763efff522709d08285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffecc1227416786bfc480e5ec6db342286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f43b3eb3373304ddbaaf4beac9d81c287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7558190306d888a62910a0cf80e489bf288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3189848c0880ce977a01add6f7b5ccc9289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0597518322170a8a6c98f1fb53f203290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6993daf64c85c2d14be8521037542f83291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44335567e82a9d7ee6daa0b477a477e1292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed6acb361aab18b20b1a8b4603e3a13293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43359b9f0e4825a5b3e6852545dfc52a294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfaf638a88e3413bdb809642e24c96a295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96d58af7736cecd1164ad94e40c49da296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcdccea628c4d57f1b8c68a6742fe7d297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39229f41ec6653a3bf53d187202b96bf298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89540075e3fd6911362d3ca00b91c429299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e251bf48d57320557a0e11dec8ecca300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2aba53e094f499e9d9540f47176065301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9cf9cede0729ae1ec43de7d9e636947302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd55005b6c10f699c8beed65b3b82aff303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9de2d07add5b99bdc4acf104bfcda3304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f1464a2c318828249fad8a691f071b305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7cc9332ce9ba9e7679a41581229541306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba46c97d951e81a4bbad3445835b27c8307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb00113026fa2d5c50423bdb886f13f8308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b3fcab1b1c607a6edad01f69f7bbfa309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81712c32d2e477ace3cf0220147b3e37310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af55a191ec9e750c18e591c2783c25ff311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab5e6caa621485580be181aaffa95a1312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce02ab6420b7041381bf732b0716ce7c313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e4a1740e8ccc6b14cf86cdf8d4d089314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4908d03b67cf45574ceb8edb907d11315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91daed9a4abd7d79a608f03639643c37316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857b6ad934c20ff51526593ed35ece94317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7838502c4d3c45499b72bf88749894318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe16ea76fc97544f64105e9bc450ad8319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52603fbef276b7e0984241ab98926ce320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8764de5addebf972145fd84c605111e8321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d00d0d99a3d4c8ccba56ed46afabc2322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4068451e9191c60e1cf395d2fb419002323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9e9e27c9c003a5706500d2f05a5980324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0c353a803d4f3a38daad5c5e7066ed325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd6c15cb6effe86f4fd35fafe2d64a8326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cff1456003ff0ecb5be0a9af4c0554327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a67591204f11f51bb179ec44a08afcf328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ca8eebbb1b308fe602dd7c6a6ed78b329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d474dae9bf858aae7b2d95d1daac28330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0912a03c8d3dcea0f0e236615cf2e9fa331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6842d31055caf3592e94c0a9bda73014332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc15625c1709b9a1b851fbf334165dc333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653f917e32cb2410e057c75067421c1a334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1a79f1b303d4ed31f44cb57c8db537335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c959133434c8687221ee6db92496cc336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607851dcfde12763ae039023d08fb03b337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1fd6592a63f751536be065c78bb06f338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258e8ae39510b1c365530b538fc0a52d339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8226080f3b7e80670c3f089a07b61d98340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49c6c24e86976f3cc919f6ff944e943341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d94b5e567fcea94b9273219ef598b7c342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252a26985b43753aba3e2bb0bd84a57d343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d25b3a9d34d88871ac435069cf52b4344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d367ea05fda0e54e697e1620f5eb3db345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349d836323baddda9c9afabcd681515f346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73f485bd70913359ea2a32e2aa408b5347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24645e639fed46558a730ce64b031ad348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a91e367e5fd9004b6567d2f655cc8f349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67898fb872b71cb42aa46fb8f3c4f5d350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a233b2331795106f0e2c75fa34eb938d351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654f049c3301626481ad31d1dd680259352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3412effbe2b9297c364cfdbcfe766e2e353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e06f9a25b44797b62ad3af580eb7eca354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a973b39579748a64b4968ffb1c1f213b355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39795688130b644f8a891d2e8ed3a018356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec398ec3a63021bf8b785bc30f61174d357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bb2e07441c4446bfd76d27edd3087b358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7725d7fa8731f6f30480a705f4476981359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783ac4cfdce7b3ce43a4247d7b63b5ae360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf58e8b4244ec12e16263ae6575b2868361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20649af9b11f1a3c74f577948f239a9362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500b858906c87e0e5277f7ebe414595b363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704770ad07d47d0e6a6a442059eb0b4c364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66d335d3c0d99f5645d1a7260483dc6365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ded3cbd39cee7ce3b54170aa1bdb407366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72847442b01ffe08bc5d2523e58d54fe367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8316f7b3a36498eb4994880757b8f3368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c5d313fa6b1a4ac060d4c31ab80a69369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5aa1408010c182da690d06c851c867370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7be3bcb6d294253ca0a74bdabcfba7a371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d7c77d998d20afb1b276afa5745187372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aac4429d5f21e0128f1e43af617cd47373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069e84d8a99b8395712922843088838a374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d739b1b786350db910ddf6d288b0b76375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf73a1dde554bc2b11d91b2d7128ed67376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142c5659c3035464023fb60f52479df3377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b66845415810dd2fd03d670c93a2f0378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1cf0faf9cd9583d3573869dfb46858379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1c0dd4e81cbe4b994b3b2298ba412d380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1e7d8dca6c9b4b78f1295c58226106381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd154bbbe7e52f78356e576a1514067382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058342bd7262f1c8e56016f5f8334d27383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f9df9a4e0d7f8f5c16b2b984b63685384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb56fc2074b734e51b383d09ee05aeb385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183a8bd2162407d4509e94a637f9f5c1386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c1067d1478883fa9cc83677da0519d387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff13e645d439296d82bfb99a329cb56388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2b72af0fb754678ca84a93128dd801389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a192c03443bc6799a00fbb27a72c9354390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b6ae980a921af257e0c735f049224b391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b383e23aeb3f7d408b85618692e86cc392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86001c3e9b0e3957a103ffd1f3944fbb393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c70b9d95d00f9eddbdfe3b9a0d19149394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ce9701180ea3c173cb099f85e32ed4395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21329519b6d74d62db1fe047ebb6f9ac396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a117ff0de16af44c3bff621b5c09cdf1397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ff056cb18cc76cb9a7db4291e987c9398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65aff4df63372e3379f5186eb5fc7ebe399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3141592a96a3e998950f5ccb45124e400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e4f884f609738745672181b1ea5a38401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3500f77ca07f5e1663cd1c951ae669402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d824550530370559d8b90196451209403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c60169de806ad77f862ff594ab23b1b404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a964270db623b3623dd5c6dea5c836ac405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9865600e7bdb8e85d546f4c7db6cf9406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0dbb4ad1181a566ef5fe890c616cdbf407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1aac438ad3ba40f48db53fb5b99ea33408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d54e6b32d2c611f6fe548b842572368409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cad9291d43f035f7fd21f1fef8088b410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360f513c55ee7267e99062a2127c76df411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b894047271438c9076c4eed6cb63d5412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fd6f2cc07c6d2c554f51f7804260a2413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38cb74d38da1491b8995d9614a5b32a414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b297fe46d3500358cfb01c49529c2e415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220ed58e7f3e0cb1d436afd18ff2abed416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3688f63159d9ef1c6dd176b4c7402178417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58be8f23cda66c7b9687cf81c1e5b8b418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc723df857c48f443ec77e11f2b8c7f419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d7f892ee740751b4356504637037be420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31fc155452a3e8b2e13fcb3a645e85a421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0555b5b0519e9fb2c3902142629a57ea422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418c7fbe6f19beaf24bd8b11d30beb06423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd92b345315c6f6d80e41ccabf80a882424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c193d144a502d049e399cf971ac2fee4425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2bb23c4ef2f2fa18d34022a4e183cd426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2adde99c03f302573d7d91db1146f12427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73cb78d9449bddf73762582eccf4acf428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb8b657a58cbca2d65468cb6089d14b429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f78971002fa8e152d643401633ee2c430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf88f8bfef01a88883d2bdc2375febc431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62dd172196a770455b63705dbaa5f7bf432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9daf0140c11a8edc71d78ac6b9d2a1433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d84cc87a4535684c26fefdb7a095f74434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17fc3a1e1575fcc0ab49ba738e784b2435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be329855024d98cea1045c7c29bdd94c436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5835a1e56fbcf50f4e6f2e84f4275fe8437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd698d4418f03e99644ee807c5754eb4438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee33ad65ea9e86bda2e1b14bc2f462e439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cc089887684a32cae652aede468b64440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cd9e5b80ba738eb6a2e645aae3e813441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bba8fb43a50316383ebf7ee879cb477442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974d22fe023d2fbe66bb328684df469c443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3230ade771cf2a45de622672aab5cce444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f8b3cb01ef51ba3ff120aca81068f9445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae53f889915dc922463d6d3fb24e532446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f933401e38c243418d899285d35d7f447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ae00604d32e9d8fd991fee0cf17529448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95c2274e420c97bf1e97588f6ee93c2449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9e01a1257eed41245c57aef6f2f34d450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9402c27502035c3393149d839ebf899e451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7435c7ad644ca3893bb93a25f0c77cbe452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3702164787f4ca4b1e21b9fbe41ada7a453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8781f09435966c494a1f6709ffe81e54454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b22fd0618e5a1e50fec4a7e6e3d8e92455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a8e77b3fb1e18b820f319891ba3c48456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f503d8c227ed3f99d53e7f362210e1f2457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bc1fa7b2e9ae76cbb20107ee456ed9458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94661dec16b2a364b495652fa499921459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecec2b86253e7eab7a9fb6c76bc1c13460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9b2a3d14d6ecbca2e0d1afdadccc97461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5f4ac4520ba436c1dc2a6a5c2690fd462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9ab94da73d44a9a174294906f23248463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f2fcac552a928dcf59261ef1b8aa89464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20dcff3a6952cf649a99da2cfb9c40cf465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692121fad0856b641f456a6117d0843e466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b7b556805482f5284856c4e03834a7467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8aa48d3ab2508312104c96ff8b76fa2468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c6a639f4e0850ce627b052035b6748469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c66c879f55c802752278999b21d6d4470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2254a7b9ee04865801f4fbd9518a6de8471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24a78e98f8396185e31dc73d51a175b472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd56af7ab5a12e3c8c03d875583fdc7a473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d297e5fb4d1b3272340a8fab2d667b59474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c57d2ef8ccbc421a4335c17bae69bc475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b190a20be47397da71badfe3274f3514476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb09cfc36e7f125c79db0b4bad844200477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3840e96d46b8171ffbadea94cde718478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7aa89c74321993676520a2c714da71b479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801e8984aa10c7d1cfae339da26443e5480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb525c264d8ac2ecc87387783055763481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33599f8d7291cb8bf1bdb46f889404fc482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d59b333ff19512056f438b8e189408d483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95625a14a9975a69621584e93e1a845f484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b871900487f29e0825f5d63ad97210bf485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82ccdfa3c8d2fe7b0ec89061aee3d2a486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ded991a00c59d15f94bcb84154d776a487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce46a3695884c7c7fd6cbc23168771f488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5e177757b2d843768e15b618d0863d489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00591bd132e6d87c95871dadfbc1f024490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5c9e46be8d0511458ffb635ded4694491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f0a85d3693c8dd1e0d770259b29640492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a88309bda9f6bdd3083a14bda02209493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35b699bd4d60e5fa9c7356f686bd919494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752b9258c6f11b957e8770c87d6d66e4495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48101d10fe43d2c9585ca85ba34080dc496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17eb45a049cc27c1f152bc375e81f859497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68059510833d66025c76a2c1ff855806498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef8e2913613223777036afce0632f52499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b88807a501ded8b31c3bfecc2a16c3500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a99464e70122eee17300072b2062edd501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d394345773918a513d7a3fa604196f18502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8831ee241b279445869bd99e280ea10503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e40b5146cec57380c1608293a4726e504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118147a218e80d0e9892ad64c19ce52b505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3ae51cbb1861e18b5fb72cc5bdc14c506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64844b9a723cfeb11a1013478ee446e507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4964ee62e6dd03762fd3e5bb69a4112508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9011f86546b70456f83312d803b0e8509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77848bab5eab00d696d8193bdc343af1510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d784ac7f1d86d54597d52829e25e4f511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e180eb5dc2ea06370d231626241cead4512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5462c818ea6ee77dedb49da306e01760513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abaf654a6d77e5365fa62af1c80ae016514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781604717606eaae19d40d042de80f15515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f4f8f57510171ea8923874af57257d516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f0eeb76a3e1c43245682b6b286b029517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bcd5253da903bd5be55918188d0d7b518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce23efc62b981a710f9c24be1b41c207519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14e42aeb0d301f02168002d9adf5707520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4961d88882d06cb3ba9ec988a922d279521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f969daec41b50711521704390e82b1c522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bcdf72335ff8a7b1c9003a3647c80b523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c18bd798c155291debf6071136a407524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5548b7705601c7dd223b61523767ed93525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4f9099b190222b2a3d49d43e6673a6526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c5d76dc62f01ccc06248b5bc4300a7527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da0e15d7a1759090bb2d7dbfcb63e85528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0042e29374477b35bcac64505862ea32529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda914e267f9f5194478ae7a59b37370530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0956a97b745cd7aab9681f6d085e4aaf531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4d3192ca7089b278be7c0a39b31b08532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7842f0cc37a09107d171fc8bf0b5f030533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744651647a3735dff8925587a4976e80534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b40789e615390782a9d76152629757535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547535f1e8ce20febabd323c4c73746f536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92c030d24ebf7b4ca4d1faec0a163b3537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09da7f16cb8c2c5708b43be9e35e8b5a538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d185d84c9a1664942adefd01c9f6135539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1136b98124d6aaf23488500802ff357540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da889242d6b1271e33bb0f82c013f13541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd2173800ea92015507cc8857b7c7a8542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b0f99211bb1ee46770f283715fe73d543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121e4e9e70c77fcf32ca7181c70d2e23544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc896f9d285cf26b5876df7eb97a63d6545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c9ce197dcca1b4ce7d50abad4285a5546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c920dd97ab851b8d8cffe250c1e123547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc07ca44e3888d200f9c136213fb599548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32dc08fbbbbac748628d06ee05fe830549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21711d82f3d09c60d2af464f2587614550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a36a57e5200fc1db1e008c70cf3b89551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f08c6e46d36932c62bb649f7b0936c4552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8de14efaf6cd94b30273df637cc6d5f553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fb10f463946386763729d31d5a125b554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fde825baff4a1d01220c58ecea4e805555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437e1d2d0579c0a92843292b079a25b0556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8476925063379a33175038b0142e1f557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47327256d031f8e985ee964f4c6b4d4b558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b80af11ac247dec1751817b9fdd668559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fabb5f848e13882690cfe34466c2e6560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f76dabeaff23b6feec47bafcfc70708561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9be55c5b867fc8020268e08ea18e9a562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e48e8007b790845143371b857f0140563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fd6ff00de79cc4f46dd78490d4dc25564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d304aa821e19951224132d364aadb9af565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2deca7a6462ea6120ddb374963e8bdd1566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56647c2284a9ea87412bad7359b969f567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a61e878b6e3aeb8b3cec5ccb65bb96f568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8882a1ce85ef5069f4a80024eef4790569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0122376a10aebbb5fe724af2ce5788570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92bf15f877eb5e0cb99dd142d238970571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceaa94c98bac44e6d455c8a5fbf0fed1572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b3bc115355c4539027581a9dc68aef573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da596dd1f55c9d2ec783d4e4f14a7559574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f739516ec3ed1c0c698fe3e36f7d39575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3499992ef5d05f2c272f68eb09699751576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b3faa07865854ff2933c5dbde4b54a577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec4923493aab96f5c814d508e1ad1c6578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43358e610c1a502f1d3be9da65b2b302579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9141b9ec5328ab67b218ad824b61807580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15fa5f9e39b9a99e68e36b22f0fec59581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57799e6bf4d2184ab4024d36b31c67ad582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ec95c0f879b0d5c47c771cb4cc80b0583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4404852b9e4f76fac830d40b3ff82e68584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4751bed5599dba529d59092e6549d80585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643e1a5f0071adf4aa67e8307db49ed5586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1037bb2fc725100793953670176904b9587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96621b1853f95887cd8848146b949117588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ecd45f39d657648dfc147847a65827589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409b04b9cd1d81fa9c60f72fb2484dcf590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a17370ed159dca9e033a163a9c724fc591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76aa2a336589d7952bf2f9d1e4bb05c592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4a8c4bc9505d7a08a899dd26855073593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d590b432d2006b441e31a052e4eea30594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f290306bf7f669b844bc6a99c7aa06595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294052eee090bdd431cb03d6c2ae3125596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0d0f6bb5749d45bb4a0e0e6bd4ad57597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46c8379b9d9140c8bc31b54d44d08fe598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6f6af38ad67e76e512bba016d1aa85599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679f3348ae8e51555ab6bdb2deb95dd9600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b4ca70ebbaf6a296a36eaad902fbae601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73dfeb4fd4bda9c25244de09ce1a14a3602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0459e783f024cfbdac4a24dfb63bab91603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87816d0c4fe9fc25739f54d698e43805604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3c24c94d802795c89fe24ea52fe838605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5eb568e344648e35a05de267848a8f4606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83284b1c58ecfb7dad4dae792bf44471607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aae928645b96fd3ada8e09e75f1379a608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e01e6422480b2dfe0b1ff7be7b44b7609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3b872d9ad63911b6add650e6b45296610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4108ff344e386b632589833a552e607f611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5cbdf90a9fcd9e30d42b790b436d44612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de2deeb002e2c7275f4760df20c2100613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c549e0595a484644d02d91ba3e631c614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cef531e9b1ba1309b0cdbdb9acd1de615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a236ffa5a593155535730793529dff616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a449b62eb9f38ec6b5ad903d363c7235617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82230ed11e85487fc6767fce15e48c8d618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd436851452eef10db3be1a60e48d974619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a995896d4e7f55be750a05bf8587b54620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eee96649af178dd2bf7ef0652206589621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b65d6b43ca828ede5f38da8741f2c3622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45f5b2725c7c10cf364daee5107c132623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8c4f39400092552fa457594de5e7e0624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5d6bccd97ad6b7a48a0b07a5314b36625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ade368eaa1f258a94ec1957eaf06691626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5679de193402fca927a417f1d4024aa6627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081fd2690468cf2d2a43a462e9ca84a6628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f91403b9ef848a1ff624d5c34cab37629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfaad167b1947d492e67e856bcaf5a0630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c24905ab4e66b1aebd927f51b8a318631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3473833c1aea4656067da3f3b79d3a632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75668dfe826a20dc442a9ec928352457633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1368e00eb18d637fc173fa66af8604634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fe912cfa2baa42099ca299cf2c43ae635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05dab897f0ad5e9181c940ba3db49d8a636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c8d45da2ac0ecd06b3447e526bb79a637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5784a6407d9ef2ba91448d228554a65638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b91c28fd859a9f9174b8b0137c0701639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26afb41ae4fefb6aadbdc60bd2f68772640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5fc49bc33c5be2d0369254eb65616e641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28c36d758c67f2c1abb6661420abbd3642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1600002f4f5949ce03b07b617e6ab7f6643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b5503d0020600f3553f2e2ed3dad95644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4040b0665b19001bf6577897ca668403645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb092f63708211766f63208814980a9646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c23f7ffbccd44563bfd4fec54f9dfe647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabf39de9f5ee4a86563c45739fc0163648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfbd20c5d2a0bc6acbe612061af6fc1649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf51155add2829cdd86a392b409cacf650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bae9c951a7ab01da8f451fad6e9de7651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d0482e0d3232d6a7c95c25d4a420b2652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1420471feeb23cb8f56fdaaa9f5520653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06177567d1733e91ed13918ef7291d0d654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbe379bfa60b8fe9857bfff30bd45a1655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f9d8bf46800bfdc1cc95b24350ca44656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b222b4b7cbc54d96aeee33e8e6961a2657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cadef1987c8da3e2876f30b6656cf4658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee51eb97d69b6afff0efc3e992fbfcee659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a654f5c591b888b5a35031e80cfef5b2660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340664343a4a02a28f48dfc2184ac186661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6c897fbf002b28a41380c326b6b4bb662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e6df3c166f4102291eb7844d0e0d10663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826ec9055c0bedd2ddcb07924214a77a664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277cf3de3fc7cdd98c482a1ee7fc3e71665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb571c092847a852c0addaa8f512b9f4666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d26d29361ef7bd876eb19c8231cc9f667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d40d30479f830398dc9a18331b0cba4668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897d9ddf26c90f20af138733be72f6e6669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74cd4c607987774a5caf8f9008fe358670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273855193f6deaa716dcfb9e0ff23da0671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db3e18ed6751f6a60462cc0d3d95cfe672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cccf88ffe2cf385ca658c4851df8ee0673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ead58216cca0cca449488e81f37959b674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f067ac630953081c055cb25cefe78d08675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9289642f9331377bf569fe1559dfed2b676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fca935633ed0b8292e1a1cc1d7c10b677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc814124a3ed6e88019306d89ec1f3c678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a265266df18792be7d3aa7ce738be2679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba4b103fd89053b0f5eb12c77051349680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508643e8a6f91a52a0df363d9d505823681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d44c28e5cb024c432a74ea5d4fee180682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fbf3204c4cde1d40dd6c24586cfd0c683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f936ec8bca38eabf7430c5f2bed253b684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6d5f0ddac4cb34f05a4f5ac578a1f8685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8db99d2cf3278837a62cb4102d3ecbf686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612bc1968695cbcd3ae89ec5f574d19d687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7c8234f5468e04f7985d3186a0eb82688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f302f43eb747184210b567c3cbc5fb7689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078326f575a0427d9703378495011671690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2660bac6c914fdb3eddc741adc9e8cee691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e645f2e7f08188957d5e34535eb5788a692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36bd3820e6f931c25663a567356da95693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895946bfefd0bd73efc60729ce9f70a3694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442ad642a2551008accff3e164f6ba5d695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975f7096cf6286e53be6e4edfe7ac733696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c54605ba9d0edf6f03b01929b25f56b697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0798edfa59e0876f4c1da3a5cbfb51d6698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fef98f2930df4c6447fd437b4b6bfe8699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bef781536a77246ed0e04a69eb66d8700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf0496faa53bd33e4e6bd9869ab1a7a701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d7e823f4b6aa6aa1c57c79bf88babe702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f23c81906d76f1ee9ad489acbc166e0703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368c624be7e54a4b2d603cfd987b384e704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ce6bfd5005be05c3fc42f4515bca28705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416027d50d6560adb2ce352b59564b48706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5434429d822aa34af386b6eb515cb34e707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8e37cb314ef683be0b7708bd3e2f12708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0152a1694e287369a58a917b870b3c72709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb869ed5cc47bf02886e804f17423f48710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2d0b6e542b81b62fe322445f981cd6711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42adb1ade165c1c8d3c852369534248f712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25436acc77e40c6328588e1b27b1382713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fe7b3310c4bccec8fa830559714276714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c4174e7bd4b0136d0fd79e2023fa09715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e21923ef0af9004645a371662f6818f716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6f6110f6062067a01ded52e5a333ca717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741536980156e91931eddeb101d5fc8a718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e33adfa6d0e3eea57b4fec941ba15e9719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a4a02f1f931985ff193784129a4d3c720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5745b997595f43ee27caa4950c2cee721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd54756b8f526593b891f64954d2002b722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacf88f292565f9490354ce6f9525724723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebad3efcbdbf673c14b2e8fe4c77196724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5c800b7e2551b6bde2b00d135e3afa725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e39fa113d96cad8056fe4485d09c8f4726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b2fd144f4d75c968eb0b899b74ffd4727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f649e73b81bc5e9f76be02007bcd3dda728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fc5e8db9481fd23fdd47cdc470116e729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506a6296df9e63b4b8c8ea92abb0441b730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff53e30d9920e1a3927be708bd47798c731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff948f9dbd88917f5758efd262308cc732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b72c562bea0ce946a8ca87d9c94fcb733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e818d309d3579ffa802bfee63c5bd99f734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938edc50d60786be1ed91126822d5564735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f233b9865e8154e7c9c2f19029b971736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba9beeef53e7f44e0375ca5d4724126737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf1becfdc6534a177a1db48c1eff2d1738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c197bd2ca368b22cd55551456151529739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210c4ac52c10c28869abf1188a8041c4740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9216bf8569daeae6a805716d6eca812741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41b3e8adae6c9f3cf3812d97a2258cf742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a7b6f29b3e4452aa25f536f395fd21743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1229e06dc0048045f54d7cb6246f12a9744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cd22b5a088938fac2820be0d440645745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf5c77ea307f66365ba736b8a2383ea746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b6bddd526a41cabe7170b232fc9412747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66771da5bdf55b0e10521e7d97653e46748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52a4ce37c23fc6b4a3a747e6c3665ee749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fe0ef86c664174d9e5188ea723c78e750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cdf4a7ea7e6de7006ce41ca6c15eca751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a60bc6330294af25aaab3d311838493752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33740b5ab4d5db8cd99fac1e8bdde3ee753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8a93b6e5c79414340c60b3f1c6ed1e754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b69d1fcb5db80a68d1e4de34b85871755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fe10b7af8644a45bb42de13897bf97756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ac8ecf4b54f50e1422628ebc1beeea757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9394c8995d7413b9788bae2cfbcb2a758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78130cbdec8d1febf3390ce5760b7f5b759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>