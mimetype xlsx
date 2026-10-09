--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99e8f1cf5cacbe752ea82c10c23b8541.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfa198849ebf7f683a46121c42ec2b02.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82f83f69a212b6c345af01c522112603.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6cf3ec3794c48ce136d1628a83aebe4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a98366ed80e16b8d428aaff7ac00515.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fa88d176ed099f9e49c48133ab33546.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080931459e98a4b02d74460adf044d4c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117c42c655b7ee3e8c6ece8f777516238.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b652f904414c8b1c5ee9dc2596e7a499.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6268f512c6b5008623e0f3bcf54e2f7810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382459cf8d924bd63a2d44b958296e6011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b977a60a9c6e46433c11a9b08d3384e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e90c926ac2fac92201c0fa36b03352c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd4b89eb99b67954fe46965fd129ad814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc331da8a7165236c551f2afd44bb2f715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fab9135b605a09c5f39651e20e443116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc5b91ca86d45ee9e333777d8bf497b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93015e03ac2a9aaf31f7d3a98924f7218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e683859e9baea4e4a95ca62a169c66a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d29183465eb483aee515b5c0d3866320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36ea1b0827cc44a568e895e743d3df921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3aa80253c5feb89ff3848504fc682522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546ee6406220bffcec7ff89e6c62074823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d707379761583bde23feb0b31ee2feb624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e0bcc10ae15e1852c441f3e090436425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42fd216288d6d7ec0ea8d805e23732d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c295eed7ee3331e64745251b344bac27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef7dbbb6a05a817f4d95ef8f8b22b9528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a39abfbeba3ab7a4d2472e281a26be29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1be97610cc63c94641a21427aeb451d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dea1590e93756721c6fa617a303352b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f96b5d1edd5294d43356ca8463fa51f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00eb53f41b4acab013f4de0d1f888b133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e28eb19c6c0f4341a9f4880720b878a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4fcd824cd8dfb32e755fea70b7d0c235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8795c6466e53730644bad860e90efa36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e678625859b4a88cf08653b77eef579a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574d7001ed1002982d36f053f04243e238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddeff7397b91f2cf16eb5d5a6f14aa6639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a1436fb4ee1a46f01ff20ee83a9df240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7017180562516d5388eb49fc2a98db8b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef6752a16d563acb6bcf806b62f4e7c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e250c4cee366aeb5838d7530695aa5a243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7193d4922adbbd7da655043f90681ee944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c019973c3dfeb722d0036eaeba2843b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae027c72aea6a7210c6611c057bfe5c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed109020ff2bae3bd5cf2829f53ac9247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6d33de449ec320858b733b04e6f43648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff7cbf4b1a3ad346b803ae0f101d91149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728dd1a6c63e80d2e45d18d2f062a93150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac84eff0615b4af4e2a146dd3cbdaba51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8e61a8a0502d5ea6cd357d334af7ed52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d8d549e538a5e22e3dccc4e56ee33b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b01195fd6bb49534fe6810fe9ce67b054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50598f906f9f8c3eac3e8c12a43e751355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5384bc38e62225f5ebcce46a8318fa2b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa216cf892ea9f51e2a509096c1f540757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df6a7b55a095e34dc13d6c5d3460e4658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5994e7001502e9c210f44ea314ac411559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507eddb292536c1e38c396248c142dbd60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68fd1eb9f3a652c3c9e4090610038aa61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9644f44f73d7c97f8b293763ed9633d062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f46804fac19c333190480081f9bbbd963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c973e0b2ea825b3c541787f5253e4f8264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70d6a4a92758ba91d193e94bd97a51565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d085c299339906d55183f3fe4b2bf1066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a16eadfb9c33c1149c09459933c8c1a67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ea6bef9de35f425467173afe55ed2468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830e99472f3aecebf6157acb41ea818969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e329243c9e28f3bb6f4f91e84884c7070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3945e73bdd2bb6aac6c8c4b68812b78b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d25a925906e49ae235f78bf5cdcc43672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3088b8a6ad44971b1e526ba77d781273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4166bc6ca665e5c5d4a13d0c3a463ee74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0f1fad60a8d990029d4ffdef3211a475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17eb4afec3b8d063596c9752181ba73076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f129551742ee02edcaf5e008e63f6cb377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8b9e2e87ff6601fc5ecd9d168f1dac78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446b962943a5145ddfd34495686abd0f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fecc357fe02bba0f73e9a96ce947bd80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23a4ee9aec3bdaa1e692be96cb2015081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7cd1d9f1f947fd30e137c0596b2cfe82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58159cb5927cf6cae2858ba1601399c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118fd77c686aef369cab2ebf4dc3602f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978bbda4e3ad2d1299d5f59e820c052c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed3157d923c9ed00e7e26c1e9df4e1386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3630f1f8e9c052d82bbab91f156a2b387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9775d0e8e931bfafaabb78674b4b326e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efb8f028f6a80bca9122dfe74ba8f4789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7f75dd6367d1ebca50705dd8beb91c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f726b713b36810381381b35dd9142691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d58e2558b134ac47bbad3dc2df5cc4d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722af54f3669d66b4c48250067a465c693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24397887c16c517609eeaed206bc8e2c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4231e4c20a161ab569469c50c329a54395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a7b1e3e333c847aa6d101eec6a056d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d010403b4586c8a6f8fe8b9ad602a2ed97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef30d968b01daced5bb0988c0c8d5f498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e24ecb881c33dcff7fb10d6c4e891699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9636ac9fadda63144e7105e98674fc54100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99de58df01730a60312fda08d43bf05a101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6072e15a92f51c8e49b55176deae7fa9102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c747af20c24b12578ce205cc49695869103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77ccd3412452339dc80a7e1a346cb7d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c159993c3fb47c9851dcd5fb96825d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96cd6e2485996f5a9000bb42dd7b346106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab148bb778ecf0d9868935e97d04163107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6508adcbbf8a0f8b1779db441a2a37e3108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb70742728c0cb45989ebf3508c61174109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f338a5dbb15783b56eb4e80202a1a949110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe596cc5c0679271b8368170dc6649e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8ff7470d0754a9dd562de2a7992c1a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cb89d3dd761221ddaba8382c368175113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a677000e692738c2c73633d0945b2604114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4154fbcb5128342f94c4e9a2f2d05850115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a61a3bd1b96e9f85fea3ae93a65ab5d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fe17554fc867798d97369a9ad48abd117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b75b15dc78c9294b6489135c81ecd88118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb9fd9d3b4793a95d50b3df70ccecd6119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d6628178bd1bda10809a44f32085cd120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bd70a4bd7c9b528c1bb7b342af9f17121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da824773520f2585c21d0a6403e483e9122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd915e2dc51985d96e91e6befbe30c4f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708d97697a2114fb03faeab094444b2d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce3c8178c6f06acd3275822b8181ade125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb11899cc3c86a5fb60e2beb52b8368126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7b83d4d0570eb66bb76f4912c01b04127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd15155db6419278b2af16ff7f51b73128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5768c107ef87ade53fd767e9f3c025e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54dcf85b59ac8882d2f0f9fce926d2e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d347a93c26eb076812f56de829846942131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f9b2e5ad0233d573d75d468204a1ac132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03881a9f0ef45c207a7d7624d1956eaf133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228669271269f219d6e087d8a806a501134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bf98cc6fcc50a8467766b1d802da27135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4237f2b5539b48c22e2cdeee681b1663136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d55df26ca85fe831df25587c730985137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa411c7baf6e64471b0d93e48df0981138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f387abdfb17c7cfb602a74417df0d98139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe5ff3b67f3331d024850cf1706a2c6140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574bfd14e2dc95142181a740a5e46e02141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8c0d3c8a3b4ec6288ae94ffad703c8142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38437599679dbf421f8883386565e4e4143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4bd931866c38b41671921e97a8a896144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d08732b5e43c04604e664d420a74fe145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837ffceb87042bd567b878799367fdbd146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67625f3ca5f7708cbbad3c3478b18d56147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02ea3c62bd970c9433f6ecf3db8f803148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b21b09032b7a2445d3c90bfa32e632c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646af5f0cc0abd2a623535ec88470966150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627b0b357d078b81a4c84273d002f465151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d37aa31422851aa72e1887019dd88b1152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45647369b45e58d8a97f9424f1c6ed0153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8aaf7eda3e01ef485b9219ec673f6f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6b39775a11f84f9004fac52037ad38155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3641ed32da0d9018c7fef00199c260156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97e9709a9d311ed50787f8ebfbc60e0157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c801d9b19694ddac08273722d4e57c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494e7500f3a211b8f7305d25b1aabb5a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6418274181a67036c59681c824ef56d6160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2a954624762a9acd39ebc80239a010161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d16ea05201088b1eeda0f9b221f4f9162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82addf275be993b9395aa6e75b0c3316163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941f921d95dfc9c62541062b64dbba82164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f9b0c79419b7b06cc6f62d1ab852ab165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3701a58c700fa2560371a303621710fe166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db023e6a2e22f6a3418438d67036b2d167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b546a0d11ed09e1ac0ef78bf2bb2b84168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91e6fe6e9d6644dbbc50c53aea11c1b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181a83f82e4b739f8a85cb946e5cfa92170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbf431f7a086e8678c063e3cde9f640171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0d8e78e8fc90065210597a2d787b83172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53cb0b2cd1771805da1357c86b09411173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ecc8a4b08a6d634a04f45dd6232a39174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944bcc5e1c3597013183d549545167cf175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118b2fe651bf7fd901425edc6d8bad60176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3f88389baad718e11f8fabd9a3cf72177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afe84c80312e7bc40f1888a9ff5ae9d178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67a33311624fe84d7b88b70f55010fd179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06dda65a9cdfa16a7e3d0719b6563aef180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82a186d5e9658b70f7fbc9ba2c5aaba181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bc4fa16531244545633b9520467d9d182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580d6f567bdbe7485e079167e64c47ab183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858ba9d9a9495bd0086dbd65767056e0184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79485a51b6f83a2a7275f955e71bf180185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04246fbcd2c03baf7bb3649bf247f7fc186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2bb5435d1401100d553c5cfb08554f187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4712907d91866a4bdba9cb8cfea56d41188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932902b2a02180fab19f2bc879ce7c66189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f32906ddc90b9999980ec0b4363c4d190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312584ca3a42b061c92af7a16cba1bb4191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf10e6a5f1a2282823263583434b24b192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880d01cf181a96d1f1b0cebfcb739c6e193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2986db650dfc4716803e80d888a69f194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd129e4d0316283cf749c1dcb8c45185195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d4f4c5229b6f17575c8c45d73b913a196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9e27b63fe1221d2fa3409e8d2b342a197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e8e9c066d5075270c9bee28ca9b588198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1879b6ff9062b13db9b986cfd25370d199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531ae199c35e9a0aeebc8d9ab805b667200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63db50000c520d3a53dc41a95fb618bf201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0982985e836b495ec596ec18ce74576e202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df1a662a38632dccf03f222861f7a4c203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001f730d56c0ed9bd2e71c5afcd98e9a204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f3fd2ca1429fd1168a7fa91db5baa4205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a71c49c52aadf42c2935251f6dddd11206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf89a8e77ccc23337a7c5190015d12d207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d60c9250ce7d9e15019f1ed567dcbe208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d8bb32758edeb06a69f3d24a6f402d209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123b96036743e5eca860db9e352304be210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddd89569a22f3618fdd840e45466e54211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc21c1f94f1db5314789257e0fc593b212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd0a13531899d1f9c55d6556e819bed213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030181ab47b9dcbf21f20c9b1b2cc30d214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadc2ba80236916cc2cb6874770e9bb1215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a734fe90ec4c057230ad1c8eca7e32216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db85bfa39526e7371cc9d0da69a7150217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9340ea50ca80707bdff79936af6fa6f8218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afff2a351db3f704fe86945cec33302b219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d7f03f98f173446bef7101b7dcf1ab220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be4a45b33e94dbd7d1a0240bac519a2221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48096e9808518ce3ec46fa6e2d18e32222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052833c1f4017df477a3356a91bc39ba223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3d941b8d32727c6a651f6104b1806d224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ac05d70c96b44241009ab68f008fd2225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaead1a4a90ae4b4750af267e37b155c226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c9899b44b18c591cdf34c03ff1c8da227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf6dc552f9e1dffb9ac2f8c73096f67228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e813bc8d092b0fa37e288ffba816de8229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc6d59f1ab1cfbbc229d750bd36646f230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d8c5dcea07b8016af1c8a872df3fa6231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a076185d678860140d52fffa4a01f49232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca9ac0f95bdd6ba2faa7ab3fa9ffea7233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ba3c86886f0511008031aed9cf4810234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3377eb7554ca8f80bdabf6f3c34fcb235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9046f5db774eef51da4749829bc18cb9236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5226e6c4aff49d80fbfffeef946db2ea237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad773fa1c4b276366c081efa62871ea238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b49943a38b4325dab1308cf4cacb205239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf0ab2eaa43c6a8cd263434b705c945240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b058098521eb4a0522c5211464fb5189241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca4f82e49fddfc248ae0a3d69262580242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ada13b868552ddc94a0bcfbbed5979243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42dd1692fa707746c02b2ea671732516244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5c31842a986a6760e8023ace885165245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce1c86de77afdadf50a94493dd6007d246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcef6b15d9e085bfbda056e683a89a32247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a184775788b311f7d2cac22d8fc1d3248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ea4ce0a46529038266266aa19b78c1249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318b8eadc705641e054878b735f8ba1c250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39749275ff9e133393a8663c0458c8a251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4591b6886e6e52aa0b6014cd5be7609c252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0046851641a66ea33d91128c93afe09e253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8ab5b6e529819bc533f3653c288a2a254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e71f1726aa1e6f2593feda5abd1d649255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c14e3b20f03864a4892a3577267b75256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33780f546eeda75270716a2b005cb2aa257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39de757df33478a5e37bea244b5a06bf258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2330e87554ca4617ad6bc416203d30c9259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb87d07d210b167164ede4d7d5de2d91260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3977af6a9dc72b9d2e092cc00c587b261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6220b6b80e5756b0d0ceedd5edebc4262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b830d4b18bf185d6d338775f65207b263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6af223dd92566c39334fd5a707e8029264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14abec87af34376706e315639de62d7265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe42e5d0184bd2cb5ee2830a62ec2737266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44a9ef0f1992dacd3d44603b39b34c9267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b12aa76797087e8dc7939ac051d484e268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827b3422b4d4aea0d4e818fa7ab124c4269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d535a39a36693155eb61ddde56334106270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2995f0546d187b4b09c71eb249a1e1ef271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7d01900bae949e0cf8e4917ac81567272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3a35074fe31b6ddd0837b59e3d1cf0273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fce2431a0cfb7eeae68f6ed09b5aeee274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2a006afab3f4cdbbb80fbb0cc00615275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0218e3a811151eb5c964f8e5b4f3cd1276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97032fe2481183e7dae528acda7d0fd3277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7127481d0f10a5c37ee14c3f1ed14be278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033ed472b0482ba20db9887f4da0d984279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f9bfe178b6f23ee038006b324c0b56280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4bb3a67d5dac4c4746a0279b3ed88d281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c57d19d5ffeca7c4652887c983fa4d282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3d08f99fd4fde80daa0464b31dc212283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f51892a0e0c29f08afd368798053e0284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdd78a981178165f255fd2b53ae995d285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8702653c1f6829d9003d0ccbcf0099b286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3cf1f84ed16d67605cdf552e76a172287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e58e82a06795d750c04f76491c6fcb288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca7ab0e57fed695ce01fffc82caba1a289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c629b27c3514ee128e8afc7d11490893290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98624fd9961f791ff99ee261254e2f6291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1373b5163d85adbe98e32f838758acd2292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2382fa9ab1c9d1ae594fd83fcfeb24293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae70da7d6ea931ad8b774bd14bc5391294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbf3ac40245f2b1d1c8903cb126f359295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1c32a97bad208dd64eeb0d5110ea0e296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d032abac98ffee06b59bc69fee4da9d9297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7265d56d66d1318bc939a0e0133dcea9298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c21f310f08c15104eaec116246898da299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7ab564ed214bb8207a86425a5a7260300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddf36c70cab7a526b2af7b5e040c9ab301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2fb9d40a8485b0f8f3d4036eec8b3b302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57818102639b826e9c88df40ff253f84303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d12660a8726c42604d81ef635a6733304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654323cce9352147a82f055879bb1b2d305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e708dcfafaf9da3253ae1aa76675b942306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac8a75cb271f3e4612c267e70e7b303307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999d11494436cbfad30a866481bbdaf3308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db97e6665f49567ced114167623c1f0309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c536c6b86f4da8d36738f9e049589c9310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6792203862014038656f7902886025a3311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c458ca8c501f8b00a3350ee650a19b2d312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618b2b1a0c8c21ff26406e1345ad123c313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfa19849b32bf127e513ba379ccc3ca314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcd7ac2da3e93a5285e43a01b082f4c315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd8adcd36fb7d15a4baa5c7f26a3023316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d89844d18c9dda3107dd5fd6e567ee317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb83d6669fdcf207f49d6c03c75ba7e318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ff56d5c773cfec2ee19ce360d3d0c8319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d5ef6cf88a0dc94fb38819e5dc512c320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5585dd60a7d4d856f6ee52925e95201d321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2548f7dda72162ed93fed7ee36e39855322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc13f96d134cecb262099a0e18a3002c323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1e9a93ab811e984f76a1673da56542324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f0341aebc78023a8362766d193da3b325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1d4a6c88347a948d1ff2fa5921f49a326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46eecdaf397752c57bbb88627a94c62c327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f94cc0ffe1c0065f8543f81d773dfc5328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5d7f6158829e3bf4d9a7d95c1d74a8329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb62886f2a8812e1ca681ece448f53f330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc22b46527ba2c45c3924ee4446e872e331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77ea8c0e504838ebf798064cb7e4857332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904129d9c4f7df3ab1ec8dde5218423f333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0d0a055bd47fca7d8a362f6f233ccb334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da595568272dd2edd05e540556b4bad335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9808dcc22614c73d82624db04e9148336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a040936f8abcdfb612cd8ff008efd93d337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4d216179d65b42bd98a97d9b520f30338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f236e7a7faf7a65bec79a32cbf8d194c339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86cf5e858f576009d422f3ce3efd4b4340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2144e93f43ee08744f4788265c4f5178341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede58db44a5c187c33f9b493611a2985342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9feea4081046c136af91ea8bf1a53fd8343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7903121d2225c1a60f82b8726adab3c3344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dff0cf267e5de58a0fa860d5d962f3d345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a974c57fa2ed42537bd22e87e01588346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7484bb06cdca1655c26291f8fc305e9b347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2466c98e0cccc77d265c34cc4107435b348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bc7b13c76112ea12128ab4868126a5349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e763f1107e0a6189c8c1a0ffbc6a42350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cdf4f306f8a746a1cbbd78e2d596e1351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6eb0cfe33107a226d83da8023ad7bee352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92818e44c96c082f6b571bf16fa73aa353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7954a3bd62e0dec06b55b274a318b752354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23c1774e3005ca40615d63c3fb9d728355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64fa6387801609d1c10fbd76f2b3fa0356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721a28bebb87da1aa70871496947ddcf357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b176cee17e9173fe92cfa47e8f18ce358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0785739e3933ff7d1599b3c926d7670359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e0a2d909b40f7557ea3b0f2044d657360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a16779e4e3852221c6c09660de48a7361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cb0b2c3ffba56fd0892fdfd50f0e67362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39b226b68b7db6c3b3ba61c0e6241bc363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4715c2c3dfd34109fd3e15faa5c90ef364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c9c0ff8840d6da36a36831c5989993365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a97490901877b3532ac712372c550e6366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d300e439ac96f28b2de44806ac36967367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdeee4dd8a83d78ffa8f78c79874445c368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34445af50229324029194a4d8fd748fd369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b42036fb0c7f864d3e3c3903926c09370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b172691c52493eb4ae23ed740a73d2371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc80ddfa5c27dd2e978e979aa3b2815372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5200d7d8b6217fde1d83fb3cc2a8d6a373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059c1a6d7026a27e9fcc285efdc50ec4374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7303788ed40d01975336e29a54b8f0b3375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db9a19ad19457b44c00674d77c44b18376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a4fc492bad154c02f34f6dc531369a377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce2912953ceabbdebad5f61d3652051378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b27efddbb2ed2ed08e90ace6665102379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1455d2e107b4476a776aa4c9ef0fe6af380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0aee958a360e9a7962a727ceda8184381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c0ebd1aaf42d9ca6c86951b710d58a382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c8122e65785bfbf2e7d9e5cb16fb65383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fc28534f85ef49fac87376054caa3e384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8772cbd174872174724dfe1ed9c075385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8643510dd8b754ef17a23a5b2c0e12386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e04f420db6776285304731eea1e24c7387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f473871aabe68298ef62e6bcc9f9cd2388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782599cc918068dde4276a3974587dfe389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f875fafbf945841f80d0f8455d6735c390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2f8dc1cc7214b67aff8275f7b7ffd2391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32f1d71495015dcb852b56d159ce2e6392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bee1e2f04cb24cc3d28599b64913cbe393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4afd52f47e5824eb80ece2e0797afc5394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920027eba8b2f08f78a58f69ceab5f64395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a22665379063379fa82b02799b149d2396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccbceb4d69405351ea442c2b2bd3197397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d910703a5c6e489f2ffd1eb9d46648d3398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a55605e1e9ed5b4363c1c2c752f736399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a862d0272340d1ade3f466d0433e6dbb400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221ccbc6d617690eec7af56269cc0600401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a119cd2b146662f766725b6924af311402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cb362387ff13330501fae430863963403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8d3a7f86efed19ad02de5a779b6d24404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45a69c23c5153b4004896fa07269236405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a88700a2abb9d30c4788b63d36d767406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa24324250c4d46ac86deee3c76b7127407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe7f6fb88b69902a460a9fbe8671f3f408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c626356df2e25792f45f36bcbdc799409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d911ba3a5d1a5478b07d8b10d67a82410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d52018255a658bebe48fd146c933e5411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9302d0415deed78c57ee1b57f7ea0c97412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf252d529966a7e96d0ea46d011af17413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c03d2bdc134c6abc8dafea04c95760414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da68ae0221c9e69aebcf68769d2adf41415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcdf4029a69d3ac288caf4a7be65024416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc12f821b02f44e87497dfdc0945b2a2417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a68e79697ba77bf27e12ac558e24f8418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f168c4416d718e1978d99fb63ab547b4419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84eed7a396e7619d674d42d7e88b3d7420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8dbaca73fbd783881b92758cf5c595421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd18a8f594881f8500e866b23da253f422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eca47197d34949f5398518a2dc31de6423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c627302c573e0745d6dbd6a1d84b4c2424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d436eb51cd17853297441d58a72387d425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f090edf1c6ebae226c31cb53042f18426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bff79886a70b48faeb9e532a60a5582427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a31207580e5e20d30f3282f2ad56dcc428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72e031c50a14baa7220888405008e32429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991f6496dc201d77d8c13834159ae7c7430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5816dfdb7ea6b5343f4838b27b5b8d72431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca21a3fce42ac9d4ab36688d78e4421432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f55ad3b0f1958ad1cf1f1f226f39da8433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d08622f0fa9895db15cf58f745888b4434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e742af51b00e6e03ff78e0d2cf74a4c435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4d14e74cf2859bb5b014b77d50f8e2436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1b7121aa77849329db3a83de530369437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a6dd5b91e4f111cd021bd4657d1f94438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1958cf6f9034cc62bbbaffb0f8a5f263439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31510ef291a86929efda5d727da69487440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6954bda09df26a3686dd5c6ed793e0441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a525f5a96c4043514522f401d9bcb061442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d6ecbac29c0c627ae3ffa2f3d2bfaf443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e833dab1d25d956a276c91e9bbc10c81444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5509dfab2f88a4b0b99f5760d2fa923d445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6021b70c0c5379b60565fcb77181ed10446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d49f38b37744b7614a2e96839d8e67447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa9c571ff352ae6e4516eb2149bbbe5448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0078ae369626df70644b756831b18ef449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0f7e8dcf92e6ee80bb135b40c1e63b450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f919a7100b62eb9685cb8d7b6cc2fd7451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926e6aa599296b20a9175deed8014237452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ffb5fdaba79b3173cc3e4877865c6a453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc5f4533c29caf271ecf7ddce135013454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f227c9a1708d16b0d54684d18c07ba81455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc6bcc54e6a1116ce91a60de2256acd456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09789554eaa83e372882f89b7cc8ddf7457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e397d1b059f755ae1761a93875ff895458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da755f418f4e9d5336528ec6cf7bcb0d459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a86488fe9379af170fb2e268e2c32a0460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aab50735ffe85a08cb22a8b8312e016461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4482f586fdd98246ef03e24823af6c462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da2abb0942ca5558db5fc8d5ba5dfd2463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ee12e505e7cdea403989acb18a6f22464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce97803a61f044d8717a5ad60ed7dfc8465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c16cbada895ac22bc37f60ec45010b9466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59e3cc7e3b6f1e97ec7f8c25486436b467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd948a63789c1f81d759f9df248f1469468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b9fe785260204a72e5e333a1211714469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d7b531a67b2314c3aa264a0d2afc11470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e772c9bbe6a06d9a9f0148355c33ec6471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7eee8b5540ab9d23c9a817f8c56ac9b472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b54cb8ae77026192c7be04ad494a8e2473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aeda41e8b83f6222e632633368deecb474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639a00eddd3fb651a428f9f31a4166c3475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9bb22a7a2edd116fd4b500ce4d0369476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a5154c61c40b23b9702dfdd49a05e1477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0361a4f323491dcb34d47bffa88fac27478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa31a0a8071580c0e577a630b3a7f89b479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd0906078bd42b8975716ded18fec00480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34ab75c68d58cf0ae756b1fba7ba747481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613694681df7ffba3aaaf5e02c7b0029482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b3da62d63b7664bfa59946611b8870483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb33fb3af80f79fcc63af2cc0725766484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0353452916e932dc09e2b93e91f3e764485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46aa29332ce7cd078118437e76116c43486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98eb0b52eabd12af25f5abf68106d34487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd1d85296389b2fdeea7f2f7377fd18488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bd53705c754927b9fa92519c10e656489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a38186a6e0eb3876cf10275cc4aa7c490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad81fa5a4d88dde8f2fa516abcc6d41491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02a12e692f4ffefdd5fda6c6044c2d2492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60182e1d41038e6c59f3105311287721493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67121fe054fc8d04dc3c542ed0875068494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157d4c59bba268e37f585679eb7b722a495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb55414e98b16d5572b483aba4895db496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b238ea5e2daeb3a4559073b8b5da644497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed766cf58ab92989a343648fcbfa2dd498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e6514ada33247013932673698354d2499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca80f00e168925737003eb13ade36983500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a2e69122ab3fee274decd7c940be2d501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c0b54a657f63c2da62bfff36cee054502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4734932d15c41627c92009753cf3b132503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae95c0d167381896633046c74cc6ce83504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446a0587cfc0893bfd9b32d1dbcea8cc505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d069f4c03a2d8b942b11b0e64abfbdb506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828707bc971fd8ac5b8a08e3bee3fe97507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478b7a4fafd603a9d1d23850807fc125508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664ea2c4639c52f3aaaa54c6bffa8f27509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4735ac114148235ba58aa9c18fda5f70510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133c3b889229d8c2818036d306f74cf2511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2f89a3efb5ddf2e684cffb64167943512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d791847e97a1fe02d914b744e2151a0513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0f80a4be26c03461bd44e8600d5fa2514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bac9fad0baa73004b31955e4078aeb515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb42157d6db68a3fff504ee59796228f516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3aeac5ae8fe1ca9cdd1ec3c6aeafeb2517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1729347c6495b99031b60d0e65a4558b518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b763c76f0014006da382df447150c7519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f74a2e6adc897b77c959cbb9007527520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95228d38d028bd85c5aafc3904a238b6521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8d5ebd5eb8ecc7860c07c89c486382522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f82013d1d5c8a9d9408fca89c812e34523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe674645496028828f3b7481a9bb5ec524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51ae49cfd4bcae1f9d3e320944f1498525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddec5bedd3942d0906d9931fe92509b9526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb761f2e4a5f0826262598d8c8f1f3bc527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a2a821f0bced9ba15092b5f35358b8528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e08926bc7437cd95ce216a9801d0a5529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff354a884ab476349b849794c737d6c530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78afe9eeed6c1697c64cd4baa140f2e531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7579bb67c880f631830ff297fdb6c1c6532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db64310fbe6b64ffe9ef42ef02a3204e533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8280cc1a4717f9d20ddac6d2341407534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa67807d8c3ac9b8ccc2f2cfb2e0963535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241f37062e136025f53587b18a38b360536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bea9aa28caa7886fb47b4c9a329cbfd537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b72b1990544b290c49ae5343a88f5dd538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b637fdb0fdf68b01d67c76a292ffd0c3539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52777f838c5f45de29bb0e2d637e7e38540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8980622230e63914cd4149891965081f541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239ba01128f4941de26b96696f5f87fd542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbb09e76315f57ef13ec56d2950563d543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32038c68e0daa38eaad5fe0326b4294a544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8624afd1761526db77c28ae3de40f99545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdccb9e97a5bd6cefaea19a04f692011546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb0a4f93e24759c872589217fc39ef8547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e05956891c31e47554e539866e4464548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c6afaf259e1128d7b7e2489118be4d549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e91beb3e9f3a6804f84ad9b66d6b00550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f248818f69c4e965d2455ea13d100f6551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1e9e7481cd07d39f9059cf88863bc8552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0a74f5880019acee17afee80b0f27d553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a4a5ad67f624b7e03154e009047067554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ab2e4091c29eaa6381e0e3bf5f6b45555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60391c9a9afc6082e2b1039346842ed5556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2689f8bc75a7d043a197fc11bc4eb0cd557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e56fd838b5fdf01e4ffb1b641e0fa6558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49412ee374760fd82b153663cb276e5f559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b28f91a93925739858e03271daeadad560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb151d72812b4039ca099874e6968314561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8501eccdbe7f93539431be2bb639f8b4562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37732faebbf40f94c10c10157d39f4f9563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d986bbb26e82f72a74d886ff98df88564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae7e678e9b7fde08b953d2b8a42f990565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70657ceaef27d998c515f8ec9b10191e566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06930c3911b1d5b4a50e3fb8dcee5bc567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c961482b90c8493a2af39190b8d36d568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729e6bc7bb86d048306fadd9e73f4171569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21078914b4e25d6afd0ae9279071e96a570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ba6690b3edfb5cbed9edc461a9a794571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ccd9fc0b3a4e3ad5282207a56f4ee5572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7b9eae7021256738b8a0f9c3ff348f573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de2c0e9ce6402bc03edcdcb094d51f2574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b56c500d6f8103df4ae366e7f3179ca575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8796bbc00e5f30f93c093e760811fc576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16547cf4847873ded059e5c366d588a8577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1dbf9aedbf00678c3f75ba7cd60b6f5578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa03db3c8bc629231bc3bd86ebaf9de579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62bd89e65b08259bccd25a019250ebd580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d74bd6e902fc6a85b74c49b1069844581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087504d567ded3010213090839bdcbc2582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c07cba6f64d18fa97222e8b4e4fc93c583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48d80ddcf981e38f6837a1d16508bc7584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193d9e6b8d42caa711f21cc38b13af6d585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867f061a4cc7cf41c5aae96a32eb9af9586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be17ec9df590a56dfdcee092271361dd587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723b4222a180b32b279ef07b920413e0588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194a59a5c6e398183eb3fed69ea1bef7589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158716f365b75f7c042b80824a9f6ce9590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ae2b55756f9118145107e147705706591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6917bc3fe0959f230b757f986f05d35592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabcd86a6022a7c01066dc32f256f2a1593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2682c3256c00d8cf142eb19c4e47eb26594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32824d099719f2dbef246ccc04262dd8595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44f7934e06bbcaf5109a897867d7e5c596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd96c88d7450bea73b21e7715c447a94597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4765a81d4e3d511e9a29daa6b3500522598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d3f1823171257021cd960a5a25975f599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4c0d7af6b8d01b24421545dafa724e600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22c4b5181eecffb119ba7920e541105601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcb8580f8502ec87c53affc128ab6c1602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7707e932f53f642c03134300fe5b23e0603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8393dff203e55ea74c315f2b1640a9604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d58357f47d85555e0ea98d5b0864d6b605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8cecc9067c88fccff414a3f2545c01606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5073c98910a87a2b83d6ecfd3f5b2f607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd328607e364c92f8290deefafa5bc3608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a7fb6e7f09f69eddf60f5a470582d8609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c3922ba81e5b2b95271c7787a1b67a610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e578fbda80bae39e11f96d2d96662485611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ce09d93ee2dbc6554c8836305582bb612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e01e0326af299328757a89b66886ecb613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6a262450fe071bdc03695cd308aa6d614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5546ed601c51b0cbc370864ca5ea6265615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdde57b1648a030994594d726674d0e616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f71030d0d63847a319d493a76af5b4617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f78ea9e04f6ae65b3ca22f0efe33f7c618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10924bd48739bab57f564b64179da49619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0b23118f3a6d21c493c5c0f63a2ef9620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d62757ad457d1b733e39f551421b6d621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30556acb312a7368a10ad8c885c29b71622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0dafbf982ba8c0656fcabe2c1f64d3b623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149d921ec541b049a541ed6ce3542b5c624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75bcfecbddb678a31ad355862ff7fe8625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e6be5823c1fabb01872f7a8f4b410a626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c419e7ee2b2b7b916c337c91381e10627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d94cb4b6005900e7ccfc33f8931774628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c419cf5bd8a633f005618678cd4cfaf3629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2188afcc81febc36d2a43de9e4b03c630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073af43cea9d174855632add2a424f39631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42499f33895bdea6646ff7e82b46bbe5632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756d6d3ce88c1c99f1473217c28dbffb633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28d70d2f7f6025f595511619b90bdaf634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe39c7b8603c2bc7b8a1a8bd7b780be635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92dec1533e2eb8a803780ce75b1e3176636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033bc0acec58740f2f9160daeb476791637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67e1a81caa97e1ec8028ce5e2d0f506638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f8233fd07a1a12f4a3c9303658160c639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e707816bac6cad88e4ce87e5d151e2640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa4ded30e09e0c467315318528ee6c6641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b040b3c83e20acb6a3672896e05f7bb3642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e971327c4c16ef5028d6a8b912ff09643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04a491290c0b40f50705d67f5e0e2e8644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3af625dc93e266ce5bcf6cd2f8ce06645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfbd8458a2c7b0eeab8dc5b6f76f6b6646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e412f6fc1fab42891cf3a1e3bb9c17647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca75ba631e381b8ad9bd7fce5c081bc648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98270ee78039ddc83e1160d42431d597649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c6bd23328f1a781c00b0d119ee1d8c650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463a283a573a8898063640d2a0ab34f0651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5994e431dfd150370aa261abcc2fe00c652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a29f630f0d2f8e95a89d40edc68876f653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7c55edcd32f13ef786233264d25f73654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732db59d559daa43f18be621b86327b2655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd92dca77dd35ae5535db2db7035c3b656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6479b99c8701a6497f942adbff19d643657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2398688512d7ad852436ecef7340dcb9658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb5e19ae42ec8d8bc965a4463d0f408659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ea875ba6b014e965c81120d09fbd70660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354d10f4ee2c428d85d07f4c83de4cff661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5b0b62dc4bf20112710a30193edfa0662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449b2a15d2c6a23d192f3d617a63709b663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6578bb1c32a05c9a0a5b3dd3af0cfc664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ece11da500da0ed55ad90733114641665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08987c7264cc142d57d093ac773d426d666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10295bd57fcafae7ee3cecbc64d18a4667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8744c21398828a9231db47ca31a4a12a668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d16c77f6f3b80360603e1242c10fec8669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07d45bad75cc3931671fe6f74640f1e670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627a7665104e50ab0f132d15a07f933e671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba70c551520ae870a77019e0bfe4f4cf672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2e96b8b4e56ea7054b6bd1b6efbaa7673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804c5fd2de80d60a5de67ca440ef7bfe674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c40ba8ee62301e8520d79b3aefc7b2a675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fd0936b959f937fd70ea7fb673b701676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e068a456c2ce54f5e2ee12fd3efd74677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abfe19b3c9e9aaa0dbfbe9da8ed4fd6678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8592b48e8fd7ef21666b0d580ae057ef679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed34f9f38f8ce3fbb30f6b2b69b76cf8680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f0ad80a81fc72034bfabad1dd273dd681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f080f078c7b8185106c0c8f18c5eb90e682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9463f2ea0c781cbbd60086970953869683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de224973e076549a22a35ed28686d8b684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce175ff464e2f3e4206fbd3f059ed3d7685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348096a94ac76d30dbe8c29da9bdd5d1686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4840b1fe71aba7637a96c5601cb301687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85e582f5102edf0b6850ae4505b6aa1688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6b42e777159e31385f0b98fd51202f689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e01f71485aa3a09c950646e930454d690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e546d32ed1c11b9871274ed110c3bc691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df61f8d2a60facb61a220f77bea19b9692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f936ad993b6b524598302be8b89c8755693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df45982b23d524b67a7ac28458f952b694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a2679dfa6297fbf827c591e6582ee4695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72660a8350e2fec8d5d6538e328c7ace696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d575b5ed2c2065e8bee8afe1c21a4200697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096af0b97d82bb30339b1bd34db3d190698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4f531bb95b56bee62ee928aa4fb1b6699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c056645792f3f188c905cee2a404e8df700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e61f0d568fdd1fbd51abeab0b9b2a26701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdbe9f5303f44db966dd5674c6c8393702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7da6442cf8c02274f18b2a8b094c68b703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7f8722500b82a44ee1e3d9b894ebd8704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9a32e38cf22349772e17eb63972206705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00750085d6302ea7d5fb7bbdf31f10f706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8838fb2c3618158d03dcbd0283d04357707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00afca3654028dc52689eff8533c2bb5708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa64476b1b6ca3411da4887ab836cefc709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfeb8d4a31f8f957363c9fede1064c6710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77031efe7a90f4802e407447465976ef711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33016f83422dbcf6ecee577e487d8ecd712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a552bdb37234353346534d60d8e46884713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62de11f99ba1aa86acb75dfa17314d0714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb1b4b67ca104cd42bd925fac56fe97715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b9ee750a65828e316997b23cde102e716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08dcfa8205c12be7b6c1794ecccfebca717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31910f356faefdcd261461749ebfdd49718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879c281915a2b74c91b2cf3ee0aa0362719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4983ab8d36f941c2006a33caf6a8694f720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3d14df0d72c5828a2072e389fac5a6721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f97da7b0df3741de96281a78cfb5c72722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605ecbd4a988cad2d2bdaf9c5f22352c723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184f33e7246a294ac5ee9de070f202e0724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27db6062a85103270d3c2de479d7ec1725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c371cb280fc919dd8caa7c2685d41a9726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249a27cc237fc516134f5ccb9448c9c5727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbdcde9e8e952f29d94a3f285a86425728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949885ef285e5258caed4bdc1f1d9b0c729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81f28888081b605664a16320e8a9ae6730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52baffd930f69d11c5175fac7ebe860731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a768f0edf574d1c5d96d1e94b93d24a3732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcc92fc88483520ef8b82f3730e18f7733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2b41baacab9ec59b40c507bbafd231734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485d4795c05d7e1e7d83cf4a1078aa0b735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255edbbc0f89ad9825e1184efe8f48f5736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d517bd70fdf98a3816b89ed4aab7a02737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf58862f63fe3b769076b9b14ad44e6738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6853cd5695c11bb021a5c0dd2a1ec817739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c86ed136418f701e078e3324e33f80d740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3aa528174c66d9f4bd5aaeb843c7aa741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc19bc38bf68faae3927362c9c85d60742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af98cfabf1fc8ece89b6f565237397a6743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805f953343cfd2ddd28687c3670dc70f744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c900c9c13f32dfb753ce872fbda0a3d745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96275683097bb0f0de06eaa1773de7a746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7fecfec0cce41331455bed52731ba1747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be495a1b1e6d4c7453314cc2c1c0d80748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abf92e9edca5fbd310ac7a4696608c4749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed44b370ab7949ef5cf0bbe9bb91436750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9bf152e494f7bb22740bf33f4cb673751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4628a2d93eb1789643103d882e13d5a752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836ab53e6d80d8af69b448dcc732ad37753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8e4a906e3ea0b6b502010c7f8621b2754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d25ae45dcfd8f16d246b4f739d052c755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6743bc61a8e043872a651dc766aa6e1b756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bc4a94fa1d7183e994d8cbef216631757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210bb17ccf544178595321a5ab0767dd758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed500056bff6a74d9cab9d91ddfe4e37759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c84901507866b449a05739542acadb01.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcab5eeebaa9b6d690635dd756cc0d272.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a5734c92bf1c5d9867357102a2f6be3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bdf3b47270505a812c094b825affc94.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21461f35279bfcae711429741139ecb5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48df4918fc0f0d9dd5b07b927f482f486.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef48b88b48b9399ba8b03d456177d6827.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc4dd90074fa373118f193984ecec1d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27db884de8f9ed866c42e3b272d832e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6759c65ec2a820a3a77c57fe28d47af710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38332d69cabd0d931670fd651b9ef1011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cf6600c5216c7d7694813e455aed5212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5642a4736345759d9da8ced4dd9eea7613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683dba1d14ce372c98dd65ba57ad2c4214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64bcc3dc06c56f53cee475bc98703d115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51b8ca4510ac12364230d30525b84f016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab395baf61af11d930bc419aeb31f7b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6684cc70681280440060dbf18bc099a218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7c643e09dfe6b49f9fa7c54ab1002419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25d1044d0171377a546673b0a2d8eea20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faebb5923ab71a7ea03dd4541e2b69a221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7e76decaab8060a5e0b0c71b7bade322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b194c70bb22a318e04e1e193070e3e523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f36d97f70e8bf9f20a37f4a9cafadc24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfaec1134a8d0ba83884efba79b41ac425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9eed5f46925247335804bd27e37a9b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4fb221e4ef12e44a58317e0aefa49827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7294a48061ddb61d708451590a22e64c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9cad48065ec686737ecdc5240af8b8a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bdffed375def6eb7daee770ec2ee6730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4cc0f923c1aa843a92a2b3c7feb52431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04dbaef0e0a84233be895f67525f2f0d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5efadb22aed4163bf315f625684005933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fe80486706181952afbde38f1a281234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f55a699f7f86e735e91a95a0afa77c035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e105b539c9a5c22f82a4416b1bc1f436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68a31a1dbdadad27bb6b1d143e8d2ef37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a39db23649c02cb8e99235ed9d054b538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f724b45f0945135ab73a6bf25a7815b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706ce216acdb443f1bba554ca62304eb40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee03f672c8ae8ae00b2468a30e2d9a1a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3868f6b50ec675a5dc2c2995c8d974ba42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ae3e51248a8550f72187c865d03b3a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd6da7e9a03a127fa0e75ebcc287e9844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fe94271b86f567dddad04611d560e045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba4905ad28b73b7d647a407d580164146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c7b6dc5d1e5c2d542d1a4ea7fa1c0b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865d0a0184337cca996763692648253c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd63daf2acb76787cb3c5b11c61b1b149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9822e0b79ac64baf58b750750611f950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a050a6a347077d5b04a92aa5ba7407051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552d774aea7bc511998f20529306ea9552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7abe2c8a0e1bde8417d2002a1bbd9553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ca84daba097956e1ccfb0629c09e8754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743d14abb98d2e1da95cf6602c7105d255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f345869e81638f1cf55c49a110c00b2a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06350a13c466355421b185aade0d6f7c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5a345a5ebbd9d36c5ebd4b0f2ab2f658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197d057cb0e5cc10063df48370f9ed7859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7076424af3902adf7b3684499efc24c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e1bef26ae285d34d8c5616e6feec2961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a319dfc7d17c3bdbda19d8a2c6dc9be62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e7b780015504d2f57238f971040ed863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30df9b1936f8d0378b455e1a886b306664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007d6dc1e3ace5b99d276b9ef4285c0565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18df83f67df27c842fa5c3b7eca3197266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e9164572df7b99b12e55ee356bab5567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46000caca5d063b8184b9d6f6c8778e368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5320bf4d95748533888675d6eaf6d0e769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce54f5ea895dca5547a9221aacca0eee70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473553297ed60f6e033f367ed963e1cf71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746310238f218f0864c5293e88c2e2eb72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c794c3a825b0e29326135fb4b186adde73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eae07a6d84ffbd9f6d5ad2ceec964b674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b08f783c61ffc1603fe1f14ab9ab26175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6658f9ea1771eb53de5e06f8cceb982b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112c8b43a6a64e27f0b1c84afee0234477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9991b702e3a314de297d852e73b88fb678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b957281b7f905f8a655514254a34ec79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3776fd219698ab000c47bea656d4db80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079520069ed790acfbdf70bffbe2528f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1e05e64ed3a7deaaa095f613fd242682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c510d58705a19c51a47869c120b40b483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfdd0660df2d150a71e7bbafaa40ae884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cdf21ec92d607de8eb8de6c9d510c585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f791e4e97f9c691ae1a95ab2e079a586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff789775c125869dfc24a494feb299887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ff0ec5d96805d50a6343d25fb2986f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28148021b1b2216fe89687b101d9aca89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570a0e00a2aeddc70a43a0434f2e9cc590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39509d7704139fdca05bfd8053a048b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f80d5392e67f86d03d370903cc30b392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9e9e016022ed1c7550bfed03fb46fc93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204d1822a6751640d27b61ff3cc8a00794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9785bd3acd4e9deb8ba901d2abd0d19f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759a113c71c06db5193bf0246af8ec0896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcba98f11d57dcf2f8f27f6d0346465897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda0ea1760203a84f483e42dec61364c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9e88db3c7b25ceb4efe9d76972f5f199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ca37f935131fd2e643e1c49de6ed90100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8e0835eb685756a608b74bad5d66a0101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e4ed28e6cc4c7ba1dee7f32d436997102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724b5e7520dc9954f7ccc47081314b54103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d07840eafa1fb6242665d137bb05ce4104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f92b3cb5dbea1a72c95caaf1a67daeb105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800479d5526b16ad96374ba7cb07997f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8935dcfd36be2e7674c56f6469015c37107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7e6eb00e766183be4dff5c23f71806108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662a6d1dbfb48df39bff7f031521cd3d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e74d61d8175932187fc336104d0978c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d794dc633cd11ddd3cc0a42332a7adb111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d520a0037d8ad05d50d0c06efc361de112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cdee20c30a04eac97e4905f998e014113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26094c81b37e6ba0dfbdb63bd96d3067114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89f6c466c31ca4a009447a72ab2a470115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb4be54bd2f0416b2c7cbb0caae0f9b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27c16601256690e1ee862e9a2ed50fe117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad65df594ea2c238668154b692cee951118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e2d2d5e6b2631c0e99a8e23b8cf2e2119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fd58ab7c148106bad5af36c83d6715120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1420e9ed45f83d8fbbf1a0827a5dc7bb121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f034a8b9bff21adf22768c7baf825b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6535fa3ab8cbfddb581e0bc2c45507bb123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9a5af66a2f511e7750bb8919a8a549124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ac6de1962aeeda61c49561df15c8f0125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906b11ab009ac1496e8dd6e5188be547126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8493befb1969a6feed9b1b55c842db44127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ae8bdaa34ab9b18eaa3b7edfc1aaa5128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8cc975a53a2a62425d3809ccef3924129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca834c543ecb047c498b2c9aaf0c88d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ec14d5929649fe810cd3d3f40b63b6131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591ed6b3a063b6e2e04e43c7759a09cc132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125e6e578c9fcdcddd4ad6ad23b42203133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4668e6995207a21656a1c23898609efc134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473c3b39ea68174907b38999443090d1135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea59d7a873304778b5dea7e0dba39b6136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac33be84ba579979c8188c3fd6f1933137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fcb7654b260207b5793ec9fdfe549c138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814de58c1ca2c6ad3b8839f885f5b9c3139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbe44f1955e71d5060653df9e2e2f51140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6fc568efb8cfe8f7fabbc6a59485b7141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a5f2f2a639632870f3301b242b2bfa142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51d6d637853b8fb5517d7ecaa436b86143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103d7c1d6e075e09a23a4b14c9519b26144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d42dccbd7b7193eb38fdad0790adc6145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960e2c7da0bf001a3a52251efcb1904d146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3514f2538c7e3937334af7b0d72ba45147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10651a87d236f1df22212a6d9deadddf148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2b946fc8dcf706684a70626f2b0223149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da73009ae2d4c06371c8a87bd44c7540150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9688fda38cb7e96395267c450b2737d3151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745f10c413a36aad45bc03955814fe4a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f787362c6b1576724dcb1debf386406153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65808a6bbe0c9d3ed5b9d85e7a65227d154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fada83b8e4bc85d3e4f0839635738c2d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38453a2b4815e68e99e035cc596c7c2f156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49c4698f0aa7dd67b36d0a1057f260f157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d91648e7fe9d6513ebfc26a5f3d06f5158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010c8ee12f778fdb67dbc5a78b5b8321159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d75efa064535beef7f454c7e39dee82160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038272c4c1bbaf23326e0699669ad03f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590955fcc87059286ec1bf9701936c29162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d0880fb459ffc4e7b050e4e54d21d3163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d2c8ddd1ba28db390b9bdc31baa887164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdd532ec3279e822aa4e34e6e290fb3165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb3a7fbc528bf2c60eb32e8a52d93f5166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6217fce815043313fa415cdecbdaeef1167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e0807a886d56a05d7bbac65d7b4b9d168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59dd18fc68ffabb4386fd0e828f901f6169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d19d53b8175279a24ef188f1b1b6264170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490378fbbff3dee2673110d96b3922b1171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5354002a65922f15c1c5c6cb7cf81fc5172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0516b08a4e2a5a69d1f5a175107c1760173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a655d4dd041b3fca674278b9231c8a80174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc543cdc22b2591cd0df254ccd5d4a1b175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7457fecf034420d2a77c817490e6135b176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249c8a0d68ca9934204a9e194907f468177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62c70fb0fc7792faa0d9ebb2bc17c5d178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c54ba7eecfd98d4fd0e5443446c1db179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a8bc167fcf82e87cf13cc42da2d904180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d84a61111ba5f2f54221c12b593cf6181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b673438572b10d40c816adc98cb0d836182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5699dbaa6c63c6a58ee18928e3d5e38183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f4c9552c1c05ca4f6160784a94511e184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5437b33216b1acd3a71629dfdd180b4185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6304c2877848ca2d48eeeb976f7b968186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1692795a8cb2b2b9ec86d30c4a33f3d1187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d10237be579495992b9b80f40e63db188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfcb3146d4cc552e5bbe64aee2f21e7189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db75eda86714232726f2918c7c65658190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954f87600390428235a810f80f6b2bf0191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68218d9da95dec1162af7c2829e33dfa192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cbb37688f9c5c9762987d25f11d911193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d76989ff959059f6e3326bdffd81d6194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f63f359f6ac149869de2e1086693214195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5258b168fcacf3db5a45aceb4461669196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bfe4d9118d0a80320f823910d358c1197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8c0d1c62a071257e534b567d1a4156198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d38cfae0de35f641e303f3b92f58a2199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d034a0b527aa06b519cbe83fe6665bd0200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60c1c9589139681584cc6299e98990d201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28207d08d8bab9f04ab51c8d012ba862202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853033183427130d75c38562926397b7203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ce2dc52ecd455550b974e58ce29ef1204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf840db5a09aad99712f20bc37ad2c7205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997521929e3a45fe12a4cb7d5b9aabec206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e299d7535acee75f995a84f562c7e0207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50404fd09b98e9357e6466d0b141f041208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475187a53069355cd50756be2f308bd4209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f91944038f9183b9a108a11c021837f210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56f9dacfb86538f2b7f4534ba297128211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdd00dd2e7e4faa02158b6ae02ec9ac212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66e8838a6577bfe489e3d8811bb4ab3213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af94569df09933e40dcb197d29cb056c214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af3fed2c4cc324cbc0fa1bc1bf9d1a5215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4441a6dfff7845100736dc464c42d7216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36f07f857295e94d776856ead81791c217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca581508a91b454fc20c8dc12261e31218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39913c7ce9725d7152a37882908d4494219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe7fa9cb0eeca014e7f1d028bcca781220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b0241c2bb6afdf6f8dc97a58a3b4a0221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ef424010fa4892dc5fd8012766a4f3222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4443624c48e42fcb2611af4985be5174223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3a76eb8ba586da03eaaab6c3bafb5c224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3669c29c5fd9c32daf00a6be14880ca225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7974c47717901d5cb7263aa34120c5d226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799dacf6e66c6e1f2d83bf30c35adce1227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4918dd3287364c24c6345775b1beba228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715b1ebfff3284adaadb61c76ac350eb229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d60f12d20aaf8696cf0ec53e01b4a5230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e26019c487680b3207cca223690fd49231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd51c47346c3e5db9df0aba88f751a37232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4386b92d647cc2e04b3726b1273be015233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3cc90a632484e4c50785128629ad53234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe9911e6f6ccef11e651d761c272fcd235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6a0f7f0173fe1721d9ba535bddd005236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc18d1952b3c06159c6c814c6482ff27237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73109fd8148a08246980fab5463cc0b3238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5618eb728a56f8fae028d9e9545ac61f239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa9bbf317b5513a91f21c9ed9f438d6240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4995ee2db3f759fb36cd236840ba3998241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8466b2a6e325b8deddf606aa934e33ac242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ae742517f021c294f7f5cddc411d11243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a05e15d5a2fc68c53626cc44ca93d0244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8422a990a509f680588bb5326bd798f245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5539a1b8aae0cd9e67ab9ca2de3c3c246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d31b9c71db4ef40fc7d317210718fe247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef60254933d8d543a64ebc23d8098cf248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990afd30cd51d627c3d069d2079945ec249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8a8ebc7816a47b01b0f1bb47fb6527250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a879874aadc19d616de6b5b52683b221251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39469e59d2ae96dc0fc50050a7209e21252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a990d8660033345babacb8a8478416c253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29a04e5043cbfbd82e7fb40d30b1906254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651853f11cf42317ae7306e81eb8295e255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb878297d0fb21087ded7a274e5678b7256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebc8901c5bd35df0b2fe7f1d11b466c257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016fb337c5bb784d0c2b899964ce6cf0258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ca4e9ca94a300b5484f97175a74d65259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed77d1eb8759b2da012ac60bae8258a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8782234f2ebf723a838d72f2351766e5261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382cef581b0dcfb956eb52ce2696b1fd262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bd0d14af5e846d3f48752ba0c519d1263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da19e44a5a2a60102baee24578d7dddd264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789e639e8bd57ef7950811bc37cce77f265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b14328ac7a5903090329793589193cc266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755933c9fa510cc610f338f5d5bfb791267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf71599d4bd28e12bd284f20f5b14b5268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e873d267c64183a20ee8d5b0e115cdd2269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8bcd7563c636a4c5aecae3fdf26d46270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501de7d460287b9c623dff1a89130545271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba3a7a4c6e366aea34d3dc78766706c272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090a4df8cccbd99ffbcde57df460488d273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb59cbcd9d946ae8c557befbb9c86ef274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca206c3a1e2801b212908dfd26f20d9275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30e3fc40b40b7f6fe394531e68ca25d276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c87c83250fe87a5e4bfe8cf382c9570277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa55f74b8367573830639c2aed14af19278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1c8dd808fe951aa2a61aae2e2e0f59279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e34c024d8b1a93cb8185a4ec0d006e4280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b13d413f0bce088772fa1234f74851281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd86e8b32e27a09dc35cca05e8853a2b282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfa29c2e635b5256797ba4d471d9960283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe1c822ed4e3bdd3490e312483a78ad284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90eab4a43b76521baace0d7843bc9118285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ffbf8a35c60a4ace57b15bcfd190eb286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f452ceb31cb474c4a207fcb39df31846287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202a5012799d92910e99939d80f33058288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec7d6aac6385e7ee0dc10252d723e9d289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cad7a1177011c79b078735c2087a0d7290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd06015683db6254e8a79f53f7251435291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebc9e52291008056c51e7c0e3809789292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c1058d5b85c9a59a0315470eb751bc293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0213879cd4526eaf1d1733e3a969a3294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e9fab3edf59e619bfd496275beb6d8295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf65e9b13fec832c03af182c6e2d0432296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f0d60415bf8e3da876e845b7febdfc297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ba61ad130a68dc256fc920a8554667298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da91426465b1b925ace6740eab445bd299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d5584c506dde25f9f672cee5658ec1300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e488aeeb8eb09743225b7ffe528a39a1301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d0a6537fddd684d8587900f89d9940302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25fb9fdc889ba0062bb20fbe711c2e9303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e640b2cd0e968a8554b03214a9c4d593304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25d4beff32432dbd8801aea8f70bb81305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d697ccdbd3362f06d5c0bc05ea4828d306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac664de86f4787d756e9e14f83a62eb307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9384e5524b140b6b2f428958412e4020308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536021aa13c4ed578c2e88222103a5df309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24dd40db247a940b2cf1f96ce025e952310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc82677e0c3f28640c599e678a6986c311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3f69a5e70e429e701eb7715ca2b68b312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e219242ddfb8edd00d29e4cf77da54d0313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace90268d22349108dccd2b7ccb610fa314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43608403c64ad2d7387771978c9e358315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7aa1400fea78019e145820e28a435d316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35942f12409c1e6e3dd736a8bbc0f306317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67610f863a793c13dc2170e31947ec07318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958fc85d1a5f55f1dfe888ad055372e4319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450227c2ca51a250834f4841f2d12120320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40296ae1212b2a4158968390b0441c22321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71131ccc315c10edbc0e1b53f967fe7a322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d18c15e35fed2a185e574fc59d7355a323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791c60523e1a06f499d9917293bed339324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19852860cb7e2eb3433f517624e3a487325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdab54761b036ff0a04c957d9dda1f7326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccd568ffc330f2618549f633006ff04327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd9339ee0603df9d2c61d880f102af9328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4ce99f4486f01ffd34145f4d2e4bca329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e95bdd84e4eb61d576eab68fed8fe6330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d27757c2e8b71d4659ac9f2519cd3c5331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0229268561f828389a742182c1684b332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4670ada6006b59036ede4be4a2d09fe333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f50dd912d5025e5addae1a17c105db334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910e20ca11943f4c6ed044d3442deed0335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f499b7ac0646e195ef1eea22eb6bdb336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f931d70c33b5347537928667b29d72337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f38e56af67a8ff1e743fe66c917c265338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2627d92ca5daaf79bd81fd8aff44094c339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d2abaee06bfab2491e5fe32e38884d340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37bbfce7608c8e38b50f62244a7d321341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c63be158f5e6a08c51d51af471d230c342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec757192645ce1c7842fe588d104d1a343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e89a1ce8c18fced766ad817684ae6d344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e807e3326106b99490f97bf6c00b1ec2345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963d27c24d39813992e0e38944619e4e346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f037a17034948db3a3b864e328f93a347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8330e6f556592147bc8af39690a25fe0348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc04201b7626aae2ac3e97425999a9d349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebc7dffcb4c3d9ce7ce4927b03330a7350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa3e6b67d6546cfddd23cc515e2ccb8351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c209437d61cd0a6f458ca0419d56455352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e024ece45e5fb443eeb45f0ccf4030353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e941df23e238121f37c69d672619d37354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d11f00b36d2e646654224e301c3da1355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8d4a59d57f78f2d2b9e88441e5596c356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc174e619cee95004450aae95942b845357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cf9bb65b6ec3c586c0f0640af1adae358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31555dbe4745f772bbc0aabc1e8b9613359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6dd6199a3426e6ae5d3483bde84367360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d473e14a9fdc530c9158381c29ee17361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5615c09b54610693acaa5f29856c4067362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db61345fc391c4ef7ea7bf3234b2438e363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a1e9b62c54b60257792de720b5b893364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb552ed1c4f480ba5a7e4273b8f024f365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b5906c8b057cee9735aef021c27c2d366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87a3324d509510b8f062fd7342f6b01367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd29c3d0e9df0c33a650ed272eea2de368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a01d364060fb008de21fd8c86c9bc7b369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f07c86bdd991c08a4178a5c1d153cd370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fc0161a2ede246eb82a089f2d72a5f371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc28eed539afb00b9874d24627864f5d372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944b8c1e7cefa45219d1ea6d6eef064b373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ee3cd86bacb92d303530ae1fcabff4374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cebba22d93961ae57d7606615a00e1a375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105105f37c94e576d32b25fb1f708457376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328fe39dfdf220bd72b7db6d66dc8563377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8475ee42a6f043337d8de183c015602b378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14be77b86927a4715b88af516c53732379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3a570289c8430e9a3e9d076be74b0b380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d34bc3add53236b22029231028b7d9381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d46df658dc0a8c0553f8b61817b9327382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0261466bb70b22219ba1e33e5b1cf315383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84aaf762c6375a239e26e5274dfd9092384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2752fd6c2e6ce9c8bda1f6c8149cca7385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d38bf1be5ee8fcbf745355672fc390c386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1323bc1d2ac145ba5eaebcb9526dfe387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80eb8b249e092bec0cacd1f30532b9f388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f519a2eaf9065114e19d6a405d31f6d4389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9234c3f0be77cfb3c9ef956adf05f1fa390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eeef5f0a8c4db3a6b2ce76d41ee7883391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d599eb7a98fc8b4a3d37f22f4d00a9392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d814263f7bf370188dd91d30f09313393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acfb3cb5c3188ebb3a1ede92a35b256394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f72d7c66662c7ecd6e2b387634793a395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bd38bad8d1a7818679f5d2240c20b0396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d0844f25e3ff85b185ee4a41037398397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6582b7272a5a00f86bc5e88c6a5955a0398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c4024fa0766aece57f97a1a50c7772399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f682360d44bfa2ace1c8aa9e76819ea2400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab67fb10d1c4d65bae86181274fb7c33401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d427914f908e02a77832ea30f0180ea1402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ead4328d6ad6e65393d3ef7c3ebc9b403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5072dc850d29e759a0dabd4273086a3e404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05bae7d604bef05ca3c8e2837f81618405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a51a9b969abde054e5176c1bf4e98b406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0189898ba4f18db29973e114fd40d7407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b26cee30e261801bc85e3c32abccce408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0456ca78d7d164bc802652147ac52e65409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07e4662445e1d20a948b2ecb4cb7423410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca3b0a076e19e4c93fea6314dcea3a3411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbe7e46b864580f8066f18fa681b54c412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c84db665759d6b9c854589a3eaa3bf413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bab606e5155d3b79fde7c764418cda414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ed49a318a46457ef6616bcff2fe966415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7855c74a130f2036d824e2178aa08b92416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080883a9d4f9501beac8951d47c6ca86417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a26ecd8201f9af3ef22065b67824141418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e8e6cd986f717e6b9cccb5e0edc544419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4299c464b77a37f1c233428d27fa7e420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a723e5495c6a7fd068a8e4984f456ef5421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3dc8260a7b45eca66aeebeeb61096b422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f01781fea9c161f7d4676c2c1fb6ac423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9100f24996eb2b2c7dc3776ba7f0bf19424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de184b73cde91bba5c4a87d85c37541b425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb2cfa86983f7b1c43328b46e06be27426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a8faf8b58892f855198adf79740715427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2fe89e93e275e3eb70270b2e3cd830428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d54d3abf7e84e22e5568fe79ecaaf6429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6552963ac418784bb8922396a3baa69430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05c5b3d418af2672d219d2eaf9b1f2c431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1450474f6721199ba74fad3ca8a27257432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8609dced9b275d4549386654549ba150433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7bdcdbd85c3b7725281f2ca915fcd9434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558dc942ce0c18a6ca23a3bf45dff7cc435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fb8db263fa296bcbc4a0051c540d4d436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f91b555ab33f7e4e1893a3107d3d03b437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e548f120feb8524dfa7450d7fb7bbf0438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b4524d7d229d2900abe9ea26cdb964439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3068759a2ad01e9ccb685bfb91e6b897440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053b8d8b15318816f8cfa7577831b02f441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de458525203d0602cb79ea250d39c512442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383bdd9ffb63484331f7a765003ee32d443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a581538a6125ef79b1febf13e1de963444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0500fdf2e6039df002cc8975cc86174445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6936cded5121bd8381defcb888ea0e89446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447e58776c76f04f499accd9790c8399447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c790f100e6697fc4028b366cecd319c448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c364a29aab3b9673e71a74623a95d5fa449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cbf1afb86a58642fd57c3c67774e63450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97dacbe74537d469355143b9c8c684d6451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23b3d61d7ba68373ecc1298c0122127452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e02e08f75b871d0ec5fb92828036126453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbed91caa66de0860f15a32d94449417454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8109cee8aec5af0779aaf06ac284b73e455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44a80bd8d007fd524b71a8785ca1163456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8256c909ec768799deb43b1907d169457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a871ac230dace10d86d988e0ef843c6e458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11f42cb8b2e9d79d515395e2d4f7b48459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acda9730025835b24b46bbae12469eb7460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038e8706a0ead7ff54b74faf85b61e8d461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f0afb4b9e5792fc88b384cb7d688a9462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3aa60a3d6d7327268fea0b714eb398463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87899f02409fc1e403d0bc1f7cc1bbcb464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2981271623c4356cdc611acf169e76a4465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a36402e537233ddad8f566e7314896466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df705641201aa52b8ac2f9491102228b467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdb9de97fa8e42a26efd1aed2017951468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39323a4c8a08bdf966a2424100f8115c469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c905d5e9d6c73c6c8791d5c3a8631a83470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b158fdc6aad06b3d30a378c89bab7d471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3564868a30508e56c390cc2fb225dfa4472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0b6d2a9105360812b1f38354836aa1473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48f965ce2c17038a5d4625f17654f0a474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a066585c93796a79d9b43a7b9239c64475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feac79938cc5a4c971b0061720b084f1476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed0a65c08e2c6afe1322afc23bf0312477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf2742f5b7d05e064def4a5adc21f18478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e371a61486032d66ff7ba073d0142d5d479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882f8b47a2df9d85faa8d61df1c14dc3480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2771cf3ee3944b612f76fe57a41740cc481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913858dbe8513580f8908fa307cb7395482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941bfbe4b36e937205316e5978734d44483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b06f6e43fa61f274d05b814b64edec484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a963318d987f9ca20515663ed27e85485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a21bd81732ced17d3baec05b01b5c74486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f2be3d71c4555b4cc59786e4f806e1487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c451b093330a09de46fc9a92571a6fdf488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd8c75f8cf193096904f778f787c27f489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0de3e344c6ca4e8133d3ac21ac1194490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43e1718f30fbff7fddcbf77df2e60d6491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2152dff46089e88427d9b00a2e9c336492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea24335507b563d0e0caa8a2d0cb88c493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31daec86a65c4ca0c2cb22eb7527c17494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca891871da39cd34b9cc47cdda4b152e495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fcb872fbb4bc78fe4802cfc04e7e5c496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53f042bb164913bbc95aa05c76a61bd497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf9ff45cd6d7703e59cc65234cbc9b2498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0d6190bc524df412f79f40fd986c50499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab73a3b19da6bcbadd0a9bff80f16a2500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01db47ec8f00a155b04396516df233cf501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fbd1fd4d10c6be68ca482e51f4e828502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fddd61c9dfc8de5b6216ecda5bfc51503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0febbb85149c98fc3de216b10ce05e0a504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e221d106279874a9d0e89f4f5c4b98d505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4ea3d910b0bb2822e95ed5c71ab85a506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f1c148b13a5ff981ce162d6b177a8f507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1153fcb953ff3396cd1d064af39019e508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afb7e476809c6d62fb5c4e9ea62aa8d509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d970acf84e0ce7f1d506768b86a3041510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f287ca5af39f87440b179b7d3764e3e5511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4430624afadba601888663324e0f0bb512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3432f9a9f16017b497546f156dfcf0d5513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9d4eacbdfc5395a1659ad7e0c561bc514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d72d4ac75e7a6274fe8362ca26d9b6515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f444eac8e918e07f4b718278ca4e3f76516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b561f46685410b75ac65369162d359517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ca0546284de3c7327d731235a03596518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4c4d9d71803e92ffa5d9e68d3b36eb519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb6c2bb3eb30ec2699c8e857392a1a3520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d6d10aded51e6c271008b0a09c4d03521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ce0b27ec37656a1104c373bf58d24b522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9def08dca7eb94aebd079840d32f908b523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc1daad51f30d2a76730b32a25abca4524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf281fbbe3fdd41796be63a152cc625525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e17e99b0c3d99e9ec11724758fa0cf9526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0497e0e120d3ea2e94d18472287b661d527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75837d636dd39e07dc8278874992b7a2528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e18bf152e9f0dc769dc51c0b1b1c45529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346132f0e1119fea0e9cab1889fe704e530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c907825df449705e68fa78a72b9e8d531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67d920dc084cc623c39d25bd1448339532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15df9d6d898120aff6dcdc194d46b32f533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734beef5027d0f2678230ea09e242453534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b339ec6b9f6f949c81a50fa05a18d0e5535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c272e5b7f7edc7c7a155ce30b7e6a4536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0901cf6d91d3dd474522b3cc278af002537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c69ae7089373d52a4c8b2b9fa1e4e9538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afe8e97a9610650cf2c5081b9c55a32539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361d8f8fc04d90c30746d023167560fd540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120d9133476f563884686498393336a9541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aed58b2d53a68370d01e72d036cb187542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f265ea5325d4777e331e7501c9708e79543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c4425eda9f4eecad52eb326e9a2ea3544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b5c60edc15d9933a0d8add1bb585aa545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b44d535e788e444a3c7fdc9e628d516546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24162031e35598222fcf7e81f869232547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53efa17ec931cab093884dd1acafcd1548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba858d95c3eca1f85206013f384569f549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8aaa3e524b699b98cfef1ac02bcec2d550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476edb6319b715a746ae4c4581cecc81551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e9ffa2da9281ef35ac9255f3725409552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436b116c6554f0845899ccb454370940553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a2c02c64ac77acd2b9611e7cc09504554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1265fe506f17a25d621db96224159b10555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea15fb7afa4a339e234b8adf72e9702d556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea169f8fcd18c59035bd62eac27589fe557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854ea8167bdbdcbe01b9aff97ca968a8558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60098728bb62214e7622e044f9a9486d559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2aa9ff82b9713475e5970d5499022c560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de8b8b1ba44c0f818094f7fa4432d94561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795522a066c7925e41be5827626c7c4c562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcd730c6d0c37c0e93fe6d666f82cfd563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be7b136ce17cc5f3ff410539d59234f564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e19c117e0775afbd6cc1d9488779f9565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3f633f121e2ea246b3e127ea60bc79566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e96e56013a90f53a9f139e5cf598cc567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776bad79069b2388b98d48fd4ed3cc71568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822b8964a39366f2c3c4969ad4e12dfd569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6fc486159c5b146f9bbd553bda4c9f570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acef4e2636139f9f60f7f3a37fb15862571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988ab0722fcc5a42c79ced4ba571ba25572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cdaf95f00f1b3f997f9e61deb1f5b7573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f42056fb77887eccab2eaf69dc76f3574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137f941cfae2e185a17040e4c04ac7d0575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd818d4987f60a651af508915a1a1e9576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b953b749b1a960f2e42ff602f95fc55577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb4e53e3c3bcaf3762ee89ac93f998a578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c6d54721182a7000fb320f099978c0579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f823b0dba61bd36d114e914082b0fb580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db740a51c8dd9f5f79e7ae55325adab5581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0742d8ea96af07206a57c73bb7d27225582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3b605615824aced0c7d144a01656ee583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76de62e0ba9691af094f829b626ad5a7584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0da2bac053247581b9939bfc679539f585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3777bd43eb9e468cd057fe8e517a546586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966d0f629e64570e76c9bcd38de224a8587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f127504b12aa40ec5c633e6783f4e4bc588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edb59c1e6d1bc49b290eee1ec667261589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c92e87cacc1bac1984c42895013aeb590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd30a8c99fcf3e7c09ef0da1f8f3d247591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2430cdea8cd9872f85cc33282e86d086592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ae38f8dcfeef5053ca10dd016252e4593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22b8b9510f633a5b61e8e3c47966f7f594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c276e97b766fa28d8102630d95f646595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca14178078f7ca87fdb9c9eace61fb8596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c94c9e593c95b167e55df78957134cb597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df6c9726207ae413f756e982957b2fa598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba10399f6c3f9400fdf734516481ce09599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c526182c8b0a53d82fef728d2d50104600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583de26fbf457363d78f99b5782f6777601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afa8f8383aef70e7001e645460c457a602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1560e8d72b478329c5ae473fa31b1b6603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b397e4202a44711cdfebcd74a90a5796604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7497123d50d9e8b680d6bd4e654709d605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d250c01a2fc41db8f65d5caf9f2abe606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5472bd8444ee9bd4f7d08d91a98e950d607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2164ca01d094700fd4f545e22a0618608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e6edda62b32d3c39fde6ead3119f75609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3effca87674aa25dc784395bbcd2ad8b610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a50115d5e47b199579761185f44b55611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b48ba615466d1fcc29e95fa800084d0612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc66f132bd1952dd6ed1b94169ae8b05613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d02758f625fdebfa9c45891a10b7f27614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707de406b04c29bbdfc629531896eee4615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c39f5e74d8e5b04e707f1187acd593616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d8e28aa9468463f3f2669bb6d00454617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa4e29355eb70aa8191aaad0d91715c618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfced90fd49571eccfb2823dd845324619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d80dd738fbe635e8c07b098d27222c7620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9723597e19dd0503a75c4d7b719db3621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3628164e9ce11df75fe3cb2ae4e142c1622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6358bc9da2a96737994803e1d024a875623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccac74a00f9271fc90a0c0e890212fc624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33723017097be102e5ed2a68a15ff334625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa8b0649eae99594aee63408690f859626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1819961812213ab56e3894abd223037627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a223653c9bbe1cdc837cc42ffae3bc628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4efe32b00e157bac220e88b5298c6c629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502e96ffebd1b0969f8bca64c454c1ed630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7376f26d6791051eea53006d287fe2631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1b3ba849330d2981cb5638d24c4d7e632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f2b6c7765316caa5d3a1dd9a91cee7633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e27becfb9b491bf30938a9f0fd6f76634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb951b694b5342790dea654035c72cc635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d22ee9218688502e7a0b9f0cfb9c14636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84756c064abd70f8339ba62cdd87e3a3637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04380911afc67405ffd8595bd6f4aba638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812a757620ae36edb58b1dd6210e7fab639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5000892e457e83f90fcaa1f6ce8d06640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29c442ef18bc07bafd4d4d8c27f4918641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b780ee12d63c1cb50402c22e1a92fe642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e0017a81df6968be6af5bc7f670f4b643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691b5f3663578a6680a8653f83ede49a644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa27f43b6c37db3088bdb9aefd6ee6eb645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b283d95c75ebbf20ee6462893fd8cd646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9661f3e80c2056dd335aa310c3f7e9a6647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68947b0049321d3cbe1d622160659344648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429bbe015c757e350806df837fe80692649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3120a69dd8041ad38c5f8dcc7562495c650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8372f9a77b300b6b1a95f6f54a3ba7e0651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d32a1f2a89ad61969bb78b4152b221b652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aeba5b17ee7c5b05e4045dc0fcdfd6b653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb6d0088e7f1fd6b1ac3407f6e355e2654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925eda9fa060f91622e537747cbb1479655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb65f8d4dacd22e828932e22e8617bd656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73600f4c2752a9626e800423e8b0491657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87776db3872f0641773d367f44458a37658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ac68759c1428b6639fea6845f63a49659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d479588ab3ff03c250933038190df01660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf78e7099ccf343b2afc1723902ecc09661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e162c5cf6a7abad0bf91f879b337ca5b662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae0359a16c6f6f458cdea025dfa394f663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253b811b99f4e91a7896d292b97ff0ea664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37232d69dd516e329e031ef6770a1d58665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038e4a8b570c22e3040449d6764b967f666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc6bbfe59ed21b536231ce9b6d1c176667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514bfbcf7c71fe969d6e5f0a45b580c9668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094cc031cc752ff7b46e701f8efd06e7669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0e65a6efbff1cbb58d462ee188d3f4670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a90c0626a8c8a81a8664d055f0b05b671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f46294d2d571f345c3a1ace4e9c9f0672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fe2bf6137837e17060cc3bd5946f13673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3725737af2c77b27d7cabc3bed5aaef7674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac2ba2b4a2a41f76e3d668b1f8f39e8675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6872041e9de0feedae850d01fe6980c676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919094f176962a6bf13b6f2214521507677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d8c6da7e0d5a371affd69c365d89f3678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059e23ad9d3d1e3ed6c2f06b2e9a7920679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2b8ced56a998d8fe43195411356321680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bce2c281acce8d0b6725cf525f4179681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e270f4b7206219d589ddf3c65eeaa4bd682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6f01a51c62df9f1bf1a3ab3bc676aa683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fdf28acbf9dd17e4082e352fc1939d684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fc6c4eadb0d11cd1c75287ee363a52685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebe7ced7d21e78f0a74f73f0d561bc6686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abf02e6e58430f321ca98557799147c687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb79394acd0e1eaa9ca6cdea9dbd315688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6663b0b31e81b584c4c7abb805669abd689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf755f84dd3271a7766c06a8724fb98690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314b78b969fe393613fc062a7a32c541691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1d63774ac39be6a7bb1cc3ea102b71692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfb65da760ca15497caf7977e62b3de693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4563ee4e5d6be27bbd53e66b8913d24694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3435ed0d72e3e247fcfecd17c8fecb5695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c45046bba063aab042b4c5818be9718696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280bc564e349e73ebf6e3c49c448ec48697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ddea00d9d6a19ad627dc0e875dd445698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e7c2adaebc1806169be5ceaceeaaa8699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afda7e30f6b3da34fac40a8ffc56ad41700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6978666e2cb9a650b5c0fbb6ac8b401701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3dc300ae0b0c2da4eef1b1588f57e0702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373ee187e8c180b79bd1848a7bacbb04703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb45f84e9bce8327ba24695e81de7887704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72c8ddaf24b2d6200feb3ad606e0648705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9b504c6cca58a2562dd90e10188482706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f416598c237ed62b841a0289132916707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eebce75afc8f62db8e9e86504bb74d5708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d894e5e11852a24112fc6abd7706353709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe5776969111383f9a9351fdcb1356d710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448b88cf35f4877f2e6444df03331413711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67d1461d2d2e0f968bd613d5cf65809712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd570196d5c949ed45880aa7fde53583713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53de96c6c76f25e6c0f69dab0094c850714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2743c83972c869b96fc9216fcab798715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31c30523c86e43d1cbb632d86b13f9b716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae84d97e6000e4cb8905b5e21d4ee6e7717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2506571f4bfa7572213973add16d1cd2718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ba9475d6bc28dfd0fa0db3f9dba192719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795f8969463f8e0b453d4ca20685b69d720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894b38616dc622e6b9e7082972539bc1721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a377566d5230e04616cf548a6b77dc8722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1db8ba34851524ebb05a54b742baf7723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a500bdf01691644dbed53f9f3eb67fa5724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1012bd8ac9b13b4007a50a30a0aef16725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b32c1999bc5ab92af3d3420c6c68334726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d8e42e80d344da9029aa31f95228b3727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9b8b6539313982604d5b0a246e2f95728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e224ee7d2b2d673f679277ab10a096729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cce8eede50ec7c6086d3460367c6593730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f729e7e7c300906f88a7cc3a4459d4fa731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739b731e585057090b95efb4b7ab8c82732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdee461863031f0626a08ac729aa557733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75089f3bbae05845a40e528211d2c88c734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af17d90ea1ca2b7ddc9fe0e9c240a51735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b4943194d597d06d85b3e9cc4a9c13736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878ab93f75b6a35aa441aea74c157b74737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed851a1a98b3d778f259be2f8093688c738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b8303fb7915968210f9773eb4eccfc739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8623ea5f648db7cd8a70f22ecc46c58f740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e83152fcac5762b7bbdad4e9574fb0e741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7211986dd97c97f34ef9ab0c9afb2c742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a831160b2246f3f79edcb71b3f0ff5c743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c06ac9ff802b4c4c3bc271fcb781e7744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54724e503ee477465df56633bea64fe9745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefab077a66086983136fe89aaedc79f746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004be0abee3abc2c14921e766f6454eb747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a352b5103b0aca1a757d8715ce2d14748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830e91eb8908bb351f2e019a0f405b71749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc18912bc2cb38907ecdf77341773e8750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3dc925273367fb2a586e8232375cbb751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339d942423749edda09059e6db81c385752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae8695b3b720017c285283202b3370c753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6083bfff41db48eb8aa830bdce76a66a754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee7ada10cebb69e141f8ca41a4ecb20755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a05c69629f948fbc8e07dbe570562b756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde8dcfc54217c2ae0d37f63f48da0e3757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ee4f85f9a4dcdf42b3923d8d272bd9758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442d8e1fdad509467d52970cd2aa1b91759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>