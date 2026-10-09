--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5c4286517c6389c653e8930371a69a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcce4dc546de84e474e022709c141cd2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97c24905a36c8546108cfbd930f70563.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b596ddaa55d44dc94037f7ea2be78b5c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a577db84f1d17ba04ec5018305f46ddf5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19beed5a2d88a5ef79e3d8dde81970eb6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20c0ac2cbf21e435b119570ddec26457.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36807a3d050e98f57368785531b431d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0874c07dc6039906d2aa66927d79d0249.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7960e071e6e9e83d544fc7739a6046ad10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582bef71053198caf9b4b11aa5c8196a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6071f602884607ebd84c6b04b47073a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41467ca3e490f5632cee62f37e5bc07e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfc6e63f2e053a1d12406de4c133b1d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eec6e28850d75523b76d6452caa69bb15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fee144e8e5fe1dbac9ce04b4c1b286f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd277c96b604516baac954b1ecc85d4917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20d3f7c6f3a5add28466b7f2193b11418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458a3853965d7a5711467dd4e5da81da19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfaee32c463d7d6427dc5a4dc58e02720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0864ccf1e7f5b82b850a76c8c67d788021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc344423420d272d4d3cb5f9d2579b322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fdfbba2dc72e5e3c79a05976e9efc823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42210aac1d1e0d07a0aaead41f2ad2af24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b671b7efc2e0808948d8d3d955dcb4525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841df127854e96eeef901d0ce636a92826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0e10a7a2ea1daf10ce09e21e56ddd527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cbbafc70ae6ec62bd144a902c1309728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236f6a301b6aea17936a7f765ea1d5d329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1d3fb0e1e1cb8437d92701cd62620b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee518984e22ee46054d44818b5f81cd31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452fb9d3c641641b9ac6cdd47782c7bd32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4235b4b7fea40f0b9c55f69635545b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32c04b2d8460849fa3a4908be70a4cf34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bddb6516d20ef9ecf43d041afc6207935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71208860c0ff4f2a44055337464c9b0436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e4247de021a7e24b100bf20734002b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2af32c3dccc3393c2b0a2209d45f1b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c46cdc5105cb31843fbcf13402897f239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc0bfeddc7685e287565f0dd8f51d6e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb6bea8ebd587751c74b9fbf9b7497741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d3caf0f9399a94aa3853bc7874426142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67bcc2a5679ee1b8c485ddef727a69943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330cd286c9784143bfa2cb9f582b96f744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02bbc5fb7ad7aa2d7ae2abb0858a13e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd92bbff07c2029f27dc73e3049e8e5546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522ea4a713017fb0d254c56392e0610e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea896d670d465aa6782cb76af8acc85a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b119a88912481ade5d394f3b39b7a96349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b518783cecd5687f2f9f5acd20b1bfbc50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcc4a060c98210feb5b10d2e4759c0d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3504460eff233c244234a7c0e614ac52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3f863f57bfa0fe0a227a8e08aa53f153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d78cde45af159bfe949c06aa9a56e354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c4949d16b993fbe38ccdcc91e188e355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cf0a5dc0edd83c7124ad5fc07c3ebd56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743b8791bea9078441b6862a39eae09c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b54234ecd5380fc5d3febd69b198ad58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2855784a43d08f0a654cf144a6fd5459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194759ed98b3402950786acf22e94e0c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338423d1cf3bc3b1c44f52718fd399ae61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda6fd37eae331153880877c89b24c8f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943168642cc97ca1c37e9ca3bb81937b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060f1f8db636fabdfc647f9593e4809664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ad774835e820215ffc94a05158da7065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49d04107c61daca42f419c1cd2e8e6766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae64dfd6e92a987f3fd50f0da4f092567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6dea53a1a09a34a1e9847d31ffe15368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea232ebc08e5153ff78864f00dec937f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e25dcf8f19a3d844c251d7303791cb70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7023c7ed2d8ecc13613afcea5e5daffd71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db99451c8f865681a5b55b8a9006a0f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613ef080430efbeef456a73cf7b32cc573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbac95abf06f56c36604668298534c4374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7311f0e6c1abae3311595ccf620f1e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650f954d72850a9daf649d0bd9f8671e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b751ae794358897025af2debcc806b977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c856bc94b96adb9f90b59f3574047a1b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034484e9fe96b50e30d4cbda89f98ffe79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c460e41a20175bb7324cd101bdd45580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca062715bce8cef6b4737a17393b45f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d084d092d3758abd3e0c9474f9cc8e7f82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f287c812553042259083238fe3708af683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29193914999a0f55e2eb83e94f1d404084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478e155ed4b4089cfc58b786b5df748485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f51f073860cc433ca2f061ed4c116d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab53681b3a589436f3ee936bb5ed80e687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f75464f91b9f949f1f3f42723f3808788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f4348e6dc006a43c26e03b98fdf60189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c04e8b6d07b6bc094323464f13f9ca890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a180e5aa45fe87b81c02773edcd2aa8291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0c99c33915c1304b67e992449a09c692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ab129bf5fe9c5a6340a3eba22e476893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0313db55a4e615acafacb9e1fe5b11e994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd96322e65593a616612c0d4a81d61c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b84f5d592f981f68d731183867842396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73e317c404a2faffda5ab096c7b0dc997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa158327d2d6f68794c0e782e22571098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1649da4c8db86a13176f514632cc112f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581433598821694ef12b2d20ffec5286100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ec9ac043195c310ffe5041c603c1cd101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a108ae9a0f6c50801d623ccf4a08eea102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfe7e52f3adf9845eb6f0b0cfee9c8a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c895ea5d85954a82f83b5dfd5d979fcb104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963e8de64911ee1ecd9ba71ff94bbdce105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78a86cb1dac94a00ace9d541880d02c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ccea95120dcaa492ba41b395b967ca107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6537d98a29bf91f6913826d8170b0b7108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fac57473ee92b33d11529d66f070b1109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51c661b1745b0a4b1177a6121ee06e1110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f943fb6a3e328e4e9ebc7da361bc4457111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a187d1ae577e5712465a334560801e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ef945cc9ce588a18be3c4095c0aaaf113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f53fdba14ac452da7f72678479a723114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71eb854328fdf2a0d735629b46934dc115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faae40bb3b4f902aa720b75b8ea93231116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbd3bd0b26d0faeec19dee2d84be5d4117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab620617c476a2b165fa5ce77ed7d7c6118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b351b80d51d9f85cfa681a3a1db0669119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71033e28384f583f49e6000d49ab4cee120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f027f59ea6dd8e18461743247a98effa121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886597ca3afebe72b51e8064c2c03e9f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1c253cd495551bc96a0966e6cc7972123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fff746f1d34dfb81ad1e62cdfaa873124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704ff1311bb370ebb15b3be457ed8551125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810deb8850078f53992aa771a9582a59126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2dcc769c6cf73c430ce903b477058b9127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84dfc435af8fff2a209006610dd9be7b128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf030f0ff78a0eb7d02b9b7f72c03b0129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfbea1b200a779117d1315199b81f4c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56336c8d99cd7e5f9935a5440f75f1ad131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f00a6df966595f126ed1bb3c86321e4132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcef91f8c87317913e55f888293aaad133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb68bde2054f59962eff4041cc78fbc3134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cddf0a51e146965b3cb7ea783f12d0135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b4fc24968c61ac8b210f34dfe4d1d1136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295b742ee48225c50258f3c0e0560be4137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c626c6882fb72a39406b42816d27326b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc783dcfd36a94ab002b5b6b9e0cb54139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c5be8a6fcbd9d1e535a9c337cb54dc140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919aec194a12df64ab6290eaf97db2d9141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fe08885e0338988bcc6de10c232418142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8eee5bf4d3415d38a8962d10b5fdec143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4aa737e39c6cb3dae0e2ae39303e371144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9c65c7b18da2707280bb59eb4e7a89145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9337ab56914598aafbdc0e7e9da030d146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cb8f7d4972f920586f2d7039ec9cef147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47dfc343207894366add49eaaa2dc778148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0678170ea41c175471baf27f96dda84f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f7ef45599ad4c81102e60969d35160150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b4e91573401b7489e6af720a54c997151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fcfa17519eef215df6b1192aa2a1b3152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553520a34c789d52866836e47b054c21153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4233383747f8d320f714986b438315c5154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2c27c56f958eec967c6fe1333e2b4b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1a4c49eb28a507a5cb74068ae1c560156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e54a39e1a5cbe1f9e44ee0c9bac2c2157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9995f58ab10e8b58dfac9332029fe7ae158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281cb308c46385325c42a2e7d05a3ffc159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c84f811c3964b9c8cce936167ac725a160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a84b3f779329e3c5054adc73202e92161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426fcc204ba2ce8e2f780efbd5f01cb4162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d29caf2566278430baca10dd5e6bcc163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bb1b16aebdedf9a69f4bd90684dfc6164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7a9060d02a51849afb08d0bf3f12ca165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0301652b771c83c14f8dc123cf8d82166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ecd539af9a118c84c6a176a2843817167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bac1b39b3ef81616c3141b5d1bc88b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806a8a53e143796139f4b5d0a4ff0292169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43732ffb5d28bb8979247a69b797a9fc170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4e1f0b28d9d26a16030963cde75dd9171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30dc2f38f1779eba0a3f2584eb812541172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff03873fd3559acfd726e08b28ef7400173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ea619b10b9479082b27e27fc595022174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0db8fad1a4a84c78f95cb0ce67252c1175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3b48322f68a8c3fec21a9acfb58501176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ee168acfe79c0a9f1a22280e5ffe9f177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf50aa1ce87bed3e20ae0f784a22c26b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e2ae6d9f0d9b0dfe8a07d7dac173de179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c467b1e34311edfa07752c4cf8adf32180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c81a9db2eef847947254f9ae106fb8181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1591be05fcf6df8f8be089a73ab8e78f182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475da60a308255bed3212f23570b42fd183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4bb71b9af072bcd41de762d86c6fda184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71632e6166f5934166f310e93fdc2cc185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8543dcc2b864510e1e1d2a5ebdd01c2d186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072c829d692fa46f931e28c0c6d6eb28187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4622a47a92c44368a22c550c11163d188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4318f62580a61cc91f7cd1be94736e189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2b068289674b9efbcf64352f54decd190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774178f54f96cc623319d0ef3066b3b4191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b9f8d777270da3629f8550b901ab2b192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6efe411c582ecf78c1f8b797ddb258193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a55c1e3be4e24dbfc5dce2694e2a32d194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72586ace67816e0056b1d987c45ec8f8195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ed3687dfd9d29b969c49e54fe23290196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf5f9a779f0ddb2fb4a4074e7200e9b197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9004a156b406dd712ae2b017dff44c54198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd92ebb8f42cd65251266d195e726c8199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8177ba18eea5934d6cb7dbb4ad33a8f200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55684d3d52b2641f3ccf3f337b8c1104201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dba4dd0d1a00c784f0a3113a332ec2f202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c639e9c2e9abdef077ca52e0f984a307203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab9c4c4ca0061aee724443d62cd530d204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfe49dd6c4caf98ed4fee423b2d9e0b205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9e44803acf964ecaa162e3752e57ed206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52aae1b704f8c762bccf500908a18e8207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e946d4aebaf37b62ded52d8be967e2208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8785d6c674e93dcf82934307a6bdb608209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92cfcf61308959941ea74190a6fb5d4210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1faaca9cad0e0ae656251bd09879d46f211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90d7a29bd021eb8f06ac367715130ea212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cf8c0537d97526211cf25d1f9e81b7213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35af647a4a809cc90864a82133c58e3214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e33d8da85a1738e549ff3fb24abf06215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f1210abceca38522af3360f6c0e7db216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d246300fb306e7eeac8e7e7b1e4be233217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3309bd20b8371ed314c43cccc2919c44218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad143108da7b10fdc21ad3c3736a04a7219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb39d884dd4b362b96b88f01e87f67b220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0884bcc5b6bb30337e234e1144caa7f0221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e0fbdd96dcdb8859d6002268ce8cf0222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7e12d54f37e91d7a88bd88f53f35e9223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0776178376da99b01f77f8ed318bd0ef224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19396099b48f7539264f3a2c1e557bfb225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2505b22e3494e5dd83b292e003672b226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c62637a4e4caaa424f6a467b8def54b227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76083e04a82480e2b2afb219cd6ca068228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72543338af9f10ef91aa6a0ceb3c170229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95b8c807c61a92b44d19fe65fbdcf72230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc7be34f7c456dfb1e34963fe675b31231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5aae04615db8bb1d50c211643f55ffb232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912003957a224084ed87668c3e51087e233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1348061876d0a6a172f7e54f94428ca234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ff6c890d45e88af6af4a136c0a967d235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e53d8652c1e50303942f752e6e8ef7236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d536367a90dd231a5080476fdd0c53237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56532033f432d227c5ee56a87cacc001238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65e718ba95dc10a964ec043a971472e239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b2657e054e807a82cbc327b7c846c1240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f60ec8338fdb8216b794eb85bd1bda241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62061fe02726f40d36e8c4a2f04fcf37242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6847ffee8918b7bcc8a20cc522956a243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180d919dbbbced650d5e18049c7b1244244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7be0ec0e390e36af7f81c327a05694245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269a0d5ebef103306d3f49cf5d03c9a8246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35af68879388db9232a1b4ce86c9d64f247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b8b3a0580905b207b422f7443dfb54248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c85967b7cad606bff54771fd6275a53249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc34237d3b5144758895247b97baebea250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a917ad99bc16f894a9ffa1eb61784c4251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27609f31c4c26081146b1fe0a2ca6210252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90898a9e290cfe10f624ddd2b561070b253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12868428c695096f47a6edb4a28f43d7254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90751a2d67516a2d11399e79dfb6f439255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cafe0bfad5553dbdb9ad64360fd3e71256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc88f4307f878fdd952cf2ac30aacafe257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35779c74752fe79473e97c7f4605ab79258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff56637743f0443c3045225ece307e1259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58c338223bb2267a5a10a1453091708260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06d386bbff84d1020ab18679407baf1261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738b093f38c7a04b4166172e2f33802e262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc79bd925876bd714f7e123607354e04263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c975a3a84c5d9430b7e4953685d16d264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0098cee3b3b7472c35a0fafd1911d704265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7662f0a2d9a899f560cc1ed279547a21266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6611356ad6524ed3913be6cf598b7475267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0f70fd1842c0fcf3797e3d251e683f268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa13dbf5a62133ca3248bed66c0521ea269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad19cb2db26bb82893dd62d39bc9dd3270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac2ecf931aec642931bcdefe894d36a271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25975b72acc7ca5004cc2d1aade0bf0f272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b56fde1c08f8a6bc82c3a2dda921210273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29fcbe3329a85f9c26901b64f19384a274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27eee34384b38a845ff519d70af02ee275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d135937897921d3351f2057c9123fbf276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818f904a07956b79c779ea994858fb3a277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1616e9adeef1f30157c38497550436d278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedd2eafeb9db70c0cc9b4215d1630a5279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e4a069f4ce1b06544c1fa7f6f7ee52280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66078ad3c36cc34d3c01753d6bfdeeea281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd826d24b6971b51ce05302a4e6e171a282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbfc1874086c28c50617e926ad95a44283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df017f9e36669986e1cce43c3a19ef7284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643884f9bcb769f41d3debc250effbca285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd971b9eb065287213a20bdd650958f286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25083d84e8c1475772750e5a6b4ec54a287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9749a451de474b982fa0477d774c1c288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806c14989d48c528362bdba31650de06289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e21a668dd9ffc4bc9cb33a2d8bd67a290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bedf0c62d3fabc5e4bcc4ab377073d291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93dead1da7b058b80a490b9cf219fdf2292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebdd61416f87fc4a541cf9b0bee7e35293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8966c458161ec0caffedf3a8e03916d294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6d5d8cce771ece0bbf5fe5028370ec295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9b72dd01bab4e631fd3524e74fcb4b296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7ab52ed4582521c1a3878111b67918297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6238ccbf3135663be83c77d06b7c4d41298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc65d3f26dcc7ff71dc481bcee54456299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841ade965305920159fe3504922dc00b300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50428eace3aa5c2d01ca2f986c9a5edb301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fa9de4a362e943132dfaa7e70eb530302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdce3e71cc4d82f5c109f3ab369a4be303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edb11d17f24782e7ca6dba42341ef71304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b074debe8dcf161442d349a917d03b1f305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a02f63afb22b59fe820fd375e68d802306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ffe7a0a0118d817855806608565862307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873a8dffbc3ddbf71872a27cf31e6e6f308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e7721f71757e1a24e2f586e7afae25309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662f431aa83cdf516d4a19a5f0856e58310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07eaf22e4b9e37f9c623b5720c728085311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4d6de0435817bbd500c5361543afe5312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc84191157b1b883b7806c662216d96a313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6846b0bba7d3bed2a3490c2ed5bece12314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c666c592ceefe7f19da8d9a9b55c74315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a9266c8e23dcde8f104121d30e8e47316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5b085cb859870045a5a5f6380d4978317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9660a7c90db315ea4ef9b89e89fb0af318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7232d93dc42b93f160bf2f1127a1a051319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cb1e039df4e8d649597ec2c33c7a3b320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f4f6f8bd3c5286afcc2ba7b7f0f4ef321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03c70be5e789703ccfd1139b8b18c46322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7a468b68482eb3c38a6a5520c9ba31323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e74a4e06ecea4ab5bd795d9f67a4d38324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ece6f2e90f0e939ef2b5348dc216422325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5272cad43b495a6339bed3c981a504326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7ea6a037e65fe9b764381d7cf20520327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8cbf14f80862588a86f77ab5651ceb328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1442c9a156d9b4c4aad6a34c9e87e2329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139136fe5b48d2d9c7477f10ec5faf09330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b44b4a23681e5b03c121bba8cd40bd331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc150c380505686c73baf50a1695dc3332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d751d658755719a1eb3340147ec90f333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53ff8eef7f1ea73820335490dec743b334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59e15225f57916bcb635aeeac6944b3335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecea3b620d6ff2cf0ba0f291541e82de336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44409da844bedc48f5aee073a0ea2864337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca994cd194cbfbf3a334e3f09e510e98338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ed10d0f6432e57e318229ae895f4c5339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c366ba1a26536709d15f2db80e7f3c41340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c78e41397f4b0bb62eb4c0c509d3959341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8fbc9cd3258e69333cbd587d27e7b6342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e59469b6fc13c46f76c0a883f7bc072343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee187ddf249460c825eab7a8d15eec1344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522960a13f8b84b918b0fa6cad9877b0345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cbf6aa2a793e787b42dca5dd710938346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731dc1aba345c52b171bec727afddbe6347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96af6e252577bf56c286c25b3a784863348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a279a3f40fb2c8c089f9f81072f5b7349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca4b86ace57fe11502cadacaec50d2f350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db629b55ffa15fd12771df5a0014f25351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298582907354f1470d136aa0b98f3d62352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4387b51d620af6b70277a698a99ffe24353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87cf7c36e1f41b0d0a89029ccff7023354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888e32bc66f7a72328af0a768772a3bf355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7155e6e4d20f0154ab61e495651b39b356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a851d27d271bc5d46ded75dda888af8357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa17f6972b223a234bec3ffa982c594358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2974dfbba2dd7ac37cf6cfc64f4619359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81de25da962c272cbcfd68893e4bf7c360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fddcd60135de5d6f05ca6034d0badcc361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafe984544f3d9eb0f4925c79e2b5dfa362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db85b23e65c4e1b257639b0ccf7efece363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711f4988d1d8306057296663fd82b829364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef7e4ef0dba3ec3a1941c7494de3008365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f501110cf24f7f4c6753136e9826a0366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2faa3c07e7439a8890d1c969772201df367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5903cf06ee200475c4ae0d38dc2e6cbb368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe0b4e0de5265525f0f5521b05d965a369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565b1f29d1b2b97bbce8be90cc2a594b370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8038e98a9d5c826f4cabfa18027198371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2e13ee2495cf3cae3070b1ca4f6bcb372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a277c8adfc4dc58e1029d1f560b9088373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51db5f0280b42d960deda695242cf3f2374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56574bdb466ae53e75afc478ec2abf7b375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1252639e916aa2147e8ff38ec78824e6376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e6d23d1a85506e0f40674bece94ec5377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc76b935f0d08df1514e91fc36cbffcc378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0c21d74ca28a915ac4ad3f0856d020379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc22cb11de2c018b46975dd92901158380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade930f26afe47de7762f80c7b2ec100381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ef1e167b97c614e0ea3885315336d7382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b104014b429703f2c23d90e79adfead3383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecf355538c5cd103efbb4746dd8eb16384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf5bc597f4e6816d25703bc9b3d1ba7385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab1c56ed1dc26afa3b32e049053e432386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27390fe43f591057d67b6ee1ffda7fab387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd36fb045cbe744161b80cc4924e8d2388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7867caccd49581b0ef9bb82e18f34881389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2354ea6d71f0ccfd184c717cd736253390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b428e9fec8b3fe1badfd3e9a39bfc629391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722d08bd3ef2daed04c1e3a8054aaade392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e551b99557e6b429b845c0e6ad93ffe393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af27a033fdfa738c093c65ae74340941394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189f8a28e2df3f3617c38707ca2f9f4a395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a9ab51ce892944353eee840666a222396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1244fcc479e682d72f38536ec535bd397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a00b0e4255aa3b7e44aebd0613b8f5398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d19a210846dec9c7754f04147716ff1399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9c37bf6d5448133c47fe93e81c3066400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84062350eea2b085632eb14565301f23401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0c256fbeab55970762f491dc0d07e4402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d45bc52c68d8b5e5840724bbab95c1403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92116155826100dc07996ab33ba545b404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5393face96d49b5bcc342b1298bcb5405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39d3b748b203eee3c73df2ea282a5c6406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba9c3792af8da76fd0970caa99f6062407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186229eed2e45a33f7f637445ad6337c408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0c37e9272f8e58b26be4c1924d946b409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f5fd43a8e873680fffc4094273f44b410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdd9a3b52f5326590b672ff7d5da660411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc57074200b51356dda3171bb73fcb0412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4de5393e68f241dada14ca1606c96c413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cecb3a681bc9a64afcea8418f624855414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0500cf4af0c9fd64a18a4d3d2a43a5f415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1267a710c5d146a6ada207a4e5c8e6b416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181768d6667f7d89adfb78998a79c794417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf397a0d175f2ff4e8331a7ea75fd7d5418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226ca7cfa07fcb43e08aaafd34193a1b419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733506490e3238709d772fdaaeee01ef420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455a6ccf402f702161fd53324b93536b421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0963c700027fd147c574fdfc1abbdf53422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee12e4f0da550758fe0ebae4a91a13ec423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02514cdf14973fa80e3b65eabb88316424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34617bc231abb20b64063624db24c4b425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1499a8b8bcbbde949489998f8bcdb6426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d00183b84b6fb83d1399b81442be79427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4120b40aacdc28a9854f5aeb511b2e8428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7116d238e9f26377f14bd7943140b49a429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0c10eac0a0baa2eb9312eb1ab766c8430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb3e29bbb29fe494c978dfe1bd587c3431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe50d841b32ac7779332fc1b7d32d7b432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0b9a3bd4e769c15b2ef29681823d00433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca159d83ce60392fe59202e6ef467ea8434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7addbf639e9721d46513280f046d69c1435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da31177967b5130260ca787be26df880436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e0163136bf52ffeeb7ca2535d980f5437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cd3fb2bb4c1d541e0bd04721a18c38438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c796357f24696dc36eeab70b0776819439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31da2b684f9568953062493d66f6c59e440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64e52fc18938662fac9948f521d25be441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9679b936a00192ff9898de2d01add8b442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471d49d53c9e3c641eb51e13273f1248443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc674aafcfecc89f05309b6c1287af30444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918b2972c46faf9c63169da9acc24007445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4dbe56b9ab08fd52ad6c85db53b537a446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6d8da853d173bedaec585f754121b0447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9eafea4f6e77558587470f737cf9152448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5eaf3aed2d37fc8a054cc82b18690c9449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6515cf0020cfe276532d81de48dd4c450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46951555d9634e09231e9bf5d452dfb4451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3b0ce98201a7fb16b922ab8d6a14bf452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6dd2c93fae3c4bc2e6e21c6e07241d453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d9a97c527f99f611f6cc21fecf691d454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75361b3920e05dda1598dca8b547b3e7455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142b49c5992f6ea2cc00b22d59da8d55456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60061cdf517fb087a1dc7a4401a5899457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7ed43f80bfa646b1ece1ef87fb2a67458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135cd9c1897d2f1617e9ef9cb82761e8459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397287c482fd2df4d3417d97e81c8a2f460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0df8c8aa2334303b7a6f43f833b111461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe7338d2345000ab8468d2f9f698167462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ceb66085c2b7604ebb312bf16155e47463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e48dbf9d93e6c11fd3ddba31d42f7b0464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222fbb536662c27dbceeafa55f59b880465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2475ce53c3d726f26741c8aa4f1c2602466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1616e17a74deb3b11506869462a4426467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fd2ec552d46f4cb1eb9913db146e2d468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae69e13896b406ef31785e40d7b2866469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde42f16f575308e8978055ad0259527470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50ec64bd4edafbbc21b0c4fc9f2ca33471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab675da5d71a00c44df99cda9af0748472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5dd433cf90bb5da7e50a83d71f161d473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e45856ed0713405781be45a5989da1474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03654b662fdd748211f148dae8498c74475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc09fb06ad5b4c98d93d3fb46e16c29c476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2812f48a176afc6551f9a2c7bc7bd79477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d98e7c13450bb7058a81c7a46b0b991478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c919d055e0aaab0db314cd438f1d5fce479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b711de7e6ca2133acfab7b62df48c14480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a04ae6192c31f4656792d2de726198481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f5bdb4c5e291053d6ae25341f090b2482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3f7380b60cfb723cade8a579d8536f483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b2f5cdb028657e2811de3e36ff653b484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9592d4624e66d2da97213d15a9d45011485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2570b1e22253ba0eeb562f69f1eb60ec486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce637436f4a2ca9039a5adba5f94d85487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983166694588b71c85264f0d1a007b43488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741e73dfffb6e687acefe3ac854223b7489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb9d4a5e69b65927a78a897d8362e68490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b52a9f17b80b446c2d337f921e954c7491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a58678b852d4e71d17172b3e3c53ae3492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da0ec394227248ad8e01e36fa833c4e493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aba70060212c6f4c0889d7db6e47149494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d359f0c92584c71c581e07e765afa2df495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767a0adfaa2ce0c59762b88f65316312496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ca84f2db444a5881e9a9270d6a2a60497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5235ba68e083d9548efc614bbb238484498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13e38ca81869f5f73ae6dccc17f4d37499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de6015b70b9de9181a4e6daf05fe236500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfecfdec47593b27a8ff2f565e65190501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9376249fdea84f7cd4a30d72378d3f1502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08663fe8cff890772a61452c4fb1387503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e24e3661f50eb79084f6e825fdaea38504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3802be20cf2cc9a19ff3f09102d0b068505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92656e647b896ae16e4240781c9f6a75506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e9850b7924bd5db662f0b3a717b4b9507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562b8c8e5c09c7c7adc586f387ffbde4508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942a5e4cd764027ff54ccf3925a2a357509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ba9b29b2f00346bcab10eaa408ef83510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617575bc0ddcdba45dfedf63a4253a1b511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e558004106adc4109f2cbd49743596512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8225b8d8be52d5dc71bf640adec9e7e7513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77abff4eabe985c974c970f3a1afaba514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ba9291f99835c60f9dfa0c4fc7448c515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355c6fa6c13903ec018e7178728d250b516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918d8bbc00eb53ce5d39748a822faebd517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077da0b39a8448c48f2ab6452975bba8518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f251ffeb273562408c87cd26e3a04db0519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61be745a7d0ff3727787232f01f712d520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e489a83aec74595689253603168878521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7f64a977def3de3645f7f17377cfd5522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a055834771c6ddccb01cfc760ffeb626523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f608508b34a93d2048053638b26523d524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7606f1d075d1f22f8363d41192a813525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6727b0923b6a0b15e3008021f44fd940526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e36d05bbce0a5ac2516640d20da76c4527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f9fa14c82c5bcdf29e447494571a84528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422cdd9e6eb3183d68151edbb984e3a5529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c265dc80bedb5861be40526760dc506f530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ea35753ef4fa9523e8273dbe707508531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbf4f10f278b57a0077614f18bede51532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae6a439e44366a49958eddb1848950f533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586b18cc0f848997e31ab3834a68e6b7534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e271b362b03a67f0bd3e58e8e509d7535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7036c29dcdffe6a031eafcb3d2971bcc536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ed6e20d3d741288bfd9e0fccdc29bf537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1994fd9e6a269a21d56dbb482fc6b9538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e933c983be1003fb562223dd1ddccbc539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2342b8b7201e8cd162998f084cbe56eb540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cde21c42f6af56f28a9b654f6a320ee541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c282abcb9aa889a7befb0b7f31a42aa542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87aff88e8b48167c69772798426cff8543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2d234019392287113ec86ae1b430c8544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c447a36eabfeb4650388473778ad8035545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e6b2e0d2d6d6151aa5449a10835927546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24942fe3964f64718a2ede06d06ef1ba547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0033b76dca07c4cd8cdc53d4f394dd3a548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287e6433270fedcace93682be3ffc5e3549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02c29374d0e007319c2733e6008a11a550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81299f2665b9adb743e7a800be5a510551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e3e2e267ce93850e05265b19700b4f552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da28a44fafb8786babdd09b67e59d665553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe36aaaa3ea21d67a9d970a3a193e5a554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff6d1ff95f8d3d017a9b2cea6aff143555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be64ce2ebd76993c4961d38fa245b0d556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c5cb10b934ca3c5f68327a762269c1557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cf51b9fe29068ef6a83cd2d787465d558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b74108370c6e1db2febeb318881ccb1559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd579adf2173118ceff795d61da9cd6b560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd057bfaaae42a01f9d41e5521f0ccc8561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544cc9d5c6173e05547d8bdb6a221723562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c207a3fa6992e3a1845928716a760fad563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e68e0207539b3cb44509ef45104f45a564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e013c7be350e0505d4b3b5971e2905b565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aaa0ab0b9cd2c02dc7b9813e6ea94e7566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d8a41a562da2894cab76462b0a5152567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e64de48cf8858210595e9b3e603cb2568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f5679e18136769f3b4c8c8904bd094569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72f402458e3748c9b57a99e5de63b43570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2651a0baaed33e6e431e65421226f2a3571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c69567913f628e091aad8b84c3c29e572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a98e38f3bc76248cfd599e4958ae3d573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffabb27435a1e666f5fc93bfeea1f182574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca81c3b618872b271510b1cd923dcdf575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf2cf0e213ae65cd891807def9cb1f0576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9985dcddd335a2e589a9a8d556a38548577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4a3924aaf943a1526125ca10f6eeb1578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e5f347343304226c7a6454899eff14579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dedf5f0017402bb536ba0977d70d924580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3643f0bdded526d43112a247667355cf581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548a32e6dc0b62b4fe20b7baeba17926582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f08248303b07b7fab7d6ef7e766647583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6334f1900c0710593bfb1723eb0893d584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594b42290fe32596119a5ead997a9f9c585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45098164f148e7eaaca68c9d98f773ce586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6595b797b14de28843c5355e092bfc587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5f8c32dfd5a589d7aab399be0f543e588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11b37100445016f35cad057f46f95d9589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1c00ae48882b96cf6d8b43809a2b38590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60353b2cfdb82ff475f76ab1c559cc8591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828f53535d2372c9fc24e8f044c65dc4592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665c4750946513c9650f1bfcb2759021593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2339bc06040d796925b54dbf267cfff0594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3579985f5001908613640dddcf453a595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399162e10fc8b0a6ac35b37ca92e1786596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcb4ba6495a02156053b63f28039fff597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e072cf4a34293562ffb41b92617b5124598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbc83a37909e3be0b16b2d248424eb4599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65d41074b8b617320d3511368dc9c13600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a27076fa8d1be19e5ebffbc93e35545601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e846228c185bafc77b0f173f5b8ef08602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3da767f17476755006e58f99cc6b09603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7bf44e66f61de07b78a41a568f34c5604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517f03be05b0d356887174a8d93423a8605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035545ac6e339e5b1a4377f8af72a7cb606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0591909bba2d5f19fc9dabc5f096b6d1607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24978613fcad1166f8faa413ceafd97d608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff330bc8d7bd44beb425a01b08aea1ca609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850f704b0c712913181706ae419033f6610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72743ad9ef6f43cb49bb53fcd38ee7f4611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af806eed69a4f07de7eb6e5ded9d21ce612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39120d9ca322ca728136d82e189d736613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d2ba1c961a85a79161f9e9c6b36165614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27eaa1b23c7a91b296c3f39b522c7927615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942ec9e9ab28f9c39923b11e4b098a3c616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0a632248f11b7e65efb4dee6448c44617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c24e46bb4cd41d0ce960fdf5cc2c63618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c3d447f7576326a54d8a91ae33a500619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b97ee19b5cd4eac1cb5dcb9558779b620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca25a939e9b6162577ede065070ba31621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa4400246f8a8187c64834fc8dbe3b3622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9694643f8e9a5e496a957b26d6f408623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b33241ed40b8930c801ea405bf83aa624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4c2b118ac830be5f2431884f72e593625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9dd5909979a69049a888383df922d7b626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95754aaa202a01040aad66f997813ecd627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be521f6dc7e570b6db9b7a041862fa05628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aba6e6d81a5214be0856e09cef48c4e629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fcaa8658cc274d35bd40805da22c6e630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8ef202469dfa1160f2efcb2af3af7a631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e56599e8d63cb896b65d3f323862775632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc4e63c3d4902cddf635d70ea7e5ecf633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24af7d93d1099f2cc4f4b63fa624e08634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48e8e3863ee57ea3c2d485d6768af09635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b95ae58de9a88c5c5ec3bb51da0c199636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5122a7ff6f08708c9dac81f43e45cf6637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f76c84153cfa9f7834f1cdbbde0e0b7638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda39a21554b4703aeb9f9ee07575ac1639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a9ea43298c776bae5a0cc765e7cb47640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1177e39ef94874c6c5e244715b5178f0641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365698d5a6e9c7f2aae67448f577c0f3642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ee2eb033e9a2366a89ff20106c343e643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ca2b900ae9107e1c7fa848a78a1de3644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078125bd5d9a7838e2df8bdd847a18db645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa74450b627ea60fb804a6b27672537646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664a9773c14b75f0ccd5e843cf049714647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419c11b969cb1ef78a1f3cd3fe99afc9648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c9a0c6f43d6371e4e5f53cfffec010649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917ded4d950390f4993f5dd1de10bdf1650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5b7efc212f7775c36e5c28d6a1af6d651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8e792acca04d0bcc5228d9a3253756652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33784be40e4afa39063a0ead55020d8b653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171ec5acf7a17656828a66fab6f5bcfa654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43088e6a2921bfe87eb8a29d3f161d5655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03813f3d4b146cd05c396a0bf39d31aa656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba050071ea48e98a2e1319abaf072fd657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389739cc4dd4ef2e695fb9758a49608d658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae37c8de86c5fe1211385e0b99d0627c659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97a7c5b3a5223d37e898e21c260d62b660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9a9b36e5c17d34f67c29130e224608661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef88c77074ec5a6830429f3ba560dce662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf1d49ab9b7defe95927319a09f390e663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f003df6fdf6d545d3f374ecde0481a84664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e1a2b7ffb1626814c2f837e441de23665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4fe99d9c510c09d29908152e57c09d666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a725e2c468405183ec1161437907e27667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c0f776a5df6c941dd15a74b4d92b9c668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845589ba04c557faa1c9dac1c13e90d2669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d390af1a2bc180b346b1b8431ded8275670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cb897e9aae878c4270af232ebe2337671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149a20d67af9e60478611938d8da98bb672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a736c38ac7845b8ff249f3488eb37955673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2451fa78379df66b9d96ff2afc0184a4674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4044cb016a4f6c39d141e8f63bde4fa7675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b870164775e3daaf193f1a26e6d1f304676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2445ca792f4b7b0d08d9440a201a0e5677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17cd3e13e652d0169d19c9c95d1553f678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a03a11578b163f6e6e445dd79c4853679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef185fcffc62fb4609e39a43c5713fc680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38f96bc1c2f428ab90b9871594587ad681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb1d1668a1e49a7ee2394ad2b703e93682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6efc3490fc2cfabc485f0136339ae1683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271078dd914bffdabc863024636692c5684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b24752cf450214dcbd37ec5e1ed42f1685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3315dfa6993c45fb147cad1134683bc5686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf9038a6e24b16d94ee47e38d927c25687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff883b7a526df487443201255af3303d688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ac1b6c80f0aa792bf07a9d1525bd8d689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b108eb2720504e51f426c83440a0ec4690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadd4f22eb0625664cb6047c666ab3a6691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d9ae345a26916978df7d8e73717f87692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c1558b13247c40a7e0214d80f67255693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27300ad3ae26cf219a46fdc804df914b694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7a6ebe811c73cfbd35d7868aeb6744695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59f05d1718b74080ec785f9b34480ab696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656544ad7c4bbbb665c48676ac15bb4f697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cd0fe6e7dfefc3b84fc71ea5594d8f698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c9244f1fb5c53d207ca8dd66f5781b699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b06d69b6e648d29ee617c38acb3d3f700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb7069779c155719b89cf4cfbd1b284701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2bb3f9a354f09a0170d008d7006ff5702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436d89f18a6c1cea99d2dc8bcdfa04e9703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5710e619c95dd3571ce5707b93a740704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1a3c0991b15e1ab3ede4d1cabbda24705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97aaa02a1ff9311de278e9d074cce61706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdd607b479d2dc0a31ad37d49aee57b707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80e39723ed3f2370a573bf7569af4db708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4892048d544b60f7599fe5ec536d36bf709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469ae588ff604ec06f60050f3a8928d3710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168e633d246df29dcc1638121f363595711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a483829bc28178169417d28c50a1b68f712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52052788befc261e9ceef4d5c9bd0d8713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d84774beec673c3c1a5d1a0ec47ead714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f2cd507f1da949d69a2e4500bc85c3715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ff0c0ce6a8624b2edf21a6c6f238c7716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec2c6db8d2b02da477b659110ca3ed4717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac71c02147b08c778d3c4d86758c3dd0718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1727a6d839b30a105279090130977fa719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8e3bf267205ddf119517cb0fea876c720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11d0e22b0f84d928e95114a51a4ece1721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aeeeda914efd3bddfdffa7a45e555aa722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3f83419936cd5fc34721551021e314723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a408de2546bf8d613b6e510dc8e05af3724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ab329fff518726a9ff24e7f2af1270725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58b8c57f245d16de8368d89505a8a67726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8219212a6ddccab531abd04d6c564187727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c001bb8394b7921c3dcd00929d8e73b728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29197c988c44b8552f996d797cfe8a7729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0197c80bd002fe3bbf216f02957dc42a730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd05bdf4dd535f2abdc944226a4fb2f5731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b3ea22d4426452290568b8eb5aaaa7732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a51a1ce544f2005c95e84881fa9536733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e732215372d50d2a81614ee77d1e65cf734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cf003792cf2d22bb6e0d40f41b9e0d735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8023108b37cca56341872d61d2a2f7a736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cd34f646855492275611a1989be627737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee1bc216eac68f5f70a192e5f29e69a738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306ea60863baa46248b850cb22e6ac2f739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50e217e7f4c8938745db3ea829bea5a740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29a3cbb6c5b38cd9659b7c91cb26c45741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2abb73eb7dd061b7b5953eea493215742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9f4691d66053c4a3a80f40504f5f01743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc2846c4d0c7d89e0dee56f14d8befb744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a112e0c6cd689388defa11842fa0549745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6575d8273d3e87c2e57c75b3e2bd963746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771211a1669e52e9c532e39556e2748c747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee1795ff2a27201c365891688900573748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032a1dc359cb812151d0eb83c0bccf1e749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab4e6fdc494e8df844cacc60d9d1a98750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73156a0c6aa445e8c129889f516dc452751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2400977afe84702688be8debbc6fb96c752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d378ffe29c9fc32848a45e61a955d45753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c82b74f70f4026027b25dc629a9594754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f1f07f4913b78e06e315c0abe6da6d755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec59d1da92f58e00e5d596ac300fdd6756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d8dfae00d39cd1f3d41fe02cf4c8bc757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0addcdfb9334c5d2e8d7231d492a4340758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51776e4cab3fd010c2fe3e8a60079f6c759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32695547f8534c3d39a3d4666a6d5e3b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add46e6d34f3e7b5595f02d5ed21f5cd2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c346575a6954624acd70623a03405d443.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f77c962494f35dd76052845208eba704.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922729f83a85d4a10b11d146f9b970315.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a045dd1b993c03246f101dc02164eccc6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec6b7510057a3707fa588b36300da227.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0710875b2bb4a5fe3231ae986fe80318.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d86607f96314b729cb99b650c0b56fb9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7778d08cc3784593c0e1066fe5ad96d810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ec5463e9ec0d7ccc9b89ff5fce0d1811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51052499cbbddb64c859064136ebd5aa12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3dac59ae83eaecd1be5cc2c2215bfb13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ac4a507dd6285c138f8b46368c7d9d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc50777f42f7180afb06c295f525e06b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffd4463f189ab9656af87800ce1cd9d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfdbe4849d3f2c936e6e086519a0ada17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deef0dc9e3ee77c97e1e12ca0975a5c218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d63e30e2fd8ae3b9eddfac23ad661319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369e5817761f20b429baca961f7e573420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265ffece921e93ffed294e42d72bf60121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05eb076d7837900902c5027b59733c122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4654c977be0731de728c6849c15b82123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7219b4b4ef1e3e129a8f44c616105a3c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727eea1c1d755ccd54c215772d25b9bf25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2faae037b764c07698cdb259cc4821b126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5393a28ae3bcc1122702a8c2e5769d9227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce383f8ed28c84c44f661c4120cec03a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2f8b466a15297611f442aef2b3604d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b95f3db42adb0fb9f2c834c19c624430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92daf0a3998efaf5fc1bc2d9d9b7fb2031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7ab9ea2a9800b18e218b72e7fdc63f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d9422ddc9f2a2b552aca946a059f4833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3d9131e13bf025aa126c8bd590c7ee34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a9ba4522d2ff2f4d2331bd54b3ba8835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2baded57bc3549532e5522458f18903a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8aee8b70eac9b64322af24ec2d20e337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c5fd043bee73e83a5ed31a0aff94ea38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b05863486404eb11a4b8a9bb844231f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46af7f9fd636d912fcd36795cb9e17640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a9724b5cd006038c046b25be83003f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685aa17b2feeac431df958e16999347c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1de64859c619efe92710372a2f740b643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c11fd574b7f2cb4804a5ddf7d49ee3244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ea6979861b1bb9ed9b879ae682d74745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7883f26482f82e7cbf70f45d34b661d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ef1a51ceee908358a1c20b470214e347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3675b6c49986420c4173f85e6ef52cf448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8e76e23c4fb7d8ee013786e70e57a449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74e28de487a630e7176dafb4714a9d150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a25663fe188e613f446a87be53bead51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad9de07abf6e9251762010204a9ae6252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafb8838f7f7ef2dd7c03f34ab2af56453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f134e0dbafd4fd870a0dbe1db5542a4254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac766ee43629bb5cb3c8015d08df9cd55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5ab3443acecc2fc9eeca7d104f327b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d450d902942a85214de6865e14999157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b002772b2b49840e7fc7a81e797e2bb258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5020a783266ea4d585ed06dbeb939e559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a56830d8565912613a64aedf89c98b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb40dec1422e90772ff75ec1646e638261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9b470d9b6179db049b1710d561c2aa62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1252ab0bee889303aad6612c80953463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e754128825c1ed31e175ac591a46ffa064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073718b16db6c03969da73d5af68fcce65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a138306ddcaac670bb0bf994020c3f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f833eda4bde683862a7a5151c24e4b4967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d923e1d846273094385dc7d1c5e846968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29dd38d6d9432ed8c39cde67932994f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde830b3bcc96dfb61b0d17c7af5f7e170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87b10cc22e53332dc0f24f1987fe62b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26afe618f2f727f238ede284f3be590d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a924ce33edbcef7a132400a0c81f405673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b30baa13bc365d9ae3314eaa9a5240674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4498b01c11dd3775ec40c3b0a80b0df75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f875acd08ed8245075c6e8fd26473fd76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a77be94bcdeaa3ce1ecb122d2aa54c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41c6ab2e21257bb1592d92dfe5adb6578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9510321baafcf0f3a977f7164d4ebd8679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b5199366f033e58b0ed7d2ad0185d280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3659050ee882f68dec50c9c78aee0e581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b43a78845d0b4d34f9774513ef1900182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ddcb6a6440e17dd986337533ff28c783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625dcf1bac2ce16bbcf5d79e651727a584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9a5b07f3860fd5097569ccf14badad85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ccd7279fccdc91b7b55cd85a97552886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4206253fcb621668c2318899672f33d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd45497f902d026ce25ee95ee6ac45af88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d412e8a1b34d6fa9e6e173110f71201b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3d81870a4845ca65cfef14f409ece990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43a023b33f79370a27f0c12d8580afc91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2905d0c9db49234e000077945f90136292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad89822dd2d069f3ab5b3b076d0219c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6236cf39bc6f6ecb7ae14b0b87d5996994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a6e195a0462d28731ff0fb3304d96a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c220208a8a1714e998edaedf03b1c82f96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2129469cefce4da17200dc58dc5024397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c62cd8c8f77ab66be7892f32e4f1fb898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e52fe77b9141ce5fcd9a8d8448caf1299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40968ef86a29d435f7acd9a1d5c6892e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6f3cb483cf3b0ffe381fcb8d3aae31101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11576fa12dd029f8af04eedae8b473ca102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e29175dd3804b934c62696d3c23dce103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ffa3bba3f2937f3f19043c84c4bf28104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03c5b89a9d12d193554d21f30db1a28105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e92b30628bc30ac719d8379fad597e0106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1439e5f7a923d1b8d23a726502b0dbe9107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b369ee7a842cef4481bdd3eef793ade108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8f63a729c3728d069ad8abff1e46a2109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2017cfa8aa3613117d1ff2693c8da86110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4afe129e09518fe774838ba039e4b45111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b21f647d897853ffc7beee369699fb8112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bfe8ed00bae5f20fffeb0b8b205648113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddca5b345e59de2dd0a8fc768f4b6986114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2ba5c608b6e5f24f776471eb1dcf06115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b0e7456412e4a85f3ff9a2f2a6bea1116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b526f0a0693ecbe3359c6e31254c1b92117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01aa1e96d49a7213a5e36941c89a4319118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980e2d7581221a98b5975361c6178f39119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640f91b7321969586e1bae96a5019919120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b539b7a36ef076a0ec6f1580c624dbd2121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab5d0023d987014b9a595652874f488122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a41bd8e55540cfedc9e81fc828261a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d86c484d20b6bc3f9e1c62f025ad2a8124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec088aac7357b2ed88a038ef999ee5d8125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b6c354141cd443aabb406ad71b2f0f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dffe1aad1d3577d8e9b0200084b1cdc127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c207e3df375d94f44b40cebd5ab4e47128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afa1dc2c0c632d3630985ca1c538d2d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9678710eeb88d7ffa5e6628a59e21a83130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d7a02faa4a39b050f43fb108d8eb24131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440901cafe38134038b2b99bae8a13b5132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc2ae4f45d91bbcf4e2295ad756ab6f133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f27e6f1ba1ce8d8228dcc1a167d6347134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e798444f1108e54cb223ace0e5e91a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d02d1742fbcbbb23ca952c9df795710136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbba7f85db622b40a20b951d1d745e8137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998da8735283f94bd9f85e031c8193a2138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7974d4a4c3d72d84a77f4b2e77e14202139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a31264e5e4b155fff47ec7d3b111994140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637bfecd77ffd4bcd1e70155fe905a30141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439e97c72e978b8cff2d641b9f74714b142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b9c515c7a28f8f50b9079bd484e26a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5cd2da1076e551e623faa0cef9aeaa144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9680138245e4b8620f52f33240e8990145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82167498bf53f1053e65488da13e05ac146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769cf1fa8c5b5aa253e5a2dcef966716147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8930a083bc1bbc8c77d3f72f431d79b2148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67c1e7b560b1f97fa8b82b48b9ecfe4149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fcf5148dd504e64f112f5897eacc23150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8073b774231fefdad66e64152542bf9e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67dcb57d20887be170c9a8d60ec534b2152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1b4a5f27f41aeddd2839fcfc9f6639153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f0f6287a036782fb17352be3056df7154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563ed083e6e8abc4d44542fbf17547e0155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588bd629b173195424150690c77dc204156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddbc18748f7cb181b2c36ff6baf55e1157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8303960d12bdb83b9ef5f6cdc2ce4a0a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa03cd5f37c2853cc363a2290372066159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75bd15a6ae5d59e946febd8ee14c901160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111a33dfa999251b3c0c5478603e712f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85361fb254e70b75efc13858deaf205162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a9343d430187d67e28fdd9de96da33163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45351b6dcd9766ef315ac149ff6bf5b7164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6030b9e19b9d781ff708263f999ee9165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e470c6d6c820542cd4b7761d9ec6c04166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031921589fffc320970aa3497bb45a22167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612a634291c779bbdf7792fa948e8cf3168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c74e7f07fb3cbd8b0e9f264b97e469169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4b552e29844ffe8b5d140dd9151644170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c924cab7b298c180ab73b7aaf72371171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4826979a92348ad245bda5374188f06172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9d1d50472451fab6af0b534dd83a8d173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac1db278052d23390f157d0927c14b7174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055c56a951c19bfc2e6585a8842a837b175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf58c0720017cea88f182ac5a9c3d0e7176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ec3b7d4b518cee3700315b74668a16177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f3371ee1fe540d91c9121002dee1c3178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491a03d2ffa383382b8ee277c689d6fa179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5c3289295fbb64b1987db0196b3718180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15da51638b2b8468ddbd350bbadd741c181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe82ecc42e78edd2032b348665a906f182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d0621752570e9a02f4c7560e02d32d183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffdc4212497f3ac9202728882c92513184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355c1c3a18847ebdc4e33ad7ae03c1ba185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a917d2451af01604382dceba940b38186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c25c57150791472c823249da52fa2c9187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a809ac2dedf59fb57b85e1acf9c3b0d4188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db50971a638a1f58af2ef1faccff306b189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74da410d29798c2de829edb7caa85743190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f04e080e2e977720c31c15e5628e5d191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1c0038b5fecd6387b850a36870011a192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da29a1e5b2784e1958f2de3d38ba977c193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2d24be3ca72a34f6e83b7a8a4cfe20194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b893aa972fa970083de936250bb48c195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3877607a22d737d7a420c7082d54cdc196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1882bab120d500264200aec39ccd4f3c197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57dc78da131b902e8c8ee282272c6da5198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c91fa8469b66eec72aaeae26dbc749199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1dc3de5522bf3ddc6bba08db7805d9200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113c2a8e86c71637e442eb228221770c201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6187e9475c4ee0d5492c257d8441c33202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5721893a1555ab366112ddd766d85a6f203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c7459f139be5d40c065ca72005f00d204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f596dd49e6a4668304d739671170f6205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c173035683cf3ac8b1b202af468c77a206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d0b0faab8907177a0554dda315903d207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cbd793c8077a41ec21e03c0dea10c0208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33cd7f5b42f9bee43b832d587cd03bf209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c6c6929c6914ca3031c44d1926f8ed210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a613aff56c51c3edd7460f6ac9132b6a211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b7a3a944bb3c21225c6f3ba52cab8f212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358963e66727ee8e015e32b3d8b011b6213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd6e074584475c5c05f78cbb1acfa6d214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e23616a6f2c75833ccc32de3665c18215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67d50c4f47da0c1e4200860bce5079f216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ca0940f8a138ac969a10154228b73d217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bbe61113f3449878f89230038824c6218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6821776260892117bb8f94c96f94c1219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e344ae2a4671654364a499e4f898cd51220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7f68df4cfba51e44768688937a9197221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bc047430184dac474adab1e4df2209222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619cb8ab66b20273b098736112ce867f223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6c3ea5bbe44537edb9c6fdccb4e3c9224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f90671e1dfb4bb9ac965dc45abf335225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4faf28917c1bf8498cc610e49cab4e226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0132ecf490b9cf3ef378ea671842f9d0227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b49fa232868742b7a9049abc812ec4228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892b4577a56765b19fbe5e24efb46979229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0289de5ca4bbfa5b4828e505406598230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b34be5d972ba53b41aaceb952bd4c3a231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5780c06073c869e9a72b1ffc9afd0e2b232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052758bd77f2e008eb0d9ddeefd00b02233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cc1f90f380247cfccc80c0619c7f64234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0029a28cd1c7c937eb44fc6db63a00fa235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448b0f6a287f2e29f51ce499e6bebfc8236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e2c0d9089efd31d4977d3e03f938fa237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92589cbb9926b17bce4945e2106dc031238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe916ee58096aaf167393e724dd2453239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04152e3ae91ca8ac2905c5168d78d058240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5659bf8db1000e21d3033db2c9b87c85241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb0906777a37b237a5492ff01c6b343242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9c0869d2804ab1e9672bec9f42c1c4243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ba6cae73ca1201035831f50668aa6f244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6559c1b634bb733216a1ee2c7d42ed1245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae05eded857a2c2c1f432a74d9fab75f246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041a238e89fb6f2ccd81daeab478add4247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7405524588d0f085e68dea4a3a8d9f84248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6666762a057b9efa8a2452f0620240249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba38cc3cc7604e9a90155314559aeec2250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7e4d38a2a67a8d3d0bcc64d90530ba251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbc1568f226e8f27ce93d40c1d6d021252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5447829a354c28598c1189a9e54ec177253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9197591a12f2b5a14fe4f7a3592967ce254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db2e2410b8510f1cebe3ee9be3fed08255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08c69ae3104a9fec9ed641c16bce782256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af4da0a9c11201b5e0cc7aa6e9f9f45257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d238c2f8061bcf0617a8cc9d2188f856258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44dd0047b30074bd14633e5c37903b1259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d153dbacd697f5ff08dc7d640b11dbb8260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61fbdc3992ea0c6b4bb125b251f2788261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc79591081fda98eec0b61751245c49f262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0e88fb60b9b04f5442e7bddb426084263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fa26e5523dbb07bad400e17b54d70f264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7f3601a1d122f23f83ecb67bee3a74265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e59f3afa92229e02fcd102ed3030c6266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af583aec5d9906e696d8608a96d2b11267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8796a1f0255f954ad2f095cf22431366268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ff3545aadb9c8470954d3f7f153daf269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e72c1a9bb192f93d8e9ec26c4bea02270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205e58dd4a1a3a071fb6863c80052887271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d662ece7b9c8abeaa27b61832dca67b4272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480b44170c2da5284c971536cf16a784273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1859fcabc6a95267fb92959430097523274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e109e34e04c7d2f42be5f3f776b63c275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1669d88a2453f482846c9beb0bd340a276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53105db044708e7440f504cfc199e3d2277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ce0692a3b451331e2e193c59e7c117278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29895cb3f817dd71097ecb8f0c20ec41279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314fadf9acad2fce7e1e64b25ee9a7f2280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed90a6d29dd782cb01995d83a8b0d68281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507291ec14d26c6de54584884af505b1282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbab52fb5a0080bd95a17b61435aa63283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b546279e395aea600eadeea185882efb284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76293b6294cac083cf550087fd9904d3285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c177fa9041adc54ca5288514ee0ba1c7286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37144963c55243449e83e6c1842d84b287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d920b9927898db42fde4657a9e658e2c288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64cb7e4381db2d6b47bf21bb16f2d31289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1225810a767d495eb5c67436bbd2c4e1290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6035bb1631269092b537157f3cc63555291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcc6e3c124f1c5a3d875337f1645b59292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40f9a6d54f49e219722de295f7d9ec3293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d85fe36997bb5eb2aff7a98c2e4483294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af41bd4c59072790a537f716605c87b6295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3337770deacf229f57d9609e7ab08cb296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ccce2c53d8a177c8974aff044be9c0297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae09c3ab651b03330de205b162f190d9298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe5b49e4b2a2c5ed5301dc7216197c9299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f86e40fcb0bf087ab93220fe4759eb300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512a84a8c61baafa6a9d01680e5e77c2301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949021ac95545da82940baccaf05f00c302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbfbdc2fcd471f454f8780115e280ce303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda87f80d542ecd41d9db74aefb73e9c304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a837c1d80430c5469dc2aa7acdb4d8d305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582492236214518034c1b8d5b52c760e306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496d0bac9ce491feccfa2d93b0394fe0307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0e6ac63aa9e2d02281f636effa05fb308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b7b81d07ee543e0f5adb71ba5ead10309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986c6f5e95e707d258034db8f8b6d208310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c06bc15ad40aace46d6b74f6f9cbf93311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffec79090fde31638a600e304458e7b312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccfdf2c864a43222d8bc3cfc036090b313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85247ca34b29956793cfe363b2c03e4f314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3884ce5820473a3c8a210274180dd6315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1ef6f86caa408cee49ffdf7f2e7ac4316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f51550b524f8a662d63d8f632471a3317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded60097cd95622b2849de5daef57633318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a566286e465417bb45066106b0b1ab5319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b01c45cdb989cdf13dfb3e4b66a4fa320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142b4ea06eb9d4ef3b646fd755a11834321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d5d809c6b2c48da4bb9ad32a589dff322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f051254a352bd4e75cc55a6c9c7ce3bd323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a174361721e02232cfe6fe1941fbc37324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdd276c36f7b15e5cb09297bf485a3c325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729cf7e888b3478a08067f460cff95af326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c563869b9bd2d84cbd12c31c89bd0fd5327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0207bd058c33f8837e1c4c68277a78a328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287e23c3470ec5b725594d89531631b6329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e99551f0936aa5f7a4c1359409012f2330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cac88e725cc7b4ba93d8fa4f4723fd7331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6480adfe9ea2a705f0a847cc3fbeaa2d332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4d222f447da5e3f30252b1b2dd63f0333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0f7ffa7fc577aec51e6ace59b6c1b6334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fd9e73d37014681d95b0ffc512a648335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcbd0558d52afd678045a288f6969b9336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32fba3b9ec07270efbb2c8b8394bdc2337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8dec840409627a714c9b66154066ed338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a5667ffe9cc496db5c07ef840dbdcc339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c24997675fab90dab837a7bae5995ca340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae834aa10d21dc49b0e3170b3fe0b89341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f33914c02044fed2e7a375c61e5a32d342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141e8f0dc83113e9848367537120149f343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae6b0d940a6dd2ab5f031031e809bc0344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5494bab6741997c3f21b66896696f1e3345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63c9dcdf0d740de7cea126abc447844346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d564591f91ae5e683d120bd369f3237e347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca6a013bcefc87aa2940b92c036f558348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e08271e1d8f8e69e27b7dc0dbce40ef349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9e87698f5db73505dbbc2875bc51b0350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095162fcc8044e5be2a9016bdcaec61e351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453293099d3e028fc4d7d3739dce02e2352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c587bb10522f2b81da74a245ef40f27353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403235e6829e227f75f82d9f244fe3d2354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6877049b1933acc75a547c9106658ec4355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6b0f82efca29cac2d4a5a32f71479a356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04760303093d7dc2a53d8f724beced04357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365c0ea312ab51630f35588b44d47696358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658f5e0e36f4e9dcdd9e53244cc20b49359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd72c116151ec7919023abb570671f13360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5d7e2ab0d011a0b0cf1702c58485e0361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7a5fa31bc2fb249e079d334431cd1c362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef15b4750aa9b15a1d7fe36f106ea54363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982fd5ea54c882c0016adf1afaa8998b364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c890e3349931242297e9d047b7caca3365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc0d3dba0102c19ec606678521ad25d366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8245a4403d51fd1299de8890d601be54367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfeecbdb5c582acf424cb8fb490078b7368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e8c8ce42d3fb97370eacfd81f9d63e369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e422aae285b58f4d7d15a47eceb1f54370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0844031194fe69150b4e4e9ff9098277371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1deedcfe2b4e9edcfacfc4ae53ad0c6372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bc84b0d53ec270a16ec2c93d68a426373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494da7d6739b0f760bc34bf7b2e53e65374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6cde9f35daac441ebebcaa748742b8375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99a18556c87ce6abd5f77c8e03c5b6d376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808aa13754650e52f8681ec0f86b4a14377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0967c9a8896ff9ff9c4e88ffa470cb1a378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107933f8b46ab7532ed0940600feac11379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1d61f13e6e07b082383296c41356f3380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10552958917d4a40930f757d14affa92381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac7dc8b3af783f5e3b48efab52130f0382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3df22e646a535cbde3c0c69e310c8c1383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8708fc22b17953bf704eacf22e6cbd33384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bded942ac4350045c1ca1acdf427501385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0fe4cc35c67a92757d1b12403f232d386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48021b77db90fa18b66d4eb6144b87e0387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b792f25e0d8e2a479385224497146549388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5c6aee6fc91c88d93f0746baf38c39389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303eae006a57a5b58081506ea4fff86e390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ed57728c7b022e27b432a844862418391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c466de2b91362d293c24dc5c84453a392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f5dc9722ab2d29d9d74106ca7cdceb393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75912af987549834a61f4ab7c415aacd394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e5f0ef1d0ed2bb80fc91f9ad07d70c395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c766a03f587da54e308b0a45d7840d396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1109b2912825049dc328fb0ba937e758397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187f5e6b6ba53f7b56398a0a05c0a9bd398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc17562d511399131d28f68bd1d64065399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6499e8ddc562011a346e0811ec12041d400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bdf09dde62e4f47c16d25cbe13c2d1401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344602143a2ef1e71aeb7f89d3c45ab0402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a297c08a410778130a07abb0e5b771b403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2af7d3bbb39bbcf8d2db82e539de7ad404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac00187b0a94e6d7e66eb0ec64ede65405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5603fbde0984332a73d45ed1411dc067406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8246a43aa680568dde9253c35e6f7cde407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac0d8475fbe77709db333e039c4d27b408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564e3eb18c9d9151749fd4fb323fefc1409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a9b8eb4204a703346cc9e9e8b44a76410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5809535bb3080c267b979243bd96a625411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d193ba56631e456de77f4b23b76d612412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc489b1150481a21b92cdfb801d0009413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ac8ac9888b463a9a72adcf5ac6f5ae414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37af12f79c1ded695442ecc447129dd5415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2f0589ed97c2346198bebf8f0b60bf416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c9bd0140ea64410c34426ba96091d8417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26803e52555686dae6b0ddc0246ce6cc418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6395aed8b65bfb84806d6e12be7a8a1a419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfb5ed79810988f93f9398a3f069a44420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d74e89d08237a27777370fecbca29c421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d2cc77a1e40bbb3e64fa6570d9b908422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757e120ef6d3d8f37da772df9ff7b2dd423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1369dfb4c925f0baee73cd7b219302424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c54dbedff110bfffd18c49e19d7071425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a1ad5fbe477bca64a88dcf86f53b54426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5104058f739229fe14a16124157b16427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbeaffe7124a80e66f3064fa6d97d8f2428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6ef8f05c9cb04f41425224eb394986429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2a5c7114f2341e504030fa514d6412430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b171515335fb2507864e26748e5cbb431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d109fc370238e9d8d06be1a8467157432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36dd0f5c47b83698a00f9ef3c40ca595433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5fb50a51a21a6d2b4ac289435d91d0434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437f263f7bf228adcc5ff842495835ee435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcef557a2a51d2fba4583c47d0692b7436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76883d70387e971190cc4986ccf27bed437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d437bd81d4a0480fa1aaef80b611196438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5591677a8ca3d6c76ebd6d124d005420439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124ab325ea4ed51257556f29b74392b2440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875367e99ec91b81ff44ea1b427c58dc441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ea3145b2c89f8b25ef2cb99cb4e859442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f528c0820ee7f0c5cdb7c1ee550b6f443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96a533b4f09bd19d94f52fa1352b5de444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912a7f1d8e4c2e1ae36236d45e5fc76f445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62591fff11171867410775fc44b86ecf446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d197d50dd341ef7b635b400975b7f0447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf2f0a84043e2768c0a42a7562777ec448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08491ada519d6b72950847bf8a0965c9449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d872e9cce2985780670e211c9efb92ea450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd1bd7695eae4baf30673aee1eb9338451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037ca3f647b278ddfbe98055c0ed39d1452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8331f5152e33e34b8f9e89b3a790598453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be96cd1fdcdf5dbb6750861cbbf9d499454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6694187eda168fa00d92f3aea9d0e41455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82c92dc92e4f8efd68aff1b1f9ca13b456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a5936fb279e2b10d6d93c389fec1c0457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58b1fb7761b07bf16edb8c46ec5867c458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddddd6c365fcf03e0ebdbe8f43af838459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a4f1ecfea1ce2924f9a003de498c64460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38af20384c204d3d5ebabf50b6da023a461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8ecb9a7da2774f1be54416af438fb5462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4ce3aa1fbe59405d56f5efe718fcfc463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79395f1fcfe27b22da2dabefb8d57bd8464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add8a5adc11269db2b0e8fcbc0bc52dc465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766b59cbdf6a9030d97c794a3a10fa4a466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1087d6bb3a16b4c4cbe8da829acfd3467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe4666d1e0b2b8ea396819001815146468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9e895dbed403c38fa2bb75fce0216a469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f2877ec6002594a1f1a3a688d0560f470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f47d678c9097f9777ef1dcc4d39b843471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5636d262a55d43cd587c926baf322938472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cad33783131dc6dbd5a3a309281407473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7ba3c48b0d9878a8f37231cf3950eb474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c181079711084da6139ea23ad2c058475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cc0131295bcceb86512a965ae38ba0476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2e3c96ab49e6087c369799d3ac1369477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1846ba1004fc18bcaaad439bd81060478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db94a0c6b897149363770254dfc5fc1479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57795dbd29051cfdbfd16d183bbf4b9f480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8a0cb8820aba8ff209912b1ec7c2a8481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acacdb9a51ab130ad469162355110e5482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f017d0012570c17d3ce6e4ba9d1b95ad483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092e1d009c2a73ccd7576bdc6c4548a0484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f864e88df1f8a4495dc3d0eeb95b5e82485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d92add41497378cfc4feb7e57f427d486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011add4c5ea8c47726374828d2f6fb0a487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8b7f865f0aba7cae385073ab4a8b9e488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56c8dbed0c0fd43da91da111a0c2935489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2253b62e24cef227fd69632bbdfe7715490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df843860374ab852bc1ec8f7be7dc34b491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f91ad87faf161ff380eca5584994a61492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ee4757ad1bba0221e26b2ad8287162493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9daddbda2095920e4e36ba41da999118494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1afed487172e2cf141b184aa1ea3214495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f63aac5512171164a35b93975c62a1a496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3dad54591ef89aa0211a1fc7095d64497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ae3c883e7eecb89cb981f52cddc971498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73af006c77a85d6a2e03b6b3f5cea653499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cba394fbcf86020062bc70e7cdd88b500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b6f2a82fb1d9b05c49f27c0b6a0a6e501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959b247b83b7d6eafa2fac03a4bf0bc6502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531ea18b9ed7f13822ff8346ab72ba55503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a77b7cb88dd08d93350b7b77ad288e504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786f4764f61a86fcecb8877bef33219f505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4ab2a749cbc9c05ba06a807d225324506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a78335ce2e38c7f645273a0c29e098507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1018726fb6ae9aa88c4d44db7e7112db508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831b55f186b8a2eed754b5dcd2a81692509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfb15919b4490f820fa0ad90450a933510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1744e17c9f7fcf5081a3c15f855e02eb511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9a8516c5dacd0afd20d19418003b58512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e556d0684e8580cacab392b7a3e5816513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a31ae54cdba5b61d64ce584c646bd9514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109819235850f9aae8ca5cf64ea64121515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e197a352d65ddce13bfd9deaf78ee1a516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc49fb04ac32efc899d3bc468175d30517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5824df0327808215688020f34b2192518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91798041fb14c3e8ce0197acd2f57d7c519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf9ca3cf16188b7da7ecbdd6a8001a8520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4d8b078be15f69f4d399a87d42c8e3521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a564664238ef6feb2e94c877a73b35dc522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b205979eee9fb1e3cdc3d0036e89db523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d8bd60749831c0641d77bbf81d9aeb524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7d659be91a9a46a09d935231840a12525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da0676b99c324e1369ea0dad9e698ca526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97a681bf34b9a8c3401881bc1ab9deb527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0596a036a7b7ccd0baf31a01a3bf13b528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1738c00dc9492f296bc6f17f8600dfd529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbca30bf3789056cdaa4589cdc1cf669530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb09c8f829de7d59a363f1e35419c53531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15d3287c73ee01ae0014eb112545bff532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a1e91d7f38e27298d0a2236cf4cae5533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c602f23886c512190eae06a3cebe78534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a52e80c1ea3b88659e5703339468ae535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4404a37742388ef957ae55d3dc417ac3536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7858eccd0c90a4ca6c8e270ec708424f537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a132ab28d29c42039727dbc669a444b2538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5155f6e18eb35f0a8852c3a6568f6282539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8064c0e8717b9cef85391e8c9e33769540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e600c1fd63d34aa5b4db8ad6b7a7aef7541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cfce9057c13ed0c3746e9dd622f3bc542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebb9c3576a0b2d5984d78f85b9d4b58543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9897ecefbaf52cb5690495efe75533a8544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed36365305160ca861a3fc5f09b9a593545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704e23f462907cb4b2167cb1133a8497546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88fed551a189e8ed1ce9c4eee059a82547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23938289cabb79ea0ff8b677aadf8e55548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260332d63ba3ed5d7acfdc2367c3c560549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a8f9ecc78bd138db1b0897a18b4e7e550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff628cc09ef9d0ea9ef417ece484bae551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6d4a8e7db8061a15ccaee787013aa1552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93812ec27f18d63f2e0b97a43652a5ce553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9431ed7713f2b764aacb08ac698b19554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937017b5f54901381b098265a3af3634555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a27e9599c6380450d8768efc9260402556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fac976c32f790223cc7237d8c593eb557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7960f90c772333d6b060d0f2a6db4c71558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e831101dbca64799a61eda035b10943559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc16b0b234b0e5c7a808474a6bfcdcb560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8345701404d7c26021118faa5b959b14561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d058b6594007ca0af6f606bb70685c62562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b7b981789f3e966520cc4e3585ad35563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06870184b76fd8693efadf7ec7f9b90564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adf050f41dcb45dc3f81f689fc3251c565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f84c19caabfc234b7006f95221d958d566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c785fbd9fec83e1c2ec464b550747e567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68df1f4828c752711ec3c81b912562e568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe32d8e527cb13c3e4f4822eef43620c569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f297f697ead7151d448499763ad6c205570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3537a4bee727d45da38c8b1c5ce974571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a931c14095f2ed07522b623681c1f0f572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd171eaa24bce91b21a121cc418ee151573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51524a8447ef0203ef19561e2fe1463e574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c454d041a391387ce1295f454f7a94f4575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822f9149e39c2054f5423f750b93215e576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72aadda1b34689320df2abe5f0f8d113577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5362e7c61b43c44e13e345192672ee2b578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1bd669fd54e91b77402572159959cb579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570f9eaebce606a7b39aa25111f3b5f9580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b290d45797d47374de236fde8a5b3b581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0dd70067fbd2a1842bc4fc563fcb55582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c29ccaab3697b0736b3f6c84b163b87583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8961b3241e3afa2a2f68a4811fa54016584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e839b91a12f730de1eb017944f7cd136585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675d8d5b0c32ee8f81b81359ab1b1d46586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b82d6f65069b4b5ca5c3cbab0ba32bf587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcfcf7be58757e6218a63380d19f36b588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d09e3257237e4645d9f79236e2ea60589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04493432e6b64ff194e593696fce083e590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a8bf8acd11de1dc1f369456d05e352591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb556d556fd6b0267e5fd45a1e8f9d12592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff65c539223bcb00db6bb054b6aceb54593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afb1195bcb7b024e8cf07746e702433594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34dfd7e6c7e6df5f6078911958c85b54595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf922ae16f7a26c7d066a5a545f38380596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0340c8683c7ee0fd67384f084b01c1597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c6d14c57515df7b926fe48d519902a598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c089b76e860668e0b2bf854c8370abb599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2add3ac4456d927ac7170ba4eb17d77600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036a94df093bb8990244e7fdf462410a601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70289d488988a0e5ae26b731a652f725602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be15994baffcc745e89e9085bdd52d14603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0911b96c163e628b040994e7a00c7402604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa3ee6f4261e66705fdb6c2880031f1605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88afa874d739975e43a12166c4ea59ea606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b6a86c2ece0c669b792a255a790bdd607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fa87ee508472f468455a7d58fafae7608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207edaaa2b0f71e5c9f20cf590613f13609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3556dd8719c0b4faf43bfaf1f7084ebb610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182426b625338908686feb7e3f0fed86611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7fcc950092376443f63795b2148407612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1f93011dd0c2c8ca40203cf113a822613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91079b8d039085ed3397c29944b83d8f614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0e27dcf6c078441dcd10f177c4bb0a615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbdf197f1890207e5cf3863c28fbae9616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80502216852c9f2a090f75e00ee77aab617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67351aa71ef591ca9d9ac531cbf27b8618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a046730c943897dfa30f11fc44eeccec619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a7abf17db789724ec65e589de6e730620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f758e042a56940381c05b784d2ea919621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6243dc2cf0ec0a8359507314bfeccb622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a2823f16e4ca25ad7e782fdba05040623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132c86eaf1b4f71c24b3fdb5dc38afeb624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f469b000ba4533c7e5839c6da330e3625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e82c9e7b0f9738ac4da61f0ee8beec1626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5f9c69c6dddca1b96e3413de6da1a6627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f737d37b1f3c723e1e4565c76e1fe0628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf3e95e91f0cf9fcc4a56549e2edee8629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5845bcbfe5559f45ed2554d0894065c7630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0578a8d3d62128a446dd2f0e753652631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d22737745d0c979c3921d0352000748632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d928f342dbd3ca36ace3d6b5910058633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08e57031db186ecbd0ce89fb1f754ee634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d12092f4bd796a81a34249336e58ce9635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac8b8d011eb71edf0eb92d18a876f27636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0cc2c911b9cfab21034be2b095974a637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f8dcec05f0471b556a1a572f1e6b84638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0441b0a13f8a3f2b18773b0424b28928639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c362b44d7a33b2a00b9465969c5ffa4640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf99630889840cc6131e0fcd56236fb641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b227a831b150cffcbd05c821fe09d76642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f92366f7234485715229d18555e4941643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2de67cc46cd38748447d6b258b22c8644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbf4f82c638b3937bc25f8f5949e038645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a60b0dfbc802b7991343d938a74e6e646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4fee27cba8620b6dd2e8841edc55b9647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bf77343accbea246e183996c8d9ddc648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5ba34c1e2680d4f7737d685e22fb10649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00c4f680ab287553a79bed2fe92d5d6650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66632e835e3b91b9eacbd7e496b1778651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3871b7cf0931f316673673869cad9e24652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d62547c3be911dfd2e9b2542a5de74653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4714eb920f20cc472ea1e14a9c5e5387654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2aa8fc9fc5bec87dc144c664123d37d655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294a9717bb9d1c50e4138a9ac1707ead656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a1d1a117d736d5c1d0347ca9874d5e657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e9e7b3a22be2c03419bfd3509c4b8d658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabbcb04d8b0ccab08d1e98f6e714f4a659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627aa9bb6d2e9633f6a2d089fd132faf660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81442d29cde7ba208b9dbb7dbf09bc3661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faae9f040178b86a0084e6e62fbc4b10662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a8957d26e4731203c6b5b2baa630bf663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478af69782f61782a072a9ce10b0e69e664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b63d2f786dfd6c8f6242380b7b872ad665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a703359e0c962e2a0c174cb744d6f95666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1493c3cb6d906f47a10f48674c76f18e667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686863213fc3798ece4332309b594401668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b81d5f2dc0301f893eeb62e724cffb1669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc56f453f6b67bfeb38c3f59bfbaea68670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9588fab2da8c625a0bab2da584fd367671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3509f0a1bbf307f6c6448aba6adc60ab672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80df86fc0210e2e4b1e03235883f213b673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90a2cc6599178ae4d8b78a69bb88271674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b8be44ebeb797cfad17fe8bcf6b43e675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f493bccc2a7606d0a3ba897e91dbfce676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e0224ef1bdce5c892284479c1a2b1e677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbd572fb096b5a9006eb89a51d5a933678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb184f91f633442ebc2330b3d3e4d497679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fad0a52e0c19ca02f2b137cf8f1f40e680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82188b923dcb337739d8f09767de4685681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebcc5f1780d6faca0e79965df02ce1c682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9956e0697b70a9675e1adfd11da53dd683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc5d4fd5ef0f9c20edb7c001ec79919684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b7338dce624d0c136f672c81537eb5685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a44d17ddd1b03e943ad5cc9fb50c0e2686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db7ad6d5d5960f6eb466f42f8f74917687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a911b52496c811c9edfcdfe7a1992477688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e4a8342c2ab842c0a27dc63da1e20b689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8611b87c0336138f770ca2f82fcca81690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da15ff5eb62482e2dabacff5fdb2a405691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6906d873aa4f926607632a76fa2ea98692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28111d19154cef953cad2d6b2e03dcb1693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2839cf912c6b497dd011af7a3be8aabc694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cbf8819ae297a7d72b8e8c6b05dcc2695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becf0e4f3a35b8b6494d8fe7d37a7d5f696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0203744c94d277ffeebbc321959b9219697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba361acb2969cb6004d05ece335d7bc2698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7dcb8cab4586fa67e1354d8f4e2257699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed39fda37ffa0bb5c8bae0e346c60460700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb78fdabf525ded290a69c5063a1370701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a166e29c9c3688a937e8e2cf5ce02328702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4b8e62060f16d17aebcf8e581995ba703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e80a912e6d7149cbb562f4826c9b99e704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7074f64eadde6bc65a4638015972df705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cad29236b700a6ad911605f46147ad706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b573651d167e79db4f9444d968131d3707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deefde0b5dcdeda121604cb35c261594708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50b4cb5091fd19a8e754e671630f459709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cebd9ebd7f09d2984fa98b839eade28710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9df9133543c21017f5e718dcfdf2e03711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8028ea91af2b2ae350efaed6b474c76712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf94329e5e6cf4dca6ad707e48e5613713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34019f0d0e623cdd4887eb453ad79a29714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55993f13e0a43ee0fa5220e2ed549e25715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29701d716c2249ceb94df54fcc954e2716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9e7814c0b55f11f0dd2b7a8ec3488f717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc51cbc4386853f67be671a2eb749ea718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921887ec271b446fc967fe94016a94a2719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2598fb8f0f6fdc69173ae721192606c0720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e1218e7d236fc2fb32efee173b0428721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2314991e317eba4baf411651db385f722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03b3c4a952debd981095f9b3b8e38b2723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac426e12b0d71ac3ff2ed17d2c22e7b724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb277940779dd8bb927dad3778545d8725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef165781e49607a61060dc381bdedf92726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc57d1a47b7c1074152381c6ff2504b2727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06647ebf993662e4d340c7700a388dcb728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380dc303d1c82a26a7a4491ae429e252729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3361559db3bda8e96d86fd15ec453e8d730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb432f78cc94b781455cbfb27790ec35731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a197ac27f55d17edf671c715b344e97a732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6deab65b5eff10bca531821ea3684c733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cc740603cebc29b048d388507d00da734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332ba5dd00af54806703b67feca3fa9e735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e1627841fcb3eded54b8920626652a736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235b6bb7dc4ba22aa31d4f813f2da360737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5c28e2bd61ee496f78cba4db189ee3738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844720c68a26158def9d7d323af078d9739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3562790be65643ddaf3e828ee3f103740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf800f8e5b2245ac49615cd73b9c2a7741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af36ec548433fc94de474d3c5035e3ea742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d935556711b924de0d2600ca6c5b878743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d57a1ea9e4c7c23825e8409bcf5e53744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003a036c13d5f9eefbd34966935a37a1745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358d6c29159a90cefd281d729ef28bc9746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271ee7ec7df1cbb0b9b7d2b93a7c3d21747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac06ec499217b8b8d2a8b2d41c27bfb748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc523710116c5bd87ee1207429a9620a749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140f3afa00af7ef384af572405b2ccdf750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6581132ad1ff934a9b7ccf83590c2a4c751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687c60dacfaf04f87ba090d654fb11d0752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3726a3f5564c42c23c46cb0d5f575981753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9250ce1113ae475cb7babc79273202c6754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739a55e199e4b8e0e537dd8a2983b6ac755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0314d0e105b33cb175dfae1c0c072e756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d930da28e2dc0f07189144a61c4ec965757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15aac94f07f9c45f0ef6ba9d73f1738a758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5392e25732fbdb33f01d317f085d373e759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>