--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5817c3d07f6607a5714c9504bf9e954f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad367d94974d3ce143f68f9c3c1355b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b5203a32ced53b5276380d6113eeae3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b307fc8bc3dd3ad9a6f8befe8a0371484.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a18543a564aa7fbece34917e3b6a19f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b1b369a370cbeb3824dfe5579b4bbc6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae918c0c896e0ebff69600984648de4e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b542be8edcb8b824f4387df3eb0f2548.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855588b7a4685a5a23d85f849e6406bd9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e4e4a511a17a089d511b77d5062d7710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b73c9d8269372278416f4637d94d5f11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3ce3bb173264f985c81f7b866a202412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8a78eb27763b172de84b26a0e1988a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573a0ae9f749efbfbec84d406c5e89e814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f548d58b9e3113c302f1f426f8a32af815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e94d103b702d628017142bffb72cdc16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0fbbbbd8e2d44981289c953a9cda6f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7121c0675ee7a2c4bb24464d47a423fc18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4aea85fc5304eda0e4cf888e01a7a6d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e2c134158bc680a54bdb1b9eae067420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936dd7f6f021011e865cdc73b05043da21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ac53cd489d5b724f6c914ae4ce8b4c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6609a9b356e0b19c94bc361954b8324823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82deb993fe45fa02b36e937a535b69b724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f650ea2bd1a1272c8a62b620f3bb0025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614878e01f8105c8a8a3ad0f776d201526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d379c9806c8290fa23d01d236d5413727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62e8ed2ff65bc55b3c38062540b62a128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34614d904f5abd2e8802f5957df4448b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822a8066abd84194dd66bf449488b1a530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d8af3111abdf2273819146872aefbf31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6995e3cf0d4a5465ddb3f93e3b5c1d4532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd3a28b5b8de20007eea2d3c64d2b9733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa27694393f2b644d72a6ce2728e5c934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de09e4da3f2cfdf99eeacc9b52b3765c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cea36d1a2ecb90078a1e3260efbf1936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c538750903e1e8bc566d038289c9ec5a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973f662691ca3740f671741b55b47efa38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10490654d0f29b7db302926252921bb739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8578783726ac538a7dd2ddb36acebdbe40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29656bac897295e6171422536e2127941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57010c7f9969f589bf29ca9e3c635b3442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c47146ab6d7bebf5ae0b7342ae538d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c66700b258df634d5d4cc4865229ad44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36880da37b9efcb31764b5c1962627845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ffde3d51b383e98cec1a917605f4df46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adaaf5f2ce6a041a2dc2067bf8fb5d5947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f2d1c1839a00a8172c6adcbdd1ba0848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f44a441c09b7a61e69c962f2b68b8fb49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cdca8598bb03a32c5cd493a411895950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd624b11a329f48e622b1083f4a9616751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b27a43d9d3f462e5905be3decb9c4b52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857436d0922fbbca95545cd8ed6e012753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56dbaeabc3a60047e8e9c15eaeee150a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a592e229dd3a8407fe5aef69dd470d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59846e72b2fe5a3e00ab57a83bbdddfa56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de4861c18a20689cb4a068877997aa257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ffd13661d3a5e6d79f8cf73f8dd79358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4723d529415a36f911557619608cb759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e2ef2e33548bfc7a53870b18482ab860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f439111ad4633ea06b9cb890192a89ae61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b058b0aea2ca4a8d5879ec857f1ef70b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74590167bbd4e5def5dd170b47a1c6f63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2bec87c92e7b784893c49f8d1fb4fe64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffa6b6f1597500f027f067c8b6d02b965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b209f73bbe2bd9e9fb6ee826abfb14f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993213345b19bced81cf822395a6830467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a156262d14317aebcb09cf982ab86468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4de0ca2a50b64edcf8f3629a7d0c7a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62321e64a343877e09122cdd4b8b007970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcf7a7b4bed2721fa99645f8c921ccc71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1f6aee8e7f8e9822f24cd6469356b872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4544a8baa46f0baf30ac8b81e2b0fcf73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a33795edbb6e337f17983c8b421c8974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bdcd02b0553ec34155232859495cb375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894c7aad1b370af1ae89c602b3c94cc976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b757d7adc6a9aee6933e71c5d2a603977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d03b426a2d17d293143c3610009b9078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6798baf7cd6ff6c108071d9262f408f179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2b7c1bbb476001b7748e44db74b0fa80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f06846077d1141dd80fadb670125f5f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75d6424f3c321a55a5b55293ab559de82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46cda5d09e9838a1396da3712dc2e1583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f753dc436c81e35faceb4f3a335441284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7ea2a578405e3eb3e1ee05bc64aabf85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5204a4235f4a635904c73a1800f06586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d1c86a638fda001b8b98e493bf3b1487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae9f83336e833b4ee9bb99427963ca888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20e8d004c624430aa815df7322c20fd89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428c581f79ed40f552cced8f5461e3c290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09787a0e029341e2347469ec98ab702691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3099944efadcc6c7eba2861a11e37c92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6f0144842e97a942fd5dadf8fdde3a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ed0e03c8da5c3ed1b64157a8f7262094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63e9306c63dd39c03920cf5211f989795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6cb106aba594c0414e2133b675683196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc4e34a93df4e6130b39d99d3f2fe6197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2949bb7c9f99a1eba2fb836f654b727598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ed1627e48343e53d4aa2c02018182c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96acc1b62883638ced3ed1b8d8b7938100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a7c64944594fd0e78d46f18d2a2022101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a654021d18c2a9f0ca090770fabaf5102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bcf8ee8e43cba8e4118102db36533e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c1c9d0d69b8eaf1ae8f73049948a0d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d0d7bca64630451bf3988d172ca1d4105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dffecc6439a237f1ef6dce0f1c3f683106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d64508217071d8a3342802abb46c9d6107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453cb874d17e38b0b474a14a305134af108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb60508909a9b7ea17533c0e594bc08b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d196bbe354c7a49c7f200eaebbd1c8110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2bc1fff386376e23f79dbe43fbeea2111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1e57ff1d9bc23e840a3745486e06a3112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50f3489072e2e3240d27acde0871b6c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159bf88028183ffa9d6f5b672816f798114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa2432a8563eb622aad1f82e524de2c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0c7c7c211fd55752cdc515ea341351116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ea87eca880876f809f78023c0af073117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89952f5eedffe7e46311c01bcf18ce37118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499d5ef6fb6ac8d864471676e8ee609d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c7c3a32bea126344f6abdc2c98b188120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae3a693175f6225154b46d9c33b24f0121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7dddbfa9e9fc20f809e46f935e5b72122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3f1e4fe7611c67cedc7b4ac6ba3e70123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f352b9dbfab42c9d6a4c83b75803f7af124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6c1079dce81a3773f901513d9f0333125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f524d1257e9e9275762ec10ae69122126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8bab479f5f365cde9f5a20dc8f44c2127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a806a2475600035730aa5fe5811454df128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d07e2a9a688455336d654ee159f5f6129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3e532cd12db937fc95fcc10e9075fd130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea213de497e5fc725fb0c9b248f8a12131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cb81905f6f405f180f84ab9b1d761b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4e3b2bd8ba0356ce4842bab645fa7f133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cea7e6a8a64506b41e245af62bb1d6134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2876f42bd2cbd84ed1cf7b16828af9d135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657f56ad6de9a2e8ce0bb97b340f9bf5136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d07802c46250425ddcf7e80e81ca584137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d017190606ffa54da6284e4ee81d99a0138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c3ee1bbbd536733213f191b9e273cf139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa740faebf1f36a3d94e32a0f18651c2140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e401fef59669a46c374cfcd7828c08141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0a782510cc1c364183c178121d07ca142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105b6e5736ac10b6f0aef7a8df7c2ad4143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c745ebd31c35197785fe4f12ef17a7144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e484110aa71dcd1f8f1d352c492407d145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea84334e57c8d3f544f034be8fde8161146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2240a92397e308c1b1aac64488562847147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e66e15714455f6c6d7e668ea5f7c471148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9094bbe238cfaedf949a17f7073aeeb149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c9ef268e696dcfdacff3517ab10386150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ab011b01fe0c2c53a8f56241d26c68151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780762ff321a8bc0f0030fe97f57e76f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088da048aabed6cbd0b5f5905e8f3db9153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e48f9d5a02f168ca2c80130845244d154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa29983586f397225df17c4cc2c061d9155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d162809dfa211f53fb6b6026cdfebb7156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb4a63317fde3e219673357c43ad4fa157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a596e942f1da874a40cf9b11e69652158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02f67e5eb5f730d8ff195e2a2a44a48159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7f23f2ae4ca22a91fdb0befac5fce1160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd0ed503f8015a0f64d10badf3f5846161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbd6ca1c1af70f2cf485d836955d117162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b857da91edd628e282b907c6fc17257163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa62bf910c72eedead46aeb033ab126164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8980ffb1fad0943ee48073dcac0cfc8165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56691bd96ea8a994b08c1fb9eb4240b0166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b760aab96aa76637913bf05de811649167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b89159fcc4499e39c4cd5e606ddbfdf168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e201fc52a9888f9ea2a1c3d61019a9f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fe1cb7a021795343562886aa28594a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e647a792cdb091cc5e5170a9933b22f171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418bd80379720c6bad1ecca0f6d83a3e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e38a55c7a645676f57fff8be81df4f173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feeeb8c63a9e8661194993150a2395f6174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9102e1487548e87372a9ad764afdf7175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7a415122836c301ed639e263c38ab4176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fbba5ab85a97e3647a4f25efb3b709177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2f2b18f0387eed3833b9936dd34486178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfee61ac6d770c01965d6a8086e8c85179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8052fe181e155e773574b0b3c291a6180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9109c4e6e1d7c4492e8fd9b0202cbbb5181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e1722ded47b62e8b4ea075ccad5e09182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df6f05103e0a304a2313e027f1ab00c183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79be52a3998dd3a6b7ad51a8ab5be61c184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f6d1118d4c5c0e088dff37c50228da185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb9e05353483d58b331bd50276b0466186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b3723753f770dfd2dfe96de155c15a187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ed8a6b83441f45d7ec79c053a09c1e188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acfeaf81dd293430bd1e337f3bb71a5189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cfb4a91161f270eee5634129e36d97190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7263859a2104f6e0b55645dca0c8e60191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f30b49a5b9a37a9183dee7883978bc192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85360355710d5d4d1c0265d6823c6bc5193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7a036f5dc4aaa2452b0f9d7aeedb9e194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d71aff941014eaf863e52eafe1ad462195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a6f65b986343514d164c2ad46686f8196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d276fe92d889de73b567703ecd70659b197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8148d37647b4e523ff7dbe908d43b8f198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33600ebb1afdb72e913b5eaf7e6c45cb199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed6777aa01f370229cdef902fa00e3e200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f795f17134fd6aca8d435fdeab3b4d2201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d73edc1860c59c2ea2469d4c9688942202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e28dab9f0381254231c04270eb3c38203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2dd933637f537176878c3bb9b8ba532204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bec3cc67328d46f4d29f1d4ee3071a5205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fee1802b6e656ea7c27dddb687d21f8206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e365637eb573a0fce4b5ea714172765207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86718c3438b531fc99e305370325277e208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ee9053240c5173740a5576f8d987cd209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48c62150c9da73f0eea1cbe3a54dfec210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4638b1c1181e3de9db95b8b09079ab7211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8563b3a8dcd12388a2cd1ecdfce566a7212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c25d0b4be061d572e13b16f19f1ce19213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f654b8c1ff84159da0f7b8bb43c67b6e214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff68e2d513b2902e4e0453080133fa0215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a699415b4e6417e2ca91c9601cf1f4216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b3ae52475dbb45711b35e152ef6b1d217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e322a25f56ff7c873e4bf409e668df1218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c835b1db0520eff22c549b960400f285219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613fcfa66f4802f314b246a198cd1a8f220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa440d37377aa1f91f6aa82adb4e64f221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809002c297e35bbe5f1f18bde8cfe489222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660f7f094afe4466c92bad71582812df223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b752e941cc4f0e974622eb70460785c2224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8d43047e06a57ab4ff974929c34e47225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40836fbebf325edabc46d4f6567a406a226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682291268d0dfb44e5dd2fbc85bc1bc2227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b285105d2fe29699dede57ce434672da228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657df1b87d7974623b0e878b170a8235229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43285d617640c42d7c99adc6465b1ad230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f85710558a1e529f7c267bf3888c16d231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce99cca446ebacb41687234fddb0998232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d89e48cbc4e5af291bf864b12785b72233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23190a5236964ea75f91fc1da47740b234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032ad45ff0888abcc064f6474f236777235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ceeefaffd6f99d60becc60a5e680fbb236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5193c52e2a7de1e99ee10189e3ed84237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcf4ccaae685a375ac5bdc7fd67aebb238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7868f4310fddeca16fbef003017ee7d6239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642147957be1d2f66e1dba4926514044240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23bf1bbad2b9a99b28a12b292df09ee241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e13ae078dca2c925a3783c08eba2bc242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a723d0cb9a0caf9a51ec79667464f3243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e5a691fb35f942865d5321ccd5a7c5244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e27ef9cf038faa509fb4d5c2b527a6245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fcfd41222dbddf65a89a6def35164e246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e83493b6e02193e02507e60be9dc31247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b7a2ac7c5fa3b8ee47f16f020ecc63248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351a3861cbcca8fb279911131fbd1ba5249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e8c67d8ba82bc55c4a3dd680a93e00250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f559d9738e72427c6467a30876ed6d251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390e66b57fd6c91941a27c643ead1d35252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a180123d8e01cbadaaab4af9ada21d64253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf4014fedadc0d835d73f3b763bc7eb254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003d3ba7f8f627ca1e9626400af645b6255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52aaf792176e22cc4de1919b8589482f256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b90182f1f8a83467822338f3ed941e1257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada11a322c3e85e9eb8f53a6b2558d8d258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4398ed0145cb02eda946cbe6ce86b02d259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da528fb22dc91c270914dc17c9f8e4e260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a37c8da1c5b3b90d086f6b1d66656d6261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf896f3c3a7afad4db621cebedf49d1262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6269be1bc30855419929b87f158b6f1263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f9436fb295b77d2ccf317da769fe2d264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1bf32b4c8e44d2936bd1b6e3d11e4d265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa23e0ab6a6a30dea05dd450e6138b0266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0346a33d12a897a669703f5fdea568267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0710af930439cd602616d15baee611d3268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56a7b53fe04b0824a8288fe5f0b0e9a269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c11f17fc6e5cb8a181a2529a7b2b47c270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3137ce41d0648f02a78e7cd340f1317b271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6550f14ffd31f606803ae9f8e82cf7272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7baa3ed752578e548019fee66ec5bd9e273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba96ead353e233c9e138ab12df6c3fc7274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fb09d221e7cdbc1782f26c0c750f2d275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd566a95c48a9adfa976a9bd84d49a2276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f248a7e84bebbd320be943993e029b5277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420feaa93a4483ba89583435a17f95f9278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94cf0df63e81b4030f10f47c024d67b279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe57839faf4abeca95d1a00ecf0c9c44280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e8233d3cf8c212b2ef36da483772da281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae379ddc94b0a4e23c6dfc76ec693257282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0999bc4fb7dc1fe5a4defbc7177d76de283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10aaad5d03ae6ea38e190d926e59904284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437e46aa7fd7d31ddd4301fd2165a7b3285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddd4d56293cafb4cd3a5eb838ebb5b8286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e853d33963a5ca7b273f8afcc5d4ba3c287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8aff9f198451bb87b76ff5f8b254f1288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617ef8d16a2c098c3d95d42876d3698e289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f3387d087b13b5d3cdcf8d4e94e47b290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd13cb8be6131bca50acc89fe8b99bd291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e2adbd9d2fe7a86d8233fe3c5e4856292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae67651344ec3b3ca2ddf7b4d14153d293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13dc289f4c0c8ae8031becf64d320f8b294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401a2d2a567916c6f66352fbfc64e71a295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d294958c0ac5ef010ea6d540a70ba192296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67fdbb1596a17f34663229d7d626f1f297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d3d7544db1d23f7e235379e8f48849298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f36e096617e04a6b026b8c067cd9a92299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ab8e7f0db7f0682ec1d2d5972b1921300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6189b51a8b4759c69d4bcc2346e58cae301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6a04c7ce5c905017a407c4c1b7647e302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e6404524bd80d0f087c05cc0a90af9303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f92efb56a2495ecf991e26af88a0f0304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1468df9ec2e860211f7e149a0807d8305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a29a9f61f4e51c7505f2876fbd3b43306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11cbf554991eec5be1f436036f7ae2e307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d2e0e8b1497cb56bbb97ff87ffc20f308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afb0b273f9578258407dad5a3adf355309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554019043eccf3b3ed74bebda1189c0c310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74688e9f16e76db41d38f425b4e4383b311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5662e7f14e65782110be9044ce23556a312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a3076138eea4f016b7a2814a6fa81d313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8ff038b5e4a2c64cbecd40dc94cdb2314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e94838a65d59b797d3ce070b5e3dc33315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c45f13e34cae4d7a822c7cc194f02b316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fca0462ac9b15e3230c5fc481a0ae7317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a993a9b3e880e04a9fc9fe36ebb78378318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb7d96d109d2f58d0b662b231a9e131319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e1cf322a09f4dc1afddd8a45dd5900320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e00f19e7c81f0b4f5e13e9a9acfe45b321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df400326a9fad9349d0691260835790322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af86a161e303dfc56a745995190b33b4323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b77acf0a6c122132e807a38f00d2cf0324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc06becde9d994cda0cea71aa74a39c8325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9488b7f15bdbf0b6d543afad4a32ec49326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b05277fdbf8780d8da641867f55d93327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919bfdcde559c8e07c50ae21219dd658328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11c46e0514e547d37740ce825f0508d329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338351a7212319ac25c4d350b3fe7cd7330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6f29df69dbc3aa2abb2c3aa77934c7331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2382679d0a9b5e16eae48c637017c1332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7ad597bd6000d25571ebe4472926d3333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac083f91d9130d54e08556f10a1f4238334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d36da130852932b60c4151f0828dadb335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d232740b7ad6986d2e540882509b79c336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e237e6ff197473d2e9d7f813396b894b337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86f03ba63a64b4b1ae7d8a7d0f87231338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7ae452d3e310c9cc68a37effef6237339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd47feeaafeefca6168ab388eda81ee340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2778292a4f9e2b890fa4448b92c98d341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3952a6e86ef60a6b0cab656fd3b113a6342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d2e8a05d548485587da7c50ae615ac343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df05ba42aa13afb9c67ec30f5f2f01b344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5e189db500558c1662c9b1d9e5d4a9345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604b2202bf761d98baa1448c7e1c732c346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b5904f38f668d77988593bf8667f19347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca585c3c7ce16f891f5e226c243ded1348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ad8c65851b996c48dc0eea6d776a59349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb943113b84bf76db4ebd3dc51f28888350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3a14d8556ba695a3d98b680d27cef3351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e6ff9252b1fe4ee1a2c8a347ad67e6352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c671f85cb68ce8993b3ca8464850761353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2782cb9f0154f708450b5840c0f0adca354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04668f9f284579efe430c244fec45dd355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fe625a424eb55efabba8cdccf130c4356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb7fa182004d39ba8f1ce63663ecc97357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a77141db6698b79fcb18dd03edb8eb6358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3493a5b2a996ac1ac7388636d6029d26359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26b9190b51982674dfddc7f38f45791360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d39f19aa61d0801105ad0e493b4b8ad361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d384758c43a1a1d37890963ba2876bbd362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac681b071ad3c604ea24f9cca4627d3363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d457f3dbf071b83e161e768ade5fae3364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3506d26b92ebed67eaf25161ea70f77d365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55077494cffeb097700d68a071edfcb7366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aca0576651e09f411cde84854c8ff77367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2a045ed67495e529121fd97fd19e39368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a464c4397fe15efbc4e128b6c20dee3369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a57f617c918f0c4325722912bd6536370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b58f07fd2a36133995e2f75c32b59a5371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddbc85cdf0bca68025f5588431ba92d372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe86501847ebf83e59cbea4a0ebca7fd373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b368665de9807d36f6c580efb602c2374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5246de7cc010ffd61e89ab615a944085375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b00ef2218c00206d7b21e48b2da1acd376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa7bd470d17ce28c66247c1c734db06377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696ac758031f037449642537e70ee074378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d9a3d1f2d2e438c4224123e494b327379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9aa76b04c79ee1a59e0073228261e7e380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbdebe221be0057bf1d9250ec6d132c381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b2b7d6c9f68ad0f74dbceceebcb111382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee382e9fd092f14e842e19294f845d7383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019e0b6d3a897212bde47daf5600ed8a384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de49830692a1dd8fa525273b080c25cc385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf46e16781236a4f5177f128403557b386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace97ef6cad3f976e133c2f4d760ae7b387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a35a4978b9a57e305536ee05f2d3e76388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4727e548c4334f2769afdcb2b609c8fb389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e879be001d034c924aee5d1b420bc82d390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f1d62a95f89b69801aaac62dfc5b5d391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3c67529d346be77af9c612643bed8b392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9387238753c97e08c6ce0328d2e7f3fa393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1f4f67f2e3fdcde6dc52c1bf296a3f394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e9d411de58b1bceb23d185c37a597e395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e94396c0dac3daf8c98b605793e0bd396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c5a9724e9d29d69c4d3a0e7fd993b8397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f92e4b44964e4ee1340d061e12d17c8398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e8943ab0c5d11394f032c843dd63aa399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cb2855809fedc205d883586b324416400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9a9b3927f0b2c2bd8abfa889baeb11401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00203f7b40d8ac9792ca8cd0e7b671b5402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9711095cfc3401fdf4a4f87aa0b95234403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd66eeb1dcb886d6acb8b5737ff8637c404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aae6eb4d4d27dbad229275e27564fd1405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8082096c2735b0151964bdfb74f2b6a406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1492372442c87558f11a55d45e1a2566407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1965c9214036e9819f2de3c1f10372408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fe23d6af47ad48eb1d93427b42e589409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0757e7afcb41e48adadc346aefe7156e410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e30f1228a781628b9eb4057ba4f29e411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664e156e0ecee4576d010bdbd57deea5412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d211b2db4b3a539ae5cf2068bcf2bd413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cb967cc2c1dcd0fd99b5284611000e414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a8ab564c0460863211195777b45c3a415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798194b2a6acadc93203eca6e8252831416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fb3b317e74693821c470f58ae27d39417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6c8a01b0feb8300bec6adf8e907315418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffa0c05d7c9a90dd9e2ab94be42e0c8419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6958b4d3271f12c7a41eaf77563829420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670bff56d2161bed65afaffb6d1152df421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bd18d664c1658071f7e468fc5e1c2b422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db82a2ad7fc4c4846856ccd02638759c423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00fa32ba4336633f0cb7b20e393632b424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b3ee87acfcaa89ad4357ffba00ac85425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fad1b7b951db8d845b87a082b50b65426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f700e94b7a19c5c1a792bfd1c93f3d9e427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09c28cc867b0dc5aeda5f2f376395d7428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ed62a25fd8fa912ffbaf3712385910429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31318493caf982f5daae254909a0d5dd430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bbad3fc7713ed49b3313d53ec890c4431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805810884d1b7c38dd53068db41d035c432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1448066eb653c033b7333c8f3b7e7e82433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e5a82a60aec6e2ef34b9aeab89bf9d434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4959ac921760b01714c1b2681a99ad3c435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e6ca69b7cc2174a062d04f5d277129436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d02f7f344e20a54220cbae153faf223437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f3c334324b1b021be2a5da7ba72372438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c90bb47be6502655016201f54b32cf439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14f660b37541a5697819c42a3280aff440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e358181181965efa21b839a6e11302441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966e2183dbd41ca2a00bc62ad24654d7442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db10a9c262fb0509e16d201f051a681b443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a53e4a8cfc607acc2bcd39040c1e2b444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12c28126e1ded370c4f4e805d556e38445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb41bd291f4fb65c9912c857f281051e446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdfc0ba41839bf633841159eb591c6d447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f6bc4818c483126e285198fc6e3568448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700c91ab4eb3d859aa96d38806687b52449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6b975697fbf1251a3d7af5257c6bbc450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fa39b010130dbe0f5a69c7089ff4db451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6f8a9047acb0724ef16eead1896dc7452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a6c1f2eaf9fb4d512411d56da4c154453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ab191743f61902c558ed469239ceb0454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b978ad2832b915bc43f27aadbe190c455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4811911f8789923a208df8cab85708e5456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c65432bbd19f07014336c49488d0938457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac7dcd2ceed1dd04a4957413dbb0baf458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138d38d4dc740008ef0f00bb54e2ce50459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27aa119fd98bff7c6dbccbe11675a670460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cca0c9d6a54cd96b21132afcaa2573461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5e91bca6d0dcbff6b99ec3425ed24a462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767f3799f52e338289f5ea66a11bf149463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6797fabe5b3ae931f0993478c10467f6464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e342250a8d0e774ac46dedf5e18fde465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfbeee73b0991434a3443008be7105e466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebea4394181956c7bccd0180df14d71f467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d683de0715f079a2c3e349d8a5e295468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae10832c5e234ba83526274cb2180c7d469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebf8312c3abcacb55fbe9b331e529f5470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194114781cb172fd6d2c6ad0b1e4c454471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81568d7613c785d67f407aee206b526d472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b81112d7777fe562b26aced598649f473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41e3ee9a1e4c33279ac9b78ef065da3474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f755c14c3a904094d0b1c64c691f02fe475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4258aa547908c8e274ab71eebff928a476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fdc6a8d636eb55f2cc907dc5a68e18477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcefad110d665f243364996dc74083de478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a767cf191073d335265165580d17289b479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11ca60acfa57b0351ddc618c788f696480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7634621c910703ad44b21893af665040481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d6c1231b332bff742394864d1f98c7482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77912461e7f36747faea71234379a1da483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24e2e94180291baa7d87d564b289521484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a0c6df39f72071daa308c86454cd30485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba5fc268510111805c4f99fa91fc206486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8704f5bd5c1b80a20b4268eb941278c487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd5492ffe8dc2c835d65984c5c1efd0488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea5ef78825171ec03a3e54497e774f6489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e53b95c17d3e1f14c85c3cad1a4fbf490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcb6d1d63bf2f44597cb21c5d374936491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3054fcdc0e8d9876a72746d577900108492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a07a038e4c0753e413964b1ac6eca7493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec7d71d86377c9449b46f4293b33d09494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b0fda34f8419da73eccfdb54cbf32d495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5120c6b3562e2f64438635dca4ec2d496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3831cd029ee97b845237f30828f9150e497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b6d4d7ed5aa219d994d8aba62388a2498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33c1adc57060fa3c13a8cd3bdee2a16499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609599c5d65f73681f21c785e153d36d500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa450f11906fe25aa7a8f501d369024501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d8c9810776a050bb9e858c8094ddb1502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d80d467871eef6774c2e6fbc61d7e0c503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9f7c8b0707a9707f739c313cac7f62504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581a3e4012bbfc93342f19bf7177ad1d505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a59e9e24da085d865bb430d64215597506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49ba93454798bd68396193fed96a900507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d188d5c48fca99763434f755437dfd8b508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c297a313aabbfaa856a528277accf624509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2b43d8c60fd6d4b151d84b12932b67510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3ea8c22a048f924681bff8a6ba9bf1511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6df3d8963f190aaa806dfc22fc6743512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f91a68740751429517aba52c08f2fa513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edb32b41f95073896dcd3783d853d44514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6445e1e737e98e6c969c4d141fb5b8e515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a3dce83102d47a5311091564ff0e76516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2522a8489b8d1f0e86d219525b838a16517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92cba8582f48a91a1878eaee3120a06518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fcee8eaa40ccd0a17f173ef8c46d49519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45daa5bd07b5bf10d7119c9342cb35c7520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c833f29da14903b1b4eb806191cea0521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07521f5b69da98797d53455f22e0c2d522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a86891aba4de5643cdd6d66045e94e523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32406758da18354782a0904cf37e3586524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872123891d879653bfd182a5e09475b6525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fd132638337286fca6611ae70ab8f1526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b1eef171a71f232c490870abc9b9d4527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b870fec7c50e2ca791a502530eee17528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afec81a2c6e6b341908e4c07c7983be529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070e8531fb6bbef169af1784b8cc6a45530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a9304bc4fbfb1bd6f2991a8b4bd15f531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bcde9d6700a1e358d58f1cec706792532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631ae97a884bdbccaba7c68824dc7d7c533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ae1ba7506fdf9f46461365f56b2fb6534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105e729e91029df152ea1b98eb7728dc535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686b4dab4a5d9faa8f80584af25519c9536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98ed66eb367b86ba56d327519a3aeb4537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52a589410466e6cfcaa18b439fb59fb538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ea25fdcfd936fff3dddcca6cd54de0539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4729e06407a9d370cbafaee065a49d12540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba26bd0e9f1d58f968bb298bc1ad20af541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500fc1ba0d314969e3641ac50a855b12542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d96e6dc85c164951199714c80006ac7543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2514bbaaeac70f8b587be8876949ccf544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d254156be5a8d54bd8a2fc40b20642545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f7f48c0b0b4be98a0dcc46f6f36829546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d8cead7daf92fff38f45a42da4891a547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6dfbc92a9327ef70b34d030c5f7ce6548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846929cd4c758995cb6eaee8d99e0c68549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2352cf919f4b002dbfc863c78e31977550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508663b813d2abc418c9acae8f45a7d2551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b35b3d132d3b1d53443490f1e69b361552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739ac6df153ca4233adcc577c7f1d7a9553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316031a9829082750515597b2f55dfbb554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f134d20c0fd3faa38483d27a334f7a4555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2f77bcab7bbe21306ac6bf0f5f40c1556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743f3cfdf31259eb52119401afa055c1557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e795eebe98e67fa8a300d2656ed0cc3a558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0fe41c59840af9d27eb2b11963ac57559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc41bbfbf4b3e170632d550af921e858560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9f2497aa37791727ae4e491d963ef7561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107427e2d29528760669d3e15f662e3a562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f867223a9134d098bca730137d02005a563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcca99934afadb9f43ed19693aef1a71564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e3141fd6c6e2f983d927f8bcbb1aaf565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132eadb47e7c038de1bfe86dd3e91298566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b01cc93ace9c230b02cd5eee7032117567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e33b6864ce248305eb920a4bf1914e1568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389ca18dc3fe85c1372eec334d1d4eda569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b39f5d339f78365ddee0423bce5528570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e4f12838c3db34fe64a9857ee11d08571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c12764e13437755d18dcabddfae7df4572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c469acd68a1390f8a401c26d79ebf1573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594014a073c4a7f27c927c50d4e177e0574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f73f602f0574ab563a53d5d72c470ba575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e4147a6e0ca86aaaa6e75496ea1581576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90c1832cd4bf8b2cb12982243755ef4577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8e2e411c7a8e95e1eb9dff09b3b731578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fe5c1d712f04f5746c1046705add47579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20282d281e344c041482eb81aa3c18d2580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde247ecf8695ae2e3c825844ccc9bec581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ce594a5f9a843195cc23b15884012f582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b9917ff89881e8ff1b37a2b5d8fbae583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9e3f1b2deba37b254837c372340c18584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc28fdf0dad5f4b7970ba29c358e413585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8de417d4ab2fb0836555f921176b865586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24ed21b4175feb6f926d06fae79f203587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc2d2454643dc0e1de2f499877442ab588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64117add0369774597c4f9877297fe10589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cf401ea5e7cb81ac7bcbbb9040a391590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168259e45194011fe6ad1338b5127aad591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b28885090dfe27aceda73bce7c86a04592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe101ac4397938fa9956c85834e86e0593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb94c6f73b1c4205a61d008f58706ed8594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60695143a7b9086bae4412fdff2e34ee595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8621b24e938e44af1e6f0d0d367465596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4772a666e2ca1cab9664740f9886c2f597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f20dd24f0e59da1c105d22b1d35066598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15aac237ec525b783314eda9267417b4599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2406f5d3908d7488ae683ec4e14bfb25600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65a72792d0dede3eb6e51165e0638ed601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bc97984e91d96c870ce35032cb9170602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b97450216f1dd398d26ee93713b8efc603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666a85fb7cd120fde0326cacfba3fda6604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206c81a687478e5734bb5e8318727c28605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c9f6a8332cf842b0660d87bf1cafb3606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d6c096408a0b414929bc9d6eb6cae6607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8585a3cfbf4419d319fb2da75090371608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f580b3d15ad81f97f14fd1a03822638609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004e69938a8d88824ddc3975ccbdb65e610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137033c8a9b89e91d2cb74e893c8e4ee611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab59146eb3a30e98d74128d15ffa65c6612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd8d7194d108cf6777012ddeabc6d6d613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11dc9c618058944cf4103a5c585349d1614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bce4192b44fec67b67859de6a035ea615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1aaffb95afc1b19c04b99fc4e49522d616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8afbb8e1f8ae646cccc3720f3a7115c617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2263989de7edb639d679e2d56639ba20618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a335829612b1e0770e6b24755960d428619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464220862e1fac05037dde5b718f6f11620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad3b9cfb5cf2f0291ff3121d4dc7a13621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe72a8021002f8961e1d6d73c015c12e622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05aceff284b1624d3932038135162bfe623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3264f306e7f4d68eb7124bb6556ef983624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81caaeffd31efee93157bd12039d1e43625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46925d980d043ae315552cf5d74fa93626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0770dcbad0da9ea8ce92d9e5469d7eeb627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8725905afb311e6f23b31288e71c22d2628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bf3c1995e7638fe1931fd8d956f546629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c459e9ee0bb286d669d7c19642f57c69630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3994aa6f051ddf507814d6501083604631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd5d7a1bb4b9a8bd48ff7629980d24b632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0397710e5b40577628b8a4d3e0e9a1633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9aeb5db4f35c03c2debe4ea45b7f6e634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13c992f28d87dd44c60281a40e215e7635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c511f45d682917aec9de2249adaf928636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00adf0c32da11cc0804ad7d3adf33253637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f46326e3ec44ce731f74f6da08f0ac638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276d83cb83aa244b24fc6fb5c6b0d7f7639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400d01aa6c2e0139da8211828f4440ac640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6f6d31d182ecc4c7ab652613b69501641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735758367a976741ea9b20936b60a743642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7825a4fa4f77ad0a5462630543e3443f643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af95675f578f81b4fde8c7ef9a67051b644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c565488dcef8868249c53f693134b2645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a1850b8aab058fb6314438464646e4646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf652b53f52b90e266b603a7f88e82d647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6afc768b3a7420dbc61da30f3a24ff648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9cd186d505d500e5c79014662a40bb6649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e2c0503513369dda9ede6671943749650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2eefa81e4bdbc907a816777b7d9ebc651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5109386a6edf424f7752f06c37c6a9f4652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7c14a5940ee425630c7347ff406bd2653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bf6d82f945d7f1252d216156d60f3b654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374ad6dbeb918653963b59087978a563655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df66b071a91cd8c62bbabfffab1d47bc656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c5a606b9e323dc8a59138db2ecc606657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972ac08247b4fbf99429b6132ae206a3658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f19e8191b022840912a315d7c68f2b659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181d319ace1e9ef8a9584da503b17e29660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040ce1b4709994cf5e9fcaa6a7baba41661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bcf65ba3abc727e88efa1f225a84f7662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb04fe4cd2d994e8b549160f19f39265663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe163b16553c679574e9ac55cc1f90f4664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3701515bb1e1acffaa14b590cde5dc7665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2edcf572816cd5d85eab64a1422242f666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51863daf8a4b32ea338c3e77ecc4476d667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08f81b3e61734706cca73c72b3c559a668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118fe1fb75b53c0b27ddd2e9f15d9f03669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a168f86f0a1ec05b6748acaa2ae3f92d670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55948115a74f149f7fb4b18ec896f9ae671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cd69beb12bbfc46bc8fe0211d1e6f7672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9668c1805551b85d7ff63bbfca3e0d54673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f302949dab97f470fb7382201005db674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38ac5a8184f448f673884fab8453058675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c7c88b22cedcd974b2573b95d47e8f676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c7c2eba919ddb5b6184d5e5f3697f4677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ac5de2222ff58c9d4ebca410e9a90a678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4475977d471ec1861771991b8ce67ff7679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb93adcfdfdf4f0b8bd77ca5aed682ca680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98dd0395bab7aa5266ddd2f70df4e018681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749fc385258334f6776a0acdd0113775682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1985017f34cddc2ed24e6a065db3e993683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1ac87332f376bd3f92e1cb038542bf684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e7f8c63dc33176e5486a7c92c5a885685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030beb6ccaf2b9666f15e0f843402af3686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb10da512d9efe77ab71845a88c2bf0687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64bdbf51f6c149961603235d2fc4bd0688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf6ead4aced5cebaaa2d79b89ee8a7e689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935d36559dbb46ad14bf858a866c64da690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cc5df830687e078535d00fbdc79230691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91daa2d4b613a45ef11aaf654bd7f97692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067c099e79a3fbe77cae94085a252e70693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3455a9b96ff525528bf2b755402ca714694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac0146638e6da3a2d3c5398764a6750695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54258511b146d4ffea88ae116662213696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381c20651b02cd7034f3aa934b9f87d0697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc8cbd2d67122072ec927bea941f1d3698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71020e401f7686f949acd92819c787e699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba11606a8bc71f1fa9dc33b9bb39c1f1700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df844cbffdc3222676898db7f5b3290701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2a6e28e213a801c64552cd70b247d1702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98c4ab952b6ed47126eaf5ce297e87f703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b339d64d10fce48669365a900e2dc5704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e6d52b7a2d09bce98ee8b4a3221881705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ded04e4bed4b0e8f8bfeae71fe8f3a706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8237ce8693b7a35664740baa81e0c6e707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8413d391fdfad624855b89ecff25128c708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371626455b27d5e51b3421edfb2255d6709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3aa030c2ec42792d5be1e928bbc64b6710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a3eaae490a5bacd2bb7d40970a013a711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c645104ab9d6cd3fb8a37a7ef18d4c81712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab2610e1118ecb604e058e8c4412093713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a30ffd44f89b1acc9b90f6ab54e734714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0218e0c6e859b7eed30bbec77b38a89715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60647290129848d7262185dfbc1c5623716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3c7ba244d1b449173643502a205738717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8add96e0d3c24ff10f8ad951d39300718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcccfa037347e35cb9c485d9084c0d78719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f618ae09a8d8fe207cd0395eef3cec720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881befc8aab88948b328fb43c1ca6bb3721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46c6a5a22e942cddb717990ba1403f4722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8245afb3336f1fc53a0fb7972e54f0c4723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2457b6c0c8a955a6035ac04c39374fc9724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cf296373a053974450cf83552747b4725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f7799f9a1abe151a0b0c5542c135e2726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044a8e91016a6f25f222775853873556727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f109a0398278129ceb64b46f7af8022728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea7b36c9193a128b011fe44a379aec9729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679b6ef84fbe262c106a7813186a154d730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8782ffe51c6847f65686c6e401c7a66a731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80a147bdf298a2ec64d2a9b1e40a728732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a4df4e819ea48ff19bbdcdd32bb1f4733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ab98f60f195e137c4d2e246ac19e3c734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d0ded5f82896676b0649510acd5209735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afacf51fed08fe8ac66215886c639a2b736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d82325d93e9b5c70f06ee8276b43cad737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25e4c1a303bcd8fb980ef133087ef13738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21adb769a194324ec3da8ab42a20d26f739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e4673ec9e2754e113dc56bff8d770c740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bd4b2e2c69ac86c6f19819d347821b741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06c52bf0600379d307fe4edbb34bd37742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e02ce54f953072cd79eeee791453ff743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d25bcf9f3a06a94b5a5338bf78f31ae744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f9bcfa2bd2bce84f43afeedb787fa2745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c15dc65497b6ac50971acc0914f41b746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba2d62a8ba0bea726f0521687379833747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7943c6092700998265af3925db57c142748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455f577375f4776e461badd6d668a869749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675ce64e29914e9d7e67540b251f9f73750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6d775783c0e64c7de5af6cea7a564a751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73922312f3a5a44ecf7133557c2d32e3752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f435514d02544602afe0edd5c49580753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3b435930f9243160bacdff9114e8ec754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee17882f9de2ee41ebf5122b28ab2929755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662be8aade1d5813761373b1dfd427a9756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1dd1dcd9a54c1982998d23ec84cbcef757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c1ab68157fbb2b0fbc64bd3386d748758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e453b44b2194d536d141ac1e81e8ff85759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd4a2926d5dae1be5a1dd7ebd37dbed1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2995e5c255ca0b91e4dde56604e8582d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1903e1654331859f7688cac9bd02093.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cda5e3cbcac28365a7c184c78d061c34.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7a7010e3e762a9d4e2419374e646c85.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0329294588027a7d1e1e8b66e51ac04b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96518791103b07f1e1dc56771a1496c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b61483a689aea11b3415997bda4d6f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb344e37e4b3cb71d4c5a33306e0b18a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f57922bb7e5f1eb3184aaef8c5b48810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6068348686bb5b2881a0d9fa364d968211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c7056e1394f0175355cfc7491124df12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb68e693cc1f3f6c0f8fde45e9b586713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d12852a0eb85687e1a1d9ff1d3e8b8c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faeea5276bddc896941446568fe50a4315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbe2c5481de774428c491ba57d4690716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c825fd513f3c13c9a4a7488ac9587117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb6c74cf006c76d0b0b69f37793f88018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cfc7f1e7e85a7e7806a533198172ec19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86dd1b4a911699e0502cd6ea39691dd20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206b169b1778413c4cca32c1bbe5a1bf21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7bec9373e77d5daf68d73b885fa3d322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c73bb300b29db8e7dcee43fc2d6f5a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b645575581f8943df317f2923e532624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a664774609b35b291f949e960aaf5325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a86ba9973c75bf692ab9152a87011a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b391ae92a1f82e467e98312a96ea2727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e27dcb685fbff2e8e9985a746a719228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4151bc658156e0bc4074a0165b22266b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9571509912a3d5f086bcad59d61ee1c730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2261ff4ae270b2dbfe66273e720d29f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebee14ba87f1932539f7f44c21e878f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1163a26d05973637c529e4dfb6b18d0533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf80504f9e27c0d6fffa986e7986b8634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33c6a1be5cb1a3031948dfd5cebb88935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe83645d205bd9ef0470e3f01a65795436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23927e26f92b9a2c24cea896ce9c47537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddc5137a27728508cbc06b97ac63bc238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a862a8595b58d4a94053f56364151039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e932e50c2cee27d9b322a5f6c6c57c3940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d98365a4c547d14a4713691d61c34241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f4cdef033a33e89b9163224f6b0e2d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ba84e74164fe51c38ac3ccf9d0bbb043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dca2391b3e78833e45a40ee7398ebb944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9082a07794766c1cde69e4cfb5f05045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f35554d695edbabb1abbdd3b30089d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65684fb7529a4904ac8004fa1f16a5a147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f809fef072168bcaf4913a452df3e648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67aba93cf764b8155c14088e316738149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe43e91350881db977937060f2580d0650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d296d22a2b375a828a9d79de01e7eb8251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a187c5a7826dc3d00e1d12ecf738ec352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3942bfe417bae32436f8cbf81519110953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4358bc219775f888807453e6be1f13a554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4114919e83a846137cd0cb54f872389d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727d2262a8ec73a7c9f27bf84d56ade856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb37cff8d7c6843b28127100fdc95dc57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9adc4d75002e5373d18ea20ccff4f28458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa81f2dd75a7e54ea9befe4e191787159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5a288f6e0b24500e08b582f24b6cdf60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6606f79db789ee8ef260f4432e484f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edd78d63b0d72e1d94877f0e688910362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579f527065ecb9eea6b43bf466fa958063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8bad89a38b29d3bd695463e83a8ff064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6338995ca1492796be75ee12ca6e4f5165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a98015966c8f348b0d7b5c1775170366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ec86d38020032b43af610c7b46426067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b5d35809663d3f01956047494372df68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463c3e770a1829e73bf482bc1b454d3a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce05457f159d01903ae9cc496ae984a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59aed65676415b0b4db0bfc0948fdcb71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482350f21333644dcccfe220d12437b672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fb7ef2fb26bf5a86107eacde93df0573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73366e078bef863c8259bf6aeeee42c874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4be8dd669ecf771436b29fb4290c68275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a12b054401591d584e6821cceb078676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73aa755f3af98b9d07a57a3a4375356f77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e098d839d540c6344772b8cbac2b010c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0597b28e390c66da1173fcd68d2b0b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19d4131cda8172014d8bf7f8a653d1180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5379c64b2d93846552c012de36f34f3d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838656fe6e84b891d8d4f86473628d7382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619de7348ca83e0a80ff25d0fc74a60f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3929b044462a5777ffc4b4d6371c668384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5eeb89cceed4042677e80a9d8b7300585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801abdd313bbaca225213cdfc0f6e3c286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e290821ea0535a5eef9c469894e9869d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207d207b774e29462a3fa4a82571c82188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4280b4f6637c350c2c8702c6d5da4f4689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ca8251ed78758e60eab52db7b5212490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07624d98129d829f12dc66dfbc5dc06391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2738ae357a449145c120699f258f4f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c471f0ea1eaf3d25542ba86ee4c1cd93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e827928f00ce54dec1cc1d1bd4f22e694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e63574533650cc8ddf03ff5a56c47595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477b2bb991dd852bd23e32db3aedba6396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7aa2343e97dcb8c426bcee43bb245d497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5252fe16f82d7c5eef89b85a0327847598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc077111729fd2ce911cb7acba68bd399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d56c9e9788dd8dda13dc8efd850c00100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc999d6b219e92bc12b91082e109b781101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338808c20efcf680c893ffefaaad5664102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eff5a13c6da8eddb59012a238d1dc9d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5448188e649e8272016d1d957b3b178c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1973756c379381195326f714c6e930f105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04748e08bdf7028674d8fcbd41b96793106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317541872bab38a4bf71febcb9593bd7107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de02747a9d5c486b86ec5ea18df97cd9108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd2b2e2f4774c7a2d2268feb46a9196109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69a0ac18fb6934922b33684f1311519110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf642020d8ab64796ed7e6a10717737111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348a2ee22aee0bbf61c848c5d1d5148a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4169c01bba7ebe90654fd788cfb9feac113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e133c38e3b2ee922e6fa37c7b6821f5e114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc41bc09ddc469a00efff7f1ca5867ba115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c377f4b19cf8e9fcd8be480da1ae58116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b62a6496ad4c63554492c113b164a4117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89753aef9bc8826ae535e5e3a9306b3118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e829e5f425c980cea3a1ece6610fecb8119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55144a76a15e2b4a18f299cefe0ab2a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca1068173d9326c3d2462064b3c18e2121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11938fe2933df5083b4425f293efecd4122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b019ac5bbd90152dde60b1bb79744e7a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86c6c01b9b33ce213dfa63c534b6750124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656a097f49a948b2dfeb7bdeabbde70e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bd4f7c612f7ebfd12d06d2ae347698126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7b85422f276f573f3d368115bedb6e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73784bf045311b1294c86b0c4c30c9cf128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c456c7413a4134ded22b8a5eb4ece199129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005373f9c6f515222189a5e4b92a1246130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8aa87d84a2c41e6e864a999ca6dd447131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c145f77c17bb40f20ef6cad9a837fd132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa082cb92c52c0c15c6efbdf137543b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bde2252d983ed0f90210a79f61bed5134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57271df2902cabee7149c50073ef6703135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b323bfe6af3854f77700dc2dc265a239136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d67fc6d822e6a63aaf6fd39560792e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340786a84180d8045895ab33a628e3bd138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd348f2168c3e67040f77fe8f872927139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a122750e2cc8bdd38da63a1135f7338140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b0680a0238e8069da2b6cdfba98272141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f141ac83770435c7fb0cf493e9714cc142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57daf9e4a716f5bd85f8ee0c62a7e023143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f915d07fac4a4882f0a925c61ed78d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202d273821189c603ba5621afe2ca708145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329964570524d98bd60a645b00a029a5146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18162e085b5854b6e17ecaba9a931d09147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d47cd63f71de2b47583d8cd808f76f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093cab3b8fca5bd4eea96ffc944bafc9149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ed8669e3df035c3d7c20f7edf296b8150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d545d7944d4475c4d512e722e8e79bbd151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70712232ffc33dba6d90e850c55653d7152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6691fec09c60451843ac38209cbe81e5153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d62b7dde50ee306037d892b8ca47048154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321b5b8f92b98a3614b35628f600bbe1155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc6edd649513a74d38473aa9ebd6bb0156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c36aab4697c3c6f67f10ce915f6816157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19fa141f3ba6dcad8fc0313ca5341f9158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c44de05ea9a6689b62945c46f6fc674159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a02815903eb3b19ffc27777ad6d148160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b92d015fb14948071430282faba7ec161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91491531bef18fa56fbf4ed57332196d162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25107495a2179fdc1a5cb8c44e26abb8163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4f3f2ff57318fbc0735632e7560e47164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a7c0145b08a71bde5e7433434c1c8a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7035805bae738bf7aeac571dfb32c9ff166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f6f590a152e4c0dc6144a6f8530075167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8698e33f10cfdcd00dcb39fa919189e0168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d326947dff2ba122c4adc8c06ec98b5f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813d39e31195d9dc8790da0e36030f7f170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043b058a66fc8fb4ce292336185a16f0171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc511f93599ba5b4959702b5643a2c2172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdee66804ae3d82d243371543bb3b95173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4e638f4b58c1507059201917b910e4174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401b1186e4576a32b1d86cdd96972277175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afaa4b5c228d40db4faf466582731372176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3266d607b0fcd438bdcc43e54b5cdc7a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c562d7c48f647b048ddf4e9d88edd34f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf03c11b3891712e93efd675a264bb63179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f5633e1880d78abb2d488ec1eec306180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd46b8b04adcea656ab5a4100162236b181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6d43a05c6fd798edd115b14c421ccd182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34d573c85b9b82ef1d038e5694b8a53183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de08a0a634d2aad9ba8aa690d4aa0853184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16784292ee5422068ae60ade3d280857185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9faeb5891fcd9889fe980a6494dd823186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e027a534443019e5dccd5a0726145dc9187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8f9471c37241e326d2ccc3da0e1665188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daed9e19aa046dd70afc342542961684189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c37035cfaea179f9416b64697f9c6e190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0c7b7fa4fc6197905c8cb46b8e785c191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63586a8b51b3b606196cc9fee7e4179c192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30e792894e9bd2934b534d7c118c023193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e4e0ea3bc77e02b909c6b861a15054194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deeb7176317af9c6417bafac85143196195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1967938dffb07f9166c05b04d526e35196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa7cfffeadf211ba62716a14c44cc09197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58875ae13373a275f20acc8a6289a34f198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ca9be1629ea6c1b088e72e2012665f199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5661217c0c41f60d0d4012bde5d1e1dd200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd398f2ded7c949fcd3785781cca1b1201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95a35ee25d471ff568af3b8761204c7202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7dc775de0994581021b12d29f610c0f203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cf5a565e61a7505947ec5d41a0e01f204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341bc77ae4fea45a30a2ac8b17303be5205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0642845ccf7905409e00d260f84b3a92206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c416233420a161eeb34c369e4d4fb0207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cd1c11c283090321035d27c3d20755208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7eeefc6a8d1af7074883c4238c364b0209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffec265154fdd525a49c30db7bab41ea210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36991b104be6243e642b00e6692b320211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfb0a91748a36c31c463e517674af96212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f635f7ff65b17082e4050b9c86da81b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b554e347954357fdd9ccdb6a851ede7214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea916f891dd4881956011fcce42d7ed215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6803bd5501afa7d30a5716c5b773c79a216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9889c21f39ed9702948aea7d7ec6cd05217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657956d4135fea2f8517523964e594e6218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbbe0c174be378c6b2eeac86f1c9743219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c497b22e5b75cd320bbff5ab95bbbce5220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599ee5cd7a70383d892d97a60e557db1221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8fd5874511b9be9eb3f7019aa6f259222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f288d05d01109595bf76146ba768a78e223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b70f367bc735e2b8330dd10e8b47ee8224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795973f73b00a8103727ae1fd0c93dd2225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c233ac7305405e33bf9df9478e053ae226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc911c1e64ccc5877845940582158ccd227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb6a7572358fc1c486d7de9830b0fa2228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c3ad966718f10562d71c4b81677fa5229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ade1201306bd036b1d0caa6a16b1bb8230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd6b1e7dd43119e9659f7b804fe9e15231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e0abde8b5732e646eca0a14e379a29232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcce4d57cefb663574971d30ed21578233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0af9ca2e2a546d6ff4cc9854477dd4234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242acb41bba543d2774107fb63b1bece235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5745538b3862b9a85d469a7debc5595236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcb982110cf57abc2b8570b32020186237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f92c17b4f83d6ec725fb660d5dafcd238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484a64d0217b2100d3000bd0a1c66a73239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a6f8cfacf0b5a7c787f41679657271240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea377fc7cda45cfd391bd22a837851b2241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0dadc341970a7200576388afa69da4242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82028b6afbc52a446e14f72f3c028f8d243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35aa2c1ae37e361aa1e18da02203a5a1244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2686a2bdb1b049f07a92bf1a928b11245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df50ea8e7ad414eb3062930d4d85a81f246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546cc35cada5561ef2cf52cf9a1ebba4247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95eb864fb5fe7d253466b33e4512d45a248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ec2d85908969c2a4a3348434143b52249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f65e1538b5ada15dbb925c793bbcd64250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae9b0e9e7817aac71148b708632d3f0251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519faac679d7bc8e5bafc75f6cef131e252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f18fd86a266c8cae637b54e39725d4253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81cfdb6302d5ba89f1626553acfc776254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54402717dece6e23162679b195ea7e0d255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd44eecb1527c70df479e9b7d14ae8e6256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bbe1a91700cdcd031ec353f9768a52257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3721e662517c1c66571faa85a79b250d258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00613bfae96288562fcdbdd91c387438259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76dddd88b96ba2db4ccfc54f3c36f1f260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661d1df1431e82d30a8aad0fdcf57e52261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c07651522ac5b55b49ef2aac4ce3fb0262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a2f43989837543648b9801c51e7f30263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8701f436317f9e72df181c2e7b92fb264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b4e2a90e3a774c3788ff232d370e67265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0878e10c3029d04a9952e85e98e75c58266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78b26d8cf20ee25e820c7734f0ce781267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45da093e5cec9184c4c6d5f826168df268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082456b94b38f09622ad88134a4ed760269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d528f29cfb8d6c60709a8c70d5b2eabe270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6489d85e9142b4aa4baa26430c8760eb271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2718d5508a022600cfa7eed1bf0af0c272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19f08c14986662390bf0e0afb1c0fa9273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b81360876bcdb3caf8c07ca978509d2274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c15784ead78bebdcdab75e541a6f3d8275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab5fc215dbf6d3c56e6e64dc3d39279276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6778b4401977b45c4019d4b9eeead3277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12e6205f4d3eae6cf804229a81c842a278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01da86c9f77437a6b42727cbc150f3c279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb02dba676c09c60d7b774954dd319af280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a13a6d415f45ecdafe098f98c0c6e60281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f7969d7541bf28183c56a51e7f7552282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9e81f32adf489942b2503233168035283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4ec7d98a7f780ce967e9680762f8f5284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80dd5a5cdcce328956af19c2516993b6285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb2e4a4c645d68d02b0de7e7654ce62286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894559046a282513e32969e142317fc2287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2927f36093b9abddfc1259ff6c6800288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6256203ebed4f6d73e4de232764b9f46289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303460abf6757ca280b2f1cfff27331a290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799e24733e5bf4fa4e9e7bce49b0cd33291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055c765d5b38345a232cbe5f1f6b4b87292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc890514755968425ef83bbcce81862d293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3132f1061ff68a712226b9fc56e469f6294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae966aec55d6cc6fa8a74e37822b405295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd3e261375cb7aec37fcd20baa120e3296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a2692e30d72214635ab855baf5fbaf297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a0c38792a1ee6f4545bf657ab42bbe298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eccb4a0ca8b2f450ca723a20d96beda299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d9eff5c05cfbcc4d80cb8d92d5eb0c300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14f055e6e8b18148ba7d75a577eda7b301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e106b632f2495d27b35766fc9e29c0cd302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6d4184d393d962355c856ddfca4ccc303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809902f250bd757a15dee546e56c0b71304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9626d9a2ee29c162b723c31a601d93305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf649fa1f678b9656f3a82379462db8e306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff1f8c244371aa53db3da1072899b78307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b16bed09822d83b3369fbcb0cd210d7308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66c15639fd72e27b39cd679c7f764f1309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603fcec19bc43659d5065d1946a77d51310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e341cc9081ec4068690d8f6b715934311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6e643c066678a1397b2cc4a4ce9e53312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b5656cd3993c48311e23cc57157159313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd02f74c873906716d5a864a686de9f314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb41b6ea52fec2e6b2b7ce829ef887d315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e753f2d8df118603e964cd90075e4a316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0633fcbf14ef2f33391148f7ff29d4f9317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb7e93c458713e373d285dbbbe845ae318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f31da339dd5e83c1aea7a3b7c884aa319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed7ce0453da1a78a5cf6cef64920506320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c8afa1edea1db757136cc6381bd2de321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148b768bd366412e0428f724de1be373322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84129fcd62a89788a603eb8821c2ad95323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bb2919fe5a0477b76c69281ccae197324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96775772a58d5d72012523d4064281f325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a3dc844247ffc40d841d633a7106b7326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5746901416e3361978d4bd7acfa933c4327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0dda2605c61194b97eed0e9237b38f328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7288bdde7746ae0774e100ef133ba436329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86ac719aa7eb7304fb022335e3ea1d8330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33320ae2f2f07efa592818480cfccc8331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f8551a867b3c054f32b94330e91704332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b5a717423fb3ddb1560826cc4d8652333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a8a74842be5b5693eff06470d76ac7334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89c11f15cb4b25f90a0574bfab8752e335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7339dea5f74d9ce1da288e4908433b0f336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1a9f1e7281efdce84a563d5cfc67b7337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20154d5bcfe879c41bb0078701863937338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc2f833d6e943e858b71b01cd452124339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb951f17a2582d3742c8e0254b098753340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0beb7c6c64bb226514c71ee4cdfc0189341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882bf80933813fedbcce4316a9eebc56342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2882c6c41801e0039fe6f23287f373343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25f1e9a64118918294cab47a85c9b12344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdcb4ef703832d9231236094c21036a345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a61859c3079dff8b43928a4e5fcf7ad346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebca49a00778f4e2635c5cfceac2b652347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb44977215f5995405d2b4c61e617c6348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6480ea16144d061ef24d5c07208eaef3349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae879372bd5cfc2e74874b384d944708350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824288b306b08a9578270bf151477658351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf8ccee1fbe1afea82363524f3885aa352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b05cfd430945f22514bc994a517d5f353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14f4a267bedda713d046ab245d83e7f354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f750ffb80e725e9deb71a9030a1ad77355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a29d8ec4534f3fc586738653a3afdb9356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e046140626b3fc667424bba7727abbc5357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3529b4fd19640b876e3285c26e3e7143358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f752c890a512ca65baac39a8118fd800359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494ed8abadf366f87b5fb4f1ca523f37360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7e400712258483ce32917fa2871cd8361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec9f4bc347027998563ee9c90f01e45362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f417ba0b5cda1f7739d8cec15e758b6b363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d70ab8b54959bb11f61a409e2958b83364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4960f2883fafef13f62c6353cda2bb60365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2e1d1cb062ce043d4dd0c13a8cf03e366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a050f9e270cd0e637b7309f90a46795367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de21b8c0dacddd7363c32cdc1f2aee3f368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8d03a88755ed0b9f7a08b27993a4e2369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16501070a78f6733685dae26cffb000e370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b998ebfdf72074eaf7e428f2773890371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2a6cffe3d929f4c8ed42717b4d0d36372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edb7f4cd35b668c4f3b6e83bfa65053373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb042a12dcb393d413fd199cd2d4028374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4699351bcbbf24dc0da8068e9b996f75375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64be84736901b88aac17581ef4446334376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cf46f6899effc889cc3f73eecacd25377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe743360e3a9cc5a622b5b626104e48378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b249dbfc2e0349756b7aa22f331e6364379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bad86448b64ebddfd51eb63f0a3f70f380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47811da6736c346aff0c4c058edf836c381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f728aa8b8b87d5f9975d35a2c1bc1c21382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c90ff88189fd218b165b80efdd7a48383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26dcfe79b28a490eb8dfbd613a63fb92384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a702e79a037394082d1ee2a298722c8385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88976fe0ce8f805a0488aaa7608261d8386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5becd0af0c15558e4a98cff2f9cfd427387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e0df736c2478e94430288bd3ea9436388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9220b5407943827e7cd6f3297b96fd389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c775414fa84e9237737a736fc792251390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ca17f625594e64714df1b6bf97e2ec391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7d04a1f97d4100ab336b9b1ea72a68392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfcb50f146bb98c92df6c20be901242393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8b9c7280725ed089cb350604e06169394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90073e69d3459a2a95d456795205c738395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cf04cb63f98af695f9f7bd006c6f5c396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcef268a57406983377cf012ae7d2d1397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb2aa7ca814fa7700191be2a3368609398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6203aa19814cd6a879432ecf6e917327399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d732e8fa2d4f383a9a99457ae5574dde400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e014566fcb31aa5abfd004e78f76d4401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc8a5ee1993c5eca8ac505fa7d05e9c402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343c2340a0a00b20f74ab86d0e4972a0403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b627077890806020417b9c5edc6651e5404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0587fef22d18c724ebae97610d225ee4405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7567bf2472f84df2a4390cf85d71e3406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807d63d34feda55b29ed982563fdb090407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6afa2b0c636a7286e43f2691f861c25408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3333f78383a1c3ac008a6e5df2b711f0409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fc8798c99062c1beb81bc9e08beb68410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8772c0af8ae871f07fb7c31ceaa6eacd411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6129c6a8122a8a3016354b89de62381412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11b445edd02716c07694b38ede3874e413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde584374976123112b6f92ae1120416414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1586e094aed603f42b145f5ad81e575c415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f783da401458a9ac68711d75f9f9690416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba086f818aa7cc82b0607244b0d99000417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bfdb3290b61e9d9ac5545f3e96d096418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafc940751456a1fdc42f4c3bc4be809419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750e6fdf359aa29de36bcfe1a891e076420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456be88191e4208fdba7fe68ce70ff5d421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de39f0ef47e29675ac30f7f36cbaced2422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383b79a2682dab8eff82592d2937fa58423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6156ced2b556b0f3c3e6d962de43d3424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c362db15ea24356c6b90350bbcd618425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de80a6d57efe24a38cf4f2f275d9a05426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72808741784e199b77c42ae5370fcabe427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6300196892136cc86175ff0b89ea3ba428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d47b3cfc163ece83fc91780867f78dc429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3475725aaa80e840297be82a49cee3e9430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67b6331c679ab04d54755c589d84d45431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce661c8803e3cb7c8684c9b3a03fcbb432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587476789cf537b0adf0e4e8e64762ff433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52810259a4b664bd3b25d30eb9668ae8434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac4d2d27cb287ba240905dc2f6fed93435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77240dac7538a8146331ebfc6a9226a5436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34ce04f5ad79956e4587bc2b2e83a36437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b315d17bcff366d155c5bd9d86cf36ac438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40090d1431255fa9674186858bfdf37439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794c4a315e622f6aaa8d061c172ded65440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0129a2f0c73d59cbccf490e04cde565e441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b653a3039ca2a9b390d72f1af8e5bdf442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924c513a65e936b59b8f57250b60ee11443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf4b2957b1ab17176b1f34996e0c581444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e36829829128e8caee7ce46c0b9003d445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7629426c56f783bdbd75c52b5fe9e864446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0faddaf60b3e74c8c60e47ea51bae90447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf281f0c67fc6f3f1976ddecacfa078d448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e03b27542e66c02f97202acc2ed3261449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3bbaad8cb51ce1750945a1c3d7d41c450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf3e8c07ae7641b55bade00561382bd451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d214a6c996f657eda1bd8de421b038aa452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41430a0847270f54405a2319b1177b26453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb86c69e3382de4128b9103c33745dd454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4cdfb0cb0644615a9c242f0d35c02e455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b830c7b867a498ff0fa11e6cf58480eb456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7375816c2515b92753404103971fa1a0457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b7c95e417ebd470d6b7134297d552a458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480ec14a92d6d6109a75ebff0ea19d39459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117c4ef670e37c04b807e9e5062667d8460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39459865021587993d173b2280412753461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137f4447031fc4a1e380361804adddd4462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea435679dfd6caef7cb066a3370cb19463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36e0e40c2cbc8073df1be199d8cce1c464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a009172fffc6c57f49ee16cc734b3e00465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9285ca0c1ce66abf38fe086c3da5830b466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53338cee6422e6e54c00ee2ceb5aa6f4467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5382b23757a76555dc6e0fc9b7f33e3d468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e12d3329943c3550d331c6e6623a0e469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6211c0620c9c0ffd6052b16e913cf05f470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed131713deea5c21fcce9adfa0bfaa59471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcc58bfe4b52370d91be61d0007688f472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49217534f89e187e34abb37640cd2c8b473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51403ec005fe6b7de55719a1adba89b2474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582112f5d392b7460b6bab69e9a31daf475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a82d3a4cab6b96595ca125eb1c05863476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f552ed4c9e1c0233a92db6c60e718f8477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880a43c3f7f8b75b28c55228656dcf10478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ba08db393da692343ac82b7d4c3278479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25458314d142a143ee9e661f192673fa480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92b10ccb7d161089780c9ea3dfdc9b4481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387372a3f51ef49090086e015f9ac75a482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f348a6eacbef62aa985a58278ed44e20483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e289a7f42d221afa38c4be4a3d0d8e4484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d4510ff0f7a97bb8b4aaf26332c64e485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de73c661045910bbf754def9d6adc6cc486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68642eb4ad222345e84fd34a1bd99a7487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48ee73261363c93a3328efec4e73a8d488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c64d831938436fae5854776c445663489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e712bd7117f02636d2db7d17d7e36c490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59ca284bc4083fcf798b04b443f075f491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6961b4317ce89783f88e0fc0c153d2492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca29bd7299c7759cfd05f52e22df9d9493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4479740ae8ab5d3184acce8a046f2875494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8c44d2174d2b076d5edb4e2641f6b4495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1bffd6e8bcd2d6f6635ace33dfdd2e496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517fe3c1361a6dacf356b621f406a82f497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99f23452d1da404cc695fa5e30e4af1498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbfe8815848d17351b47653dc9ba6bd499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fe4b7bec459be8e4674478f3ba2d5b500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6adfe93db523013adea79dcd0798f22501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402a85308d848f8d5ffd1bd07e3b88bf502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b533289ba955db8fb9f99a5cea0592aa503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56675ba30e609dca1d2e4ad77c5da82504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce668511d3968266c97f22e57210878a505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eead7de95b564b66065409667ab9e808506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e96b4d215d816163b8c52921ce091e507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30820424c2f05333196ce7cef502df3508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa4034406fc4c384bde3a88285d24b6509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b801e67338050c111c87d366a2135b7510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608f91a3e0f68fcfa970d1af4b375d10511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a32ca616a6169a9399a7d146ee37ef7512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31194377c6c50bc677fa7f1c849cec0513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1e784175a08bee1490b1f95db1ffaa514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e89da117d6184f6bdd4c2d3c315000e515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74deb705dc97623e5a2e1bc12fcb3432516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04e9298ab40f9a50cc8bdf620260034517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2431ae7b43dac1802d231dcf9879c600518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6ef90e4b9f26a47edc5eae83c4234d519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76419d65655780597ab52d2f5138dd07520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83dfd6fcf7f59b947aa18eecbb7434a2521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f2a01f5b79593883636a6233789fd6522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56656fcd3cf276204fd0b1f0d99d2c1523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364d7e5b67269f5868c7cbb1c6489b25524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24b36122ca7326f16b3b8eb17750e38525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac71040b6f408ba9efd219013e7f7a8c526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39bb58e3abbd3ba12937e239f60fa3c527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0614d72990dd4c871a5539f8d34d03fd528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bdabf2a7941c29c06c0f05aeadcbcd529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca170144d2ffc6b705849460930f3db530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec97b3f7fdd7d551a8f729f8a3983ef531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee77da713b6ba27eae67d50060af3a7532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e9bfcaef67ef05bdfcb88b7ea21c13533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214c5e4c7aced6fb94cc941ca3069db4534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce6d491fc1b4139419cb473aacdc3aa535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e29e57478a1052a4e0e6eaf120f76c9536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af47eebf2865c0094a85d83a969e0943537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90db2168d64bcb3f5b839683b968e5c7538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64d23acc19929020f1e235c9acdfde9539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01d884fe331a58c443e8d6c3fb05652540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922d33d7eea37c6e3339a54d44317496541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac99e3d0e7767b590a5d911c231b0008542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d24d489722d521d9d83b1bf94cf1ffb543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f91d0710201ffb2bf967889f987b271544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59babf967854eafe13684f8768bcd4e9545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ede5e05be161714383cbd17e44a189546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6432ccf13b0011cb40d7e041ef980b4547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1163bed65fcc1e4d11f41c2641fec14c548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f815fae975f87efa94b4b8cef55f37549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5615b678552b92b36899b3e17d4d7bce550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b1e4a5a9bfdd733cee18a160eeff04551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aab0309ac3bca97e7571c22caec09d1552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bebdc50c01c81998863ede4da31b1e553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcd414025fc16acf1bb33e5c0924388554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9defee1d12c17e8494110c9a1a72ac6555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf5c4f79ccb4562f75e118c472a81b5556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b42d29b0f63f44313147191e9b7d8cc557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f773cc05cdee8ce8a17be922897537558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a1876176e768fbaf2658c8929800ad559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb55e7311417a401463de6b95151a2f560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccf31070aa3e5fc0bb06fdbd6b97747561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2945dcefd9d2426036abae29eceaf9562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f136d8a3e9184d32ecf0c42e990007563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c66aea0832e4f708213ed037c93883c564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef88979335a10b343aad5c57f09b45a565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70d11a2e45c78ee0ea6b57d6b0c91bf566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8db2075397058a4b4292e6679b3265a567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072959f22437c72cc002cec11cfb8b7c568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54b26e02a41c51f24fd37ef609fb531569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb30938b5f6c2a161bf464f2edb14ca570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6da1186ecb442fd4bfea053d4de6f8571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba945358c2740d3ceacac508d70b836572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d0f20b7ea04b681584a3170f1ff7be573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3ff0aed116d459c0f6662fc8e95240574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9723c0fdb51535f0fb8a46c4c555d5d6575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0464ccc2d414cda6a23d2aeb34f716c5576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a665e161877b318ced1b1ec82c6007577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0455b1d63cf75db4145ac619d140a054578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24eac041cac33b2f0c1f8cd09ca4ed2579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22c01851769893cc8d4c15c30680319580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65c9fc6117736bba2d6d10ada18f566581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0783da6a40591e01a76b4b182541cf7d582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888ef7e1cdb4a54a69611d8015ba131e583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502eb62b38e656675a828b306361d13b584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7c1256a5ce8341f101a7d1f433dc55585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2db8445e8131f28117baf35d436db6586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b61d8456ddb4a4a642e1c735ada8896587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad90b5b3c88660cf3d2cf07ee77f413a588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a33954d02cb23ab3789e4e2cf09bff2589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2201b48df634e8019828f8d5ffb79162590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c884622a28423b2e8a5a6ee1891a30b591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916e33c6c32abe6fc6bad15e1b00d878592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36a8cb9047a94b494dd06ca9e954021593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c0fb59fc3f39da289caa142d1db530594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e5f96f228cb6ff9bd197f40ac9e48c595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4eb3fb41f8d96710cf804945401465a596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e375a9f64d3c4bf01a84e354cf8c66597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbeefc648661a6f926c538fbe67c7487598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3530f50b055cb49569bace2d2594b5599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd80226c9ba3d4de5c6878897ecc347c600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71cf0e2e589c9a6274b0cc6ba07b63f601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45009d17fc9d8d298f54a38c86c59182602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d08a4f48faa3497a439c76bd0ba37b603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfd3231a39b64ffc75b515bd5d64360604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d3c7be9751b4561b42ab96795a8c53605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525a97a9182e0979d5965bc6f10d1cc1606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445619031a506ae966d2a9bb05e497fc607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda2b88a07c32e1f85d951767df3f3a9608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9802962d209810b03f759bf79b6e5ac8609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebccce0851794a2896eea964332c39af610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c2726cbc89f69a905c7f49b7ad2633611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636e39c76849ebb325e39ece7465143f612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d983f5af918435da1015b2e316d2ed8a613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4566581e2b261df429f111a4adcf73614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2278fcafc606150e5f6f841fe830fa75615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340f48b3fba866fef46c200ec78ab3fc616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e698d6fc277de8a60f5a4fcad780aad8617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57b4c3c6cb6fd032b3be0a910b1a995618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a2393336175a9c7437d4cac240e346619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c954504cd92c5dfe942f999d886d52620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25a5f060bc7a8d5ee9d9bf17cc3f03f621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888604ecb03e2b5e126c7c9e2b799a6a622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3aacb6ff0577a68834885bc73757f8b623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac5a8ac0328b3963ed517821ed9d1e1624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d79e8643025ac00b7ea7d0138950df625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446d3cbf42f7773d651bca8b6b8ef521626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aeaab9fd06d8eb30c172b4f44188c1e627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d50be37b059451630964b9001f4010628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd1209edce51094ad19959454a6d7d3629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19510a9850ffba7619d2c0dd45264ce9630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c7896b398d82a7f6751ce74589053a631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78feb9891c50af1404c70bd83f60a444632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcf4d987eb5393f8b0345ec8d352037633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000d728429f1be9006a8ed8d28824ac5634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f065c61f1d8d8f259ef9f26bcd31be635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2b4021f176916a073b2b8df4477dcc636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ae2c286462ea63802ccd72b69c5a51637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18dfddc11ab6afafee430faa9e6d9bfd638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0677d27506ce76c3b036a9cd799c55c8639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacbc83c0676ec4ff13b82604bbdb4ff640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506a83afa16b5af4a0f1e2ac4855b518641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc4023d8fe443f887dde1c79c867dc1642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73faef2797936802b66dcc1dffe194cc643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332482d37ad81c122a670bc31a88314d644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9874639341674a9522f58494ebf6124f645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3ba1e77b6ff776872ed7db5cc0007c646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91074f9654fce975b94548594cd1220a647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b679e7dbde501e838f84acf2647edc0d648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d96ffb14b3a57d29b72ae9e2f68dedd649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79d8002d6f07cd90ae42139074fbfd2650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e4b8e7485e0853f89a50d34f184b6c651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e818b56deea5f059551afa3a087165dd652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716689e2e905777b64ae8d2037d8de6a653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226d5030ceb28ef7f50d2ca1ee150660654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9090b8fb9bdf6047922211dbdba79d3655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d0bf147761babd452ddb3c53778fe0656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4a6db70fd9c1e14ac717959f28ddd7657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539c31c99d20e3a2d3fc38b251defc6a658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00275d1668da646adb23c226c6f5fb2c659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd967375f63063d2776e6810543c0971660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b43b9b91425c910d1f99ed878b9ec22661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae1ca05613cd943e8b0488eae2a3559662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72dccf5d7dbadb4b93c0acb2a73f2b4663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9adf6d0ab0de514d7a2c96b38a27fec1664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052fba1d3160301791756de149620bc7665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e830dd22d7622e2cb9d8f2af144885666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3650ecd42081fb9c643eac9d006421c2667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8157f6fbe9acd3f7b8dd1963316ea20668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2bbd35f62d7f63da8a0edd1ea08aa3669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b808fe0ff6356a7f22ffe4952ff555670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75cfe5ae96f2b7215a9a740b777ae6b671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f29d044e348377a8519988dae491f66672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7609643720ad86a3db1a4a0d2f7ed64673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f1f3f9a52df2c332213efa802a4bb5674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fac1d083f1cf31e20e7485e49a3a45675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72634a42ff165957e3aa91a20db0a15676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022997a79f9ae86f7c49cfc8d63c2442677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ed031476a3fca0a171bd17a80fa775678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a92011859d9d8fdbbc30978013bd14c679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd880a8bf9e3f6afee7bdc97eeaa1f4680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2459424c2946201e985a9bb5c9cdbf681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba789ba47243829a6dae54f56a1c7c89682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5379d7f85dc0e4b466f52384278c6d683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721207887cfc0d7ac6cd011e5ce249cd684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb615bc1f60e4fc4ed26233aff801bb685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c1c72fd0eb2b6e2f61309face26bb8686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dca7d9c0e0a6f79f707d485e352efe5687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7e86f63bdd3740562019b7d2c450e5688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f629510555ad7546525523c75acbfe6689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f6dcf0ec726efaf0492efa32576dd4690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc75a758e63b9e107299cb7f345cce5691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9b02154769e9b10bccbbcfbe280189692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb115be5d7398c21834c4c4be3514ae2693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1712567e60cbe0fd5a41b021a42794694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fadc99c1ea1162acb372507dd1bd1c695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67eca9877d8e96258aaba4a3646e7f0f696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bb102552d06bacedc722817d8b3e17697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e77b2c5a1c65e04cc03dab6c01f44f698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8a009a6d08177d0e84d838f8c27cea699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7270b3f554225cac2ea33ca120534ee7700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ad2a86b207b60e5f28c92ee07bd980701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2812f1011e22c2236719fe8f0d30da27702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9054645044f46916429284a12a638232703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af4a1775e6036f455b1a3dceb10ba51704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7606a2fe875a8147aa5227b4c4c673705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8614b46b0064c85475a7298e01f79c00706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e4ea22f9e80917e38bd553aa508fb5707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f899d134a0673c8a8bbc5c081032b0708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c31a02e91182f8a290bf21b5919f26709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b131f65f8d5e8e6bf2df9adfcb7316710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cbb7710a7f31a6690c73b459e12fd2711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50eb3696772618ebdfd8284f8a9ff90712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c721f8cee474db12553576541844fd713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e58366d8761a82e76c3099aafaa5d53714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a2343a89f75955b943c721c683ec03715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a3b0431a6171e2f7f70e0f2cbd5ff7716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec891f65ff0a72c6cf4eb9e61e7170b2717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add9e5b10ea3d900443fbb7a97c42a8e718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bbb2bf5f61f89b1231fe2e1a5e8ea5719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f735654032dceaed7da518230e26b139720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a74fbc23ace5f833e6caee0f6f636a5721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a601c55386e7cd3ed26be54a0ea7ca05722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b492ae78dc4ac94fbeff88ba1424ff723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e9fcb6b3ff20332808256c0b9018fd724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b3ba75a83ba32f00192ff04e423c74725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df972e4faaf628a36fca1efac4f77d6d726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78479c85651da3618e4883ef29ae47d727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbc7cec80109f76a8ab46a99c7dd414728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd10c41b38bfd3f22b38792794306b13729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392d5886190011fb3514931ec35d3bdf730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6fdb7930a8f321f9a412a689208191731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e425252dbb15fd281914ab243d61dc3732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46e4da4cc2f3b7ac77d29aaa44c4443733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfd38ecad1327cb47630088f267dd82734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe163986109024516cebb11484f01d3735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3b8e0eec4c3963729869540d448ac6736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8832560c557df11408a3c867689341737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e23f372485a97277ccae296c56bb0dc738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dabfd4c34672a59b0fe83656dba84ac739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d09843408c3e428906cf4af6f6abd1740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bab9f7023898c9eba114f4a2daa910741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74ed0a92a19c9188a602d1bb3d5598c742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca75ae95bba302c8a384f48f11f22bd0743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b8321ae2cbf096fc54b68c0ce920c8744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b800538ac415c7f56582885819a795745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd5af6dfb2a24b696d5ae73310ec424746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9920b881cb92550df437250382f8c9747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b6f6bc171c67873846641c6f5f5c18748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f0eaa85bc73252410df394fb83a8e0749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d528760ff2f34b6200325adf35c2db8a750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a672da080004253271b8077b5f88e2d751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba1996ce8dff814f219bb5ccaedf401752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491a24a7041cecfed04b158d982f7ba8753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0731cd7bf0a64b29949de3dee2d8fa754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8452f20d45b00d62d0b0e405ac6d8bf6755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d17be4352b568619751d244ebb5293c756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2003f7cbe59dbca178ec9b878a57123757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c295746fac43535bc7fdc55d7d429a758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a6e58ea5556aefe78936828b7d17be759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>