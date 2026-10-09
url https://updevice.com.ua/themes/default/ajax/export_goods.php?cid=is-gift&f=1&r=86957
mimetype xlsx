--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6149d31639b379426ffbe4f8970ef5491.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccc8206c574e2af5b848a8cbc9a58302.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3129b5f4436f75212e9925fa8d5f6ba53.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666eb398df0fbc56970cfd6816cf26174.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40558507e71e270bcf7b37023bdb6b4f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f6daa4c6c52be83fe455e56fd77dff6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504e7e7441196e4bdfff22bdc182d6817.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19631e7c76253e6ea7b470b131585e108.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a663c12103c14bb03f7c1298e2118b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08776a32d14002c3ee6a7c6c91eebeeb10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f66da7f095f582145d24db8fa03238711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b43e67c3ed9790d197fa68bacb176f512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5d67ce23261a9a0ef5c3f05bee83f813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b2096f90c2b61ba0922be4ff4a327c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0351a639a0f65da7dd69e549f02c5c0815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f7adfc2493af5d3f99c5cb7d5c453816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a161abd70403d2cae3fb97dab7b0c417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aac8d66fbddd9d6c38822b761af99e918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3dae7c7517fae772560f947e9b611919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112e2fb5fc5db0352bfb2107d1c2230820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf558ce8d90bbdb4f3f603612bc942521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c6eb13e052fd352a2423475aa0d66522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270ad9556cba9be6ef91e2fabea7fc0723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fad694ea394a0fc1cc8fcf733ad59924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd133e2f07889507ef799eccc85bac425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46bea2a2e71c4de35871f3698abb62f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bccf696391cf1550beecd952244cf227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd81e97f22698f26980f0e2036fec7d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc2652f547c35aaaccda3629562738829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93cc654a3bb575cfe7f7a7d6a32bd4230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b50b95983a368f060f1cfbe7f2922931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21eb21bc1004bb7502b90a9f4d705bec32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccdb4c43f90bdde4442760b25b8e6f733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574ea2271fc7ca6f3cfb3b24b8f4748d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1b521c2d791a9837c2fc597b572df535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e206edea28d71b46732a09b201a9406036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73a770f09a1175478dd78094a2903fd37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15189268fc36a760fb6f9781eed0afce38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf098d193a4661f6b3258616111f78439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd95a9a6a4558a2f53aaa5c9f3a5edb40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a973beba0712d321b075925ef4ee099541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fed4204e5c7d232915c413730c932f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d070ff42130fc703c023df25ca9e5a243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c212f672c669940b9a260ea93200331f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e5da3121573c0c0681237ee696308345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a22a6b61fd01200870b5adf43a6074746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500690e4848598d8df00e18ebda9a25547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55961a19966095131757abbe74a1b7b048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45316d7569a948d67cef24326b71a23f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905adb3331bf3b9dc2530bc57ae72e1650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5eae1453372021c0d0a22f6f44f4fd151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504f4d1c58ec7f753f74387ab222e57552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76985cb7926a15d44cefc0328062aa353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e772965fd257a361c7d5044992184054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11050e0ffc5b68a9e11dd9d2234225755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa4aabba2916130b3a4b67a5cf7de4056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07afe370b0d4baff743dd29b1ebdb2757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7baafa89651d23b4f73e7ac3eadf2b6458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb53c396224dbce82b638a9d225734d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7feeb215938bef7b3175ccc7e73265e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44108d2d59fb5a6ca566a05a411b49f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d912aef3e8b4059337c5903de39f5fac62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3665aa28af15f698659e81ebd0d2ffc863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033b022b9ce1ff3c5b7a0cbea73c935664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fbe136a456e8f146e3ddf97493d2d965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7844094630eaeff70b8d15ac7c467666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e961182642faf9b681e30ba323653a4c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6535c6a7c4b028f1214b6271c65aeaf868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ed659b9f713e0415d2def0e7389d4369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be67434df6464226543c88649b40e6470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbb7822cb9f4f435e47a64868720d6d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18ec1f0e36ee950ca2cee8582d7bd8072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ce1199d31b28b4ac63b80c11665d0973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6721555134791deb36357e42a6efdc5974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0744ac55def366c9c5e2beb1da02948f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b148fb39cb259262d0c518e8503770476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e78d4b2ef0e6a8a6b77331ccb38395a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4348e3ef1f307e0820f7073fd2741c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb77811716a494d8f0e290f342cf1d779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22e8cdad88402d98cf01b48ca4db6dc80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21eb322626d47f56ca65b980053b25e181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfe9776ab0ca448896c768b00977b2382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c1d026ecdf294a6faac571a104f22c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54520e4f9e7dcdc73fb1208778f9e1cb84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b779ca052a21ce7d15ca6401e298992b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e985fcf6e8e25f19b9bef94de54024d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1bf054c6b51c6edbe561674dace26587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe857ad63a6718d4a729d0f9984ff3c388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5906fb9d2e5e7f6c73c991d9ddf3d5e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0889ce84538dbf0dead565d8cf1296690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a060451601e39dfae3567281babf603491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c357c3668b8a5eef50775386922e7e9c92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be8e82cbbee10cbe5fa7aba0655ab0693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a494055e397644407fe150d7d8641e7694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd73777c9900086e919184290e2198a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e921632b31b0e24f74fa63b0e68a49396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adab437cc9d8e2ecdcaeae39777425ca97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a736be8877734ddeee48c9964adb68098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6531e3188d38195958a3e7bf3b7b0899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af08795c9b74387ae0cc619677899cf100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db51abb6f1679a988d38b3de35a99fb7101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abb32b22ac2ec859d7e787dfd87c034102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3622e2977380567450d9de26d73b4dd2103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13fbe25a9a75013c67b4ea7c27959ff104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0242491dab2e32a230016d7de4ecfb03105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000e2750b37716118a15e1eb8efa1f2a106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a88bec054423e443e1e89d9c2e381a5107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9938c9d17e59311ed8cd3adf20a5a010108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fc6c7b40d6e3a1a3a95cb78cf14777109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910e471dcd4ed5263eb50bb5df762d9a110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf740a389fa5222f7fb08e6f102bcb1111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28898a49a41bdf32513cd8670894da6c112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9d58f35aaac3b2226b0b1735f385c5113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb85fa3401357df98c8f99ef920a349114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ff9edbcbe0a69a181d536662bec082115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e4a6b6ad5ced98705e81157c38a2e8116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cffec08b5112432c644443f66aeeea5117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da469570708631b09337b51d46c1523f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d534dc73de9271b995c11eb75c3cfd119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c43cd943e095ef5d19ffdc1c9ba3ef120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2386e917796bbd44fac056bc9f17c642121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45d92fb3de7e15622fe9a9db30d7e73122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0c8b60a36f57303b766ab90078fc8c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921346ee4be929cfa9cefc11bbedb6ac124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deaac09ab58477ec596e94d20ec41262125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce4fa8ff9e559c2b9a396955b9a7053126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b199b209e076cbf2cbb73a5264f5ae127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4160edb90ccb8e38f0e8322757069482128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac70a4246f0cef80dc71982b0fa0421129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305c152c18dead67dbc16d91242bdadb130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f0703f3b25e5dfc0bc651eeefc54b9131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd4d5e127d4bef76cb8327ea1a31ad4132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae18db6f8f6a8f50411dbb0ff36399b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06bcf04ef922e174cee6810c2ae2d00134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6648a456eb82b28e597cafbf69708f71135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f092b3561c67ea2d1c3414231f7ce7136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6586e5c7df0e90c0a423d5c717a91bef137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8f8ae012b8fe7b009c5d9a8bbd83b6138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b425068d09bbee364fbb515094f793139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e2a61e27a73510622be6caa75b1153140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30160c5a2d84ac52bb8c39467c58b20c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d2d34febf31dd733d3204326d7ad4c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fcb97f9ac9d2a62ca507de69532835143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e501950373f78ed3400340aba4ce74144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804d4a03114034f6eea6554a2096320d145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcafd558d392850e640addcadb35db8146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ffaed31f23394c8d87189c68bb56be147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b794036839d64cc5ce25a14111153a8148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce732cce5c57dff865eb7fefe9c2dc8149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54c9405712a1376174199d0a734a089150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e9fe967cc7024ea706632222d4c3a9151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef350ea0b5824cd08a29d38c70b9c25152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba172c0d4df7c309cd6fb4cdf5c2f461153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de63068738785525a6a62c075245bf0a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e66bd4c94a817a752d8f0604dc3da9155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbeb8bfd6e9b0cfce128d1e33f3ea3b2156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e042ecb8d487334766e3ac4f62e1b8157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74eb512c323d77cb70486145e5c79adb158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02370d0f4fa1e81312ea35b0604399b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227b5e5df9f29873bf3e8b991366184e160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef13ad7a877c6b8ff0c8eda006c26cc161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ff49628a40e71627ba3f8042695734162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a50a8bfc8da70a7a0daf3a3e93576a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bb41f2c30ff9c1d6f68684614c1ceb164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab54b85301ed5e0881d0e06a8e5c9cd165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbba958635ff0562d0355b0de5ec9c3166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76df8b4de613f77a7cf303a6e3f2f408167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9409e5b9908280e15a13556ee4b77f1168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3e46c02f82a36ee92ab68281093aa1169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060acb6d1d09306820b07da24f4256f0170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf0cf92f1dc3041892ea893e374fd5d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a25ced30e34ce59045570bd2fbcdc98172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc7b1e76e06bd94ab8eb09071922ff2173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f003cfc6146129ce10befc3d1a6024174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9e18d5cfbee60af20f227bc7a1fb3a175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c0cc99a5b8b7929814d464bef95115176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8234d3d337a82c45347282fce2f0b4177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d85d5bfd61a847d259b468797624ba9178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fab2c92122291c55bb4d5c7a748e56179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b483797ebf6ae181f8240913710f204180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cda0cc88d3c6178518b70ea66e9d4a181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308b2bd94da1eb06514441ce94587e2f182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe640c2137c0b2165b0bd024d1cce72183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ba3f783a0208a80d3fa0120cf79b4d184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d0882d5251a235d749884752d59069185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5efdfc837c25a2133e141dd5b42ba3186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e97fd4481ae588e13e203934b49e46187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59494e3b5d9675430ed9e0f0fe2c107188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef2f2387647413c4303450e10efe9a8189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1bb09405d0dc4d5f0fc2ba133a9950190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672f5a7205aabe75c16db7e49a2869b2191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0850697846825c3bc863d6aafdceb0d192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9312804090bd60dc5542ba6b4fd6888a193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3623b793deb01a02405cb83c371215194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bcebab287f92c2d12fcd361a0a3613195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c6f0fabc53e5e9eb3f1270bd4fe5e4196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29767bbcd51418818f194867111f8032197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b395c05ed569bec05820b768d52e4916198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da4a5cd72f9dfcc622567dbca19c7d4199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01edbcc01dba0965f1ab7c7535047be2200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935d36a442e1c3dad31820a42382c7c9201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19577bfeed4ee3a9136f6ea8e4c130f202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56aaec20485d1b87ed02688e6ca6522d203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fd882fd2a56164305f780a8ba07b4f204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69b2cd676e67492be1a879ab51610b0205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089f43a0777128445ce704e785c8047d206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc764c5dad5259f933370a368ad0c67207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e9ef597c6368c817d2b5e4acdcd58d208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a000cbec32eef8b82ee03717b033a404209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8baf2e6eb5b120f6492e885b861afa59210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23fd2e764ca2d05e0b771bf7bf04eba211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b5e110076e0172d4a6f32aab6f17ba212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3399a77a39ae9e1bf937dd83159975aa213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7472169963e387b163fd7eafc9540158214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63845c739031e4d2aa00f9037ed883d7215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da49e2ff3db2b3642bbf4b7f9476d9b216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160358cec48da8ff735024a7b757000f217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93deb49481655753f8e7006ec7a2f582218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69dbbdb23d3d17655b8906929ba956f3219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a1c42830c5fcb5c96c13d16fae7f72220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4310f72225e8647fb0b4732908e9547221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fe2c6767001b9988fc3585b9fce6da222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a23db07b2352e95f76763779f92a4b223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ec1a778f31f2ab1c0b9e911dccf5ae224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088229dc6522e2cc53af663c330a98b5225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d5d82087d1757a2885bdfcbc37c028226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7e9082db1ccd7a15258c32412d8fd4227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a22c6a791b667ba96eeec6c6596ee28228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fc837ce11e7fc714d25475d19dd53a229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce01d612c056a13e2ad08ec54dff6de230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71e67564483e9d90cbe9cce0334a9d7231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798073b663e176944a5990fe1c7014bb232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039ca46956f8cbd2e312f2e6434f03f2233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bd1ba4fed3bdfddf6368fca699bdc6234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d966fbc595d63d0411dd858f0ff464a235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c782029e94da193e079a2768b001419f236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edddf4ad44aba8fa056e1c71ec9eb46237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bbb6e539baf5c5da65226ac9b14d69238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786b47e165920a13ed59a5aae97fc364239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bc9bbb832f2fdc6c8648545326b40d240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d02d1c7af63aa33b4948510f82f5e94241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cc397768a2738444e0cd0ad8524d35242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28f3c9b22fb83d7a4f94b3bdc0aeb38243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ce6aeefcbbc7df609a3e3df38a0e41244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fcf45b2c26eb3300c3e3882b8bd5c2245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cca2a170a3c6e6ce26bf304e9051236246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84f96b52cc0ac5618fd4fb4d0f72618247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fea25fb316daca8ed46c66e4df3665248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eabcff74a4bdfa9371375c9015e5648249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f692d07973460fa49862ae4fa4f76e0250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cda67109331febc51e5a4b5a8683a3251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c26c6480000001bdd832e743712066252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8c7af033ca7d2e88d3934d0195ef37253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29563d23fd471edf6485953b92453e2254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9747ba4c5c964af9f57f2821f24e58d255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bf20ff3429cc9c537a1f70672d731c256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fd0a79fbb959be0b9b6425f43496bf257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e223adc4b1df2541c45c26056074fd2258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8e5a40260187294e04516fb3de245e259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d055e5a06c5e7064b4f1be3618d51eef260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a62b04b11f43eb6e65c309830da826261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b4f71055c3dc99be7002a9a7826744262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929b9b6a60b75cc0a4209c4bc434fcc2263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a74de6e5f71670c3a8e4e134c29dd75264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2246a23b3973828bffa6b033eabdbf15265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ec77741a5592391d78dfe39317045c266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83820698abc29dc26b83fb26dbaee759267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38473e455daa04ccb064b75b701528f1268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24203260a5e9b886ed562450ac94221269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5aed1099cdac152e5aa5acb6ffc01a270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548e34c08a839824c1f0634e00dfce5e271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0db758f811c4efbb00d00922bb83c72272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdef92b9b9bdf6d86ae4698756912608273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337686bfb4dbee0b974454b02eabba74274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c214a59d2f648ad3ea02a24cce057c9e275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e197efbd337ae72ae8571d4a9d1444276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59971e1bf9cd8772c970289372b335d1277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4bee7a6cd3aa8ff13da8ce4f19720a278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00044898bddf13e8f492ecc72310782279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d498a14affc3c6236bb7a6f188fc830280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31872a8a13106a07a4ef4437fe918b0281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d076433862e8ae9b706de7d1d13bb69282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d4c9842f3515d1fc8fcd489da2681b283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae14660e979ca546365677e48303c18f284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f1a0daf7d6d11d0ca52da114aca0c6285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ce34c93cd38e4b8bcbd16a01f9bde7286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca10279c974115ca27f36433061a2e6287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f2ff79b5df747577c48fae60c95926288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733ef1cfa0c4bb25963d5d98aee66764289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073c1218d2e64b8c63748010c75eb254290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6695340a98cb4c2409b32c0a069891c291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17867ca22fa5e517240ee89639e6c3da292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70d302d2e8da62d320c895921e4e3ff293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022ff5399aa00639c3594b5d3d652edd294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7f629a522d6e325d699a7979602c6a295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0480bb9797f3e241951714ce56d8fb296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5dc3f0438e7cb334fb8cdabb2f81deb297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea86a104b10c4790920721a28362e3a298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed841f5655b2b1da61ad7c185b0e610299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ceb13ffe79352123d85a34d4940e8c2300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d30f4234acd274b574e624a87e1dc14301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3f2b6174b3a3eccae7219ed875e348302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a283d90b4a473cc8de7dfd749c72dcc303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8666a7c2debc75a64c128095b1a81384304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ceaf72f455cbe20a3f514da22738578305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064adfb73a82bf47bef5834f3c964552306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8ae01937f6509550fb6344f4be75f6307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910dac7b5c5d1ea79fc0eebfae6c1e2f308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c817e37332f1d5361db293a1f2b6aaef309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6963a0061f3b0abf0f9298b405981a98310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45823fc628f0c21dc2a85d4d0dc7b7e311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3472b29b7524bf6d880a36d21e2ef7c7312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aaad0a491728e7d076998f05e520d0e313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb0857c14b9a82f98b6d7afcd6d10b3314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d895444c7095821df58d1cea4b102f6315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4358153387e80966efaf6126427e9d316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d989c92ecdb3496a2abc9e3d3ae5ef8317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0387820344ef7dc2dc1e2dac61c5d8b2318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3848611ec3c7c6eeebe42a6b7ad053319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bc39b8cbc1c55c46c2ac08f6a72fef320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6acea4b200495bd3ab671ff960630a4321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9199896d612460be4eb343d51caebdb1322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54a1b86b0586451aa6157b8717b566b323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8d1ffdf41f90237da7589bfe4fd9c2324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499ee932a5af81416162e93e1ac352dc325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19d67f9a42e3d68a7e68ff78982d09b326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0710ec363771a022fc7d0213c0e4deff327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21d087c8e3ba6ac5e40590ac3db21fa328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c088fa40aa77144415e911798486b168329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd41d9bf60c03ca16c386d509fba59b330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a338996ae91852cca6d5b495bfaf41331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e2d25a92937048ee58256868ce223c332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a56fcbac8565f334e870e862c286aa333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da863b8e7a10cd884dd60c0ac8212434334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9e9e86a7979b5a9d3fc92413c83bf4335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6918310e91bd7e39b53ce5c54d02f9336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b32ba53fa5b0d9b4afd32afe80e7ad337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04a0c30ffafeb4a9a417011e0f32673338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b48874ff99780366b409def3fef2ce339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f72373e1b7a200c5562142d784ef005340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c81fef45336cf1284656f06610324f9341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d285a4d1a60c4ca0b3194f2bce39fa342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d836535f68b04d3b077fe6876a9b49b343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8df857016165f6654d3bc4197090cf3344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732aa046fed56f0adca8655a95f5bc30345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b9758883223734c70e60098df9e522346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0fff2bc8f0aa613c579e2f8861f959347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd2c619edd8785eaa1d31005f184078348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22885f7b3bdf3eda72694107de2c9fad349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d567e1e0627f8ffee86dce175d89fccd350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c4cc8fb351e2a18e8b3a26545605eb351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95c17386291a2ce39f2cd692ea30def352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4145cfc6cfbd7b013a58c06ba2fc9db4353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65b0c725a29d07ed9be26a431504250354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2321fc2907824c0ab0873b2760b689355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81bb4da07dd172862471c02312c437d356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f14f827a94f8f0046299c3ea649419b357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7caa18f23d95796c233f8bda39db7def358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fa3a9d169e630b3bd6ad726c3ebe70359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c3274daf86361bb7557c7f4a45b5a5360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae5990c241b441d5a3ede3985d5250c361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf4e3cebfbf0ba255e2778c85d19d0b362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb6e82428bd6c5ec12044c23e7f3814363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe561d5b34802d065b4d65bda2242ca364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ba5e6a396cf923f63b6156db106d27365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb767768feb1d2e8750f06970308b57366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f733d783176ba605036ca97a89ae64367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3306fefd0bdaed45cf343a1e7ff4f2368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370395f3c1ec398b4e04d944bb2427e4369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d131fbb1f29ea5b03e4a716bb85945b2370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8fd68f797088962f0349df9bbaac20371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41671d49e18eb8474b85883baf51f6de372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421fcc2ee0f3592bbc0e49a3798b8806373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85235560460c483335547e41de2b794374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee438f64831e5e02b36ee264bc5ec430375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5e416f4c35e21cfcf9e5f52e6fd82e376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea743e6df3a135422b25dccb191f535377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9607d182963268807a84700a18406f6378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfaad7bb15838ad33fe07a6adaf2aafb379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3f13886fcd2f0612b50e870af915b7380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf606eca3851fe8d95d9ac7a567ed3cd381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f0d53103d4f100112ce510ac24510c382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ce4c790782b5d120165ad7eb471170383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4c8875f6db1137cf7971b561caea3c384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b094c0cc646c0ff90d7d8067b61c90c6385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441cbb37a1ae50366cb9678f97a6c016386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1acdddc5cd09783b1ec2c9faff5889387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625e0ecbaf9ba596bf5e5b22f480546e388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4972e847947f63355477cc41898396c389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f30297ecd52c4ad98bd5cf3a82ffbc390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9659544dbae1a08119433ede71de15d9391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7075b74519261854edf24049032afd27392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f236b480847b5fc17451b5b0c5cffa51393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be2dd14629c0e09d7aa253ba80e2cd6394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae05bf6e59f05a9a0f18cda8ebf0194395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63dcac6856ca5fc186967de418d896ee396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362f211203c0e6c7ef5a79045e0fb1c4397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee1a15d5a5facba205e9212d8cb937b398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c63a1e199ce5e20bb92afbae7aefe18399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103bac4405ca356b0dfa781106a432a0400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cf2968a9577d756b207280f92a8ce2401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55edd974cb65d86c2a68a2fc4f739e66402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ed992a9ac7da245fbbb9a30c01ec65403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e8cb52133901163de48f69db9536e8404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385758da2aa13e21b25353ca2a4c92e8405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daeeb4377b47b0f4baa63e72634e2ffb406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d4e4418b53e2e0e6cd39a1805594af407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fe47e46a2a2baeb8b81e5d08af8b3c408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876c836295d86a469b068a9f11ec10e8409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b888658f1c9d970f2b3695369ba76c410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f5100e8bd5d112abc5c0a2fe39cd63411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edeae4019729aed109f85da805bfeba412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5283e78485f4cb4ffa63fd3c322e204d413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b26425413eda84a1d6eac22755759f414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec174844d6b951bbd6d61891d54215c1415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd6df3b07dc229b9313bdb795509d20416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1609f1be11c2eeaf0c0595314d360ae1417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790c7b02d62931d78b83a59e8bc93787418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be28c0ccd521ce1e2303f2752c221648419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17275b45d3b31e4e5f3d22ec35ab0834420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b1e822be354f30fbe83220c142247e421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355e339b290eebdf50d3581a052f93a3422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612013cfb73d28ee5a82a4ca9264b6ee423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bdde117f47a200bc55083eab91d8f6424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5f8dd3a46cab39d4b88262b2a3d12d425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188b718813273a8e9eadae116afc6bca426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a3a8df3f94207a4f70935be0ceefb0427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3160d5844cf68f1efee54049b5c00fd9428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e074acbad8715fd7c0ec5e9c28afe769429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16fb869ca9effd20e8b0c481a8286ba430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e439eb16b2a2cf6ef7e9303e80a0582431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688440c2d283137eabff5336137c5a20432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e52c8b4e5d2a063ce4020805a9edb83433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c98885458a0733f7a8766c42b57ea9f434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfd50a739912aff9b9267cdc44a753f435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc08258f96cd6a73ef4d1acbc1ef8975436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb1813c09319cfc1a99d559f094ea71437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ace9dcec6285e1274edec04f0cc8fd9438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985bcb1919c1fd1c8d337398abddd8de439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff60bf7cf620c4d9abc59c18c4ca02e7440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1c8efb5a9e53ac1dc65d4caa88ad6b441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c997cd6940ec81feffb878ed48bf0c21442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7db0530d99ed01157e5b7f117f074f443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357c3ad580c727dd7d064af873cd9e7f444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a0a8122b9d7cdae8336f73c6779c75445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f31065a097abadbab9519bd462aba0446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28108bce168aebe0f8b6d6101498892447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c91aa1dfc5c756540e73c5de96c9c5b448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1099c5bbc347f32d67cc99ea53b1e47a449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd162cd600c687db1c7cfc785b0231b9450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bece9732f2b237df7294603383e4cd451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78addfac72f7bcd227c4a118549d50c4452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac3971ded0f036a6a7f5ace7dde1ca0453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7c9f95ccb1c67a34f7d54889d95cdc454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52193a6243f1f26ce42c63ab2399e1f6455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69731bb815de6735063b84a3ac83e004456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f303a7b788b45f0665bf292a2ede1cc3457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222e79915e8c207871e494671778ffef458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b968518cee3d48a6360441d204043b60459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60adcbd9fba258db1a944a35a1abbaa8460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1d86b71943f7ef9cc946cc7c8310a1461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb97dd8f21167eb7a3c30798586a46d462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26f258be9b3790430cde00e1eb012a3463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d734de6ba320b81f7427d93837ca320464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb544ede705cd8ea257a4bb976f52521465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58894c47a97a82a4f29137c45d4bdc8466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f7070464a7ddbab2635f4794f8e3be467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b1d96f947f87966a3206c314b389c8468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c170f16d8b6f840ad47dfa7ce18ed196469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26249be8e215619add2f53a00f23e5ef470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f150392c413b53fb791e197d2e66a004471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f3e4a2bfebcb27c092efc5eeb7d87a472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7799b9e1c9edd1e42a509434796d9b4b473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b748e590ed83894511631730362acee3474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9057b5d2350d70fc8825a7f42d77a3475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b48a3da1152a14fce7dcb43731c2fd5476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28586338b8396b1884dc6fd929feb619477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c9d4dc4db6efa757b54fd1bf4da773478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbade127a3996415fe78f5a673f1e2e2479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba096d591096706f47309fee81b9d4ca480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b084ec6865efb8f82318b2a81a819a481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4080e0549c0f8afd0a648b317d766d78482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3734479d7a3822fb1cac548ec0d5df64483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb47bd93d3db2b80355e476fc95a012484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c71f19e39f963c54bb32982cdf4d37485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27aca928f69a2958220b111a8b594e3d486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7557b675c075e0731abda45a23526021487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82243ebaed194756b3ac9dea579b60fe488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0d66d1408f3429b7d590708d89c99f489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869b527ab8ab03dc7f1791f78f0ed4cd490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9029d08edbee8bc7065e43f0af139ae491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c202d5018344ca5166aef64d6daf68492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8b6fb5c49be7aca22c638f06974408493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1559ac8d2ee5caa623bb6c9029756ae9494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb86133f5a2cb9973d7c0ef3728732db495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce209edd48e738b60c2f1dee318cae5496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497ee61280dd4662fe0f11d9730a880b497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f9caa50ccc9202c2b5699b83c0444a498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd393a6cd164e0f0bf9fbd8d124648e499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c75f607f64cd50204153e873e1f86c7500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3663105b9a124ee9dfd8aa4d362387501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddad98cecb8e32ec1aff785a4bdb2b5b502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9197e657303ae356a32cc4fb67a22ff9503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7dba69ec60ef104a78ed3e4c9fa872f504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef5afb4cbec9bff208598dbed4a54c6505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0062a0d50e3c7af3abe78be25c084c83506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20301918ac70a095c5dec782381baeeb507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed9d3fc5d2f9607b3c0a99306278d59508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422c13e304dfff5781eb5fdeef1894d8509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a8bf3f2155803ff63b8724f240f87b510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3ce410f15f5c00c8cfe1ea76399052511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32dce16510f5073d7f2e46c3be4e5202512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2f0edff969882500de6e8ddfa63957513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa4498a946a3d27c896437a7c7d655f514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22005abb8699263ba3ecd42560d8058515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5df43afd51f5f99fc75bc1f3fd6980516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5a7404bef5d5250c67937c22ae2c34517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fd5008a1365389365d075a100b92eb518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d260a2e40579fb5ffa9262a69ebed4519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9400e45f72baafebd7333676989104b520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b589f5b5f7bbf61ed5f130fa9bfed620521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b19f1092b81e0a5490acbd5d96c5d0522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b654586d3daf7fe5411de8b281697ba523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d76b5770512e3b16aaa9e1b8380f72524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a3641261a54c366cd4b7a0cf13c301525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23059d1442b0c1388c78e84fd41e0816526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f79968ec60899a7ee63939cb1b52c87527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6042eed0fc3bae339e654142d069e4e6528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1243c7fe17d7ce88c31849e2a511a386529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c055bcba9c97387f3af3f029dd9c29ce530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090b5ac1e7f31a60c064a5b0ac09c0bc531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e6a8f52f4abaf1f489f56a741f7348532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a160c488ebdc227024137968f53dc491533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5fce737d96ef23ac2beeb5801c8bf9534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a63384bc50064388bcc46c3700a55e535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3db85fcf423f6eadfebc7cfd0bd8b1536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d101158d84a6a54c353178d530ebae6537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69273e531ff107d98843c6c6fe68aa2538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b09b8dfa24d06292d9d0f3f7ba60c3539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d9ce876ec418f8b2632b6f2c29e4f4540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b9970de4fb66d2d6944c0c21d0a312541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52209e4422105a47ffeae5858f2c5ade542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1f66b2ace6388c73b983a6a0a336d3543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6b6109f384f1e9b9cf71275a26a314544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca323961a064e8fcd3dce02276545c4545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b8cc307df4fdc541d2ecd9e037fefe546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38fbc26806df7c1de270ecaa5943faf547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc19c92badc630dd6a0d1b50ee2ddb6548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a036708760bbb432944ac22a5e1382549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255f792dfe0dc546cdd60c862623e1f8550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21caf87670495589200090938dc0e168551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ba1cfb551575233d13f65bf79900b0552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60afa49b3473b29b3702d4b3e04af1f3553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547092ac74c48d7c33419ff5c727cdd0554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0977b1ad04ae5f7d2a15338fc745c1b9555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2313fd7d7503354965a8f1205905245d556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef472bf0e8d04b45c879f46129e5d89557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8542b73ac9add1119dcfab2451bc0d558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b4778681bb359b908eef4fb9b20368559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869ca00276220e5dfa6043930878240b560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bc8f335cfe450dc353b77d1f55ff3f561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a12d2f924e889f1f707caec0bb2935562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b516d0daeab492d4dcee0198c6444cd563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d2929010c6520f89c2c27d2efa3c6f564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c9438ef2facfe19542f9d6e60912b5565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d68e67cc9b22e7f904446f00662ab3566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22619fd4349186c77bbb20683bfbed04567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c4a9e03f13f5d81e89be11db3c9999568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a436964aaf1ad337b5b3301d968a7695569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e26630a21d04d3e64531e5c320b018570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a46c29774011c3cfdb4b86b8a63eb11571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e5f92eb2272b82fc966a855335410c572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070d90f9cffa487dfabd4fbf53ef8edb573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa75cdc422bef6bb66916b51a3944ebc574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30770dd3b28b68bd0c7c45ad6e2e1e7575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d782ee495b525dcaa1b737ca0309ec9576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b65393e91d27c6d7d34dd0dcaf1aff577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fc56b540f1b050179d8f7091037b5d578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fe2943798d5954792f98b3dacba3d5579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17064c0e11b3ee35a89eb2edb3e99365580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e83956268a748ea3eb613cc6dbcec4581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf49cb85f7c8982a75fcf7cc5fee2fd3582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce847c5471d4dc4e35bd9c887f631c5d583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643c703adb390ccba00c0c4cefd95be2584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2e5a95f4c1b25ea973f01384527544585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097a2a6271da2176ca56e2d8879aad77586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ce6a5255b77ddc8f6607101c6c2772587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b62d23090d35733c6d3980ff38452a8588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bab168a8f7962591cf31438e9df215a589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8843547e613e056385dfe69c598597590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2038b21a147279a30c4aea887d1af599591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b392ef875c232772950e3ef870d728c592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e7552d0d4b26a5845c0f543f1f26c9593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32adf50366064521a86d5ba1effca9a594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad24e6d759527af2174980696654118595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0f6bd6159b7576c86a61b27867a78f596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0218c6106004b57561416f172b752571597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0106fb06e45e33f52e0cd89a5af5ad87598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5ee61bc531a95a8e9e160e9b8716d8599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536c9521c362b56474ee91e8ea08d5ab600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ea25a3b2d364a3f64b7e8450036a82601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b70a576884184f25fc8405b6ae6adb6602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d0afca2581432c73079616045594bc603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e762ae163e0a72fe84aee0761d660cd8604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882e37b3a84c8607af6348f721509b88605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fa58f1b909194829e5ec4e260abdde606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a8a0748c181c39efecf2c57300038a607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36194215c85b69223cd9f7ec70dad5e608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfb15eb2734a28ca74a7d057b8e79fe609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863d880172b5451bcab9d98ae20bd120610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfb67eb04ca2f8af5f86276cc0e6f5d611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbfe1c654751069533efa04ba81366d612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea46e5536aa32af945eb5b2140b90467613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04b8edbcd8e80e7a8b7d1c8f7031df6614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe06d35998d74a1fdd248534dc04e88615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e9181b01312df1a6621343969399d9616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1190c152afadbe0056cc59d3bcd39b3617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5a4684a375fba7cdfc44507bd6f00b618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80800aa627df0df83a2fbc599e8af3f3619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a5c08f3952a86350606f934b6670a5620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31169fdb3b8330f3c50653fac8e3ba8a621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724e582f91519d8fa4c767bf0ddbf4f8622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1b6e087e1c80468505d743e4adc70a623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ec39a35149367ec26dbab7111ee75e624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bf9ab9a230568128163cbd502b4f2b625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642ee5a9ba3b5ab083e3b0e23f535bd9626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf79aa4b3e27358143c4a4cbdffe858627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c7913ae6fac699c2eaff2dc01832e5628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3dd42adde270d58e99ef14d49eba68d629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ceef1abdb3bbb2abfd0fb4acedfbbb9630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5769da1a0038774e63ce8f76e203a5d2631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a880fc8babc782a7f8d10c17d16327b632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09085cfadfc3171ed66923f6aa178db2633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98239b7900cc1bf825c250910a1bb05c634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b144b7187de3900f4e492061ca51a2f9635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c643920b81ed18bf7375f6ae675130c636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe6f4028f29c977463d16c16217898f637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b578599c0bf256bc6da90d9be25eb9638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e0f4c30c06994fa43117eeefe0b95f639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3276c1228afbbe73e30b9462c237f832640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c5702c9094e9b52f3b3b4a0fc82cc3641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff62ba0d6ad0b358a82414500a2a41d8642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c741793041ddfcca9d3626fcf394487c643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db402b849cd6836c7782d5437363889644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50c4a581c70a280b97c702ab74ee483645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedb2ee6b3b6c3373105595edbbdbb3c646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ac1747d994efec714ed8462e5aa5ef647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b960ce12fc8c6487e7584e2362a523648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac349558bc69581a9172fb26bc294fd1649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310563e2d6e19903df55674355d2e16c650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17404b38600d2df9d456c9281978f37651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a179b8a76a91166c46556a7ff3985625652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e28b82041304a2b17e89cecbcac423a653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d40971d8e88b93a90d0d699726a6cf654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400fc0ee5c37dc143f9f78bf20e61f87655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739d0266e4509446e2ac3418ecbc4990656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c1a3ef6f0ccbba291b29e52269b3f8657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cf98e0df006554860b3bd5e308e635658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b290e79bf3d17e7fe3a42c3ccc12c5f7659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163cef86dd7ef63f4cff57a7bbed453d660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80b7eb8eeeac2da8d5b1903b4062188661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82edf84f9053183138d71e293e704ef662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0702e6faa5cec512933128d8179c43663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9c6c67229c04971d8f2c48e1a83777664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7f3282f001b3c9a8d705b075a5c890665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8496dbddbbc2ce8dd2be98c92a45032f666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f3a04fe5b46e7f2de844c94c04d88f667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be8736c2a189539e30066832f4759b7668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a1de3fdddd1f24fdccd99d40411f97669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537638e45b6590caa79e139d9fa233c1670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b22ee0db2d335df72608abbde7d1dd4671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf618d80bc7166fe91649c6363b41b6f672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259efac7acee74625ab603d1c90aa5cc673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34a553bc600ac1000832766c55a54ef674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687be466963432f0caae911332922568675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15016b2c032d5c7d67acf9cbaa0ec5cb676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551325cd31512db840f5213920cea006677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff95b44d84776e1c2ec342c82a1ab92678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b6cd56ea3ad97faac470e78b5f36e4679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604eb4af0132624ee4b0fb56a3ccd5af680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c831363f8e6657114d8a004e8d5777d681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecb8b6b79debb9ad81ab08c27448cf5682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fef50e71f187bb1d3beb8424a11f26683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca7fe66376478f8c1659703d854a1f4684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ebd2079b206526ddd74d78f77020de685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88af27db24dd9ed02c5b450590dc707c686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9a5a0130b6aecbbb8071fef9eb867e687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebd32b1fb510b3f1da17998934f3b42688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbc2e136534f028f6823fed264847c5689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a9fb8e84196a223778081a20a6e59b690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ecffd79b4c2c14c58257e478c04ecb691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10fae1e50841b7821805c02b7c8c61c692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0c034684c6c0bd591ba01168f27de1693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd15fc15fb37eb5e252d6fa0e41cab8694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f22a45427a2487377ad927b44f33ad695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fe72e1474dceebdee2184618c4c025696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a66e54f73129274a9442952e30cc363697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d0837f19e9772cc037f61bba344a07698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf73459682a84ebe07fa33bda18d8c2699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3028973c4c139d66663ee91c44baa39700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d207ba97a4b30c27dcaeaf9a7fa646701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c456fd8bf5aa0dd16e08a082ca3e2dea702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8470fabd6004715789bb3239097b6e0b703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087d506076be13961ee3acefd50aab86704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28677c23a3dc5fe7c9c31527010df37d705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3f4b921c245d03740a4302b532738a706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff6e534bea6928d9328ac772d01cec7707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362794ce272c637614558f0cdba8e067708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713ef855c20646c9bbff95b8e662e1a9709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5219c9119280cd1cf52b07204d3e3538710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fbccd7bb8fd2623f1cae823f4bb645711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d9303f619f24dd6c93caafa61de5b0712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c02ef630e23e387b73531b734c402e713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2937eda6adac97a460fdd0b0d4d412e1714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f98fcdf8c9c8fd817cf0c4a4d5c044715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a865466696a77f3795f44b55b8c5aaa716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781d3449e212b3e748b68f88f4879f58717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eafca2291f8dc561a7c2b4d0736f1a4718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ac233e08653b1fa52ab07328ad1045719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489802cf35ebc6b159acc8532e7f81e1720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1428ae7baf7808c17ed5f6e77b6b7697721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6387a8796e6b7c7845ce5f4c92be52a4722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be620a19b49d6b620cd88004a17f679723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cfaf86ed5ba4aaeda9edd7340eb7a1724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c8f79761a08da616dcb11b37700b84725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642726c710c8f0352909b612a3ea3221726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b18adcfa585561e1d39c64c9254eed727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad092e1e88b7564a1b69a088c9fe177728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd30871baf771f0f843428209248425d729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b8b0098fad0b4b75d3a47926ea0ce3730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4d1497656e41a0da4e3db48bb0c4fa731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4204307bd590eec289bd194bd37e96732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da20a370cf5bc194fe54962dc29d25fd733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b92ac97a79997c8c54d80fcf108007b734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39663e898ad0d5b9ecfa5bd562bff932735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a268bf4e70039e73c5dbddc851b7f2a736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f558ce72018cd704c1680b54df3b18a737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7a4a72264845fa810f923f8965cb00738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ae3424ed69bda96cb6c6aa2dfe7535739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337296519f6da2b50df3792b6bbef7df740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3761813843dba1bc322d124bd181b08b741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2f6e07b3fc964641787e541b6714cf742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f076d609f5b2e70f332db267101ec993743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3af7be31e17b622e67b143de352bb58744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c18cc69235b9f3ed1941b1997a9a779745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5192863ab250a92b702bedd8346e9af746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d576fc791aa1d0df9b0bc583622f8abb747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36af5fb57e76e691c599eb31e910b1fc748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db9020ee4fbf30ca1cbce697765e540749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87516677b6f14548b5fef19249419c8a750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a884b8135a2f0cbd7473a1a1c9061788751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0d630db46dfe8b3d9fe9bae25a337b752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da3411afaf5d102e6f11b88de1bee0b753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52d8b3571c24e1951a7143410c2a6be754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657aa8fe955f895f57d0512a7bc534b9755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5d3001646e135c835f315fe07cc285756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9836159d31307e0a7e0a5233933d2f757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863f0e9ecc983cc163f8294714484163758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d833ef3cdb3c9c94efb07786c0daf502759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7af422d85820bdf009d4cedfd1001181.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2696494463fcb63187328063fad6ba352.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95455d516b093b9a0cae4c58e1dc1c2d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da51f1823fca82b403ef0cc093f2cfb34.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7433775cdbcf016a71e94ce58e3f65d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3179d63c98691869dd8c85c98d2975c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fa5af91a242b6c4bed645942fae8d27.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b869b7074874abc14956a9c58e08bc268.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955c9b2a1e3dfafc5234cf428b5559769.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a670972d669e2072337eaf27d6b5a3a710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0faab6ce3fd7622c178fd82d898a3b7a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5e830b9f187d868b7744733bdb75a812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f94cc4dcb4a1eb9806c16b188e1d51513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef45d1f4eff39d2d2184251f1bfe3f014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d251c1d2e18e89f48cc9ee8f31a5b7f415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba2c839a745b8e4ecac65c9f6a4339316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dab271a968f77345219aa00f697082417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad438eb98bc1030b2edde60815d844ed18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef21a7f891da927703a5cee061a941a519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5dd9f54d77027ce56ed1a1dc0b803d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f7ad8e4f6f21a216f6f6a4c2c71ecd21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ef3efacebfcc782f777dd4cb8aa87422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf698790f36e899335c3a6f4b6bfd1b423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f012a00b7d1954112c7a36e8b9773e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c3e9a22a0b3498d411482af99fea6d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec0ceaed9605321d692b9f4481eae9526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979761fa93779b85b02e21db758648f827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e2a3075801b4d3102c94edde9958bb28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425292a739a214f7a98ca10807c92c0429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1f0bcb880fd59f36e545853d497c0830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c3858b98556aa68a17082365ede78931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005df0892188591fc274a67da2f51dcd32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ac6b11b9cb459b135c7037293ef73433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d796f210794b445ecd0107402a6163134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f3fe6d17cc2c1489f373e6fdc6153435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a76fcc4b8a13572ada67556084263936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c46be852d7b97dead77485d98c4ee337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d151086d785212acc99cd95a448addc38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909382527c449c0f53fe92ec3c875f5a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b4c6c7e9656cc93c15f0b50b80d92840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2ec6902b09638b81a68a7fa9e4183941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c4f6d4ebf36a46576a28355bdb5c3e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c131c70c2aaca19cb5d79dcacce346d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c292964c72487cc65be11f5a9a975b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbb1630f5c101482317cc5358087e0245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f787e3a6c47bea4a5df2bf511df696bf46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd31614aab1a10c20f55febb9bdabda47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b30a33bc9a5c6e87f21c54ea37656948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695832fef0a26c55a2d1b56a67adca5549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef074984b7791003744ed0d2c7d8cf5350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265190e402733b1a38f4f82765842b8551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c1f0822c6294a72688a4f688223bfb52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40100e89252005150c965819da4ea2f353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a312a86f342c60d148b53f3fe73587a254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84384ec9a1415f61b12cf0c550257a055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11f4508086c7aa9bac6a1a64f5934d156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd62736d4d866b1c05f739b358bb49d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d72740d9ec9fe4bc9a22069eb07b9d758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb9cbc113b7034d26fe728993bda63159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ff8f7266510f0bed93368c08992d2660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373c4a3ade8624608d3550c96364712f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27c54d7f93750b77c4eb2ad5a68deed62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0baf82d577328014bc2a67f1e5051f263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ca1651dc08e4efdcee27a126e373e364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de0d15ccbd5c12eb3f040918513564265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f966725b2148a1367ba94d521f50799b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4885bd5d5ab243c4dbf719583ea3ce3d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01edb170fc49d197a2fa7f75351b14bf68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bb6be6ea69c1e5f2baa52fd804de9969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786fec869e769a2ac2fa3c2dee7f8cb170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98363481026823080ccba6e5fa00c4a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f036920883a6a5f6860fab2286fd7f372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bccdd20085cc57802ebc97d59b0a03473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dac696a667a85e2b9cf8273651fe82c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9461a29f97d83380c85b355a5db225bc75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa65ab1be1110689e7893a8278a91de76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e316b73469710e15278701b5d8876877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b26e9c63937b662c8901d2aa7530f178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e1de0fe862265847987c494ef35c3379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df91514be17ebfc277e75fe2e29aa1a580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc71cad580a3f2e73d6b2b81a0e0c2b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25ea383de0a37f33ec4ecec634132a882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d23db97a20067fe5e8657519be4fea283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53966a39ba63e51d9b8a5d597c8df84a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076c876cd7348e10fdd3469339c1cb5885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f60969b6e56d5f998390d3fbc04e3486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e41e1136187d25f7b3641fba472ce5187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37eac3f1b7290e443b83678f8966042488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4038555f84d8d5003879102707e22089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77fd83a248e1849ae2f455d05066fa390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee77fd8c9718c5e5048a63ce25c0c8c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a806ae94e5068bfe42a1baddc561b08592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01775681608b7bd3f7a538afd7ef761093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2433a61bfcdf49972218a1e981d3500f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf913e7b2d3547aa7f1183bd4078d9495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07af8a19685d5664baa1d5c08b869d5196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b1da4d9d375b09aad253a530d8a29797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d9f4f89c06f0da1eb531f1b77f520e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9808b77b1eb9e66fe81b53cb3b384799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf7f4c714c58cd94225933d9592a744100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4dc1035e4bf3ae1e3d4e4329fbb6f2b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8911394583fbf0a9cbbdb22801d6f6102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d65320c5c3c52aef22907a6e13d5743103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a05c53af496fe31c37b5eb8309001e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2d0d7b0197a815cb52a4ebd22a1a0e105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0ac5c13d2318e232601279ca061f97106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d2a77c244ab46295200ecf501f785c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8feab460ec5731932237f52a536f5ce108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f72a31fb7fa890084c501b7bcf124ca109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f4f1eec73f063b11e938e59efdbc9a110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d787fa27d476bea0b2dd5ca101378da8111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef88adc051cd56c32a94862442d83137112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8ba16f72dcf4ba79b5e201b2306926113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458ba4af0eb4a4ae9f6b8b1108b830b6114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83735daefca97395f434b11441b52a1115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a79770012747812cd2bfaf19f402446116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d177239c639266f1d72aa0544c2502117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759a64b48b4da7d07dd0c0828cb8e7a4118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ce5c9bff6b5c9b81285b4a2565749c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520181d4f42a7146d2ec21267e906a2d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b0e53ce6a1ef07ff61af8bc42ee41d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0a4e903b3a8c578e83e54f9d8998d9122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e3d7a25cf9f0da718e6781b78cad3a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c813e0302a867e6f2f7da48f3ba6ba7b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39109788702cdccca6998884a38cd751125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4361d44ec7e5f0b97bcad7b1eedcba126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cecd4508f1ff9a3b70885b899a011b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e763701bb7c52539af9efed4fcca3a4e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c13a11d6ff04d6230518bbaf0188774129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c81a6a04c5b5be1491efbc426af906130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0bfa64a5ea1950c9771e0ed39bc7ee131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07923cd0bb2b20808b9e438dc15edbd9132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4342d303e22af652f972c47639edee6133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745da8d9df3d56980880d523ab297816134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ac9aab81c687b0bfedac44aba33086135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c014554872a2ac4477ba70811209db28136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e06e88d9ac7bd69fbc43e225abe55c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f05c4db4b80eb1f0b66ab63eb84a67138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6abaf221952e3a8d7ba4cad42e2ae6139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3634aa5f80f63fb15b2abd6e2bd30a98140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed20bbde93eca99e0df1f6876a081fd3141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df784821e943ad7fc33faa373fb214b142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3894d2a004fd6a302a0aa4230dff7b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6d8e63a332354e887abaa7ca53a7d4144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4377dba87dda1c2b188c5c610b68c9c1145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2a52287ae250599dbf6250df08f453146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e3c3bda11e5f8ad2c12069f553cec8147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd68197aaa6745f99a9d092eb48f419a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671d5ad56f30cca63a51979416078dfd149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d17efcfc286c29fc55861ca0ad8cf1e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa1599337fe0ffef3c887baf8b7a9c1151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68102be5d37de7a4a7b7a2617d5504d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be86ad0f8c33646d1e8d2801afd56ca2153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f606b15a56106dff7546bf38909458c0154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d046aa0bf7c06392112d54e0abd4d9155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc6ba5fb4fa41398b904958094fe074156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071c5015464a4a88656c8603e0025f4e157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b521e51fc9837b3dc65222592fea6f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bebbff63c9e98eebf749c006362d974159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4f4e7b5ded3957da3648351ef05bba160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e78f5a737bab4019a1d10448d0c14b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535919c78dcd3bf11a551eabd87d1a68162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534d8043918c1f3ce64834f4e8b0cc3c163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11abf903832b26e273961c1213d3aa91164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa8ed929f4d7f18f3dd086b7e47beaf165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79992a275602a6cdefa1842c6c4746e1166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5750a61c69ab98b32297ba855bd1ca62167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec4e84ca8a7919c863cc0c8986963df168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec53c04ad38f2220fb9405dc61df0c6169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e5ce4317abcc6a9f9d6454b0c64b8b170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be548345b4876a9b0ead2f518b8bc8d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d6f75712d4acdf9d08948fa3f5dcf0172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e2e0920067bc83acd51cc360fac483173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e1407316c1e142e65c90b452d76076174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa318b2b49434f05f2427566f6767b7175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d4e6769acccd0728d0d51fb394c2af176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d369e70d659078224ec0d97d4b9eaf56177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99daf6bdda13cd41954d4f8dc0328913178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2578959be37e8a7aab0a26552c2c68179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38b341f132b76113c63ffe860d5ecc8180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f3abf596f2d740eacf22428ee7cda7181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5daf3cca3a84043144a15cd188a8d68182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a373840c6b6c1f2a0a6557aeb85a626183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f4e9fc9e1786fc1572fd3e185bf07f184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f697fce095eb05c343000ca56ade8ced185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c175ce61a5ceddc07d3daab112279289186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a158526e13cd2d0e1bd0774a6622c36c187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d340fec176d4c7177d3ab4a8125bb03188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff80a84260280bf3ed7eecc2f6b1fa78189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0939b459e4911d1fdd356c838a665aeb190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153fadf434982f138bdc82dcc8bdccb8191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfc38ddb665eb9ab36db0cb49ab21b1192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357d481855a6ea7e1fd96b7b0442dedf193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e0cdd4771343005552497573db8ebc194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7febc7773b6c09c32a711f77b24e2244195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78733df9b105d049c98f18632a038e5196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ebc50f853081e3e40ac9fb0cf9f8bd197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03abf9bc5d2d478adffb6d3cd3e0f8d1198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52864e612e8fd1b214863a4552612cd5199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4bf00e22417bec5ecf7149cd6bef60200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa92db7df6ebfc1a0c86dc25af6bfa3201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985cfaa01639baee8fab57a0043e3efc202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a552863f743d71225718333aa57f93203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3e863e2b8cf20f402aaf1fff0146d2204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56c2314c862f5f9abee77444b94e479205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17335d25cf614f5edf1a3c4e422a4834206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7f3ad3ae7e43ee9a1a447e00ac85f1207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c93529ae4da0a3f13cae1083a4e266208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0072004a422d34fbfc8ca0bf8e1d87ba209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcdfc41a73ccfd7ef5eb19c2c1bb9f3210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c374224d80023ec325ae0510098da343211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fd79c17b7ab9ae9565b86a53c29ccb212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac50b4739ad84f310057f69cbcfdcff2213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ede09985e446fad693afa121f338125214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0325047e7e6b9dfea702ac2076afbdf9215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32adef6e97e9a735204b0b8bbca97414216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a288d2e30c55a081499b5e1e2029fd217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d5967649e472b12658fe1593d8740c218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4bf8b15906f1a2dda97981052d7002219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8d3971d457b74ff6015072d5073dd9220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8020d49b6209dd5beee54dd8ace02752221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b9d57bd59a1bd36bef76747da0ea6b222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5437c8c64b9f8b4b12fc0209f7ffe3223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff4e615f295f90256d8d7546ba2b1e1224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d64b3bc4122b4e2ede178ab55a9dba3225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e879f65276b71b71dfbc3ad2e4ced88a226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d4485ec37c156c7442b65e9b4f6a57227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782a7d045ffe1638a8225ab69452d928228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ef9833c5f71bc7a8b8a7ba18c91162229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb456677d8659eafd7ee024ff147ed1230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ef5ba35fe0dc773b47c9bd965114e4231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91049949ad43120e888823c67c234be4232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae502bb119e19c62f2a06dd620b6bb2233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd12c22650c3a7a6125e2b94052107c234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9206976150cf45932f60d8e3bb711f235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c434c7ab573f4b9663312e86019937a0236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcda9c5eb38970db3b5efcbdec41754237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07032ab8a928c900354e5cc9d964a021238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688ee203758fa75120c7cf9189466252239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b085a7ce1f0f3b2ee6f363bfa20acc2240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a67be979e136e22a4604369a8d0f815241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ab6624602a97e8b1d51650aa7ef650242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b621255282ab3571fb599607b2286ee3243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa55961885b7ee926e4db2070e29abb244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c87896011d74dd4def1d712f032a05245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5085fc55357d9a52580c6519d95ececb246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0f914a59c561dc697770c79bdf018d247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee73a790b9e1e868f5ca0084be213e0248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974add917dee67c6fdf2ee147231713a249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e81ea7b11499b4f4ec93dda0197a2a250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a4cfb9a10a08ebd4aeae560c54dada251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faef66133796574de6a23d7d047f53f9252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ee86bae5c06895899e7d93d6daf8f5253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c798290239d4fecdf356f235c4f8e0ee254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55980cc3dc5bcc9952a090a647be180d255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e9a1d69954cbfa5ceddb4c9130bff2256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd1df959f2d4cf16debb8e71a31339d257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400e10b407ac6f9052b9afb098cd265b258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb244e11c747d59a6b289339e862a6c259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560ef7677ce564fef26c7cff495dc38a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5849fb44f41391913120b7411b4ec81d261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67dedcd5b62583e463fa6279251722b1262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52146582574e3eb53c4cbb0ca3b59ad8263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e8d013e79fba96aa2c3d9730b2cfc9264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbaf8d6c522f5eb550cf2e06ec704c7265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691add9bd97e2cba3ae0788764a41d83266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25427fe4f651708a1ffb5b0d9f83c35267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f759888d213d491a019b8d84a0a8260e268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6681b6fea159e705bf268d3f626b4746269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a106239dee7ba14c6a9cd475c461142e270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce8658d37b505f22d9e383f60f33ff4271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ead76d51bed699e759e8706fce7470272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2604c4a4fc1a90115dd6faec648220b0273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a80b0e1eb79f36d685888461e4db2b2274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f878fcc430c3d9588238e474961417a2275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8828539b44f24d98bde9057645b7bfb4276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd309f2ab231c2f92e69072262ae5f2277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3fb968816b8da926f8dafc40afc5ef278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b247d7eb520fa3f09b44cf952d0eb984279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddc1741b7fdbb7ab0bf0cfe0c3f6c66280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97377e9d407892163162e7609eee71ef281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7708c7925eece5d497f847562f42e4d1282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b98f5e620a3c7be6687c6a17d705299283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f3d6908f2ce7ad5041c79408532448284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d337b9e61b667cd646033c8516a987285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de865d83186e52fac69e05d3bf44b65286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a97a8248f4d1a2d86aa6ff2a282ab6287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f01f3a2d56b9a801731ca5ab788271288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f34f961a37c9585fb10f63d14b1217289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495348cf34eef134c603d36587cf3202290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9e07b4c0b1de8a46dc5ab7eefb6aca291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a9682219955af7000b4a1a29a3cedd292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1770634aa76dace43c4bd2e65e1b459f293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b77c4f898a0eceaf0bbc067fdc7e08294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5aff0431b2e63d71ca058188582499295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6981a46e5d902a0434600a71524f853296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d543e8cb402a012cb99c77d9211e03f297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3702833da89b93817330da93ff6e9d00298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd632cdd35d63f372472dd988f64e49299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd46f3e6d5d70ec94971e610eda1e4e300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e295f765a5cd856f87f812760aec4499301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c7e9331b4a12c9a39d86cb1ddf713c302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473530148983f89bea96a2eb5d753211303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397dcf9f52d12e33830bd8c201def10f304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c1e6fa6e2631e55d2e3da3f1cf6c4d305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692e99af18daf0807ab1c014c37fe0f1306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7a120359a472ae288c3867abf7f07f307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714e9aebc10623e39a439d2660fd8fb1308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7d0dfa70110996efd2edf6871de55d309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a52a462ec645f47204fe2865248398310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5530f3006a95c2ced42a1a3145255e311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48dc8e5dd165e56f9dd01855e4fdbe5a312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4894683180496c545c41e83a90d81e313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c4597af661afab163f789e9f6a7057314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fb20f339641dc05e2bf0fcdf1b0455315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f181e2412f585f5a56375201ed238a9316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587d88c29432b01b5f27ce5e1498e38e317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6209c79d9e0add7cd3a4c85af1d4ab5318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0db9e8965e5d3931fbcb19be1df57e319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e658db91251ad29fe6f32285ebdad5e320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1511743bf1e57fd99fe0140ff1df93d2321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952bf7fdb55016e85afc7315ea3181e9322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abf24513246e554ca1e74058a218590323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3589433a96372a487de68f1ae6e34b7d324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633379a9cae036a3c14ff4b709d88416325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60769aa5f87ae08fd61b026637471663326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1eb9f57826807d0e77484c2f0b78bf327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09a2be0ce165ae5e1d2735b76e4fcb2328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1c5bfe86ece77ca815954b170d7589329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f320339388fcc5a059ea519038651850330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e22236efa655b6d4adc9b04387b7ea7331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f4a79c0d77c664666628bb3a9787de332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186bd179d4064ac512bd0724f4e06bb9333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8e05c280279d070bf6a541c6e4c21e334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0549c620696571a2d42180a47d0571f6335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7baf38c11f8f542b126a49e5d2269c29336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59812a8befaee59ebe3da44dabf3bbb337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c7e18a26287449faf259df81cbab04338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5709951442b8293f4bda54fabf7f31339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea2fd14526f15564c5c32845381f15a340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6038145b742c7aef174e999afea7a32c341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1055151336c9324252bf9f0458148cb2342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d812e29c328dd6de67c8c0622afc59c343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2ebcf35cfc483af226974397a2a078344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6caea85ff85003671d659f4527e074a4345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875a5d772a542b84471255a5f1bb8967346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649739017217d903f13ce4912f517280347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885d7c0cc4b9b544f4c848ab0bab11b9348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a040af695ff3868a61d13aa43e888c349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e30a5ac7bad6aff7861efb7541fc54350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866c0eb33f5feb7ae50e26596fb7edab351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371eecde58a6e67751d5c6755bb439fd352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc49f676a8ce29760b98b8d6c923c778353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495a8dc3f86f56a95509beebaa49bcc8354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d941b0109d6d974b20ba5248e9c8f7c355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c467aab7467f9c2097ede15d5357a1356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e36068f41d45276b281451b24f33ad357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8429807e50a1fd9090f69f76d33c98358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7715a45ba16eeb333635b6e00ce2bf2359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed4ae67d8133d32aa8d951a4eed746a360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1a9f7fdd19897ab0e804042a418f8b361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9377aca1ec1978cf26e2c9f5b7fb059a362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2000f05efe804c6717bca50006445a4363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdc342eb7497b95d212fdca6b216d00364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72300df9bec2fb15ed5e84e7b8d8c2d8365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd841b48f47f80fc9e60a92583cd9970366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630e018473421a4e1455763b77fcf2f5367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2631961f261258e360130c1b6f7809e368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ca6c6f3555082b87c56d80f7988e49369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7d8627d5ef2b1b4a9f4402b1e8ff9a370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdddabb3cad993d8e9b9c1484269171371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c88fd304bfbcbb2ee4ffce93999a786372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eff03375bcdb58065e5464b5651e1fa373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07de5ae5ffdcf3671a087f1a2c43bf0d374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dccaf4036d678bcbefc4828ae1ffea3375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966defd4c9f26ea5b59993de09048170376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca9a922da47cb3957fb0f6073138f77377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d559825635a5880ea44f1441d74548378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd31465eceb2cc4427acfac7444f0ae8379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b19b6edd6a2e1df061d167a691a518380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151578f7ffd6860b800e84dc6c54142d381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf1f1327f8629195908cc37a8e2ff61382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca511d9a405d43851284a48d42830b1383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8692a45fb2a3b4ddc103922541168dcf384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c8354b84c38fdeea28fa41e94880d6385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50e0246b64f50b7c52197ddce981a28386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578a38e6edb10b71d170acfa0fc33c22387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b282cf76b9a9eb284ce14a55958b935388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae999d8af8c35ef2195aa3733e1ba88389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc652404a3b63c4f3062d010d4c44baa390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae39fac8d39ba9a40315935548e6d7f391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c32db02f048073aaa771714568d1d4392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0236db3a4404e918a830c9d3f0b266e4393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515b4501116a98ac4b14f1ac3c04dae0394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f945c668410d2ad2ce909f814d7995395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003c8eb442f64791ed85dbb102c430d0396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5f5fd4b2759e5ab9db1ae654f60e47397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56050b161daa3f06885bcc9f0c506811398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3981c718fb1308972dcc22892f93308399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fd30a4f735a0076da1e7a543bff897400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5010b8c497becb35ca727c88297df994401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13aa8fa7ebd7905b561550fb7e385627402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e99025efa868ee0d46cb5bfdaac0a6f403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bc2d15df6b4d891e96a00de8b888f4404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c050c4dd1ef2d46d6bfea29d56bb00405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9ddab373cd1ead8c81f79e12bc227f406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7f905978e73e29ae5d93f697622f35407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de81bff7a2122dc6a77213ffb5647e2b408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e07afb5f4b74fa058f8c4e21fbc4081409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e407849b6eacddc294c5e482974bc9410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1c1e18e2d04c02d107b9c2bfdee32d411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22507d5d2db13c3cf92d33297826a31412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71162b0914b81be7a32d58453a08c80413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a097d5d555c5bdc0a58f6b42164de1414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79aec644feb1cca6c69c6192da6267a6415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabd2224e8fe1fea6c9d27b1ea084a21416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94175838b85f031e7867f6de54646208417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae46c457661f4e1c607b91672d57a17418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3b067f5041aa57e789e3aaf78c8ad6419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cbc2d0c8a3a73a5deab51b41c9ddc0420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b58fa82b5aab58d727c8fa986327bc421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2180630ab0c6347b34b03b164725b971422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28e5461de8e22caa2400166a177f1e9423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e52d595299535439a46928913fc7a4424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004c83bbcc92877b14a146f2bce99eda425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46369514afd79cb028eebd29d498f282426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e69b926aa9ada599797a0aabdf101f427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e90793f7fb07db2193821f357322c8428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bf89cdc591f9488c37e347dd7a3ba8429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b75a7597cd7c9473f4a7fe7f0a7030a430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b2a54ddfa316e0e3d7f1112f0de202431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef94a223836fa02bac7462750da34be2432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacf6f78c6b8db32b3027016ac367960433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef417635b713a4019a017b9d9d4fb512434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe0f80a94426a9e9b39d978561fd1b0435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38173ec9beea9293e825fff7fb0d020436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c590a0973f9f22216ef0024fd49e86437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d78148191b4f0932ac24b9671a71980438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277e1615e5b66640b5fb4b9a70d33e40439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945dde339d7c93d04e853c2460cb66ff440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebf13a58823cc94575950d0a6d25e1f441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccb6faf030ab0b053453f2ff5b394d9442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3278f07fedc62a09a49487226ceb9262443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffade3777ec000b20fd6db7e228a0261444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232801fadbc0a3791ccb1aa9b1f707f2445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9b8d3f0166a89c2347e6c82b9fc856446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9d3ae56091406fca203bdd44f44b61447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab8a732c4acd1125846336fb2ec4d12448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c88456e464dced0804056ac533e032b449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605989cf408aa0c239ea0fad6878a476450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9910600f0b6bb27bbd36f3a0dd58a772451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d941ace1771c4325cd0ccee8847be6bf452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507048554d6e1fbceb4a72e7be634cf0453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18e228dc832319270742097442231fb454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad9dbaca1c0e28eddba69d4fa680a02455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af95bf1cf84a7856a641d56ccff27f29456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6d28d1150b5c3dd56aaffc1341a0c4457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3cf4b7d3b75a2fc8a918b7665ef1bc458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea65c91b753cb912fce55cab128caaa459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d3c80a3af46d9d8e93e0cad8704bd2460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d143758562006a69fba6e83acf6781461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47d784753c4eb3235bf5e9398fa8324462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e824f626c458174dcad965216152509d463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018d35a6d8695faedab3f8988958b61d464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181d51470b411f341e99b91c2c594cdf465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a8476efb292e8367fe7a9ce0a57207466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15645247d02b317d545c78018d9370db467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3ff2ce8b62d00e0644b8271d81f46a468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1efc8102783dbc52aa85178ef63c6c5469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2236ef5ff52bd8daee55802580c765d2470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708f978c0b124d7e5d4274c78a81af41471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40b9eb54874e0b9f4ea49fbc73d0f7b472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ab946b99299b13826cada87313ddc7473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7445f22faaa1da6ecb2f806a9162acd474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8902f2d8ee42bba58612dbad9bb3ed475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55d4d025b0b2eb28cd9ba0aeb0acefa476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bac69d02f6c198c42545b270f64147f477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5760280227abcf634b101ea0abf33aa9478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942a629711329fd35ef913572f42f1f4479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cd6bf0e43f3f19365696012324c330480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454d46f3e6c5930871f51e551dea1ed2481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc656a25ddab620f0b4caea287ebc88482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d42f274b49615b7e363ef99431a69e483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298afd18213ef038d6c282aa134a37d4484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa4026105b53a53ccab3303b9c1b6af485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545d386ff085d6cf450c3ed0766ff529486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9366b4eb5d8d9255311f377672ee2035487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6b3eb1dc27aab03bff0f2f1fe49bce488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22d362b47ddcc30510bea173b7c6f1b489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131121b067b744fd5c5909bc0dc177e9490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4502358e7042caf44eb3013542a48a0d491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7b697a969deee2533ffeeb8d5f3995492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d52fd1c14a34135f8a00e9282a48ee493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15480f0dc0d8254c1c18390034b5af5f494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccff21abcf5e9853e7485fc7a1b85d8e495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cd03f9c2db3f49ae64b42a274972d9496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aee50766e7738ee3a2d0b9cfcef7714497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f84d9840c347d91abf78aa8e0b34d3498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2844a4cc328e11c717dd6e0caa9abb3499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db0ee45a9f7ab5219e902646e8df43b500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665e87670db1cc72fa20479c5e329e10501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cfd59bbb2db51c36771da12e917f2e502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff8b80b98c273474180126e7f1cc2c0503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1b2fe2ffc802f28894e59f6340b81e504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b9382cea14cd4e04ca0dde286a6d2a505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d600fb4cc1ab3e03f71a5e8dc39042c506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ccfbc4b50c759ddb04b19d66688d39507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c0b512c0f754ce98e704e1aac4aac9508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8104a62bd596f0b5b93e1f7591f870509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3000d17ddf103c680b1f790b27c28b9d510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee65e92f6237efb5a5333a287daed35511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e91238364b16c6be275da8b91f9532512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79335f8e9869dd243537590a13677509513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6435d4f0fda6c1ce6782260ca48b8680514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce545b43e54ed4a66075345a59c0b10c515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5629338ae1aae5da61cd3e649322a0e516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df16ca9bda264632fbcdc889dbd5e3b8517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3c6d9c835c22e8bcc3c6b9456e31bd518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbd3eec136b12707e0f4d9213ba76e6519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b07e188bf62b72f38e786ee208a3de520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cf15d4b234b2f99264bc947d1d552e521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe5f46d6db8dee49afc2a6fb507dad1522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4968b2731ea940d1262c9a1bb611f6523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdde4892baf71a0da30a6fa8b61d513524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d3fd1305dfa5ae9f2fb0a494250f5b525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046ec7f6f8b6cee5f5ef8b0de0f7dd35526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c7c170f6ce26b5ef0a4e8fa2b14244527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18276758529c84a69bf102e73f5557b0528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680608e3c89d15f453cae1ebb22cc5b5529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2935d8c25de07e289ed4d43e4aaa1dc530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c47f813f8314fc41a9763409877ecb531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45518105cee625b76344c1a9ef00e695532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f085f23094526502368ff74eca0d7b533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cef4e887429d2e4007e2e56d600e5ce534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c6a5ee12974632e32467001c1b0d59535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217a0011ddae932153a56059531a37c1536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c178e38f46d0f98471c8e5853a2a912d537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a7a17365efdf718246d1d0bc48b0fe538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377c7092de1b756da2f473a62f8b864f539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5689f8caf6158ea83b14ff7a82d9ae540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa643859da1dbe1d046f8ea68fd6af98541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193df127df9b50d1a5f256f4483f8f8d542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39aae8c07fdda26762af4a0d8c4744f1543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f03a5631fb85093f36a4651422476f9544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006e2c61f064c5109d1f4f907c1ce4d2545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092e0d9686613c18e3f475308c925c73546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cae4e304a866eec812d8000bebe5d86547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42c289bb04a92f8427eedfbd7ad55d7548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee4426c723a37e6e613f1f5896f577a549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf07b4a7c22db15b23748d524169d43550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff746c962575ffdf53396c96749b161551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ff10d3c3260204bc6a352a48214873552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e12c3c544446ed3fd40c7de7fffe74553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6176bc5c0a3cf5da83ea98da17b29848554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa23b91a90d6c55f2b265e50d68c7b26555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004d85976c7a3982df3e932520772d0c556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc60885c8f9eb68734d8976618f4410557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55543fd0035ba695948094d3f88a9db558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f4ac6d16927e7f8b1be0a604b67b50559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d7f12c88b9582fba8e93399050fd9a560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d530c6b426783031c3c04f687b7d4f13561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d419ff6d6e8c89b01f2e2b70dc321852562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38dc1aadd717670cce881351c1003279563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e78144f36580d14c7e48cb9cf34899564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532a246faccdb37769c5e716fb84269f565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ede55b0111e238becd5b2ceb425dc12566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d7140ab0ebbe5e52af7ebbc8eb0346567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59f09958bc8c9650a1b7c5264068aee568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af9b7eb68bcb48a26fe156a7dc7abbc569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f00bde47a4bd22c94c4befa3db19b8570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575f0cb0d1e9a8fe125db225afdddd70571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732ff7e3f3c25610f30c7418e1407c51572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb8857960e6b638a090acc0ecaf8f2a573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c988945fd511e794d0b6801c3264e8574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ad4e38182304c2a73bf53b35417655575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30db005731cd0fda5a08626a80062293576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62132782f3cded68f24ac1503572686577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84509a1efb3a81a02e1785bf0bbaf1a7578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb014a5d3b684928d9d9d82f21ca0565579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966a60ff18d5ea16816371d7fa387879580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2267122a655cae1a4b51e69f5f7477e7581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01b61788bdb931c47164247829f68d5582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652a33789d2190edfc5d93910bd3d81a583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b00225f0b24aa67c72f13425209c52c584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f462243f3a0e99dc871958aaec572df7585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec09868c24959afa4c234f79d9f65f93586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7570cf6bf21b90fa545b0f4e83506189587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec3f03c61088a7c6bc89ed2705bdc2b588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ecdcbb01322456d7be23038826ce65589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbe8dc945a0a843cf3b7120e1434cd9590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9009d308076aee9bc63d7ccbe9e706591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32b468073a7771cfd122d038e7a2e45592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7d585932add83cf9997d2f8bd0c75b593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebf30d7fc1980cedecb1f872fffa7e9594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4223f4c67c699ade7fc42e8834141d595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6637095a88e79b0c7d18086a15d0c699596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10ec45816c7c1449674597fe01e1c73597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b92d225c99f964c6a427f046a2511e598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273877b7eb7dbbc21429582b47410349599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1b5b0ab605779d22ee9299fc87d9dd600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063139b7c326515d7f246d12a42ff974601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebee57b0a03a2fa5a94d49fd2836983602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a041e65be37e18df1f1d0255a588b4603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9991a3f1a95354d4bf4c0b1bde0cb3e8604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073a776a933cd37a7dc101ab05540f47605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20812adb8d509241e995846cd722ea2e606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fd2ba6fa7b64baf35c85c9c4325d28607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ff5e3b80b8198764ed0e78798f28af608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6834c5384c86218ee1c1d1ef3faf54609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ff5391cb3da5afab96cfab6b31d10c610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97781c9ce21169d9561d651acecffb2a611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cac2b01e5049d83efbca2a33926082612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fae463d0de809ef094dc087fc8a42c613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00a54114a0e7461d30f4d8ec059e3db614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cae7785c52458715974424ad6f100b615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20487e91ec64d7e230f9c84687e7e3de616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5bad75b9e7091504c2b24b4fe4685b617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fbea32a65359ac79f3fed3da409bf9618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df6cd507a479eb3aed8ff4062b3c85d619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f63e52b6d4085e6ca6da1dda0bb2af620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efe965d19842aac38ffe3f375537a2c621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7960cdea6375043212949a436fb3dc05622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b6204b51d6a1084c75dabafcea59ac623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf54ba591dc2fd731b4c1fedb931944e624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8461dcdd63c04ae5705621fdc8b5d2b625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c091823312f182417c9fe4bf1e2613626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af1b81a0d8a52d709715719a3eff67a627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7481dd2469149c3fc44defbc9984c69628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f738d8fbe611237290c9ac90398947a3629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4480394b0453d1448b1b072750b4d0f630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00c6a6de9ae2e9b30c8397b7032a619631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522d42450a6616e0ec081355e73cc6f1632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf649f960ac0d306a9edc1e4277d61a633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536e45f440ae889ade0421e8e932bca1634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c167881f54a2bbbea6c12c0fdb1d7c51635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995c041ca92ca94df0f943dffde9560a636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257d0c2b39db5ded052f1975c7d691fe637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de8e7da8957b8d72deadc373012f029638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60734d0a932e3627cd04fb8f543fc697639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c59d0b9d9ca0f461e25f7b2e6cf4e3640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62b852ba0d7e02d3b6c3175c92ea358641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe5cf5e04c895735e479e497373fddd642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd8561ae79e7e9812df5ebd8a35d1b5643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9aa888114528183bae3dc36e079af4644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef382fa98d3b65baebe0d6ab303524b645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f6090e006a135de222431154bf8d56646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719e157101cbd700787c0d4fc6528f0c647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef6dc8cd0e6f5c1bddde717ac72048b648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257430a3dc6a21dec51b30492a07e00d649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6d5d88ac22923b5dc608b8ccb0e08e650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb78a6784a308b8931aeb5621f12943b651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462832a68912721122bfe9766832f1a9652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4656e2824483e57a0964e7969a88d4b653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6a75deb136e657658450eed92e3344654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ca5418dd03c26d4e3436acd8584ad4655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdc1bbdaa63c2c7398eb1a2de203624656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2af2a5c77a0d0f6c7fd006a0e3389a657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725a6f9618e0acae95fd7a980f0703ec658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59202eae8e04e7de3aff4848478be74659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aff8250ac3d2d7e3afeed2b42113409660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b353ff339a42b6e85df2ba7d0aa6c63661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e83779ce2f6e164fcd28c4930cb112e662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66e85ee477737e3e74492861beed985663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76929de93ebf4635a875d0b773d2894664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0f9b8122e0e95e3f8b20a11587b7c4665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7417ce1999f1982bf3d3cd490ec4393d666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cdc7db9eb4298494929484ac2f4277667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79eb85f263cc7cca755c93ce8703e126668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9505d3eef88e74e5e7f27028967bab6f669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e0875dcde95264922ff94533201638670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d06553fa206b472c18701c9558eaaa671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5821accea5e000e1e8f173e50d29e192672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c80854ea4c49628ba308fa8e0c0bff9673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e897c812ef7d95684957c86eb2033343674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41d7016e2d7e25cc626919bdedd8eba675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d207ccd2818b43b52f2eef840ff072676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b761504c8e5c0c93243a54d2b34ede00677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b61a920302041e45a63eb548b8bba8678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1f2be6f1d34d35f9eb29ee52e29afe679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688ed11324ba920521c95c7f469839f7680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed73bc87ffd366f46cd992940bdb2b0681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70d86e6532d27613a593a10664431b6682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3893639e4dfac16f2cc97a869809b09d683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bef762deb16f152eb21dacb1397698684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73dd59304180328b2a53b19bbd87871685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c0918687d14ddb78552d75ad605560686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0793ad6c68d0f232e685af26238f7cc9687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968a40192b7474db0593ebab6df67ed4688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62be296766b2040b5ba0ba12e7985a49689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6217ab896e593ab541a93abea6253f19690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6ba32041535b42232288dc38f7265b691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0773737487ae268f1ef0e900d00ff89692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9f6af5b382d44ff3ed84db7e8c27b2693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503f0ed810d5d6e0a173482ebf138506694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1856c2033a509d49ac538d6cb010ef695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f20b38796ed0195e20083830ac041e2696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26edeceed736e35b54a48738f8ecd6f4697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baaa4d68c0fdbc05a5c75d86f2c1a4cb698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2b11c734154f92748b72d36c210108699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13f152c396d53902c58358af8bee988700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eec51c5bc88d5b9ba685704ddb1d8d7701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6488360041629d664ff4c988529071702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f4e06f628d2677731ff8ed75d3555f703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35455521ec4eff8b534a878e96bcc15704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d81461cbc763526f89f28e5b5880899705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058e8cf5ef1b7fc2fa08ad236e7c2602706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd04b8189d8600d77dde47463979ee9d707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3b44b78f279f724e663c4c1d0dc873708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8467b5a0e65f576388ea1d9bb7831a2d709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa514c71c583bb7d3a604f073503101710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc29bf1756fca29046687f89e567caab711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b8a9018a10bf837d2d06b4f6fef53f712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162007ffd0b75fcee1bc1983217e7d94713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7438559648e257c2212fbe883e8c53ec714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c5020f8249f5cb10f1912baff5a501715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f53bb9e380b7dd4dd799f1d0a9c5779716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afb3b79da506a895f178c3aecf76d87717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea77623679a553b840ba252b6f961ab718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7eaf6f4857a1eeaa61467e714f11114719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94524e76376257e28ec934c64fe5e59720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae600a0724f00415262771e0c31430a721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b20d3bbdd1b1ac3f74f170f881b4c3722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee7463a1b8bf0516bf0fef447df3751723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e55b368cbd4e6f83277cc504b74743724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede64821191d7c6cd4922168177b599f725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c41bc6ec618aacdb82103b3d303dfd5726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b71281dddda7d5865367170618deba7727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1541187cbb2ad8bec06a254ab8d7235728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0627dc2fe48eaa0ce870943271e8477729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873d0833db583d31866f78833c18bcbf730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc36e97914049acb4d9d39f3f3f49c71731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e528794522219835cda83d20e2ba1f79732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70441cd8a4aebcf321d985959a7b396733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db93398f058dac6f784b0522337fe8ff734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da65ea441c5bfe4ee9c4784477a9f101735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b72fcd5111c17802d1ea94388575ad7736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42eb1d7e9dabf87be725ba2435b0c7e7737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811ddb80e6643541a02f02d9af08f4f6738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db89eedc6b0bd5e4cba8300f5c952f8739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3d8192ba711b50c3ff43af892a645d740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bed52928ecd37c7cab18bcc21b38774741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa70a2186e751418e0fa24b479ecf26c742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dda1b5d02826ba5addd0e61f076a4a8743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517017c04714792c5a84e0dba9c021e8744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208b29268bae85857f4634e317cd2fb9745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744f303c7ab4a86f5266c02c3c5d3752746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8fbdfefb999498a434532f3b2a6b31747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d721c7f7d6a8488f35aaaa28ca5ae0a1748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53829b0fc053f4c61a5052e041fe462749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1f66efe3f77d8620bd6976b5283b65750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ca171e7753580fbaa4883b507d2ded751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f89b0dc391ef8ae2e86c13f10106e6752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2beee67518eb9acef94d1544ca076f30753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b754dff362c2a4ed54f6b3b99169adc1754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06af84c78d75a77d540496077c7d8c75755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd6cb78d7d1689bd7bfd38c8f98630d756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7503f3060e0eeda0c799a483d4cb5e4e757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4264115fce02bbe78fb6750b73bb76758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8250d23e0703087ee21cd9e7dc61053f759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>