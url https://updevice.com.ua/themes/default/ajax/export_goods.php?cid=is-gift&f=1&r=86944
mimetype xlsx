--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1096">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1087">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1204,68 +1204,50 @@
   <si>
     <t>Грілка REMAX Electric Heating Water bag 116 |3 Levels|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/grelka-remax-electric-heating-water-bag-116-3-levels-/</t>
   </si>
   <si>
     <t>000005993</t>
   </si>
   <si>
     <t>Перехідник BASEUS GAMO 3-in-1 Lightning Male to Dual lightning / 3.5 mm Female Adapter L47</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/hub-adapter-perehodnik-31/perehodnik-baseus-gamo-3-in-1-lightning-male-to-dual-lightning-3-5mm-female-adapter-l47/</t>
   </si>
   <si>
     <t>000006054</t>
   </si>
   <si>
     <t>Універсальна лампа з кліпсю Baseus Comfort Reading Mini Clip Lamp |24Hours, 4000K| (DGRAD-0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-s-klipsoy-baseus-comfort-reading-mini-clip-lamp-24hours-4000k-dgrad-0g-/</t>
   </si>
   <si>
-    <t>000006247</t>
-[...16 lines deleted...]
-  <si>
     <t>000007488</t>
   </si>
   <si>
     <t>Лампа BASEUS Smart Eye Series Rechargeable Folding Reading Desk Lamp (Smart Light) |3000-6000K| (DGZG-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-baseus-smart-eye-series-rechargeable-folding-reading-desk-lamp-smart-light-3000-6000k-dgzg-02-/</t>
   </si>
   <si>
     <t>000007489</t>
   </si>
   <si>
     <t>000008258</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB HOCO USB cool LED color light strip DL30 |4M, 20RGB Mode, Remote|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lenta-na-svetodiodah-rgb-hoco-usb-cool-led-color-light-strip-dl30-4m-20rgb-mode-remote-/</t>
   </si>
   <si>
     <t>000004184</t>
   </si>
   <si>
     <t>Ігровий контролер Shinecon SC-AG13</t>
@@ -1628,59 +1610,50 @@
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009651</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
   </si>
   <si>
     <t>000009652</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-209p-gaming-mouse-1200-8000-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009687</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME SK-503 wired Speaker |3Wx2, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-sk-503-wired-speaker-3wx2-rgb-/</t>
   </si>
   <si>
     <t>000009690</t>
   </si>
   <si>
     <t>Ігрове кермо XTRIKE ME GP-903  Racing Wheel</t>
   </si>
@@ -3355,51 +3328,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5359fdd987a78cedc3d683a4975c3f771.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80d0cc8a3e7dc7b70d3ffd04168b5b92.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc71bbda0b33611938079f6cc853cbc3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f27e7603b0466a6084dfdcc838f5d444.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9a81e9cd20b2fbc4a76882ea80bc0e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2065fa01cea95b1549096fd0dac195986.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee54fbd86115220b7ec5c60fdc228b07.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d092c69fd3e3fdf1225263037b73098.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23e11ccb44f6b2758a4db1f525422a89.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6b7872e99455ba1e62a96913854ff310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c766483aa49bb8317f665bf94838294711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251c23e54bbfb393aa36a7c1e897b1c812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f252667aa9c4f9336c73c751b612e413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce18072f4057d7cac4720f4b4b208b214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9357c4b1e8bc447d34c5e72746a9fbe15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f67e406d0bdeb086ac8cadad8784ce16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654f172d07668cb5acd875c2409e016f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817a5a22ad8fbe71880094788f58c8db18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf6f623e0628fffb0316371266a1c7919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cce3ab1957402a12a3b091ac0ea10320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e30b1c272e11f4065ec098fba07573721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6192c29f1ff9c68866826b8d5c32884d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9004367b1a965c96acaf9171c2058fe923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c240b0aa2f745349d96efb6e6cf4a424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21e296f8ddfa4b9a046d04fe8bc8fc325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9922acd4438808e550243a3f333ea226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f7064ca967a8c812f5f5ef3007999b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86304c4fd37abd046a8d089606a22d128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf6314511331f3fcb04dfb3b354272a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb203a18c1ee29f42ee49a1beaeb0de30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d510ca60cdffe372e57564abccc24431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56820084712b6efd8ccf9c37d7e9b52332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6eec03da4dfd0f69105887fd84578b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4015233745086264d63607d1df019cb234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e785dba610e784b15a3c07649c71b0935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fbd1a7495f0a083d848fa5a64e14e536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d24215bc8ab07e0659c2752f14fe7a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac636adc0b81e071307f67bbdfbf858e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2114385c50636469dce8dea46855a739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c534e1e5e20f64a16259a18d54f167040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fca48122a99ab203ae246e4ccadc5f241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715ebb4b177d9a160e798b34c127fdeb42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a82e32974bdb5e82186ff70d4e06f3243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81423f570f7d2d6a76b5d009ec029b044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b40a6ac9d4a9b537e4366fcf02ca2f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f345e1aa662247b0745f1d50f8853f6c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79b03c526f2c800e17b9d5cb7babdab47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91166a48f0024a5cfb96eabd6bd5a5ee48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a76400073727880cb2e80fd353d65d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510f2469aaf01ce864ad6aaa11c4a29450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621d3f2043e66dafa51ffadb50fe710f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b76e9ba86ea86793ac3e01bb50cf9e252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bdd46adb0e5c57f02841c932a5bfd253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5975ea274108e6a306c8fa98bb45336a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6325d25aabcb3bb2646fb7dc894ff4f755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a92f936d9efb1a7e58e8c24f60952d856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5888f53ea62ff095896a7f3c9b0dc157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9340284ab95027fd97bb43c8c2f195358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f938a42a41d61da179ac19089181fc59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30294b7c38be2eea371db1d2130d0e360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b0897a9fba74515898c4a723b2ed4161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cce955dcb97617ebe3b53e93fa35cf862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc2eebf6d724c8ad212c1d2b4433b8663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bab430adb019e3a0aaaed48b67bda5764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec355f34bde714ea999d81044817ae265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436cab9512492a987d7262963d89c18866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa72934e984d85d0160b79c136f6c8167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b857ff2ffdbdb6ec194df79e203a0d568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1464d5ce6703d7e1da92feb829ff8f1d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16983a4bba00556f8082ef19408e034670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bbb7de0db7fcf346b8f5502d75a90071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fef3589d9ea7e361bfa65211f8453272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411c4045d9150f50a3009e9c38ec180773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb2b6eeb0c27ad3852019c13c74fce474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb7d2be51b29dab6cafe0939ff6cb1375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac7b3f5e9ebaf82505fc84157405d5676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27723dee0adae69d02020aef91751f2d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5211d0e68604a07895d7973e2d0bbc2d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcfae85220f921236dbe42e34517cc779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f79e0bb7a65ad3227ca2fc0369c0f380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a182b3f3ce07a2f3a9f2d1e39dccc58581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5434022b92aa77a875499e01d162ef82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464e24d08474d3e011df052528a2bbc183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a5f3157950f46cb504bb1b1baaaea784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a843de26ac7c01bfc7b30a98cbe149e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b8f6dddc2d291e7424f1123f3dbe4786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac0487ca016fde91eb913f1b07b870087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6149c97ffe98499f2a3b20685635764588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80134566ecd8dcb02209b43a832d520389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21edb0b25ebc75d27ffae8a92c53c29990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d3dff26704156cfa9ec101e4fd9a7991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbf79a3e48ea3b69a5fcbcee2d4740b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10586f30094e5db984de663c74c04b893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972c36f076e51b747ee35075443a512294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd4c922f1624681ae7464a28918089f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d2a10de024629fca4f838d5c569d7f96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5d3b5fda3bd75352e93581c6ce99b697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cd62d6f1a8201992db31132f29c7cf98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b02f2f29ca518afc016e311d2055d399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35d0b32d0bc4c23554f745a8baaff30100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e67617f1a27c03e080f327e75bf7dd9101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47988c6add16ce62eb067cc9dd1a6c33102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa9f8163cb96135269be8e17b3b1824103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b449728af4f19d6818e59b58d4e6d926104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc94c8d58d38ffa6b9a84681b0b6cc0105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcd30b9c3df3884561df13b7fe2ae39106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddecd61cb7b9376b56e2e728e8d16ca8107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6957e8d2eae108303dbe750effb9ea108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14cb1b4d71081326451839232a3537b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc41e381f132086ecad6cea9689a868b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554f40f41c4e3e52f4fcf53ffcbe5b88111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b565218e2cdf9c63e86679843903f5112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f05e195584ebe87fea8301f964772f9113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a58436ee32ab6811cd5fa1a9da6af92114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56641c952e103f519f58e3c21bced55115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d46ba1be6839e3955163333e179396116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92c01f65be86d0bd8f3700e879b9948117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaaa85846b6fb989b46f36bc78e5c114118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddee21d5240e218c5df22280a9cc0f8b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd047f6e82923dda07a56e1214ceb1d8120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3876fa72decb7dac3c4ddf3ab0ad880b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ea34b9fa2d627d8ffee5359e982171122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e15b2cf2ce60551bc0d8080beda070123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25773667510b18371de40e1eb15c1ff5124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1c443ef0143ec0aa5c207bce04cccd125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c641cb1e5d587741e0dcce421fad6252126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54287f0e7194e6683155584637d83b62127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a985b652405d7932672b6618a062e5ee128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4850046580449e101818b956957f3ff129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bc056ea4ee34ae99472a0b3cfd358e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cbdd9232df89a3dbed4368ab02206c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9d035c87637b5fccbe0f685edc430d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240a6db5cf24e62b0e214732e5ba2f1a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170e7b64473c690c700821eaa3decbb4134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501d3fba1afa90e40588748651bcafa8135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92eecfac3912ca747403050e0af4a607136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c18cfdb958b3167a4faeef276bb669c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b449e8bff7fbf38e7caee3514bf501138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563c846d54bdad5c58d2844f22d4877b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b533aa008eb48e1611ec6ce914a078140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942fa1594f9afe5452caf37443298950141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04228dd01d0aace37c6fd3c2393fcad0142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64aa2e40a97f16782dd52395a62ec498143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c7d40261cfa77014deb539b559dfb7144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcd1f2ff302caee09431d2b3357432f145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c20b9a00b9c78651688cbcb986ab645146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5bdf088b2c94f725cd9d7dc91be870147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bb5a756daebff1a06762db2cd96108148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d6ae514d5c5de7d562fb68a9f4ed68149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5a8e2d92684062f6331a61668caf9a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c2e12a6b520b5c378d4e68aaf76bd6151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb0b03afbdeaa76f92771f7cdefbf58152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be43e7e23685935e8aaac2e3fc6cde6a153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d898b56059eb89b64200d530d1c7365154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061ec49669e30419ce515188cffc5664155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad5d1962b8dd1f22ad0ecf2259fc5c8156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce5f4420fccbc40ac7f097a72a45dda157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663d564e2cb745d9b7c695bda0988787158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0874c3fea241db811aff60076b79f05d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a3e7ff2980d7554df6960d12cc43ad160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71484f70f9174eed51201bfa5b8bcada161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecbf734a97fe33eb415202178bc1f26162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c895cdd96e954bed5c1d29cb5f0e049163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9374eaaa3cb19937f06a4bbfd89cccd164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9803ba0e4d036bebcbecc9794225495d165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9b6e6d73045df830728e4367f774dc166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f444a2ca85367285af6297983148638e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e226274f77648b5e8191885497670014168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ff2241b45dd539f9d5265169beaf97169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530c68517ae3b11a6f7bc3c10dc60d56170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bbdf1dd074ca3a8aa957feb9219e7e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8421c4e01ae5c99ad148aba42af7cf3f172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d3afefe25108d95fcc2cfb267906ed173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f004090b82bc0f19bfc701b7eb32729174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964ff502ea766df9414a38c3d182d571175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32f921534dcc330ff2ae8e1936d6b1f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d0f2b8b4ccba9f71501bfffbc25bc3177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ef2c4476aa4434ef0bc87b6ef5590d178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cabccb5951e10fe6ae9987f65e11fc179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c00d0f899a32dd7139cffae9885154180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ae761f98d3733f24ef383286e1b206181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1a840b63a10fb4f8453cea307cf25a182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d6badce1a70ef5a1de5d30ddbb0a67183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59aa42fbfbf7b4362f2ba9f591d28092184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1386694ba1c02dae2b689968db8eebf185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e3f6f64ec7dcb9d465e38288312165186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ca05689ab462ff016cee8263e0c212187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6869cb244a216427359f3424c718d933188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ac2a864d0b97d2f05296fef1287360189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f1029e1cf5ccd1550e16fb979d870a190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da19f4b3f9e8dd26424c5e997e0b2abd191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe4d64324ceb8a35f0c252c55cd3c4a192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b3ea8846fc28051b4984f2c8e459e1193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43362065f63ffbb304889e517dc483a194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb1eb60c1fc8179d33fd8c56907ae4a195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443b8c255a9b40dc9d213c7db42134e8196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d75190143fe059c3f8bf81ce1d4773197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b8595aa9906f6de9e0870597ee4e27198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea77179fd78200579588c6b668cc4bc3199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796dd683f13a0373d133b0a549b38d4f200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348c63d56425f2bc8ca984e36df4ca72201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe74c91fe1d78193a0e56ac05a59bf6f202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07b1bb42e5a24a27a01e2d38ef4c561203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a06f8b758f0e6b50f252c98e867be4204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3df45d1fe29a3592c9071ce0ee8df03205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89446c0b4dd64309e332d2661d55855d206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9728e87ac624ad9a6fa68ee2fcf08485207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2721d3fff121fc2d3acffda618849888208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b268b3e11bb4872a219edf9de3972d7209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732a35aa9a8e2f5b01ab20216641eeb6210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb6608756d825a42fcf0bc8645394c6211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2860c555c17b0ba8c11e7b064ec9c309212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbf9a855210c45cdbb3223e048496a5213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9327db3bddd5deb294175f777c52390e214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b75761224ed14a77195d42074a821c215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b76c1137afe0970805a3ddef41df81f216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae63c72760f7fc84a340fafddb39c67d217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992a6df79b33b7979e28c8b53c812919218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6fb0daa913759412033d277f68ee8d219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d960fd95ccf118dc229aea2ee36af41220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3319ed076e75f5a7a0526ef14f5ad15c221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1271ac414a1adfd4c34ad76fef2ca5222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5749dd42024cbdffc0607a14f4d67503223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345f9a3f3efce2f30fbd7ce39400a565224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2cce8e54688c1cf16925e05c52b868225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051541c1e61e1dbb510e30f5a9770760226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e286a2f44728a3cb776bb350f7dce8a0227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2462cf0c4dd322df719cdd581f020f94228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98da8dbeaecd38a4d094c1a70aa067b229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca146d783f5edaa60c8debb88805a6e4230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e174f44678bce4c32bd2dcd42deffd6231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e17abb19a77622013e80ea07ff3434232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4600a4b69e1bbf89cc433457cbb5ae5233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b04d198cac6e6e83cda990ad9759163234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a999f272b6541681f9be44c9647f92b235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2afef788d92877069a4520d9c1c8624236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01ce41fc231eb0bcb22d9e8c1fab3aa237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c1f8694fcf46d628d51979eff836fb238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76de24922364527c6bd496d27f01b835239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcabe421bf1a442bfd921514adb405ce240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9857b1b2d8427747775db9fdfca897241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3bc572ff8e43270265112cf1050691242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc1fee72e1300e63bed586bcff2717f243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870d6da883e88755d7cbaed2af52ee40244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31d1779daf1cac021bfe85715c6d106245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9507687a24cb4be76231ded733b3d520246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b205503fe06690dc2e4ffd2d102696c0247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742e2ff6f59600742b5772f27eaa350b248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f65dfa78fb70ae3fe84f51f1beeab43249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef14ba09e978106fcd6f539e3ce19cd250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a2e7ff46ae13f73ae9803aa2653540251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974bd8febf5dc122a049381850d5fd0d252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed534ccec49b3a7b97812b921b2091e3253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec2c97e0a86ab4e6ddad24c03e7c018254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459ac67d05f46e0797d400cfaa3e32b5255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8596ea306a64df243312823f8ca43a27256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663433db018ba0b01da6958293622168257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e773a49d9647f3e6d65b7a1bd421428e258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0252a00cd0688d61cff1484287deeb9259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8cebc027ba80ab066f86b6d8beff03260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5d97196e169f4362e023cc12a79dcf261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19efd050d6c9f04ace0bf9e8ba63f13262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e91646a7e7e83c04cccac43e977fd8263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fa92d58051db41bda4358434470064264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2621b2dd7a54cc08a629d06edbe02365265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d486d19b564087b172fa0f99ef62c6266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35a3c09db73332a5a52cc50fd585437267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c65653cab8c9e5f00a04887b23dcc1268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00492c774345223019b89a1c733de78b269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2005a973facde3cf27b0e11bdede7e2270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e2b178949ef3042970152999b2474d271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3e82a4909926b61cb2aad194c180eb272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00b54b46432faf0a575c67f305ae50b273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36acf1ce4f0bfe137ce242492849841c274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee4b0601b023f14ca574effd81b163e275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce35f7040564223b0a7d03342f1b8bef276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f75380437bfce1563db64013a24050277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8299bf56ab12fc8a3e3d2f7e3bdf7b278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c2bd47be959a9097fd002bce5048cd279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aec69d90371e9f201a534cf59268221280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622f2e893bb6b150b3ad986f3c791cff281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00bbf6c640d7b3abca6e1568311ebb8282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4a934f0b058be636146790c7ce3c3c283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e635ceae0acbcb3628fb16b9cd1e5be284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a373fcf9a622d26386fe0d4f044d27285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cda5db40ae1b2247e35ac3c8a2a1b57286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd710c58f8087d019984154745bf032287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325e5d893369182725005003ef387700288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ba07857a4c02e2add729fd85298b65289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a4ec9bd724d4cd4cb1502ac0c727ca290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b40b50656b7aa5214c82ec0401d330291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3149a462a082279251dbae1baa6d746292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fbc313633781ddcd40d5b42673c595293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8223a4e872d7eb6dfb3cf1641204df24294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e9f81a6ced3f4d4926263624a8ce73295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5cfccbb346d1d131ca11df68ac1d8b296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857b377c6e4dc7620a7766b2ad9e5fef297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbfb0e1aad2e7879a2844a73339c100298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925aefa5ce0842dd89aabbc3e885783a299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab806880bf53437e08b5f19b1c658588300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0b6cc1eaf784c7ea079d48133b82a0301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d684c7cf61ad189d01ca8d4bd0b40bad302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed1def441adc0d003407ca8516f6ecf303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba80cd0fe2b337a150b3db2f6830a6a8304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804c8505be7a04d6e49fdbe18124ae1b305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba61a3e4a7fbcd3544f848fee1f0dbd0306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0adb9b335413af99490cf3de67520c3e307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62937241b95735292db513d0fa3438d7308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca06dbf237d78cbea3511ee9a35d92d3309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36d22aff7f019739d8a1313a4377f58310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8010b1660c4684eb5f62f067b4c1fcab311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27519efca281f9c49a3aa81bcf256b8312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f99843e08b16a7d2200ba38dfa36e7313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245354a6006b61a88695805668f1be3d314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb50fa4ab710242a87dadb6a3351047315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948472e80e151e598af6ee8ca0bbe1ce316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2446c900d87aa52e430a009becd01a317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de58ece95241ab94b2612fd72170260c318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6e802c2deb67d7eb1bd20947b64155319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9824f48977fa79ae01c302007ce65b320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc79dff2ffd17f0f34147f853f925325321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8262514febe3e8275aa9b086a005eb98322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ed283da6c343884685c5d9eff6b3ef323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269a23db25211ac918a4006bac00d689324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9f7c3ffd8ca3589fa1f13d3f02bbc0325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558f399705a5ef28e146b7d19f497738326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8dddc38643d6b03c4c5d0296db5e7c327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a14bd43dc90301095ba2c816887fa6328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d1de388301d9e71d26a39a9cfed623329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c6d407670d1b901e097aa38cfc0b40330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5db6ae7c5473e7441d623393381e10331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db357adb8d5c7984878bb3d202a55a8332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b431f5432ba29193e980201e28c8ee24333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fe41dab2b792bca130e8c2b5ebeb01334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78f6957b06395416064422f2834ec7f335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f13846807c8e22b896fbb115bd0263336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d458ab6526ca162b9ad7fbe5a33f0ff337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9410987d1180128460492e95f7cc8d338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ea92b544909cef7c76df5c7230918c339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93741409a58214e2062b014c506e8fde340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e694ac57359dd17b47257f6c2f668284341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629718edf6fd5c9d703e62c9b07c6f08342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe17c10cd85d5d333f81dfd0b0ecc99d343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12792049aed68beeae2d7f8ae3970892344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cafd8b2128784ed12a300dc72b74a60345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3955c73031b717429595e929be96f6f7346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb9e34e78a748d05e3fc00538e7b52b347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eec08cb7f26c71b0684753d04ca159b348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b155a9212b64894d2fd795298fd5f8349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac89a47a5404ed7ce1905fd2612573b3350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ebb6a5f44a2cf69055d82cbfecffe3351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80ce2f36fe773a85459e30546d8c22f352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598b61779277160ab488a942a30b3a62353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a40501a736f3f9d1b81adbc3d6916f354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c969c236f2fb738c1446d6e87eb79b1c355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f75621fe7641a36252b52caeb9d473356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd53665af469ab3355964b5075463c4357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5743de07959b40e9069b5ba3dea23c358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62804d020a5c959e6baa8c5cf055df21359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751b16553959bc7f4d0a80bf3b21108f360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c340899a630e24b1f45b8731c120ad361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9fb21ee6be71b6d61fedf38fe95984362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5a853c955e80ff97a7e31bc6a4bf06363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84fe4bd7875b38d40b3254c0a0eaaa9364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbad45cb54e0681d841a89244e117eea365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43181111a782fe3f9aff73b775b5379366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e466d21b6fabb67a120cccbaa883902367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b41a84bc4f3f4c61f6520004d6733c6368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567020e10d33c651b782c041fdc7f6bd369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbde9a790c7387420034dd94ba100111370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5edc8f6e5f8976eaf1035b4aeff96c371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73db0dbe59b77d65b2c6fd1530d947e372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74af2b1d644fe7165f8bd001558612a373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f338703c2b069bd6d792151f88cfe431374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c298d37e68af47c270238dbb0c1f3138375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9ad1c0d1122eed6f4e6c4d7d0beaec376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545391d57db30012e88131c6af990972377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5a3996acd2388a30a38f459ae88cd3378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583e576bb95c7c26cbf726e83b6355c2379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5ba3cdd3e97151e6e64fbfbeb4de5c380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686c7c6325d974b0ec40530c53fe2e5e381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b3949629cd0f41bbb919f67b229fe5382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee57a7af0ae09f148e9564f89c624d2383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0820ae809395cbe54112b7a68c60a490384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466a0bf0399d7c7066886ccce93dc2eb385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df256244b1f6b77f9a7d4c319f8b59d386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5c26ffb00e03bbb4547bbf31c1c9ff387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae70db7f967bcd7584ae19fd4bf0d4c388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4489728c9c032c1b0cf1c7be7618f228389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f324d2ea5c263828611efdbc6b6208c2390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c304cdbe4f6f6503895573b495b195bd391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f614df0e439099e24df7c498f5002c66392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc1b50d8c4665809bfd24d84637a086393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae81ecf623eaa27eb70bb0d036d129b5394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cb9488d2de70ff7903ef5e2bcde01c395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae0836e15b06af7b3e9a5226b8f9338396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758c73c39c07109f2b69870dfc6112c3397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c376c3b8c42f25504122d776e49724c7398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2aa6411a4f2664a2c7f82c76191bdb399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3221bf9d543332474324a5a468bd95a6400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958cc4d1be82a245fbef08266706a0b2401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86e564511c036de26e9cbc2af1a4bd7402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c277798e7cfebfd8e61a8c936af65a403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0225a6aa7f51dfc3802de187d86c7f404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8ce2e18f8052003786d9afa17873fc405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ad1231e6bbcf95455bbe127c24fa0d406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4de80df6f534aeae6915fba49f06b6407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4e1aec2f790af4edd4e4370ed380b1408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd10d18e32ce95bcb3ff5f8b5346a331409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cc4972078a067883f9e03749e16cd0410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60072d0e3d525453c6a080ffbe5198e5411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f5c8aea0a069e4556f6400cdf0f3d2412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781e1a5ebaa674e97b4c73a3858dc8ba413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a55fe74aca439e09761cd369b50303414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fad1b233a707758af1d84ab899cc0f415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a514cc89882303637fda4a0ba9d9a13416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e81e18d93906e3e1e280fbe5b7ac17417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605dde907fffe6e6a83a60feb582e5eb418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7df8d44242b3a1139a9b09ba67d363419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d262f32b3061913284bb7fc00c4fbad420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fbc0fcd3d96637c0e7a4d444396aca421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c16a155777fa5678d72401b85a95a80422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87758a912edbb3d6c75ef9c96d62adb2423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6507caadab5e459fc122e54b0d13f4fe424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d8423927a675ebf338bb547065d835425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df67c09e4448650df2b646642186767c426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee78e8ccce1e7927ebc07fee6dc39fb427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351844d700dd5e8fe4d6f33e52cde1dd428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7504508f0c1886ab0e03e9467c07dda9429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db8eeccbf68838b62fc0af3808d0507430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0778737161b10292cdcdeb05bf01729e431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b78a6dfbaa8c221af98c063fe3c3ce432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b169b0edd48e13b0e1586fe57418dbae433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35496ca7066148c9579ff0b857b362f3434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a516440802fdb6621d648b85e52fd5435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b38a72431fce48715a3987b7cfe3c0436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0222557a9bbc94cda3b910c9d9e6f106437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99eca689eb44f2f28d4c64721657473e438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e187dfc4c1f72cedab883a59f0e8cc439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ff13a2f9cd1932eb333a16140b8372440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855743690d28521549cf7f6656f03b15441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c392512471204779163c760daf07161442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d75ed044fb0a55c5e323ea5a4743171443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712201f7ad2dc5879c65925ee7cc1f1c444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81cc0119aabbb4bbb6b7781357241a7445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e766e6d601f3f58ab9733c979a30ac8446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715290f0c85f579e02f921514d68d155447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7114033e559e43d598ad9f8acc5f7f6448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf881da1c134692a9989e48ba688c16449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0790a3c6259d39737abf412d7005af450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265947fde866fc8245b07b4df169b1ba451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36eb6419af39a94bab5ed786bd4e7093452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319bbf80b99dd263f1500bef2eb70c65453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4db2141162be695669a752fd2d71e88454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b2fa08d927e721923435f3bfda8bdd455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a239b1690999cbcad7cd0f7ca808b4456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16ca6d384724269a29f2edba97ab1e9457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a2d5d9835b814a551bb7574f710ac1458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ed273392df9e63c6506da5340544dc459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a947f11bcd830f0e5c89601ac17fa8eb460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c08db97a9e729fcf709a396eb4f882461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668f2fe5ed333e0f9fdb50a91d12e420462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3d576421172f12b0977b9b4b2d423c463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb80cb4e3947ae6e795e32d52fe12b8464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77313cb84ef145bb0bd94f015c9f7357465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe2cbd67682c59a47514c06fb2a37d8466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2ab3ebb74f1012cb179c30d3fdda20467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eeda77b1a714592301c4faad1715066468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef4e8ffbb7563065d61060ab26102d5469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d041468e4849d6451e50f9c6476989470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51ea5ba209abe8bb15aa48c5c43a08a471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52be3a0ddcf4a35643de73909e580988472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07f1db6a8bc12ab00da2716a3289577473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49e2bab3ee11645d4340d2cb92b017a474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb3212ae362c69e92f30ed169cf0489475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bf0320d6b92934d5cece2e9af3b0bf476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f744f3e96024827371fe14b716e1165f477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41d7e0b95369c66807a8a31da0e095b478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7721f844ab08aac901044fc7bb09ecd6479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d251086d797fd5d7e7d5d07ff7eb1b8a480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d09077cfe0f762645e78c4f9b2cdd9a481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb44fe04b8de1f82aa31c242298949ca482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f5fa862ec010ccfa7b46a1db191dc6483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08bb9b34b6e66da85eb68e7aca4e9cf484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc3ba0c4c76878d85f31cda1607d1c4485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4aede441685eb4df38576253d5a913d486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1891638f044c54945b0006753f140c4f487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd02f126acfb67aeb4e46a13d5955611488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35c0fc48b41ff6afa633b0e43fa87db489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb01d1042885f77c431c45f575b5f6bb490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bed226f3a6d3e9b8ccd9b61d8c9e474491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7940a907fb4e0944a1aebf44b83be5e2492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cdb129da2a9bb262dc8c38fcbdaf38493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5126945ecd65c6ce53b306e8dd50d768494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d1f06d2263261d9f7f72c2997bb425495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f418ad1c9a449b1d46225a728f6b4fb496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9346b4ea4f7b68f1b672aed1e29797a3497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c011d1c7691f02baffcbd77499420d8498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfbddf753220cec893af49b3890087e499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1d4ae1a8d510cb461e757ae42c245c500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd8de905d477589c069fc16d8c3e2cc501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5d9e3eea568e8ea729132bc6508ff2502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c591cfbc20b64a262b6faea170676424503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80bfff7e9f27a10917ef852aa918cf2504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f60420357f9d8bf2d0adae986b0c2d505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbda596e6f98a21d0e31af2e316ffeeb506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89926358dee630ffd7339aad2cb685e6507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81aaf2fe76776b29273a07d3305157ef508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2696823ffe8c46a12c81398f56323c509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad04e1566a87d3597ee7f51cab4f22e510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfba7ba29896b060c6da9603e18fb7d8511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6e28a9c50692f0cdc7992d30ad001c512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef28d6b94903e455205555a548b68137513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070bff7f83312b764569c050324c6a44514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a39715929905bafd8149ea4213f71ff515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9d7bd031a759733f5acd9694e48efa516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70860dd7e317dd8a84eaf1be4a5b9f9e517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5054733c7d6b0a759e5b85bd971037518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350074c1c0d77b0b66465b5d773f971b519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37231819d02991e11bb54b66cd16d653520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a264dd5a3b3a580356c182e17a6b8a64521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f709bf9694d3aaf19f907343b2454ba522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7127dc7929d872be975566db93136186523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73f12f3f7ae7815a7d8e63ca47442fa524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c4e997a65255156d8a025e51e44b52525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c183ef575da740447050b5e096e3c82526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36c6b75a55b413aae6025930e98eb1f527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8733d33f3ed06f01c480d6028539ba528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667c8596cd031bef8553a64b3584fe03529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd07b7637f72432921ff080be933fc4530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b6960a82f89b1a2c12ecdcb58a82b7531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56126f66128470db8c4908b39df9dc3532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d218abb418e79670a8db4a0db3c626c5533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99841d3f24778e8bf34c18ac159ca694534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ef9270205bb65020fbc8302c96a9d9535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081713b56b5855a8a3744d819526b7e1536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed8cf40f1d05fa963ac3aff11930154537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eded2b93b3b13daf919e089d43629d2e538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea74bde2a579a4cf893c20aa113e5311539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0214a23305089e3e19109cde07940a540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e3b2f96d854bd27e957f5c958894e9541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fc5df3d0cb995e450573fc5e84e96b542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe44319b52c86c3023c20e123bf6d00543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb410c509f80fbed4bafc4252e1eb7c544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb5325a944fc595c868ef04e70693ef545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299e2e99be64dc5e8840abdfcfcf826e546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83222f49886202d1d20c1f7acf90e89c547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14b56ee587cb1ba656e5fd750074602548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de489238a0318a6255bb72fdee678eb1549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581d0833e62dcff36be8e51dac5ad275550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6400b76d8a5426def11d78d6d3dd1ca8551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c296352e528d96d704506ea14a082660552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738868ae4e1bea90f0935aa0c3fbe181553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20bff9a36d121cb225365bd9b3d2137554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8e791ba1213702316fec22b95e36dc555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae000afeeb6418851795f23f296451f556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1646ce5f9cfd4535b4b4aec4d8828ee5557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c74b6b36fd91b2ce2efad0861f7984558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2f659e27b9afc1b793ac6a39c67d84559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6087231e4eb0d69c7ca002a9bd6aeb8560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ce69f0a75446159aea4a051b2b76a5561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e843e812037400372b94619b8b738aa562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640deff81be2c78161ab5f168badc415563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbe67483476dd534cad2eb589f5f18d564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bea1dea8a69a6417109a272470f0655565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814ba7ee231b8e6be7cd6a1cfd439b8a566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc1dfb6b183dbf9cf703b1b9c9abd88567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478cc29762d7b07da1e3055a2517a12b568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6065c2154f2ee45bdd941552542f4668569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f549de314e83947be7748495836bc60570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de63158416ec891c70de44de71dabc24571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8e110a05451a1774996ac1ace5cb87572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e89f43b9b0eb9874e60075cab35562e573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9b19da2c586149905b09917bfa7f49574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedb9fc149201ccd06d026f457ff8e39575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6ddc2203a5935f210655c145ece07e576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e027fb49541aaff79e7077470e50308577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a2eb4eb508d15aea0c74152781490f578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3171a9021a36d34185936fbc5a02bd27579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06b1720d1d2375e1f0d721ea559bc89580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3299b3b6669649ac38f31c0324f06a25581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc7cf08a32e5a77ba1b00bfb9bd9aeb582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed5251c9918e56a6eb6c17b6d27c930583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da045a30c840007b16475c8af648cea584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c82ac31c15f7b08ec5c8bad064e2f4e585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9ed7e3e8a9b8072f737095d3e7d41c586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d6fdf91b1f266fe27bc9893a20134b587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f80ed1073659b0e8a5023364713706c588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08dcc1ebb733261534776a6c66c0dc97589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafd7aff7cf0d0974bd7190fe4a5eb3b590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f590fdbc9f7ac5ec34962119ded16a591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9278d8c83e8112188f8b50b91285de5e592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdf26172ac46fe0845c9fcbfa27ef04593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e385113e541ade5377d24e3e480b4fd3594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3036cc27a829104fb17f70d5e2a8c5595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5301c6d640fabcd3c14193cd9a54bc8596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162882dcefd0e1505180c492e23b5fe7597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d026912af9173fb14b8ec03e697ce3598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35dbc6c6a2a6a358618b389b07c82f68599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad485a0213c80a09771db05b4ba94fe600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dde835b511eb2d5608dee5b9acd45a4601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b22056f88fa38e2022a65c883e4ebf602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3eb33ed33a623ef1f5429211cf31ac603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b2557cc7103a99a3b90c7949b9b50e604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fc599e72a509297025a46e5da6a8fb605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f432d6ada9c7125f665113c8431a60b9606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf32e41554d91cc3bc333f8889394f3607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e38396f7bcb5846bb1efd36096536c608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19dc01e5cca44a78ce90aacc47b682b609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278066043353b655372932305a53d706610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84109d09fc0a93f3756516c3de1a761b611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ed8fece47df6c5c4d70590f21fb2c7612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f6723f9f6ac14cbdf596fd41d259e3613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34ecb9264d38fbb492f38820c2a61a2614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1ca2ad7709a1a8d8afda0be20def91615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66dce6f01f7ff3f20f3a2a47c0ed8a7d616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2eeeefbe7bfb542693372ce69e4f4f617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2080d800d0301323bfcae3a7ff255f01618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb440320f41a6fcf3cf0800738d0f74619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf4d842ce49923b80794ed06c369c00620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e2bef33de9e19f6fc6af253f0fb434621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0859e57e7eed957e83dab1887a9204db622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cce5330df6f224d555615253094ed7d623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c971c2da67066518d8a1003a3f31ae624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458c0836a2c06be502c7c837a9dc30e6625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5dabb298862aabd9f700262f6f43e8e626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad0cd9a92e3753fa540a92faa8aa599627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbd79122f0d55ae903d3f7384424a4d628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5395d1ddfdaceff8192ca028661dd974629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644c21dd5e81c0e44b6a43a051f0fbcf630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fdf9f48ac745f1fd1804da13ccba0a631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c44431099682215631931d6523e77b632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9bac0e4f8d6bee164dd47dd11f612d633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b5726ccfbb600015f9f42a68d85873634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f9096f94e388caaa485aafcacb949a635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e20ce524f85c667697b351309f2a8b636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d55f4a9a343d62e073aaea97b23191637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa04e0a4b724d2368803ebc1eec8ea27638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8e85e4c70d1f84c9c88011877678b6639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc79111a81e8720bef244ca0e8301aeb640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22fdb6d540f722022edfea4903476ca641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6f884f3adaac85ea32bdfe89545b30642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30995f0352d15ae3dafa2db26d7d9337643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba54a428358998391e89ac232773220d644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edb76c44f9975045b555381205303d4645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46db38a9caa892aca5dfe4138ca8201e646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be52d444624027c028a14c7748a44ad0647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218762f8e557def835f510789287a681648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6028479afd942b305b96d2034b9cd75f649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b032af63ae57de4f4719bdbb0cc0631e650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1e1bc881e519e925cac83969d4657f651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c691810ba70e4ad711acd36ca99afd652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7388b148b3d9a104cd063aa3565052653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f7b989fdbcc804222b8b012c1826b3654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6af501e999b0959bdad14c190a7817655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa5a64865b91d28134b04fb6f29fbd6656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad322d2c575ca2cd8486ecb929ba1f4e657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b054b4c1e54c3320981692ab9954a6d7658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc74a5d82a05cfc2c45360242aa911b9659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fdbea472dddd835cbb50302b81c52c660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf79c6e3d7a8fdb82ef80449de0f14c661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f7d58731ef7821f155b637c3bd6c9b662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81246912ae79db1cad715da4e13c9f2663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b28a17f18b6e83d488ad281b5afd7f664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e33e1d8603b18b5bac1ea220e0aad6b665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746d4b142b935c178c1e90bafe3cda16666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d5760f6251cc6c3f77990702ff29c7667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082133f142c449e2a658735a907a0afc668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec2bb1265a20d47da11059f9270330c669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3ae7eed35092eb6b8e411c6ebee591670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d85b656751052271a77d4e4ef1f520e671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdeddb9ce05e0be3819e7096bc1bf401672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2597e70243789a722a0f7d7d683dd09673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957dd5aa1a59c8e4c428cbdd454bf963674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0faa74d0d00f5f6712bea4d2ccc9f30675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312bb20b6faac6630c23103c9ca92489676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd430046c9671f76442ee87eb84af8a677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb07426cf63faa3dc91382ba71a0e4e3678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97845abb87440b3aabd7bd8d4abefa4b679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515ea0a94aacebc40bcf8fec8831423a680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee0eabb755f8978eec4ee1497dec5f8681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0718e08c14a3de816770f91f6f13362682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebae8c57db892352a5e1c6d9d4cdb27683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517cd71ba23e23330dc2ee33f108ffe1684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2a484e1ef505877a50dc9a331cb554685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece824c659bcd858805ff568bd326dfd686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd1bb9f1efec9addd96ac07b28389d2687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0634c49435c821881ddb570e85c6ce0688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c6be0f1bc64e5b8c0993f23592cb0f689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4653ec14833697caff17bd6051d8c25690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053d5859246852399c045b918fdd1c91691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc909ff6db6ed59dc4b741a937e85631692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcbf230152c37395ad9a36de5d13023693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d94b58d571fe2b8812576eb19278a8694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0526942f111d6396c3393c9ff22b6f6695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e521452e5e46cbb404fe665b2715bc62696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae9d3e12d09268522a5ea0c6defe444697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dea0320b1b1517a207cc3ee0f35c7e0698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d8d494d3224786ea5d41196c2a29db699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b0cfcd0e115eb93ea3a42064b8dc9a700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89abc01fd9d594d044cf23f99bfb922d701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470453d5b20659a4ce936698690d1b05702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4b995ee1421e1a85e06a07c25dfbb2703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b66d30758a8d5dc4c1bfc7588f8ceca704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b67c1df39ff0975db6ba7b994bdc18705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39a8c4e578b947695ca50bfef162f43706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2499247f81c86c071504d804dac496707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3746c7060aad6b282c28a9f24a7ac209708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7771ae4800af237011b3aeb3ef821f23709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df7c45c0e816f043768c58ca14815c1710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6428d6b65098b99baa86af90e04d7139711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7daccf746b2e0e8d1852cd9456c0150e712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9d7024c84c8740dd49fb68979d12c7713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb26f4622dc482934e596c267f3065b714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd428b66a2affb1e813207c4a4b9f7e6715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e6839743524dd163511d26ee63bf04716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa7816dad569a163d3e3361841cd41b717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef41a44d0ae063e6d9c9fb3d0c03aa1718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f27d6c545d0a448a3c137cdda24160719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14461d04fe52a27016a7103f8520046a720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f20f7111e32fa7d446053b3245914b721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9e3a0e7e2fe37f1c647b4e7efe7f05722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25c86ada3f04da3ac428e973c854c33723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7182c00429400a710883369aa7624a10724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5b61f9497b8b361e0c908afc518c66725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b52197c598a0e076cb65433133ea657726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a12c1eded02c3eb60cf53a63e4d3f1727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e570b35b965a0ec02a42d6475d06df0e728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5876cf51e95cae3a8f64fdbbf4002be4729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37b99e2c9030f02e3b2b3425cab53a4730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e126304c5f4ca3c0e16a07161c1f48f731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884b2d9e683128c02b25f12651ceb34f732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436aaeef7d5a2417e5e14d1a54136e55733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e2685d35e2ff38fb2cd5e69f48263a734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebcfe48c3a4b4594aa47d80eb6febe8735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b23b4470fd10f3cc4a1033598418bbc736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c300d180e615846d3cc486ec14b42522737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399e93048fd4901c754a90c5b3e67099738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d482bbc6ff4e323b837db49c068fa3739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68b2a5c66379a478671688f2e1e7b5b740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de353c13c22a72f97c884a18787e497741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c54e02f84885c898ddb4abe391af7f742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44ec0b91ea9a7f743fac54e1f56ec52743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32330f177b414b8ce920e3dff267302744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710f3c1a66a27bdf5a9bddc17df24a12745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c947d21ea9d5d5dc5405d241adc0192746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ff41f9bce49db6a04f422152bbd7d7747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0645ef4b87ab9501135e66026e8aa54c748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe1eaaf4c58ec502a7666f845866c50749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3981a4c800886c10dda4a2a1ceec83750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1aa11010e4867bd613fddc95a4d4716751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435914fea1d9bae17711798640baf431752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05363555b28244ef2b42fb30436d3e4c753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a12b46cc5b073b5be7d20ca98b9b09754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b54fd220fa9929da0e1e9bc23035173755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8d350cda3d13c083968a951290ee7c756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747aca08984d22a9c25b5c850df3916c757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7e1859140542489b3b245dbcccb333758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cda5acef91a0d3222092cfc38a02344759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f68a295c80cc2995df1a585dd6fc9e21.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3923dc259ac39e47dd8108e375ff8a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4b3346cd29d451d69fd5e673f1a70e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3789e14a257c4456427bd3ec257e4ba84.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fcf78981877a48468ceaa30a796d1c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fd010c500d9c53d00d4cece0c576b86.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf724d714fa895760fc65523f45de467.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c6b8a0729290e56bbc448b507447608.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fb55dacbe035451f29e8bd0ef982989.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdef898d2637846cae3e46851dcc184810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c692ae966fe379439c7c0ede3407588411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90be4a27594f19c635821e0a706687a412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db196eb5405c0117055e09897933141813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801bc97a213a991bb6f05154f880ca2214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b136116ba39423c6473bb9b58dbbd4b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851d080ee74b70130f7791b4687a975416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747e6a0e1d26df6f93a6f09cf3acdc8417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072f253b867e9e0869157301c4e4e27018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19c3f4c6b704d151234bad84826344419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f973d9bc305bb8866568261b0ad830920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f15ecb357ad6a90541e1129ea35bdd021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e4a268048a19de3622133de43e845322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787d3b8b427c9b594650d653c949806323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac1018641ed2146eaedc0270355e79424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d2361bfdb3afe49671bf80d020bf9a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd19281ee39e40777f3fc1e55ea857c926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55c7d32789a28c6c2f938f8add6e3eb27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830c1178401969d1a7f87b2e90134ba228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ca4824af38e0c78b3c9df98ade432929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb112335ac334720e88ab6155a3b96330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f942f5bd5a9ce2c2329b8eee4cddca5931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca40bea223212e17c9af33ee6d897b632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288e2884e65850a86a75fcc8ce23416433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7af86e5f69d9762167826a3eea2cb534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0191d34282ffd43ef3aeedc556a6732835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b769ec2c4ff0508f928ac9c7f4cd26636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def2f3a1aaf80b53905a3307b99d93b037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb95bdf062ace421ab5c0fc1cb2bc1338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5909654ff60eba4e42b497e90d79589439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe709dd83fba11358486f69b3df0c1f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cc50bb8a865d870e22204e4bbee2b941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1dcc9c5a7bea3b86477722390b3667842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe742a28bd64ecb7e21c4dbe586c9f343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7662333d74b81e3102e762a0a645d09444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3102610aa43d90e7a2ef3b5ac96a80845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab9029fb07c6d6096de3b8dae62f3ac46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5c8d5c5aafe59aa37f2df72909a74247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fccd2888bebfac5b83fb46fcf3704d548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e93caee0ba6f473d13458681852784749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a166ebc352e3ef5d2553ccaee47bb650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7c9fb7659168520aa18179f902cb9951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9846fc38f4f74906460dd169fcdf77cd52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756e487b02bb28b46318def38cf27dcc53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64994df1345b66adafc963bd64865b1854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47df9687b101f24f1920f65ee7299ac255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e1f4a9b9473f678ec6cd4e60f4d20756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be762772758ea04ddb5b6d1c47e072557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543c2958b1a637f773d7bf4362a3519e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200ded0fa9c5394aca48908e86dffbe259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4105401280f0a684d459a6af718d721960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43de0db8ae33fa26b5ce0dc96b26e1e961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e116a1f8f0b293309b43154e8e345f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79a70d1df5c4e23d714a69d1506240e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4feeb53fd90b1cf84f626665674ca52f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea041996ddca178a5a5b4cdcaa682c665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728406b4b044584a7bf853a8e3a4111f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f482d22a769f6ec707df02ed4c4b4967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b0f6f3778d890064edb4360aed704a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62012fbf8b4dc96e186fce3c0dd598769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c5dff8ee5404b9db9ff0f9b00e09dc70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776f92299f6769da7d53611e6790498a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd073e1906a28b9c6ae9cef89b39159f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e996f4fea212584f786919c2d2198d173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db07a3a4c3cfc330f3afdd770f3056a374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a422e0a8d60120f5aa07a4e14207f675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71dd4b9dbc8635a644cc43a4fc001db176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a3458a165d420ff8d467ecdc26964777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745c67dd3deeffc6496d839eb293ce4f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3792bc8ee9f7331dbeebccc5475a10a079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1615321d03dadd08cf4b8e7f059c184680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e99a883d352e460a9a251b0c5ff98381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e6390dfa7b29aa4d2600e3b9e829ea82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feaa16932794ca4ccb0ea16a9a5d42c583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68634bc27ea77e48b488059237ca61384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70077983a8bbc6f1073f6e4a1a70ccdd85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f2158d57afedd54139e8ebe075467786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448e2ce027d4da6f685b4a18eeec78ed87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8523578103573ec0bb6cff1f5998bec688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c7047e19920da2cf4957d831cc253b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a649468c1e992c8a0f921ce5a8a0be90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a9e05251a2339445de8d8ee6698d2a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34db40e18479ff71708ea541480d47192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c2adfa34add199931420bc199a94e193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691281c12144c27848df5bb89259d30c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07654463ebc02305ba1a3b144b3406e595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98101adabd4f7ec327fc6727283ed5e596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ef155739116c33c4e571f83fd421ee97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944ccb2a28cbdd1f0e554a212bf0bfd598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81d2474a975f71af742aa8dc23cef8099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eda1a91cfa8b3097fa7af79d9a97971100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7248643f6944fd139f9f3665d8685151101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f9596f079a0a118ee6475d4e0da66c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90172f95330f15d831f4d0f70505ceba103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc85e96e2bb382bf70f1aa380fb908d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aaa5f9aef305aaa6728a49a6b29f3d0105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf980d6f1a24d09815c6608f72354b5106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6573bd772cb80fc0adfbc1ea502160107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ae2368e79c6da9d17fc67d9f846d1b108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5127b925b0cf8a17dbb6c0a56b70f622109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740684e4fb57144d80ab4dff13c0fc0b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed308764d14fc8fd2a04c698e8123bb111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7924b722f25aa548c6f854f7b3d5256112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b462c65031aa911ed7c92707398d8f113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af4ae488530df2e170b17b9dac2ceb5114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55c739201de00a1eafdd80977b7f50d115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f0279df3ae53b983ca0214f3e758eb116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e889e9649bf662a0717809f8a95988f3117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c78586ff2f1b1f22a99725a00804c1118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81b149e3e74815ce6c0a59301cc29eb119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a358ab4d0d679aca7123c5f3999c62120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc98b1b76533cdde74d06113e24eb1cc121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e5fbc0c136ce025546c63e47e00009122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdf9ed3dde4454b3f70ba6865aa8e89123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911d028fda22dac3d9e3c885cdd755d1124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d3dc37f56db8c2ee00f6c836af8dcb125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69c0d585533aada0255467e1c4d449b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c02bfc06908b411529d94f4d143e25f127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f00797f6942ddc9815ddc72dc38859128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50871c28ea5a146891bcbba011131c9129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd48d9ee9660dcfba55bf9c4278bc9d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8181332c81eedb99a81c00758c32dabb131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebc1fae33c7e06a48eece0431363aee132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bfe97e3199e67512bdf231a4d952ee133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a25360aabf9adec716c45815134a557134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185c3822daae4ac3636f224c1603da6e135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d4f9a91f3c8daeab9c97adb7e26787136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96ba3668433cb6cdc679021e8cb0bad137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc6cd4ba8b129423e4389fe147e9879138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485486d93a95d4649c2c492e41961152139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2211238a34e970f66d61c3897f38ba140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a081193208ecbfc12e6f724e905c04141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a64f169b8fd72c245d2c17417f54677142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bec7b01acee8f033ddd64f07ae6aab143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48b7a22e32c403d7c4310c4d4fc2de5144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ea744a4af7106690d25b3410493e66145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ed04d6b3615b5619aaf07c6a96809a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77dc00a1922eb3a8483b47c99b1e6f2d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa199a69c10ede22d8f1eb40c79137b148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a7886b9fc056193bfb9587308b55b8149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158afa3d8ae581c0c4c6f34714fe6c27150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb07ee59f18398e17f000556b4b35e32151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc52b16cb621336c6f6b4595e7536266152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dac7eef1801ec03d1093dc7c460149c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029639c2eeb7b638bc184c49b3a6e0c8154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba5200ccce97388815c2a66e9b24ad6155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20d7fe139bc7c01f41177593b9c2756156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c919dd6c352abd25a8edc8a9196084d4157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268d73a2e74d5493c3f90e6b729fff14158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d64c295244227972054b4d72a1d4874159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba435645a21e7bf26e4f62e94b60447160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fd676b766cdca3362c018c5d492cc7161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3244fa59377a44f1deebf1281be45fbe162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ba12be035d4a82e7331dd3c4fb5961163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d146fb2abb79878e25d930db4ad09489164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7240895ab14767e8b904a390b016a40165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b543f92f61658a0e97ef95a7b34261166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5964a377ead3a7a821b1c0d770d42003167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea491bd43e17826ad2124612af5cead1168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e56bd940a2cf91508b78d4504df32d0169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69796c3dd871d2cc26b8ad18adfe5bc4170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf0dbca33821f6cc51258899d115738171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1586ab586dd9ef6f99c5b21c9e9eb5172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3dc2c29a11b36a0da377c758127d15173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00568832a3c23cf6d0bd73037749f826174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be4567e4bdb6f65748f77d3605774e7175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494ada8c59839a9af26fd6ec4154cbf1176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d4096b7993bef596822c2bbe77a8ae177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61330a233e406242963d70906caf494178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043f8a2d6d30c117de3e689013cfdc21179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c80410d706910e4fd53c955a2a8c6a180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fef99417bcbf4c79dfd263e57c90cce181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38abaa3cb00e2fbcba2f3e90ae131b16182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a7d4b755cd271b1ff67c7d282920b1183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131e03afc21e87aa49fcf765ec478e98184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8183691bfcf0419e2c23cc74cf83e5fd185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dccf8595b2881d875e14a47346b3a8a186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9359d1f5bb1bbd3db987dc1e910fc6187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c6657d80f1263308b1d026c7eeadea188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f27a55043a5b5ef24f94ef0b154cdc189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf77b8ae0b1bf2e38cf61d7fd3510dfb190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d35d1f85a96c2ffae1611f463558317191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8041cfd9646ad75a22e92a7338f9fd192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a9fa96a9c3174a9702e469ac22c459193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c505d20de7600d15111dd1fdba1837194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2ee1dc4a1a310676e7e4f68c23fc50195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495ca6b9c72acf493e6cd796eb3ff80a196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0f5beaff8ad745a79ce560fdef9736197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab63a19a4614a8f378bfbc1f031e190198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb56c4b8a6f00c33e52b3dabd98e089e199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c11c5a55dbc6a2e101241102c24cb2200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089baa58a7a0d0483c4f4d0d11108824201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae8163e42597b78d22ee4c3beed2c17202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b171db3c1dc7c924a99a3c264558f7aa203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c202d86f81717933fc930b2ac53218204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757788d6e98bdb21e35a42cc93f14b0f205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c13700e992e86ea27f248c28319cf28206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5ac116e27bfd3dc807653dabbd5186207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbdab8b8ad7307d25734f506d1320b0208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368f8037c9d22269ec379f231533b886209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3512f49c31e0a42013eb24e192f41834210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20830b8212148ac744fc1d50afa69a2211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fffaf1790daf0d2f865400f16ace12e212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacb7585b04125e256b457dce5ddb84c213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00031ee32d2243865e61177a67dfeed9214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85501f04805a304a9a8e2f6932e89db7215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a673d97a50a248e02cb5806ce4192206216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3484c9b5cb8e4c9086d998a81f4d7a0f217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf5c9b19725b083bd684d41cf47d49a218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5420667cc0b643f5c37901da92a1d4f7219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cf224547fa976fa51a80ccdad6c6ab220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0836fd7b84f3e3eb00f9c328c0298da221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d39b9ead13c8ac37bbe098ae6bbf964222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e622646dab38b7b62b475c66d0fc02f223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5205aaf3e7ffedc99b34ae7d1aaf42224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e891208d86a924fb4356cb19fc95cd225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97172930d172740ca931740019ad3332226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdaf1d8be85134a09e2adde8af92ad5227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1a6247707799affc518333f7812c2f228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b3b3d14b3d879e5b924ce02bf5ecc7229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0758e831d0c001343faf7e69ab8166230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c0bd0180597c74fc6d0934559906d2231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d140888ee94957dbab9fca4d2c8763d232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9add5b32ff1c4b43191acd8f8bed43f233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7044bab2e8fe2168d5b74a9f5b5752234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e184ec8bc1452c8446790f2ad53d5a6d235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34e962c8e3c288cc8449896204b4d43236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329401ed149593260c6f94b332672d47237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3156070b85ae1cc21e961e951f87d82a238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e6d4d5452b79af33eec0f4fa5467ad239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac71dbb55f103f822af122da01b4004240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96317e3300c1802e9e20a8bc5a875318241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77003bfd87c65de392671a0706be6c9242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9abe9478b6acf388910b7d82d4a25a2243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933f048f55b952337071a8d282053e32244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9952a83c676a4d33ecff7b3a981274d7245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d935106b5ea03c5c1300af51dfd05e246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50f367b875a71cb8afd3e8f0a281491247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae0f9249ea37e02791ce7230752cb4a248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc71ef76207060a5843bb3b03a18b158249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8759dfa240a40fb5c93cf6e1f6cf48250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addf3c0fba135121f5f411e591792735251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de76c5bf64d27b2feccc49649e1880a5252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e47b9b972d10a4dfc85d3f5dd14c0a253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7484e2d0665f6f94286aae2d25122b254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56a2a169f8bd73ce68b59e23f75ceb0255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee12fcdeafa51314f7770fc438d80820256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec97ca261ab915321ac2d54a7e57d2b1257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cf25f1b67b7f81215a66fc977260cb258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79dd6769cc2eaf9e31fd7029164e3b8259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e11985aa34eff39e17f065adeb3649f260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b63d0714d1abf5b1237fc09446ee74261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d22471e76043bf2dc0b439f636b4cbe262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ff3d51025c0cceff35ced4ead7f29a263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dec65365feea9b73f00a539a139ec64264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b2c40ecfb78a675da07d157b21a927265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72508908c25264c7dc04115b1b7efdef266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a508b7faac42cfef0ace4fed92fd02267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b701f1bf4f54d63236c66636ab4690df268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070a93899a2f3b73c6dd92f857c899af269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b15d2702d072ff06935c09b46d38c8270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a6d6013b926beb4e1b659b6b9800c9271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597bc09607e649c1dc86f941d6b9bef9272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706f6b8e421ff5f9380ac912851e2419273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad6c0ddbab357f273df72b4e91d3fe7274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcb4839674c35cdb7f057a04196de62275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21659ffb6a5ac37e8210b3d39b34bc9f276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43735da3bf84dd6795b7dfd5996ca2b6277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca57f9034a9edb49ef92ba39841aecb1278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64519c359fcf7def7de680bf025b1904279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eaaf37b1f90a5e076670e46ef4bc39e280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d0821860dffcb6b9ebfa534b278f1d281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1d8dd3f155367708c1e2784cc43d53282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbd990c6940ef0c8917482c7ca74149283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f08bfe7257345a7bd6e871eb920b8f284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7abdb638423ed90ffafd5d645fccb3285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a8cb8b2b0ada18af7b406e8e61c857286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbf21246323d57b5fe06470e850a55a287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbff476891a921c7aa2e7007dfbc4463288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41866e61d57c2d3665016d6796ddbb6d289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5675369009cadb07fa8d20109e55934b290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8a1e07b07644b86fe70401aa09555b291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c64e3484303282137ece7a10c139fb292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c57feb409da12013264b9ecf17fa67293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a001668edb04432bc379d507fe9fabc294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712be822b95bc827877d4aa94f49aa24295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6805e2024c01afa5e9ec11c3828859296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1e4a077e336b7ac821251223a104c5297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638c540c889c355c850cd0645d556843298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42344f1cbafc71a24d6af6c2aeebbe0e299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8c4c679d860dda9256df38694a795c300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a6e73805b5aa7c216105f9a47e5c72301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b48a478d3e276f66e598635be9883a302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65939e26c99cde83565afc3672f10996303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1761727076b1eeb44061c52573740521304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b78e13d793831e342b83f998099286305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0aa19eb52337902bd4963f9ba872a9306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e031787a3ed282de238005a752aa2b39307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eada71efea3d8e9efe9eaaff40d005b1308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff6e80a655e62a568b8e5a5f372b2d6309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aff17aea6189f66fce6052147626d47310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e56db13b52de49af35d06ec79d2769311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b30cd2a62012b2be482cd4034456cb312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fc1467bb5fb363a39e28cf45aeb649313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8dc9f10823fa0ee2250c3ba5fa5aab314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835c7bf71292cfdc85bc4587d11a0142315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4864180387d3d195d0639fd399477bac316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd73682d7b512b373b85e18259eca67317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6847dcce66db3b595ca8456242649263318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2cb9b204f54119815662e8d35dd947319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ed96a97581aad742d6dff271f26851320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f3d706dddd69c0453315f75bde3bd0321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f72a05dad5134a9916825d213ccc65c322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94da644bfc6d89fda5e4c86c6a534fe323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a12d3186508e9174eb988c8a26f6153324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca2f547780633de3c3bddeb306d1eea325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95abe82ebfbd4ef2fe0d3cdae2bdde81326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d54275259636126a55cc0cea5276d4c327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea92eb8d944771d1f664a90c40fa6bb328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018a9abf042eb2adfb3e6f227f52a5cf329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81330abf7b14b18af3299348e23ee36330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5331d8633ad0a393c869ab4cfddfa6af331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fef24cfd086e671579b45901fc7c70d332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bf7a5248f34430bc4d85b65ee4aab1333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324a102883b30b8e6b5a3b632af3e4ee334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa8058edc9f030602d02c8bced76daf335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4038553397c2219f615687055e4cb899336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13747a54ff16dc158b073acc1a262359337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe815f02f305bb1913cafcb33883ee0338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac36aa29b325ae8c6158e52ca261bcbd339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572b82bf3cc277a39017c69e38497329340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2905e9432060b6d7304f53375177eaa341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810acc47f284afac17bed4bbdd089180342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e890a412e4a4e0b17a958d36d2fe98343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ffeb38bac3793d4a391eda7ed8a214344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67db1bb403a5897f0155feac5a1ced90345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735a92495ea9c9dd15d2499946f18ef7346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8a683b4b4845d286e7f6268fb3f12f347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e942e15505b84ffcfe90937bc3dfc54348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ca916cce99d0ecda93c7c347cb475e349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de175fca6aee51a5bc78f80208ed8e1350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4b20a358814f1346a5580d73c6d1dd351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c3cd670d12995e5d4811ce65afe112352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33abf5cd8a64bbe8deb17fbf51eea868353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2e531b83a166a93e0a6492fb3d0f84354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37fd474d0b6d0373b8966ae807b9251355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8613efad64ec3b30427f478768f765356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca527ee89ce6cc256777964ebd812ca3357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0758fc32a9c7fd823b1c2367337c85a8358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640d4e989b764140190c9ddc5d09adc1359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c415931a983249dd4b7b1b01f0f7cab360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd720d5f3c0e6715ca1337fa135f3af9361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c89dc56c74903f4fed58fab0b2a900362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9130e273ddd80ffc1cf7a96ca9c6da363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1471468d0267160d9e3f1fdb73f559364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1df0e54d294cf4ffbaa8c4075d617e365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5a462aed3b8c843d6b04125635e351366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0abc81b3f243db4dcf0ad0e06712542367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e55209248fc63326e014ffc48b95893368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6681dae4b7f15c1d9ace0389411d209369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59e9ae58dc0a00b1dce2bef56fb2ece370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73859257b48ebe00aa134636fcabd15e371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95da4bc218fdcdc1a7c117eab231ee6372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f971049e4a755843eff15f70eb6445373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75cad36d2630adfb6174092c33d7208374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fba471adc8f4885cc6f94d9017d85f1375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322eac3acf928ff3db4b7d6ea68ad4eb376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef22b73c245f64774ab4db16bc3c8c24377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924f20bc914040c6bff54d789c29c0cc378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fc0e894eca9aad7028751ffb697696379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4175054d926e607b5aeb60088d90f87b380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c53ee970d70f4ea5e3e703a80d2da1381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8ea9b5f21d9b06a8136839f40c808e382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6425f994d8bf674ebc86eb9b8e5717a383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8e03afa15eb00d20eb72fd4964abee384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aeb82c028d8bd83e984e7fc71901cee385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a20cb571c2cb40e1ebcb38025864673386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcbdd91e7344a3bf273e9e0958715eb387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a81b45e7ade59af8f5d7339933cca57388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef3bf5e71ed542d3252f79ae044828d389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee06cf84d399fc833cd1e4b79496983390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ac9c3470f14bfb4ae2c11bb167ac2d391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e37a44fa4817bf7a45671f52d4c61b9392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823bcda6fc9e32c1223761bbc3d5a796393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813d2fa8646bcb64dd102bc994142316394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b917233a0ae88938dd684fbaf303199395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6c986a4a69ad2c41cbdf03b7643b50396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e50f02db7da579d3a3030f8d023e168397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf874b7be9b96d70351ef57347ac0d1398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c861704e53eff31dfb4c5fa88a6de8399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b0da95c5e2b2d59bc9cb1841593ad7400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08a24c56b49229a2862634a4ec546ba401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5510cc261f6dd1ae9afea863840115d402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acf3e05d7dab656f31dae637cd34058403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd729252b7daedfd70a11ee04265b7ef404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f715d6d0604733c9d6c4cbb4c4c07b2405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00eb61554d372bff85404d8af0e86669406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f60b4a5fa4d697c73572f1dce8ddea407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441a1088587e3a36c97d65bd283bc294408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcba7fba3e18b1e9b262d918dd917eea409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b7d0625db2c2c0646e0712bf73cee1410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293f592dda00cf54556a1fb417765dad411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf2a9a6ac9f2a790d0c37db63d4a78c412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa5fa6258fbc4066a8fe41cfd30d3a3413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb0a978298db4a470eeada176ac9669414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6700c0a49c511dd878fc6a238911ab62415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b95a4218c09cd590eda18a9f034cc33416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1235ed2a596fd50e1f19c43f9fd27749417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe1c2e44edb52807d72634c0578d71f418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4773f4fff223ee0d124c8ad0505c2ef4419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597d867bdbcc70bc08cefb06229a6885420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3dc4598ceea6d073795dd6c4bddbc4421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a7c477a7f4f85eef4aa3f6eda8a6ec422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676387d324fe7843d1f1949cee3d1ce5423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a32e56b56fbacd2bdf6849550ed115424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40501330d464881e4aff051db8310b9425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bd036b67deeee82bb65ebede528a9b426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af557926ed75956e5ebb08a04ac24de427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06744f642b46b1647d65b9877696e1c2428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15765ca8e0bdb6449be6cb545aa8842429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f86c5c4a88f5565cf5fb279ee03a2f430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf492809981d8a9836c746ecbe8dcb23431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99bca7652af15da8a18cf88b11e299c432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4b209fb4a7a0d2845ecdf13cbbfa4c433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8396a9c70be7fa9a1c598a85c6238652434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb11ee983ac22c38c33e70175e3a2367435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe19cb7b635eb24007c6a87ae58aeec436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532737e00155d5afded69ab1bc3089c7437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b0e585b47160753b9f17852a82afb1438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ca3ea36427c22e01e62c84bac56bbc439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aff39870a33927adc25369e85c5d742440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108c74960ca427318e315fe66058d456441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c5e1eb1370a44c930b51cd7ed878bf442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704d253bf1f0a642bb8ff179b6853e3a443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aadade40bf1ea87360f15bdafeb980a444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbe4884b7fc1e0775aa6a14af796e7b445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75c29849d4890f985a5fbc3e4dbdf41446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4131cb92b39dc53f79477c48a508dc92447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23ed226b3d2d3b4538544992005e694448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aef8a84357bda039c89e41ddfe37851449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6424462dd26c52d6921354a212d4c7450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36de8b225b693aa359fe644e88576fda451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7490a3e5435d8f9a6442cdeb16be96eb452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652b7a10a5eb36e2c58c74a6d5b4c456453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bf27a3c9f590b637f0a2822a86c596454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbe5b95925cc32da716d6935a65318f455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13e8dbec162639239a4bf5bd9bc30a9456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cf348c97b5a2a728bcbe21b6a443a8457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e239cbb3e18a02ef32659d6ecf960556458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661485ee5d36a9fbb53e8aa4f226eb0c459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e73f961c5955ffa91e059d2076cf8c9460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e46b496666cffd870c2c96abf15de51461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccedec498716a0f65081133b4ef1874f462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1e98a83e0bba89585f24d6685fce00463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061ba9f58bbb45bf817ba8b2c81e5fdb464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9e47cafd42a1c72b5bdb66a5e9df9c465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439613aa71e0e0a967e8f1fcdbdfd21c466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2307694230bbfc3712d9e56cb6a8f4b7467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf3d8acc24feccde885e48732995287468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6adf103a4b1ef7432cbd18ac6b7366b469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a749e733e65508cca2047d894cdc4c2470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f63b1f1e4fc8de20263257102a552d471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284b2757b8d8f7d396dc52ca7382f72a472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f125d79454875d5859e7c7e93973b512473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0a6771b2768f03ff4932ec4983928b474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4512e2019722aa868184fb22b578bf475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e184ff59bff5d360790bc4ab95ad41476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3315b53841a1b01524a5c2a7c6c11cf477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142f6ce403bffc400ac5cdb5cbd7f558478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ce5b8fe21a9c3f4121d3264d1f68a1479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ffb29d1db4041479d9eb8c2738277e480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee72a5a73178d6f65c1504e604c37c9481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af86b27adfa5d59e76b6b26c51387a1482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a645c5a332d6fc873eeb8a75708e3120483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e967032e7325ad6076484da73ce2f6484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07a296ae887576eeaaf7a9e1a44c2b9485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dacfc6d5484f48ba00a5f3a7b536d3b486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649dab6f13635051765832e0d24eeaad487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e979a74d49c8a08f0d6ce6624b88db0d488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0036cd76cbe6be49e0b73ca22444f1d6489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e4a26b2dc9e4de847272eb5b3218de490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27567c8fbc9cd32bbbc09d4b94313300491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7df2c2576b3ac5fb35455c0a8d5e6f492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fc01ad00570d4db1784745044a6a23493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a441207c08f0d433338f077dfe0a29e8494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3aaf3cdd935c4bcbb2db3f976a16880495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c9b98054a88c95ca7b6928332b08c1496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4106e9f92d425f8f01b634d0d203ed497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2ad10c8d4845bdb735cd65119c263e498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d5d4a85521db72e63f0d600d720c75499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185421d4c66a018a7a79abc0028ffea5500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed49a8fe86ebf3894c52265ca976d50501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba6ae075064652bc7660ad93da7e9a3502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d4f0e0ef3c66631d01efb197c7bb66503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8928876b840da18b8f59b5826586636f504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e7b9d9ad5e34e398f2802b519b7316505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c371677da2310b67adf5cddd1cfca266506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ef3b8dd7c71f59db6b0c930b589f7d507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81a83088b22bad55f2546cde1c875ca508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269f8a9078e14caf4f1ec674fb319b4d509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c157c5c2d75c253db89b9979b4d47ed9510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e753f15794f0810746340b9fcf2b8aa5511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90823bfed64fff5fd63ebb7ce4e507f0512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62aadf7f81e6f3351a6e311560ec730513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86abf6aa799c52661d7689b9bebfe4e514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716516c24d6b89878b5fc8bd61be6cf8515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f81d977eec6408032f6b94bdecab39516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23df2f51eff1851ab37c71071edaf869517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4154faca1c203521bc207839b712cf518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722e04bc4fdf5afcd1eb58cb238a9d02519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b114a36b9f8a3bad4ae57973808b3e520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff962d250fb2073ae54bed9c276e8453521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923aa71f86ef7f75d95b12d5471c2322522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfee6df848311d2e5d75e8e2a97b8c9523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5197a11785209b509a002b86c5b62edb524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c08219e6e269c97cc52c3cbd2b2062525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712584bad869c39794c8839881f96211526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868554da44b5378a6952af944e993d2a527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba529e5ed908f84848c7d17d07095c9528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0f5e6e3d847f3893959daaa3d6d8f3529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b88326240d910d12149b09736924ce530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202574ee203b7e5ce009f7f85f5a25e4531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a7dbaf0c5e1e0c427e7ad06b4ac33d532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34ffdeaf39ff215dda7ba18a4a61704533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8be135e6a59660faa858d14860dc830534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130415b80050c6caecfbc74cf9e48c12535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555b0a541f6133192a849091136aa305536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ae4dc947bb4f11a020dd62dbaf95a5537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd1367f2a6ed04277f78281a05cfab9538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165a3dcb75d49b44c25e5203033fedfc539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d9e5cdc3a2b4fee9c552bf5bd6a8f6540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdd1e8cdc945757446455cbf56e6305541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5532721878f67cb311eaf91d6e250e62542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdda247a3cc2d9f898b17ae80b8a842543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba97edc0f63a90245c35b8d88765749544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82544d329a5e61a2443cb9ff116d25b545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cdbc36cee46f926131b1916c906fe5546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e6bc43affa804b4c1a9c8528e22be5547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0dffeb6b45d88cbaf017d4cfa5e4b6548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d583696dd7a6440b487f600d671abb1549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd833024dec0a02326d9ef7ef2d3a545550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd9c3b3c53c283ec19d20cefe3d01d1551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecae66557f9a8353cbec14bb0f7ba7ae552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa7a0038f55a8799350b1c9030904cf553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0267a263f3d406d5fb91dcfa656d929554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2150cc1f1acf9ff5db745d8ad6233d555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ac25e6c764d62b523f28ce3300d183556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb281ef631b748383321dce7d5dc67c557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba3e784b718719d882ad5d820a025ff558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c53d610a6bcffca6b763073c77e4f29559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfc5eae5b2c3271922c63533c1378c0560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c73ead226140fde97954beb6a10d4f2561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2010eae26c3a34f47bb3ec035f3817562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570e7195302d9dc681f61dee80d4b3ce563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030d271f2665af6d3f98367585382f87564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37accf4723667e0c0326969c6e894b09565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f09d5a00e07390aaaa47833cd93a807566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959a781508719f5754d3e49956c2df10567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59e7da50a04fe6146078314dceef6ef568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cde0fc9561a476cdb0a53b75eb349e569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969fe5bb268578680010e80ad45509ef570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648db73bd2b22a280fa3df227526fe8a571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914efcb3302bd91b73997af2a166393b572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc171b88a8585dcfcf46ac13d393ce20573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639d3f9570c9e602602c423af7e21cdd574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037d8f0449f6e58cca765e4a7a3200cd575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b466dfda0c6d0137ec3ca23ed796be8a576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c9c39bd576e758bed4a9aba367e266577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cd80d755dce462719bc90b1a6c6253578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54c11b312b2636eec5c507cf5b1856b579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7f3a05a5b5f88ace7b5e0aaa36a6f7580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57ed50bddaa9ad0f653278ca9099b03581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3748d6e7b06072dd33765c58819bfcb582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cda2d3d360b531c5fce9f335b673574583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca33579211b9282b5059d0316f476e6584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c084236331c42c2e22522449ff08ad8585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd0055b0555b4ced1afa7d3e20a2510586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22dca1515ac50eeeec233e17429b82f8587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97ff3af843589c7e1c50baa182bba42588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c32a832ebec00cd8285d32136a931c3589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164de631849ff799f8095b3a1ed62182590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f2f4eb5156dd16a09f91b9766b807b591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6ab92f91773342446f1d960d6b2628592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8717014729ab76248537bd08fac1d8dc593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9809bca1ca0ecb87cbda82fc28497fe8594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586f23d733635c5d66e5630ae3482415595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4ecc4d6cf79ff1e707ed3901ac6ae0596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98207b68467826ddcf57c04a663eebeb597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19507d3a820cbe588b710d91a92fc5d2598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94dc467fc19cb934db5d459ca37dd7b599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0775717982d8086da3a21e87e37387c8600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc83b9b8a09107c532a610cce2aecdd6601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc9e9f01dedbd61c0e49305b0c73b6b602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32021bc60043768ff32bb919a02821c603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18015da43216c608da9d4dd8e3299779604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a13615366a7cd0b405db06428f924c9605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b318735d091e54b5fca16a7a4bdbd071606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc9825bb1a028b2c4314107f185a9aa607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a0f498ceae459b0ece03e455797379608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a0d6d512bc790f0c47433e1110dfc1609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f039fc81d23310ca4f7b13d18d6d7d610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed301afa7836b10518e570bfd5ba288611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002e8333fac6eed9b7f11f5b0dd77477612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce124d487b2568f13ba431f81f35c9a613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38a57b687eb6b2592aeed2a7dfd6f49614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26b8907c941c820cb7b2719087daced615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56a818ef8af37a25292b17df1e7188b616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c6c40109dd6bb927bedaa1d400a3a1617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2bb9011bbc97e53724cd845f89280b618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cb101278262cc3eb6b02446c6e7fa0619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3be967cb7722df679a460079f7a699e620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9713f0268a59de829b38296c54a565de621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e71f8f86394fd3052a4511840076e30622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d20374cee17775cebed4e451a7557d623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a082761877d8d0de78272893c077a9ea624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4704ecae44c4a86b82850e426eaf30625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f97942f06bb6024e25d6cc356c6ab1626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7657abe28f89edd3632b665c93360e3f627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828e55aeb331ac4d6ada49b3d556519a628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4589dc66cff986895499deb0751cc7a629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5860160f2230e64e681c57e9549cacd630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5be511472fa17e1c0701fba2c201c9631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2faf19e71a56cd2ac6e3c44a63f3c6e3632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b555ac3881f573fe76eb9fbc0f95ed4633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94553b253305165f03f7a862a15e73c634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea0c74083455d52a485249632edbdcf635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd798f9fc552be15612db5192f44cb58636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92bd82270fabee4f5586ef130744a35637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7428b8b783b16810c5ec5bac1c8fcb1c638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6456540c23900e88922fcebd06b55cf639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8daa42a8881cda5833c997d0a9bc41640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb1eca532b816a22398f047693c66e1641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f061a5b38ef57754aaf569549eb7b54642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5932d7a95caf8559a66bc49a8199145643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919c26fd2cf6298d8a0dc843a82299fb644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98151246e62fdfcbbc18a180dd31c124645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594e8d24af040c3627d79a384905f9a5646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7083c2bd2743255aa4656bd0183c34d7647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c9b8d9735bb8491099072564c52687648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2b12e699699ca8ade27e5a35984acb649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43e0994a3cdc2b14344f50c5039baf1650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6f9a3cf0ccea70472530b4d52f8880651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762dd1b3a5a4d2569d62608fbebe70ae652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22adb3a4a6c892fb016f0114ce344ac8653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5be8337f10bcc5c2dbcd8cf90adbd47654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce36ac38dfc55c7906e7c3d58746807655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab717c448989c30253410e7fc62b8d3656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1ef44116855ef6c2c3e2429b4fbb55657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4480894818f1f807e18361f5c09d04658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafc7e1844a34d836f14dd2bb2e234eb659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1471df961da6d0985a9661fa2b56bff2660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f70e9b9b3e1e4c57d3b79059740133f661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9cacb25d6d2b7dac171b76065b8362c662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf4270922a2a4e583dcedd998e89477663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d267fa7a85bc71ec0c0093d7a75d791664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed484a5a10dbc8df1af5cabb281f129665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7810d680c72501dd58cc29d784d74b98666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45eac34811d6b6c64e2b6b8116413260667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88715e4281b697be9e086c2adca715b6668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f7c63e9c7e845cf60033e91bfcee8a669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3520750261956a890734e0b3cbd0680670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2522f5d08500c4142b0ac0670494e5671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306247d073fb844a3624e68a7500aecf672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0b84e1eb09fd8eb8dcf476bfeaf487673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660cb297ef06106ee318baacd5783fe5674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8918d5baf9766f9a8bd6ef4e2e9aae30675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f8e35a78d0cc1fbe59b8ae05183092676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db15a1c3c019e2cc5f82c463f665be46677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd6d09e104af3a42443a8e5a314863f678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc329d68230f7ccd9e846ab4ecd700f4679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8935b8f31d438ee78b662aa245d36d5a680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8536caa3b806423e416e9de5bd8bf98681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4290267e24b33d4c150d498281afc0c682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a2b8782362f742f32730f02585fafa683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8299134a79eaf2071fd87887e29d8ef684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bbdffe42403c0fe9e9fe89786e340e685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f5a8fcd8998c21c072190dfe645514686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0004eecca0f4d65698c08ac878ac57b8687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4245689d7f8b20e7a871e72b040b6ff688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cab20550c58f98678fe402544164a2689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41825ff65d7769f893ee63b3c8f3fabf690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de840ea2da7d290381aa8715c2fefb3691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dde4b64f2d42c5399a289e24416c1fb692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf69d616f23b9888320709dd747b70b693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6ba832f09880e2b19b1a261e7e17d6694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f9ea532f35d54ec864311841fe5868695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee58e10d8f131899b83477ae39b31288696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54344272e4db5d9e8ac11863ec85c75697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896036b7a638c83eddf1373a2a48d789698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298264a880c3ffe7e9043068d3aa815f699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4c4d3af100a7d3eacccca812de490c700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9ac317afb78688b72e8a08e1ac153a701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16f031385a818e6189a9eb6a0f4d8de702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a362687364620199076659dd6076550e703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24049f34b6e79d2c97bff1cdce35e079704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b148a89614e763c74fb7c9bb393707c705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2efb4e742d2e4532a13455ee7dddd67706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390c0e8ad1c11f42be7e19ff02bb96f0707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a08a144ab8f02fdc973d3bb3ff4dab708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf695fc61293f24bca9240e32ce7ec3709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b403ca78091ff2e97e6fb14dc4e9b2710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0525893b7a08f6e4d0150794550d667c711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f34c7292ad0137e24cd0c6a415fdec712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f736599f5ef8690f643d681b4e948ce713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9239a1ffd3bba366183d60e6c1226f2a714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d16fe5e0778b76b33ad8ae9fcdc3dcd715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e03a417b952a1ed5265402ea8df3e10716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478f76d5e40a1fd40e99305771a9830a717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565f11fa877bffc2fcd3dd59686a99f9718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06824e33b729a61aaedbb1a9dfa7d7ea719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907d1b03e702e666e6c96afda7ee9104720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e67be20787c49e2fbd555e643e5fbc721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c0163ccf361854727f7f91eeec88a1722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd161a774c7951bd3f6b921337bfd80c723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124e5768b407b950879decbaefa3f43f724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfc9e39829367a63960eb097afc5505725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db50a51b10058cfc44f96e011e62965726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d20f207cacdd81fb381f31b5dbe123727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2845f434eb99e383a3cecd8972ef7d728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bccb7d81ff9be87a434f2317463b297729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49b994b7be1d445c9d9ea19588d4ce9730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57985cb028222ff841074d30400531e731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a717629f4b0a073c5d5399b191a7b88732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8694372575617caaf0734d21da45c98d733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37a4081baadf56658265a809abac5b9734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc25c75ab13cef9c068f31cd2d457b39735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1f9f07b94a4ea1ad36dac659279c09736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240d58c33ba9ff0ac189f5fa409a543e737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707d0ff3ee4d78cb59c6e668858c9c3b738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a48d9a68de3bc941ec6b201ed69ade739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1955ce37b97f914bd4a9a07dd9c4e5a740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce572d2381249e9f4a80922d7ef9cb23741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c039cd24bb394520c7a7c3b20532ca6e742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cd441e048f5b0d57f027f7b573e1fa743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3435b3cb890688d77f338e5d5e4cf1a744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d111a3486aa6186027eaaac7a1baa7b745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411a344da56a3fe84220829b8d8e4a47746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5246d228b2f5ce1581ab35498b26af747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a93ebb3f5475ce6a9df6615251c734748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c96572cc2656afdfe6b92aa9e33bf72749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c977f6b9f746df39d83dd06f44f6b7c750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c04f2ebbf618a7284ac37265be08b32751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c59f7473b51eb5b3d79597f7921d30752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab64e69a31e2ee36034f9df3ceda5e6753.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -23947,51 +23920,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId686"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -24127,51 +24100,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="733425"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -25937,230 +25910,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId759"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -26427,51 +26220,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J382"/>
+  <dimension ref="A1:J379"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="163.817139" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995117" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29676,6342 +29469,6267 @@
         <v>12689</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I130" s="0">
         <v>9.050000000000001</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>12739</v>
+        <v>12966</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I131" s="0">
-        <v>16.67</v>
+        <v>27.4</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>12822</v>
+        <v>12966</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I132" s="0">
-        <v>16.11</v>
+        <v>27.4</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>401</v>
+        <v>398</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>12966</v>
+        <v>17071</v>
       </c>
       <c r="D133" s="0" t="s">
+        <v>400</v>
+      </c>
+      <c r="E133" s="0" t="s">
+        <v>401</v>
+      </c>
+      <c r="F133" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G133" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I133" s="0">
+        <v>10.22</v>
+      </c>
+      <c r="J133" s="0" t="s">
         <v>402</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>12966</v>
+        <v>12419</v>
       </c>
       <c r="D134" s="0" t="s">
+        <v>403</v>
+      </c>
+      <c r="E134" s="0" t="s">
+        <v>404</v>
+      </c>
+      <c r="F134" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G134" s="0" t="s">
+        <v>135</v>
+      </c>
+      <c r="I134" s="0">
+        <v>13.84</v>
+      </c>
+      <c r="J134" s="0" t="s">
         <v>405</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>17071</v>
+        <v>12478</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>406</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>407</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I135" s="0">
-        <v>10.22</v>
+        <v>11.48</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>408</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>12419</v>
+        <v>12928</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>409</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>410</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>135</v>
+        <v>297</v>
       </c>
       <c r="I136" s="0">
-        <v>13.84</v>
+        <v>12.52</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>12478</v>
+        <v>12976</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>412</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>413</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>97</v>
+        <v>35</v>
       </c>
       <c r="I137" s="0">
-        <v>11.48</v>
+        <v>0.32</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>12928</v>
+        <v>12992</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>415</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>416</v>
       </c>
       <c r="F138" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>12.52</v>
+        <v>0.33</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>12976</v>
+        <v>13838</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>418</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>419</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>35</v>
+        <v>21</v>
       </c>
       <c r="I139" s="0">
-        <v>0.32</v>
+        <v>17.24</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>420</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>12992</v>
+        <v>18047</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>421</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>422</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I140" s="0">
-        <v>0.33</v>
+        <v>11.5</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>423</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>13838</v>
+        <v>18048</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>424</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>425</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>21</v>
+        <v>77</v>
       </c>
       <c r="I141" s="0">
-        <v>17.24</v>
+        <v>23.95</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>426</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>18047</v>
+        <v>13848</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>427</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>428</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>97</v>
+        <v>25</v>
       </c>
       <c r="I142" s="0">
-        <v>11.5</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>429</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>18048</v>
+        <v>18057</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>430</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>431</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>23.95</v>
+        <v>19.98</v>
       </c>
       <c r="J143" s="0" t="s">
         <v>432</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>13848</v>
+        <v>26349</v>
       </c>
       <c r="D144" s="0" t="s">
         <v>433</v>
       </c>
       <c r="E144" s="0" t="s">
         <v>434</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="I144" s="0">
-        <v>9.460000000000001</v>
+        <v>52.29</v>
       </c>
       <c r="J144" s="0" t="s">
         <v>435</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>18057</v>
+        <v>26354</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>436</v>
       </c>
       <c r="E145" s="0" t="s">
         <v>437</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>19.98</v>
+        <v>13.35</v>
       </c>
       <c r="J145" s="0" t="s">
         <v>438</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>26349</v>
+        <v>18081</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>439</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>440</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>21</v>
+        <v>56</v>
       </c>
       <c r="I146" s="0">
-        <v>52.29</v>
+        <v>13.29</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>441</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>26354</v>
+        <v>26363</v>
       </c>
       <c r="D147" s="0" t="s">
         <v>442</v>
       </c>
       <c r="E147" s="0" t="s">
         <v>443</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I147" s="0">
-        <v>13.35</v>
+        <v>42.53</v>
       </c>
       <c r="J147" s="0" t="s">
         <v>444</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>18081</v>
+        <v>13866</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>445</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>446</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>56</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>13.29</v>
+        <v>4.45</v>
       </c>
       <c r="J148" s="0" t="s">
         <v>447</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>26363</v>
+        <v>26371</v>
       </c>
       <c r="D149" s="0" t="s">
         <v>448</v>
       </c>
       <c r="E149" s="0" t="s">
         <v>449</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>42.53</v>
+        <v>12.77</v>
       </c>
       <c r="J149" s="0" t="s">
         <v>450</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13866</v>
+        <v>26376</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>451</v>
       </c>
       <c r="E150" s="0" t="s">
         <v>452</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I150" s="0">
-        <v>4.45</v>
+        <v>20.27</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>26371</v>
+        <v>26379</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>20</v>
+        <v>457</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>12.77</v>
+        <v>10.67</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>456</v>
+        <v>458</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>26376</v>
+        <v>26379</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>457</v>
+        <v>459</v>
       </c>
       <c r="E152" s="0" t="s">
+        <v>456</v>
+      </c>
+      <c r="F152" s="0" t="s">
+        <v>460</v>
+      </c>
+      <c r="G152" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I152" s="0">
+        <v>10.67</v>
+      </c>
+      <c r="J152" s="0" t="s">
         <v>458</v>
-      </c>
-[...10 lines deleted...]
-        <v>460</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>26379</v>
+        <v>18098</v>
       </c>
       <c r="D153" s="0" t="s">
         <v>461</v>
       </c>
       <c r="E153" s="0" t="s">
         <v>462</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>463</v>
+        <v>11</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>10.67</v>
+        <v>7.79</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>464</v>
+        <v>463</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>26379</v>
+        <v>18097</v>
       </c>
       <c r="D154" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="E154" s="0" t="s">
         <v>465</v>
       </c>
-      <c r="E154" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F154" s="0" t="s">
-        <v>466</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>10.67</v>
+        <v>3</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>18098</v>
+        <v>18097</v>
       </c>
       <c r="D155" s="0" t="s">
         <v>467</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>468</v>
+        <v>465</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>7.79</v>
+        <v>3</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>469</v>
+        <v>466</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>470</v>
+        <v>468</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I156" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>473</v>
+        <v>471</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I157" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>18102</v>
+        <v>18105</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>474</v>
+        <v>472</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>475</v>
+        <v>473</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>29.59</v>
+        <v>2.49</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>476</v>
+        <v>474</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>18102</v>
+        <v>18103</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>475</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>476</v>
+      </c>
+      <c r="F159" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G159" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I159" s="0">
+        <v>7.48</v>
+      </c>
+      <c r="J159" s="0" t="s">
         <v>477</v>
-      </c>
-[...13 lines deleted...]
-        <v>476</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>18105</v>
+        <v>26392</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>478</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>479</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I160" s="0">
-        <v>2.49</v>
+        <v>25.44</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>18103</v>
+        <v>26393</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I161" s="0">
-        <v>7.48</v>
+        <v>28.34</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>26392</v>
+        <v>13877</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>25.44</v>
+        <v>3.19</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>487</v>
+        <v>488</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>26393</v>
+        <v>18111</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>488</v>
+        <v>489</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>489</v>
+        <v>490</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>16</v>
+        <v>297</v>
       </c>
       <c r="I163" s="0">
-        <v>28.34</v>
+        <v>16.99</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>490</v>
+        <v>491</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13877</v>
+        <v>18114</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>491</v>
+        <v>492</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>493</v>
+        <v>20</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I164" s="0">
-        <v>3.19</v>
+        <v>5.56</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>18111</v>
+        <v>18119</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>297</v>
+        <v>497</v>
       </c>
       <c r="I165" s="0">
-        <v>16.99</v>
+        <v>9.17</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>497</v>
+        <v>498</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>18114</v>
+        <v>26396</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>498</v>
+        <v>499</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>499</v>
+        <v>500</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>5.56</v>
+        <v>10.53</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>500</v>
+        <v>501</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>18119</v>
+        <v>26396</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>500</v>
+      </c>
+      <c r="F167" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G167" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I167" s="0">
+        <v>10.53</v>
+      </c>
+      <c r="J167" s="0" t="s">
         <v>501</v>
-      </c>
-[...13 lines deleted...]
-        <v>504</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D168" s="0" t="s">
+        <v>503</v>
+      </c>
+      <c r="E168" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F168" s="0" t="s">
         <v>505</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D169" s="0" t="s">
+        <v>507</v>
+      </c>
+      <c r="E169" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F169" s="0" t="s">
         <v>508</v>
-      </c>
-[...4 lines deleted...]
-        <v>340</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
         <v>26402</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E170" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F170" s="0" t="s">
         <v>510</v>
-      </c>
-[...1 lines deleted...]
-        <v>511</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
         <v>9.68</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>512</v>
+        <v>506</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>26402</v>
+        <v>18125</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>513</v>
+        <v>511</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>514</v>
+        <v>11</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>9.68</v>
+        <v>25.22</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>512</v>
+        <v>513</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>26402</v>
+        <v>13893</v>
       </c>
       <c r="D172" s="0" t="s">
+        <v>514</v>
+      </c>
+      <c r="E172" s="0" t="s">
         <v>515</v>
       </c>
-      <c r="E172" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F172" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G172" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="I172" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J172" s="0" t="s">
         <v>516</v>
-      </c>
-[...7 lines deleted...]
-        <v>512</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>18125</v>
+        <v>18134</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>517</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>518</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I173" s="0">
-        <v>25.22</v>
+        <v>8.59</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>519</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13893</v>
+        <v>18135</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>520</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>521</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>35</v>
+        <v>77</v>
       </c>
       <c r="I174" s="0">
-        <v>3.33</v>
+        <v>7.37</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>522</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>18134</v>
+        <v>18137</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>523</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>524</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I175" s="0">
-        <v>8.59</v>
+        <v>5.99</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>525</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>18135</v>
+        <v>18130</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>526</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>527</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I176" s="0">
-        <v>7.37</v>
+        <v>7.71</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>528</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>18137</v>
+        <v>18131</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>529</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>530</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I177" s="0">
-        <v>5.99</v>
+        <v>13.65</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>531</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>18130</v>
+        <v>18148</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>532</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>533</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I178" s="0">
-        <v>7.71</v>
+        <v>6.7</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>534</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>18131</v>
+        <v>26425</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>535</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>536</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I179" s="0">
-        <v>13.65</v>
+        <v>10.15</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>537</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>18146</v>
+        <v>18150</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>538</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>539</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>97</v>
       </c>
       <c r="I180" s="0">
-        <v>3.88</v>
+        <v>50.04</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>540</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>18148</v>
+        <v>18164</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>541</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>542</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I181" s="0">
-        <v>6.7</v>
+        <v>33.8</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>543</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>26425</v>
+        <v>18161</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>544</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>545</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I182" s="0">
-        <v>10.15</v>
+        <v>65.88</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>546</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>18150</v>
+        <v>13917</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>547</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>548</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I183" s="0">
-        <v>50.04</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>549</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>18164</v>
+        <v>13918</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>550</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>551</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I184" s="0">
-        <v>33.8</v>
+        <v>13.82</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>552</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>18161</v>
+        <v>13918</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>553</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>554</v>
+        <v>551</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I185" s="0">
-        <v>65.88</v>
+        <v>13.82</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>555</v>
+        <v>552</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13917</v>
+        <v>26470</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>556</v>
+        <v>554</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>557</v>
+        <v>555</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I186" s="0">
-        <v>9.140000000000001</v>
+        <v>79.06</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>558</v>
+        <v>556</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13918</v>
+        <v>26469</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>559</v>
+        <v>557</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>560</v>
+        <v>558</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I187" s="0">
-        <v>13.82</v>
+        <v>20.45</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>561</v>
+        <v>559</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13918</v>
+        <v>18172</v>
       </c>
       <c r="D188" s="0" t="s">
+        <v>560</v>
+      </c>
+      <c r="E188" s="0" t="s">
+        <v>561</v>
+      </c>
+      <c r="F188" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G188" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I188" s="0">
+        <v>16.72</v>
+      </c>
+      <c r="J188" s="0" t="s">
         <v>562</v>
-      </c>
-[...13 lines deleted...]
-        <v>561</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>26470</v>
+        <v>18173</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>563</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>564</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>79.06</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>565</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>26469</v>
+        <v>26483</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>566</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>567</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>20.45</v>
+        <v>17.13</v>
       </c>
       <c r="J190" s="0" t="s">
         <v>568</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>18172</v>
+        <v>25892</v>
       </c>
       <c r="D191" s="0" t="s">
         <v>569</v>
       </c>
       <c r="E191" s="0" t="s">
         <v>570</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>12</v>
+        <v>571</v>
       </c>
       <c r="I191" s="0">
-        <v>16.72</v>
+        <v>18.5</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>571</v>
+        <v>572</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>18173</v>
+        <v>25892</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>573</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>570</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>571</v>
+      </c>
+      <c r="I192" s="0">
+        <v>18.5</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>572</v>
-      </c>
-[...13 lines deleted...]
-        <v>574</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>26483</v>
+        <v>18175</v>
       </c>
       <c r="D193" s="0" t="s">
+        <v>574</v>
+      </c>
+      <c r="E193" s="0" t="s">
         <v>575</v>
-      </c>
-[...1 lines deleted...]
-        <v>576</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>17.13</v>
+        <v>14.36</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>577</v>
+      </c>
+      <c r="E194" s="0" t="s">
         <v>578</v>
       </c>
-      <c r="E194" s="0" t="s">
+      <c r="F194" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I194" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
       <c r="E195" s="0" t="s">
+        <v>578</v>
+      </c>
+      <c r="F195" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G195" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I195" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J195" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>18175</v>
+        <v>18186</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>584</v>
+        <v>578</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I196" s="0">
-        <v>14.36</v>
+        <v>12.52</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>585</v>
+        <v>579</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>18186</v>
+        <v>18185</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>586</v>
+        <v>582</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I197" s="0">
-        <v>12.52</v>
+        <v>8.539999999999999</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>588</v>
+        <v>584</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>589</v>
+        <v>585</v>
       </c>
       <c r="E198" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F198" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G198" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I198" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J198" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="E199" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F199" s="0" t="s">
+        <v>589</v>
+      </c>
+      <c r="G199" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I199" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J199" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>18185</v>
+        <v>26511</v>
       </c>
       <c r="D200" s="0" t="s">
+        <v>590</v>
+      </c>
+      <c r="E200" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F200" s="0" t="s">
         <v>591</v>
       </c>
-      <c r="E200" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G200" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>8.539999999999999</v>
+        <v>15.69</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>593</v>
+        <v>587</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>26511</v>
+        <v>18197</v>
       </c>
       <c r="D201" s="0" t="s">
+        <v>592</v>
+      </c>
+      <c r="E201" s="0" t="s">
+        <v>593</v>
+      </c>
+      <c r="F201" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G201" s="0" t="s">
+        <v>297</v>
+      </c>
+      <c r="I201" s="0">
+        <v>21.5</v>
+      </c>
+      <c r="J201" s="0" t="s">
         <v>594</v>
-      </c>
-[...13 lines deleted...]
-        <v>596</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>598</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>600</v>
+        <v>591</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>18197</v>
+        <v>18212</v>
       </c>
       <c r="D204" s="0" t="s">
+        <v>599</v>
+      </c>
+      <c r="E204" s="0" t="s">
+        <v>600</v>
+      </c>
+      <c r="F204" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="G204" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I204" s="0">
+        <v>10.8</v>
+      </c>
+      <c r="J204" s="0" t="s">
         <v>601</v>
-      </c>
-[...13 lines deleted...]
-        <v>603</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>18199</v>
+        <v>13944</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F205" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>20.14</v>
+        <v>7.71</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>18199</v>
+        <v>13945</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>600</v>
+        <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>20.14</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>18212</v>
+        <v>13946</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>608</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>609</v>
       </c>
       <c r="F207" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>10.8</v>
+        <v>5.3</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>610</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13944</v>
+        <v>13947</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>611</v>
       </c>
       <c r="E208" s="0" t="s">
         <v>612</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>7.71</v>
+        <v>21.8</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>613</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13945</v>
+        <v>26538</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>614</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>615</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>11</v>
+        <v>616</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>8.279999999999999</v>
+        <v>11.34</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13946</v>
+        <v>26538</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>618</v>
+        <v>615</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>11</v>
+        <v>619</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>5.3</v>
+        <v>11.34</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13947</v>
+        <v>26538</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>620</v>
       </c>
       <c r="E211" s="0" t="s">
+        <v>615</v>
+      </c>
+      <c r="F211" s="0" t="s">
         <v>621</v>
-      </c>
-[...1 lines deleted...]
-        <v>29</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>21.8</v>
+        <v>11.34</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>622</v>
+        <v>617</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>26538</v>
+        <v>18214</v>
       </c>
       <c r="D212" s="0" t="s">
+        <v>622</v>
+      </c>
+      <c r="E212" s="0" t="s">
         <v>623</v>
       </c>
-      <c r="E212" s="0" t="s">
+      <c r="F212" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G212" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I212" s="0">
+        <v>8.74</v>
+      </c>
+      <c r="J212" s="0" t="s">
         <v>624</v>
-      </c>
-[...10 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>26538</v>
+        <v>18228</v>
       </c>
       <c r="D213" s="0" t="s">
+        <v>625</v>
+      </c>
+      <c r="E213" s="0" t="s">
+        <v>626</v>
+      </c>
+      <c r="F213" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G213" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I213" s="0">
+        <v>6.95</v>
+      </c>
+      <c r="J213" s="0" t="s">
         <v>627</v>
-      </c>
-[...13 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>26538</v>
+        <v>13961</v>
       </c>
       <c r="D214" s="0" t="s">
+        <v>628</v>
+      </c>
+      <c r="E214" s="0" t="s">
         <v>629</v>
       </c>
-      <c r="E214" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F214" s="0" t="s">
-        <v>630</v>
+        <v>11</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>11.34</v>
+        <v>10.61</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>626</v>
+        <v>630</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>18214</v>
+        <v>26549</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>631</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>632</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>8.74</v>
+        <v>11.03</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>633</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>18228</v>
+        <v>26549</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>634</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>635</v>
+        <v>632</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>6.95</v>
+        <v>11.03</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>636</v>
+        <v>633</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13961</v>
+        <v>17095</v>
       </c>
       <c r="D217" s="0" t="s">
+        <v>635</v>
+      </c>
+      <c r="E217" s="0" t="s">
+        <v>636</v>
+      </c>
+      <c r="F217" s="0" t="s">
         <v>637</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>10.61</v>
+        <v>7.71</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>639</v>
+        <v>638</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>26549</v>
+        <v>18243</v>
       </c>
       <c r="D218" s="0" t="s">
+        <v>639</v>
+      </c>
+      <c r="E218" s="0" t="s">
         <v>640</v>
-      </c>
-[...1 lines deleted...]
-        <v>641</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I218" s="0">
-        <v>11.03</v>
+        <v>6.97</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>642</v>
+        <v>641</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>26549</v>
+        <v>26569</v>
       </c>
       <c r="D219" s="0" t="s">
+        <v>642</v>
+      </c>
+      <c r="E219" s="0" t="s">
         <v>643</v>
       </c>
-      <c r="E219" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F219" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>11.03</v>
+        <v>12.1</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>642</v>
+        <v>644</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>17095</v>
+        <v>17100</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>646</v>
+        <v>11</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I220" s="0">
-        <v>7.71</v>
+        <v>5.89</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>647</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>18243</v>
+        <v>17103</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>648</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>649</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>35</v>
+        <v>297</v>
       </c>
       <c r="I221" s="0">
-        <v>6.97</v>
+        <v>7.72</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>650</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>26569</v>
+        <v>17104</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>651</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>652</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I222" s="0">
-        <v>12.1</v>
+        <v>12.54</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>653</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>17100</v>
+        <v>17108</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>654</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>655</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G223" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>5.89</v>
+        <v>4.25</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>656</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>17103</v>
+        <v>17111</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>657</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>658</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G224" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>7.72</v>
+        <v>5.26</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>659</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>17104</v>
+        <v>17165</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>660</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>661</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>12.54</v>
+        <v>10.34</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>662</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>17108</v>
+        <v>17166</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>663</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>664</v>
       </c>
       <c r="F226" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>4.25</v>
+        <v>19.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>665</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>17111</v>
+        <v>17173</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>666</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>667</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I227" s="0">
-        <v>5.26</v>
+        <v>6.13</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>668</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>17165</v>
+        <v>17194</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>669</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>670</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>11</v>
+        <v>671</v>
       </c>
       <c r="G228" s="0" t="s">
-        <v>12</v>
+        <v>672</v>
       </c>
       <c r="I228" s="0">
-        <v>10.34</v>
+        <v>8.91</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>671</v>
+        <v>673</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>17166</v>
+        <v>17199</v>
       </c>
       <c r="D229" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="E229" s="0" t="s">
+        <v>675</v>
+      </c>
+      <c r="F229" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G229" s="0" t="s">
         <v>672</v>
       </c>
-      <c r="E229" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I229" s="0">
-        <v>19.22</v>
+        <v>8.94</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>674</v>
+        <v>676</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>17173</v>
+        <v>17229</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>675</v>
+        <v>677</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>676</v>
+        <v>678</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G230" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>6.13</v>
+        <v>36.43</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>677</v>
+        <v>679</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>17194</v>
+        <v>17229</v>
       </c>
       <c r="D231" s="0" t="s">
+        <v>680</v>
+      </c>
+      <c r="E231" s="0" t="s">
         <v>678</v>
       </c>
-      <c r="E231" s="0" t="s">
+      <c r="F231" s="0" t="s">
+        <v>327</v>
+      </c>
+      <c r="G231" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I231" s="0">
+        <v>36.43</v>
+      </c>
+      <c r="J231" s="0" t="s">
         <v>679</v>
-      </c>
-[...10 lines deleted...]
-        <v>682</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>17199</v>
+        <v>17230</v>
       </c>
       <c r="D232" s="0" t="s">
+        <v>681</v>
+      </c>
+      <c r="E232" s="0" t="s">
+        <v>682</v>
+      </c>
+      <c r="F232" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G232" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I232" s="0">
+        <v>20.99</v>
+      </c>
+      <c r="J232" s="0" t="s">
         <v>683</v>
-      </c>
-[...13 lines deleted...]
-        <v>685</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>17229</v>
+        <v>17230</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>686</v>
+        <v>684</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>687</v>
+        <v>682</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>36.43</v>
+        <v>20.99</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>688</v>
+        <v>683</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>17229</v>
+        <v>17231</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>689</v>
+        <v>685</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>687</v>
+        <v>686</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>36.43</v>
+        <v>16.84</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>688</v>
+        <v>687</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>17230</v>
+        <v>17231</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>690</v>
+        <v>688</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>691</v>
+        <v>686</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>20.99</v>
+        <v>16.84</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>692</v>
+        <v>687</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>17230</v>
+        <v>17232</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>693</v>
+        <v>689</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>691</v>
+        <v>690</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>20.99</v>
+        <v>50.27</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>692</v>
+        <v>691</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>694</v>
+        <v>692</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>697</v>
+        <v>695</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>17232</v>
+        <v>17235</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>698</v>
+        <v>696</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>699</v>
+        <v>697</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>55</v>
+        <v>228</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>50.27</v>
+        <v>29.51</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>700</v>
+        <v>698</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>17234</v>
+        <v>17260</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>701</v>
+        <v>699</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>702</v>
+        <v>700</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I240" s="0">
-        <v>32.08</v>
+        <v>24.23</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>703</v>
+        <v>701</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17234</v>
+        <v>17279</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>704</v>
+        <v>702</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
       <c r="F241" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>32.08</v>
+        <v>1.93</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17235</v>
+        <v>17280</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>705</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>706</v>
       </c>
       <c r="F242" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>29.51</v>
+        <v>1.93</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17260</v>
+        <v>17287</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>708</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>709</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>20</v>
+        <v>228</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>24.23</v>
+        <v>23.65</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>710</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>17279</v>
+        <v>17287</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>711</v>
       </c>
       <c r="E244" s="0" t="s">
+        <v>709</v>
+      </c>
+      <c r="F244" s="0" t="s">
         <v>712</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>1.93</v>
+        <v>23.65</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>713</v>
+        <v>710</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17280</v>
+        <v>17293</v>
       </c>
       <c r="D245" s="0" t="s">
+        <v>713</v>
+      </c>
+      <c r="E245" s="0" t="s">
         <v>714</v>
-      </c>
-[...1 lines deleted...]
-        <v>715</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>1.93</v>
+        <v>13.93</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>716</v>
+        <v>715</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17287</v>
+        <v>17295</v>
       </c>
       <c r="D246" s="0" t="s">
+        <v>716</v>
+      </c>
+      <c r="E246" s="0" t="s">
         <v>717</v>
       </c>
-      <c r="E246" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F246" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G246" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>23.65</v>
+        <v>13.91</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>719</v>
+        <v>718</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17287</v>
+        <v>17296</v>
       </c>
       <c r="D247" s="0" t="s">
+        <v>719</v>
+      </c>
+      <c r="E247" s="0" t="s">
         <v>720</v>
       </c>
-      <c r="E247" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F247" s="0" t="s">
-        <v>721</v>
+        <v>29</v>
       </c>
       <c r="G247" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>23.65</v>
+        <v>14.64</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>719</v>
+        <v>721</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>17293</v>
+        <v>22041</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>13.93</v>
+        <v>13.17</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>724</v>
+        <v>725</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17295</v>
+        <v>17336</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>725</v>
+        <v>726</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>726</v>
+        <v>727</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G249" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I249" s="0">
-        <v>13.91</v>
+        <v>29.88</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>727</v>
+        <v>728</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>17296</v>
+        <v>17336</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>728</v>
+        <v>729</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>729</v>
+        <v>727</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>29</v>
+        <v>327</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
-        <v>14.64</v>
+        <v>29.88</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>730</v>
+        <v>728</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22041</v>
+        <v>17337</v>
       </c>
       <c r="D251" s="0" t="s">
+        <v>730</v>
+      </c>
+      <c r="E251" s="0" t="s">
         <v>731</v>
       </c>
-      <c r="E251" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F251" s="0" t="s">
-        <v>733</v>
+        <v>55</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>13.17</v>
+        <v>20.44</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>734</v>
+        <v>732</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>17336</v>
+        <v>17362</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>735</v>
+        <v>733</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>736</v>
+        <v>734</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>29.88</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>737</v>
+        <v>735</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17336</v>
+        <v>17365</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>738</v>
+        <v>736</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>736</v>
+        <v>737</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>327</v>
+        <v>20</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>29.88</v>
+        <v>15.15</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>737</v>
+        <v>738</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17337</v>
+        <v>17372</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>739</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>740</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>20.44</v>
+        <v>10.61</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>741</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>17362</v>
+        <v>26678</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>742</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>743</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>8.720000000000001</v>
+        <v>12.69</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>744</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>17365</v>
+        <v>26690</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>745</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>746</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>15.15</v>
+        <v>11.48</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>747</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>17372</v>
+        <v>26690</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>748</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>749</v>
+        <v>746</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>10.61</v>
+        <v>11.48</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>750</v>
+        <v>747</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>26678</v>
+        <v>26691</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>751</v>
+        <v>749</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>752</v>
+        <v>750</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>12.69</v>
+        <v>7.48</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>753</v>
+        <v>751</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>754</v>
+        <v>752</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>757</v>
+        <v>755</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>141</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>26691</v>
+        <v>17395</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>758</v>
+        <v>756</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>759</v>
+        <v>753</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>327</v>
+        <v>55</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>7.48</v>
+        <v>30.97</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>760</v>
+        <v>754</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>17395</v>
+        <v>17398</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>761</v>
+        <v>757</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>762</v>
+        <v>758</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>30.97</v>
+        <v>4.15</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>763</v>
+        <v>759</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>17395</v>
+        <v>17407</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>764</v>
+        <v>760</v>
       </c>
       <c r="E263" s="0" t="s">
+        <v>761</v>
+      </c>
+      <c r="F263" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G263" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="I263" s="0">
+        <v>19.66</v>
+      </c>
+      <c r="J263" s="0" t="s">
         <v>762</v>
-      </c>
-[...10 lines deleted...]
-        <v>763</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>17395</v>
+        <v>17417</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>765</v>
+        <v>763</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>762</v>
+        <v>764</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>30.97</v>
+        <v>8.51</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>763</v>
+        <v>765</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>17398</v>
+        <v>26717</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>766</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>767</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>20</v>
+        <v>768</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I265" s="0">
-        <v>4.15</v>
+        <v>22.12</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>768</v>
+        <v>769</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>17407</v>
+        <v>26725</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>77</v>
+        <v>16</v>
       </c>
       <c r="I266" s="0">
-        <v>19.66</v>
+        <v>14.64</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>771</v>
+        <v>772</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>17417</v>
+        <v>17447</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>772</v>
+        <v>773</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>773</v>
+        <v>774</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I267" s="0">
-        <v>8.51</v>
+        <v>29.22</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>774</v>
+        <v>775</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>26717</v>
+        <v>17460</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>775</v>
+        <v>776</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>776</v>
+        <v>777</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>777</v>
+        <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I268" s="0">
-        <v>22.12</v>
+        <v>1.54</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>26725</v>
+        <v>17461</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I269" s="0">
-        <v>14.64</v>
+        <v>3.73</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17447</v>
+        <v>17462</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>77</v>
+        <v>21</v>
       </c>
       <c r="I270" s="0">
-        <v>29.22</v>
+        <v>8.67</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17460</v>
+        <v>17475</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>21</v>
+        <v>297</v>
       </c>
       <c r="I271" s="0">
-        <v>1.54</v>
+        <v>12.43</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>17461</v>
+        <v>26739</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>3.73</v>
+        <v>15.98</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>17462</v>
+        <v>26739</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>792</v>
+        <v>789</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>8.67</v>
+        <v>15.98</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>793</v>
+        <v>790</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>17475</v>
+        <v>26739</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>794</v>
+        <v>792</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>795</v>
+        <v>789</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>11</v>
+        <v>591</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>12.43</v>
+        <v>15.98</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>796</v>
+        <v>790</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
         <v>26739</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>797</v>
+        <v>793</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>29</v>
+        <v>55</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
         <v>15.98</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
         <v>26739</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>800</v>
+        <v>794</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>340</v>
+        <v>228</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
         <v>15.98</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
         <v>26739</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>801</v>
+        <v>795</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>600</v>
+        <v>796</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
         <v>15.98</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>26739</v>
+        <v>17506</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>802</v>
+        <v>797</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>15.98</v>
+        <v>39.52</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>26739</v>
+        <v>17561</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>803</v>
+        <v>800</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>798</v>
+        <v>801</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I279" s="0">
-        <v>15.98</v>
+        <v>8.109999999999999</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>799</v>
+        <v>802</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>26739</v>
+        <v>26765</v>
       </c>
       <c r="D280" s="0" t="s">
+        <v>803</v>
+      </c>
+      <c r="E280" s="0" t="s">
         <v>804</v>
       </c>
-      <c r="E280" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F280" s="0" t="s">
-        <v>805</v>
+        <v>20</v>
       </c>
       <c r="G280" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I280" s="0">
-        <v>15.98</v>
+        <v>10.38</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>799</v>
+        <v>805</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>17506</v>
+        <v>26766</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
-        <v>39.52</v>
+        <v>10.38</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>17561</v>
+        <v>26768</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I282" s="0">
-        <v>8.109999999999999</v>
+        <v>10.38</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>26765</v>
+        <v>17509</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
-        <v>10.38</v>
+        <v>3.32</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>26766</v>
+        <v>17510</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>10.38</v>
+        <v>6.03</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>26768</v>
+        <v>17511</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>10.38</v>
+        <v>108.2</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17509</v>
+        <v>17512</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>3.32</v>
+        <v>11.72</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>17510</v>
+        <v>17512</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>825</v>
+        <v>822</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>6.03</v>
+        <v>11.72</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>826</v>
+        <v>823</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>17511</v>
+        <v>17512</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>827</v>
+        <v>825</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>828</v>
+        <v>822</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>108.2</v>
+        <v>11.72</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>829</v>
+        <v>823</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>830</v>
+        <v>826</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>833</v>
+        <v>829</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>55</v>
+        <v>141</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>17512</v>
+        <v>17560</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>834</v>
+        <v>830</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>141</v>
+        <v>832</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>11.72</v>
+        <v>19.58</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>832</v>
+        <v>833</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>17513</v>
+        <v>17514</v>
       </c>
       <c r="D292" s="0" t="s">
+        <v>834</v>
+      </c>
+      <c r="E292" s="0" t="s">
         <v>835</v>
       </c>
-      <c r="E292" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F292" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>24.59</v>
+        <v>16.84</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>837</v>
+        <v>836</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>17513</v>
+        <v>17517</v>
       </c>
       <c r="D293" s="0" t="s">
+        <v>837</v>
+      </c>
+      <c r="E293" s="0" t="s">
         <v>838</v>
       </c>
-      <c r="E293" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F293" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>24.59</v>
+        <v>4.91</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>837</v>
+        <v>839</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>17560</v>
+        <v>17520</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>839</v>
+        <v>840</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>840</v>
+        <v>841</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>841</v>
+        <v>20</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>19.58</v>
+        <v>4.37</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>842</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>17514</v>
+        <v>17522</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>843</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>844</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>16.84</v>
+        <v>19.72</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>845</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>17517</v>
+        <v>17530</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>846</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>847</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I296" s="0">
-        <v>4.91</v>
+        <v>34.96</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>848</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>17520</v>
+        <v>17531</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>849</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>850</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I297" s="0">
-        <v>4.37</v>
+        <v>50.75</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>851</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>17522</v>
+        <v>17558</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>852</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>853</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G298" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>19.72</v>
+        <v>3.34</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>854</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>17530</v>
+        <v>22103</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>855</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>856</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>34.96</v>
+        <v>4.74</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>857</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>17531</v>
+        <v>17564</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>858</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>859</v>
       </c>
       <c r="F300" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>50.75</v>
+        <v>23.63</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>860</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>17558</v>
+        <v>17574</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>861</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>862</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I301" s="0">
-        <v>3.34</v>
+        <v>18.53</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>863</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22103</v>
+        <v>17576</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>864</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>865</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I302" s="0">
-        <v>4.74</v>
+        <v>4.37</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>866</v>
+        <v>867</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17564</v>
+        <v>17586</v>
       </c>
       <c r="D303" s="0" t="s">
-        <v>867</v>
+        <v>868</v>
       </c>
       <c r="E303" s="0" t="s">
-        <v>868</v>
+        <v>869</v>
       </c>
       <c r="F303" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>23.63</v>
+        <v>8.68</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>869</v>
+        <v>870</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17574</v>
+        <v>17590</v>
       </c>
       <c r="D304" s="0" t="s">
-        <v>870</v>
+        <v>871</v>
       </c>
       <c r="E304" s="0" t="s">
-        <v>871</v>
+        <v>872</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>18.53</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>872</v>
+        <v>873</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17576</v>
+        <v>17595</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>873</v>
+        <v>874</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>874</v>
+        <v>875</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>4.37</v>
+        <v>14.74</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>876</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17586</v>
+        <v>17597</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>877</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>878</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>8.68</v>
+        <v>17.48</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>879</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17590</v>
+        <v>17604</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>880</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>881</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I307" s="0">
-        <v>8.619999999999999</v>
+        <v>33.95</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>882</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17595</v>
+        <v>17604</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>883</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>884</v>
+        <v>881</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I308" s="0">
-        <v>14.74</v>
+        <v>33.95</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>885</v>
+        <v>882</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>17597</v>
+        <v>24396</v>
       </c>
       <c r="D309" s="0" t="s">
+        <v>884</v>
+      </c>
+      <c r="E309" s="0" t="s">
+        <v>885</v>
+      </c>
+      <c r="F309" s="0" t="s">
         <v>886</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>17.23</v>
+        <v>24.82</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>888</v>
+        <v>887</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>17604</v>
+        <v>17608</v>
       </c>
       <c r="D310" s="0" t="s">
+        <v>888</v>
+      </c>
+      <c r="E310" s="0" t="s">
         <v>889</v>
-      </c>
-[...1 lines deleted...]
-        <v>890</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>33.95</v>
+        <v>5.49</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>891</v>
+        <v>890</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17604</v>
+        <v>17607</v>
       </c>
       <c r="D311" s="0" t="s">
+        <v>891</v>
+      </c>
+      <c r="E311" s="0" t="s">
         <v>892</v>
       </c>
-      <c r="E311" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F311" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>33.95</v>
+        <v>3.32</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>891</v>
+        <v>893</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24396</v>
+        <v>17610</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>893</v>
+        <v>894</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>894</v>
+        <v>895</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>895</v>
+        <v>11</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>24.82</v>
+        <v>1.11</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>896</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17608</v>
+        <v>17614</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>897</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>898</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>5.49</v>
+        <v>3.1</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17607</v>
+        <v>17615</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>900</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>901</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>3.32</v>
+        <v>3.96</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>902</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17610</v>
+        <v>17615</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>903</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>904</v>
+        <v>901</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>1.11</v>
+        <v>3.96</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>905</v>
+        <v>902</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17614</v>
+        <v>17617</v>
       </c>
       <c r="D316" s="0" t="s">
+        <v>904</v>
+      </c>
+      <c r="E316" s="0" t="s">
+        <v>905</v>
+      </c>
+      <c r="F316" s="0" t="s">
         <v>906</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>3.1</v>
+        <v>16.61</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>908</v>
+        <v>907</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>17615</v>
+        <v>17617</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>909</v>
+        <v>908</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>910</v>
+        <v>905</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>3.96</v>
+        <v>16.61</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>911</v>
+        <v>907</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17615</v>
+        <v>17618</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>912</v>
+        <v>909</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>910</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>29</v>
+        <v>712</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>3.96</v>
+        <v>10.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>911</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>17617</v>
+        <v>26806</v>
       </c>
       <c r="D319" s="0" t="s">
+        <v>912</v>
+      </c>
+      <c r="E319" s="0" t="s">
         <v>913</v>
       </c>
-      <c r="E319" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F319" s="0" t="s">
-        <v>915</v>
+        <v>11</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>16.61</v>
+        <v>18.02</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>916</v>
+        <v>914</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>17617</v>
+        <v>26807</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>917</v>
+        <v>915</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>16.61</v>
+        <v>25.62</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>916</v>
+        <v>917</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17618</v>
+        <v>17623</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>919</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>10.72</v>
+        <v>31.24</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>920</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>26806</v>
+        <v>17624</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>921</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>922</v>
       </c>
       <c r="F322" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>18.02</v>
+        <v>7.14</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>26807</v>
+        <v>22115</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>924</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>925</v>
       </c>
       <c r="F323" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>25.62</v>
+        <v>10.43</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>926</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>17623</v>
+        <v>22116</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>927</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>928</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>31.24</v>
+        <v>12.82</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17624</v>
+        <v>17628</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>930</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>931</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>7.14</v>
+        <v>21.04</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>932</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>22115</v>
+        <v>17632</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>933</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>934</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>9.710000000000001</v>
+        <v>57.39</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>935</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>22116</v>
+        <v>17633</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>936</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>937</v>
       </c>
       <c r="F327" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>12.82</v>
+        <v>20.22</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>938</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>17628</v>
+        <v>17634</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>939</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>940</v>
       </c>
       <c r="F328" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>21.04</v>
+        <v>48.2</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>941</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>17632</v>
+        <v>22124</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>942</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>943</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>57.39</v>
+        <v>7.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>944</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>17633</v>
+        <v>22125</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>945</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>946</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>20.22</v>
+        <v>5</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>947</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>17634</v>
+        <v>22127</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>948</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>949</v>
       </c>
       <c r="F331" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>48.2</v>
+        <v>5.02</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>22124</v>
+        <v>17645</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>951</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>952</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>7.22</v>
+        <v>10.02</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>22125</v>
+        <v>17652</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>5</v>
+        <v>6.65</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>22127</v>
+        <v>17664</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>958</v>
       </c>
-      <c r="F334" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F334" s="0"/>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5.02</v>
+        <v>13.08</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17645</v>
+        <v>17662</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>961</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>10.02</v>
+        <v>4.05</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17652</v>
+        <v>17663</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>964</v>
       </c>
       <c r="F336" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.65</v>
+        <v>22.75</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17664</v>
+        <v>22139</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>967</v>
       </c>
-      <c r="F337" s="0"/>
+      <c r="F337" s="0" t="s">
+        <v>11</v>
+      </c>
       <c r="G337" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I337" s="0">
-        <v>13.08</v>
+        <v>14.23</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17662</v>
+        <v>22140</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>969</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>970</v>
       </c>
       <c r="F338" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I338" s="0">
-        <v>4.05</v>
+        <v>12.74</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>971</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17663</v>
+        <v>22142</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>972</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>973</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I339" s="0">
-        <v>17.73</v>
+        <v>16.22</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>22139</v>
+        <v>22143</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>975</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>976</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I340" s="0">
-        <v>14.23</v>
+        <v>21.33</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>977</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>22140</v>
+        <v>18250</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>978</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>979</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I341" s="0">
-        <v>12.74</v>
+        <v>19.48</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>980</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>22142</v>
+        <v>18251</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>981</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>982</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I342" s="0">
-        <v>16.22</v>
+        <v>38.72</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>983</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>22143</v>
+        <v>26831</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>984</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>985</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I343" s="0">
-        <v>21.33</v>
+        <v>16.22</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>986</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18250</v>
+        <v>18252</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>987</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>988</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I344" s="0">
-        <v>19.48</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>989</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18251</v>
+        <v>18255</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>990</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>991</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>38.72</v>
+        <v>18.11</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>992</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>26831</v>
+        <v>18256</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>993</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>994</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>16.22</v>
+        <v>64.55</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>18252</v>
+        <v>22147</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>996</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>997</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>85.31999999999999</v>
+        <v>6.45</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>998</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18255</v>
+        <v>26847</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>999</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1000</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G348" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I348" s="0">
-        <v>15.13</v>
+        <v>11.12</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1001</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18256</v>
+        <v>26847</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1002</v>
       </c>
       <c r="E349" s="0" t="s">
-        <v>1003</v>
+        <v>1000</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>64.55</v>
+        <v>11.12</v>
       </c>
       <c r="J349" s="0" t="s">
-        <v>1004</v>
+        <v>1001</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>22147</v>
+        <v>26850</v>
       </c>
       <c r="D350" s="0" t="s">
+        <v>1003</v>
+      </c>
+      <c r="E350" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="F350" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G350" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I350" s="0">
+        <v>28.72</v>
+      </c>
+      <c r="J350" s="0" t="s">
         <v>1005</v>
-      </c>
-[...13 lines deleted...]
-        <v>1007</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>26847</v>
+        <v>18259</v>
       </c>
       <c r="D351" s="0" t="s">
+        <v>1006</v>
+      </c>
+      <c r="E351" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="F351" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G351" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I351" s="0">
+        <v>16.68</v>
+      </c>
+      <c r="J351" s="0" t="s">
         <v>1008</v>
-      </c>
-[...13 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>26847</v>
+        <v>22150</v>
       </c>
       <c r="D352" s="0" t="s">
+        <v>1009</v>
+      </c>
+      <c r="E352" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="F352" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G352" s="0" t="s">
+        <v>866</v>
+      </c>
+      <c r="I352" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J352" s="0" t="s">
         <v>1011</v>
-      </c>
-[...13 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>26850</v>
+        <v>18267</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1012</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I353" s="0">
-        <v>28.72</v>
+        <v>8.119999999999999</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1014</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>18259</v>
+        <v>18268</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="E354" s="0" t="s">
         <v>1016</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I354" s="0">
-        <v>16.68</v>
+        <v>10.9</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>1017</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>22150</v>
+        <v>18270</v>
       </c>
       <c r="D355" s="0" t="s">
         <v>1018</v>
       </c>
       <c r="E355" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="F355" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>875</v>
+        <v>21</v>
       </c>
       <c r="I355" s="0">
-        <v>9.039999999999999</v>
+        <v>45.75</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>1020</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>18267</v>
+        <v>18276</v>
       </c>
       <c r="D356" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="E356" s="0" t="s">
         <v>1022</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>8.119999999999999</v>
+        <v>20.05</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>1023</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18268</v>
+        <v>18282</v>
       </c>
       <c r="D357" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="E357" s="0" t="s">
         <v>1025</v>
       </c>
       <c r="F357" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G357" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I357" s="0">
-        <v>10.9</v>
+        <v>48.05</v>
       </c>
       <c r="J357" s="0" t="s">
         <v>1026</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>18270</v>
+        <v>18282</v>
       </c>
       <c r="D358" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1028</v>
+        <v>1025</v>
       </c>
       <c r="F358" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I358" s="0">
-        <v>45.75</v>
+        <v>48.05</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1029</v>
+        <v>1026</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>18276</v>
+        <v>26865</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1030</v>
+        <v>1028</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1031</v>
+        <v>1029</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>20.05</v>
+        <v>10.34</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1032</v>
+        <v>1030</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>18282</v>
+        <v>18293</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1033</v>
+        <v>1031</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1034</v>
+        <v>1032</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>48.05</v>
+        <v>17.74</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1035</v>
+        <v>1033</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18282</v>
+        <v>18311</v>
       </c>
       <c r="D361" s="0" t="s">
-        <v>1036</v>
+        <v>1034</v>
       </c>
       <c r="E361" s="0" t="s">
-        <v>1034</v>
+        <v>1035</v>
       </c>
       <c r="F361" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>48.05</v>
+        <v>10.9</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>1035</v>
+        <v>1036</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>26865</v>
+        <v>22161</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="E362" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="F362" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>10.34</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J362" s="0" t="s">
         <v>1039</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18293</v>
+        <v>18320</v>
       </c>
       <c r="D363" s="0" t="s">
         <v>1040</v>
       </c>
       <c r="E363" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>17.74</v>
+        <v>19.06</v>
       </c>
       <c r="J363" s="0" t="s">
         <v>1042</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18311</v>
+        <v>18325</v>
       </c>
       <c r="D364" s="0" t="s">
         <v>1043</v>
       </c>
       <c r="E364" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I364" s="0">
-        <v>10.9</v>
+        <v>34.94</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>1045</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>22161</v>
+        <v>18324</v>
       </c>
       <c r="D365" s="0" t="s">
         <v>1046</v>
       </c>
       <c r="E365" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="F365" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G365" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I365" s="0">
-        <v>65.56999999999999</v>
+        <v>16.29</v>
       </c>
       <c r="J365" s="0" t="s">
         <v>1048</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>18320</v>
+        <v>26901</v>
       </c>
       <c r="D366" s="0" t="s">
         <v>1049</v>
       </c>
       <c r="E366" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I366" s="0">
-        <v>19.06</v>
+        <v>23.37</v>
       </c>
       <c r="J366" s="0" t="s">
         <v>1051</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>18325</v>
+        <v>24538</v>
       </c>
       <c r="D367" s="0" t="s">
         <v>1052</v>
       </c>
       <c r="E367" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>34.94</v>
+        <v>17.48</v>
       </c>
       <c r="J367" s="0" t="s">
         <v>1054</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>18324</v>
+        <v>18354</v>
       </c>
       <c r="D368" s="0" t="s">
         <v>1055</v>
       </c>
       <c r="E368" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>16.29</v>
+        <v>13.74</v>
       </c>
       <c r="J368" s="0" t="s">
         <v>1057</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>26901</v>
+        <v>18354</v>
       </c>
       <c r="D369" s="0" t="s">
         <v>1058</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1059</v>
+        <v>1056</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>459</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>23.37</v>
+        <v>13.74</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>24538</v>
+        <v>18368</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1061</v>
+        <v>1059</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>17.48</v>
+        <v>35.59</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>18354</v>
+        <v>18369</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>13.74</v>
+        <v>4.57</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>18354</v>
+        <v>18371</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1065</v>
+        <v>1066</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>13.74</v>
+        <v>13.01</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1066</v>
+        <v>1067</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18368</v>
+        <v>29939</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="E373" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F373" s="0" t="s">
+        <v>906</v>
+      </c>
+      <c r="G373" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I373" s="0">
+        <v>14.91</v>
+      </c>
+      <c r="J373" s="0" t="s">
         <v>1069</v>
-      </c>
-[...10 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18369</v>
+        <v>29940</v>
       </c>
       <c r="D374" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="E374" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G374" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I374" s="0">
+        <v>9.539999999999999</v>
+      </c>
+      <c r="J374" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18371</v>
+        <v>18379</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>11</v>
+        <v>712</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I375" s="0">
-        <v>13.01</v>
+        <v>23.09</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>29939</v>
+        <v>18383</v>
       </c>
       <c r="D376" s="0" t="s">
+        <v>1075</v>
+      </c>
+      <c r="E376" s="0" t="s">
+        <v>1076</v>
+      </c>
+      <c r="F376" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G376" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I376" s="0">
+        <v>15.32</v>
+      </c>
+      <c r="J376" s="0" t="s">
         <v>1077</v>
-      </c>
-[...13 lines deleted...]
-        <v>1078</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>29940</v>
+        <v>18386</v>
       </c>
       <c r="D377" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E377" s="0" t="s">
         <v>1079</v>
       </c>
-      <c r="E377" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F377" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I377" s="0">
-        <v>9.539999999999999</v>
+        <v>6.64</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>1080</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18379</v>
+        <v>18389</v>
       </c>
       <c r="D378" s="0" t="s">
         <v>1081</v>
       </c>
       <c r="E378" s="0" t="s">
         <v>1082</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I378" s="0">
-        <v>23.09</v>
+        <v>11.97</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>1083</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18383</v>
+        <v>18393</v>
       </c>
       <c r="D379" s="0" t="s">
         <v>1084</v>
       </c>
       <c r="E379" s="0" t="s">
         <v>1085</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I379" s="0">
-        <v>15.32</v>
+        <v>6.23</v>
       </c>
       <c r="J379" s="0" t="s">
         <v>1086</v>
-      </c>
-[...73 lines deleted...]
-        <v>1095</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>