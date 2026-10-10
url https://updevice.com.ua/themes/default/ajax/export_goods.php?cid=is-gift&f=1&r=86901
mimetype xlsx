--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -3328,51 +3328,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78e7278530b1d6241f4434045aa0d2b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e207d1511d9e249ac10e6c13b66b8b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a78c1c38b502c1e8d380096f9fc9f453.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d409bbd60348d4ce62a36c48cd8a3144.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa0e925aa4aeba47448160637f0b2b75.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cd22e44735fbc0739264d6644f28e46.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6671dff13c42d5b6374dbb04596fd2c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c6c2bac3f16dadda0695e3883c17488.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65838d6f2480883c500e344a6e764e419.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11599a4b6a72228cf6892e85e12c074110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d835d40507dc53db3fa794b7eae4f811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbd1ddd6aee5a5fd9c278b6cbfaa56312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2019c205e42f3c6ea50ab78d5284aef13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3224b27c541e004713ab6c026402a64014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8028058430f9c9c4b75169b185a4b8e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b568887f7a8d35574603d59830334bd416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53ad8685e1c276439f40d402f26fa4617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798b753989c9cec1061cfe5b6ac2a00c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850a0e1748ec8d6e633e7deb5978ed6219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7dcbe3c0d7060caefc4c66f05b54bcc20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb0593da5aed1be7fd4806a758153d721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98f43b614a82a618c5fa31edd14d80d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a445c2d152ad8e828776c50e2944f223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e1c9242811d9ae8eac9045b8160b8224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0352469c3bf20e7ce06e2ba2e3214e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad86530eca2c9c269975265b5e57568a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86d7aa17d88f5ac14a45b573c0389e427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8802dc382baad0b39afbb86134df976a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e106f08132ca3817c097c4c23e76676329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8301aeac544df48578d44b34fe3eb430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a62e6a9cfa52c130e772c14eebff3f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d19d351f7183946c9c63d17174e150832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6ee5b7570a83e23b82df5b444c8cec33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cc1e58e4b158c236b974e66598e0c734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9479791a2724a808fcedf1293d9134935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f98f59565389609711f23126f449a136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa54a39d48670c60193733dca538ac337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae06fa4f24feca1b5874bff426ec7f638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c649f69eba5fe2b00874578bfb0612a439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4862b1017fe9e4c6596d057919a0b17040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37198a0abdcbae125ac65103fcbdcf3341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e579eceaca5d0a76ab693c044a26ea7142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cd17f06d34df6fd1ff7931b1d1734b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1382d8e52d8c2b333872b6f3642039cf44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244e952f9f04b715c9580eda6c5d0dea45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638500c8b0e17b25be388abc88f0769d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530a6bab8004f95e91bbac20bbbd499347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3113419d0541d84661396a851113448b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91b72eaaeec08f698841ec941827f3349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36688ca1799c0e38184415b2d232007550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81c1f19b6a8d5c51a994453988f879251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f8e36f96088680c5e4e3a05bbb6f1552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304fdbe9eaf5b7bf5c4ea307f9923b8853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f792e72bc6e40a5539201b3519b0f0154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3bb8fe32151463767ad1f1186e994855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6ac777fe4ab5e5e7d4462801650e7b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040743bf389179f11b4d3f4f26106d9c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38705fff6b3973153f0cf5329e9743a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9c671e6780c4c2bbfdfac7ac890c7259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4835047198da383c8d2dec3e8066ccf160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bd7e7040b74bcfb3a676e28d4f223261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0848023626e57ba3d1f8cb307190eae862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedc644eaca436542b2150b2cabd81ee63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4610ee1f80ef447013649f8654b28564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5e1193b8f77d7046982cdf4673880965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac80f00d54868e6e9bd9ab562372b3366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc530bb18797f55302fd1c86275175b567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6e9c5b84371b4568a62d07435c890668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a0dd5b3ca3b9bf151f7e50c8ebd21e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf235ef0cbea4b6cde623b9e4da263570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1fea9c624cca90fe28d9b1f3621ffd71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f7e39b2b45378a2a2d2a18c6e5dc3372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a8462b20f001940bc4d9ac56c5dd0973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d45847463a2e4470005107a99f03e5274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b504fb074ec8b800af0d2fd290db2b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26247110466a9431ea173b843d7e6ee76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935964f761bb36421870a4cddb1ba80077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d57ad077ac7496a06fe2d4e888f212e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f34ee2ddfbafdfc95ee8fc36953710579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e71e0dfd378eeabe2b31689a9b7a17c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a9e08814427c8cdb52d53b6b2bbff981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df574fce11fbfecf67b9b4153466cdf782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c121f5185830b2690cc79d0e96f045b183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290ea9ebc10871fbdd6032ec0e0369cb84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c14193efa7def33b13c9ce07d6a384a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fbe25e667dee6740cb171783bf0d5186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8d2714365a9294716f18b7ff18f5d287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9025a957fe1769b44a6f754a4ec6106988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654be5e1c532e388b754a0c7abe04b1289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a6a5d8c82c81b2a35b3e9a436dcec490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e084aa3f19223b3ddb3515f3a3c08191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e72a593f98177bb8b70c1a9c616f8092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226d7e60acbf20c61042e2185e2297bf93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4d5c24d3ee3585d409266d71c97a2294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778048d416415c8396e7b8c196b3d17895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffce3014806b4018dca0ca329f86d9e296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6156bbba2314b3b9331c6b8a591c60d197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3fb4ff42581e259c963304ef79117c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2dae88ef517663ceb35682a89d1568f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0568089658ce119479bbc6841e09731100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e5c4124da133412020c4586912998a101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54c0bf248f3e41190ec6ed581646ab1102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890c0584387b31e6227117a48db71e8b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b208da0db950bb2ea9391ed34e1f62104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1648688d4ccf98822ddb237cfef6cceb105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d475873f10286991f4205d741439551106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98f567f95d23eab437aea9b263dbac4107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3921e00b6a9e2c980b233a47df96355108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4e225d9edd766108f602cf92b3b912109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d4ea3f270306722e9f621c59e20b18110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a99f3e6973b164af686c707721b7b0111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74f89b21430d69c9172ef9a470ee522112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd6913a7dda4731701d807781a4cde6113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ee338af13d91cbbd77218ba0c0b2c9114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3c8edb58c546328821bf5c6e6dc759115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93556e445c7afc30d56dbdf52f02614116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47cbc0b5e26e9406bdcf90aa0b6671c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18dbeda0b8dc24de42f5c11f93dad0e118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e12caef459f9143d22c2c5be69103b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1daac307f925b519b2ea12d5080b3cb7120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3fe9ca88f3ecfaf8888b5b19ba5649121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322026af05ecaf1054cee926b197f3af122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a9f4beb91de44448ffbda19ba918be123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05fd3cbcf77ca9a8c4e297c2ab4e76b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78f98d851ff09c7190bd633a367a10c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383599700b50c0c164d5a886363cb99b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f9169c75810968529f6953720a7b13127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41eff0f18524d633444c84f03f3e13b6128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eae0f449ca54037e9de916fdffd2c0a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdb177b6d0e04d0ea4eec1d12abf164130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90167baeea96f20ace6f5fa50ffecce131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c603a939dd639329e261d3b757d2c855132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adff7fd7c3012d3e4bd7798c426d00f133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f072fccfe36613e1f614ec474699af134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99229b8714c9cce50fd1c135c7c4780135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd2820efa7a30cd29b748dbe7afef88136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c45766ef10c3d42a389dbfbc08fa14137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930d722b4f0bd559fa6cdf62b635cbe3138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5355917b02ccfa793ec2d9fa91fe4daf139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf4568bdc1959c54eef125d1e887141140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e826509a76308f3678f731766ff2cf91141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1a5aae8430a03370f52a6958c4686e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c8fd81a4068104937862ff25e21b38143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdff30189b85a817577b177803669cc5144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db298abbea9a1e52a2e8a225d1e5b212145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125e69064b964cac1696542cff702026146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87dbff265dce3d70bc624a91fb49cb3147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f65e3d4951b032a308d6f596e83600c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba979c687a575c3514ccf28b67132a2149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f595f61510ed672df71478b980e232150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bb60dd5055d39696844af02fcb9d33151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f75fc9cb4a59da6193401102394573152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b5f213b7cdc81189952e5e5cf6d016153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d426d5de622eb94e5356c45a5eec829154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed2d623018eb64f7db213e9cd04709d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fce8ccd98075508f89a3ad65d46fe3156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1dd039312473a1ef7c2a3cb3f16b38157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653f32c5d752dead5a3d985048d8aa3d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d4066c1f2f23b62d23bbe46a6902bf159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63f9ddfe095e19dd6c4487c70cf005b160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04700ab1f2bb1d85180afd1141cd41c3161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decd3c723ac23286bbe8d03671f36e74162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20588f5874a817f97332766ec0bb372e163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f47cd9c2fa840cb7739ee3c8961bfae164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475a74001976d1c59614180f692d44e7165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc101a4f38f13c8179c292f940b9569a166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3100cc0616d282b62e86adbfb0e925167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206a42830ad701ab0c1231f4a18aa46d168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3c086d60b29ef8921fda92f266bf0a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3645ef30292592f107142f56dbeeeb25170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b684f2ce6772298eca926523216e8060171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce12141c3755dd24a7197ba7cbce254172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b54484997a6ae72bf65d3def5229d3173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7a7e0b6d24e7f6e2a19ce2482aeaf5174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e839834d469a7f3c4786d51bd189c597175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fb437c591d9d546d000609b9c4048d176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4dcf54aa6170c6f62c0d0685e8e6325177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38f92286dd0cf8164b96502d40a52a0178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1187c0f9b4c12c720328bff6de29fd179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338a7c6cf67845a34912d251ff60a973180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370ee802bb8860d7c10c67cea03cbde7181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50605fa62cee1c12ac94d8d6905af86182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b0433925b54d76b30bc57879d898bf183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53ebf45c59c93f4f77050b17c04a739184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544f0a0081df06359850446ff0d95d09185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45e3cd9c13d0f724e6d3bdc1c19bbef186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b9eeb33c2f9eccda9798ac8548aec7187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcf77b2b2a7107cafbd5f0be9fb50c2188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2406392461bd61eebc64ec2aa31aa0b2189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbaaa7aab6916bec7bd684a6fa4b2284190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5cf537f306eeb487255f28b4248fc1191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be4688c9c923aa846f77e959f617533192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004c17af2acd01e8b5d4212fd332cd24193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03430e9117358b3b4d07d096f342c836194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e671086bcd88aee8c4526b9c8b94a87a195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0246a8aae4801c8987509c72696a3e44196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d868b3bf18d1b5616401cb711968862197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8284dbb43a16a2c3111f52a08eb85479198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b6c88f81ab3317b94a86d401be9ca6199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40cfa01545d2c5a2c4844077b9a82ca200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76525d768b8427b74fd430a96a8022a5201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2949ac7712b2ee4ea693e18db71da7d0202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819baa0a096a44f3aa38eb23914b0b3c203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108c6797cc2d4b2b5a9a95fc0d1251d3204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f6f06845087b89facd6b32fd3e61ff205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5669b37159ea63cf16a560f094f8e3206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8a13859a1b4560a2bd3fc4094498a8207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c7063dc663f4299b9a89798b6df67f208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54639a5731afc026e97e0b88a974fbab209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad9ad9b72fec2eec964aa13579f0401210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4a5852a4dfb7f79f2ad845c193a41b211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801a0452b14d47734b5c71bcdb0eff75212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8955d2f3fc7c051a3486c43fe919b9f5213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1266ea7c81675e761c37f7777e80c16c214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23a546a6b29e77f8d2431701f684796215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706b891cdb4a04ffa439183105aee93a216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b657552d7926ceb56742e95f5113e69217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe507e981efc822c90e61ce38d099a8218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282592aae76be529a3bb68c95ff1bce0219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836db86aae05d938690e8f2f29b8813d220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92813ce20bc63cda5a2e2f2e0e40626c221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9269f52bd8156fe5675323a4363b7e222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ecf4af4ab8aa2a69fc72a0742b06e6223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224e38d333c91cb29beb5a10b90597c2224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd006624944e6441fd07b041e177788225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2c9f3fdb59fb9064aa940f3f3b32b0226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034445ec5b273b087717aba62915208b227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3892597a019453da26d0d0255e07fe228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004f91de1347a7fd7b87712e10fc4d35229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f3b467c6158c6bdf312b8f4ab61028230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4b1925de063b8a2b25806db9b44ac7231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2c4e3ddd94bcd41002747015285760232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca3d0f86f17cfba264d144644822934233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eed978c4949baf2949eb3587ef2617c234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5081bd6eada0bdf6c0f91936b3cebadf235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a3495afb3287f65f08f89890ed5258236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503ae4105ba7475d9beeb1cd87bfbdaa237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cbaaab216d9a85e94f7595a7841b87238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a9012d0f67edeae7fd68fedf74db08239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a96b37c6fc3034a641eded8ce85a2dd240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef46becfe77a59682fc1e05f666bc0b8241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11467e95f9a9fdfe2be2cf2f41fc95d7242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3613885c6e159da7aab5da03faf31155243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5538fd9def6d89c9225f7af085c2719244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab40d59e0fa3052d2a9106346d838bd2245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c438c246cde6622197a2e7740402651d246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94b805fb79b050ba094621ee5ee2ae3247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9e70b8fa12f6560ad10e3fe8f25df8248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01e6c28677a46f0c4c07379785a8777249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479fa6466603360cccfb52fd9bab8697250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07136eefe88b9beb586e2d191d0f5153251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b0f8de81607dbce16ab37d988bd381252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba728b29e0da3a9a23959ca37dd8ec0c253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9defbafd4b3423392b6dca993a737085254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2269b853699d1b05551ca6d5a48b46e255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c51370e53ebb1f4b2c7816069dfd11256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21932d74b4bd21498d109f87f9a2d7fd257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d162c18ef288962158f4876a57e047ed258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b5dd93fcbcab58eae34d708c5a2651259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbd7d79062843d653b4a2ba187e6be1260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6116b693fda523db71ab1a548f92e771261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a929a86c1354ef131d8cb08ead0082e0262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7adb5aa276c16fa60fd4d6dc85d00e6263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6004da7bb12142dc54e2040d54e8fc264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4911cc800ecfe7186e580b76f5e4eef4265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea8cb7d7a98a7deb94ebece3eaa6ba9266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b2dfe6914a81377ea223b945404578267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616506c6a7a053f8e3c97fef382c2ff1268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c0ba64144faf2394a4437e13345cd9269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5813030786ac1e76f19115eb28510978270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1db8095efc88eecbbffb42c2735256d271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae66f1ab7d19533c1e184a1c9bf9cfa272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0722b33663c978aa0a2acfd991780e273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fe8834367130a5fb7f40212011eb0e274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007592089390b6c926e27f25d1d8cd5c275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f20e8500a9ae817fd8cef2a20aa32b276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f53b1f6beecf2b03804585229d9f222277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469003de5a1bcf05129ed8af5199ba4e278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5d714a5b8d24f400837626dab82f93279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8849f0897df62043434fc1cfec9a04280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4705ccd3d96d003ef0121a0c51587d281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779192927a23e2f428b8c1390d106602282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83accf94e021950f9fed24ea3ef97631283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28099bc920b9219d8f7507631e6a0a3284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a6736888594a5559b1f1fa35b321bc285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409611a0d0c0421009576cff735153a3286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b19dd3e4550fb2cf700c6268bc7f1b287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb96c0abd2582d31bbc66d57af3e6aa4288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11bfc89fe1101731c131a93edb1eed4289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc2a83fdf89fbf846ba0f861dc421fb290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa41e4907cdf37413ce16a73a138d511291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78c2287d010e7984ba7db39a1f63c2d292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed1c72b93baa875416e62c4bb1febe2293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44882d1af73bb9d89e822e1780230fc294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a6f3b9f63765f8193d0fb6bb6ff8fd295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecda48bef16b7105f07169ed633f20e0296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ba276efc2d8fb11d2c60dbe9e9f8ff297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e112e2ceeb020ade672efd8ae1aa51298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33228283ee37a322ddc60eee73989c9299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fd4b446498d8805e1ed6ffdee1a361300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1827343a08fa8035f95b67c5794ac5cf301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa79ebb4f2baac6491213d5e4c80b335302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e1799a5eb04b2364656516504f82cd303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebbf643efc60554d921296fcefbcc46304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b48c58649452e38d5f9d04f7446b03f305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bead68c7a980a0ad2910d2cc34e2cd19306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f342ed5bf4ad9a3b851268f0211f900307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f7fdac08457083fb5c845c2f05bb97308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60c95e811bd046696f6902eeec64ae4309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763f95f1d83f11a16a76355c753c561a310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcaed8f03177b581d270c8e53efea9e311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f02b0ecabe46bce076b824377f963e312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be00342dd512f5230288955a4c0d2c6b313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fbe1d41d31f38740c6d8e6c6761067314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f88c8519f170a3a9d697b3effd06fe7315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09317d38b521a57773f965cc1100973d316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21aa003a65c66d2ff17906165041c8be317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235790aea2ab036796c6f930bbeb2c8a318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4c3f998421783fe1fe98b6f1d36ac8319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7141be7af59da35e34414b82cb59ca72320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9fe3b42792cf0307ced7c1b1c2c610321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3c5adc7bad27ada28b2dfa5cb7107a322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4726954b93a75031cd93dd5c6bdb19cc323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639c7fd83480511366d671e9c007b12c324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de573cbc2014f97bb1dc6a5489efc62325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6341dd1226f4efd952ee9a1025d39856326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cafc3fde51ac4dad9a0202be1ff19ff327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a8cb2f089bdda5e1138bca4ba232dc328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00809af66af8476ddd1c2bb83c67273d329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9133b9ca72c013ba759b6ba3055f9763330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d3b07debb16fb9a569604f05c4b71a331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff3800e7864b52262988f7348e0ffb8332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92de9e51cfc0ba2a3cde1377f4a7df4d333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ac731dcd646b41a2d0d2025a0ccad1334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9176c9bd63535c3c033911225844bd3d335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48a8a256ff62f901fd942b4ff1e3278336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b791e26bf09582f2df4716b6e9d2cd7337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f25ed00fe698c69a3c80e267bfddda338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c763e4286bedfe58380adaffdb3ceab339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519d1f896962d432ba5056d4bcd1fb5f340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684781a410b3cfc693f924dde8ecf5a4341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee91f1bc45753a757294d818b06dbb57342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c1b0e5336ca153cd09d266637806bc343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eeac5373deae4e54b263721106824bf344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7ad462fe2e77122616b19c92a5645e345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2432484d6ff4b25c7b761bf6d699ec0346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ff442aa7a46cba5e1e6eb78c22acb0347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2151f16a96c41b1e2967340a00e78c4348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbce25b1dbcdc596d90c11a4e227d2b349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386ee82b5776de5f1e4797bb185c574b350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414a39366b02ea11d9e7175e0e2bc293351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59e59e4765be9bc22466f697ca89b29352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974a96a1cfae647261d2f694c664f20a353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedcbae1972c42da21fd3c93f0774705354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f34c107cd3213de16763da53249052f355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b44a9d6397535a0b067bc24557a4a44356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267818b13669db22e95eb296d1a700d7357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce7ad29feadbdae49c6bad83f2119be358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f181c678c47155424f694c8c5796ca6359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aaf7c1791917a5671c1411064238e76360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f16062569f91bee15ece780c0b140b3361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba8c5e34c7ea4bfc31efbc17aa34499362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b388e3edaba340bb120a6fa68f48f4a363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d52067256c28121c06a89da323bbd49364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ab9988dbe846b043a88288acacfd49365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2f4f9d0b5734b1e13feb895e7e37a1366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713483a1dd18f98fea89f8266a002216367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b80944fbf11bb9e854b9df2b1cdaf2368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd7339e9d6dac76d64e4759651923ac369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d66791dcb19a06e0d320215636012c370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3776033d05c7c80c714b165856df346371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4266909f0977ffb5f08fa8afc82ee66372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02200f7fa392621b71253fb175175cb7373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a48436049c4b5503e17cbff2d1fbf27374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2e51e3db4a0fe073899ab1d5b0a360375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e329645a2b9af91b3f99f2bd97a8559376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d5fe8858fbdf1ad2c316969288ffbb377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3564f776783a44f805b1f995c0cb5dc378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e07b6d5afaf0d6c006dafc17c73e43379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afa2448b8eab157c2d82c9169141af0380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963c744771e14ee13330feddabce944c381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227ae725b68e3b245d0498c37d22dadf382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f36736ef9cfbadb9a8559c1e390d5c383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e722aded75dfa35ff9f3e6f53d2c73384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6057038d345836b9d0be0be3c6add247385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070004d66b9e0ef1ca9a0392a3bbcd53386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14efa6c196c75fe175f7f4eadf901ab387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48175aa2ad99d5971420c0c7b2ce6dc9388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d29e60e8bf25f4f6d2d5d294b525510389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694f7909b40468033a3a09364a78f8b0390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92579b70ec5c1614966560282581bb0391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bd1b575742ae6ea890373bdadcd3ef392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9ff4cff05faec879cc1d16025537ac393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1985119f7aa6dd37ef5c8b022e14fd394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23751345d4c9959759d033128f32daf395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495993b1e7a95f3ff858d5a1c1056941396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3b9e2939b39fb02565624759cece7e397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b26a5abc67e482ea7030d834723fd4398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5160b2d37beb9de91ae3e36b29a1f280399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73e1a7143df292162f84d3c94636c3c400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059ed598059cf75799ef72202dc6973d401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cd30ebd7513cc753253bed8d610681402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b52326c7ed4ffcc4156910a63e915ab403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d1671984db8ba024ae7256f084ae5e404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af292a7fb111f5a748347587fd273c7405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcad4daaf4daf27a98f080cc513f0d2406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f323571b38f9cb9598da15de1521861407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da15ceb0958d6b088ab297492f605391408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28334554c36167d7606cbe1d7d83c8bb409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3b206a2b374ba64dc3982defd0b01c410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80f366f73867f3d28702aec6999668b411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94af2d7b5d7b430c00db155126f1665412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77d0f67b1d7f4dcaa4a4256d16607b6413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b43c2991e47330b56b3d154c4be166414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49b691b8fa17c5fba00fcbc895981dd415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dea4255966155fbccbadde71aef7851416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8fd2a1ed4a05e60e3b6b18555da06f417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af01bd8825b15272c64154c7794d63d418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114137b50041b2b46b5a63142b3a25d6419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47fecda6ff3d3031da152e9c62f3fc1420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5675791215f7f44ec0f01d2549e8d7e421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a9d62836fae5b60bf4a82934151710422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba66ee3dc159979779f07dd6d1a89c8f423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b76e34bcf1f493b51de0187a799fa8424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5394b26413ade6a5e32e2306b5bbe1d6425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76f3cbd5675c16d43d1c9707ec1be0d426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f676cf05631bdd4fb4dd888a913f98c427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace98b914fbced7f15827c7d9890385b428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9b0df3f2bcd0db0b7f7205cc890458429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c038eae4fbf861503d84dedaa6969c37430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92877e9cdd1c365422dd62e6bb9b2b19431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bfe8e92eb31f376723d2d3ab4662db432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3f0a981522fab5ff561bb0e4bcc715433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16dfecb03ae4456b3c42c6c05665ec1a434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2215340098c31617b89b43eb7cfbef435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0424e1fdec9f326c9647e78c6de131a436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeeb47a7de44eb3893171baf312a0db9437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b354fa79fc20deef9fc3e8d77a77c60438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae1d422cebaba64d584f549dce96276439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1a8430ad53018811917c6cdd2b770d440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a83f826a1ce5651c4aff996263eaf2441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f517783ba94a6df78cd1d108f92cb4c7442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b740c38dc9a824ed828afdf9f4d8527443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f681a1a595dbf832f6a3cc3ca869ab24444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f976d6185f60d652fa01102f16d90c445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ff61b9cfe93f5d8620fec3f226a2ca446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7d1121bf58335a06b9e06bd8de2979447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5eb61905524a0f3024cfb50e542c24c448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3295234808c795fa859a8efadd322675449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c3aff3b75da8224f2a728ebc4ad590450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d8b469bdbb10f5a866558ba328d596451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf08736a1d08d5a206d48405babf95c452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26addd2522004d3234afdc4ec7a2ad3e453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c326709d797669e3d4f14d854767b3454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0352562ae9b3af3c5b193946dcca9e455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21e0e47c7ebd99eb12634bed25fa157456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d6cecf18e36dca81094ece7ae595d1457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46eb9f4d27c56ad34a48b404a7e6bcd458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb9275358794d08ed8a3f1ce6828b82459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd48fccd2953d23e46699ef0c1d4efa460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1260bdd2dfc1e7123b3e60456fc7ee461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2309db392498e7ddc3211d998f7e2a3462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347fe9997a75a1571a330320f7ac4fef463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0761b7175dceaa61efb3175d29cbe95464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741e71db472ba0612e42afd9509a9af7465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc25fb78fd368ad2b7d50acc5ea821f2466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89eae03ee768bb1ecbded20db252a5e3467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7bf2d278db1f296b4a6a49f950fd94468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddebb2566318b564bad850925163af2469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e02990ae154abcbb0c62f8400eb7a1470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5941ffc60760f1d3ac4330304a9ce0471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14747246fd2d1cc91fe8a0b5e284391472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3822cc1d262ae425bf77782f2695c9473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d4a7178fcfff49a88630a348bff6cc474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f325c8c1c733ae433a0cac038dc582475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c37bd4f46e4c10b5d7fc6f683b9edd476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a5dcce9bc48ca854824b7a8d899c9a477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edd91fd8d98fd3823df00a6c8058a71478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e257252fe7ed069da8df5a5aed430fe479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8745f617791d45c21c8cb272f40df5480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00468f8f0823ab0a218c2b6473315e14481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4a58dc4d7e5775da2f5c4fe0d04325482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5519452eeb55fa0faf53e8cccb8c5f46483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c8911dcd1ee5e29c9fff84a2325a5d484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90306812fe49aac753b3353d477be819485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512c58d7ab89f0c75d302f663f1858d4486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328fa9f97f43dc2301074d597fa47380487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1ccae4de7c5549384b813e1f526a58488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec9ffaa35bbda6b77fe6714e8d9d5d7489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a48f82485d12ce46d0a0098d27f8be490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf54bd62c4a99761787a6dc5009f3f7491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db2b0eb21d67dc499ff402dbf477b64492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8914ea1c190e6fb884eed1c5ba6772493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533df0ea35cbd9ccdc90cb8cea2121c1494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0580a89b784d221124583c8edf752d91495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3729d823ad49ed2fe34b8eec3becae21496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a8888356090dc0457ba0b4c99a2501497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f55ca7c1dafbfe46bea31723cf6cbd498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cb787d32bc53b2f439b9b9ba79deb1499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fa5720752c81fe2057a45a51a1eb4d500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99d2d0d5dc0dcac57b61953e5eeb18b501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e304ace2c8f8e92ed1e1ba953679bb8a502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977c9b05a54b718467d497faef0c432c503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e191bda2cacab313b39767ab8716fb4504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bdb76a6e432fbd30a2c62e7f7d0257505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141d8b23a6fecf34fd55463e2933edf7506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6f7879b5b1a59c8cfc0de38ba948ba507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb699f691ff0e61477cd2cf96c486121508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541cf26a70b09fe0df6ff969ae1aaeee509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b625ecbceda1245b0031ae28697eee510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ae8ee522b4b3ac3341651dacd62b19511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc581032c2625e5d4c7ffcbc67c0f4a512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edfbd3264c8f46b10512904acab7047513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65e2d1ca8e572e1e363154767a2b4f7514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b830b8e32f2064d169129f6805c275515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d81678f4ac5cf432c09af096a87870516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23c274f1228304633b03a701a497285517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4a3316df209be70d02bd8c36a7c0f5518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84dea48060bf5dd86132c2653817d901519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec871244a1651779b2c2fcda0eea05ca520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc421a4c48000d7520ec71f3f6df94d6521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb208ae2d22e181ce0c6b3cec9a4ba3d522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a00355372b67adb58f7bb7ab7526212523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c13a8c4be55bfa484a3d66f0f3539f8524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b1968b517d7e09ea5efd3a3440cfa5525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983370b8d2c14f3c456febb719384e09526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a627477a6b3d2107caaabb131feb874527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb738d47e0fc11a90239ca5bf2cc8e1528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e337f531707c66247676f978245f318529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5eca5c524fa6c612fc66a621e04b23530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3046a2805b8115f4df4583557f823e531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8031379f409ed0ae66823aedcb14528532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b7f5c126c3662171aec609c44f8a16533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02a466dab25eef1af0762247f2da189534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72fdc40f8bfee83fa810fe7379ed712535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08964bdbec76364b1c362aaad2a3237a536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13400510768b684f678a671a611f1674537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d220ccc9f6c3e281dbf0ebd5068abef538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a06c071569ff85126528e0bc4c2aa09539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad86e2821a549782c03f9ea221751491540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9f201dab91c96ffb11f01c0faf098b541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8efe2bf0e431f977ab6e0f7f8534195542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cac9402636cf29299fdb653a8a46a92543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ade4bef5e8e0093580f8e44050e483544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ff6942839e592e4ed7785b07c1a193545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b3118f789a8d62abbc3c16bda9de05546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f69cce25c1c7724e56c7dc31b157328547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0454cb4d3ff4e2baafccd475a6a30095548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd99dc1f3f301107fd175e24f07942d4549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b865951f6011441516f3dfda1cb6f172550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff241d463101e4bfc11b1ad239ec458551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0605769b0c7f82b3a4c221ba9c7f7dbb552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5deb9f81dd933dfdb8b3b5503e6b47f4553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508782682ffbe16028027f953a016e4a554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d25708d3f6e27254ae1e9bc2e63674555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8884deef2fffb17f16212187ede1271f556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b4362bf4fc95cfa7f8d88e712fdc2a557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574f980a064d65546bd31ecb12c9446a558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0813c7173a372b8c84743158df28cc16559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb9f30b7b0b34596abf1fc4102da117560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5afafad2a97dfed4c984449b970436561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0e78ce531bf0ac5b0bf02c27194a94562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a241be760364d7e4cf4ce9963ed422563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacd10c44cd076523b5bca02e9c005b1564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7806458e07642fb2ac0287606a2744565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9cf531e2ce93ebc7f8732d03514728566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1541b38851981dd8a3a913be6000158567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b224345b256951e0b275f57160f0f1568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcd90c754eac56a6943395e33703e77569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518f33fa32b462ffff3d1791363c2ab6570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183837ce595a5a84940352f37d5a8656571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdd272c0a511d7e90947757c5045fbe572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8ce5a14100c619cac71abc3d880bc0573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37502c0ff093177b8c94cbe19311a301574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b59b6f311377fa8fb85efba21f985b7575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c78dc1ba1403a0b10250e437f6c1e8576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4e939b3a907cd7fb288e432d16d89b577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bbaa90e0dd35540fc7fb93acbf6e27578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94dddb815345f1d9deb4a3d40f13b6de579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fecc1fbc56207417f28822fff887300580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9cd1cd4996974be44b3dc4d09d0e64581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974725b0f36e507ff9461ed22563fcaf582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b982c20a1c9f0c3a12ef42a61f66d7ee583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4756155b15cefbf03740ade78e2d661e584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecf537f92642f09816e248c0026f330585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250b7c2526e229182d42ba1fb4d7874b586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6843e1287a2ad6067946ac0ca8356f5587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023f20b3c083696db2b9c62c75b61367588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89a3e4fbce2dfb10957b3988cd0ea0e589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e90d52cde9b15da133bddc058712f01590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782c0c13adf977d49a3cc4396c901e55591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce09928002686965aaef5c1b72bf866592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc6fcff2ad581dc1d3f3f60ff2b5d8d593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794e2bae5f3aa212797dc68c5a4747c4594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e33eed3fa9680db3d2edcc143ff4dd595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5e137d213aede2d12ed947e84cc290596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc54cd1c1bbbce89b67e5dd333bf6fa2597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fdefe2a9afb8cc70c74f222e0876bd598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12995bb035b01bbbd8fcc432035b588599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14cd053ec072ad8658e04c2efd6d3b1600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8956b93599e32a863f7c6a6c85ac06cd601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14dd237a9c5169dc0fadd4a28834228602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a353c802285fb1070612517f26f746603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5b2566cf9221472471d6a0e8194e91604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed362d4a500d74e5bccaef272253e7d605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c66533bd9d684f9bde13508c6cd209606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0732bfb1cfa5103671c55a6db88e0352607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792effe3ec4c2da6e82b847615d3ada5608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ccedd35cde73a75e2deb04c539928b609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5edd5aef595a1208641adfb8b426455610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfa801bee2764aba958f91fd5147990611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278a47a27ef44c6f842b4f656f4feea0612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c350683aca5aab0073682fa2c7307ede613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08d61c03cd5224e2b5bcd74492b8460614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df386e289121bbf4986f3365397402e615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38b1b24f8a39f477509e4e9cfc9e470616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b08a2f2aa943ca7a70d1c91a2f825d0617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab9cb0eb0e1c6f0ff524aca7e343105618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5addb1edd90a3aeb375f502ae604ba4c619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7112c0584ed06003a5f8ab9d44686772620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56882e30744575712dc02cfe91f0b4e621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c3d6b3448ae6203da3da887f13dc33622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2666f3deced89e77f6184b5a76e08ef4623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788fe110164c159e4c06a3e5a71d75f1624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ef2960bd23947a47a90866061f0658625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2160714391ead2444cd658833883ef76626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cef011a698a8306404d3f12342976f627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756e47e8e2d389a84e0b5f90192509c5628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af797e448a328a4fdff2edb78d6da9cb629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0305a4887b567815de03cd07db52c732630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d70d48da22f4eb0b3b15169b175d019631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5727e9c6a35b9f3611d2e9688bc686d632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989221764c2b4e48e091de42ac5b8a8d633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f449a64f441c5cf936a6dbfb06a7a829634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64a978c363fe1f87e4edef9202634be635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcdbf8071dc588137343ed64bb901d1636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0f87f33524ef6bf32c97a150b9a717637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acad839846d47c01643be7461155e65638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d991c1b9999f5684c7c1b425ef33344e639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1cc6ee4bf565c1aaff7c1c99a8e881640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c88ba434a55aec4c37ed1f915520ed641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0222b5219938dae171136ee95b37d13642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bc73c606a09cee8dcb932395aade6a643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c744b4d6c71e218f0b4bf5cd6f36c6644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46f801692ec172f734a6de50a0da03d645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78f8eac173cffadfaa932a1a142f7ae646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc8e9b40596c2db0ee94cb5dac59b1a647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c719517997318bc203cccac61f6d0760648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd708e7921142e0f04a5792f1e5b948649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8580f90d57e3da777749b7531fd6650650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9feea67dc21bcd776711e1b49082d6b651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15a0e56e4a7335586fa9bc57fd42d66652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd4cc81d25e6a4e89b511b1539e6e98653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4962b5eedc42de4b0682affe735c4526654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9502c83d9f7d4856e4f4fe42569263b0655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746daff853f441e901a6d9e2117c30aa656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d4492ea0d9459dc10e0285575c92ef657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e1f399ae2cc1c7a52e0e66f3c85eab658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43878f5ddd25384a74ff40362aa54b9c659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4d17670fe6f1345067279c0b95a5aa660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70006e17fcddc74fb20f1b8b2880fc2661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c79da2267867489c6da716387ce2d57662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd477e721bacfe138d5b634dec654ab663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41c3efc1bb0e8d515f8b6e209a5e13b664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e984b4eef729f1f2cab1bb8f1f0b1a665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1694fc64e9b0bd2ca1fd163fae599ddb666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5dd8fa7702c40766c47e913b43b3ffa667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755615ca4417478c37acd862f84cb5ae668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf587267fb281655575b1f2d00db34bd669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69f67661172ffbcd6323daf37e4f63a670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729d2e7110b9f2c4b5ec172a2216c978671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cb5000a517162723203e96cbf2c716672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c711d8baafabd6232348dd90470abff7673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec7decb49612c07d546030c8b867637674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c471f683e963fe714512efcf08750d30675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98122132225312605eb8d0c9f2b8830676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44831b0a59e7f7fe62a45912096b14fd677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041b0adc1ca17f21a4abcbdbcb0ffd5e678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9f669cd975a186192aec45efc90e34679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa90d850eb54aadd761aa4581fda9678680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34607126d73b485041b04c92a92993ee681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556e2733ec3e58e3b3c49131ebba0a4c682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe64ce6a36e44b0df6e6c4692510700e683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118efd6fd9ac4b0126b0123ced8cbdcd684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c3b0628df1ea3f19d3d2370ec4386f685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f24938ec49327bc5087f3c23055cf7686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c2cc24110cfc37820ec385a8458cbb687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9666dc1eab4912328b568e51789ae20688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9744a217f56491eafa41649e5205d172689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cbc96af260f9cde06b380f835be4c7690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde3b153b614b10d26e4f44b38af33c8691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16948fea576d22c8eaa978ba5ad4074692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c86e5cb9272e6acd1eb17dd5b3e1073693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001184a8976b57a4494bd1d643a198f5694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724ea9b1893cd298a98fea5691745d85695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a909567c8d202e07294f886a40ca32c696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2aed0c9f94d9dd307c8bfa17db436d697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb5e033c243e015cf8f457926f64eaf698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed773d1e861c7077623512491165d8d699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428e6b1b2a2e3279092a55b2f7ca14c1700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8b89c498a37c4ef21a70b78ad975ba701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cc81a62d93270f6166078c4484d797702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8498f3d2fa7ebf593c62b0ba80b2d87f703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e470ad550a8b047a9cf0fb2861952a704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cbcf1967f0b3b9036587a46bfed2de705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9970b92616e11203631562bb85aede1706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753e2e574717eff1e4a3e4da3399184e707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5038ae2263de8fb053fc74cd93a022708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10cc1adb8412384f9d507891e41cb93709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29307fe36183e0d095294269afead132710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cfe6ca2aff1d0cea59dc48c6113460711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d25b3367bde90f9da73f7a72569e85712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafdfc1a94e81a5a7aec6f3d16e7f99d713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95d562728ab9e47f6cc0563d96cacf2714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69b24c9830e7888358076f14d3089f2715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e76105e628bf15b6f3ef9dc7749639b716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efd88fd515c50afe83e77ae3f14c9a8717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d2fb66d8a94b5a7e2d32f3c786e89d718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a63c47d6f01fea1c03f1e25c117c47719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf590140d46c8417c10aa68eea31178720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a267462be472a7d93f6ba0f0051671721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbb2da629bd9fb2e29f10b94cfc05ec722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fedfccea0051f3ed08cf1c4084bfb72723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270acbd8c8da0550d7cd848f16f302e3724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e18a4a84c8bae4d095f907e8f6b628725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5c70b8ca355bc4d18575aa9c0456d6726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3b359471eef233f338b490443a230f727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edce515725e467286152451cebceace3728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5997aa923fd7946a02e2788e9a8aef9d729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc07429136ae5ba1d59aa0c3580a4b25730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be75447c72246dbf0899b7123f7ebba7731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbaf97685fbf460280f3b7331e6dec3732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c765a2a6902fec40b9c5d1ec62f55fe3733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ea21dcf1e45e986badc1949cc61f6d734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cabed42795697222751ad72754db37735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5dc5c4140a7cf110260f735a9a7efb736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717fe638edcaf1c9aeec0d71350abc17737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668662ae2ccdee4c8e66f25279930483738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d314c612423857a437256e67e6bde75f739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c2f30c5d9eb3210ca6cda29867d4cb740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ababe792f1d15db703e3c0367eef6f741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f505a0228383c22467592e789a47f3b742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eff1b8864c6e283ef5265b760218219743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c370ad947163cfc845b4c69c3da763d2744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66a3ddd0b08a378219d003e959a9e97745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6f082d10dda58eeb0a359f0868672a746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c508afd140fa9b604f1c88e6e096311c747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2357172ed9b43c81ea51d57a13409204748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13af55ff9f42fcba3bdb4d1ab4675d5749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb06c055acde7e2c68d682feab55bd5750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e0b56446079076fbe00eb4cd837f86751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6250c4dda2cb71a22ecbb0b2a150517f752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a2e1189f32cd7e9683df57a3172789753.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47fc09c52e482ec3872fe423712526d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cd6266fe26c8b1bc7046353e5417002.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb95b2ee2322a5937e9f48a6b4cdc8803.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3857ccf3766a1177fdb3473d03a70f44.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38399c3ed6bf7abf3a82f28b1b559f45.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d8572a9e635a31a3024524ecff441f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be6c772130b6fcddbba1c285f68ae9a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183003c4b356e090d46a8eb553a39faf8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a274dcfdc69140b63b04774e136df1849.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04d2c3ee6090e7779f268ed50d99b9d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3042398e27b2f750e745b598c853b7511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a77cb6a107144827160e79f8f3ca1812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7436efa526fb900768c77783bc13bef13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f66942258d11ead8d2fd32a0bbb44e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e27c235c60789fabb5d1e038ca5d3015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c454fcb3a50923bd571c162eeefb57316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be9631bce5b17977c29f6a1b865753017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f527f932d73befe12a24d646cdec53b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c7c76c7de33b12b098209fa37d369219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bdb0dbf29cf118f54a54effd7c5dbd20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bd78df5c23a75b0269c4bb07016b8721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ac458b317c839ebc9f9a5fea19150922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52028b163b5bf97d67f95dfbc736050023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c8259de4f802d6328e8335f41c295624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631cab82120e46206c99b05cee590de725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b19d02ff14e1e97fc0af221bc761b9126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00e57b1c2137612070cc9071356121e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698f9ccc50783cc1646d510330f7280428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18aaa6d01d94249f82e7f8d8eae87ff029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8c06440847c21d70f1f2f1f97fd1c730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a94c95927d8444d965bd6e60d445bd31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7828a64216557a9ea471e18f76317dec32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7de3e41ee24b0f0e10b5352eccedf633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21248d4442946a085258ba0978bd827e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa06158ac3a679a67be34fb6ca5bce635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7a27c2029b1e1034d235c263f4821c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7426831efc7011e5b27b693fe3c6ca237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c5ed8f6a0bc25fbb91cd81f72128b838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d2a44e8820232e98b59fb5cdc4045d39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b34b9c349b48784ec93aad5e1c73b6240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537fe279d12bdfe4d86f321d0027fd0541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cdba200bfd57f701436817710e53ce42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2985410dcb2821e3882865d0abc1094143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7faa469bae470a7d26431b17f666c00344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c568e9cee3c8b84160961f9086f617ae45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8623fa716d62ac9c3af0b51a0930928746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea059584dd1a49e0149b7da1d427d85d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cead7fa197cdc66999394471ad056b848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7a2a96e91557cdd506761e08b805cc49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451daba7e2fd38aacd899ce404384b9d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a1d5b3713355da98001a64a708c23c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598506ca5400cc98850553bdac043dc552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34e38fee42539f954b17bfc244fb12353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa54572c0e4a53d9e7465fac9d9676de54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ebd77a7b8d5bad006f6977c1cca36155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa10697e8e2b43f81f5eb93eb0e6b5f656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3bf9a2de7e9a6d4f00e71b789053bb57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383ba45aa74a61f78378e726ef50912758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6b0ce7038b16fe3c905b5d84f32e8a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ab9028077aad4e627f5ef568c365b360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9670f2b50f855fff12b22a76d269d861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114969997ce3d1e16cf0fef778b07acc62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceacf0e2b0dd61ed86660cd115d8b8b763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59aff7a4945a3996596f566ef5bf50d564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8d4c8d26c6490f5f2e50142d84649665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443593cec39947c390af9d3b6b67508966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51f3d0b0d56a6a65283d3f6eedef6d267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653b2422b97af9d2a4e31c5c4f4ca44c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06e9ab4f26c9a6979a3d91c7dbeddff69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc64ec0ec8634dddc3a5d832eb8956ce70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30b72941314ab0997b83b6b50b4e9bb71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7404b560a12e2c2f4e717b9e07e3b872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8dfae135bb293e9b8f604f8539061273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7035591f11bb6f1b00683adf15d58174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958f32367a8162594b2f9a129688895f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827799db2cc8744efe6b1fb84945de2676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba65c8bcd0bf2d0770ecdca628f7d8877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09d9ca00e0151437b81f2d80a17789078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271a9ef9d3ad182c151275a5a9f2866779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e47907a03e23cd83c835a35d970d6680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f618ba3d49c6ccf5a181135d013b115181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69db2003b2bed0fca4426fa4735e27182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c152a4680b4a1451c39f78f3a6be2683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a21274b5c66f7d59a4065e9afe394184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d716980832ba5f92a00f3df0e38c132785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7695a3e046ab5a7c30e0f61a5e142686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f266c3746af0dc3d9e0ed7a78244f5d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacf2a7b95bc3eba3569e918e935172888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75add6b24eec91ba57ea8802f995127989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f577615cdebca33f70b68f78df9759b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5838315d06a0b95b6005565e94a1def91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2b60376633e380cf561ac063a262eb92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af916488257c050685c91439da44d5ca93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e260b2447f905b28bd8c194e95fcb5ee94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44293fc746f1b9e1ce542bbc826335f495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9a5c49ba96027e4330e7682cdb356896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed34bfe50fddefa9648cef64fcad41f997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c546a68b0efdfa20ec17af1242464398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39fdadc01356b28edd60390e437e17499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a0d3b06de2cf4b518d05b0661766bc100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c217781583e7bb6e86b49befed021357101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00faf8459e0dc74229909278faaa58e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8011113a1224aac6b8d2bfc5be74dd39103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f40364d4676f33146e522a1f1371865104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcacc1ad5aac6f89573c6c6c8ab1310d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7b226ce56e0bcc4b2bd58a3444156c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b588947b58a332e4a13ddc66dc9ce3107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b118240937e1c24cdb9b700d642a10108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2674a64730454c5f26805b6acaca86a1109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea03a9fb5c8d76f4bc298c781f16338110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41dac8f0648816eaf15f332ba38bfe72111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e8422291ff80579e187a5f232eed4a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5349ba9362bcb90ac85f2737443900113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f63e8e411de7ab657acc55ce1e2c3b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ff05118a10b2daade890d411d85090115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0f99af3605d899ad19609af6e6f747116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b19b9d38c16405df530630b39af09b117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611d8bd13494f028b4d0115eaee5e432118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca0ab02d42c94d544beb1b433b6838c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb54099b5ef737bbfdfcac035fc30561120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb43cf537534c0bf3ebbf07c68b0b4ee121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7317f5ae720bb1655b686fc8c7d70d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed46116f86560997cc96a463337b9b3123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5572ac595a8bc6c9309d6d5ee76f5e3124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff19953eee93b22bd822876ea02dec5125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc04b1a54061ede0181d042054222ee126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef234e97c6f55c855b6debb4ddbf14e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7001b309553785efb448ee50e628f9b7128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd0c8df7a73f4823167287b91dd2266129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326b1e84e8e827abe028ab2df97b4339130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba09e00e102325f32941071af37fd83131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2551e3b71b5a5396ccbe98128b945a20132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8ac06ae140bd383b9c7faea6bf5f52133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7091d2a7fb511ef6358e61ed26218d92134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320a0898cb739ff034503fbf22a742ed135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5facf848a30962919c6f1cba8779ea7a136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1af61f87061d5fac12724f83e63b52b137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3de3e2ddc8e89cb373771c0df60167138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe213685421ba2b95726c1b708883862139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bce19f76c9aabfb8aa3cf76136f729a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ed71fecaf3750e00892f3797891074141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e711d191fe1e49b9d423610156c1bf6142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b64ff090eca7985ec9ef89993e3e86143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b568956031ff46da3b9252d5ea5282144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7add6a75b03c0bcaa99312551ae8bd2145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e4de8a224b2ef198ba21b544db468e146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33853c907729e65930c6ed3f6607c995147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fd649f1dfabbddaeed2d39eb61f1aa148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdbcf76c46e505e0f675611509cfa2f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9c32b879a48907b547fe5863e206ea150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65282b71e88ce01b0c3d2b34272bd82151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617c659c5c7788ca0f0ab0d07b1721ee152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521817699d8263db938ea022ba16e5c7153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f2b3d471639135733cbb5d63f77f6e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848fa66c680fb9c631ae1036f7228137155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e30145a479cdddb215bda64499be064156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d143413eaf8d961c9890a6e697bf1040157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37024768abb10f4866196a6ae0080a34158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2570faef14f6a0d688e15befbf238cc3159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce128a5b29c250249f4d14268f39a722160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80927ca46517ee9bb09272c10223d1ad161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce25838e03b1baa43677ecfb82a34129162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb45f294c5b02e526100ef33d5ff02ce163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd67c4994eda108b299dcacdcafd9a9164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061e5606191a346e4d3220cb660e24b4165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd91c8a29ac3f41e93fab6e9758b815166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be37510559d1c0ab7cae070c1533abec167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2b09c4f927761cbef33d5a297ee306168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542accb43c4803907c7d8c73c57eb36f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c377d236cf3f5ca98015a966fbce22170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14e6637425f8954e2606a2c5dc20d1d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6ad2e4c67dd7eadf7cec3e28f736a8172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d94947b3442e09329b40ebcb26d21fc173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a01f54a3ef846ff2386342346d37c2a174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d084486100fbda096d2ba0ad196b41175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd18bbf7a78a326c479011ee1acfc258176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52438ea1ebff5131b87a3bbf7807563177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0592ad436f170390ebfc664d706410b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319e0dfdb6ef1afdeb0f22eca6ce7b55179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be72aa4123f9db18b87a768672f95fb180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b0b1f98bfb4459addcf2a8a3fca2d6181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2459bf104f8b8773c78fd46cf2946a0182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3ff9c83fa7e0027d3c38e629bc6cba183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9742712566c9e79a670ee97fdab9ddee184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f40e623d8087a7fc3abacc8c16f513185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4963f60a50322919a4cd230cc195c9b9186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df35d556ec755e1bbd2284f30d3b02ca187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ec7bd502d1b1e43a36168f25765c09188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca397c731961b0b1bd4b6713cc84c72189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f951fd7cfeaf89bf59a73ef3c3975c92190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9361aa3da273517acf088934e2403d191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35722ffceae7f3f87da6bf8faf7548d9192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44eeec1a0dd3637c9b5a7d69bbab3f78193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c57d3888b4d99e98332051c358d363194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7317cf9d19c2c94312ef7acaa6dfae0195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f052d4280f58a999dc1e7fc4fbe2106196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d79796ab2ab4ff79d9a2957776e23db197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca49966132a7cf382416f071386bc5a1198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f1d3c3acc6faf58d2e0c774dee43bb199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba2c70b779ae45dad4cdc887ba7c5de200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb21942fb1cd516c45eeb630691bb0b201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd97d25fa1e82a227ed4343b0e9acbb3202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb584dfec5fbaa9d8716a63892bd210b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07fd58020af71125e8da41f48b93eff204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36990ec4589a75a18fdd82f145c3c6b205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a605bef50cbbf0261299ba9279a9ae206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0158aecc8c88c6e63047f2f0677e0f73207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473251794dac44abdb6bcae87b7e843a208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b41e37df31df145670d3d3e395722f209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5c7008dd1bbd88f75f2a8801431e2d210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404d6ea0e286ca55ab12605c55e3e054211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d26a127cac4b5ba9e7b46d64a7e627212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921476436ccc19f3f4d62168b0a8279b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f163cd177090792217b3516277b872d214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1dbe14f83a7516fb13360c6c05fa7cc215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2a17d1a0a668171e6d6ea7fd523ff6216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45156f1a4426b2ea9e8fef5939b7247c217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50887f118a747ab3a00c822858804d26218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cd4d2010106a47639e2f3da8804f86219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78109cfa3430a5e120fb229e3c10396220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915b5d9576ab8919623df4a31fe2e3d6221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77666c5c46925ef3aa56f81fb7cd76d5222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eaa3333fdd4c3e4ca23f3d5d2f965dd223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7deeb1c147dcad832d2e71453ae3240c224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58bb584c1d62fe6b2c1e4c07cfbce66225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affc91192161f43d46dff77350041525226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9029d6087adc48979671d22fb15aa7227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9c502079e370f87264f5e4180cb575228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47320fc18916c40e2d3abdf8758af72229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a2a424d159c23c6b81fde35c03f2cd230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141011e086b8b64210f000e75bf94e26231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fce4c487fcab2f79eae1971fad343c232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350b7a5588cbd331dc26abc94554cfeb233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7522deabd56033e27b983bb5358dc34234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3b6f93871111354b14b21d24f1134c235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26f6c310f90339d90c84e2d631bbdc5236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914b5672861d6729a3df4963cfbcf133237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b582af7fb0772474f88712558f5e049238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d7cba256c41eba43ccd1804da6ff04239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65534cffd5b3cc2cb12da680fd7e1b37240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ab6f67376314d4c1b5c9021e9297bb241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5e2159b4e4eaf18b693ba1c5b1817c242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99804429a5f75d2f8dde3080af70e7f0243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8799a671176d8ff8d47468778cf11af244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e7f6051ac23dfb6d02d07f6a3e5088245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215401b07fd1a63cad9df7100027f63c246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fc614d901d951be38db970e33a8eb7247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2332b338c18858cfe241d4246675bf7c248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fb0564672b0b5ce44c985fe9e92c60249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29a9730a9735498f72c3e626216369a250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6c3e108f7cb2e4e6699441b0f3bc19251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce4334f1d969b25f030c4681b158a3a252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f36f4030be01020b08ab1649f56db1f253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c81d0364603b2ef84ca8deb114ed90b254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6183dcf5f909b741ae3560c5cf980747255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e434fd01a710a4555bdba9f67c9f4c256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62cede18597d3fdd96d63d58e3ae5e7257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d25809cb6f226066913fa426cf2ec28258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d2d5134f9527007dad4517b2655d49259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc03acb28512eecb2603153dc2359c9a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a57a9d9fc0ec5e503869c9af38af4fc261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7aaf0756c5756e2f0b2788f759dff1262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bac3d7b6122f35c8426c615f278206263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54c562e2f7d994a8014351aa6907d9f264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c607247a891ef981e01c5fff3a96447c265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2693697a9711613cb5f6c92e97c3e2ec266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd6d0d22867ae1392ca4c187a022929267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab83a848b499946aea4ed0faaf24703a268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9126a06d38aeab2ac0cc2dbcf4e67eb9269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae6b22792d4b988f5ad5cd1f21cb136270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be38f0d9d726c5905cc57bd9f8bbf4c271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3beab1d69a00b8fb6ca066b7d5746fed272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5344d8d7c54b66c375a2e149527c2338273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a07d49bee46ea097de3dc5833130cf274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff00940312772cae33e9175c91b9e3e275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82021657d51f21eb56167c2390a58de276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a4048434c6f781aaab9cfcd453b49b277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57230dafcd8d4eaafb198deb237b47e278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afbd2563af6c89f0e8c554732864b6d279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86366f940bc2a57ccb4785b8c2bf107280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12791071bb27ef81175e7137cacd6884281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd693784be738408f464499fac260e8282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fdd495c2870c474ab2083f6d224a23283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8cb4ff969ec117de88a1a5031c1d25284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d879c59a99ab0ece253a475115eeb14285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46e6ded10724dd256b1fc844e629f9e286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5777badbcbb62bb142a8dabdf92cc6287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac28dd372adc189188e6a8b5d9d4f39288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e6b3ff2dd49921c0b63469a73b5a42289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f3a9b9900c18497b473ece4119566a290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8665ced1dacb5ee2537ba4a0e1a0726d291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d647da1768451d8d5a2974a9841eb5cd292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533f4beb272d97df25fc502b94ff2188293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e6d43acb3ff1e504c13f0cbd2adda7294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed7c267e293cf3c1d974b9b655fea02295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de393b10f1f7003a8d3e0a69427943ee296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33dcf7d11a0ee783743d03bc750d8603297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7b9688397b72f0c585ff11ae2240f0298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d28cb943db00d338049ed69ab9ee80299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f5a8e11a6a2e26cf1728d650fe1304300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297cd20dfc68aaadca5a8855b35e503e301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed104b72e8ea3a1f6cfcb7acb5eecd50302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b592cade7f864cbd0a26dd3b9456efe1303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c1e0cf972cb1784779dc88bf710a0e304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889eb1535bb5627c8c9b7ef1c34b46bc305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742a654634f640b4567832f08593bfea306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f797d7080aa7416774740c3f8b568d307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5a2248bd6897fb77db9d1798ea94f8308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de627cb0547ea0af0bfe20fb7bb7db12309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886f6a3fdc149c7aaffc50cdffb16cfb310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4008c741af24d4ab01643537992ba0311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0f85906af51da762b393ab28bcd1a5312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbae1ca5a08ae8fffbf96f4dd3d04b3313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1042b012457cbea0570cb3d6bc9ccb314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c09c3cb4c2ea2cbed8dd0b7b96716b9315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e6a8a7c8062f269f5dbcdce9e339ea316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434844d20ddbf7656292298f76fc2aee317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d48f62d934acac1eed3cedb072b7f1318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a4f9e4e3de177f4f08c212527f3ac0319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b3c9f511217085f612d8413b424c5e320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02914fdef7b09bc3ed9f92e5e47a738321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc442c4afd6cd2e52a91ebb87499ef9322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0d579bb8ed58253af16dbbe36d60bd323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc99415ef676fa53a84102d7ff48ffeb324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c86da36751ef9d1b4099b9763dae93b325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a670a3c5a1d82711fe1b03272a4c9934326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2037353c524bdcf24354d8725f55b6327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd0f9cf7349cd4fb7aa18f57aed384d328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2754d0ea7cf387d52fedcd57f13d030c329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b038d658877ab61675a7cff36f45ee3330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e42f52baeea0a77a87888752900c8b7331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe682d8f4955275f8121653b9818d36f332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29032da78de2c35a894650cfdd7d595333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b22fd1e0fb46a2b21a062c3a26164c334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f55d079c214f2b84f866afc914ac3f335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493c6caff744d3873485e9e75f468fd7336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91beda7ed8d668a75b2d61da6bde2036337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b3bf650f94806052942185ec61cf46338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686da3254d9250430734517e3b97a140339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102aaa81007f7676dd446f8c5062a8b5340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994d787d0024ead9df39312ef48fb1a4341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011feeb8b4877a8b522d799eacff5f6d342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5d2e52ebc4cc3fc6f8ced27b5a1808343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc1a73ecc3f7fdcba41754a1ab72a1a344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44a9533e4309d585b4228ba4cffeafc345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b0b9bf27dff454911fec855d16c4fd346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7eb84541bd55b85f9e647b5c9c5935b347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806facbc4fbdd5bca81031dae6dc67d2348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16a7e71bb5a5bc1e073f99821de99cb349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6ba4e9635ad4954c63aea79fcfca1a350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8383208b2fd6b757e70447d43fd768e2351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55b1c828e45f2a8cef1aea5a0414bba352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d26a0b0036def2c70fdae015442f6b353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b959f7ca6e01fe86369ab0e05c4676354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8298a1639d3e21a4a68c1aaeb7c7cb355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7aded6a9a9d64ad7c85032538f1d683356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cc451d8ab0ce0746965667fa3c48cf357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f049f764587638f0eaac277ad2c0026d358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22ee7217c619864a04daa027f1cd357359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4371efb4c0a04aea5f9df956ee3aa92e360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eccd1c7bf4db5556544cd8525169f52361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b86b6800236f86f268515fe61892538362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b84b73b5f2d1b41e5454977a49632d363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac9c59714c92ca8ce369f5039f82a49364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2204b681dbfb8e7ffbfa99ab920353365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e3f9e5938375d52614eb8c5c80006c366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acdd74fc1d52f524fe7442466148d16367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfbcaa27e80bf3cee9ec1e634168863368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872d3526b5fb41ca724b5a19d2f5c798369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a621bd5d87129e1c0f99636fb03a3693370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952e3cfeecbe030b6968381f9ed1c039371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed28e30392d3ec9689c647067620a038372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d97c411d372bca0f0ab562c26e7f66b373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bf7e3dddcdf2ef82a79f084bf7aaa0374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a144fc91af78f65e6188697178a4aa5d375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d03ca39fe92dd41867bbad27d2368c376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460d335019ab6402b00a56bc8e1513eb377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c379e01dff1c1463e0f02737d1b687378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22946e8486ecee6321826b81bac1317c379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6202f69c478238dc1b138ae8ccbe6f4d380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628dc096802fd1db2ecc6f71acad192d381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfd85f7534ef21499c729518ea2e768382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0835d59220a4500a0842f1272a1e98383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283cf5f2dd0900ec33a297910c6a501f384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec22474d859f0728e55b133b5705677385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb065cdf48b97417d762ba2faeb3d29e386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41a1d7e52b528c8ea590a484169df56387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644424e01eca0889b6451a6bb74adba6388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd5b55371cba34a7f053c9064e3b98d389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf4f1eb84ce4d168b2ba021b3722e0b390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82d60a9c50359bf7332c081996f8caf391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f3e12a643fbff008a992f6d6967db1392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afa42fd84f2cb56f69864f51b886791393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58aae272a9c6c7e131c27e8eb4b08e5394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66d6905e3eeb6cc885ab6d3e9d7ec3c395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6929f799d9dab30b45dbd22609de0119396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7155ff0070675498408b62c993293a2397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7110f23ce1ac637f95ed87edcb2acc398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c8989b03b24c5d1b10a84da2964d64399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b1b2108f176a4905ebd92a15b9939a400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492d74c03af810ba09dc7b2dabeab0ff401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04223762731670014defdd2790b9686b402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8d3fc535d22c33ca96d8be6a29f163403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465b71ba4ce1795d6ca74c7e28b58d95404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a6bc373e078d08a5e83e307131421f405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e02b3b865cb886da0e92091d974e0d406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acae51d271eb9616d021a3a5a5346e46407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4bb615b837c9b24423c30617909b2b408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9582ccf699b31b2f59a6fb7add6e6a23409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a0784aeea1f592be350d97f28fa4d8410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf62380190b90176b626d1344971ab6d411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfe2245f805463da21b1c2bc63b806f412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e9e80d67f8447ed8369cec1836d486413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf289234d4a954d30b704d30029ff37414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cb1725cfff3ca1b07ab76903ac2d15415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68afef04aab854ae915c72f875d162a416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a6496394a4967dac6ebc381d0d79d3417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39f494daffddcece80fece5f9c3d67f418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9007d5c05975fcad7503e8575cc955c419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a0232928157e8c1bf04d1aeb1b023b420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517ba1555d6d2af693b356a410960ec3421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bbec3437c204b9277daf86f2c45e9b422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4df2a176f89df9f138e543a518b83f423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc49a36a50a04cf30d5045dc3f575792424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc3d51c170a2304e7b566d4cede28ec425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e627e0b43567073d613574f7ffe79267426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbfa3f15254308abee66994151d052b427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca9f1715a7c02aa0ddab7096745472a428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9291c526e09ac6e8bb1cc1de02d281fc429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dddfbd22c59322ccf862384b87dab2c430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af436bb5f7855a9d75fac68e3e0caa20431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682e03223690642b19bb82d1fe85e51b432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f0105c6ef95e50e309a10237d5ccf5433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046c31531cd44c72a7428b658bee41c8434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e459354c9964763ff48bc58c202447b435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54c23f164230452ae70ad235e69d934436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7910a9d38c139c6d6473791c3f0f5eb8437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a008fb080d201b3d92c22a16a188463c438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb06cbcaa23aa43ad3929ad8dd881d7c439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cbfa78447bf85e4eaf916039512a7f440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96e7910ffafc76a56f939628b8f66ef441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86762dd1494b35c112377df95b6ca67a442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3099ff8e9813f670a272e945a8bfd53f443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3952a3f9197c0ff28f16633e09cfba71444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511ffa1c9c7c82ee23a929d66f674a4d445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5f0d3673c17d3cd3d673358b4d85db446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88aebb71c15c3ad2b390149a04373deb447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c96ab4ffccf8900c484e3fe4899f533448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aceb42512c0bf8f9a3e9c456bc1fcbd449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6aab9765fe69baed008560a9b282600450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48311fe3ea878a003627cdc9a3f5f048451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f587a78c172940627d0cd6019d5cc487452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42c7b7fdae6454e95f585d91b6e6631453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc31d277db8f0580ea2a3740fc227fbf454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccdbeb016140d975e89267dc290221f455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7d5941efdb17268ced93b94ab22876456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bf416044c9f7546f26d4e91444052a457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1112dc44cf3589770aeed20550c0ca458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5164358875f2677203814286c3b30e459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18687a11c93d680b2709235659f8bf38460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86234d8db00340cbe22d8ca4884ff09b461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d3b442a8901041a1b8866b7a8f1a8a462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e764580a0020e709f567f096ff60093463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c887d09a2edd62ae128d1a0c97fa0adb464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8ae06073320b5db57c7e2b15a108b5465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d5785b8a1449ca6e01316b7eef697b466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50387fd80c1f92b8254b488f1c33e56d467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d317b8fe19226e61639941c7a9ed9bff468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbba6c17765f214389ebb5d3c0d66a5469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913f2271504c5a596d60bd23c1188e77470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537243c28dc1e8025d65c10b2b1079f3471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824e5936b3ab5513614c7694cb963e30472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0a449dc0643fd3d4f8fcca2a229c5f473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04a3f69802fc154977203b98e741c52474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24604a6ca0ef5bc5936e645ef53c3a3475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574814457fbaae7c4f3e71779bd041c9476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8514a62f32bb692cbcac219bbfe0f23477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b2c9f2bf09b4497d4289e619b3f1ba478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9453e02b615c09cb6c14600a0122bd78479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80435d7b67c40bcb134b1710441d9c6480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c9b5f8334e3e5cbb0b706ebf8c9f1e481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867da6a6efe1420c4fe94b9d077425ce482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5a3d8bc3765dee6b6762f39ff0a18f483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920eb6e1e8e374e5acb09a2687aeb0e1484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e16cca47ee94ecbfb4dd0875fdc1043485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c58b5f59593eb6a3be4a38f015c2148486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2ec3a31596eec4db9067cc2b3472da487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69eb21c946476ad5e70a88b29e4ea0d3488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7a4ac2af8878196eff1a0e84c94065489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd468d1b703421b9b2ea768aee7f2893490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3de3b56fe6129c0f07b6c8172166d53491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c5789792e884cc113b7f131889b6dc492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101ecac36d8aa386515f14fb9139a286493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcf2ad62f69ea49a2086ddcec30169c494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78010f7f4a9d73cc3a053a38465e5921495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e022670080b1aa5f071c50d20f964c496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabb9a9a2a22bd3528d91a1bf5fa8834497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725c1f7e19865b4769c04d9cf4ef1b53498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9179a99821299125b03ab51d58a4986f499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848c820c77f539baea40729654fbcd2a500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a02b730fa8328066049eeba58df3d97501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db824d8e459840a5cce239a7f08dd6da502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f69bb006a3a40536abf57e2a55346af503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a237654f4b1c607fc3bead097602e13504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b5ef580f30e23fc2fa570b06ccc38e505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cdd7f958e67d7d3b0526029619d54a506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654695bbf5622d453350010ca183762d507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02076a3965afb742b0c3f161fb3cfd4a508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713f6e18cab83cc91aa1f2871d940af5509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6982d130dedbe1c0c890067352d998510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef47320d77a87877fd0ed50546aef1cf511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181c26fa476ad4096adbfa27d794965f512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906bce6af69ef3b24ce415baedd278ba513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4acc20f80bf701541935acf4e52644514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e608acf71a77caf9aac2ec6ba34702f2515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cc4dfc8e85e15c07913458bea90e07516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86437af7aef2c40000e986abda3df620517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca17ab5d1bfccde79b710283c4b57b2c518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26000620a73b53ff0bde7f1cce51fbf519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cab53f6bc067e691acd640667e08ee520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf7e43c73feae4aa7653e1a2ca79ee6521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3776c9b992af0abdef4bb5c7a2228a91522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a0982363aaafe1e6030eb697bd76f3523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3460e534287ee486c9b45a14065c06c2524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16201aa142f039e5ec6cc8960953137e525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e0ac400436ecd8ba9ea05d496bc7d5526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2b6d63d82a1b3a3baa47775d7e2321527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8961f1b6055a426325834b6ef954147c528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c1052608032853f02f27ea31861fb6529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3b526c8b062a68c9d7a286a7776e72530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7808af0494ffc6267220f0984cc3829e531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d106a1cdac0bbb31c21262e24483a57a532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7bd1250616c47066f69e3f5dd9deea533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a3e66bdaae1601f25199bf9e682ba0534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db13267bbc4bbadb7c8ff80357e9749535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ebd3c7d371feed7d6b7d05139526b1536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef404f098f70bcd1f7a008becd8b9cc537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247705edcbf27101a4e57b6f819c92a5538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5694dba50c70baebbab8c97804650820539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62e705c75c8cb2e5b26a56246e6b666540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c129099a529f8c0d9d77839e533b3733541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd6914b3649baa878592f107938b647542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47538412553d42549c3e7e136c8035d543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b02edb510e4c35742b5c20ccbc9bddc544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c8e3a0b104d5aa215b02059419af0b545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdfe8827702f1eb2e9d86c6f3c0f705546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c195e59f61c67c7d4dcb4a6dc44bce28547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ca4c0b2c8a01187c695bdb015e0af2548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5de7a8f4a4a43f738177526ea6fe11f549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9c553d2d8d3991f7ed7fecacae5038550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcadbfa57d1fb143662ea17a562008ce551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b816b10696af33725550f3574597294b552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba660bc8d3915df37ee619bfc52e0629553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951ebac0576d24b16dc5527fc657b69d554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8826bf0fd505fbb18e2908a24fb07a33555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcb9da5f1ed1a5517d2cc8b40bcc421556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4afa1941a21c2ae5f92b14a9cf5e333557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100ed63711003b27eb445ec35b0e2670558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f793b697245f82c1a658a397a72e81f559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27ea696c5b713c7e6be7443d0bfce35560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70287a66abf42c6faa7114f23a82a5e9561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd16129d5b0d03eb05efede720ed4d6562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92de2e2327fefa87580d30ef0cca6c19563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d70e0efe591f9cb49942cf0296ab1d564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de8b7b776269e782d01c3ef5dbdb706565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475877ef79af9d61e14cd739c61fd93f566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89550b55aa34f1052d02cee6a9f802f567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab151060ee76de8355a3873e3e911355568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998e9faa9ba7a39e51f3a1a681a0a2ab569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cbbbde3bcdad17018cb660eff0c2a5570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e24ce55794ed342ce92375e362f0be571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7055ddc570b0c3b9b1612483d36734eb572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226cad113403be460806e123e967ba3b573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c03630f58407b3e9c4ad3cc1559811c574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd3257f08fd45ac03a80fbe57768fa9575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbe0cfdda5f74bd50f8123e895eea42576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af6170495b1f691eaa01868839df782577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22da10b5e9a6d02dc242a7114d55015a578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298e0ccceb07222abbf50f11772ba39c579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b46da339ecb582ae4742e3a3807fc6580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80bf950d1ea944ae91e76b1e3462b5f581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f92fcbf344d1a7c68ece5673c9d034582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f275642632c0c2ce0f1942768ad84f583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7a88654053f52decfbe131423245dc584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685a2902c0d30247d0819d4ef8a0244b585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce9f29a4d641c22cb2af4c4e8de80de586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93000a0c9073c7d159845a2dc7cc2a8c587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8ebbd9ccb737b040d7f82312430b14588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091cdbb2938f579c5d0404e0dbe3b008589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63194b627365ec9bf6bef3c020581a8b590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e87094b2748862bbfafd4992a5a5640591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cbe0da3645255f4f6f4c1489252c79592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614067555d7c031f7e4922bd39a44b4b593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e2748aad552f82fe7cb621dbac0e99594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7ab50771f53724f6dd517897cb66ff595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9104c03f200d095874b3cab1cbe3791596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593869b980478b83df529f1c6ab386e8597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57202d6f6b320537e15a46345075144598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e180fa85485d2f9ed1ac73bf65ddea599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b36602f87d14df1e4b4239f1588fff600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129448d848850ec089ea5b4fdd82fb31601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b1d68f8fb034973306731c3610aed8602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e65827608e48bc3a9377adfe1266869603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e96baa883ab8044fb2f84390027114604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcda2d8707dc91b1d7a4e940adf9096605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133be478d5f64e71632af8d2d8cf1f45606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ac72aa43e42f7bfd98d64d72c1b4e1607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b415c1053cc7a6813b6d103ce3094e8c608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790cf12a2b4444b1f1c5c331c34eeeae609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b314df670089b7fbed8066b35af0ae610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fc0752afe0e4d39bdae190ebe749af611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec79a10728cac0d9f5abcbc96d78d3c9612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688631f1c848b4a55f7c5e9171ee4f8f613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152c34c37501193f7d81d975e411c78d614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383525f5fff6a4d3fc573bb9ae6639b9615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710b8525f2e55057ab9ca89319dd17c5616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5189c74c8e2669145893e3cc295c3cc3617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc7081772e3aab7c8c25f09dc87d62e618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a39158123d034134e98eca5250e5c92619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c2d2374b00cd2789bee771c7977007620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b3c618106a8a1a1c4edbf48c7fd231621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f94711a157d902027e95518c089e5b5622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72599e77502054d6cd3cb32677646562623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399a6af8a49733af5557d99caf08b526624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb07436d874c9ed8365ee29a8130f41625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4be84a0ae286b23abafb04441694172626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9402b5acd49252e992bf643538f7fca627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a6b690913be9a6e278a239f7b3290a628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3cd70dcea688f7ade5e1a6d99d259e629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e981038b7d19c9ca3985c5fa05bca98e630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3806011a464c475c5050a29acf3ef273631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edcec7b07da73ffe6bbb0b2683b6d5b632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57d8a1caef5b203c8162f4ef4d6e6ea633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c2b1d89e0f4b39fe861e2ffc8deb56634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a303fcca1ed64d7714ce0a4025b9d612635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a52e074f41206c1936620e86a171d75636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7a409cbecf0c7117821979a08c94d6637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6eb49f21b0727c8f995926582fd818638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b4c959ade5b9eef3dcd701cb13a73a639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4c83f70c7da0cf9980cf4f707392c5640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb15c8ddfe41b3f0faaa6798797d8476641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d7ce62ed3aeb9bd8c8bf37b2286770642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acaf41e247fb4a931ce584274149913643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7aa90cd11e025b12590f0b2753362c644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13bde75fd32a3184641a9d610556818645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc19a1614040a5bd7d2276510f18f469646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8fda4fb174d2202a5b9b002f7e7859647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a1e2a3e358eed3c62f001bd411fc52648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cd21455162df8a81ba67e94ab9ba1b649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9004d01321f67af4f59300f2fd7532a650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b393a9a3ecace7c3b2810d7a0591e4a8651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f50a96389831ec2f546eb729abb076652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c38c2ef461cedf3c5a132e72f15e7b3653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced50d2d6ce671dac7897f3b74da4f4f654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c845c0f31a7eb0c992def8f09a12d9b655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9957511ff2faea94f4eab29673e126656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bf016ca58ed4cd14fd28a60ee20d60657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e94f188af7275ad3a5b4bc5affab84658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc2eb18f7e81893e72ba6c8b99f64ed659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5cb0373599ed7fbaa0e26739456b0a660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5bf24b31f956dd7e53656143d5a68e661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc7a25dabaf79cc41bfa0442ed164ca662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b0fcc047b65ea8f2280f2f1711eb2a663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5ca5b7003a94378aff53c89d9b2435664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925b8fce4d4cf3845122b8f315ad37ea665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a61bd8c88aeb32fb644438707fe7513666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa91399c8f3f9dcfd56df83235b7a6e667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3544e935dbdf45972e9551d5b3acf00b668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497741af1e8b6c0c0d4b0cee5e65b862669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8f244b90cc4ba33aa2142046c81a57670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc38feee2b4c919aaef5ff208572a28671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28b9a24eb5a740a305c87c6317b0f38672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72afac88b34bf847a622a0b03c32d8e5673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34e712f3180c4f7f8b95a55f2335065674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18981d541334a76d225ffe57740e6d28675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab73599e7b134312a46added8af3dc6676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c77047704ff047f0274f0d0daa806af677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800265a248f1479aabf78c58d7fab2e6678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5920b8987de7a02ddc2890599ea435f3679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8cef2f14412f222475a9ea299452e0680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a281dc3a684079dca15e5f3688940bb1681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b601759b6c0e0dcf5e1a6f50d4ac182682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e771eea7aa152c2e0a496a8e299d305d683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463c6697e562763e72d401307cd22835684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562b57dc0d9593f18c75c2fe973cb201685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032958268e98df1f0b1be55317c84267686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca075691df067745893bf7952ab929e687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a923647971c2614293309c958e8c327688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec96776dc5980e03f0c50541865228e1689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042f4161349a3e62ac832553d0145e26690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bab199ec1317e884f070a5f69e7ee09691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f048baa101258772e3b111b7a0bd0a0692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7487062a6add4d6b0a5a979dc560f09693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46351e7390d30a21388c8bc5e6507971694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1567705260b630bf9f71af95879bb10c695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c842e82e293918cd7d0409b48d06fa1b696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6f521e5964970d4fee7b84818d0a93697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54987c99ddd9ca9aff47d3128dff08b698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88666e65857e886b54259dc6249f902699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2636158ab31380bbc6d118b2006ab7f1700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f0ea564044d3cec09f03c35b224127701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ca53ef641c9deec5a1fa165d26ab7c702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e808ac2290eb6b6b3336c928bc51890b703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed200ab0d894bf429fdaf60d9012c94704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0989820c7fece6ff45b2679e5b25b5705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa6fdef82f4c5ff8c2e3d3cbc71bca8706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5e4e9095af38f16577875c4356f291707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29fdb7fbea4ac8ffdb7305ee60c38d0708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b31de54300044faeb9f445d7f36bfaa709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8546cc3dc8187f0a3e0b78d9a7a4e065710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e1c625886a5c56c968e80a6fb00209711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36789a6f51374c80c216a2cdebf4bd9712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b85454da9e71ceb67f18ceec2ad29b713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e199fc85228e193c6334cef37d79a7714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d01bc9d0f20cd07164b34cb69b9be1715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab59dfdc9e2f8f9b256ad04162a4ad89716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4343f3f20fec52af97185dc04a6e7dc8717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cc638d02be9961313ebcd489446b18718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4467de6bd879bb97ce596aeb983ccfbb719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87f9c578c19822c27ed20514d2ae743720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da8b796d5f0885c43ae68fed007f7d4721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ebb17872d70f633700e1c0cfd642ba722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fffb4cd55403dd639b4b4a624bb4660723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b02974ffe03df205bec910e88f7d30b724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcd35a3e23cb0f9b6e3a1dfa39e971e725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2cdc93a501bc93fcb30754483dd6cb726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd41d3d1ac8240d81bc914d8c3947a9727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af787f6ce6e16f47b1d9836a98620e6a728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726b7c6dacf992f0929f478d95f6d47c729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953a0b67f0e2f2584d00ca38a5e6232b730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8f2d447edb5278ed129a2a4b1006fe731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1175f17038a69b6ba0f877a76e8185732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1c08969cc2f0ebbccbcc1799a7034d733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f4f73b700efbecfa5a2c60b896e148734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca7436aa6d633bd8757cc3024b0d4fd735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0897f2e8230ac49a07af1b2a0008f33f736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7111bba5c093c368afda76e54dcce1b2737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9067831d67ad59dce4788b8fe0afb78d738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731d5da2ed287160b05fd9263292040f739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6cea53ca954dbb2982abdc28dd3ac1740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ded4c6aa3308ff202137911fa2bbbc741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4a6af089cb94821ccc139cc7c71eb9742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441aa78688bf6cc22ba5b23da6289a29743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a935e520d8641104727c6c59b0e91f89744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e8aa148a0bf0c8acb6776b0a9e945c745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba0d34d1f08fa9e64021b7527e500d8746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa43c90cf6e6a0e40fa40f20442aadf8747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf93cb8837100fb34953eb93931826b748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64de9c44a6f2751c7fac1ed0c430ea77749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2832193020f06fce60051df70dad0039750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e8f1e61fc590d88d7431cf86fa702e751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04771fce3f12d20618e125f6a8d4120c752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa37fe43a3ed643afdd526a0e305335753.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>