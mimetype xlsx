--- v0 (2026-10-08)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1097">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1096">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -2867,53 +2867,50 @@
     <t>000012380</t>
   </si>
   <si>
     <t>Бустер-насос для авто HOCO Clever Intelligent air pump+emergency start-up power bank QS6 (8000mAh) |800A, 10Bar, 145PSI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/buster-nasos-dlya-avto-hoco-clever-intelligent-air-pump-emergency-start-up-power-bank-qs6-8000mah-800a-10bar-145psi-/</t>
   </si>
   <si>
     <t>000012388</t>
   </si>
   <si>
     <t>Набір Gaming Combo HOCO Handsome luminous keyboard mouse headset set DI86 (UA/EN/ru Layouts)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/klaviaturyi-combo-naboryi-61/nabor-gaming-combo-hoco-handsome-luminous-keyboard-mouse-headset-set-di86-ua-en-ru-layouts-/</t>
   </si>
   <si>
     <t>000012432</t>
   </si>
   <si>
     <t>Планшет HOCO HI16 children tablet PC |7" HD, Android 11, 2.4G/5G, WiFi, BT5.0 0.3/2MP, 2+2 RAM/32 ROM|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/planshetyi-145/planshet-hoco-hi16-children-tablet-pc-7-hd-android-11-2-4g-5g-wifi-bt5-0-0-3-2mp-2-2-ram-32-rom-/</t>
-  </si>
-[...1 lines deleted...]
-    <t>000012433</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012465</t>
   </si>
   <si>
     <t>Тримач на руку магнітний HOCO wrist armband magnetic mobile phone holder GT20</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-na-ruku-magnitnyiy-hoco-wrist-armband-magnetic-mobile-phone-holder-gt20/</t>
   </si>
   <si>
     <t>000012467</t>
   </si>
   <si>
     <t>Тримач-підставка HOCO Magic magnetic ring holder GH10</t>
   </si>
@@ -3358,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15caf81d714cc36135efcc4c64aff58f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a5026805746f9702b13c29bcc468bf2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a361d63248cd60139abb039d80c8c5143.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ba772d362a86b363bb10e9f348a6424.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e8a94db5dc127f0117e675ccdabe0b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f50d650c64fd6fb0162b560c3c0d4456.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86adaf43bedeefa3efc69000dd33a2117.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01f1268b3f38900379e360d32b57b138.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2d1136215e103095ca408b8a1614dd9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399011db21b855a87c9e4850ed646c2e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fb7a235fb9e8160ce73c9c2e63e47011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8780b218ae23557028a0902de53f11e912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9e220747a1328db3ff410d2d69166f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de564dc5ec60fc2303a5610a664cc1e514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58ff9c2616cad7c4809beb92ad3d00615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad08cfa3b85f0606cf5bc2871d4d592616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac54af4f7878ffcd6eabb292f5012b117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740502b3033bfd8f6ae119a38038422818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a76058fd8d4aa45a86feb84654f72019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02652901daff2f5ac4231583d2ec90f020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305bb1d2cf0beb390ca284214206e06121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0316cca1d7a854ccd871297fb6a58022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2b0e4e5bdb1862190f17b1f48fe02323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3805bb5027d62a6dfb351ef24ef09ad624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa44e5b4b30e9abfc5095303a425a8625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae832e4330d053ca47437161abfd024e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8052236f2c22be8d4c701255c255a827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbff6649f336f8247c2b995b7c58b0e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480620a0afd44ac2a62b6b57249346b529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a03311e3297276140be9c7f4ef4085e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0deb60c5db027244e303ce190305117831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8684d323d8ae6d8019fc4d38f8cd86832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6038c81def99cd5e51b49e1b0f6296d433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b9d48bc54792468d8b04172d97f73834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9748bf9ec2aca70ee195f1aae512c8ab35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ff1687ea75d14f76581bc8580be4ff36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6902c7f91b369d3d4f5152abe73353e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ff6c79c6a8d28d07fcdce93ac79cbb38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c9274c01aaffc4161388c60701ed4139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0819692f38989b2d3ad07f801639e240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740a9d29268b85276386f185073d355041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7dc7dea2e6fe7015063beaaff97cc342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77699d5f722c8ec5cfc5a690968346943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8c73ac1ca9cc56b31a079f3f148da744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bae3e0bd05f55756497411ff8a3ef145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c2cb2d1b7339232807727d469c0c9e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ae61d0a8ed0cd9c773fa344697705c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04454c67689f0d0fc27394bdca5114b448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b86e11c29ebcb564c0063e6b70a254649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb4ff3c1e75697e1f1dfda6797ad6a350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f10a6a1abcd104ad565f5cb1ba9a1851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2541dc9b8959bfc5272f2c5b9db0a3052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527465f39f32280db86a27dd1656b20753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95560cf9d3606de30a0a5f02cb101fd754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56a561fbb4ff847f37e76859dd9e03b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8125cb2abc5c47af261ad332e9966b1f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dca44a25048c8f66c3b11c2cf6546dd57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a92fc2837f1728443cb8d5bfe183f358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcdcff004c85862e77fcc05e4f663f459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4bc02c49491da6b37b478b56c0cb2860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2027426ea5b5daabb85d13ddcb925e7361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4217f9c20c774311dc2c9ef5cf3c83062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb233b4942ea334ef0a404d7d79d0bbb63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc080ce5993a858e8792b7718d33189364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7af9c8d2c0c188dcef0623a34bb16a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c893ec8ea4842731090e83fa111d1066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8cb5afc00e1437c170e3d06e36c00967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3bc011e430ee333e50e753e98f82ef68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f091c7cf90d65de85f0ec9a0ddcce8ae69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc03015a011b2e871c5ceef34e680b570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826b1ec1daf0cccde2e01aa269974af771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09892fa5353f741a57306f0e3cf07d172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384f08be2a11411a734fcb27ae9feb5973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d683f806e23c1fd46218957e1806318c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f659e059ce602be57eda7d3691bd999175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493a053639fe386b1b8e023854a7adc976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3734c0c213e7bbcb17054c19509e45a777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb90a573cdbf489a87866376592011478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dffd4bc985d7959e56354ad805e8f9c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01e4b9f526e2f1c8d910c9a7e3f25fd80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515cec60a2cdfcc8590f9406daab906181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2300cf9b32dfac5f1b69995f98678a7f82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cce168e966bb88ffbcec32c63f42f383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8bc55968da9ed7d6380ccfd0cbe2fa84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794c1e9abae444a62dbd7d0bcf4a8dc785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a3f5f4ddae07def9d6d6238aeb391186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3e0a89ca96e742de784cde35b7789787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3daf1007ae5c9032894ea8e9d2f5c388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b9da6fa0edb5130848b4309bda463e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83006557be446d39c9e34298cbde074490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808a9ceac6935ee3a3a1c41b9ab7567491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07eaf736ed2afdfb8f5e38881e4885e492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f04a74c83c719616528c3ecdebb00e193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b8f70451f632108308e8a9d86df3b494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa501724b36783ef72feb119e5bfd2895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b43d12adfad7c4c6a2f613225dffa7e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5386e6e4e96f8ce405c249693ea16da97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d616002aaf9e89430586c7aadf077b8898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf4b270b16be67a78210928c01a1fff99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b6b01f16c26b7c2049e63b217f7e90100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b22d0ad53fbae618080bf5be1c9738a101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fe81170f965d3579935647197ee34d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e5fe260cd504027fba483523cc98fb103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cbd3f73e2f4366221f2bc4fb3246f8104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f19f144220bd8f820811f86371f364105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c94d22ff6e37951d3a5b10a8f9517c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be10f48e018eee9d4782c28eacf8b90107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6809ac985f61721ef823fdc343a10a23108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9842046c49d14558226b7dcce97d31109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563867e2ce98713e5bb67ee7e4ff14d6110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f93a0bb208ef00e564fdf301be09236111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0f591443a112d70baa6c57563a2056112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cfdce1e7ff7239ba27c6258b164535113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1972b136e3a46aae668f704f60fd7d38114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639b09b99b7ce08183b489e5d7e611a6115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c88666218b44c87822100915d33532116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ab450865a3a7cdbc64defa8e8820b2117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2208ab01297570aa7c36e455f82caa8b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947fb2679600170b09aac50445686326119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc3ede8139651ce4f942f895fe57c4e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d4ea771a61e5c24be94c3045ea52b9121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8d71215a390b5fe472d0f5965b29f4122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655a85bd286bdf6612d1d68404f16879123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b462bdabc4e9c6f3558791a73a9ab723124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a55b1a49d069a97cbdeb2f05725658125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f083ef78c023aa1a126020358515fa21126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bcb8a28634e9e9e75c87feba4f2483127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3364c9505b4c7772764750a60e76d15128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f532f3caf0f022eba63001c4d303689129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5186f5d20648455e14a7480780b08603130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ccb040dd6d78be1b37557b559606e7131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baed59926196d36e7d4d03793b22d76e132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee6f2aa4d5201dd62b05e32685260d1133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83a313215a9bea93138d7d1cbf3190f134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca9faffbe5f03e4647bc6832d3035b8135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ac188a38becac14a9e068d41d31b0b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8108644942eb9a28a4cf2dcc0e715183137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bdd9d5f29c90227388c31822087509138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279510215076c4cfba8a0168e1f70e13139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7574d935c4e1ecc7a26135091b66c0b140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fd45c4574e10f627ac8ea6c20346e5141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85aef39169d7458b22c640b4194b9046142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fa01f93c444eb3af272226ed55d405143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847c32772a9d71d3a30c48fff11a3252144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f464c5350d81e92620693451b247e39145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91ad28edfa4f585a093163be7a7dbdf146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8168d9c3c4352c170f4e87db5f3ddc0147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d0dedba507876b2fe5a303488e64de148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fac0342cdbb0fcdf6366ee39c7c6c5149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472a1251d50b4361d89423864200f270150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfea912e05b9c3628d23df6f669e515c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c420bf59eec03f7a80ac9c09e426dc152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741b478a06fd5dff6e7c30d036efe889153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7dc187d18abadf90733e164e1649ddc154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6caa9961c428d5249a8a93444b5e4263155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddf0038830232846021e572a31fcdeb156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573d792ddbf8cf44cc315cec15282e94157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3042141b4a8a03cb5e3ae007de150442158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa38c01e60117e0502438dad46daf35a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7083d98e9b6df022d73112336c2c216e160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809be6881709650bf179fc70535b77b3161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87740c5df4606b9a74f8b4b7332a63d3162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1e7e352038a217a44323d68b95a2e8163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798b47b4bab31570c92ef4b203a2b001164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927750bb6bff41faf22522deed4553ee165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4501ecf635b0660234eee4131563cd58166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f6e18d017d2fdebcef96310ff891d3167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bc1caedfab0b54dd2ae223cc6567f4168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c793c2dfb3da38e5ff758829b5f06b74169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4e5adba5b73ced4d78be51b2672a1b170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c33164fa96ac705a72cd738c7d0f01171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31961c22a3a851d8f6b43f2c4c9e878d172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9187fd2f24d6cc20e4abd35b58a471ab173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9512ba7bf88e31684d9b25b299e2d2174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58b8e5e6b8d750d991f68666bb1eff4175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b473f77ede1afd5e1ef7b600f05290d176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b07e1a61bf05804b21501c815b2c4a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0453f077d73468016a537c91cae47d178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fdcf72c3caa2c468d3cdc0e5ad1878179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3308f9bb61cfa49bc15ac524e02c8f8f180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3cfde912dacb4439e9fc9054d05f04181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb7a5668b9e3568dd29d3f92b856dd7182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4af128cf35432051a7e415d2d6fa50183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2773fd5fcb8b7f45b85fb89e734cf30184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1cb33e054934b18ea00faec13c95ef185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a905fe899a03ca10b1dcbef92bf0628a186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62a2c42b815679dd5be2f9be3e901a9187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d73e131693edb7fe9982b40eb64423188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64003a43772637ba2519925927a14dc7189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c988e59c3126578caeb66181e8a67eb190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b54aeed981bc53c390253de2b3a1beb191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0bfcc6674eebd74ffae9ce89098fe1192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3272ab9e6c5ec1e741b1a7553e794dea193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1fdffdf43494343dac9c15f8e52fe2194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1403ac5dea37de27c534cec570e06c195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7cc2502d5e75c34cbf5facf0520af6196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0e10ab90392976efdc111e23ac5d50197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33e1737d1159880dae93921eb3f89ad198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e294aed1e72eb3407bdc530a265d6b199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea6fc978a77245dbbba91aaea54fb8a200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c189fb959074df899328902fc871ea62201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1488d78d990dde2ad1fb942703846b07202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7212aa0986ba4821282b7d4c17ef34203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b62bd4dbbdf78d01aaa5d6977d4071204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717d5c150efe0d7dd3f69dd571317f01205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2332eb83da7d40d45d047dd9b4eebedc206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d4d02638086bf237e35c7d24760add207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492cdaebdf3594a5c7ef5267cde6f5d0208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a655189a7a2c8476380b2dd910f3321209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb130e4d8c0660034c6042beb253166210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5f72329669cd82f61835fb058a8ef6211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9158b5a8ce65064fe74215934ff8bec9212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813728c2fb3468ba161eea4279cd5626213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e796ad99ef448e132524103b9fbb56214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c28dcbb53f40ff7e0f82d95709bda4215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532e3ba663dbf5e5b21538498472160f216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf4fc39874d580e29ed4ee658919a9d217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cbcc7aa410a86f2f056ab0df5f3a54218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8ba468652dfbc3ca8d2bdc1334639d219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad63bd2326cb25ec1504a5d2cb534a29220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8c8ec93f00f8e66070acb66b84fa4c221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5411785e6901b59ea8eb1a290bd4de0a222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f954f953b0d21011e12ad9a70b5fc01223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f679cfc620f3390b53cc1e1da100c793224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a711a1905461ef3587f26b065e2a988225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333062be2e07bf344b75edc234e0048e226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3c2bd2eb52229574f1b9c484c59eca227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9daab0829255fdc12f145ad2893f2b6228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a146dc4a7b9f0e7624bbda4f95ab279229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bd7764f203b31ecadc4c365e726d41230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb37138d3661a7dfe83f51741704b5f231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d331f4c8124866723c860f8cc05ae7a232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd035dc704e3a7fe1b2656bfe2647c86233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347b7077333de77d337876d76e6d278d234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02705db2b569070a5e341a01c2a14d29235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522599b8aa1751032f0ea6317a847249236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60203b30876fd53c64354bd6bbd56f9237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911d99455bc31d113f6effd428429445238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3250d446bc286204741cdc9b1d9d17239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb12e62d37aafad7da3ab0236eae475240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc997ab478866bb76153c46e75b8b826241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb83595dc03434becdef811d1bf6671242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316a14fb75b18a37fb1174b216314fae243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b91c173c4ca83f5394b80baeeaf0f3244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87171824bc38227fc4ed3ead1878842245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee161fe746a87b51706dec527ea4d8c7246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23051d8f7e103fbd994441e8412d119c247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143780fdb3c7e71cfa29d44e327c0593248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798c1ea010c2a4ab60f84c1294174c47249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663004c7f686a41d9699261cb6a3a683250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0b2b744e6beefbb92344f73f455596251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a79afa90494ecfe5a82c4c35e48e2cc252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f5fa22916a1192cc4ae0d0355660bb253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4811712e5f968e44be700232a68f00fb254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4aeb182fe22ac336f47b1f5677987ab255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c4434a716a3ed40236b5833e6d9663256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311d346bf592260d65b87dd5af2788cb257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884cff7657897991e5a6333bf4512ef3258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cffe625fc4234dad637196c4016e508259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a401964dc0e93fe5eee34397c0d5591260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de1ad4f3ddd2041bed3b4d6fcfe02e1261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038700f3db6d1b86ff1d0374c1e71e4f262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c454532bf8d2f7bc625b26ac6e496cb263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79621bc42ec1c4761927041e7e67d21264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d0859874dcd1a1301ed3dc94cd2342265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1705fc2350e9c2769a91e5352c0c609266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8145b9f0daa1980012f0e5c014f51121267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a732d518fb8abf251dbdaddd542281268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725bc71874d96375acafc6fe2ed96cc3269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8cf9d3ce40d442eb286e7da2f253ac270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2660bfbb9c0d40aa5b0de8e0eee06d25271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8472e2a9c1d9f23c4e134034bef4426272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf3d04e4952bcd06e7545066740312c273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecad57ae4fc8dab47d6df1ee1edbddd274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ec1e0fd95bc706902ef3ad124c027a275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9257663591d5d35ddf7d3b3c067a8370276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e58d517815103c6ca2c1bb50051d183277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66580f53d406d2cdb825d61ef6ae0830278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cfe5810800c0f15568874737c243f7279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8bfe6c158e8f40337721fc3ce20f23280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05b907d03b94a78d6f2241deccc5af5281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94572e005e93b296a586d57d4169505282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6250d6dfa66b0e01c1a5542f43e75f61283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93a5c03831fd1acf238f89b7da21797284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d85958b5be0908b1ce706e30ef94489285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e72b4b5ead00271243a5e747b289362286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08dc9bfe5935b165c0284cb8367c671c287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee633b432955dbc8bec361e882ffc93d288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1781c196791f01a131c1b4c6c50b42bc289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da7b06cde2ba2c7d8c68f8ba26fc1b2290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77de0f9c7304a72bf8338be40c7e0369291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a656307ffe9d383061bb398286d0e657292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212fb2db828cc7ace53156aad4435fd2293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d031e6b860640cdaa6c31d67993bee35294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea31b99260275c12533cb05ba478e74295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6d456effc502b64e072508c7c0e258296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a46f849a44af8e97ff029e753f26f1297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bed1b298f39c9b6ade9db2a28f46f6298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4687ecedf0166a2cc1f1d0370c8d3ce0299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a737bfdc40ccb95ffc3580e90dd6c44300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787a6bec7c601ef246c05545156a0b27301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a25afc255eba3fd12d028ccf782325302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906cdb2069c212bee20ee3ff6e131ecb303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f91f43330720d5958017397b9573105304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53fe23aaf05eee357fb01bd8e29a42a305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad80b4d3775072e138cd47ac95408d5306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb0c1f53792da0fe81afd94e2b0e6fd307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8ed65f6ac6fa30ee52ddf47df7a2db308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775291a4bff71645d9fa8d309a4d2d80309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2845d7d7e943bc282eb496114c038c310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc08c9639f49a6003934e7f68d571a51311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b05b6b22e0d02bf07f4613fd922f81f312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bed01f56530943b0d1369cec343f591313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062ce458dea26b86a24901d58e84630a314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649a043a17ce46188f19c252beca4f92315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54207f79c0c1575c3db96e4661d31a0d316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aaffcc88a8c173f2b445b1e15998ea3317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346e3ad80203e8e75c3dbd3d79e9ea1e318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3badce8c3ab363637139edb98f4f218319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52704cdcf841d10f8b8ba1ff701abd0320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7356d02f4ec086b3242ddfd61a9fe5a321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92ed77da61efa2d7bb85c6330b796ee322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b53b1affb8912eacde51d9b832d0684323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfec4192d350e7c0a8a7d729974e40cc324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd6fdb97af98f762945fdd5c23a32e8325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cace6d4ceb95245ddc6f1abf60c55e1d326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e395e22f7766730b6cb90aa250033cc327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e424cda0ad381e07846a7805c20521328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26733b88c6d0f6da2a71ee3d0dc1fe1329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b87b5d78783d1425e450282a3a87b88330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec86c98f8621237e9d6681ccdce9199331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29baeb54b6c6e6fe686a061657766eee332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83a8757a93537ebe4e4c58428dd8118333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf37f4766ef92449b4ba97d0caf1da73334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360aad571b70537a05382baf38f6cedb335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65908516e3495a931fd54211ef023a1e336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de8dfe7dedcdc415a2405da1a916a40337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7546df6acac0c7347c4a0aff41cd321b338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537906765a96384257ab447e0157b671339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9c4a67a9d1d040b60ede2ce88287c2340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48a0699920eb9dbb730495330bff913341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69753b64057b02b328784901e8c376d6342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fe8e3a98cf62b6a4df764cf272fbf6343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f666508410b94f76d0a42ba6e54ac77344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41120f774edbb23e71e076efff3780e345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4425189f851d07d786fd6756c582af07346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10022fb1fcb138535fde385fba1edf16347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40070ae71bb3ff046215905a91108105348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b849e3dc7be6ee5c3a7f37e945d12581349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5dd7f6befec601104dd4bf4598b5f1350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb50651ee2a30c8de541d048fef86c9351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e2178668b2eae6742fd6234a8c44e4352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3089f81cc097229bf9a9f8da8e2a85353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f656b11ebd2000bac658bb4dd3d861a354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7c7d62f356508922d3348c04110ef5355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31064c3f3665fd0d56488453809988e7356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eac00deacd717590712b1b73a60bdb7357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e537a5a6f5912802d6fa283aa1e03537358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebf0ac0cb60588ddc8946d0fdce620d359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc6d0863550e381b20530b7ea9781fb360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35304eff5657e9806bfc56e9308b70c9361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39a30c19d383c435ac259cf67274f9d362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c0f88a1c8600c3c344927024639dbc363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631cd5918750c56cda0e2dfb576ff985364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611f1378c8e14b3a0892fbc9409ee0ea365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6559980a50dde63aa356d2a13763e7fc366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96181224b85d33596e261cfb955a0380367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f02594637c2ea8c8bf50e3b49c53e7368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b86004f89f7db823965f80b8888e8c8369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7aa156d6ec6f878f16d653639be737370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d4d5d8732a642b226cd1c0cc0423e5371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e8596d31f871bd758a4301571c473d372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e156af5d5e2e6cd1618ccec80cf6dfa373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56b5bf78e12dec76f3d0f9156215a43374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220f19a98125315d348c5e58ecbc4dc5375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c631f49366e560605893b6bf58878d3376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e59a070b49231899a57e95c433c3553377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c296a023d5d652fce8edf01903711fda378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9d1074d5548010f8cd0f786d6629b0379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb7a9dacb53733d7abe4f4e7bade052380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0beacf9596825df54181af9d08bba3381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de39314b395f7eaffad64819d4b505f382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747dc86aaa8b85001c456152e7daf53d383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07534360003de5644777a46f95ee5b2384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5e0ecacfd41b78c0cbdf0426d969fb385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0658756c3a96098f1356ddc80475b92c386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c65dc3a3f791bd87d15b71a36571173387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d6e036cd2834b9ab144275ba9d38be388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3986dda05bb1247b72d4b12ff6856ff389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b855c18019351369be1db1e2490ade4e390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb4fa69bf12c6c744641fc9a03b3edc391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5298d98292945e7c045f56b927b2cb54392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8d87b2493d10447b04c22af0219add393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79118bfae9faa24177ee00e9877cb72394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d99a4ee9827a095cd94e6da0257c84b395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de55ae2754e73926b61ebabf0edc934f396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a120b4067050ce7973875cff8aff20397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cb46f14614979d7d04fd21563b81d4398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9fc2c7ecd6c7e3b69b0eb5d7418f59399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e6d6d6dd9f42410fa7cd0d6f080cd6400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98117199c7b747e7bd8ff8b33fb16cb3401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f7cf739c0107910f7e7c737fe0b5bb402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee14db1ecef0ea289735c6815dd1dc3403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0271be6860ab85c6dfde82bee1c0a124404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e70c68a3d5254ad6db667be8286571a405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873701f3c877b3eb95885e6f8d66a633406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96194119abcf80981a57c9e1a3e3e7c1407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc3d79599306d3199a74f29d302f6b6408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad568f46f4382979ae88c7e822b5278409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73174f9904f6d6a2f2a7ce75ce5ad623410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00379e62643b995f8bb799813aad73dc411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ff3874caf3ae357ebb84187cff501b412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665157d92bf07e7a336cb12b7064325c413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d370af62aaaae35cdef6e16171d2cd414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391c339a5e9bccadbf004390617739e2415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95041f3f7f602cd6213103c26f431894416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d02f5989ab456531feebee5352e969b417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4daaa0fb1f6cffbd7c556bdd6433712e418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c86af7fe62eb9f0847a5876e7ec062419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9525c60f9887f92b710ff5f1626febf420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4426e2508e744bc00455157d01d1238e421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e98a0c70fc108a8dbdf24cacd8a659422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4224b852ef950cbe0dd3f92d7c9a22423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c344a768ae1ef2e569e194fbccd0d2d424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428c37ce8f68ae40f43a312c87d721f1425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4e6129594330593dfab760f11b6db0426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f4226dbde6cdd8f14488d35fdac0af427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc644b3c8f10753de5891e151bf69ab428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1691b668250d96cf52bf23871e1b54e1429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1915bec4c978b0129855f70cb7aa0ea6430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418fb254065ca246df80950e89b13250431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7864df8b7a672a13f74c54a4548d1723432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e56bd0cb06e65eb1505a5a8881d661433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb1d2f2f7b59b996b1c72ee6a82890c434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f396845b73898bac75a0f00eeb8eb4435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e92fd4190d66fec91cdefe264ff75ad436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a946b8166488d69c6906175493e1a77437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ddacb32ada183fd27ca3151335d7f9438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0475e18bbb8338621ec9ca59a711d1439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6fdf094ca1f463b7c09967dc031678440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79918eb60e9e668a5af0a8d446f09bfb441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6d48f56ae973b9f886ad2d5f6ca69b442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52f76d8cfb020c3d9198bdd8ca96a8f443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d925d2d58eaf6011bceb4dca25bbec444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59ee48de0c415d23c89f425e37b354a445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4072f0f1645ba284c2f5e3b38e31d893446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f8513ca6c5852bbd303470e267a439447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7124e018a5c6fbc8f71b55f56ce145448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68dfcd448c3c8ce615e6fcec55f03f17449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa1534674dd4d8490d507bdabea85de450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294824b061a81bf3c598d7ed61b944da451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36dbba7573fadaf6c44c801e5401b602452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae7f702276a752314575169527cac56453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21b214f55105d40727b94791bc44464454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b258b99ba457d875a072a01adac418a455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3802471793061adcdf5ee1c91855ee456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e9fa685df2f6bb2e37a90e9e757e52457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2447195cb6d7529dbc97420b54d939da458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8428ab10f8e3d57bf7f88f5ec04a6c3f459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b94e18801828b3367929da33164a34460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935bdda1a1a106d00889f08abf233af2461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6201f5dfc7e344bb5657e66c8f7fe95d462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bb831daf0518be8d60be2648ccade4463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248539d1445270936b366dc2d5ff73a9464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ff887ce51c0fde18e1f74b3f995baf465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4b652541f927c126c01a2819b839b5466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255577e20d6d0bc14c0e99b7834d38b2467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ef9acd4b4b0b6c0b506c25866a874a468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e6a7e7f2adc218b00e0e52aefd8a43469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c37c9b757bef5f5a1fb9c5fbb03ae9470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f10a5824ed6267502f906ebcd77513471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35101109c771fe41eaf5881c4ea6b429472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27eb9942d5927c4abd1b1b73303a5a94473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bdd8863450564c8c7f494140f0f2ce474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca574acc06616d3453383a130b7963eb475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c21c59ab879e890df49103c962e844a476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3508343d947dd050d5eef454883594477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c23dd1243046423c21fcd6661cc3b18478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b7a057b4f37fafd93e3e3c1dfc7c0c479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c57c5be6c210fa10de1f8190fae4a2480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba491b42291ba03944363a89ad4cee7481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5135f4c3936f683130bb0b61ceef1a482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d9176fc74958fd895ea34a7a43c042483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a767754c60c74fde04d9435dea0645f484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99f083c3c1377d7fe6261e7c9eebf46485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c6f9650742a4443e4b5ec2633a9cc3486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4a44a57299c7bf39b282923711f0c8487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6051724d4f58910633669ff2bf0b6ec2488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a11d51947804bdb70c53dd5d1ee2414489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93c695e44839ddd8cc161272d732d70490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecbd262452fd6ccc2026fe500de7f42491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5a037f2ba9730c3fb28e3347a20f62492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165123e9ffe80fcc6084674fd313d445493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a59e5404a9b880df768ee636bca4f6494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a54b2630f84de3b2a6469445f476a4495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9213fefa85b9428e3e8effb464166151496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22afa6d1ed0cbe493a27512748918cf8497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84baf2c4755101f90950db6ca3c19ae9498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f18d0d328303fda9b5192fbb0807d2499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cdce031ef5c00240e2125220124335500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f7ad725cd61be9895f3fb574ec57a9501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7cbd9e84e3a6212f7b25e723d45e55502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56a05f3db78b6d23b27b5f0a0ad92e0503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7835881cb0da2aaa878e32cd04f2a586504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddd14048f391ee38d2080a0759e5cb1505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436070197e3893fb3dabff75fc19739b506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a418bf8c031e395dc5dc8df7d9491230507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21dfab231e8b436c4259b5a383dd653508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0284e7b4a31a708ec18a2d54991b77509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82481f1d921e3fd6d21bc0373df8c034510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb35b7b90460fd2048f503653f51596a511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da035fee59f17e52ff6705656bc679d8512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a001c5b4b902b932a2a69304fd3c769513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757a301d39344ba6ec29736c66c22d2a514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae35128437071d721be23aa12b92af6515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b73c9d848cb3d1dfdaad6631fdf08e516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85afc1c2cb56b2a8e14ee2937c97953517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef6a353cdc83c8f5c895ee240b94bc9518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cd345b8f428d1b23b7926b698bcc75519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062aed297fa202fdb44a49e3a41bb2f3520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ca09e2702f7cfa5da650796923e735521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda69f4f9ac086e1118007a2a1f44e98522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc219bc7cba1b4c72d76c6141d80c39523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78313e925b873cf43c8c13ae1bc0c172524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96babb4d2aea7d32f3b8c9095c7da538525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fcb20b6a77333002cccf740c18853d526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de25b8e862c6c0cb0801876c0500f81a527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16ccf8c83d2ea5a0fbf6cd8b6ecd1ff528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821dae6e0cc6d9d36ca8cc6f34bc400d529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53312c379656e9002db8008ba5aa556530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0bd336d5045e527e0a2c8482f53fce531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e905de16483dfd800bd396f68e9502b532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629bb2bac566e371a197b6c3f5b0d63f533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3b23ac97503363020f45129f1dcee4534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9584558e841b573c5dde8b0cdf5918535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3927d4d0b2bba09fcac166d081bdb354536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6f1c3341d239f2cc7d53e41fb6f83a537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8d5f5722d1b244c3a6fb6e959763cb538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9405d41d16111ac6449210978375fe539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1931736b89450abc0856f5e3a38a97c4540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a385ce72a95698e829a291b38a4e260541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613b945f9980893410255c45d53e44bf542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14be83e3c53015ae842b550de3654e05543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d850e281ae144c7df12c81c0c9d1c2ea544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de8eaa10ebc48d9126543220d59f622545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a223ec40d04e81b7514a16b279b983546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a56a274d0262f0b10056ced790fb0f1547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27ef26d39aea79e78bd52d3a3fe9be3548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bbbbec623aba94f7ccd158b72d8cf2549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb19006d8f7538429b2995d154b01544550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e23dc7c41b7098b4c480ba11113644551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91507bf507a263f95e9248bf9401c6e8552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3228a48bbdebf30d2332c156137f56f553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae997cbd56b7d46b9c32ff0bbd80d56554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502dd18d395c64f6235be7934e36eacf555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378ca9cb623e1c0042f766fc7971ef03556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353ea5829fd30cbf5ae0a7f95418f712557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b983a4be96beca42d2596a812c9cdc2558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189b490090ecdec6b9a84ef6c36be699559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3cc11a7f584d3f99452d3fff74ae39560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c918deb65a084c84ce490ce0af81d5cc561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18a1fe11cc8b5e648a4e6416f631b6a562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113dfc768fc7fa7ae279a9b99b5d6568563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38565e01f23e731d9e922cc3b69030f6564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3511d181385d9e589fcb65067b336c66565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f080875741a4d0f5b3a54666060fc366566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e90c03650bdc7ad32a9c2c122dae187567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c305b2b1ff4db8d1c0a82faf992294568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca76e9391930cf0bdb478d4bcdd50691569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f16d8f9a313ea14530c9d36b0b0049e570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34bf0df1c0c3cc10a7b7aa143aaad4c571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca07e47d9a00d97ba2108e11b1bcfb3572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca13b4bee368f97929e8057d71946e7573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1826fc7a87e523f1b7fd830b017eacf574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efff4c2ca29db9057670d24228f3c350575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63746bcceede02bdd420513b4f1b5bc7576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8929420bc467465d7fd7cf65ab06c6577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab229dccd875f237a3ef1050751306f578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b554b0db15b4063c9137101dc8ebaa6a579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02610ecdb3c7b2e7b86f3729cf84d0e8580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a2edc726be02064b24a3e676f52c11581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbe0b9b13741d5aaea333ba8c03b3ac582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bbc56f0e32b8654e3962ff8d51e4f0583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918c9b2be0cd4e7e21129c3f55f75d1c584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa62edbce7f8e42878e38172d32709c9585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21dc0da543e98e2a3f042047912d6635586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ee8a0a2ed735363d6e4052359b509f587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad023b3f60931c802d376975e67184fb588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8304002f2096fcf513be0fd5854e99589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e57aebcc59cdd1a5703d550394af2b1590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4445e5d8c0c78dd0d6848823b23bd45c591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d45d313fd42dd8d256b9540228280b5592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717885ee63d3fc98ced21d7a01acc8fd593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a14e96d0062471d1199834d5cc37e7594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b221f6f96148a9e5ff76d450e4617a17595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ad9f351a282ec23e681836725771db596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9149d9e72950e0ad5d0816ac2aa702c9597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b049a63ee90afc2bbdf3a31cd035c134598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7148e872be265cf1707b565c49506a2b599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e1d6bd5f8c118bcab37d025433a0cf600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c3db29b70422c4fd0b4a3207875a1c601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71797863cb8fcc4cc0397fa2cc05793602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1557ffce4622af3f9c15d3ab19c04d4f603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c739c8be466f87e347905f141a0fe4604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a06ff7cd9fa06e25f39c5663dfc9d90605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0ea85d2e3a588c92720780be5c4d04606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b63322db067980cb4a6c996ba5cfb4607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda5e43aa64e4b69bb5edf874019cb17608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4522464d56d4701c287adddcca918bea609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3fb999fe44a741cc45f3a9f5a31a14610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e82ffccbb8756fddd7653402afd690611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbb1fb21d42ef1074291193025d4829612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5832e04b238930982152a053f312ef613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1102a705a3bf09696adddea0ed76711d614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a95cbbb371013d76ebe905be85b64ba615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3626323f6d5479c2d143116a3100c9ab616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0087f2152dc7eadfa4b7ade47ced4fc617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d358fb3a15826eed091a68e08c23ad3d618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28864cbfdc42a7ef9b26afbe1d4066e3619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26856db80f2e9b4691c92cd217f50588620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155fbb844ba8e97e4f35fcb7226b2ed8621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e50e0ad9135db653d927b441cc4597a622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884f034e247abd72bd3edc8378b57003623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e741b026dde31adc1e47a73b686716624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08470b1a88c0411a2c4fc5d09935d6e0625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2561fd126fe66e3bace11e0d034092a626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1178dfbb65d00ed0543555751ad95ee7627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242b847eb6ef6e7f5a22c6e6a68cc0cf628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e69b8e0f01a36af1b1762b8208850d5629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1383ecf96a21e78f823e3fa5113531b9630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b718676fcf6170ddf64b2e9906a4ba631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd59e8472ee4b090d5e35ae6d2e81b8632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81c5b15c11950c30ea7ddda5496daa6633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e275b325cb1c126066f60f26d4903f62634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3612c41d97c07ea3bbb45969cbfe9648635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67dbcf26eeaf41eb52b5487d8186db91636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c977c392953def9912bc95e11573e278637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da7c01d15c3e0d93b94e988f9e349b9638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3755ad8641bf25aa8321a43a6b1537b5639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24620a54fea1535cee619bead9d2826640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b77e30a23483a4ab6581891b030d906641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54fba114fa6431369749a8821d898b6642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edffeb158fa30040991a0f5c68ec8d2643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93b8409ade3d2b87dbde2ed4558d31e644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2917890d5e5ae374c1d2925ab17fd621645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccee3c21b2396ec0510bc7e62074411646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff701d93a33176912c8564bc3dc366d647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f64845f226b7d0a0cc7cb92c15ea77648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69efd7a433bf5a7e8ff9b34f8c2bd284649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2f956c3c9929d9bd61fa38af81a825650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e69eba3fca3b29188d5bd8960a3682651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262aded66af827eb42280cb7d48ad9ca652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fe025b5ef0740c339cd4c10abf3633653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90acd75199cfe0ede982af7a0a3994d9654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58190b07c5e3111842e47a7bf93d5f2b655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250af77693b7064cd275d34a5c2fc92f656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26006f1f2a3713ea1efa6b3b51b75705657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d45587b1be89a7295b8421a9bf1d97658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ebda07a1a25e5ac0433b2d52ceb7f3659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e91caeb37027fe617ac34f0a97d285a660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d32fd0f8f9eaac329e2effc61fcf96b661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcc2957b934034fa5cfb9e854e37a68662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32528a3f676ebb20736979806569925663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ec766add8f4cbd24acee564cf84523664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea4232e59f83901f890b650b76a671e665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5299cf16191cd573b9393406e7d3da666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb7aab138082ade9c469b15939938ef667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2650d2fb226916ea48525e027f7a9f668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f56d5edab4039d379b1d7ca13963320669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7811f439baccd8218b06448d3f91d474670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68cb4826eb1efa2ece8797e93ebafc0671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a99bdb5480dae91de3d04e31c2c187672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84077ba13b2b29e3cbea9eaf4662cddf673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9948a3d0110a90b6261897d0cb69bcdd674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2225b452fdc1ad5726879b0257b688e0675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260026d01c3c0eef118334f9348fa7a2676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876f4357723c5ced69fbecf441e39325677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cec18809c13d37ef941fb6e7586a4c7678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e93ef02a348407f48e180ef7156c6df679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d473017ecae33157c721104ea2c4d30680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0204615ff4e2b4a98e2c7bdbaa7c3173681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b1a1d021b344f0e9c34a18ac271b6b682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1112c818f8952ab9039e263d34431aa8683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d5a1649ab58de0ca1c0bd82583abd8684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5464760d7dbbd1a9eaab189fbd5cb3af685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8b2ae7c4c505456aa5dd2b413c0c9d686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e5167884b4795c32e98a3df8b74bdb687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b378bb1837f9b72a5b5a5eaab11109f688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbadb6895a87b469fac6b928b7adb56f689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8699b52b0d6f6b8067943e62b7979433690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6be73bd3752f0ba2aa555b44b831cb8691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552f1cc0d3ffea09cab9d620e0b236af692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464862350326e58f780298a98bea37ef693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f7ae33e8e3ef165696324b5bccd631694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c6e337e4a139e959d2c510399a33a1695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d031bdfe3a424dacdec6478af624708696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafbf381e47de014bf3ecbc0519c87e4697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b5916bfa7911bdd630c948a23b1b64698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3615082ee7dbcc938b600eeca9f9ad699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a2f5b8a8b286d0659cac991fd383d5700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7e1920ff982a8d242295f810c2d24d701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6282c6ccf07678a79b879bf8aa622cd7702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ba00248c58d8bc92e6fa244b4f3628703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6a2d2df27f0181a7e81ee9a9090282704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b361522031d5bf44df50cdcc355e716705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dce178fe45be428b9411b86026f8797706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19950efed6e8040b8e6323edda109a6707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d61e387e51d97a9ac3a74e66bdf46f3708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd16bb7dacfe347058f4c8ab4020588709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1699db1244fbe819df7df857f51cdd6710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e949a21fa315cea26382d4e145388f46711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac802c2c46576d82ee43a7e4350d7f99712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88903be03e9779d3446cd8aa92ef7e98713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d976395512bd0180423b4781fb8dc0714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b3e77fdf5f12373e1bbcc379ccacc0715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d009a83d7e8819716ee399e8b2ce422716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9b69c76dfbe0e06a58394c5eee8b64717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ec920ca44410860933bdbb8e46329e718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b60ccc3d49f5fd7f50393914849a00d719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988631c066de2d69667d58baae9e03f4720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57f40b10e5ddf70c17e3dfe1ae84e9e721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d707133021fba618ad0173ee45a69322722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25260ea337460b1742190983bee20c1723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb14963546bfb38d6f238bf3ec75e583724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1988c8085f77526f2bc59d439cee37725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f923fbecca2e8f6974a4061a793b62f726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe493ee4bf7a829b9326153c8cc81f5727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecb3dbe846fcee46176d481f3ce7363728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8cf2efb3c6d1b63628da09e4ef5030729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64323c921c6bd0852a73f18b1cd45630730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64526bb3dde38636b72ac2da2d214f5731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d04dea3daae1d0f8ec998fb8356795a732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb94b838cd45ac1d93d8e77abf0e0f1733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9cce3112412b7b5c0ec7e1c8f1fee1e734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10cfb6b478e88e26079a9a00a76c557735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a51dccccc157d58d92c74ceaeb37736736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51138b9734eb9d879a51a7637329cb02737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012833d6374bc969c093a07b48fcf4c1738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe6b3df89a4fe8a9b32d203002dd7ed739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617337036911493aa0decbc508a66728740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c74bc02e3b20ec1f90eaa637fb09fb1741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de68f129bbb212d85bacd775133302a7742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c560be44f277d1cd770017a7ebb9f4743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee48d4f42f2c9ccf01128378571d4a50744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477b7c6b608386e3c4ec262cbf80575b745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e09e099abff236fc4ea3d59833697c5746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4801f32e83f7c13da00e2aec08202aa1747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c311bc3f28dc80042e8b458fe941be748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e394647184425ee7c68c49baa2b2855749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072641405d12f87de3116f9e9d5bb397750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8058faf09ea57b0a9b2b087ccbb121751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42308d1889906360121979395460abae752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba99c8a3f3dcedac9e75645510d3de4f753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f57e738574be3009ce22af18df535b3754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de403936abdb4df5efaab002667ff60755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a773bb8de4449396a2a4db47d9d0ad6756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92c1c4a8daa38e7f2ad5efdca81a0dc757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ec2d5d3bd745f2a18e822749d4b9fc758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975cb2c269ae42ae31c9f4048f834f63759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596f7d2ebb7d248f99a27b2623746013760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da870fa6b6bb4f0b270e5763e1821b22761.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad68afd2c9d97e4fbee788ae00cdeefb1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb64b698c4bda336888601a7f6b68242.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd2bac75495e10baf5adcf21df436533.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d2daf9dff091c5b45ab8988ce63dc94.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409f1d7a0919d544acacafc0a7bb36b35.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84dbf8d697cd5b6bdb8f0347d71028df6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa7b39f65a2e5eaad98056c2812f7b17.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e681b722e3893ffedd955bd62f9c138.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be303e6cdd7110a281aba960f8a3cfe09.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3daa9c2276379df8929186264049c7e710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2263750f7734fe723cfa69e5649f1b511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbec9aff0924ef85bb86ee16bde34f9812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce03de27cdb0a3de74dac68dcb26997e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4ef538d2e030e27fe07ffdf8cfa81414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38af6813251edacba262983e9eadd7315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d4ef794e78b8e578c38a1af592f6a616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be416126ec4a5456205afbb08cc6c0ee17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bca2ecc4d170a22e69788107049596f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54617c107cda1f3d51b02d3ca0a533e019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f205b757a62d8a9028be0a4e43d2b820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0279d74fbf4624d4a9d70c4d1d4af9d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4917550d0e514f2a2184924a5922ad22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0879f285bf2e075bc1563039fe67bc2923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b42b264b4d8cc6a7a4a497e8b0f3ff724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560abc00a9ea9958e6f7bf481e67fea225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b64f92b21b9d6ac30c5f2e200da3bb526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268de4ad5a09353d75a77fe05fda5eb627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292d7cedc6a5a4af05126039a4b1970528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe30002a9cce5e8a1971a0a16ef6f4629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3d252535b807e38917d55586a37f4630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408af6864c4ecac837abbebaf97eef9931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1721a46865eeb31f172065105d8921a732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d624b753087cc81deb5b140553f91833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47ec317a2f572f82391f332a86662bb34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add131098792c1998702edb544e3d01a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06dfa01ada081a1a013cb7183e379aa36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7dc10221d8f4291486761279a0b422a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6462e3218b3e4de41d51d45105c83e4138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c04805b09a671f7cff5ea9b2a0846f439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e02dfffe34ba20681a9530a257949940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f48f8c92ad6acd550ad70a3d6606c441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ae3e83688014a45702ab8c44b7522742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213dbc3e19f01f60bd10edd763071b4843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd81172177a493d358668d0f8a5086de44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eef98ffc3e7ccb804f281f1f78680cd45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71eb75816729ed1b98648be57fef56946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fac43914dbf1208436dd4e01193e9b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa8988d930b3111c18dff1898ea33ee48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a13b2f29e6f17deeb3bafca1a32692c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8e5a0ce6659978333c3a24de2347d050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729a6e7f8084c5e43e799ecfc230c38a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af253841ec0e78fd00b78a9c93e222952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53bbe959f4b76f8a26cbd3dc0384eb853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba9e144037f9e7f4886df448770b04954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60df430060f644df231b6444cdaf65a255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a529650aeb2b7c727b63babea922ece356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d529bfc4055d3bea2234080a251eb4b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a480445285e6cd045167a88a13babeca58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7dadc6db5792c7c24ec769a382ea81759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a52f68a2dbb6aade05b13105547c1960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d02f86abec49bc672be3693f6f9c1e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598b36c4fda5b9640162b09c836fdf6062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0de12355a33a5376ba7b72b114718d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbfbd4790233e9773b86d6f501417d664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55dbd688b6d5493228ae7446d88d8d065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c435e1beb4af78307516654e7fcb7e66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4631204c0fa617a3bb8b060e5a9acf67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247ba35bb3931a6cd5f4d6cf196354c868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10eed17d2d192a93db091118e646e19069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021984568345389867a3643eb217bf6e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df8c411ab3e4bf6180b26da2e17228a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20ef4132fe3f3bda39551726f7accc572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2e0b8a8c76e76e626b573d98edf06b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b687eb7cc95eab7c141b487054a1acd74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e136a93b5c672d93db04c748e913d075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c63416b3dbba7e4d78c5d4cb5b53f6876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6240ccd87f1bb7256092a0cb75029ce077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2965900476c47f3aa4877c1f79cc92a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ddadcbb587752be0919cc2b480495579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadbd632f35af331a3f802156ae74a5e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964dec8c9f36f51606c9d5082f856d2681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b8919c5a456d40619c9867df96c75982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e029232383f5084be51d403317b175bd83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6d1693d129679340d37f8abc7afd8a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20071dc66d0d2ae233750ad792213b3085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13d767412688e91d7c84f99217485be86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e769681c33ec6d82ff4038cf91767587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f15683055f8ab5ce8e46ca9f70967b88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e6c88f1ceeb3420e2d46edaf8e1fcc89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e90a993bc0b2e3036b5bcf604e696fb90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c3a851931ff726a745c84f01adca9291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee05b8d2f0aa4e2c21516da3e8fb95a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2732fd5a464f72a71c19877c01f0cc93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d80cf9da7f5c4954777d8a14193b10094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1c2f06d59ce702a45c04c1b3613c9a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181d38ed8e9c29d81f1b78b45a247b7296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff5875f7ea1852187c1009237efcf3997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8624f4358437ce525ae1d09fe32725498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5ce4cdaf7f180fa7104228ae91afe099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0c9c266c4f67039fccc170de8c1a9f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8275df81ca3db3ade7a5f96d0b68a609101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565e227843fac003fdfbacf8793bda63102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca491398be961cfd56fb2dc60a5dacc0103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4754abd07811ea4151010c0a61f65b5c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f1918c5975271bd4e79ad709a5a396105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4ed7d554dfcdffe290af142946fd3d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383452296611df90dcca034259ede26a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2e088930272e75ac9793cd6c4d233d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef64270267d7a71d209384f00cf87d90109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2709618ac019334eb079a84536b552b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01c60b89be4b37753a9bbde96167333111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d153a298983f6abc5e402e03124ca183112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ba3a7ae2c485b153331dbe1194f858113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc3c6aacf646146d0f737cfae3cfe43114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0558c38f6c1af296e015255d1e161801115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8119952aadcf2960b83a8c540d12a6116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d00eaec66faed762813d46509c9c32117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610be990758c0a47719a6f70c2afbe15118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d3963e69c32b746c7d49c41db43bec119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b47284661b305f725af2e64f4b2d38e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aeca1aaed631b3dd431dbcb20353ea4121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33e1aa9c2b9f9019a978bd24d29a0a7122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22aafabbf4fe60182c3723a1f494ebc123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211221abcaf2092f37122d12c7d282b2124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0b96eba8009d18371da6b3b2e6dba5125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a092120c5a0cb87737a88f114c270f31126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eed5698d93bf181508f068efda012ed127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b3bee22e20dcc1e674d6600842176c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb1c8d5fb0adcd8057619f89af56413129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1651bbaf73861bf3c40a730c29825886130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d1b409c83cc91653f599f20e00488b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d2928856e33c64a92c9490072b0d45132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa84152f7a2b7754bcd571152d881cc133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec399073c6c09f5ccc631da2000037b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d5800b2532fbc37fc2d0b01c5daca8135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969d2dc0d95f01f368fee539a8358582136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecd4058383bb4be79c4bea08cbbdf34137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b2a1fd0b01bc76e361c32a0cf645f5138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6296754a0abf995396f74b53d4be71e9139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7a5e18aa8e2f5e09b1a08d56557e9a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0decfbdc488bb3a57f491a49425f62141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d8ce3ec84cca214d23ef5e983bb7ff142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39ce37132546cdc35836399a53fb40d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896e59cc3f1b5fe5d4881e44b9f89dc7144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d80d111294c67560e8d405c4f866500145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbec22064ab62db53d6558abac3b3185146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9963161bfc86d402d2c6ec74e200ad48147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea4565f15f1b58792bcd228ced7159c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6482c3dc348af31eb9415fa1f64f979d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfa9b1dfeb27724a0b4cdd969accd01150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48457399645428093d23eefcc66c34c7151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf274d95789690163d5f88c6ece4c0ac152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db350953b7f8c559948315cc597c109153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f97363c94a7c1b3f6a2b4828f991619154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7ee9d2b9aca56fd91056517b01874a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4558801732320b50f978ac71d017634156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbea00c69007729b912a8abe9bcff7ce157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba83de0cad99a811120f3263fa90fc8158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699a46453a686affc0bf45dab9aeb929159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c4ff211576477996c4c47384715306160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e0d10aac7bffc3a29e50be76d6b3a6161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e12c76276355a7dc775b9f5cf729e88162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1644a1c0125e8d17b850907631cb97cd163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbae7beb4b3e453aa4716c5cc1cee2bf164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cce45dd73c07659770dcf2ab9bbe47f165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857b497c88ed4f92cdd8ed43c01fa776166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bd4554c277e17e09c70e16d3acad1e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a09debc0510ee45b384944830d5648168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358ddbba5ff61cdb4ce5e818b255a73e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6145bbf80cabdb25238fae6844650825170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fb970d6c8a85dfd061081fc7505744171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbdb507612e3c911de3272a93c43840172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312c9ee21f1a57e70cc03794d7f196a2173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db82dadb50494c8a0a57baae712f62a174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a743b4ef4c480ad4bd004474cd9b707175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6709c0b249bc4a9ac6ce4144ec3a7d1176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da151ad62efd245272039a85bd7d1d2177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d6140c62bcc5e6cc683752987036b3178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5646a699cd3075331ef5955ffaf1868179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c2e4d151e821c5837e0928b8f6739a180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d148d2e063ab332f09d2463372f51ed5181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf98c8ada95f2b088e98be795efe1ff7182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8578b96e6b04995c1e9cf01d13236f183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346db778fcba545f1ea8f4d2b0b34604184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906731fa4f7652c3b627729b55e7e49f185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565c47e09e4d8ae17102517d0c742b94186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d906ec10c8e5976e45c898515ad2370187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebbd66245b7822bd1e89a4e1c549bd5188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e49220684c5492f08067ea2b12e925d189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6375c11e507b748beb34794f2c9bc7f5190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629eaa6bdfafca0baedef56d18a17cc1191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7d20c89175a36dba9f5b5fa4eef48d192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2e00b909eb1722e9a5a98d7f67601d193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9ea56411831e596dad6ff5d0c1e0b6194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe3cd273b1a59c82596856b51c0e463195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae7cab3d2bd20ef284f507c4ef3f09c196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce434304ff265db3426476de30318ce197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf207a86b3fb7ac8d580fedd68da7cb198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6818538a6c9005d514a87efbfbe74d96199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4101f7f219c1998137ff081790ac3203200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e195c4def274e1cdc21a7dc5a31e7d75201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a92c687ece43987c336adae8d2798a0202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511146d92f8a34d6cbda2eafb10a82a3203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb61f8262d99af39c158bd3ce77daa5204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fcb9b5209fac30b60de4dddc19bfdb205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56a39a6bb18e7b0c3a9d941eba544cf206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744b9272e54d15212477b28093cd2057207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7220028474a1d92776f7330dafc00ee1208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5ae10d7428d0773a62b777b9687f1c209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5222646d44d4701fd597406076f693cd210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76b650a0a941cf8b5b6cdf39473faae211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2d8c60507c2f403246fe0ebcd43094212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe3b3b8ef4d3a9e2745d080a7bcaebe213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79d84006f43739360a378bc595242ef214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c245dcf5a8a166c08b15b3cfd26b0e215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c563541162b0f8fbb5ab6fdf398cfe55216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ccbe29a9cfe55a5c1b3f86e08c3c94217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77669a78602c61eb2e1ed5e2d28a2d71218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698ceb6927d0593adc5ba100ed2ba4e2219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb684a5fe3b1e089f069a8b6325346e220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0609c49b9227ea06576f0639584595221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85efa7b6e078c3b067329fa36283cb62222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6d6373a69ba9daf3ff20234c45b03d223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592027f743ab44253ce83f4c71e56a8c224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b44cb3189d107723874e5502b00ccd6225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b2b945e26db20814549d0e80326180226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128bce7d37f2b337a585e253e1d1af33227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fc58668dd182b1bba104017f8ba93e228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1dc9d1cbaac58672121bbdf8282a6b229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6653a7e697388c51835657fb81b3220230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d11e912d9f19780c9360e588670e174231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edc7ac4b68654c30e1f1ad8439577ca232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cca525e039c7c75013ce9bbf55f998a233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45190be6090ab6df9ea1a876a4c23645234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f4c4e19041988f5daa5ce7bc015621235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0326be59f92de2b1e78ec65f41f77acc236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54f00e9451e141eebb7b60b95bf5b53237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6867bf24b70d58b3d2bcb32f1030046238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94281186d07ba0081a01f5bac37b0904239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff884be296f9e87bf3d7849d787ea3d240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655fec411fdc6fa68f2e044ab6ca9f09241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9996ba0e57633a9c3c4f44cebfc79cd7242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae78bd5ed9198cd262b1057afc91b389243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7474b28540dba71499aa7d0e659f41d1244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03d4784b524ad0103468e755f80b69d245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78bdedd6f816c010a3f8090c5b856d5246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a98425da2a482d94e60c853ea5e2937247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d417d8fe02356bca7728e0938ad718248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2264eb6e7915fd117fa1433b2258ce249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f99000b4e48122281990e247e5ea8f3250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dafb2b338ca52158b694772fdfed9e2251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89895671ab1589fb24e2b81d229aef1c252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268234d2c315e7aac75f6247cf32c3a0253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e945deeb971f78a723640a9b2ccd8c2b254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea52d4970c7f28570267123940b2056255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63c9db2f65dfca1f0e6d0cb8cd09934256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a35240d7bd31b2758cdceb55b5073a257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ae3e0a5864f792e039d6e54d7fec44258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddda9c77ffb80fd1a6d968ba364c0fc6259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9198ebb007cbaae9c8851f10d1b6eee260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deea1cefd2e0100b166b86a2fac9cca8261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc88c13a2679c196b00570de9f1cce2262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbedc6add4d6a562b954073e5e66cc82263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32475e2bcb0db16a0a9a007fe7f14eeb264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f88a7be7375847fbe6eef0b44b0c7ff265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4def71a264fa2d6e2fbff21734a7c5266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a212e2c1f0343113a7590afe4e2eae267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21c40fc9638e2f62832f989c2e4dff8268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e02109d4aa46959c1943207a993228269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e4fb1e36b79ae87014d8d519ecbeb8270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ee1bf7fcd44d451b2aab11327decb8271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ab14ddd53fa08e3d83c2f92e955a84272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7600adb6c048ca477f09e45d69dbad79273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302695b8845741d9386b67f43f0ab001274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cae4e8f65fba9ba1947265cb80edcf5275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8094cc7109716c8a41b011be1d9c737f276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41d56146de69635ff696ed6747c1c1c277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6484d0f229fe55b7c3108a4d2079219278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39703695ba584d184b6e056e400c52f6279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6929db8b77958cd191a62920ce780d3b280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4fd9c2dd14948634c91c2618b9e811281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5e3e84d13e0d13923865b840d3d3ee282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0be3be0058a01e5b4485b305215471283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d7b7dd75a47cd23846bd7bba82eae5284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0554df2c034420d8c9b51da2327328285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9a8bef503b510ffb40caed00d63f8f286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861dbf47ee5151c6be7889bc4cfa400a287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4248f383c50d0b3d38bc86de27739fd288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c431b728bc720437ff673be55145f0289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb867ddcfb0a6d71e0d642fe569c368290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05344d32f96aba9c14ac4632ff5a947291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91456ffe97033de5e309bbc2e46c9bcb292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a12df6176936cd40abf423c6d8c15fa293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10000ac57cd30b99713aacd6af6d9771294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe796cb1af0d0249f1c6a4afc1ffa0c295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3de0f885dbe5387a3210f5853f5cbed296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ba9716fb4ca77e409bcb9668703dcf297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8016739bff4699ea68823f735cf08be298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3886b2d42c5d8e7cddf9cc427e77db299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bbe2964cb14aa35de09df93981453a300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8598130bd9bf6aa2c2bdcc5a74cb4538301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d400ce6eb2ac22b851b2445ae46272302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2bded0d9a5f66a767b0dcbfcbe2626303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d258da5188fd5dd4157b5a29509ec78304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989bbcfa01172c42b309b39e3dba9e7d305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f3ddae133d6e65821a9367ce921f3f306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d57b9c056e366dbaa5516a3abf3b72307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c081cdd4566b234cfbd8cc9e6d9063308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a35b721f05809af7678da7f72aa7a2309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f32ad66dbd6aea084e7dd00ae01e9c6310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548b377c55c81eeeb3c099de86a88037311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1af9e12aaa9073c0acb4fc6dea1387312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4736c41d89c6d3ad8bd88d2d78fc8b36313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692001e2b8da34b45844a9d93da8fa20314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32caabfe92e253878fd251669b052b21315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1555d0c7baca8d4121216503127bd258316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c379d03d868f441324ec0554715f5e9317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc73f60fd0c6394a5496ae668f9a51b318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a963b273239da95c4b1b901cd3d45d45319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9d2d545e7a916129afa9794ef7b6db320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbce0db997a612d793c137ba1672fac321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50fd0a144a091ead94ba292ec28339c322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9024f6e2a7aa7b2edc1d7320156e9e323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e3d1ef6e2d02bc95e954558050c31d324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc61aed93c4277c5595d3075be0c2a3325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb39fc267b904e3c4277aeb8d24c93a326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15801a776cd7444757d1df339c51c22c327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c891015871a68bbad67c15106453302328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6a0ef5ae6318920a055ad2c57539a9329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b467d48734bc655968f1d14331ffcce7330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ea4fb4ee6b7ba84d0b93f577a93dd2331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa9e5d7648f7590cc244f297b1e61eb332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f71e818f2bd06faa776a08fa65259f3333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d51e75de122664643ccae671ff43a23334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35aaa14441b3440b91ae89c7d2f7d5ac335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ca6749d41cad72512cb7f7b2f1ca94336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cedd68b154cbc8380d73cb4e8ed7900337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9049289e894c7daf5c30d2f666a516c7338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f30ff2a2c384b135b78cff08e601666339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c935313dd76bfa61545e7cf6649a788340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df341f76a2ccf288b772df547ecf1604341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5150e4f1c7f18b68b9939ada5014f4342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d2c0377836a6a6ec80a569331a5d98343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0101ce1496776f01137666d23c2d2f344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b269f35a11ba1fefc80f414172eb4a49345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177e17b683433ac3cafa43026ae52348346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a54ad5df3664e86a87c3cfa5a8acbba347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ea7346b3287a834c182a2d514e000d348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd167532e6975ab1cc471a23adcf411e349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3cad83e23130fe2a641ea7288ba025350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25362880143d41d699abf1b815d4e192351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c483adf755aaeb530080bbe28fde3c5352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72eef8cc5490b9b99230174f7aebd62353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c077d6503c4abd875572354e281c0559354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac8db029c599ec73b6a38e6901970e2355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9c2b241f5b4a115429ce138b404a37356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb6219f492bc7f7c3ac954ca2fe9fb3357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80047403e14be037783bb148e46a3c45358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32bc68e415d74405baa89eccd69ac0a359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c2db916b0c8cafce09536f62793f31360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fe10c18c93c85b2947525bfc16eefe361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1679cbe76d5a3c916e71b0470bdc55362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d086b7cf9a008985fdd335328d9604df363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6756616a60c36c2205fff4b924a8e3b2364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8af0d9f155b677d619dba343875f0d365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334c2453e4311da84be7af5290f9a2e0366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40452fe5bc2e27dba62b2e3c88857790367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec02ab00307ec640225e67e9fae59396368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5171554d1e9e087aed9ae88c9e8b20b9369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3120f362b6ff6b18499f2b18badbf681370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d203a75df0dfe551f105993f7690916371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0537b15ae4dad72a84969a85028d34eb372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac4d7c94f1853b4d0372d8c1a2f0fec373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b802dff6e246010a8ead0b7e3da7fa374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ac7d6403f20aa462fe55c1b8aed329375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a251002f7e7df1e01fe79417c9dabc28376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcc513b12fce2fc9c73d29e0edc6769377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20b54d73aaf8baa7bd595b343317856378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d92089fd7d06e4737037ae5a9246f51379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f07e6d987686a182de8a421b3c2fb14380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db472955181d092fa3313a670e0ea5b381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107541137ae7f6f9e7f95371d2dfcb0d382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67000538ff0c738d698833d57acc68b6383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a6883495364d44e311231f919d45ad384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8967c15ddd41b50578da90a1e6fdb5e385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae65a9e4d1e21bde12ca76e89f4376e386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4d8b540f43f943ccd3e55869355416387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd35b3e0ac84d7a73f11bf4270f34c3e388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b9051f18d3a48f7af891883d939318389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d7f2abd534be50008a08eded59b459390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6ffe791715c289551b98112fc8e94e391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e430d6390a9370e7fb1b45f2ac3abefe392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e595033308f1420833fb9d6e41b44e393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b0be6dec7ade6029923284b98cdc01394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50bd2e50883eb2542b4bdc71b7ccb06395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da61ed7535b846eb54ab51f254e4639396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f98539fea0f7fe5aab88d3ca02804d397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902cfffb5a75dc9faba5d71682434d1a398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b226ef6d69debb54e60ef32ddc99277399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82897f2ba490470e58d2c8248e5b4839400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe02600982d6ebbb7ae4e2c6d74559b5401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b2a4ce3c74bb750ce97d9b9f329cc5402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa44ad1573a1883139b3d10ec6329a4403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01f78a56cc7e323d121944992345ac1404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fc168500d4a9953429d18ec7b80b18405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565d08daa8ff7385b3a2fbd35bf5492b406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cac483e0236399b0df3feb263a9ada0407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00820af990f3c11501604c0c4ba78d2408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e243228ebac17e6c65402d0100ef216409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07327d82477068580187516306ceb9b5410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a91d89477f9121013d7905cf913bc1e411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6afbc81c74411dedb2169e64cbe959c412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee2c928c2113553d9332c056b0e6fe7413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9439a6e229a65e6940ac95cede8610fe414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cf945cc0fea55d2c9c663d24fe7507415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e592209e7d9e06e986620a1502974768416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816eeab878f603c23bf25612349b2231417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438e0f24178f5e6c240344a4b3836f80418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91891b7a4462910a1fa01c6ce513edaf419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4e7b67bf6edc65f1d4a7cbc901eb55420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377ba0b512236d7345e3706aae2db0b4421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18297efeadb561f76a5def5af5b2a87d422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57dc1352db1e3c5ba73979533ccc5685423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500ee5b4bfa8c2436486cff84f234553424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7915e1b12c722e1ba69f3316dff5343425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e3272d80d792a5a5424356643901a3426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bea11102a0e20fe51e6415ec57608fc427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1157f6ac9bb7abf1d7917462b36bf5c428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2622a8fa372f5a9516df0d1069d811a6429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e5e71fdb9b205aa1153b27bea695f6430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89540c94153dc63385fbf25d52018497431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a077a4073fc01804ee19a13542700ccb432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b303e7348ccdc51843c0cebd3f60f8433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22a7661bd964eb5b217aea50e025c55434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9403a5f102bbe3219bc2acfeff9a74ff435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997e93cfbcc25372f1faa63306618d42436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b28a8b451ecae08f1b7cedb666df56b437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00361fd8116d26352873f03f59b53eac438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0fc0c10cf7f14d2cc4eab163b4a5a4439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1f54ddb5f122242618be6c15be1b40440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890f1146abe7c736bbde851324739ded441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194609823be72bb19cf7dff3b1a107eb442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c288fa346f19008ac70c8fadf5599292443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886fafc4c8c745d6e3cf4390027425fb444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcef4af128da187dfdea5643de11f3ab445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847e2a64862bb2a2356aac631eb39176446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993fd262b57c67425d802b6170db7e12447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea02c3ce6cf6e9a6c9e558701a33f46448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5cd337abd0c6e60a8bf53f33c165b0449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ae4c6d0dcecd45f873305477606f69450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3136ff00b4552ea55f9fc7c678db9aba451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6caa348cd2ff37662ef17e779e9adeab452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43881f18056e513bdf183eaa9b46422d453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eae513d745958b1cd01bcf9ca480fe6454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a37375204293facdd9097bed028ed8455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba4f11849cf1f54267f84ef2889ba93456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08eaac2431307b10662c72dc682ce100457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca20ba3cb8ff2a8d48d7b139d14a7a4458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ce29f69b69c919c1e69936b440afb6459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d6cfc7f23afc7ca0d82c7df98129af460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81005072fcf7017883f8b21f3055cd09461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e32ca6457ce7d2de44b39cb673bd123462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286fee9b92a50fdb70be5c31685db1da463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e383d292e092f251bcc05903e06a77b464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc7b5913b4f205e3cd72f379ca1dc21465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436889b98d61b1f0a478edf94d3513bd466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aca23c5121d87517ac32196b01f1d50467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956d6368cd6eb26f438ad502ebc1f96b468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abba9a1ef2be496f274ec15dc24d6d42469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f850152cc4e4135141e36ded0b51f1d4470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0136a896f08a37a1284e32cd36eb6f471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fa79b0eb18c685791444ba5ee3dd66472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5ba361e845b6f267f24ef0ea4aa42b473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde61cc87e0f4a9204983f25e1934017474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d0d665e88d8ae20179ee5317470290475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440e56a0dd02ba3c6033d2f25a16cf0c476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c372391ddc6b7740824021bdaf3eaa4477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0211e3b5753f21c5e95104a7ec8e91f4478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8acdbe441f1c777e34c3465e403c0d8479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83de603e5733c092aaff6fbde34d0a3480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8b83ebc0540f820c30216a8398c617481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cecfdaeff48e0913341c73a7049d89d482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3275743bf138c812a646e79f6b8fbe56483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2065a515d0ad924c1e83ead4f867113484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e9ffbc61c93f2ee124ae7760977c1d485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d68e9df8a3413f699a6b9b90ecb12d486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6d1842e5071c2830a8492afea3d86c487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3fe3cab87941f6774cb181a5c375cd488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e099cdb8824dc51c98740175ad15ac489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727ddd174b91af311076c9cce08bac37490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a27fffe79ae950a92b3b9970d39399491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937d8455a28574153e609d62c22a1ced492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ab64449b081895d4364cde1305d2d8493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babb7bc832967856436782acb2e4786e494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b44297d854b07542f3e26539790db8495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6a3dda12d57b3ade88ed3efc212c97496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f62049ae267b0df90d2474041a26730497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dba60825e29e59c167bdefb385332ee498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1205e1bcc24051a526e1620dddbdee4a499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947ee36ddc54204e73218bb21a1a5234500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b72443be09b40157bc3c1585c66553501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68fc80d16e768c5d575329beec49204502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d49475604ca16b2e02f3e66e5f26ac503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439653f13dd32f19d2f29681381adecf504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed67a95483e4e173215c2d7525ea457505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3ae5e51a4fb7b05d71c09a41e5919a506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a66b34a24fd9976f5359c4f02e13624507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8e24e0e0886c0b183f8f459df2e9d7508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af53a5d2a5c8bac15a7276ebebc8396d509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2bf70d8b364de4ae6918ff5af3fbba510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3712a8c1b55cf4efb9f8394dfedf17f2511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1c7a82ded228d3cf34b2bca11041bf512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d77ff74323635aab8b06b25ce222f6513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd6c4d6201f2ede4cb47f0932c331d9514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e82826af4090183839c0aa4768841a515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646075b15e3334830890c4644b6e6a7f516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f66e89ecfd71717a5de85232cf1270517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84009db5068b0a1cb295e8ffd83a384f518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c364e151ff228972d0fef05eaf2a2d77519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a130fbafa5be661352012a315a3e12f7520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645e10ae90b4c2b28013eccbd35f4117521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab88c85062b44f4f29526a67e452ca1522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6877efe39629620edf619c46c97cd3c523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc6e8c1286f83c2e06669af92c26294524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797201aa1dbc64dceec88b71815a448c525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecab515a256fc2acd009a86eeda858a526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57560f83e6ef15f07f9543ddf11c01b9527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d44d51da0450837f9cbc1d1773f5465528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db033118db9eccbe2ce7a5970bfe98ee529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1658575fc44d64cd1b30c7da7877924e530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c3ba577b65ddfeeb69b5480cfd0a29531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54f55ef3ba757146b624b2d2cd1edd4532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3baa626d180875d85bc52eb078645d3f533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fec2f6f3502a273349983559542b748534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb0aca7e3dafe1bf9a07f7d80c270cc535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca9f9a6484221951fab4cc69c28cfe8536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85540803965c97a357aea58cb946dd92537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6db0e24bb6dcd9e3970fea6cfa388fd538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af020c69cd592311542ee1a423f771e3539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649db9280c0c2d1c090b91e38940c120540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225c22872467c6d01f4229ea20799636541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a178005751624ba22497fe9170c27ad7542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfd5a2910931a37082f53e7d55190d9543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155591e4e855429f87f04cbb42d212a9544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecf6a2eb1a64f4be68fca6b610c59e3545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a388e7e34b1f760079fa6764e32f3b22546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f8e5601fdce2f0e4b792e437318220547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f23aaafd6f7804737f6efc49aea8f6548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea9adbd993a019571b81ac6cb94df0e549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f85e0cfa1e1b13a75af57ce5ebe9b49550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87dfbfdb4902d8645b7b40a7e77770c8551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086a2a6bc6ce3c82e0d0eb36ca3769bb552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c95d6669a1141ac2f099c7bec4a92b553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf644e00522fdab4243b4134c618ec3554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03dc999237229e9c846eb27d7ed8de8555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286c0402211a42e326aea30ec8ca2543556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7cf6bf6ef04e489acb79c538e9262d557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c85f2586ab6ec3af63d8b18165889f2558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299198b28dbbb0071fe1620f5220679d559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6ed2d6bbfe31f851c92c35d37f2388560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494484042b596080ebd967a7021d06aa561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609ea619ec5857ee4101dcd19e4007ae562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6348173381a79b096296effaca995a563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0d5ade60117a987dba7a6fc0c152eb564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5332981f843b34e41b499266a1adf1565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2214710972ea8226ba40f2976ce5c6d1566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd1bf681df1f2c9e0712287d75a2131567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58712a69ee66df0df4466b844e457b6d568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e5ca588260a6bb492e7d568bc66422569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f5c61a1aab64da15365f45c6dbfd2b570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da7e6f3cdca4e126a6597ba3684277d571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221baa762898e45f032dc1f2aa3e749a572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571a91da5127f44978b32e1ad589db3e573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f019c5c2841dc46fe813af56601d61574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0496aa4e1c4f9f4c17c308cae9c00052575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84933df5bec94e061087dcd751f8e4d8576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecf0a6dad22f1486d9818ea7bbd4b59577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6be8e7d589a8a258267589ff2c26b6578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44af4d1656476c93a402745ede792711579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868f3eca25691792ddb43353de3e4505580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aea77ab44c70d017e1342321e0e80e7581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1b1a717c569c3a312b4758d0a5dd28582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4603894a5ef0745913a75fc4384d60bb583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4ca26846c89966bb6b85053ca74335584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b44fcf6e4f178c7b008f94fd5948ce585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01e644cdfafdde802d04f9d0a4a9682586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5836486a565788d8485dab669237ae13587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b717a572ce97f1ab39d1c0fa39e5bad7588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241b0a9761aef4b6a8dd4f5d74e88ae6589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cd9e37d8c5164641f7893b2d28e7ef590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876b3fdc4f305cdafb9eddcfaa8e5def591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb3ca0e993b4a9f8c3879ccfd14e91d592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1517a486b75dadf02a23d0fa8139f5b7593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6a41d0e6ec0a0f6320454725405427594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd95fd7b172f15c9b37eb5b111f057c595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715ed0f5cb6307be9b216c517166324c596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5680d365790b3670dd8e872e8759f2597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42c958897ad1ee3e52f4fa412fb8496598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c08188376dad58c9bfeddd0539d18d599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59102bdc0d788ff45285b853c1ea014600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f70890607ce4cfe52ee76a46fc8f16601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04a2d3af6df5c42b8796c13641f153c602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3403064f34d6318c50356ca5a054a60c603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad7789d4490a7d2cbdeb906ace76884604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400b285b7caf65a47b67aee32da49ef7605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9883192f864a107a89fdf1a34b51fa95606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ddfd56757fdd2859824a64b3a00e2e607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0690e534651df1780cc5315d44bbe3c608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b68cfdc9b1d42aa4c1531e8bba5548d609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e891ffca63bfd9d2755dfeac4d78057610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4382dba0cb5a49c4d54c177fb05cbb8a611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ac2c0731c3feb0763092448212c92d612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1019bc820e0f50b15ba53f268ec74aa2613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829fe81fc9fd7a21930fc14afc0ff82f614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7628a918bcefa8228961705d4a74caf9615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d197ee45edc4caa33da9f7d2f25bbcc3616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a7ad533225f196d568fc11c58cd7cf617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecffd03d9bb79db6b1d29b4887904c72618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8a90ec30776e279c2f45b4ff2968bd619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ba87f576bab598073b7a72941759a2620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31cabde1db8cc7950e89d4d11cdd7b5621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73466e0429ad9baf446de0be85662707622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041fd6a18e7fced9c3285957442de2f1623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614eac0656356a0571d9eb3aa3d1d465624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f523fcb7a1c2708ed33bf7d914034a625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfcb6d0439a1d3b5b5eb39c4493db9d626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4899c46319db679a36e7cd617f7265cf627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9090ba631f27f2e3b68140039743c8c7628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e2422de5fca6f0c9efa2298661ff09629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c67897ecc7b69d2cca79d3f7b5270e0630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1777810294c4b161c8b9d59b2a875b5631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf95b00c1d33a2876eabbbb4018b476632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c540166608ac99ea10a21c7d9613aac8633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3760a48d3bf275b25bef1e228f6b53634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527f3a0b6a9c593fa98d91f112e19a35635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0dffcec13b4f71815a80542e5b9c68636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1058e82024d396e6ac3dd76add433f7637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917add6968e2b9b0b225612bb9635688638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a247bc9e6385436de2cb57b99e4187d1639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eba2ea9585bf7773474d72ac5314050640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d62e0559f75adab349da4dac171f74641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b811a3a5a5ee89e2e795bfd733812a642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e24d0499021cc5701e916fb9b439438643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7475cae1302976d014f055e15e790a8644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9445be8f7665740228fd3e4859d05c7645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51db0bba9c9f5707d73a1143f6895939646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926662eb8334c1d4cdb9ceb7ca8343ee647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf72f9314c673fe1f5273464d028e990648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f56fd1418ab0c1947e9bf5b3385b60d649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecfd77be69e3a5c3d75ccc9fd7f2fca650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a55d649c8e6a391a8c9f3de2965f7a651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fca6c0cb7c6f431dedaef502541e22652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16109b4d9e876cafac125e6f9efd321c653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498b5fb98e34b8e7ec2ddce3fcb64f94654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a65b5b2f568053034d2526e0ad340d655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a8b2aa798e9ae81887dd7cd1c15803656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026a9682885c798b0e0880bba21df35a657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dce157a21f9a9cc83d8ba57fea2038d658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827039fe937441fbe90b42a923008f29659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9141dddbd45c7be192ab8ba59f5f79c660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1288292f95bba54685036bfe629f785e661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832a620c71fd8239676bb349059a55c8662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5290fcf83f430189eadf8f76a684d689663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abd149c1bfbaba4a950ea767d57f7de664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acb381085e712e695d0e5fc2facdf7e665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2a108519b9ea8a981017368e6800d1666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff71a01d512d829fc2f9707a9072a8a667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953da0289793abb9e17767cf4ed005e6668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97adc977b637f6455ede6a04b4826f10669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa0d9fec5ff61b5c0bba49631c95e10670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bd90eeab5cac3a3da61b7e58c0bc1a671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a78913e47caf7772eb7e2f9513226e672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ba031bd4d6a0c2c6a749b0554ca391673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6b3630719ff0b59a6f408a71d9ad40674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126191baf1ad3e36766c7b9bbf253778675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa270b838699feb56fac914662d2567f676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff44185c2f6192bc12a5791779e0833677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b4991fa66be5ba8b001f58366dd5ba678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975de64114ee7a6c3736916f75efca51679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198ae55d51b4e2b274a3f062bc9904d4680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b4e859c15b6f40e58a2f7a05fd6594681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86e921ea30edd46acc1f2153b9ed377682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7ea38cba781ba9524c7e7282b63422683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117e8e0155e368a427eb9029e417b93d684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b850ebb5d40d029593f5666260d734f6685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbaffd6250f5dbf1443665393ec5b211686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5290203c5b9a4c67c5cd18144e70997687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943054008e05a06a25bdfb51f619c953688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4bbce0e77d6fa2ba4ce4f8321cbfae689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b514b4e4ea967a1bff297e22cbcd98690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250ed217f66525c7df187ce27eab1e34691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7766efa6861e33cbaf3de7d6745bb88692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8d1f509b9ab6f7dd57a01ff64112e4693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3982e5e6058c7c2e71d0edb0834440f694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536f06466a918d16e9f9c39a9c55331d695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9f731493cbe7c7586ca986b7446414696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29fd1a4f60a4516be56af8e0a88fd2c697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0926737ad8bec1e309a9d0830ada08a3698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516bd4a70d7b72696f77e513dd8cf98e699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b313ed8d37b05fc0fca5f7b23ca551700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b3d16dc7c06805181adffb459acf6b701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70052cd8f1f79701924c0b9a7cd7d15a702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a08ad71afb619379ef1a26e059a0f2d703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f450ed8f9ff76ac618d1f5c134d1f8704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8beadc5bdf5153e7538dcdc79eec5e88705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf7163b296911a9ab429c78b9c935eb706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65296014f7d30b2e1323fd2e2a56d7a707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4d8575a801fd1e452614c056758ce0708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522fccbecbf80054fe6d24396cd6ffef709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f703a20e5539ab86b4535914288ff1b8710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3749cb55fa3bba4df03e8b8e1311589c711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea241c0a953bf060968d3f3744ea65c712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a662e79a35b5b1fdb86ec6e8548afb713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d345488208940d6f5d5f8f594e1b96ed714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e695d86d54221ffb8e0d794e105afae6715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c044d3851aa1ef4cceda61861d8a93d9716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e445fad16b9621a91341d432a774ba717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef77d370af216d1b5d2842a7cc64ab7e718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d14ce99a74777741b1b5fe5233fcff2719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e1749ffee8f28d1f2ac6b7d659f8ec720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ff7f23871f6edf4d2ba5fbdccf487f721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0665e10823234abe9403770ec37f177c722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1dea09a4cef2d32cd9c37e03b5adea723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331f968331ef926fa8664e1f1d7f2361724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4ff994c2eb6eec43d57468599f36f3725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78724f82ec7b045d53edb88a9547d537726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57242442ca7e6ca8faf15646d28ff595727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45764454c4c0704838069487bf262853728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a842e67153e9182779e76f27ceabcdd729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77b93b052d3b1f1f1398a916c5332ad730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e303f18c73b5ffc1fc2736e3a2062ea5731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0f98e4d33b58cbbaf4f23364381f5c732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6151324970b99bbbf522a3f10295b70733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a559173aae80c844d88942a6a54e99734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ac7904caa9ffef9288db06c618e6a3735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f765c64d6f33f9a514f8c5a171836b9736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63749df6a547da3f7f3514e0cbf5b6b737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d007bc30c341201e53c76489d7cd7dca738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27463d656489187684fc1a50cb625e72739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708044a561433ec2d0dc7e8851e4b05b740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e90ecaf38fcd45d4216e14ce561822741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6468d4c6cd71b32c0a471e342b2173dd742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957852853cb648e7ed2a86c72e66cc89743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9790c134e65067b96fb0c42c0c5328744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3126a991926c78d7fd8cab3780540694745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c3fcbb9f702300ad46e3c86ddd5eaa746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db54918b9de5e8fb9ebf7d3ac57a419747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0377a30a114b9605af77040b50be59748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1dc74cd63b3f4bc138cfd2c6e0d5d1749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db309325e37073d13e0a6bda57a5fd59750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc82b9f1cd7bead865c6900fc1ce8a6f751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3af3ab0b070fbb35e73dd706907eca4752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c744afe71db955b16b1aadc69984ee1f753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2825887b40a8bb0760d04cc0faa2eb77754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e6cbf8941621e61485dab663de8b69755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72779fed364a77364b1181a044f85506756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d8f1e2e2aa30dbf3cd13e418719b5b757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89da32fc389e12d7c0225330d281e58758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a00a71bc4dedfeae1894ff3d519dc87759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -24130,51 +24127,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -24190,51 +24187,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="733425"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -26120,110 +26117,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>381</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="759" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId759"/>
-        <a:stretch>
-[...58 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId761"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -26490,51 +26427,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J383"/>
+  <dimension ref="A1:J382"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="163.817139" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995117" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -34764,1342 +34701,1317 @@
         <v>17634</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>948</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>949</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
         <v>48.2</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>17634</v>
+        <v>22124</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>951</v>
       </c>
       <c r="E332" s="0" t="s">
-        <v>949</v>
+        <v>952</v>
       </c>
       <c r="F332" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>48.2</v>
+        <v>7.22</v>
       </c>
       <c r="J332" s="0" t="s">
-        <v>950</v>
+        <v>953</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>22124</v>
+        <v>22125</v>
       </c>
       <c r="D333" s="0" t="s">
-        <v>952</v>
+        <v>954</v>
       </c>
       <c r="E333" s="0" t="s">
-        <v>953</v>
+        <v>955</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>7.22</v>
+        <v>5</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>954</v>
+        <v>956</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>22125</v>
+        <v>22127</v>
       </c>
       <c r="D334" s="0" t="s">
-        <v>955</v>
+        <v>957</v>
       </c>
       <c r="E334" s="0" t="s">
-        <v>956</v>
+        <v>958</v>
       </c>
       <c r="F334" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5</v>
+        <v>5.02</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>957</v>
+        <v>959</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>22127</v>
+        <v>17645</v>
       </c>
       <c r="D335" s="0" t="s">
-        <v>958</v>
+        <v>960</v>
       </c>
       <c r="E335" s="0" t="s">
-        <v>959</v>
+        <v>961</v>
       </c>
       <c r="F335" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>5.02</v>
+        <v>10.02</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>960</v>
+        <v>962</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17645</v>
+        <v>17652</v>
       </c>
       <c r="D336" s="0" t="s">
-        <v>961</v>
+        <v>963</v>
       </c>
       <c r="E336" s="0" t="s">
-        <v>962</v>
+        <v>964</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>10.02</v>
+        <v>6.65</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>963</v>
+        <v>965</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17652</v>
+        <v>17664</v>
       </c>
       <c r="D337" s="0" t="s">
-        <v>964</v>
+        <v>966</v>
       </c>
       <c r="E337" s="0" t="s">
-        <v>965</v>
-[...3 lines deleted...]
-      </c>
+        <v>967</v>
+      </c>
+      <c r="F337" s="0"/>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>6.65</v>
+        <v>13.08</v>
       </c>
       <c r="J337" s="0" t="s">
-        <v>966</v>
+        <v>968</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17664</v>
+        <v>17662</v>
       </c>
       <c r="D338" s="0" t="s">
-        <v>967</v>
+        <v>969</v>
       </c>
       <c r="E338" s="0" t="s">
-        <v>968</v>
-[...1 lines deleted...]
-      <c r="F338" s="0"/>
+        <v>970</v>
+      </c>
+      <c r="F338" s="0" t="s">
+        <v>11</v>
+      </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>13.08</v>
+        <v>4.05</v>
       </c>
       <c r="J338" s="0" t="s">
-        <v>969</v>
+        <v>971</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17662</v>
+        <v>17663</v>
       </c>
       <c r="D339" s="0" t="s">
-        <v>970</v>
+        <v>972</v>
       </c>
       <c r="E339" s="0" t="s">
-        <v>971</v>
+        <v>973</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G339" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I339" s="0">
-        <v>4.05</v>
+        <v>17.73</v>
       </c>
       <c r="J339" s="0" t="s">
-        <v>972</v>
+        <v>974</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17663</v>
+        <v>22139</v>
       </c>
       <c r="D340" s="0" t="s">
-        <v>973</v>
+        <v>975</v>
       </c>
       <c r="E340" s="0" t="s">
-        <v>974</v>
+        <v>976</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>12</v>
+        <v>875</v>
       </c>
       <c r="I340" s="0">
-        <v>17.73</v>
+        <v>14.23</v>
       </c>
       <c r="J340" s="0" t="s">
-        <v>975</v>
+        <v>977</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>22139</v>
+        <v>22140</v>
       </c>
       <c r="D341" s="0" t="s">
-        <v>976</v>
+        <v>978</v>
       </c>
       <c r="E341" s="0" t="s">
-        <v>977</v>
+        <v>979</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G341" s="0" t="s">
         <v>875</v>
       </c>
       <c r="I341" s="0">
-        <v>14.23</v>
+        <v>12.74</v>
       </c>
       <c r="J341" s="0" t="s">
-        <v>978</v>
+        <v>980</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>22140</v>
+        <v>22142</v>
       </c>
       <c r="D342" s="0" t="s">
-        <v>979</v>
+        <v>981</v>
       </c>
       <c r="E342" s="0" t="s">
-        <v>980</v>
+        <v>982</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G342" s="0" t="s">
         <v>875</v>
       </c>
       <c r="I342" s="0">
-        <v>12.74</v>
+        <v>16.22</v>
       </c>
       <c r="J342" s="0" t="s">
-        <v>981</v>
+        <v>983</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>22142</v>
+        <v>22143</v>
       </c>
       <c r="D343" s="0" t="s">
-        <v>982</v>
+        <v>984</v>
       </c>
       <c r="E343" s="0" t="s">
-        <v>983</v>
+        <v>985</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>11</v>
+        <v>733</v>
       </c>
       <c r="G343" s="0" t="s">
         <v>875</v>
       </c>
       <c r="I343" s="0">
-        <v>16.22</v>
+        <v>21.33</v>
       </c>
       <c r="J343" s="0" t="s">
-        <v>984</v>
+        <v>986</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>22143</v>
+        <v>18250</v>
       </c>
       <c r="D344" s="0" t="s">
-        <v>985</v>
+        <v>987</v>
       </c>
       <c r="E344" s="0" t="s">
-        <v>986</v>
+        <v>988</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>733</v>
+        <v>29</v>
       </c>
       <c r="G344" s="0" t="s">
         <v>875</v>
       </c>
       <c r="I344" s="0">
-        <v>21.33</v>
+        <v>19.48</v>
       </c>
       <c r="J344" s="0" t="s">
-        <v>987</v>
+        <v>989</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18250</v>
+        <v>18251</v>
       </c>
       <c r="D345" s="0" t="s">
-        <v>988</v>
+        <v>990</v>
       </c>
       <c r="E345" s="0" t="s">
-        <v>989</v>
+        <v>991</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G345" s="0" t="s">
         <v>875</v>
       </c>
       <c r="I345" s="0">
-        <v>19.48</v>
+        <v>38.72</v>
       </c>
       <c r="J345" s="0" t="s">
-        <v>990</v>
+        <v>992</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18251</v>
+        <v>26831</v>
       </c>
       <c r="D346" s="0" t="s">
-        <v>991</v>
+        <v>993</v>
       </c>
       <c r="E346" s="0" t="s">
-        <v>992</v>
+        <v>994</v>
       </c>
       <c r="F346" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G346" s="0" t="s">
         <v>875</v>
       </c>
       <c r="I346" s="0">
-        <v>38.72</v>
+        <v>16.22</v>
       </c>
       <c r="J346" s="0" t="s">
-        <v>993</v>
+        <v>995</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>26831</v>
+        <v>18252</v>
       </c>
       <c r="D347" s="0" t="s">
-        <v>994</v>
+        <v>996</v>
       </c>
       <c r="E347" s="0" t="s">
-        <v>995</v>
+        <v>997</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G347" s="0" t="s">
         <v>875</v>
       </c>
       <c r="I347" s="0">
-        <v>16.22</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J347" s="0" t="s">
-        <v>996</v>
+        <v>998</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18252</v>
+        <v>18255</v>
       </c>
       <c r="D348" s="0" t="s">
-        <v>997</v>
+        <v>999</v>
       </c>
       <c r="E348" s="0" t="s">
-        <v>998</v>
+        <v>1000</v>
       </c>
       <c r="F348" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I348" s="0">
-        <v>85.31999999999999</v>
+        <v>15.13</v>
       </c>
       <c r="J348" s="0" t="s">
-        <v>999</v>
+        <v>1001</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18255</v>
+        <v>18256</v>
       </c>
       <c r="D349" s="0" t="s">
-        <v>1000</v>
+        <v>1002</v>
       </c>
       <c r="E349" s="0" t="s">
-        <v>1001</v>
+        <v>1003</v>
       </c>
       <c r="F349" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>15.13</v>
+        <v>64.55</v>
       </c>
       <c r="J349" s="0" t="s">
-        <v>1002</v>
+        <v>1004</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>18256</v>
+        <v>22147</v>
       </c>
       <c r="D350" s="0" t="s">
-        <v>1003</v>
+        <v>1005</v>
       </c>
       <c r="E350" s="0" t="s">
-        <v>1004</v>
+        <v>1006</v>
       </c>
       <c r="F350" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G350" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I350" s="0">
-        <v>64.55</v>
+        <v>6.45</v>
       </c>
       <c r="J350" s="0" t="s">
-        <v>1005</v>
+        <v>1007</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>22147</v>
+        <v>26847</v>
       </c>
       <c r="D351" s="0" t="s">
-        <v>1006</v>
+        <v>1008</v>
       </c>
       <c r="E351" s="0" t="s">
-        <v>1007</v>
+        <v>1009</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>6.45</v>
+        <v>10.67</v>
       </c>
       <c r="J351" s="0" t="s">
-        <v>1008</v>
+        <v>1010</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
         <v>26847</v>
       </c>
       <c r="D352" s="0" t="s">
+        <v>1011</v>
+      </c>
+      <c r="E352" s="0" t="s">
         <v>1009</v>
       </c>
-      <c r="E352" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F352" s="0" t="s">
-        <v>55</v>
+        <v>20</v>
       </c>
       <c r="G352" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I352" s="0">
         <v>10.67</v>
       </c>
       <c r="J352" s="0" t="s">
-        <v>1011</v>
+        <v>1010</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>26847</v>
+        <v>26850</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1012</v>
       </c>
       <c r="E353" s="0" t="s">
-        <v>1010</v>
+        <v>1013</v>
       </c>
       <c r="F353" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I353" s="0">
-        <v>10.67</v>
+        <v>28.72</v>
       </c>
       <c r="J353" s="0" t="s">
-        <v>1011</v>
+        <v>1014</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>26850</v>
+        <v>18259</v>
       </c>
       <c r="D354" s="0" t="s">
-        <v>1013</v>
+        <v>1015</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1014</v>
+        <v>1016</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G354" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I354" s="0">
-        <v>28.72</v>
+        <v>16.68</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1015</v>
+        <v>1017</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>18259</v>
+        <v>22150</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1016</v>
+        <v>1018</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1017</v>
+        <v>1019</v>
       </c>
       <c r="F355" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>16</v>
+        <v>875</v>
       </c>
       <c r="I355" s="0">
-        <v>16.68</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1018</v>
+        <v>1020</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>22150</v>
+        <v>18267</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1019</v>
+        <v>1021</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1020</v>
+        <v>1022</v>
       </c>
       <c r="F356" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>875</v>
       </c>
       <c r="I356" s="0">
-        <v>9.039999999999999</v>
+        <v>8.119999999999999</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1021</v>
+        <v>1023</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18267</v>
+        <v>18268</v>
       </c>
       <c r="D357" s="0" t="s">
-        <v>1022</v>
+        <v>1024</v>
       </c>
       <c r="E357" s="0" t="s">
-        <v>1023</v>
+        <v>1025</v>
       </c>
       <c r="F357" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G357" s="0" t="s">
         <v>875</v>
       </c>
       <c r="I357" s="0">
-        <v>8.119999999999999</v>
+        <v>10.9</v>
       </c>
       <c r="J357" s="0" t="s">
-        <v>1024</v>
+        <v>1026</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>18268</v>
+        <v>18270</v>
       </c>
       <c r="D358" s="0" t="s">
-        <v>1025</v>
+        <v>1027</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1026</v>
+        <v>1028</v>
       </c>
       <c r="F358" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>875</v>
+        <v>21</v>
       </c>
       <c r="I358" s="0">
-        <v>10.9</v>
+        <v>45.75</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1027</v>
+        <v>1029</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>18270</v>
+        <v>18276</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1028</v>
+        <v>1030</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1029</v>
+        <v>1031</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G359" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>45.75</v>
+        <v>20.05</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1030</v>
+        <v>1032</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>18276</v>
+        <v>18282</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1031</v>
+        <v>1033</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1032</v>
+        <v>1034</v>
       </c>
       <c r="F360" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>20.05</v>
+        <v>48.05</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1033</v>
+        <v>1035</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
         <v>18282</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1036</v>
+      </c>
+      <c r="E361" s="0" t="s">
         <v>1034</v>
       </c>
-      <c r="E361" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F361" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
         <v>48.05</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>1036</v>
+        <v>1035</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>18282</v>
+        <v>26865</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1035</v>
+        <v>1038</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>48.05</v>
+        <v>10.34</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1036</v>
+        <v>1039</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>26865</v>
+        <v>18293</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1038</v>
+        <v>1040</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1039</v>
+        <v>1041</v>
       </c>
       <c r="F363" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>10.34</v>
+        <v>17.74</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1040</v>
+        <v>1042</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18293</v>
+        <v>18311</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1041</v>
+        <v>1043</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1042</v>
+        <v>1044</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I364" s="0">
-        <v>17.74</v>
+        <v>10.9</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1043</v>
+        <v>1045</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>18311</v>
+        <v>22161</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1044</v>
+        <v>1046</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1045</v>
+        <v>1047</v>
       </c>
       <c r="F365" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G365" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I365" s="0">
-        <v>10.9</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1046</v>
+        <v>1048</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>22161</v>
+        <v>18320</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1047</v>
+        <v>1049</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1048</v>
+        <v>1050</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G366" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>65.56999999999999</v>
+        <v>19.06</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1049</v>
+        <v>1051</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>18320</v>
+        <v>18325</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1050</v>
+        <v>1052</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1051</v>
+        <v>1053</v>
       </c>
       <c r="F367" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>19.06</v>
+        <v>34.94</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1052</v>
+        <v>1054</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>18325</v>
+        <v>18324</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1053</v>
+        <v>1055</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1054</v>
+        <v>1056</v>
       </c>
       <c r="F368" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>34.94</v>
+        <v>16.29</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1055</v>
+        <v>1057</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>18324</v>
+        <v>26901</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1056</v>
+        <v>1058</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1057</v>
+        <v>1059</v>
       </c>
       <c r="F369" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>12</v>
+        <v>459</v>
       </c>
       <c r="I369" s="0">
-        <v>16.29</v>
+        <v>23.37</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1058</v>
+        <v>1060</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>26901</v>
+        <v>24538</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1059</v>
+        <v>1061</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1060</v>
+        <v>1062</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G370" s="0" t="s">
-        <v>459</v>
+        <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>23.37</v>
+        <v>17.48</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1061</v>
+        <v>1063</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>24538</v>
+        <v>18354</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1062</v>
+        <v>1064</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1063</v>
+        <v>1065</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>17.48</v>
+        <v>13.74</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1064</v>
+        <v>1066</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
         <v>18354</v>
       </c>
       <c r="D372" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="E372" s="0" t="s">
         <v>1065</v>
       </c>
-      <c r="E372" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F372" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
         <v>13.74</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1067</v>
+        <v>1066</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18354</v>
+        <v>18368</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1066</v>
+        <v>1069</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I373" s="0">
-        <v>13.74</v>
+        <v>35.59</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1067</v>
+        <v>1070</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18368</v>
+        <v>18369</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1069</v>
+        <v>1071</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1070</v>
+        <v>1072</v>
       </c>
       <c r="F374" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G374" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>35.59</v>
+        <v>4.57</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1071</v>
+        <v>1073</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18369</v>
+        <v>18371</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1072</v>
+        <v>1074</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1073</v>
+        <v>1075</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I375" s="0">
-        <v>4.57</v>
+        <v>13.01</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1074</v>
+        <v>1076</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18371</v>
+        <v>29939</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1075</v>
+        <v>1077</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1076</v>
+        <v>776</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>11</v>
+        <v>915</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I376" s="0">
-        <v>13.01</v>
+        <v>14.91</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1077</v>
+        <v>1078</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>29939</v>
+        <v>29940</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1078</v>
+        <v>1079</v>
       </c>
       <c r="E377" s="0" t="s">
         <v>776</v>
       </c>
       <c r="F377" s="0" t="s">
-        <v>915</v>
+        <v>141</v>
       </c>
       <c r="G377" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I377" s="0">
-        <v>14.91</v>
+        <v>9.539999999999999</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1079</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>29940</v>
+        <v>18379</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1080</v>
+        <v>1081</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>776</v>
+        <v>1082</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>141</v>
+        <v>721</v>
       </c>
       <c r="G378" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I378" s="0">
-        <v>9.539999999999999</v>
+        <v>23.09</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1081</v>
+        <v>1083</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18379</v>
+        <v>18383</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1082</v>
+        <v>1084</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1083</v>
+        <v>1085</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I379" s="0">
-        <v>23.09</v>
+        <v>15.32</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1084</v>
+        <v>1086</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18383</v>
+        <v>18386</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1085</v>
+        <v>1087</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1086</v>
+        <v>1088</v>
       </c>
       <c r="F380" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G380" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>15.32</v>
+        <v>6.64</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1087</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>18386</v>
+        <v>18389</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1088</v>
+        <v>1090</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1089</v>
+        <v>1091</v>
       </c>
       <c r="F381" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I381" s="0">
-        <v>6.64</v>
+        <v>11.97</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1090</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>18389</v>
+        <v>18393</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1091</v>
+        <v>1093</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1092</v>
+        <v>1094</v>
       </c>
       <c r="F382" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G382" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I382" s="0">
-        <v>11.97</v>
+        <v>6.23</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1093</v>
-[...11 lines deleted...]
-      <c r="E383" s="0" t="s">
         <v>1095</v>
-      </c>
-[...10 lines deleted...]
-        <v>1096</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>