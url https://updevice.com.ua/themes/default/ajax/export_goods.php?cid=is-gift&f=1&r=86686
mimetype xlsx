--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2ce3f679f18fae276b453ccd18efc71.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda6264eab5866cf07ef62ec2d7f85482.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9f6ac5b701c14ce65d49f30bca11a83.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc1e58c66762bcb651b927c5e77587c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b387ef1ed87d383e07f10e2c1f085a65.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7104cbc2eb95613567986121683715e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e954d11ada97af733b891aca5733fa0c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0474d819b09a889bfeabc2ff7e1dd9bc8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64507bb1025ac1b120f3375c21593e09.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a6ef5bf0bae868ac624ba5fa19dc5a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ba9d376e8517a08dc971c38bcef5b711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151e23830c5b07bc0cc33aaac6a41f2e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b9f53a786bd3997419604ed1e29d3d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ae6614dccebaec1e14806d38775c2c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2688b7e66446d0a30ce8cc031867d01a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de920add1faf8de1e1afbcb5542b92ba16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd733f0f7006552684a56236ee0da99517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c73bd8c33e9ae15ca07cc1d07a1b7a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849e671b5a2a6c26f4eca7db3189278d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8bb0836578cd3630c04fc47044236420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d05ee103cc49c749ee203092712d10421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4163000232373fc63ef237e9ad084df722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3672c421d4b0ab903fcd9ee8bae7282e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8311a282c703ad3c1b902d5fef4fe824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0222289e1fa4f3caa4709c8c70364125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a887ef3d9d385943b1877d604341e326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d41170924dab27bd304497e0c3e654f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8feff0b4ee5f28285a6fbd621e754cb28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bddcf66765d57f5666359e80adbf1a729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c471f3a048a0153a7f7a18d0e906aa30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593302c3b964f49174b9e45b8638591131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163c5de2c4a56a5e62d4be1dce943bb232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc4393f68407a762fed2cd3e839164533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921ed7470a836ae4c5fbb69687010da534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1a40b4b2b49c0eb2efbd63e7314c8135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9a148b73cbbec91127227080a6b4ab36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8d9f232000b050a14009787ef3cfcb37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69362c9c282f8d69cfb084ca8cea68438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bc5c1768a4f50904f27bae5157938239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ae42b1e4a518b5a149001f0e27f6ab40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c185b6f3ae8c6b114438cb4f9543457941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6dc5db8e3be3ccab5b8a47ceac9d6cc42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1e3d1e3bff5d32a7824fb39a93274c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1803a3c70bf5208746f6dc6f0b2bc41444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1baac1ddf1e126ee7c1d5c7bc249b1b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e0fd6492c2743a14114fb228a9504346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e700f83f07b5fde11ae6c25fad5ac81f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fc61a098fc33650d871ac17fba490d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0182d5c8aa734a862dc8b40077b2f9049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1977fb34c16de0958ec48c97c021a0350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97576ed6cc131a5169b53a2344de255851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88786aacd7ac5cf801747fa36d23670b52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98f064817f58d35b3c11fafb9c951a353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38df61d1fbf2a6ac60f600dd1bfcf71354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec5686239dda12d4b228c763b6a766f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6301eb227589f1db60c96035dfb84f9556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0beffd7bb1378d8bb8a727210b6025c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6794ee1fe9d3adff797d4dbcfc1142b258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de11abe179b30b3f193b3bfa4875c85159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d13a19b28d4076f7b4d39368a3447560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19561f4becc5feaa948a664e071592b061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc737fa3487950e58530bf8acc0e7ab62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e08554bf84e5f1cbd767bfff693ba963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce91cc789cb08a08995becba32f9c4f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4280ee3c719b5d13ce8c3f927e10d72165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1753b6cada737c756d5f57e1cbf6044b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace0eceaade079e23e53988517e9fd9967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d32756dab79f4715e98383ac7e9101e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242765d2145b01ee5e9317bc139adf4d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76709e7bb4e20c4bb1e0176c53909fcd70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5186c3ce82ce88e970801087564e893c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f084cba790bd71fe4fc84e35600e2b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35114065dda18b19f8c23fd374beeab73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a79cb4cd1c7cabd145ee90451231d4d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ba57d481a6add8ec19f22ddd648a6875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737a720a1c3b9ea454db325d8e349f0a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af637fa910bf7951a3ee721d3c9d851d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0949b0182655d405cd11458b957da2ea78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542505bf26b9453890972a558ace5fa179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdba0f10d552c6e5e6881ae948230e280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691dac782145fbd957a863f4a4f495cd81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876df6358f8cea1bc8cce5667a91d80782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f35689309a120d7ac13c69a92a58ecf83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab72c185e54621ca7fa3ee7a5742cd884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc2b88fa2428ca523e0822f0282126385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d603f687de0e3a5817e261d775103286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0174f40c4fa8b497bc15b54b2f6640a287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffbf275c08b3b26e64408143392fbff88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc1e063c4ad07408573cc643b7f81c889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb9e574df51db8b45d898abc46c244890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041aa828076d169f1442661e5f7d745191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a65202370a57eba060b6cf920b0a9292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717569e1cf8df914b9bebf18c4be8a8a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21735cc01ad49715e5ce7ecfabf1b8194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c000938ba6463f728030b84fa3fcaf95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3aeaacc91441d93a96145d0fde5108596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c871af8d9ee0b06ddac6fe38096e2dc797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da479b1ce5028aff97485ce9c313bb6a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4403953a2cfd880b9d92beea3c33314e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c4f337567e73032e9c5ebc8f162deb100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8b310eb77d597c1f21816bc1f1c90c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d4ffa77f1a9960f1c3d982dab60918102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9171adc6631b15f264f8162a9d7e30103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a324dcf609a12317cb1bbf3cfd8e1b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82cfab5bd659ae4ee4dc5e3d5b62d05105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836cab787dfc908ccfc7a831db2cad97106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6947cf0b70a807a3311b9a9dd1e52b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfe3a84d4f7a072f7cb11749be4be9c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b179e72ad534c605c6c4da22b1bdd1109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647d4dfaaec2d0e9a28ee06595f4cc4b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254dc98530ecab92dbb8823b328e8ce8111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027535dbf8059ad5942a4e599a4ff04c112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15deb230c3c99a62472d15fbe1128cc113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc9bd932c4f526a3030aa816222c296114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6484f3616e56c1f3d27b2b2a3460ac115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de374454d6938544c1596702266997b2116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310e931d36a35f9f671d9ebf4df00926117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8258acefa79c7a1f16850fc3967e9ae118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef3db6b390f421cf76767c463ceed3d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe91a17571eb3f7d967e93171d4bad5120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c0bd4a331fac84c031787da04e02db121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb09392e24e0ec9b09119a11a521054122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088e90e248daccc257445945f6899fbe123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9196c7f989f8b772462099235f8d6928124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243c2e8fbe20539adc54620ce51b1738125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f97201f1ee196a73742e6d04398485126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b452d00b3cf017bb49289648e9c5e922127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d56689c3d93deef0f952f38ad9544a8128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755ffb2a5682e75acb5badcf1d88f382129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2f8d51dd1796e6f37e2d271fe3d4c7130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979f3aab97682e12965355d8bd923f7e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97205883d8052bef6eb3b98dab4a8cc132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d91e47446ffa14ed4645a07ab7576a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcc84d4bd60f2b96dd623c100a9cb27134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8100e02b719c9f7bd07cd801489a6d135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77371e9d6636b19cfdef7d1751bae9f8136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79170e43ece6ddc9633f24801eb82f82137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8bf3d43cb3824c4d56f038353263ff138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888ce47b76b09083c2d6dd5c5c471e35139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331b85dc01eb807d8f20fe8243e5d276140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa279d6afbb532a4067d430fbed3088141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446577f18f168b4155fcc98454006882142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d06f1b6d17eabd9a689ac22cf5f79a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f073651931f4b88662cae93438238ed144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495f6c02610b30e5fb016c83b167c6da145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be13852c64c848295b8a4372a92301e146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b9e468db5f5ebd7cad33d27378b459147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bb0d48bd8c7f8a489daa625cc96d53148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb04564f7c1e9d8d0c2039fa88c9aafa149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4b262756403e6ed2bdb23ad4d18a2b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f95517b62c9ee2ca78c51d013a79db1151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2543e997fe13b0aaffd7c6c1c7369220152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066e821626f66540100079e4a919792b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becb95270f35a280c001794b5fa2dbf1154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162959b57c73732c26107f1e46d7c305155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4447ea11e21aa9889c13447fabc5f43d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b1654c905bf76cad48621cd1e7edc4157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e73145474aaec15bcf807361451a34158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86af41eacdf9db35e6c7e2d7e70daee5159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34f908ec019babcd23b017fb438a845160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f3f711dfba148880bd8d2d9c1bab36161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cde2ad2663363cea5caeddd76c0866d162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3307907ac89f6b349f483fc51c773a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a0101c46f89506bfd826ebe6c1f931164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400d16632f7e60229c2e84e9994c0984165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a024e2d5d761535fec9a13f524ba345166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce24a8523f6555b84489de5e2129741167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cbef28163c1eeaffaee989d8805183168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7854765629334a7b94d398557eeb2e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f21883bf9fdf2765f90323da158a86170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c482460f17247a849f1daed2a3ef2425171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0dc18bc7c7df3a4b6355508ffb12d11172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6931fc44a10e41d1d05de9fbd128cd9173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5254aa0917ea31f1e5e870d7b62e591174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad8f54caf0aac3e82f1f0350f1af08f175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072da6ef42d9346e639e1059b75d3226176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556e3d15bb3b9c50b4d1deb9aa780912177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2593c564ef7e46b9c37f4769721d852f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c74729f397fe14792ae59fbdd6e2e6179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604da7bff0340c8cede71140e6009974180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a686bc39aba16d936aad83337f081bf1181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d253d9d31d69a879d1315ea28779f89182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de93826373cd3ac88619f0edf56ad02183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2d27cb04d4a2f19ef1b011d48f8b8e184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1318d2dff923dec10e0f48f7a0faea28185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbaa48c3321c115a959678cf652cbf17186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0884b4e7852c12e461e4eae16674dd187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb98042615988a895e87cd516d5c6905188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4b02dd1e97e3112ab952a64bd5a036189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28660f5384823287a06e6a07f06b413190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17426580b25537d4bd19a5a464d4c3b6191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f6b441a73d983208f60a38bbf55b9d192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74510558e6b9c3e0ced8136e55252fa193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c9e8bb2f42b7920a34eef7e13446f9194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174dadc8ee77bac50d1125e4cd740f87195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebf10f698397a4298df7082ce87511b196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b26de0cd643afec56c1953316962127197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd8555d3708e3b44e8b28abbd565bec198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8ca84c53e672b2c3266147262022f1199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23b20f34232cea8bd095fe5889b66bb200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776d21427fc37b83568015df2cb57112201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93457ef3259b22086634d386f81c57b0202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d7a1b4dff90620517b29835eeca933203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5947bf62ffdc1142fd9bf563630b8394204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883f9814649ae86fc5115a2ddcc0d2e8205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fef36ecbde2f7c6aa5a02fd6648ac2d206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0bde69133821b720b2828d7db68d14207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58163c4d59ffc9c35721685f161ea01208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabb3b9daa776d4903ac83088f78ffc9209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ccbccc4024934cb133a41e41e8f857210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419c83422cae62ba22fa754ab71db154211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a3ed29a56d2df73be3bf31009d76f7212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0822a3930c2c3b14e83e127a771e3ee213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5322acc64740487a94a45088304d3f2214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe0f61d8c40cbaf30931d2fb5073650215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84b4ef36bf04d39d653dabc7dfe608f216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbd99a310e1aee7ab454f0cf1bdf5f3217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c48f9056874a48c24595b79d84c014e218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde3eec961c3aa66a368fe1132859bd3219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb33a8d7c3ce5884957693d413908a9b220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15d516933f4db94c9b587a92062f6ca221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5723ee7412530b3d69961aed486ef34222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5434390e02b515a99e2d9fb8d50a10ab223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197478ca96958117bacbbfdc2f8b7384224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9647fdbac872894aa01f5df9b03025225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784286a9639fba91695443e8f652b905226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80878683781c023e9f4652ffa2f2f9e6227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290d7d389018c36dc07485d96f83e051228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664d07016f8bfd0c43f18ff8a6790017229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968d48ee3d667ce69146db26c11226e3230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef8ee6a3adb511c69b1285040dfac0d231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8882751297802ea111e2a940472f679232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0279a18c4947d0cf776397662c758f76233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39fef1bd499462abcdaf561640096f6234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0764e9fbccd1ad7e69b652b7fbdb5ab235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e37a79339c23bb6f95216922b15b950236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7548245530c930e2df7a8e0a1dcc32237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb760e9e76bced8a7b4605e7d6c83716238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cf2b99fa29f7c26543bc8d77ec7d39239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2adf0d4ae184eaf79eef0a70fe11c94240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84dfcfc64c4d6d9240ad91a07a086f18241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c07c803cef4e6c3394ffc79f10f808242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a30d22e6827ed2a41ca5a5330f77d73243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab773d75985a20c1bc71f1294fde2a7244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ab03573febe99c93dbd21d6fbd7e76245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38178c582e82488b93af39eeeac7c310246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8b909cf58d499363168432d88c66c1247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52e7d053c5758267cad5af017e6193a248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774854cf4ce1adb90822577110e54812249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698a750a3aa96bc22f88742252b2de10250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8295e98db54471b1470caae85ccc8091251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f2efe18c84654ced5c44fcc5313c5a252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0bd4bb097d9fc81cb6ac7009c60efe253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98df9aa1f42b016dc55689f0b31fbdc2254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7597ef63929642b4728e331e90e212255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a53b2e56b91cce5baf5f87eda5f3bc3256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62009848d87ca8d0d548b2e4ebf937d6257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2ecf71bce4d08c7a180a32fa86a175258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418cf7dca22eb20d9430594d0694c925259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a11363579894c0c758b1992f3d63134260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1296d35a3c49d3eb9147da9762808d8f261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00926a8dbaffcbb7647649e48cd8013262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fbe58ca4eec81ed85a70f7a6b8c6be263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adacb317b999b4ee99154fb028eb5858264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75642624ebe0665dcf26c6846c2b2b6265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be20a30c6b5c522365e38a499e006e4f266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1916833c7649c52acc5fb9f93d89dc50267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef4e06a851b153877cd24352a919e7b268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677af2c3d23cb59749131fb6bd972f00269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494b9b070e96a9a95e55f80e4f3d1e9a270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd34872248dd962eb60e96e0921a2a2271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf530a222e52ad2f9b50522b27a91f5272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d137e138230e8f2b62b2bb16eb81222273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8babfb693bab6e0d72119f1b4dfc48bf274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb6ade44144748efd7584d1fcecfc3e275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05064ddda85186cbede7abbd0fd28191276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f1c3017d87252c5d67e69c9a2645bc277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d80af3aa190a8fff7687f4d7385c7d0278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce972aad71742bf12f937755495c849279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd4694dd5cf9492ef4dace8eca82984280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55c6e20e567ca0200e7afb5c2123071281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13c336430f1d45b550738da9979bfbc282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9717ebb6376d2d0fa26ff8d46187aab1283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb610b06f34d7943d2ffbcf7ee21a3f8284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e63d4a6c18d4263a06c5e1aec5aaf6e285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7797d6b4b30449446964c5422089b449286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f3ac10344ae74d6423a7d14977b511287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3d77d4e053cbbd863850391545dae1288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5acbe8ed31cb8d8034fb1d47f6affe7289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c9abe32883ab2e6d92c31db3fdcb57290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16c62a03ce8bc7b528db41d75596828291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd15f325a1688f04395c5876e7f11f90292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c515e49df4c1b60d8b10330c497ff56293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41eafeee12d482bc6a8e03007161a297294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e949c9c7d80eb0ac10d0447783331c295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e5d3b5494c10692720f4543f3b39a3296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184584383a47bd291e3fe03ecdc60ded297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d5607e75577086a5f38db4c338dad8298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3b0d58fa81b36a1c6f408c0d3fe753299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a34b91dee730fabe1c5a277ce651d71300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e4769a025885862c1c399b16921c91301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5559b0f5b63ac6a4d2659d60dc0173b8302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b02b480bfc37f1b918a4dc9f5f11e4303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ee6148512844b2c970b67ca5decf6e304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee91c9a90339524003942a3e4190bd1305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e8cc127add064d1329605f4403e789306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f581aa60d9c071b59573ba4b47d5e4d307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc85fac1a976ec43f9a7d21546201f4308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3161b191fbd064fcbff8f27861c0320a309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b7a18c056e2e1ade144c4ebc048ed7310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a306d40bb0c143706c2da43eccf6acb6311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048172789aad6bac1d527b058a9856e1312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fa7b35c809b04bdf97391a73ded6a5313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f731acc83cd01814ef40c538ee893fc0314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d9293fa867c2d5cb65276541cd1a9f315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ab5fc1e2dac48e388aef6b2100d53e316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304f3e448fc77b706ad0e9f12a10fb45317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83db4870619269c1716ff0236702c9b318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e0d1aa752faaca8dc909ada5b002df319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02417f27bbf0b24008c0ad82c20cc273320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cbb4e6de78e0cfedb7422aa8f433c5321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4f67c87294e66ee77ee4debd86ad2f322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98027303904fb96378b6b50648b0be87323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5846f422f4d3f0cbb9e7fcc6591ca1324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd93831f4a7f8b89557ad5639a8e978d325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60203748bc0aed16028a9cd59e8c9248326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c552c4fba2fa84606bdeb5528075d5327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07a2a325f0ea4108bbd965c827e20af328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e75ebcc9694fff48bfbfe139c6feda7329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4769d32eb38ddc2e4f82575b1f5875330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5adf6b28552eb72d2aa28c3ece79f8331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4201c89291606d7dd515c9ec57595d84332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90fe622941a1a1e0b618dd3435a897e333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb3257bae7081d273794ca1b9567e0b334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99575a4794d607cbd75bab56d0a27f19335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ee73cd77b920d4294bb8800fa378f5336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c54786138503ae23668bb7ee0309350337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f68128f8e78e89079303962f37991e1338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c365ea8a7e90f37184c657148ae9e8b7339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f03c66cf1835bb3618ce808ea383b46340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba8a07eca47302979dc64fc5a8586d7341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bb4650d173bd94cf8188e8a242e248342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb7cee1c7921c3c5179e7fb60e5937e343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e5653c842095fcaf158f0af81e8fe6344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8600e18392362531be6165be4892eb7c345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdfde602ce316e0b7492eab8bca414b346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ce0ef5d0105f183b74ea763db52dd7347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd5f05ed017fe0c0c8577f72306d3c2348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275ec5c3a5e73eaae5614f172b24fd7a349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac4683f2ecaafba194f2076bad7f866350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d958893be0c410fa0bb70f1665269f351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc97c6104b8bf50a7393d7bf6c74e7b352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e312dadb983696794344de65f6834e353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227e46ee894ecbd59bb5c69f6933685f354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f969331a4bd8bf2f6c59c7379a31f9355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e500892a47d478199f0989df0f862c6356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f86e3c546ef4e09dc8235d57fc8a6b357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afadf34c1b861c5ec7f4ec2f136cf68e358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2131718c99b4fc3018e22a346e4fc2ea359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4537f60740fd52a609632aee772198d0360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce79eb5b620efba78d363306423ab734361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bde35989ec661bb2d42b440cf7af8f5362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d03eb3f45e06cae152b947c806a5aa0363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcd25172cac785aee8ccc5bfd709c3f364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70f84e1134a7455db94739005672a45365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7ff0275a2045244cee57f57c48c9a4366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c8c35cbde77297cd42eb970b367f27367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24744f5a7638bf3186a8a0a69b4f07fa368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07b878d53e71adb6fa4d6aef1ddb133369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a35d67f1698ac9e7b653be77859f19e370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e1433a8d96a3375deb8e2c1838a29f371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6d8b0fd8135ad5ed613e6141334630372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf4e190ead5aa424f44ae80e2627ede373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bbe1aa3e515ec3a88ca09f3e4d39ff374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8df1f9c67e468768f4b424e94efb571375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993d488c0344afec32d8ddc690700246376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26e65333ed5dd787c0ec7725342692c377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ece19188cb84eb445b104733de511a378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8429a5da015512d719256680738580f2379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3071f1e682a04e20cc3a0aedd97f65c9380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4f5edc0864079ea907a8d48d9387d2381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239d72b57176d80d3d2002c92f52b6db382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01d2142b727e4febafef0bbf843e038383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15193c58588f89d37f14acea53af21c384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68c6312db77edd5585ed5dfffad121b385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c88cc6ced8a7e47855870ab0bbcd085386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9303f4550e6e070827910f68ffa6a2f387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a9e57809dcc823103541662638e3b0388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4333b692514785a644d37b68ab26e29e389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9619eb55164d00c74945506c1c24a6390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af35ca20ca99e50b1a090a3304a2874391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e3bd3939b52a625c02391c53837cab392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de4c9f3a64635b9ef60213f2ffc8940393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5460f9a6fcbf08b84bdac6a020c241394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060f8c11c0d4c9fa2a667aff273531eb395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0abaa135fef879899e649acf9937fd396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c15f0d12be5cade59024a4ab02838b4397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e186ac5ff63c02485cbca117f85467e398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf805c198c6080fe1c069a9a82c12e2399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d329c0e882678745f8ce4271afec4c46400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea45909264a3ef0978e6ec1ec20e9ad401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0a4faf954c3c3dfafccdb42bc0a50c402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bde8b4d8ba589230c16e4c525669f1403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973ff69259f301b7e34c460bc16deffa404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de7dae9309a90bc884204c0299d14b5405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6f8ab58e94e80db5dd46dd53edef63406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1c1254a8e9f468124774d68d6139a1407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba49add0c067dc18e4569867a8f0ded408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51f3a36a9f297c3b8812d1c9b3c734d409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212c9df270dde90fab610542eac1af26410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f050000395cdf663d41acff128893da4411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fe9dedcccae84fb3b8c0829059be24412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13dd1c9a085bfa9d00e8a7ff33eb74e413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252a85ad55ba8ce02c1512d8d302c9d6414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2815818d737c121bdc5765d6304f9b415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a319f0c238ff07c7231ea107c057446e416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52b197b4aee24674e82a1a0f2783cce417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a097d091b4f2376803824978634f7ac1418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a305580e3444a70a17f3df50abc0e1419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2497ffefdd9adef57767363aa157e423420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ea3d86fa75b04f4153eebb263fb9f3421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a5fc6ca22cef317596c5f01e27c158422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aca80bbaa3eed2eaa1ec66f6f489f44423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc5be8fb6ce14ed192fd1d3d475083b424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784d081ac4cd474c498a2d7781756aaf425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdee260ed08773342ea602d373295179426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfedc414467565ce1db996e55d45c02427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02991b62996de4d7d45191d06b618ee8428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02937a4d195e3119f240b554b4e6bd5429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d7d3bd1b0114ee94d1cfd3ca4d5b18430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ba20feeaad13c2c876ab51058d75f3431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee0fd0fe057fed0fb085fa6866cd5e7432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe910bd64192782392b79054950870a9433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1cb8049a4540d49962b72812f0a848434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75bf1c3c91276b096a8afa82310d3a2435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58d232f9f60024d958dc261cbcfffb6436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6297268b177f37fb73eb35edce94129e437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6531ba7cd170a2057eb3f995f3fc10a438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584bd499d7b7568f710656d508b80d08439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b33bf5a8e718a3c5ae1ea329e630784440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a25c1fb84621e7efdb6dbff5d24cc3441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2a683e1dc425194c1217a19fe8713b442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6535041b50a421a99e906ba580b5955443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219822b2221089a12cc7f6be7225689c444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6fda1c486e2164b625dab1e290620b445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa32e1836f6f36a2feacd856d178c71446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edd6e14aa749269756f03d03d1118d2447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e472b08fa54ba0c54af035e0c2e822de448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8e59c9994f10b8edd52c12275f7fa0449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e1a4be26e402504527e93b81ab3fd4450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c6672c3212df71ebb36d49acf536cb451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c25b1840585361d37100517ec78238452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523d3212c450111891cc4165c77a44d7453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded1cbe87721e7f72df405e5aa65c18b454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876efaf17bb583daddd2de9c21547b8c455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319bc338d7389479c22f804f509569d6456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c263e29ba96a6310f2ef7adba67ee595457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66cb6d8293f578fe5ca70fe9106b5a1458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f997bf66e8d3ed0bf271d252fbfc0ac459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8311c292aec43c473cba9820ce412afe460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b68c6eff5f8a3d9fd49a2e29ddedf6461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8cb900894523bd9f27f733d332c67d462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1009f3a2ffb7bdc8a05444b49c14b82463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f6d1ed0a8c5e577064dbbd6f5c734b464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473d89f1bbaa8a5820236a10f2287fd0465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c526bb211b748692ed4fb98fb48d46c8466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b68c9e459ee1eff95978a306754961467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e65e46c210ad2680de62620ee0eeb75468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf715f00e6968f2e8d0d0fa0306600f469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9584f3d1191fdcaa47e0aa8ff42898c470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7c54d0241ab2e0d8deb15ae2037e28471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ead30833d62dafcfecc50eb895905ac472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c02c56e20d01d4fe6932a2fe8d9f89473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969dc6ea16016c6c6d5178b657bdb65c474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20c40c7b949168b10aae2775ee9edd8475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44db210e3c2415d694a3ad7609b661a476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da57ff06a9a7988d36dbaed3167560b477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e8f10177ba6cf9e44393dcae4b9dad478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e10f109aa0e789a47d16d3aadf2fd3c479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52aa52cec38320b89c7a33495abba30480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0333a80aec1931b74d72feb557a6c84c481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbc7bd389fa3bb89ba009287933dcd2482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97282b807c0a1832565bce5ab4e425d483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d879637f84c029d106b20b7ce627e29a484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab84c864128a3ed088374c8ea4164548485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2802b9c33a845b2ea0ab6d67cebe678486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0923b68e33f1ccba9e7279a8e0fbce487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33caf48b41959830cfd3394f3953a786488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063540208e813a741386473b22a70737489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8a3b720339fde0b62b41781bef4269490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526fb9f93414c826627d4efc8eeaced9491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce53ad8e720db243d72c4279f1b56b6d492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd5c84c50b2503d1594ad49fc58ac61493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427d4d8280597e469a75ba1481129eba494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d776ac77d988d82013115558cf353734495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d533808533092c39a2e7d397d97171496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ff3b66b0d5b07ce014cd4812953d4c497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43df0a5647577a70579c59adeafd93c498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed91c9d9d3af902a6520923a70c14582499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34cdc5fe5ebbc8087e4bcdc9ad84376500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e1956f862221b96411d11cd32dc9a4501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ff519f8ab0709e78fb37e6eebf28ef502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e42b535939ecb423bb0bbaca485755503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b2d6124013d615db431437bfd8b5e8504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f98601e1273a64e0a4433b30f441fc505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7246868018a7a8b01a7eb47e737f80e506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c7dc7bcffbf435f892c42f27c0dbb8507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3370b886ef533b22f2b017a373d58135508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6f0a06abb3cec5f4bd1779891b9fbe509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283ec15046fc5e89015f7928dfe5be16510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89b6f8f06fe2c45ddca738b0a16f8c7511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b8a151cee59e955d6b73f5e22a7e06512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdac12fabc534cac6051332177114605513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c234d2c61bf07cf240725a6b8eb7afa2514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e53133024cffba42f4bae8bd2123eaa515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56ee2d9292ac019f32bfc01b33485e7516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7ab3370ded942f05e65b1ee2a34f5f517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23e18aa9071137e67b2ffdeaa9dab0d518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2c4ca2f0156305081cc402eeefb2ad519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921dba14fa166c3581c05210e5554ffa520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adce6233efc38bac8c76c3eb87e51927521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb87438acf687d0717dbca8eed46f7d7522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957b203848f1e923d37fb8d2078d5389523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5572ea08748a013e315f5b1938707908524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1332d5f420aae5e7e54a0a93b86c424525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce8a46f55ed907aeaebe365e097b08d526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00beb9423d259772ce94a3d291d444f4527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5ee32e83caeeaab85f723b4d82b0ca528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c27f87f22cd520da2cd37950a31163529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffb3d0624fdebfdc5fa74af0744a884530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083af952c9ed307ee0aa53cce0508dca531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fb94d8f9907f298f03c6ec56e0b70f532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac8e918d3280b80f954dbc65057f8a7533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e6f9daf64a19a41f6573c161ddf72c534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0256ea4392e0cc387a39ece1d47e68f3535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7acb446cbe3405c431cd18866d7b25536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c7299209ccb58d819d7cee1a036921537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cc30b6e2ba68de9a4befbcde362d07538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803d7668c498eeb3331a6d526562f359539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198c229a65a1d38468d66a4282a017f7540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44678e21120e0319b3e2efa9cf47d8f2541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b0b22094eb45087415065fa1e77f0a542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afaeb58bd43e0bacf903cb585d0236f2543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a983f7f57fe4522b06750e94813ffd544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256d17785c353f42784cd60fbe03db3e545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de79c2f885dc09df44a9a508d88500ed546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd2e7e3b6b5580c181f42aa1c5a1160547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29316ef30f92777ad050db187d74eec1548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c94513a0c36bb60e5c7d54cc65614d9549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8080607a3bd2d4ac57f1874b9efe33550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409c81431d8e9690f6934b54a8b72d14551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1898bcbf1a473552b4f80b3d26bb71552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2801e4a4708eb7e7e8fc017c28c7cf4c553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5370d29e0e8dfec54095f09a0aa0657554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4423469109f8a8fc44be4abad94bf904555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b798f23afe5d2c29c1b9b2e7b0ec36556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6b4c57f4be6923ad09637a0e796df9557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24274106359cf6bed1cd94cf0a20027b558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04317128d11d70e5e4e84f6a8ebebd2559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415d00e00b0a7591ee93daf2e5d1fc5b560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35eeadd8f4e0de406ac4b2fbc12ae719561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f62fc7cf62353667b63ff70b96872b562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e5061081d14759cbc7bc4fa773fa54563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f361e53bc4389e3e46ae0514f46dcb7564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd68c42b6d3206c24b19f39256c270b3565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a2e2203223bd4cd612e867092632db566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286b08c5d9c3519c29361d44d3b9da68567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b82f6454abe1231c6ba7b7fb3f0fe68568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2fc1b374c22e2eee1a21d05f045029569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be2302c526c28b97ba1623f812d3bfc570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451b392f31a51ca8fd65d9ceb88b06ae571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e92cb1e5289fcc73a6a1e0ea2f0ffe572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e154a6b01fdfd12ac726b5c529ade4573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc4b3397b2b7c390123dac63e639947574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054260d93f667da188f1cda6b930c323575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc563c52b2ca1f51def4c5bcf408d30576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4ff9b3db914284f715374326d07c3f577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504360c17d144b9c2612bcf87055a8a6578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215130d5a97ff220db0ef52afa5e7f97579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c743fd6b9c29483fa2fc269224255a580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ba99f4e6bb590a060d7b98a4698198581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37e4281b3a038e04a98dc77c336b8d9582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e765d6979c39cb3ef099ed221fafd976583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e2c9907b2f4238c2874322d5fd8190584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fcac3bf0d9ca62ea5b76dad577a55c585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed533bd723a6edc63b4bea9d252f89d9586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2657ea5645f25c0d81cf16eac0b0c3587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a969b43eeb70bb1818bb724b0fcbd29c588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cb4b0e38d7cd5831d810642e66e210589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b943da67e1e2b4ff904d615d5e8d68c7590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed51209b1b48eb88b3084cc8caf7411591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71de2ac7946c03045d2f461d47a2e66592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e16c601d6a42cfecf1f3f5a758b7c3593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbfc8f5f81a8a2fb97c98c4a6ae8078594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4360b0b68b9332d6233ca11016d868a8595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf28a9565a728b03a1109ab741e8669596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb582235a056c7522091135612dacf2597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864036119cd8fd6c6f5c84c298b6e90b598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7c83efef3a733c4a8d8ff2038c618d599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5891cd127da2efe7559e534f2b4ee525600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1900a5c9dbbfbbb4b0edb3a32c5465f601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2025d61f2da798f109e593765a306f602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7ab60b0a408b122040fadf2659e3bb603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7ed9438d736300fa511a3ff88b6d4d604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8307223ec202a6451d2cb00524f97c57605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b3b0a13b061bc84249c7c08953a457606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384d0e3454d265d1e1ee9418738d8f56607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2143e0a844007e366408dada9feddf5608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1524820802365ddfe2c44877ee1f53609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d972d6a99f4da06c1711f1bcc9fc429610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391ac336b0802dc09883b9dfe46929bd611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d1525864baa429266abe8e5f18ac74612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee08dbd747f29c6f726d850f75efed80613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b58cf8d626abb9828fd3c7ad9cf7bd614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0322e908c58bb3bbfe5f3b3c4ce75f5615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04635e645143413068ec496bce8694b4616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb2f7d982f55cba66f646d01c48bc5a617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d3b4097ddfcd7da3b276339baeedf8618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e0417298950cabb2c4b517540cd009619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1932796a6c18cc000af833259af1460620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16efde8ac91f974cd3befe700981bdc621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080435a4ead80b133c7151db4f47cd3e622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897e91061210f56b6109a24b67faf1f3623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d84989557fe1536c2994a15a457d4ba624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96233002cfcdb89e1e178a067e73e42625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc47e661f6288368bc892654c8b59069626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b56dd97e033bdf92a82cdf16193f8f0627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35542931d915fa066151fbcdddf17dd3628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e7f358b83b91d322fb47931224c119629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a116cb067b3241189f8c05d6b412b9630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7d92b787eafb9a2fe6742d218a8564631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fedd80b48b73ebd1b2cd1833f2e633632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5941233c2caa3f66f755b2784b3cf212633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9402221a2628e552f75c67caafd849c5634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567fb0e82abaa725a38d8bbdba40d14b635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11090de9b2c6a5e1d167603e3b67eb17636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe43781f5d3b60db5b5ac565c60a073637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934240f9ba4a037b67409c38f225835e638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fc1f98f99928e42864ca2c673c381d639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7860cdd75e1380041cdbfeb5a2c40ccf640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed90c7e77a2a17f20a988d634ed5a97641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39baff6986a587d44cce935066544e01642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581f49a3c78a22d53edba9e9761e6cf5643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1224cb5cc2075d944478f87bfd032231644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef22652dd59d8911e59955d9aa4fa952645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6545c44f0584c8f95a44e3dbe0dced646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9c5cf0f32e0cc8a5eb2e283fb59d44647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3531c5661432617ec00762a6430f12648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc487152fc34647e2c0634a01466192649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb149fe7b08b7464e1220c6ad60b013d650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5eae85a88d8a4c9140ff7890c7172ea651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01073b9edab39cca31f99dd202747d0652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4329c5d57daeb8c7606f6590512382653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac650659a33bdc1085d4ba88b6c8e58d654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced59208388ea1d6897f51a5af227dc7655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4b6414a616bca2c42254ea9500e138656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23744e6f23a1015f863327e08de2eb46657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebbf4e6aaaba8e7fbad13bd83403884658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d9ee18bda3d43983be27dcb6b88b63659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead1d17ec9872ba6d3749bac72108dff660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6622e02d5e7c25458168250a4c15b63661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140a3278d9f66456aa096bbd8aead7a0662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b173316519fb2c5df289c447084e478663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27aae8be6d3a75f9d53c4b050444b54664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895ee4888d9dcd51856ec06205b87f9c665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0623c6ed5004ccc508f0e346f65ef5666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53af7badff32a59de815b74c2e6d8716667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ccb095f2791cacd0d2e2cac13f3f20668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650cfeac0d70f23625d979c6046c4421669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c1008a7f3858d5b4d894c851c83813670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ec6ee6a60ec720077c27389d036ddb671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b366978867e951ee6ebb66e9da58cf672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c525ef8bed96ad78e6e067ccb369791e673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a664a0528f20afe8e032a362b42b14674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd2a360281a8ec17cd3da11cde5c391675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae30745b43818f119e55b55bdaafb536676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415676711d5633ae50d335c0506ad4a8677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76226c7ab119fcb4b3c09816dcc7d80d678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a212e6d211699f8c47222318064e3f679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e32a7b7ddea41290c169957c691afd680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb95abc651d34f8cc2deee984eb9df72681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedf82c0c143ea5401d4c673a5a026af682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb623aeec26c27168c378e9aa4e4abf683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c7f295e2aef42a7a1d06b89c42ea52684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9119ef0671b936f2b17df75b50f062a685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a08535b4db33ff885b14709a719b81b686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4976cbd05dae5bc11dffdb9f6071b596687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30909d5ee254ac0bd7be874cf965e798688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f921a30c4022c5c2811bcfc9d72f848e689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd3a9d7341512de14058436819ab7fc690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8510bd70fc858f52bc635290a76cc06c691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d64e867e5a8db141b6517ecd1034e58692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4691b4aab01dc8deef7537dd7bac30693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df57d0e4c731c23aef179d7100a84d2694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfd5789fbabb372940a1c7d60d217a9695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b56ec18ccecc25f127a709681a03a28696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9d0643160d84ab1e89c23497529de4697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8e52085c291f7ac2f20818af6526d2698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f7c86be004b7999903ef264d30df44699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b99f6c3d69994689e0af8d441129ad1700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047012f607665135b4cf75f6ac029609701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58f375dfcb3e55fdf433534d88096d4702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c25434b6b93c41fc2742531aa52208c703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875c5f5a409731cd4b69a0e920e3654b704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee1603ed49abd521b138550f851eac6705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f9abdac11f2dd197fd9e91a98ec8a4706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d7268e9a549ac6576c064eac05e7a0707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfcd495876360bbf8d10ac2b115273a708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fba78684abe1e6fe5d363d7ca79c06b709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739fbcc2694945e11dcf86bb5b808367710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f803d1b22c51bb1268a2c6ff518f72711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a803819f813a0a5b8caf155bdfe98f72712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2795f9f326f67458f610963f8be26a2a713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ab895617341a1057290dd91611db13714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7e5af84712719f656b0f594ac559bf715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9954e09142050adb548d9e81abfa8fe716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915116165ab3f78d2031073b781d4e0d717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4de1ad4eaeb3b1f659e6f23aff1045718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51ad25e22e658b0b61df0945c28d9f6719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b988550b4674ea21632516b4f23007d720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf40fb2a4f538a45a9408caaaeb2e3e721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0e08790c00a21024288f48aed18c38722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de30b44833f506b0e8a2c39a6fa41e73723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c958b5b087e5f5a2c8cd116eb871d9724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f035e5a58b7976b8c61e54b48cccc48725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a146dc63503f9797dea87e9c5464246726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c2e81771c1cd130928d67fcb44803f727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd37ee4ac9552a09c994b40590a85789728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b25e7b00bd8529d5a97dfb170ecc99f729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545d5fc839b9c030718c7478519c7ea4730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af44dcbf3ed25f5f37c248469dfcacdc731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af98875734b44ea59e7e8abdcb001ab732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87eb67d091ac0d8d004898658af7176733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0100cbff053625043a5a6499b51bbb0d734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e543730039279c42ae998e1fd1d57423735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2479978e8e59c625448c538e26a951d4736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fcf3eca0655b537a98f4c984acf50c737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b6110bf653eaafd93faa5a8577281d738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3616a04b93ed18b590c6ede84e406304739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6019adc46270f473b38b5b49ee113913740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1d0952aac908314c8366b7ca32cfe5741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62da2d7476f7df0ebeb69b1ce5c2a90a742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcaad8548c7cd139ddfa592c52a0f166743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa1a6c3335e73e83b7a964e7d5420ed744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a074a9a75f7888f19386b6b8eaf31c6f745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f660bb0e5e8c519d3c04f4a7d59176746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377579525cf26db518f17a40cc419b9c747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c7e8c9ac81e3e29d51fd6511a37333748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3de503fd07e3cf31a235a0b083d7569749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d88267fc095e285425e6530668baa1b750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adffb7b7735424f4ae1c3eca2b8d777751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05ceca8856a729d01ee39ab61a7c8a2752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fde586e71145d5b0edbdd786466f468753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacd66fbea86605a84e7adc08eff6d77754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6888654cc50064120cca3c4751959105755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bccc90a2688e68f6c3dc743f79ae28c756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9997934f1c7c38cbb9abb8b601ddf6757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d777b423593e5ab5e39e382fe0542a2758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8961fd2480adc28db4e614fa0a74f276759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13548004dcf1ac0a896e4cf17a964fb1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6626516ff766da4fd05314bb02a6bbe2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab069ba6d38f9efabb7600818ebc79e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f9b2d7bd8727b7cb45ffeb58be51a54.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b3fad49f13bf07eefe4f016f80660a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182fee87f5e24a7736797c51a19a67a36.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c648fda3cd875676ce2ff218f68534eb7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d995d08b85f7dd9eea98b530149e0528.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9c2c6ac6260cad60b3ec30b0f746c49.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3079259d8d2b028811f125e2aecc2710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dabb0e11918e9f173cac37be065ff6711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c368c006879e00af0c4bdbd99221d912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea1f42fda3003b6bfcf532f1966fb8213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877882b8efca0f3d94b9d51f0d06f12014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e00c355f5a2d696860c9cf24ad6f0315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d571f8563b1dc40482880a55d689c416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55bbce4a0a17389c7c0a38ef3e1db8e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fff3e427d65edc2c1daa6b2c48f7b2a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564d198393e8d4bb2bb18718e68edb4b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c72ab2add26c71a5972b2fac14665120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad7555f9c9a77d4e156a1a72a3e7a9521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3d2c980714a5bd4292d57f20173b2822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f38908250b0b237fcb8f2cda78f5ef23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c92f1eec0d71beb9cfc2042b4b95a5324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af07a48d25ac979cd163ec7d2285a7225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd312cd3ff36c71bc4263293f387eb9e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e1c10de57ac4bf5c6f54e98ef2aff627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab3508c932dc35b096276940f960d7828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af5f5dab4e045e34a86b7d110479ae329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4e83e7e4ef79374ca8067a6b6df54b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb664c1d498a59cd71418c7293f14aae31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93a7bb2588363bc43e8dd040ebb8f7932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cff23df5cae370f87f33087f05a68b933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0239dce3baa35687684b77d1673149234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e42c9af87a0c8f04c00610fe8c716f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6015b6708be082f1988972d280c63036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46b423d22f3a9629ab0eea81dff2b1a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d39bc9053594772d3fde27cd00712c638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e35785e64012735af47152ffbb54c739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b455b7ecdddce40b193188e652335b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4a9aeee3c8d0cb60d981d74ddcfd1d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f8bc9532998b784c729bcd8c17712442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffeba4594f89e55dcca329f41ae37b5143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3118e308f9c7a7327a6d9c5b9d6ae444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2388e0a290976c48d802b7362f5dd84845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a861825a75ae95e57a060970221cd2e046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fbc86ffe33aee3c9511829d913dbe447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5776ced4729d395c2b943d4869f30d7f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a705b01fd550fd6ed31bac5206eba449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e88531798e7cfae97617e3ef679fc6350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141190cdcec1ead9ac4c94a9e50364e151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4487d6ceae91d106e16cedc31dee27bc52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f6448c91eb74c79bf87de845306c3853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14dafa80ab7ebd32b87da6c9cd4ece9a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9da0cd4861617e0259a31a843064f2555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f59bce54ca488ffc60d50cf073edf6056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a859341dd5fb90120e961e20178fae5757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5291c7c490183055f8cd388fecc60b7158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7b8ae5d6c227e54a659fd40fa1157f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd969b44fed315c90018b7a269c1a49160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e013d5626eb67177e73020e4843889f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d979142978bfc4a98f2402426b853e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c8603d82075a004dfe3945bd1dcd2063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b781c884124d203779104a16407fea3664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173c24880ebbd2194532bc3fc654df3e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e25cbf507ffbb2e689fff37ae6fb6266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a2fea6d526e1d07599acd7f50b270167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24c85364c96a9904a4057f2be07ba2368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0c99fe41ac969eeedbdd9620c3615869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3e9282e7ce1d52089df68062a36a1870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10c93fdffa65e9bb6713335f83ae17871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdb77096df7b0deb21a8df3e647f64772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b00d9974049d4d5a627e95ee737a01473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e38c794828e6920915147c2daf796874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7989f4d03a1f9fef0e8d5c83c7ef01c575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca2d63c71864c4396dc32ab1f59ec2576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e380b77e04f4a8d411b3ecc68aa5f5f77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9461b12c07073f1c26f166ffe24b8f8178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1535524e21a2d9688259025c5ea46a2279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28fc039e4a3ffd7ab08e5ca4c8578d780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542c54b1d2acd3fc2f1d19ac56d2725781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a40d2c1bb9f034559eb8c05ad890d582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a0f5d12d1d4167fbf4236fd433d47d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10395d76ef39a9c0527fbecb8351069284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9aefe4040fb51289cddf6861d1d66b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1175cbafd6ca6cf27365ae2dce7a4a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8319d1b003e2873c2b4a6a36ffb239087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da60a05cdefa050b2fb5409a1a1a65188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921443df0a12fd1df3a3964e07f2fd9e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d09084217c34f167ff7d475b840fcb790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc66d163392c20624b006e3f3733d4691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc4aa9a339959a253757f9bf29ef22c92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aeddaa991dccfc81dad4ca3cc7ecbb593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33c5af37318f770096c44905a88f1ad94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1554fc9e716b36e22b2ec3ff25a33cc695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd9a4ced83d6e90e6f2b342de597d2296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d726eab700bc5f512b716478716c741397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182db45cfe310354fb2f225dee45f9ed98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb1a11bb26c58219265cf585beee7ea99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eac09ff27f876a80d4985bd67dfa6d6100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1d4952c6e90fa4e3725695dca3a398101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d278c29274412a01bb81275735ac923102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee88e8080500e20c516f16d03c79301103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f870ae7e922ceb8b8abcdc2c7d5a9a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78c5052a375baeda42a5b585fd13cf7105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a89719e7c4d281419712689ed60439106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120bc7dfdf37b6563515916322730032107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b763b08237f1eae032a2b87149e946fa108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e839af69e7f216f6209d60446ccc3863109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a64aae832860362e98e0c7c5ac9d3cf110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d6ecf2b3c1c8496531dfbe8c40fc7f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e38f4de24d84bc2ca2407349d2dde6112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e2ab5de1d22d7904a301d714ad9319113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4486404d836f6ba58d8f4edf9aff8211114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5c8121f1638762439fe7fe29afa707115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e53587267e6fa43640a802902e70ca7116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abf304fe98bd55cf2ff1f7f4acd6932117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3030e2dbac4d6e923a894f266eff63118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab853453ac16598c8bb6a63e3284280119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5eefc0871e0711b64e1048d3cd815d3120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b07eea86646a30a8d525276322bcbc9121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f420562571e659d4c892a63bfd5d34b8122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6e1af992a67f4d6ce07c7058126bb3123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509e8d5af388d9a8e7830dc14cc5a884124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ff118ba8653d2b8d0e7f3cee4de9dd125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76df5d50d0de7de4b7145a9429cf5086126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc801277e3173594d1c23556b22dfc5127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c396f280ed05e7359a8270f9a2ae4064128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c7d3936bf2dc0398ace76a0dd8e7e7129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9786b86b1b6301acd1507a0a7b6910b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ae259d8db6e8ba326c68b847c6308c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64effa04027dbcc0da92a527e8e5b2e132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee5f1eba9a44e0a3363fbcb47b5f77f133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6307b5db88281ca77ff284e6f96ff825134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea0460d9cde5d1a5609f216a28b4a8e135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796ad12fa90ade626f0f6830049631c5136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681d8d3d614b444207ac13f9b9804988137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f15891f6ebab542f29e52a3449eb7c138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aac162943bfb75d323261b5238413ab139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9f1444623bf51eb29b1f54cf4acbd7140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5feaf502d6dde4a09bea03b7ae30cfe141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520e267c295f738ccd8a3ac6da3b72ac142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2745e348e59501eacb51ba6d3774f31c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01b87ecaa968d790130dcd4dc723115144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0d7ec4c8a04f50a6a8423f54194317145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014f6a7ea7df51ff9d9b72e82047f9ef146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbf0db87567139484f989cdcc3e0d25147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3839ed0cbac8311741eeced186f478b5148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7c14f282d76170b1182e1e5a48ee19149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25fd556f2e5c5e89ae53cdb00cf2fb9150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c419213bcf7285df7a6c9f62bb5142151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cebb99abf717c8bc5f5353d379cfe21152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb4d6394a20beaabae8450b32b2c75b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c536d54cef8717760209e81afa8a53154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea294cd775a14f51c08e7e066f059752155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71810c3837015a4d0698e31537bab6e156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e864fd4c45abfee26217a2e32106267157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa7c3c6df4f1c84c76d4147114eb7d8158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4431bcd681a1d4215fbfa69c65f010c159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ab6afc2272d8601963dab276e52d98160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e73d1a39fed514cec28c2c5588a632161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d64fee0d2eb4a3728397b3fe64b6fed162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a5cd1b4b7181e9c87940be866038b7163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f07c10f9bb03b3d9ed6e0da6cee67a7164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b8d9cdf252abcaf682fe09b5366b2c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b796372eb5e5bccccc727f666474db166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c9662ff6e7065550a2e342e8a6442e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb45ff8cfc52284a2e27966909b06be5168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c8a620dd12e3a10b26ee0ba64d4164169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a945f1e21f30f0ed9e3a1e855e6d243170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1589248a46263d672d66d07b8b3a51ea171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f58eff6a80ea2fce70013fa7466a3c172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908309d58581ca621ebfa3bc0f42bd94173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a169922a3d726f80351512c8fee4bfb4174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d875c328d0d7031d1442a7b2c1d3493c175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a299562eac9b6d7ca9db3abdceafd897176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c09d47d3e3f8ddd32ef90b0222a31a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd0cede85698614b4cbb83b501c032b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4c09fc74cb848e58345efc17105995179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b2d9650ed0050c700adac750229640180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0d7832f6f9225d78010c49dd4ea241181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ad40e61d485a9c3fe5777946dd909f182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9600a542455c0731591560eaca8533183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5665857d7a014f60a0b7fa773f2db72184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a54fb2be93cb8d3fa7c74794a323a40185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0964baef6c5d6b51c5736d32d9527ef186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2a924fa0bc42190061e84c847ecb79187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f6d7fcdc93ceac7a6914d3a3715b10188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8734f51b1335cc5ceac0f8db59538ad5189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6134dd1c7eb502e1ef71c882a75d1f65190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179b0b88d28a2a52aa08aa8fa2c0c678191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10031e868e50ab9e4ea735bfed693c57192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf3245e17747ada0c617dcdf34e95d7193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafe49c513815e9cce8e184b76376868194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6b1cd62d6ebfdf5b53018833c807a3195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe21543c9e44b65996bcc84d6b384d3196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39102286d61ab8a4c604ddbee7614ab5197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9f860d5fb8d5edb9e7fda5c573aa8e198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9013473f3bed7ad5252a3d3f5846e8c4199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ee9486c34aa7917e679681687c4c48200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f03df9235a250707f159bf17107b8b1201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9174a89e130a6e4e7b3e082d8329034202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5e56079555fde2be4777e319eba20d203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5935a4c4c2efd937a87ec526ff31490e204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfc9f1bc4b76eac5b4d910854472822205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ad4227a9e5791cad280b7490aed05c206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9569a9d12fb21f63e5d0295d56418c38207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d6cca22a963ca6215bf2c4b6d2d3de208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b81465ad2a2f226f9d828a716b0357209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2756ab9c2b29694d269a1423710d7b210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8f8f1d6582c9916422d5ff0f320f40211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1eeb3dc4315269441eda469bc3869c9212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19283e3d617b947efffe2be8d4891e1d213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3872c931d43a02b719dcb368e4b697214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2032236d43cc460fd9080b28ff93c89215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce4f243ae404f22f7ef4b1b007d4940216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8acf8901c6d094a90240997589ab45217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e23882fc7668045a8b9ca3d1afc898218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904fd0553186794a18e717c946417846219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7050a5210cbdd7aaeeee4c79568fca220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad940109bbda91843483c10e619aa8f3221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab3d10bb66ca231b95c40913f8168c0222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263223af688cc74b4861ecc6c6ee680e223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd30950f263b1fe3ab9d871ed3a5366224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5b14ad345dbb0a54391cea448f7baf225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2032e1925c54c1542f18266ac4541f09226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011101c17cbcaecee474d38ed3201c40227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace3ccf82f2ce2f51d11c3183f54c58f228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5571cad7002c649196e9e416fe6945229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a46dd6689ac5eb87dd2f812a0528852230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81aa3275ab395b1825437a1969b66eda231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e41d7c9ac9c1b8c8fc73b82b579452c232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cd40bfb147fadd5bf6605e735f55e7233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cdf533f747b95ae631ec92ccdf9327234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebab00139ef91ef4c3be71a2c03bbbe235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4550c9cb7da1c97edb282f09e74584236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a12fa6e70bfb500dc44c48dca09c856237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805f0893fb63ba1bf175f342350ecf6e238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec803638ff2d6e6af75f943db4a0fc4239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e649dadb1da181934cfacdfe312d25240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc9063aa5e76b6bf9e4957320d1b682241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c174b6644098585028134672db67fe4242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8838cbd6ed3679df10163415ed40a6243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e57d64f5275538edbc2d1a57e2f7e6244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f440b8fe38b31789f1b470f040d76176245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e46b943e123f833180ca6c1c34ef7c246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924fc3f637c25991bf29b948a2e90db2247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce02a1a77f8539dbdbc76eabdd9fcd8248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d3dfb9c294ba39b724e5ed0f1501f9249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714767e8f2ec0af6deebc28fcef51191250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c282f50f6861e5ec5a8b6795d962a6251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c845b937b0cd0e25168bf43841b6bf252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802531e702e4a2dfbb9fbf1e35f3d238253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588fd923f095cef08844bde6f22219c3254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621506e71569f1a51db0bfdda758b378255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f68a3814e2410f2e44b184bd2b63ee256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222fbdc29b4736ecba8b42fbe64835fd257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79e0ddf78e67244c9a32f316f13b5f4258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e524afce735ad91ab4b24f254725dc59259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9923b00d80f0c67c6845938a1795f775260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ceb6858fc1d7574e571953fbe4d49f261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e7bc4ccc023088775d6f794e50152a262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5b59c38090d80683bbec49190834d3263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f93831588db25ba804dc6e0eddc8625264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d617dd96bad8cfbe807eaa8715aaea265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6e4773fc91acd5b92f1a4c40075b22266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e4bf4fc0aa6168595237bba79bad44267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d167ea5ae94c7c9dc3a6226a33f510268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8db3e7df288e964e4aa3089235cad6269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b24a3135044dbebd871430e604c129270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d17b4d4c491950e56cc2c8544dfc772271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f9945a9a104a19d1e2aaa762aab10a272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785d91c1a22808036dd04b4c29555eef273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d47ce3daa6231a6f28def1bc92f1111274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7e703c587205c83de1eea3b0018345275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f700b349434506432b424aaffbe0cfdd276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba013689533116bbe8456c00b6960e1277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fc8abd2f97bd014e4d048102ddf315278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c63c03401c5168a60a5149b68dd425279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943e250ca646a4e51a7ab09d9aeab5d7280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c321e30bbf291a3d48c4f19d33917c281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cefe683f83fd7d9f03c70219500e88282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7a1841cf029c3fb3a97e82e2bee9d6283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462cfa968b93aa64b024d2bd978e1e18284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e3094fc32f18af53507b534f97bb1f285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fdc494879c5054fa05736d4612ad95286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42feb9c914ef5dbafce45d868594662f287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a32adb9275846f1831f765cf7207724288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145be30303d2a9b2f6f9d7a5a5742b4b289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28c2b66633f34bdbd3622824d2713ea290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21446e3151dc8b27b19de08abbfa6781291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801800377a9bdec03aee5e420549e5ed292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8987b76550be0c5e8b5f4b49ab9dc810293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9a8d4f7189eea726b851f7c472aa12294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034b481a9dd680e065fc3b2e46143e5d295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de45cb25830a94ccf2e70b286c940791296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d225c2a5d52139a51e7af7757b085b297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bbb984cfd4912c1d930f955a81f0db298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ea3a01bc431861939a8def884845e3299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d804ac7030b51ef3d74998bc0c3ecd300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8d17e883265786138ba867e17ea867301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d6fc188d9905d8b08e7fc4f7279885302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199a0a49d848c1b59ce541f0e06bff37303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d219d19e6834529cf57428afbb9fcdd6304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419a173f3839535faff9eee64c82edfc305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c96a07766f7a28d25418f50c96e8bd306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f165cb60f8e2b9d5af93932c2b06ab33307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc30d2e143dd05d60373cae9afa56fc3308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050fa0b5eef83ac539c0ad89c88dd76b309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82dda1b11bc9a753b35db6f753e14bd310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb70f695044c71f729c558b243faa1b311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae43c3f0c9767f4466e36236e87ac285312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34660b3f43cca33a2f307fd1dc0c89c313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cca24e9c1ed2d659bd2fbe2bf79074314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b8284ec740dba97b34b81c058b103d315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a145ab963a42c3eff0eb34a917509db0316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2949093504553166a11edd5f464027c0317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e40172c1e04ac4b500154af34ab139318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e195403cb51603d03c4e37efec44418a319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf89abc19b5612e212ebe855d04d384320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f739ee9f36a466a029668d14568dd8a3321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00ed44c01dc0ed759f9e46478d00dae322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6351049a89130b19cb23841029c33f323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b44cd239c447276e63c27787dd413d324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a243350e2e29e608d1c418bda89de172325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c73ec0891f4de2e6f150bcf21952194326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8ab43de1a2cd13e434748366dbbb4f327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916f21fb5e0e40e646d5fd5ba77dfaf4328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69390f3f0fe501a5f4d716092c4fbd9329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53c648d47927841be978be9065b4a25330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5966ef02dac69cb8f10736e120b0ca39331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9df5a793b1b4e885736735013abd298332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabf51f94535d65f86bf65a2b5b6ade2333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284df4e993e5dfa754d77565bad4b1cc334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44ba6f8a3f892c8cf3b045ac8838d9b335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d16faee1f1cc076e7e5ce47b7863f77336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19814a101b838283d74533051791d249337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036d16a95e7e726d65db7abef8078a8d338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d1fce22d30c11a710641cf2736fbcd339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858c5d68f65622a1ac12e419806ad035340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cf2197ee43f5e6e6810ad6634d439b341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cff9be4a2dcdffd4b3a763a51ef3e5342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33743a84233c79199f92089dbf789ea343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d25d8eba75275be797c7d7a7528319d344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e131eaa727cfaa39be15036c2eca85345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136408570800350aa44ea0d570a896ab346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85d96085167f9ff91250545357b8781347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270114e05fd5ca56933ed4a08639eb06348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4b8f2cdd21c38b19bc9b8c858b26f6349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857cc0381a6e747a87d9c7f9f52b19d8350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be97f82ed4477d6b7018d82f811dd57351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2950958b9703c6c0cfc532a83b5b45ed352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf491639e8ba826c5e29779608428557353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc77a18817d532f6f2b82f63f4b0cd3e354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c3139f4b2114a375de0bb5d4791760355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f4adccf6c1ab0099ba513f28db6c3b356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6e632f4bd5cc409a2d58a93247cc49357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586a45d6e7d54756a24a3fb13145a577358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b521808d3afd99db701e776490010d359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacb041b9367109808f32386e1db06dc360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3167f2c4d9c2ccba229a563148fe425361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20dfc625f3f78b7e32cfd1988ac39203362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f3c14662951bca5f015bf937f6bea0363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b45c962be00f3e4f4fa629bec8be98364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4af65c91c827007f2311b9dc2e9a5c365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf194e46f02074f287ad0ecf00c6c651366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15288b4002ad218be771652a058f6f61367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6042592d2559d3cb1c2d1d248fad24d7368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36834a702fee31c347d93ea590da9e63369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94730510783c37f513dbd064eeb0c27a370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189a851c936687710bd1e1994f7ed829371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890f8741efa4e8311d45d07488d94654372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572e7c7c4131bc95c8a0912c2469085d373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d3e9e39b08e06092ca230e8e36c51c374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f018839552dcdceee7d262186a63ca375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8751e4273f257166e29cfaaaa4dc6b97376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b05a20b3a9b2d04696225b07e9a6a6377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1624403aff51d91885ebcb638e4258378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0f2d785554cdf5acfb44c8493ff864379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4fb58b3cd9a083aca112010f540ba8380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b426f2c16cade8d13a78b45fa667c0381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6278ea0240a21b76898f06f19795cef382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52090045b3898f12b646a180be28fc9a383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f158891706b19bb38c718cf44f8f2fa4384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d577bab44bd9b436696d41242b0473ac385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de8bb9447f1273a8f3781a1e4325e88386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28844ed7ee034e84a038af860f2f9be0387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401ca66cd2d727e0f1105f11b7d36f6f388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6e6f1e0bc4a8d9ca4d8e1d045c3683389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490a28c43f9e34f94f79c897258ca28f390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05b56c504a94285fa375ac658316740391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bf349d973d26a45a12b004fc962ad1392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e27c68b43a222ed84df3941dfd67a6393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6ded5672f7c79b8fd0c254142fcf49394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4510b969a2a9482fd53ed64adb7c6f41395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b4e2bc1315268e465116a2d691021d396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5160550c06c78f9b7908cc6aa4cdd794397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eaf9a9f6717927507412378752a1850398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b3ba6c27675dcf084f9b449afd11db399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa8ab590cab1a3bfec0518b274d15cd400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d801c481c91bbe98b9fe2fbbb1c8c2aa401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03a369138da10b829e5699acd051c40402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7e5ccb703945ec548445abfaae3887403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778d698909104a02057e369cbbd1edae404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ca86393e4eb29ae857123133a9ebc6405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c935ff2dbf52f6c6b0ef2a3201b9003406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7b61ed78f4d651ac665ae2875426a8407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7563a5a17f6816a1e873d03484bfc71b408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6c91a4558ca426e875df4545517e81409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3317b01ffb47bff2552fe740aa03d52410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e75096bcf9321a6a3decfe20c19b23411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0dbb7a4521054c081eb3890034034ac412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b94c8056d4fb867b499eb8a04c21d6f413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42db137322eccf9e18b096df168e13d414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36fd448547121894b211373bc1481ed415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041440058525c74930a4cc180bd1f478416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fa7680ed87a8a1d758a5cfeb15ca68417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88b05a09c9d0808600f61f46e49f827418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd63cf03dafc52ea9e15417563433e92419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdf136f4a66efe23fa9f4252dc3bb8f420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17f854d7ab4adfe6a2bdf10b148ff3d421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef25119a026ee8ec9b5b2c67a90155ad422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cca17252f21d8960edbbf0332ce8312423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7973ee15e3131bf3d11a8a16012c2aa1424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7caed4a2f4bc8a44eb4bd56e76503cc3425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb2394a793f1d349a67db0deda9f341426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8702078eeffd1ca3643767ad47b7e93f427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e32e450ca82f88e07405c7351d4ee58428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf48e9f1ce39e6dc505a659caf5bbbe429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33641db83453a33c87cf224e848ea298430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee84222814d192f4f4909309e03a5960431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1fce97b12d30ebf11a27299137bc0b432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8033f5e4b990db0d3d6b38b924cf49433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cce2d573d3b8e80c9471c9f35d620f434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e944f1462dd7e204e791bd11404013435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed48802fb7bdb2eb867374750c79d8b4436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea087ff86ae65a3e6ba471bfc9987ca3437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fc1acc47589a257383450da21d3c83438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec69fddcbcb5bae08dd39b2ce1910a3b439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e534dff8ea817a3bb59d48c642828357440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a1354cf5198200de1f94b23af5eedb441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2dd3ccbcd656d50c943ee2b4c34d612442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5cdf0c3cc6bb7962f98dccf0ac03f7443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0226776f4abd54df65f5c4c98f6d3401444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4557475411b0ab8d0d6240a71d5a507c445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191e464e5380f4730f8a0e0d3ed3a676446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321f83f7275bb7d92fb6c72894eacf5a447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7276a1d310636971acf093b1e1cfc19448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4f8d2e1a9e9677b6c0fd06653e1baa449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3353aba515fbe3678040bbc86ff54d0b450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0758be9df37e066b66d7f7a3d24c4751451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11f76f6467aa710bce07c223f525351452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda1f58c9399fc42216160703b71ddfd453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d3649f8b2d100fe74c75aead686efb454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cbadddd9eb48472e6cfe698ff65798455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed02e651f1961817248f73e54620e18456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2651e21a140712980ff44b91b3ae7a457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36bb3b727977d7adfa5fee3f733322b458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db29bf5c155f88994a183a3650f4eef459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15298bc9a14a0830953e8de2fb1ddf7d460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36779b6db59f1d6bc50687f82fc11963461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97d899de08bf23cfd154b2e33d65cf0462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07533f4a0794293b97f4b09e3d046a50463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48451161d1171b7412e0bfee71be2bdf464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bdb3322466db579bf73d2ca80741bd465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391a7fec4ee2c9380a85a32acf6d61b9466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfc35b1365ca73c2853e537e3380dd2467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c253d379147f5816dc716fe3ff065db468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd392f0b7f3de5a41e0130cbc9f9732469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e83dbf0d623298cb3b7d7e2d7089e7c470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384abd2876a5673ef6e633d957dd7816471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b08346ede247a92a2ced82252dc137d472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbc0fd777ebc521387ab4838260e08c473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4455fc7386630b9fdba56637fac797bc474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7bc9b169ae7d3d9ff9a624a06b5413475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b726990d20010105bb433e579832357476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4d7e652f3c8454d976d591b8debca3477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939d17b69d5487e6717d35b99d5275b1478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebabd0194db1e12a4d29bd14026479d6479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaacd6b51359fe6b0e0e10b3e8fec49c480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7401d6a0ee7dd057d5d0cc6484cc1365481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578fc3f96588e2b4c0628145962c712b482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cf88c8a18f6618c3caa00392a1c903483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ca6ea0eb9e69d053030aa16d68d40c484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf81cf0f4b2fbaa4dd6dbf2b576e070485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62abc62445db544e5f06ac1255d1c5b8486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c920f72ad1962b7be2b357a135d071487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392481d6b13c5b978c6e83fe0ed986aa488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a26469b6cd3308ba8ecc0c7e603fc54489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf383ece5a16d2abb80a58764cf3eec8490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ade24e6c9216a7cb4b27574f8925ff1491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1993743beb5b4527a2393ee4362f427f492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae97d5d646bc12765d0a60690967d83c493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c5740e108980ceaa31e67242124993494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5403fbc2d98e22895b6033552c769670495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133aa9921d4fad2bb654596598c53655496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96316cc57b696b0033cdbfc5fdcf5fe497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c8edee9e905f1757d3fdd96e06c722498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c22d055153ed37bb1f33a6232e8e21b499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702660bc1a358fc011cf9fc1c7ff7507500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c178fd558cf62139ff24a37fcf4c8c501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698d505483f7ab856e8e54deb842fe75502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c502bd969906b1c9d5da2d512171ecb6503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf893b38cedaa38f3ddad5d2529d9ba504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ef5df2fa5e0cd9d349616095e4e9de505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93456b38a9719cde27126496d12d669a506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b4b5250bdb7ff9db071d94a4e23e74507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61274d6e234ee0fbaca0e0bab480f61c508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b6f595bde1e7b971c6168fc9c26a5d509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b10b3c4ecf2db505048c5caf44a9601510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc016fbf5c55795b9c5df9b429b3ab46511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659f5b5aca5636f472bcab5a596d4a94512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa79b451d1a34a194557ba44f04af9f4513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826ae2973e273847ce7d07f3a60cf95f514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fd4c124beb3d9854578db7bab9f309515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d373afd04dfcb446e43cb007652786e516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9cd9a97a696f5cb404e133ab283e7a1517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b4e9521e01929d1689c61196b3a3c1518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75536a3468ead3186a4300c247b44e7a519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461092350ef2d04053a381fc76755225520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680812fcc3e8dfa528e79ac937637ece521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0167e08bec4fa324f429b8bb7f98b673522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1797a45af3ea88fd7ea03b7b6a8a903523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948b3ede12f17d321103bd1b22fef1e6524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1ac18d4b6380291b790fe39bb45bbb525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544c45c40c03442268ffa12bbb57744e526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b202d0a3bd5b58da98d91a02f41efd527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d14b0e38828850952a734f1c51226c3528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c9ae1bbfa3a9cb30ebb10d81882ed0529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732ef3d6166b4722fbefda66ce19b848530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9af204bd7f833e469b38e9e0521af0531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c34f1671b86962affc598bf9ae5f0f532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d00de64f9c85a5021fca6d55dbe8ad533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6798cadea5a3edbe1d985a5f4df80ea1534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe8df4b368562a850c3f4339e0faa2c535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5907b96846869df473fd5220cd78fc56536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c32312ccafea59d2f46098cc2f4317537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52daaca8ae5b2f3f9bc9d23ed4f3b937538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc860c1f02420b10bf69bd3c65de236539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4d7d86564edd84cac8e28e173f79fb540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d45bf2b39179da880dc1af65cf0566541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7fc1fa863a82e7df4844273eb6aee6542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4d5ba1270508306dd8e15d6a7d442b543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eece8d13b723c3be64d69a63d18937d5544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f687b88c4b833aeb81070b89b2b6c0545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb8bd973dd2c4d4a15b9910077ee188546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795fbe2cd54c574ef6f6dca1a2211dbf547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3536d77e6bd44e94b9be6ed035c5f18c548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b43df7e475b674be5c277162912588549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf32d09170d3ee03d1761e9934992fc550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e1ae4caf8e2f948ae170ffc5e96c97551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d709d39eaa5996ce60808a0c50f7db17552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd09b33c96cdfe04615c8519c490741553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d68fd71b0338e256b84993ed48bf08554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66be22da594f382dddbcfd9a0fa0ed9555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665bf313534469807c37bc510d9331d1556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34800dbaf8c7ba10e4975c2820c8a3dc557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aae01044c5de9f0e5b5119e183cd038558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020332665583cd86fa83392e375bbd29559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f10cd31bfab08a8d93cc2f80266f17560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7bbeb7005ed69e34e126f3fdb78d90561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6da01eaec984c2829dc3a3a998f8519562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0611b1567a04ab16c4323be3cc86e2563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d69600640fa0ccde2c02b2a3cfbaeb564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719bb666e00d0ea47747f5624143a176565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afca8d74bf3e500cd25a8088d428fdcf566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27a14007e2f4e0f845758dff4f9b35f567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13366bf923deab6fe74ae4dee365cf2568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2608bb7b75a4a7e79745879a9da95d92569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3451a1207d818f49d15e343e215ab9a8570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77670ddaeed5969cd5786894e2bff9e0571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c1492d03d3ad4a6b68901b57781f7b572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5876f523f6513cca2c6b2e2a3e90f9573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aad50ce93eb8d24716d91adf7f6216f574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e146e7686a77a7bffd8897e262e610575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca1f18ede2f07e9aae3caedf2729b82576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb9dcca91b6baee84da942934672ec0577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c300fc91b0b619cd1dcaafc7ed5a44578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e548d971eb6bbe618472ba886da33d579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac2761232bfdd7ae4fd00c84c3baace580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525e8c72c4ff02942fe783e38e0a6917581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a061878241ad6cc0ea6cb293c87940582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fb2b9ea652e32bd3530bdc1c8adf64583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b2084bcca735f67ab7a09eb335e531584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f948197c9b13e649d3a5b156d61772b585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b32ce80981b114ae2e768fbc6e6cd4a586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4108f8765b5078015bda8b5922f549bf587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac77988a3a09b5541818de7ed632373588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807fe0b2b8dd10be543dd9a32d97f459589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a421acca0a1d0e7dd042bc3fe9fcb1c9590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90a753156ab0cd697a733b1b3935b6b591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb75bdb00ff11f7fb4953d81c9d12a9592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163346b2dcd3a0b28e802174c1d1b541593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa77287d7c1ac09ad2ce07fa072c1727594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2de4e63d815ce3f48a1dc776d575674595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d71a43db9f2c95345d2f664d44a1ac596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a2c06f77db3108a52c2327879ac3df597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d7b020c4bd0366ad3f50fb8c9bc31e598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b910a752df5bf267f18f10e6c5eb4827599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47e68c6e3a73aeed9dd800884d96a79600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64aa8b34e00ed22174fdc5ba1bcb6eff601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d88f5c129a434ab6586ca6bf2a32947602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5e07e3596d899d481930b1d7f04303603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbdd3ec3db1ed59c59c919c10109dae604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10da5e14748d820d15292ff9e21044a605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cc92a40721c379a2d6f3906c1988b4606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca934e77759d38fe2bf662c4e866ec0607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74008417e2de71489af444f041faf54e608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edb3c157486fcd6664fdff52dce2087609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f20ed8c32f1c106283019835be9a99610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1d0b7db0bd7aa19abb4e595deaec1e611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad93ea354fd4555cf02b6b8dc7ede8f612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4f5fd7ae946b15823493d69e5bc5c2613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b0d441b8d25e84c556c981b95a8723614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9962de747224b8829448189ecd0a8e84615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be436dc2bff6ebf0b462245829a74e98616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92138e91102754d5b57244a52ce0fba3617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c0a09a3c60f51b3e73a439bad6e576618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e93abaa8038d69cdf79e68e9c0f14db619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a9bc9c0b2364005df57990b12fdead620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf317bf73282dab16fce4bd981da2a5621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0604ed91d4f97c5e7b85e040cbc6fe62622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975b95b557ac658c1af2f0a939b015ac623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c753fdfb9ce84c5951c9f612a5d89ca8624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257d6be5d97495a9489b3c339f28a0ba625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130a34a476c6ba384c1489f61eb853fa626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad223a1a6965644f2f9a07645224129627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88684aa4feffc711956daf9db013d83628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3268bb27c3cdaeb75787e492bf99c46629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b2662827a522c693dff46dad76f941630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a1624c6c27bdf89b9916d476392b1e631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84c554484be11ad2ec1f2262ea8f69a632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690fc9bedd20aeaa2c92c0303cdc5564633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a78264fdf8d77ae70fe54ede294a20634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed0f34b04eeec7640745ff8badf2b13635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2277f3598954427f72f9080f07735bd6636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a9aefd5b7684d4ff8a86ecb4b764a4637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0976ad876d960590839f8ed48e56f524638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9b3e6441de1db776366d42b881b02a639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3452527697b7388ad4c0fb9962aa5196640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a6752d5a4435852b59283e811ab581641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbddd61d661e2212b4c272fc306ec3b4642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2406d5ed6a2467aa6134eb62f9b246643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51227fab668907454a8ca974ffc48e9a644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8053b8c626c44597ec1f0c40fc734e39645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b90911d05a59067545e253aa73b4ed6646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b17574983d9e804b200ac9191dce788647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6778acc3e9516d3702543a46a45f3057648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e492141fe093ae956e5bfd935aac444c649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d291e13606bf8ed8ea92b224e1c8e1ce650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736441b9992be8818123b7d6b821b835651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e92d5ed7342305deaf3a7c71959573652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff814784a85bbc199cd3b28eac44bad653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8c45fb99f540fdcb38f2b14b4e98d5654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3db7e1c748e7c4164b73618c11bcb1655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c74c05aafef6b78a9c99d0f58ae51e656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf43227fb16f912b440ab95ebf44104657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f212ce3169cf7df8762ef5fcc521fa658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed6cc73168cf5d406d8eed483c72eb7659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b2d82ca040abc11ef161aa52579c04660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d34860e6651f57848a214adca10ce2661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9956a21d583b567120358ddaf484f48d662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ff005ed5a85374aeb431418caef89d663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c55388fe1a29ba70389d65f18aa07c3664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5bb4480c2fb4f3533693a326a09df5665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f2c61e933f62306d8f856764ad0b68666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcb77740457ed9b6fd178f2c349f8dc667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a547f776593145b3f80b3ee3793329668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87355cd71c4ecaac84b076b655a52fb9669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc282a535282ab18e9016f23eb4093f670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4287a0ef3d8ef2c7450d46e94af41773671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300a820efd37d7345c47a018726510f6672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a4b7708dd9dc2ec9aa310f7b4bf14d673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88a67426fc087eae24ea35c16cb4509674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1458921a4ee1d23ebfb5072b1d5bbc23675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5288513ea33571f902c45d5889a90c89676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0757c26c15d47bd17e99d15237e94a01677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f5e799e118789295929c6e7eae25a8678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00250708986b3081506d6f5a3c458f0679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6971d92a1585e93ce630a12a1a6e09680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d455ef900e94cd4aab3d2c36c94e60c681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1127d9b40032a6e5964bf2261432b1682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8091a7d86556ca5d7961226a2e4758f4683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecfcb6f4f73b7d6e7af2d6320881ceb684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915c9e50f6b5e7af72c8524a4ced5e3f685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178ae72a8f9a57ac5111166bc5634c4f686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c9dc6ceab78c294d59bb78fa32a006687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58664774b2f82c82e65ffce645da2c65688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee553c2fe3d9bdecf9fdaaa9bfb504fa689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0929f597743550c732c6255c89fea16d690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbd9861f5cbcadb31621fe9b32ca943691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6d05142ed0d95beaf4d1f6a7eb726b692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bb78dd5754b32a695a3d771b840f20693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fa7b1ffaa5eab383a32941b1a9ecf1694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c044dbe6defcebe5e6fc1d3b6f0c43a695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74f877aaffb7964aa4738ed2cbfb04b696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a4697ab6c169e050e9a1f67629999c697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a6cdd63754e65f5e13fcb5dd91ff27698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f6b631d825b24630c7f2161a114f45699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a2b7a316c1f32779b557bb76b38afa700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a32359c0da247e1fb87105ff7b35fe701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c62abe985642ab68d3b0d197cb6e090702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626fb671606dee4d6912fdce57937620703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1c84507271b6b9870dd3ede0130ba1704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5deaa522ba97ae26ddea60af73cf5e69705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afedd56de4b2420e19a749dd949fcbe7706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af6cccf89c1f75f949a252ae555b71a707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e570dc0620966c9c0e0390e305b74ae4708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a48346a7df31846c56b329b548909c709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2daec1f0e7252510a2e6ccf365c64a0710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54043c442800d6fd2a6c000add0ad8c711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af590824a968bdd1b1b610b9597a0bcb712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19033138c20ad28490061040bb2588c713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d075a7c0bf57dadce2e2615aa2b0df714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ee1ae49b465d7a9ebc7cd16532b3da715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9d68a58c08400ce6b6eac8aa3b4da8716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d360868054cda30138eaa33d4ebb5fc717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d386ec5acd5bed7d532514924704f407718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53dd388667cd13c3d43825c764e59a4719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4970fdd99841c5c73d142e7da7d66ca7720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407f52d450fe095f191ac74b4ec16743721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332ab34258ca51cbe8d85904b52e2ad5722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4782dd284065df45a5cd6b3dc1808f723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff24f669be494e4bb264a94d9431b87e724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e83727e3d1adc590719acfa10030c5d725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12db28dc779b042672c9dd07923fb226726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5624fd636e30c4d7c73484c049869b0727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22ff48fc9d00cacddc85d565a8bb2f7728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf01023191fe547031dbcf3e4730c9e729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6592ad32dbed0aea5e9a7009f93262db730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c2371010b39002f1158f4c0a1422d6731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244a8108e26b052d586850b9c9f05861732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45635bdee2521a4352ecef6b5876397733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659f9f735ea838156bc2af8095b745d9734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac1ca871895a47efdb63047aab46f7c735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333e8187a0a58dad8ed31786303064f8736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d004510f90b361c3e9d25fde15e2032737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da897f76eb4aec80ffb62219a8ae44c8738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba7f77117dbbce8d149d13a533aed34739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07e94427a91e1f2952715bed923e93a740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47710adf39cc1561373e8016ca663ceb741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7b50114aea753ef84142305d0c44bc742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1517b537a6fe9744507d0a722be3add743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c07a298ea98c6adb0f5c63b356da521744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85dc5014238a35d6ac5bb8ebd6fd377745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b1556ebdd758c0ff5b79856ec18b71746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e522fe082d9c833949a3840645947b4e747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b021bf0b5b2b234c8728759d66ad1f748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd1e86d7080d4fa40aa32b38f70b7d6749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af693ad0ddb28b1874209b7e43a5127750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20846e6fc5100a2d5007e0f5611f7006751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad48d362e764706d25d32bd965551b67752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d937c2dbd0ba5f5b59741fe80261acb2753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3dbdb4eeb5b879beccb81b64a771cc754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613b9ebe2f1be029085a367a775a837d755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68c98ca5edee3e4dc3b8dbcc05546c2756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048c53b76856e546ea4e8ee075b30b08757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc614243adda5c5230738aa8b5e6f739758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ac25a4a8f087a865fb0140d2963784759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>