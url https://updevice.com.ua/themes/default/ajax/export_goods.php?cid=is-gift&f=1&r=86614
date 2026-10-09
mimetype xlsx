--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36786e956b7facb482e6efe5937eb3a01.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8eb441cc74b3ee1348b588654f489382.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4684af76aaf7d22856cbb56e9a21c16d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce524f64811a428c2e04a256a8ad7614.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa14c8f6b0f3fa52179215955691fcf5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64c431f363ab6a1c884a9b3267d10f06.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cf437e79d074e23ea36de5120cb4637.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f936cd93de9791c361dc79583444d68.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713bde4e0f574c25e7174a68aa7286c79.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db187ec79c3b90fb6c609f2a3925c62e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfa35e288ab288d51a683fd25ef6ec911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94791d5ca04d10e0a1337c51fd3ff6812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f620adfea8d70bd922ad89240cd8786f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843f2a7a6264190e96de11c8e29db23314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ec546f68289571386b728d08332fef15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f83f57af2373e22a2ff63c8e4741bc16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418909ed37f5254bb95fa6c0c325a58917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035781d7e94cc253993966f7414846f118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a263fef7d5aefe7dea5b0f3dc5aa2c6319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91fa06f026c2acdaef81c3f3a8eb74120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3684bf2a4a64b994b8f015e6de795b4821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3897f266bea3812725862d75f9e5a122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0971611aa48f79ec4963c691699e5eee23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b59bf7b0c641fc01c7d30b5ef4ed93a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c2e00dd19862209fa07ed0ee55739025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a2441a026146346219ef623c6e76da26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8a665b2c01753fff055de5de157a5327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f38c59826d729e0fdcaa4641ac147a428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee36ca8e452514d44fe036d5ee5bf56929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0ddaa44e6833a406be90013fb870c630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f283e57abe645f38c3a9330aee59ee5031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4500281e7937cef7fa43bf4e2828cf832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37fc7de9056411aec506e4e7fdccae833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c493c8b3bf37c3abb91efdac8e7bfb4934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e9d918ad46c53d8dd076e644e7809c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a0a5e03060d268e2eaf1a33125011f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe2356b4af15af6229087eae803077d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd90555629a046534c1b1fad751ba8838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c756fac6cd4fc8090a2a8e679487261639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f1dd619ccb740d76f54f35e0b8358f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a62a848775e32096677d15fec69deb41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89a006b52d1b9bc313ed01d9e7e349842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e3bf4b425178e864e18c6bc668689d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c61cf08af85692d2029f7c4120dc7a044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c0c4287cf7f1741893c1c25453b02545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988b72c3e416a4e934b0eefa39d0b19246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4267fe02804da319a74c6821b6025b0c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d89a6f7aec337a64fb104e1d46674d848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23230fc76eb440d66085263aa3a21fa949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9b42ac533806db6f9ac5921508df0450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2deb0177b5977263da1f7e9d52fda851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ceec1eb516b8b71fb6a8c66f3ab1dc852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aac2a0248f1e5e7cf7d89e4b2b4072553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991810a1acdeb8d7c7bf12999f5b7ba154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd932473a0e7a56fcec23c16b09b1ae455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5b96dfcb7c91ea7f4949f8936bedd656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9f8319b77549bda2fe7745ebc110e957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f2771c22fa014ca996717933554af058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b22fc0707bda62ccea9dcaae589aa4459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cdacc2b93e7763ae96f21b0f9afb7060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28019d0e12cf6b8b92bd09d9ad8b77c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ab8ac5022cf8e2a4540cc7da6e10ba62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14b2fe2979811857db113bd24ddc98e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6163925319714bdea88139a23a2a8b8a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8758d7e82be2734424f3f96b86a52c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac583194ec3c42d8eca84cc9209f268766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbf97289b69c97e4f9223ef626f280067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b186f3c9746a6f743f1b3e26e88fb868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1502d88f9e06854a55bb1e2bdb45c5e969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e916b8b6138df6b94238ef2922aada4e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0728ff6cebde5bb9e693f0bf622b1d471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f0379b781a44f4c5e465333c8da36372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64926e586797b764bad6d2407160242473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f843201e570a61862a1741dd0641e1e174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00520bd27452571ba967e2462804e9de75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b578ee03f8dbd6eceedd2e8169354576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9361cd90420386caa7a0dd993ce1e65677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a284305169597c785b5ba6c5ec419178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0100eebd9bbc12ab5f8a1ceb8ca2fc79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848f54ef7469b86d9ac16a7203a64f0680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b706520f7dfd48dce669b0eb9b8bda81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcdcd3c8e4944056af181a0eef3528082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9028644bf84fc3fdff3e42e504c0377d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73cd4651230824ef8fedbb78a5d92aa784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ba129d2ad2d5bb5fb03ecf00ddc1d185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e36582159a70dba9197034ce32315086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f092cc623bf4c287bba59e083d201e687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3ddaa5bdb3013bb9bcaeea16d6745688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bed1a520b4d1f8f51d357ce00acd3de89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bec22185566a1c585f1bc067b21d18890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a86048a1912c050847c7364ef65dc691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911f3c85beb50faba7ec14d5b471f2f292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11fcc8e99b9567b3ba82dad577aa1b893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba446ecc0fc79b092d9410cee70193494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c94af71af05d9bc9c8ad036d488e8c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7737bf0ab8e227740d0623c7c87839c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d129bf8dac5dc821c27c6a2823ad1f597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c1fe53f626a8b1c4cbf4ad95c48a3098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694bef8d573b870e2de2ccafb6cdac4699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3def44151ff4ec558992a45dac666eb100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cc8831ff7aba9e1a031332137b7ce6101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608e570af9e49ea72f5a79c654f56554102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f722c5888577df9a9a1e089dde5e255d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3181bdcd1be739c4b68875907d515106104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483158775cc82184031eaf444ef3edbf105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb1f2e4c10c09a5e5f6cb8534b2075c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f942c225d4106ea836bd72ed71c3aa3c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25ea6e4364440a0b27633053071a2ec108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e95b1742055274db10bdb0f007997d0109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22a46a66bfd7b8a533a84481987b16f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba28f9da47c84e6ac87d720ffd0ff399111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c672345752dc92f04a6f54de5726196112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e023dac68154042a7e644238b05b71113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f49308b75c9e7798dac44ac4ea7d7b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a488cdc02e1de8633220dfc6e3bcf71b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d2e6c2b010988c501eed2c1212c2ea116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08ba2dc1c8a1b8f8cf325532f3c8281117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce73b04c69cd71efc662339db81231a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b406db6b6c43d3c0d7c80ef8c7de2a119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca55ffa8c7c91be76f719993417dd9f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54dc1fe79bada65bd0405b60c663b3c121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e42821d490281d3b5c999435acd9ce122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c8d5c674b8a990e0f0033c81be72b9123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6089d40f34c049fddf39679d7d1c768124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670a30c17f780631548a8b8609f04ff6125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d782732fdc752da9351ecd728b5b71126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ee8cf508e5d3bfe6e7d781473afdc2127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a21de7dceb46b6f6126518bc285507128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166c9c034674d91c89ac92650a388b61129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f281b3e36b54bdaf85388707c9051dc2130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc68a96eb7360527f666c902b55472c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb12f6884ea2dd1655701c768d7c883132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f187b10d4a6e919eb50a3046c5f82918133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a6a84b5db2b6460817cf3d553f053b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9973db7213ebb73f8c73f6cf9a2f6cd1135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d862c6e1882ebf0f2407379349e589136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb9aa2f99a6cd5054f1ae0403cd1a73137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc07ef08f1fea3ab37226218e7b122ee138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf4f61ae3e6b6697deb0bec04850b11139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c71a1852ae553f2b04f9dfbd9768bc140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10d64015e9272d6ac3b3fa5bfbd0be6141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1470915fbe93ab6adada1718e0658621142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2968dd4cd4121ffea35466a2cd1f78d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7a6dd968c1e98b622285826583bf3c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5499eb88dfe66c3caf10eca565d55b7145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a426b238c5c947e63f1424dab6cab231146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec27df8691bce4334bf40280f616561147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87f892a8c1821784d2c41d576226b35148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddab47b4491f700b2708698b3e822b1149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43790cf1cca9bdf8b39997d4528b2ec150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806af6f15416f081b83e750cf8e896ac151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658adcfdaf04a0229bd69cd3c0cfed65152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8ad0f15a31dca430228ec28d4ec0e3153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bf84c33bc189f0822ce52ed672d9e7154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dad15308729897ff64c42e8e938cfbc155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e94f3124e234f10cf1618f22f73cd1a156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b582823719b8c1d8cfdf0ca9d57dce47157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce436cfaf2a766ff080fc9a2a43f71aa158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65123e9d6d87d787b63c5b5cf4527e38159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804f18d05ef692e738f616b26aa1d9a6160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8058797e07353136f4b5c1f97d97cb161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d184b9d37cf2ada3c1e510196af8ae162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b181b1ec8c93cc4a39b27621ef8f37163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad29af55fb92af4333b8d5f31041539b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f391badb2ed3d34d7a37c1103f1a1e0c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8fa1c9da23e2bdef51fd666f8c1a9a166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c34d5657a7fb566d948641e09bab21167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d8b483c8928562250e4d5ddac2d4be168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685844b7c8e2ebd9d40212202d112326169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a92216fc31020a1fa45c3cf0ba5544e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36d859ca103fbb010c553a926435954171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8da7615d27bf161067005f9f938dcc172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad8a979d4caf5be94506d9ec14f60d8173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8e146b7ae6c4ef0cdf40e347eaaca6174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d362924dc8dffe59bae6125203b4cbbd175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede609298039d928090b2bb509112588176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f74e5054b9cc1089d91bed3ef90cc22177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf02aacbf628d30f471d63cfba7cc7f2178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196fbbc86bc47c85f3dc691ab1a4a99a179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1292231745d3e3674913be772d3bb48d180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3d19f6e48bbaed13ec662e036efa9b181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83782ece131ac53dfdb35d395bdd1fd182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2ce3ed52cccfbea818a5c8b30cad81183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a1d98e7594843d5be01960df3e5a69184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31d447a5d348d70c85e67873f032e23185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c452d992f7853b1b31cae9d3c22e8802186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194f25e60d64b1331568da02e9094e50187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774d6d4a839667a5171592cc766e1143188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac4f273c819b0acd9aba585f224a1f3189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eebb4e5de3beff3122236c55cc7e6e1190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5417b768eac12bb9310833e8db6713de191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa1b1c47ee9c2da5e975fa6ae1231bd192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e34713500715593705e694a7a66798193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17fa356122230ba8fa22c4912243266194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab26b393ced3558f535734a70ac60d92195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d5acf41f39c4e3a7b5f8060852b6ea196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1864e9f44f89e54d269ea66d03635fc8197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c911f2d893c388954a0deafcbf065bb198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3960f0ed5e198afb0f347a09090d4bfa199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30722111b912fdb860179fbb2ebf3e4f200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ca8a11b713259d280909117cf6196d201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7e3d39066a72061e051193073122e6202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a01f11ab2e7b075bb45f025de53d16203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aee235f459eb74e601312ee770250c4204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7024682b22a3bb29e7ded35457ec712c205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9290fce42ec31985af675bc8489f7590206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ab6a8bab09f46ca398911917832274207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4610d1e89363cb723e463a3b1c825c7208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2dfbdb789f09b103076155b5ca0c33209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93a96fea0aef2b99cb1c66720a877ac210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bd116a3bdea478a315069a8239c42e211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe625b85b7d2789b58f93e8b259badc212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caefc90ca71accd7e41e5bf6aafaf046213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a93e5a7a0637944a96ad9b96dd43ef214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6cee31bbc8925c0910b5515bbf6364215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a540e1c81e12c88400ee6d592dd1b2ab216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05298f986ecc755eaedaa2db6e4602b0217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a954e33170a02b563c5d2e09546e5dab218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9afd6ceeeddfcea3e8d77950b61930219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13dd55fbf609f4cdab382487e5ebce84220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb89ac622d7dffb68572f527f22d41f221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608d99197226ad22ddfa7a6d6510d295222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17635d15d7284877cae110acb43d7a4223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e770f9d71c3bfc7351f9274b7836586224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6d1be0aa416931221038144333c4f8225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1d1869d6bc2edab9ca768b0a835ffd226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88dc6cf40cc97f8eb2ef78ada6f2657b227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27bb55bd82411cbf577fbcc55f7cb57228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ee4c999b178119bff54621fe9e8e39229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45853f8a1d3a3740c1ed93918b0b884a230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0a5e400ee32504f1c7ca7768a63cc1231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99221655b90c650a77dcceb0fb9540d7232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337c3c937be490fbb8ab0152f86856f7233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fcb80895e8602507486aaca0745a07234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b14b95fa30b39bffecd03a219a9390a235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556c42a55875e5d1fcbe2d882466901c236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92afa3c0ceac9694533f34977dec7a7d237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810450b9fe0f2bf724b25dd56381b491238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2348610aabbd5384ca23744498eb4d239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe24e62a22e2a1904cc656640f46859f240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bb2be5d566db42414ddb8359db88fc241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee20066c0bc1be0a2dd43f5d62ffc698242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6a075ec7adb2da9f7db90e73abca1f243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83317218ed838c0525939327862f306244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ee00a045a3682473a4f6f3f43a5841245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d9dedbdd0246cac4f9236352787156246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5557b0c2c0ecef0039ee374dd9dd09247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10343b0b78307eac977624509f464b2248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9f795d333bc4679f2dfe4da3b2d82c249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ef41775b3883578909838592d5211d250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c793e2c6e4e9897be899a64fd5c9bee7251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdba4b500c17aa0eb1826351781788d252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9069db22444a9dd2bebcf05516bda70253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451124aed503cf5924d5f4d23062c670254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bcd0efe70b8ecdf2b34e0a5585e715255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40601f4dd120e4b1d0a88a8f3598472e256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadaacb91c83267bf242da627f9993fe257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5e9d8a07f5b0c5898e23d5892aa40f258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c2fd2a1376b2352fd5534bbb1875bf259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976739f6f67a9b187fc950edc6b62423260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29960eaccf1455901050ca267f6ad7cc261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374ddfae256a2e341b5d0cb4e81418f1262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56dba0f2c139fab6ae933ae5fc9da07263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac96cfbac82316222f728bdd26066f9264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bb1c4daa2972b21fa9d0096ebd0af3265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d0e03046ef2f3ff7873a97355e5bf2266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d481011a17409d700188a7078598551267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10225621e143c9f44b2a963621b55609268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b4a7442eafc437a62e6db62a9ed3c1269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63354fb401cd4e7dd93350f977c7104a270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4251d5ab9ab912544cf8c900e6c5f2f6271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e7f45cdbcd9b83c6202eed69de1d61272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aced9d36a22e613077aa6f021e3e105273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828c63c37c445b82703bdcc9cac37608274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffecf6db4c2a658639c39aafff4239f2275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb2b80ab6c4dc8905806a99bb81c556276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c5e05fa00c389c31093a0c33e70b6f277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da6246cb6bf6243ebedce9882732505278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6c2229ca187d7936bde8b46788be86279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978f75afca7233854064bc37b7174145280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b62b2cf8eeec6ff7e89a9782427483281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe037e6d7e82bc38b1e3d6cd5d694f3282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de38c291136271f9b2075b12fd991a22283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c149be346e6b6780ef0d0c00c9889d8284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56732a6dc094f3e49b217f1d8fa8019b285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0a607317c9f225126d968cc8dda898286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429f7a1cadb1bbdfd7baa2d0d5911680287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878e9506cf1df32fbefabc9008c93d68288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b94ed3e311f277edde6b9136ae801d289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a453925533d084825b50df61be68448e290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e0693047134227002555b1b79f753e291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a7f4eef84e9d052b9d4e6735d11856292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bf40fdae5ff8a772cb5eefd7930c27293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cb88b1c9840963dc7b5c2dd293aca2294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d4dc6c725b7669a58b70ab6d3413c2295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc51e9b11550e37b506438f255b6a157296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b002878581efba0d46b538c23aab3a297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417a8ebf06045b9c8cc66b120e699e6f298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713bd959b423f1dac1ed8a1b7f458201299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642e9646005f44bbb383d6a33b9a1626300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17013f4fd5a8295634e77c687aa5ca0e301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0464ac1fe85009a9dfd4be582a081baa302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccde426a5d4b1409a65ab51db5b36e0303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3645d7615d45be3727a05b1c6aeab57c304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569080c330d64441650eb207ac223f9f305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433fd8b9583a8835d15391cd8ef18982306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4c1dc628363e9ce4eaa70c54a2e310307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee55e155dbd8019f07b3a8bd56d4e96308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c3630fb93aa519ea4b9652260562fd309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d88b81d258970b7abdc8d4ef3dab4d310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4223b6be46529c191646b598da8dae311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ecc0c4c0722461f716c484f8a2a4db312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd2e8c0c478aaf100c636769e3684cd313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15884e7f622530de227dcd157e651e2314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43eedf1cd1dab80405904a64c3556bc315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a46933767ab6dc5bffed17709886f0316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989c15633792c813752a6fff190b4c64317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d8ae6f19681f17f0257337494a90df318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c0d2c102d1811a77b47c9c49ecca30319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5711b2af6200b083ed1f0467d2885e6320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6400c28df2bfbfed6629862701fd07d321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76ff1720062c94a2eb24daeb00f1604322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9631cfa0427cf6ec432b997e8be4ba323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f01908965b2275956cdc4da78e8c440324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65306507314bb3e1add16f1b1a5f8439325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c2050a1a2a5ed134c0e75ba3b531c7326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15119e40153d97538e38c723ad208020327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86798c41b3fd3edff418ce49d76d256328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9e07c9733c51fb5aeffac1226dfacc329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2382f9007ed6628e48d553e7c154f07a330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4511c5797dbd6a5d1c63d85904d4458331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a0569e373cfae5fc11250487df8529332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10988655c31c619297d8f9ff3a20082333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6852e801f986a4e3067cca267980ac7334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2218fcd5f83c3e4450b9d6a3f97606335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9835098af35fc8ba22d4e1481e4226336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cc2d49d963f6c4c9e9726e31d99cff337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406debe136067263460a3f402ff5e0e0338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397f75273103d9ec3de18ead6ecad4bf339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0959482b6bd7cb956fb6e9ae76d2d6a0340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad65c5b398dd85408eb07f7cd14798c341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a606d47d75181d7e789a96d2d09e963a342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb85250af6cda5190110c73a92f790a343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a60362e71776e7c4d4c3821030e70f2344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcc1e77a74dc9c7fa9dc002c1acd0b7345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0f05063ab9c7cc0d500fafcbc9d66c346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fe659dfb67fff7e2862e769480e627347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb750477a7c96eeaacc928867753ed5a348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f51cbd814b09ce149d7e20c44409fda349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74583524f086b804244136e5c089ace350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bfdb980710eb1097e960c4f4e3ce60351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5536854acbd44f7161ca7398232a2ffe352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5232126d89983b12e212d1a8737e3946353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88692ece7f1a58399d67b35135b36be3354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6806cf7040f29e212186c504181f9a355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5edacad8476db9d1dd058ec2cca7192356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213a2b797d3c0a99c65f6c4932dc4cd7357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ac602d9ef670bd11526e2723d11807358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93322b6a0cd013d318bd150e6c7cb3f3359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b6f6505f7100162eed3b702e49b863360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32243f74c3d59e1899949c2cbc88f69e361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298a3aba7351390e01884049219502a8362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17897ac1fdbd2d53a92982db6434034363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db92678edb42ef7bdb7e25f54a29649364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365fb4fd72d140de37e5f5521828ff99365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02909de5186b79cad32762c015cede5c366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0bae79224885d5bdfcd439d30fb406367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0826b93f4867b2e313d17335e638133d368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed64b7417c1a548a5d2cad9620ac1550369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ce17cf490959ffde448ad83dbe7289370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607ae5fe5cd5a1ae08df3d3ff2f4dfea371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5010c68aa61dc661f51e65dc270c7966372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23850a03a089f74d1abcaf117a812961373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b501b34295129a3ae8ccf8238fdeecc4374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7609792cfc1da01f7a7ae3784c92ba34375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d8d2028fb88a256a267520a8bc29d5376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14798582b6e22b86401bc63f4e74941377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15880b7c61876dce673aff5596de9b0a378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d4ccc2f6e3956ba0af0e68b038a8de379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928f9a66163001a2200fd657ad71d3e3380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592d5132f2111871094b5d0c4c867fd2381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87889148b64ce0c4339e312d1bcf44b8382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af41a240eac74ef695fc55507d8f354b383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9176f60f60cbcad537af833b1e0b9b4e384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30805caa0a0a08c8e2401ddc57d6970385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cbddd8cec08f7f9508e45487e9e557386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca4f1cf57e62b33e30c6c7135b4364d387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9238b03e77ccb9c1a8912b9e7e4c313c388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da42f36c3546d3a377642892c538ca0f389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c53ccc8b01bb8dcfd5584de1611322390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5a5c107e95f93d5d419e8fe95a4a87391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135b48c0c5dd5a7b5c9969a031582348392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50b53a59318d26beae797d4b2c77957393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b666ada118145b87ad84930a46d14d25394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6727bdcfe0a9b321a46a1b3778c08c78395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bc92942125ebdc141e073788eb9282396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e58ed26323a27a96dbe4358bca8223397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d02ce0c3036c8910f2fd7e38f9b42c398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32ee6cc38855ce6180d64c80de02685399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26aa99c3dbf34902b156c30a05c7634d400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bc2d400fffa1d364e8971ba0302013401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642673ec4a056c78a09fa23663a87395402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7617e011c64dfa2bb7849aa4efaaeeea403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd50ce18be7693bb52ebe4667654010404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279aa36c158997d6f3bb041838683dfc405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb434e5da65c9a203c538f373b95a34b406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d1bce2e7e22f66f19b7d1e0d77311e407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a7345ff14732c64fd87d53a3d1c063408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0544a100221b3fe0f3177cc22f581e409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8dc24f5c957cc5bdd17a558b6e87bc7410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e907948a39f2236f6c18a683e01c829411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca59208118dfdbbfdddc437a08aae67412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542533bfd52ad386a0a85d0b7a4ec7e9413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cab6ac32dde6367bf72f275b812f281414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1ed1008cc67ad339f50315e14c8f3a415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e878269a5853abf803effafcc8b31b68416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef037755c4900e19836864ea16ecf56417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad20eac41f8cc46ad060bcc1089fde1c418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02916472b8dd5fcd38d00e6d241397c419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e41472fe1385d5d9f0f6ca74d7b8f1420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527828d41ebf2fefeb4566cb2122ea16421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c0b5a160e5a2eaf0d9898d6dc6a98a422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078b1bc3c2c6a030e4d38728bd7fb63c423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3f6f6f2629dc52747dc363f86a9796424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41ca2c29dff55891173a11e07bcb1d9425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4b567c259620f79f63ea44c4544b03426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7eb7f9e767e2d6cbe8647c17a7b0c71427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1803f376dd1175eb31af83185592e142428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56148fd554f15f169f27e6e688ed7386429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156d725b28edbd396a86c1c3be02107d430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf687f7b208aaa8af383946f4b13df0431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d2adfebfd2fecfcf2d8abf2764cb7b432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e068d667d24580eb48e51ca14fd87a38433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42ef4f1859eda2c4415f6adf43d7214434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdabf10342cde42f66809542606c8d3a435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73b082819f125be1982da90cf73512b436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2acb74c7b36982301a48e2a270b77b437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0551bdc796beffe0dc76a3cb25be7d438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcd07d35a8488081f3df8142ae506ec439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc9156ed6e13e049013a3e32e8dd048440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fac3ef51c0132ebbdb75c6ccc72c74b441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1418ab8f1a6ff031b0cfb8cd107b71d442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3bda88bdd228e3792358a9a41e1d43443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e55f9a6355bb1d4f90220bfdbbf62cf444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b282fa30646bbdb21e1a7a0e096729d9445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428b2f8770f9b830f3c5d72dad2bc9c8446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a7496a2f28612a3bc16291ba708bcd447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0934f5802991bff4053cd57573033ca1448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68585a5a7688fb3f19333e20f739e3e7449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760a98d5c91cbc176951e84dae48a2e4450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc399e9e8fe1b0d456c820fce77446d451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09e3801d19588b9959e9c23c68a15bb452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25b1b94e3435c6be461a7657e9bc014453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4190f68084e42bd72c146d6d276a824454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a83cd2f36109b45321f8ffe1f73b93455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5b9e8d4f91a07d7a6364c602ac2034456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0fee868ce251b0bb289dcdb5a491c9457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8cc527dd44bb51f539491fbf2e60dc458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f237f57da0eff6bf33f7632fc1341dc1459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f53e82d35281f0b5f270fb76e078e2460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7ad8f225241cb3d52f23f3f6a0e1c3461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444821a6a9235f9e57e0c836af183ea2462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d870db83bfca9a205222f3ee05131fba463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77192c11530fa25c4212a911c1c5a516464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9dc67aced6699fca90e4f682212e34465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc0412b95972ec0d923b3f6be8250ed466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbce38c5a57d8f66884a5d03d696a23467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a7ff44feb973da5a30c4aa52995893468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5132c8ea4e3daea29e08db9cd1ed370469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6d2bb163bc5017ef36dd20b8b0248b470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47087c01e89a25ee4cb7fe2bdf847090471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846f50ac65fb33716b29423b96694253472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1e72809325ef1f9a1676ddc4889a5c473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6db2e48ab9fbc8c2c3be0e1c8994fe6474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994cac25bff9b0fe7bf3a90d56990208475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453ea426412924203f8da6637f46c6dd476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bba9f9794ddedb17bcb3a934dbf3ee0477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58f2696cd08b53d8d5b34d2fc660a2c478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831c46854a9a2c4580f5e21a8b65ba4e479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421dd4f0396d243c58294dc740d910bc480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8def3a0f74ea5c2ef982cdba2d68d16481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65740fcdd2542fe5f619a28fe9bccb06482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bde6b4cd5e3d904f6e2321b04b01c4483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321888935b905d4c94679e08b6283239484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f6d447b5b19b0720d078a9c1912c5c485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c595c33fc5134a4537dfececab641146486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d835c2c4c5f09aa2da6cf2c484b7b2b7487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09367ab6ca8c53aa069346d3d2b768ca488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30d9acbd95770168b5143a305facb8b489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c736997e6e69c591249a5c9a3c04d46e490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f9ba7d8f64c0d11d1db17e276ff72f491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943758869b5d3acf5c271287b6a468ab492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ef66360458a06203bacc4d6e6971b7493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c70f8413ffe1c0c3c443b9c84d0d7b494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41cec689424c7745a11923064f1e22d495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cec720e3b8e628f5627fc18365b690496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c28849ac49b71d12df600785852c48497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562c747a93beb2b8caa99bc45b0d257b498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3479755da1f2f8e5d7eceb08ab242662499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94db095d4d483fa3d7d94e7819f87dc8500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb53a2034a5bbf899791f04e641f62d501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfb145456b5146e718a7c61c16d4b03502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c65c02a69ada6d69962088af78c45e503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a36e9f369f392a72f2c974dea9099bb504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63048b8868f15eb2af6ecc87a56eb78a505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84ba255d0abfadb07634c2261e940c5506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c01602a3937032ee31aa232de5a5229507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1cb8b4181b37d657e2a13d0108cf8a508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4fb1fcaa369316befd6abfec183aff509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d0607dbdcb6a38e22e94bba95e0c62510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791ed9a8b3aeb400ffe2b8f7c9674fdd511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e126293439ca2986c00389ef5fd54fc7512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276bd475dcc2da04bbd8b0864fcd4949513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f487d490c616219dd54f565e5c520a80514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbe57baf2e44cba7611b828899d6d7b515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3171f94f61493fc2aa74c0df9ceca97516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a0cb620dba3917193f5bbcfdea2b9e517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73dbec15ffaf0473a5ba3a7190d0cfe8518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7279ac3612230617df6603621ce47c519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ec468b93b9734651b720fc267fe371520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea4a94dbd656279a309d3289a1aa6f8521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e62f1518cc29c1240747106e213b11d522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d375d5d0bc2c3a4c2beee5dbb84f6a2523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c2d12dcad1b3e70fb024aff5a28b1d524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4298daa0f7e7c5cdf12397b64afaa9525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a481298deb7a4727be7a404be0d31be526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7454f7951248f2dd9880a8b0d55527527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abd7aaadafd1b3b8d4ac73e9831f946528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ea216a50be17b59f842dbff794c8dd529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfaa7a4a05f767e387ad844f39d604f530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdad4c7a2b5a4ff15ce20081d052e90a531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11deae7d63d32040662bfa98c943629532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfea5d0388ebe7fff48f24aafc60d8c7533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4433100a2a2c8b209dd097b9a1a179fb534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c944cc07d8b83995d39d44e044e312535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164023265715b0c08ef67702c069e543536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da1c1b6ac0932bbc0f3d6d5f4e53a87537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df73d3f9d65452fd5d66764ebb99db9538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2755e0e7ca63542c526bdb8cd0d93f7c539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf3102d55cd745d759f689a9e5fb1ec540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b807acad96de251f78748876b44ee8541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c823e720bda5c9b288be1ce7d4edb10c542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a206ec0a4b253a7ec9068e2cba054096543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09a32fc7572c30702ca831638963ebf544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ed2aa635bb9ca1e6a4317bfff99d91545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce2c6c7ddfe9be838bbebe3cd95a5c2546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b790d57b03f4738658fd6c4107a776b547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1946c7df7ccc4bbd8b3255cdee594319548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9184145c62cfbf6366639ecba3db50549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d178fdde434bec5413de9ea404b869550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce14d9a5ec1c20122fa980c3c7b761c551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95dce5be6dda8940c4de6d752260f6d1552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e389e4390b5f5931e07edb4b63b56c4553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c57910feec81cfc80b1a8de6206dab554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e0f70bc9d57e8a9ca8c7ecce58a8e9555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ded2a3f6388a736f14077983bb5a2f2556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4deab715927ff71d326f7c67ea2ad7f0557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b7d51aa157779ac6b7e4a5291c8323558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4558a9ded9a7cc998a294fcb75160768559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe09f62b858dacca0ee292849929187560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2b26d18eb737f3275bcc87e1c80607561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c6a72ce6b5ff8bb1be3cca5e153434562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06ca35050a574bf60d573d1ec582c4d563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61dc066c7aba6b89dcdd9629e8ee43c3564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c70c2316b56e95e5e4f886754dff19565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28cf74b4b557fcac7f6c3bd8b7f2269566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d65cfc6690a117d4f252ba25049579567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e87c0ca1c0210906357f0d61c239813568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e528b0507ac66bd7404a53276a9eb9d5569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13127d4c113ffff4acaaa9b57658b862570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbff425585168804fff49b58d16cd403571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e880fcbd86e64841a853eac9b74ba0fd572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401fa34843dd71d96875fb37a0bec476573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac65f775c9576d16f283acd51cd2552574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31390ed9d3d10f3a4c32a309a6101b4575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74071bdadbb27bd7b85ca32d4870e34576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a4783d9a79dbbb68f31ae2b4435361577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfe4b657d5c4dc74f8d05dbc4e74de2578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd81cd068d101cf4006b4f56c5927eda579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cccd3f5d4dac22b1809ca90343e4e0580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d858d203474df8e0ce87dbc833a71375581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5a19ddb14b361909835492a3074d6e582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8556863242248d3f207f23fcd010ecfb583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d1064a8c8c560e4527c6412cd23573584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3198dfced635ca31df040fdc31d314f5585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df9429473235aa30c29500b95253a81586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c35e338c36fcae8e28066f2475b852587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67742aecc468c7192a44361e49e32bb9588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d368988442021cf7eb839c0ad72b36589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0f1b7bc9e6cda68398e8b3265fc16e590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063c30fbb0616ebbfef1948caf6310be591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee902451c583ec5270b996ffc6723206592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc482b2f88abe5b7bb5f2c11f6fe62ad593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7904db2d36a355e487f84377675658594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c4ff054a83acf67b4d75d9c455c719595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acf770914116341afa10fa2d2b3337a596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246894bf0b5c51acc21e57501c97cfb5597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97e4d324687c873445739ade1250229598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bdb49efe37ddf0faa6a091f51554e4599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf9c6847b01a355c92e292279f21adf600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d100e89d71045d1c6b0e68b276be282601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bfe29e0f64fb931b2de17ab04b1882602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf9029cb09fa98dc006694c596afc44603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37131dd456cbd03554cbad220d69df1604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c5fc326a9fa77f6b0634153873a5c7605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723acdccf9c5498a50f6b003c12c1db0606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db3c46ab582eff737d8a59eaa297094607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bec173f06625db87ebe54f575e1a85608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552d94304d2523582dbdec59035c7f9f609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb5c52e307ba87bdd3ce0d5a3f1b46f610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9902600f7dbe5c29b61e33e208326c45611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb13c24710babd619c786de5c4f98c70612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cc4a7e9839811e4ef56d4c06069a3a613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cbcaacdf5e63db7cf3160e0ee60cab614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201f9c14b875b83b5385cfb6dd1f18af615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117ab526bf02c6a9cb51db9203ece9af616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34dcbca7524eee8b50308f1335b5a454617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babde9953f38223b37ebd2cb1b92ff36618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e210c4f3cf1c55680b45fa63b069c6619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d819b72ce27ccee1be6b18a2bf40c3620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56636b9a7c85a5377fd6936ad0b6f65621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5be1eeefa036c10ef00e88056b599f4622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0ade9aee404bfe8ecb5ab820f87bbc623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0f542332052f92258faf33f3420a43624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638dc321c476b41a1be5ce6b113b0373625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b1e90d50c728cbdc83cada6ee3db6d626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f8a8ebd529e9f8fd9557815be77f9f627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7251fed2a0514525d2993b8eb59182bc628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f69fabaff7fc55eebf5f681d564683629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a855f0157a5a887551a08928c5aa419630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248ce327645b548dc11a6c3e5cef34d0631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc88d6e243a4822792671fa4f5abe2b632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a18f35bbd3489721650e8b837fda1bb633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c0b8d4e7c4553947d23afedb899b53634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb588fd09d917cf32621c903fbd6e1ab635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384de842c010f417c51075dd254ced15636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae97aa710784176dc0dcd4bd66f3b052637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5129f7b7df431221d766f0b525c4a5638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46dacb8b1b245d4584460e2126e55749639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3d41fdd8c2ddcfc31560da373f578c640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454aa3ef16d22dcec1114ceef412af0f641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26395bcb696bb1205a1239f2d35b695b642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a981d1239e5b429c39afb0512e25fea9643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2136d1835c00a774eae077474d510a644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f029ad238b6ac5cb4f4dd5a07e2612645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19d63d16f17f618ed9b52aa1f6d75b0646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e2018ca9aaf5f97e79ded5a7d01ac5647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15b436b78f5a86dc606031d3a6f727c648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a815f4652e7177b20ca0712214ca6c3f649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9037b0e5d5b544b4eaa1e617293369650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ad7e091a67df445066df9af2850f62651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c97dca951c32e1c6e8eda26b38ef096652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3ceb7ba96125cd99562b212de55d39653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9239767eebfea956c82f76a8433c83654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb54ac3d9afd2cd25a81a3734f958f4655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d054e55593e3617f7ac9530c44cf2f6656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9573bcf8b087461fb58bb0597531618657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d3e8977d3a58866482af54d139905e658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19760e8b1742a0028fed25ee1858c06659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236d135b1a7732c1775fc434661a8f29660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c2c16b2bbbe50b00c036e59d40bb36661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a53f3e7b3e4868a3c7060664d615ddc662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9dbe18d7d66d60cec664da7d4df3ae9663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cba32acb45e18e6a4addbbecc6c093664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bd8726e6c9d914d2788b804972f53c665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93c11964ecdaa29607f70a39966ba98666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb619d5786308d3f6ba8953abc1af59c667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbfceabb36b69e9d4124673cf441720668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce87039c22e3cda3de85d5ad5be8018669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb28010f3b1901b6839eae394f3fd31670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f0f4f13dac1bdbba46593cca5205b7671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c02ddfeb358b1ef1220d85553d61a03672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbbf8cf9bae798686d3d52d341aab65673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725913b5033cade4f442469a6e47592e674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6eb714e053f677e94858efcc9030ed2675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f518ccb02d2e80a03784714b2f4e9cb7676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13c5bc83062932212c69884bf55093d677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e166bf43f3c72cd41a73d7e7fe656ba6678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9f8414f4492eb558284ef186ce28fd679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011afec16ba4d3a4b901d7943c9e5964680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c72729c3dcbcc6a8024740a1412084a681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240a54295a14fd6d11c3013a80d00d47682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8b5d0575bab8ed2bac4d8c387b7d7d683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e972fd0a505740e72dcdeb33ecb56c9684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d0bb8cb8a2ec46a2a429ab0a8fc853685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1059230860913a7c027378da4b8ce99a686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cc1da50fcc256403d869ad900653f4687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ebd4f05f5785845d7e2e313acf68cc688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a78f054b191c4fc2fb2667c26afde0d689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb78cc6fd7f713f6195b8d2f24a5c564690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3d87187b5fd2ac4cf99310ef59848e691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6985d78a317b682fbdac9594007c53692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f30c6c5b99ad05afa5f2c4d371b7583693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032d0caab2deb196f9dfac7f8c9465a0694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6160d3d8e18f0b47c8164d4728c20262695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c193d61e00bf986533695ea1ebd60ac696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b0af4a4bcdfca9fa3638ae72b8cd19697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc3fa9e2ab032be4424970e33ddd6f5698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760f2ee60be52c90b8e3f1c8ce96e153699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b995c3a310aff59d65b6c129975f3e0700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe76224b4e9d9006404e9ab780fc438701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71eee2884360c3648e70c8733ac7438702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f287d7d964d48e4d631b9976bb3f3289703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b644f4354597adcf1e42dd25563f67704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afc24b96be820fcfad32f238a457b86705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed1efda3e81c9ceafcee53be64d1763706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5153e61b7df8a32238d5aae5058890707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6311e5d1846f2069e6023324f376448708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2fda73059f1b767e4e256d092566b2709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924e7a148f87065b1d96864237224992710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6c74522ab5a42d6fca191c0f076c48711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522275dd8dcbe1a025cc6158e786a8f9712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e8b9371335bf064913313780e890fa713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24e747b0568c1a8cb20fb4e9d3b105e714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e8e624a3d7ac691f37d3c2150f4e96715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda3b3b7dfee2caff146c4120739687c716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3f4e2472bac5f3e9cad3d13a50976e717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8fd3c9c7440eff2479024d2776131f718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c83d380ce11d9637c1db171e883751719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ad798fb6e5a2e1ff0b7cddff986b88720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a71d388b2336cdaad249b3ea0e3a336721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a587b9195f67c30d09ac9f596e57a438722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095846ca7a81cce3cc82c9f419a9c948723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c21c5b0444b25b1e9dfdb07b7218b36724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921b272afca3830afefa9791fe5fbe39725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff1b6860eb7e4cfa383150c0d9b93e9726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c044f9b29ea745e6b6e403de614cd8a2727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c3cfc9c3fa9a6c8d1e476249819d82728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94dd6f6f6834ac3841ad36e38386176729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad162a98330a1dbe315bd7bf1361498730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd75322fd2e60831f43d45790c270668731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2098d6fbbf93d19bc3dafe9ec44a7c44732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93731b865b73dd7f8485f4f38ef3b124733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49297ea97d13b9175c9af0e24b241a9734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edab6f89bff54c9b32671bcb7a4e9746735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6261d824947f7ebfac8a95454f90cb736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945415f3c76ee97dcd06f97572c38027737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261b427cdfdcec94e23b59d621437ce1738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02104736fd704ddba1b106245c117664739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551ea3d04b3dacd776bff6a62c1c70eb740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8e0a745862deedd7175a0beb0b0179741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcff37aaa7da2787ce358ed9876a5e0e742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e5648a8871beaaa0242ecd304a272e743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8739a50ccb71922e1ed4bc1c6cb7fab0744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f665ba0991cd622084340a185a0efa2e745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd02a26d640ba2f21321ca9e57952731746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b28b01c33ab5078afc0d004649a1228747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59b76f4d133d43c85e155d3053fa455748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe9d5fa46f97e0ee42ed05b5c2dc020749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7478cfac00aa7d19e1d803984d6e292750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b8fc178c051683d24f3c706d21895e751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d615385b92513af7a1afa14df2624343752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050b2fdf25e3f7212cb3b067104b17ce753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf483fd6b9a20131dddc1c6114fc49f6754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850a365db361b2d3888fb41e33b361f4755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3ae177cced456944e6daaab541b92e756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b9814e4d6040fb8f8b23e68e6a76d7757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79ab47551e53a6676f495d5148303fc758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8272434977252f4a460427b069d7e2d6759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869ee536c3ed7afb27001ec662b1e7db1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de59e8bbe1c5326e3bbc65c3fea22d832.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ffe1a13df0ac652b17676e719aa8ce3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d5fe016a6cc4e1333782e0b050f8414.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d1f6b2694c9d0ee47917423139f06e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3852a26c44a2886e34f1f63eb46c8fb86.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb64a8b3628dc6e85a040d279e89a4e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcf773100805221fe04867ef000d3dc8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b313d588abbf065ac946c1d3075339e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba8668c653842560da7f6914ff26a3910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbc409d2a1e02baaa4c59e9b219378d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9785d39a0e4cea361e985203f8134a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074d467bf8cd3cd4267f11e9aad77d3513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d83c3b4943ab7afbdda3bd24db7368114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061cb15a486d1ac7e07eb9643574becb15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5003c826c171b8100c8b1ec14885c2916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fb2a461516e6f03ae93981e576099d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04529bff3dbebc8a894073b6a9c6e76618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4c3149909d4de8d95deb29dbf91c9719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3816ce80068036cbba161bc7838a18b520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63898e75ea945651510ebd8344ea42921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8692921f550de8184fefa802c1b1abb722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf133b7f39551a0104332675fed4fbb23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f274fe1c588becd1920ff70451b424fb24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e14fbfc0133eaace6190820f42d7fb25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e999e3f7855957f2808a43d1c8db39bb26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67819c9d74cb6bed7d6a94942a2edb6027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be74688a43323b1a52e52c31ca49a99b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c277151f28a446c9ad15eb939f2ef52929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81d0b1295674d66d3f20145a9d29b5730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6da9e3d6f469f3fd0b177060674e93831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c91a4760ffca075575f5bfe0de0a4732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b6f65fda3f218a4471de913b6c086e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f295b0bd171f87e0d7b1e414f09ff51a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5e4174c7dce9b27639336d26c1ce0535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e403d267b40c60b8643b4ae9b4d955fb36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7071fa9cd1cd7d1ad63610272aeba337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68669aa20f439c399ae8c9c5c6ca91638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2c7c7fa3afd270de4d2fc575bd2add39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be14476dbfb228980f01de490faa287f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b38396460071a52b4b67b8d44f44e641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea3cb5145e9d968527fdfaebaafd60c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79562888ff9a3d4b7c46332c0e15fb7c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6bd61d3c56e59b4796f81a0caf9b1c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433144fcb25545e22fea715245e0755b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09dcbd761dd0c478c42e050f1ca7bf3746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbe8493ad9f6b8463d5eb35b46747fd47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb50f71e3995fc084acc9c257b5d415648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987d2a6c6caddcfc7787b3bc0f4adff149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52e1a3ab3b40cdc2690702ec6f55f2c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b27c7320ef565a028b44ca35681aded51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4282ba6814b6c0f6bfbed894e256d352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e673a05fad94d068a01d72fdaedb8853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce01ad83e941f7297f40c95ebaf647954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34dc01cee4cd1d1f26eeca258b14295a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d655620b832c900c811c446d3166fa256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cf7b90f1c3e99b97d84d6afede1a2757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b786a5e57eee471f33c478fd22fbcfcb58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e576416825f9c370188df61eba072b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ce4d4fe2433141f8bf27e6e78ac69760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb838d3ffbbf4fdb6aa00ca00f500f4761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd9d42c77950c73b05f5d6adf4ed92262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a388e5169146cb901f9823a6bdd7348d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3af0cc2c5dbd208ec5709233f24ed164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee616c17a186310598e1d57a6f9d82f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b534f42f36abf1c9823de5d25d1ec5f566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59e9b90400f2b314d7763a8d57db4f767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26be7701c73bd9505f75a7e11df256bd68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ff9c273555081d4d95999be16026ee69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b05dfc45cd42b2f962bccfa4c5aced70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d724617d4ececcac71766ed21958ffc471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f52dbb480b0000524c4a22a90e9f1672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da17ab978a0454348327cf85688834373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f559dc59b50d94cc22d1afbce4602e2174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea6fa85bf3665a94fdc4c7ae55f825e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7175b9de6ff84d67a6b1aed70215ee4776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ac20b5bd9e10bd4deb38905910589077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e61635290e9c3d37fb0291f25cc68a578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea651601acf8da7f34c740e543ed59c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc4a3b1a4844789cb55401e7e11d23880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5d28029ebcd0a64af1a4c814c0457681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c66efb5ce0b2f6f2d06219451bf704a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f65acaddbcf78aab7bc5898649581183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2e5d59170710f1b23e287f13c0488084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb648beeba23a72d75156c6ba7448f085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eec90cc996b4f93d47d9ae57f79669f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313c2b504406656d76a4fe4e2fb0170d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63c9c221411e40e186b58faffdf9a7688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f83c8b2a70582e225e83dea95057c689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ad1c319b89cc808faf63f9a25e36f490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd0218b19d8e6eee3a31a9ce44ace8491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be8e78dd7fe88d66e92a69127e2078b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb125377342d24a74c082663f484720693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4342c062854c9c3b45563f89e763fcb394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ded261b77c03e5a93a0b3037bce909f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf7c5ec5d584714c1f3da44bf85900996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd830e96211aeffec40002cc9cc965297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21731fc8fce325e50d87ea13f49fa08998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8568b5868e4e7b56d13ec28527f8cc2d99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44aac7a446f89a76f28078008a52560100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bba04e28b9a43dc29ffea8b14504f4101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f789f53afeeb74d2cf3c238301dd3d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556a99b67d7a1a1eb183e2d5763ac896103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969e3c28116a6564d0f8820a47168a69104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87880c685259d8abc7e76b9fff31397c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243fc36e5272334e482b4a0f849b9d59106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d4775378693c6c962e38d9fddf41c1107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0893549c8c5f8835786c74ed2315d0ba108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884bd12a2d7ea9bb6db82ee5e52deb7a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c3fbaeeadbd7fbe4f2dddc0fcea57b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e535454e6e189d133070825c0e33c2111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0ab5e50a0f37678ab0a06ca244df60112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a5ca2fb3db1d80f61461d3d5e16180113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7480d050c7807cad8c09c8d30e3cfa114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8133ef6d4db269d03f4340973b2febdb115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94a5cb822811a4a1efcd7a9c77ac56c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09ef3af1415805ebe520c9d0faba9ef117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35ae9ac488eda1b0a292f461c33fe00118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c727e83a7108915b05124c4799d5a9a0119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965363cadf035ec8240d6def5f828ed7120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b3b73243abfc87ef5ee3ef292c9e20121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4536c8ec82b81ad7d56257e46bb9e9122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad2ef4b013913b32665dd82ba1af573123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcea03e54501a75be67d6fd8919aa2a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2d33701517c9e55592a922594c24ee125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93c9fc8a59eace6013c72622682de44126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a91c2c7ade0d6ef6ba0e9770a321735127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cdc9b1d6d5660d5d6ecf8065f7e27c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ad087473b84e6c0f60a7afada8cc9e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cefab1fc959764c871c701d8dceefc4130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf876f1ebaa084468b0af5a9b95b85a131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11acb02e3545fc7d26f6d8d7323a44eb132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831b34c21284bbef9545d395ab95910c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d4f0ec745ec188f38af91d852ad41e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bad4d7c1580b923fd0ccd21c4bde219135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592cfde08ceac29b12ccc92e0e791b36136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e0e1eb216d9569f04d297ef21e26a4137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c219011b9d5fe8337f412813f6e95347138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ec6f5cf21a179aa7a3432c3b176b00139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b40e6f033fed9a8adfb0f897d38f5eb140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18aba4f2595c424d103638a5b9a8a9e1141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675ff27e56e8b906e1fb1aebb4057b5f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f76924267fde718465358e9d66b63a7143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cd00b4148fe77f03eb89dc29b2176b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c5b9f8dc4e721de98104e4c718639c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4200b8ab305a18788febfe2e47acaa5146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6de683f67ee8739228816186c1b1aa147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc69ef551bb87c88ccb94eea11efd40148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8671593c96a5824cbd5f9e0f7501907c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3baf0ec67593e0055fc29df230c95c44150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17322e0fcd39bf9b7bcb343f1f0fcee151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ff0aae79525de144e49adbf209fd2e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617685c8a77ae63d3d8fbd020f218304153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fe53483c9fece4f63ad5ca7a5e6812154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73d40813c3bdd80375f62ee4d455a8f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d02d3a9a6d9812b0adc9c196cf73ca156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4e6536ca9646caf6c517f385b84a46157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218aeb3b0cbe83728c03f695e083a901158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a9c873aebabe8300d3ab5d55291f6e159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934191614c0e4d3a7c8781ed5bd7d82a160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8656b6b0fea674afd7fa655832ae5b95161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aff304270e9fa7f0d2ef03a70456206162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b625913ba735cfd69ce0497b7ba65080163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a29487bc80582f379fafea7a13c7eba164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ffda2a386c6afcc28c435e360a6e1a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9767ca7cb242bc22d4ff668914121112166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453f8f1acc66a2866a90b5bdd2c96217167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a7114dd6a3c7bcb43312ea81310a9b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49e4ffdfcacb211145a762854f7d18e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8a07d1f6f4e15b490e69c2f6f6a801170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1369e8cf042c12049b6f287ffcc5b9a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae68791fbdef215577851c16f8e4c6c172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce71c25d6913d04f7f81f01acc8115d173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1fb66cb50ef40f7673a343c003eedc174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693cb3f47186ba665b273409312470ad175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f245b434364a33b7ea88929f9d1f01176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783a2f65aba9a7983c5989a9c74e8af0177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbe9622b53a136c6e96e611dd3f549d178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4113a8bbc32867efa97ee3375f46b342179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d19216645d45287932b2d8bd4e91517180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9937a3edf89078e3425c5b2d13e1cd6b181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e261f770991681769b8acab14edd732182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4dadee92eb3ac705ad2d49aedbc182183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2007b4bb9e627860dd56fde6af06c559184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69d83cdef94c1a44c2d4c045777bfa1185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d7ea918b3058c983a0b1afaa09ad83186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0597338632959f2516067f3f230fad50187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba774f1020c773d46e206143943ad52188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117a6d091d1e4d8bb28ae618ab693be0189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a076ad81d00c9675faf45641f68c969190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063f1a19283ad05cae1ebf7012153b1e191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314fcad4f6135d8187cf62807953e182192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f1b2dc1b5321166678662327c578f9193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1811d33e366d5a25f608527bfde1315194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc22bfaa287436f269abeb0bf84d7d4a195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cd095e48c89286dd7bdb5c0bfcf3b7196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d5130af9f8e7c3f45498419e160e95197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b515fa38e5987d8ff06464f5480b32bf198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccb11c21933f8e52a63576e02278d6a199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758f384e55d5b7dbe221112c635907bb200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c40ccec4f6048ff9eac764fa9c083d201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b8f596a8b548a2f2f04af49229ea67202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7a65eb015cf55758dee378a76aa9f8203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998a866ae5477cb8818398fa46322a56204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf24348658d392cff4cc89acbf2c70e205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e08c751fcfda30da2ecb09a6af81b3206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1426dc6c541b4f163164a0416acecb97207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45353f5d27d41a3a21a303181ca12b6a208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075ac2335934a6c73b928de7addd4c86209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaaf621a2b288442630930b9b0c71d57210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11488221d6f75580cc071d84b6e4fd97211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d89b813d0b2614478f86fe49215e31212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e347c88bc5bec92f23e7e89a6dd85d213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5f29436e3421d25cd0f0cb6eb0c3ca214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd5d77e1fb6185e2edbd4a9f14405e5215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4e566efbac870fa4d02a0631c983d4216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acf1724febeba9330bf89241064b0aa217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd3fc384eeefbfe49190a21ccc4f03c218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7626fe87a2db6d4a9164da8136a3396d219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596e20113a71a75c2af8ffd61de9c9db220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85f955e7a38f55c0a74f6591dce217d221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be428b7457b42dad2a92c4062f3e317222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab70ee443b212614390bc7366b031a7c223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650792578db2e17b125097b100781621224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e1f16b697370effcacc8241c529ff5225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0cc70c87cb6b8407a0d6b64e1212c0226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9aadfcd5863d2b62f0c5f59c6b1ea64227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da3a88057ee8b7633eedef1d5f23036228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda8bafc9f5f686a1703d7f5140041cf229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3952ff706e77aea64cae3dee5833564a230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384946edca40b256d79e05079cac488a231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fded05562b81dbbb8f677edae04fb2c232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a020edc512a40e0988b88f0d907793233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700ca7fd8c5602587216157b5d8b0238234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8774d510f61163349c717bfd2fb599a2235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0f5d8a8a4fb62094e9847064a52d08236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ed4aca09d180715f256a09adf25044237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e146025664fd951275e031c2c9fdf862238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4e26a36257155afb69cc7707ecfe07239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1708855a7d48d4d0c452426831d51f0240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a319305ca034fafda96993ebc42b987f241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64230b893486950e2adc674b7fbd02c242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0cc2f4e42d33f345e407a89956678e243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1857a9218be8adafb955104f0168df50244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9677a13be3ee45a2b17b22cf38c5806e245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24ec162f0087764e5110dc9e71ae358246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1528760998f42f9b9c5b70d7b5faf9bd247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89b9869184dba20027f88c70f44f992248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d6d38d8b29fe9aab0d020855287a41249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92486e53bd402f7c9555f81502692479250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f67662faba6f4f26d090ea77218a3c251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41abf3d40387a9e26273d37e6301799f252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1831c4ce09a70d693ed5ec1f42ea08c7253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35aa2d24c08c9c1a53f505b7656ba2a8254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ee7680ae452a029a744a128ef87c4a255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3208b2c45086fd44f481649c6e410c256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd56938e24a36f7777d85977b899aba257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2ee237ffdc365ea25cf110af7105d6258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a59ca780952a8cb5e767d040f653f6259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a68db6d4ba9a34aea69de3e2f080db260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586b98361c7d1331b7b7daf7de6acc12261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601d1c907a5252c5373e012b766410df262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a2a5f8823f32fbae81dc9c6c9a6045263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1de6cab89aa8753554f5479b097c7a264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2290b1088a861acd4cb4adcc2f9ecd7265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4854af04c6c94774428bf4dd7c9bb3ef266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729c7943dee76a6558b0aae3328280a7267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec102b182238e7113a5d1dde36d43d3268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f068ecd08c58470368bde699ecd56234269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab63a59a8af8a086a11a5eb0ca63f7c270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7beb8df8387a7258e88e79e7015b54cb271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c535326b4977eedb942fa876a1f948dd272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29340d0e9bfa24485b42df57ee9ead2e273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec650464ec4e48091766f80f491f9dd274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb9606436d2b33b1eb4ecd9d7cc90a6275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c547630ee01775eda38a38d0b8d84a27276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef6de0c5adfa228b9aedba26595341a277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf520c0025ee6083bf0d92b2bde8f9c278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479f8bf5dd17cf0ed6d6d3ab35d3d6e1279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6c6a4cfcb6d4225cfa0d4fa3754e20280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd5cebeaaa87bb1791374e759154e66281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bef018a40ac28c421459ff60f5509bb282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5314f7f8ba8fd49ff536eca79e144579283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379437511e92954da721ed9fdb28c5b1284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcc135d9095c65926a68543c0fad3e8285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36f85b99b1183829567b311be104ad8286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b436df1a9e64d19fe3826d778a542b62287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee8748aa5b06943cd65442558f54289288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7174b0d3ece397b0e31f72034a917a05289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139bccaf48886283d30b8e6e870388d8290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2496e104bb0e9f709e59af43e034ea70291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1df9f34b1e6a6f6cc0bc1142ccc8bb292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd068245ca1303f96f406a27a7b416d293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803b32778c2666a9fac9c4dc3c474cc1294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9377867fc2cd1a9b5386ee0a443309ab295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1515fa832ebb931a23def07a021eb8296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b75daa271c409e68ba424e1ceb35160297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23f843d9cc45f5a7c84876b3d6514ff298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a44ceb62d6aea723cf6aeb703c8932299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f487cfbcd939e69af679a56869e0bc5300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2a2e7313269d679b24288d9850cef6301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6984336476b5c75e676e4d4e8e17777f302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab06c883916d8d6fca0aabb1e42fdbf303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840e88ac8184811ea93066ee4fb7edc1304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8009a7c7094c4ac55020f17668f15435305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5fd8ff8097bf89f3e3b001779db79a306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d073aa01903dc4afcbfb72f44dc07a307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80297a6bd0ec409ea5fc7a617cf0357c308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb4db432508c6815d359b8a7da7dc5f309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44733e2020981dc2a65ca03860e90d2b310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da90eeca3998148102ce897342b6c674311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399768d156d7d736a4862bc934e9548a312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a306a06333330386f1e9ed12148c68313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d2a938a0cd9a5cd1d2dc17fc75a0a9314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167f9c709dc047e321997557d7696252315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d74af267654d69a0b212e4dc01b7c2316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f80c5de5cda9e23c39d0a8e14daa1f317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b44fe6d554c49634af049a1b484a6e6318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9019f18f697050b114021e1031ed1ff4319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2590f134d89209222627f24a1b984398320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63acede81bb91fb0d4a7533f969539e3321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf024ac60ffada46b1544b5f92db894322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e806ba22aefb358663cae3d6eef89a323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563ef87f0a064d8d80ce61d4ccc01709324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8276cf586ac021c0c6eeb491235ad3325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0185a4b8d1c25cd45e001d3cca6002e2326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2265e940237ab23583fd59ceacdfb1a327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4472f09c29d19c70c69f74707cf4e76328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3ac061ec5ccdddfd0ae64a466a1d09329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e05f9eeb091a817766359f3b5dcafa330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb15d39fe7b1a6fddd5430d0ce907a55331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537ffac14fa8f23a384162e9373d7fef332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640ac0a2ae6a5f1eee20a7035cf41883333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf88715fe6b6ddc78124dbfc6554a80c334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202bf997349d7934b848ab3b9f5dfc8c335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1806a718f15cddd168412e30dd10b5a6336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99afa168cc93fb7bb881c008bee3eac337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9470ef3d669e8e924f1a0250c2063d8338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61659bc563157679319e1a93356b98e339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926c6092d618decd97af70a702cf6757340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8351daf5c9f9c25055f6ba8d2a6bbfc341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ecd15d7b176184ed088ea4137125f3342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029fb031e1dc4cbbd4d46d971a13973a343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71cb01892f9bd8e0efe9ad1f817f16a344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d0cd14893bb983f1f8eeafb8cfdce6345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fa136806405aa5f610f2f360998190346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61aa49b6d1cd798e711e917a7c9fe582347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d17c798a6414249d5df516de577ae65348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b2cc9051064ef51cdb12c795341a7a349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1455c43f0057401c4f49e37a7faccc9e350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d134b17230b44679dcc068d4e9d6551351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c49bac4cf8c77abecc3651298e41ab352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c75140836572732e1c7554d9c4f930353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1455ed010e8820b42757b832633f3957354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5778475c15e079942dbe0e841a2ff047355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535ccc16d470df2e1a50af9cc220554a356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0619cb3b5c5d19222cc2ef2773a7ee357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6c962e7763190dbdeaade8c685dc00358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f76ea1707a5a039a4f214f6e12f0ea3359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aec01df64313f4fe8573efe78807b44360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c858b2507d8cb839fc20d1b1b95e4d2d361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1677361e30e070dc185f3c5e8b5c76fa362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541f67b944cd57f6f0b78feafc3b7e6d363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cf12b404053c347975c40f43e1e9ff364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b95811d074cab7c54b9e3be6358271365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b18872e26fc76d16e2d473c4bf761e9366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9945451fcafec32c8878dddc1839369367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ed8487ded4ba4b2f108100d35a2bcb368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f664332ed75f7ed22d112d956bee9bb369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcf8cb4d18fbb7b2520d3e8a78ccb3e370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a577e43fc2f704ed69e7469429788f7371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e6d7dc2765c88a64344e3b1fc2bc10372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94e4094a78ca5976e518d4cf5ec6964373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf016bd81cbeb143604fe360235c4de0374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01988eab42c7a286aadbe2829c9ab951375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1eb21975de83d1adc5a5a41258b9a9376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5701636e5387713002d128b0a76a3d377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a40e8a80e7db046468c742584f1faa4378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e120cd57c141d8a4cf56ca37a64f418f379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970f19789fb3ed988ec8324e99a031e9380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5690dc84c76731e571c452ec46a1a5a6381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b44ba3661e7b25ec4f80a31e44e5a8382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182973e8dc96d242bd9980ebbf303302383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a098386fa1cc627acf5b3a146471cd0b384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827f7749510ffd774f16342cbc8f22fc385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c370864bff6d01042686fd7b194f4234386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a551458bd75d53c301348af8a361066387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e33f5d2731ac23b1763388825c4a5ef388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fece320e9b3cbf17e3533e82f485bb59389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3857eb1dcf47636ec96562ca8e2b400390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a41284d4414aceaffbeca5467813729391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cacd665db05b55cfe5e2267a6b40c5392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00632cf0fb51e36d5025bb37b794d298393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35de31964801321fbd3096f516f899b394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afc66bb32079f7e02f5e7d4692ccd75395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2446d540dcf5f4b55d064e410178d28b396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f505a156da5459877516443afe1b39397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929cb4285ec5c7d03037f739cc433dab398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43318af4ff6373409d30622547ff1f04399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40caea5edd54cb49c8281fc387f16fd400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a3e9d50a74acbb6b63ecd33f9f3643401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308565fdb5f803c03e0b8ff9a40d7fe9402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf6906041ea699067a02d80ca43c0d2403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6deb0efbc91120a9cbd0b8ecc837a6404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190f16d6189c43c410523fb7f2ab9ee3405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62f808bfee23e1dd691e1b8885e8dcd406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b4c36d2a7a2dc3f528f87daad7f1a8407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698e69839f5793f3a2f1c8c64bba8508408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3806fe646c10a3606e861620abe93d23409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861bf0f9f4882cc116a6596fd13bcbb2410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1faf61e27584daa337ec5c86f61c410e411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82d89d0a526e203c096c163e7092931412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0bbdb279bc241a3a3bc62af7faed68413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374319951599505fedaa27a6795f8edd414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f7671fa4c8ad16fa4be3af60fb0325415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937cce9ab76bf22e07ba6893f86fa739416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c493a2411487f544516766b451813c417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966c83e23d32ab6068b34abf12963f31418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb38369feee4b881a8e1da5d910ff584419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1eb76f362d6f330653240f064804c8420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c6c302685daa4ec970da433159b0c3421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d047795d09da1bbd646d5b12c657b30d422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86ab8f3200ebb355e50fa1c79ff99e3423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35eb76aca045ba4a0deb25ade2de9c2424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e87a064db34b4eeac27652d957e608425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cfba1524f479710225d4c121b247eb426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49768b89abfda99a4323c15687920f73427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fbc418acb6ed1f8310cca96f0426e5428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c03b9f376493453cea7ab2b9ad369ad429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656e5cfe62742d521e1e78b620583f84430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca89a96406ca555be5be6dbad2535280431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93321c726e2b4f39c8b6a64a2e59bc18432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a83b03d3f3cbd8f9126f9f5a075435d433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cb3dd07be07758c296de43cff5eb2e434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30125dda586722e0d16ada7a0436506435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359fcdf23b6366b1d1b96e4d89bbe233436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9698cff2f8744cf289a93e362d7b30f5437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32127d7d1c5f6d9993853f586ddf780438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4554fccf2cfd8f7320eac81dd2c8cfd2439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce978b8d41fde650238a508a25bf6b8440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d3fac75c87ce9edd27a5eed83ecde1441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369b9a5c04251e737ff151aa2e228129442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3a3755bd9f7199899c711730c6419e443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c4e7147b56239bea7b52c38701de6d444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642fe67af6b27f9c498767986a833a73445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d5fab67381cb6c15a126a84ccde079446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2fc07fb957e14ffe39dd3ffa3ab214447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8942b2543516a72112e6eec18e06200c448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aff4f218fe2182965b6bd767e17eada449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f49ef6fd3485aa6f82fce78bc474c45450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12135abcac347cad66855aefeb9a9150451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b7d12fcfe0013c4e2c38700a8791c3452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512677fb3154731febe4e728491fa998453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c92a73dc98a64902284894ed069a12b454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d552e7c706ccc6246a29eeb6556eb47455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5939c4c2ce9d1999350c1426b71d838e456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7ab0a9c03a793852baf0cfec28ea67457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4536b887e84c614983353f8bcc0bf1458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919cfd309bcaf8512a450f7472791f57459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a343a07e20612947a15c9d646ab8ee460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4491337aef2be9af6b0ec3a6b566d6b8461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009f28d1f71d960867c8a773b950503b462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ac828f4ad06a1de862845844612dab463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdda418f610df1c28b0e3326e09ae03464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd3178801b885bd296f18e14cfc72a8465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24695fdfe886ca127eb3da43a806b0f466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f108fab197b303c07f69d7bdcb70eb467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e62e877f5051f26a302c0d3ff95a59468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00184b8cd5995b5b9f1d285a723201b0469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291830d5a7ade485da46a8fe28b73d82470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e07ccba130e18b341c9db8a3591bce471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833d4c7a626fab4dbd768c4d164a5aac472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80a8ed6b11f93fa28c913cfe92dba4e473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a3c9f31c26641bd8878b0b3c0b4e88474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadee003e88eeb7f9337e04ccb866f82475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762291694552392ae0cf4caf85382f65476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe94685950f6a810859625d1761c2cf477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9a718a024cddccca49956af16e69a8478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a91ae5f7f67d967754f06e85123106479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf07bc20fcbf38364c4a892c9ce66ca480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32def52e63548cb60d3f13370e8f3ece481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af5adb09d53ae817701b69f8706ff4d482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0098974279e0f6faf2fe4bb555a8529483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66909f158e14bfda754970a6b459365d484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2174d6ef6ff9b3f65504c8a3242c88b6485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1a9360b9b1e02633ffe13fee6b9870486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13da84be7662e465986b36f9f4e37d17487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91274f8855d85b7ccfcc508a53d0f01d488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b7578f4b02044efb3c7393f16252dc489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5908198899a1501bdf3c8ded50d1cc5d490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e7f0d003253a60875b2228945d9b0d491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406ecada361fe1c61d66bb228ded635d492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783cb421be794a00848c624284969d72493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690010dc2d50a8cfef63d35d2cb786b6494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e905db96cdcb7e2efbe48e8ac814dc495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdde92dd2ee8b6c93002ff1d7661b363496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d84016e6604ccbf579f7632f4bd0be3497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5cc086a0db04b749d0639de4c59b1a498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b574c236efb381bff550bf1bc398e98b499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90bc100626a4be0b1f8d527e934f6d9500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1231b3ece36ac7a4c6f2d59ca9fff485501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c0ff575497c2f3549966c66986d6d9502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0d314fc84f547ef322527586f96a88503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488146f682b2bb4c256932dcfdd70ba9504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726560bee058da0326fa68076f8178ff505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b4e223680e2238f7e72ae78de446c3506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec218652ebb24ebf141a9648ba4832d507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794398686c82c33617555e408a712b38508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431681e817de2abc57626522a4e9d89b509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbbfa099ec994f30afed5f1d781d72d510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d79fa57fee1fca4d6476d8c1abc664d511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43146ac1b3ddf7682772400a8f104b22512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a8809509179d44cd63ce48622fe7b8513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d0ea43828dbb1840bb144ad6a46d9a514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f2cd1300c4887413f3d93160474458515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6477cd7211b311ad50f775504b68f97b516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba8e4e206a277c89521484afc1ba9e9517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5683613de775e4d821fc791a4f850f518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1741a1c24418cc910e2c44859d4d33e9519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe359fec27c87d3cdd6793bc2ea54d8b520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3a48881b19e85e35c8c771fc65c44f521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe6ea0d1ef6ce1b043d60cd6b24fdd9522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82dfbaa3d72f7a556e97b9730f806ec5523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1093aade1033df4d641245199edaac0524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2884fd98b2d56e720e23452df21b609d525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03ecc6951f2255df087df06fee0831a526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c39a8809a288ac000a7a543d3e4099527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c502ec2a4c5fbefdd630ec93df05955f528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea7b34db3e6b9410a2ec4fb16ee7505529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1aa0c2be8ae0caa0c96cc0c62c8b749530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1027d6695b46677b4f9abd2cf4830d531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d014ae2f711b076802febbb01cf2577a532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66084b7e6b7ea670b0ddb2397d7195da533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2493e6e548a3b8a2acd884cf32e4cf534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e9b05bf70aed608dc51019f0e2e5f0535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bb3a5c1ef868ed321febec993f59d5536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6c3defece09753540f8cf8e82188de537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595e97b5a1cbab5cd9858003bc4922ed538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc84a29907e18fd71c98d9249838fdc539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe6c575cc0c07c304a0b38ed5e68ddc540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cd50761f59a5a6a2980401edd5d447541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da6c5b804edfe7d304a3134173dd055542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db455623b8f97ffb382600eb0de10b1543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef52a7d627f44e91a450fe6cbfe420b7544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fa140426cfc6d6e11d188ef43e180b545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965304eb526a9ee03f3cb3b4274622c1546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbec623fbd223de8fbea6633581dba1547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6c947d45352ceb860a1ce5cd1e3cfc548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c23f10a2ddb9b5b1f9fc36fa2d72a3549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcf5cd8a09258f02b59f901d4f3e7c7550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedb5f635463882d828f6b15c6ec06eb551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36aa325b8f882c9c75cfce99d59de2cf552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd00c27719cd9675c15da1fe11d04ce553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013d173803558719fad864f76e3bd93e554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b364f26c764fdd483747fa2d5a14900555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc4b6befd336bebb52e62524893c856556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b886d1e189bc73c70491f6bd39be1c557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9e5590d4be1b88b671d21acefd7b72558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6e823f5ac63c0fbcd3d3d92c46bc13559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f6db31e5a21d8e9b5c388a0ebea5e4560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db80dcef54151942b24a975bfcc1f60b561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7290b7a2ad448aa0575702a0362c0f562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f819eaa6152b428e96cdd5a05ab7b5563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58047516301e2d0fffa81c2f1dbfd639564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19be537758ad46a88114f7eb21b4c155565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d14a1300fc7437b967c35f93c775a3d566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ad3cf4ab40abe58f9d92b547eb72a0567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479c6a0b3b1fc1cc5568026e23672368568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96409f83040308778ef6afa565fe554569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c013e4b787035e65a48525bd30003e570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f4dd3ea339bd3da49af96073f06e73571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca15f0a4c65c3223ebf0601c450ffa1572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee642d0dbfa11c8e1bb79c703a857e8f573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c67ababbdfb9e679626a4ff7942a6e574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4ac4891cb86e799c3544644a1a0717575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44873c3cf9bac95f430cbade21e1963576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d235ad3a465a467cbd85f9f312b7cc0e577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffa5296413261934cb9047da799a0bb578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cfdba7f09012924278f2ebaa9ed7b1579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9361654eb26cba012889452607088fd9580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c15fd81e71d0c09d189900a2ef6925581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfce786d7b80f14dc443caf64e9b3d9582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4991d2834a024b403471d63edb346762583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf5b3b64cf2a03766ad4bc3e1369022584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdee35a866f9e9a413b83af72e766b00585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893e26624cb03c2513fbc81c13b497e5586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c06335bfe5545c7151702e6b9771cc9587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590f99a012e08a69d538d2a406850fa9588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10b85512944fcd0bc1af1c7f71fd218589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8d3932c54b96e6cdee2ac42561d316590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0dd21090e744b36af3bdc55a6bf6aa9591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86da91218e09bf2497ff2cf36393bdc592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb44998db334b15bb9bdf36202fb0d6593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ad14f908529d3ae57bf37f922748e0594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1402f82701242db13fa4713c88ea32b4595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7a68163425b1d76efcd28925eff089596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc2275a73173b96d422bdeb97d2e313597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51487186a1e22e1b0937f5f0999b6754598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd141a44dca86814c66c82c9e179d521599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d20f76c2364675f2261a6fd23e7753600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35c09cb448a3b93d37d42079d4a6559601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefd4b0ceacb94e4cd091dfe93d1c544602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c8256c647e8e06234b0c1431f9bb71603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4d91e123a05d98b4ec831beaa5f81e604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b923bb228f5a49d9db460540dd0ca5605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd3014f8274efa170a4f3e1a3bdde1c606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850cf56af1100a8d8dd9bd91d99aef3a607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c386781d51b9acba525ad079c8885e3608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a164cc341bb603909c5b47b2be5c71d609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2783cab1f0361d510517af8d14c1f55f610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f772f60d2cb3e9752821a36f8596ccfa611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d6159cc9ca44cf5b36091cc0b05ab4612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2f512f63e206ff44b51efaec854f0f613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696556680c7ca5ba08436ecfe49ba8b8614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba383cf8ac9e2ee30717669f849e0b8615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d607e0062a73bade05659601eff91b0a616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a9c23087a83fe871a242b17f8f6539617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72655bf51756c0140bf67e3d29e432e7618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4e474dbd9a4c6283e6f698e8dabff7619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bebc7cfb36f188102d13395acba5bd5620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25abc8b7ea70238b6b0314d1c1c544f621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c039805714b53dd84cde18697a98d58622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ff115c692f5ac13917ea8a78c959d5623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53858f635409fb284589bca467e85b62624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8f458a85e15a2a1a0b4c67864367f5625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218871076defea63e8f486dc2e1c4179626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7707b71c38f1ba0cbda7573d37b640bf627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268ee2edc2d77060b501796b770c2c11628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857044e17e94f396e923d9a5d48145f0629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f1cbfe99873a20f3925e91bc577496630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b209e0e7b483e3509d84f6e7147e9f631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b921c97213cf466dc8c61d2cf9374175632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc849d9b3dc11f6bb368e04ac55080d2633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f135423ffa3f033ef86f0bc1d7be99f634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6343683ce2cfd7d7cf3eee3294b9c49635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f388f485bd6de2ecef6efc5b87ce662636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8072daa40a27446ce7b847ba84217291637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45aed8a3f3bcb0325b8631a279240583638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc65a8f7672de255aac75f00cae49cd639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e81d86f885fd0ad877f970befa6f45640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e445da27dd694d45372fc8b4d5864cc4641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ae0c0dddd1ad960dad9b62412ffa51642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e16b3d599eb4decf1eac272e6033d34643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f13d19bf7077e297b3562406da308e644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d496c1e51672af79c50e96d106f7e0f645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed45f3f9da6748de37a7486a58eb69c646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27f6a5a44fa9bc17ffb58e939b06121647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc9b3e5ebae128adda07f3a12973947648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c250e682ab48af145dec1f7c089df0da649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268bfd6b71beeceae3bf54e0fd726a94650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7840d71bfabc3cc32291004f1bd49bb9651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57806fd97d12913cc398de9ff661a0b3652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8c35cdb6b1ac30604cf33f833d0987653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615a59a72a4227e1749a970e15b95313654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8293301894fbd28ca28c775adb2552655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc61ef41b65aaac3f4c290b1c9846c37656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbbd1f5bd2fa8f717769e56ef9de98f657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56203360ef24da8fae48321ae9dedf9a658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554ee27d8003c36cffa2e9e4bd0b88ff659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6766ef938d1042223e9cdf7cb171bb9660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9065652ddf3d90539e23e679ca9fc4f5661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f55d029c4985cc73f9083dfcd13748662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab54f8eacc6574b7f736749f5e4dec33663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafea482335a941ba3c91c556235fb02664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1868da15d68fbb02d1791d4fc0b013665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9f72e7212a5303c4196f6cb5ebbd63666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc1ed921dcbaf2767d10d9a0a3bd8c1667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace9cc029b69d5adad5932b07071901e668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e511047f54d914502fc95eebb1ecaa1669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1a6dc6a039ca312dfcd0a91a09b714670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bd43b78e6a86671a56045c7cd3e743671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d98670924bd529bb682c01e598a910672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755527e9f8731ee4157597f621a55a55673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf74c56ee5127bb0a0d5a4b9cd08900674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7108a78715779d047254e759403552ff675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d9ed91cdd3f030e42b3adb8da63fc3676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017906eb9d58ba618e1aec348f411f62677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf85a0e76b6ef4eb0be91823fc7952e678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25eb916b14099aaeadefdb865046a20a679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c2e1ad86b39ef15ae7f69de02cca8c680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c353dd126eebe7d16c073b3577ca98db681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546291c1de214f18236cdb4596397bd7682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467ebfcf54e0742f6bb057e7467a5855683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e823393511fdb2bcec8e282993007a82684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c847868c26330f0f0c03aaa7fdf357e685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a7f50805db3bdb954d7c3dfaabd7ed686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd514325abcd7f8ea0d9b0ca7b38263687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13118cbcccd643ffff45f6616efe19d3688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de94d261c5d4ee1747b82acc071b9a3c689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c8c943b0f08b089109a10da8f617d6690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d912709bab50ed5412505876618712691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92ab45e73b18089cff593c55d4e1de6692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6454546e0d035ce08fb70392f94e38693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb18ed347054bad7011131c2d7673e9694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52e641ea0a869ae72611e4f152a216f695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd3728896579b2205bf9694339ea6e2696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4f4d2ff15cd6ee57a4a2e701e5702e697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ad1bfe8faae0709f07e571aceb1517698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6151bf654020ab5c18f188357132636e699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b5854c51c5bd99cb777af21540cfca700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29353f82472a5209d08235e24b2468b8701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900a5679968ad3457bfa487176a025bd702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184264e9491983662224e4e690b27723703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff03593bac4874eefe05c40700dd153704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d600fc9094c458831219c3669c4f78e5705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eea2e073a0a4f7bf7245b7f81f1f46d706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3d1450b8f24859627347851293b0fa707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eeb5c5ea339c8fd710cb081fda9e1a6708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d5fd60c206d78b2883c21de8d2ed08709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd1a9b51574d3b9823f8fe46c665dfc710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34860994ed5102020d9bf6de076888b711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2fccb2958ffae511a8846b87eaf278712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0a6ba7e7f451e05c589c27e358315b713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d77393bf7fc15d631d698e1a810a54714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307d59f62e8761beae0d12dc3110cf0a715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96cc7eeddf999545a0e71b6d619428e716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0f0a6beeae19d5dcef4e88c20a8e9b717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7afb49f5cd9ce40cb4119a4dd041eb718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c159dd5cc1e65154618977bb078672d2719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7498fb6eade461566aa5705e97e5a71720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e348c2d6e5f7142c1e6b270089712bc9721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7483ed0b7cf45b9c787eda7b0fb300722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863e0512bf11e752cad425b05220ac0a723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48c89364b5609ff30fa1b0547c3ee3a724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d7a42c87a32b1cac642a5f1a4e494c725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58354a73919fbf3276effda8c5525bda726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00942bf1ebc53cb507bf6be1d45c8aad727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdae00e41b0abbb45668724c32b467c6728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8813de0649a7823457f1e8cddf44b576729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549239c5d4c83d0409a2dea18546916e730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52413a6d95044279968ee5cd12909289731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1a41a42fb2150a6813fd5e25e54628732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08869e5abc265ccd22bffb24e624276733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f303f0b3ab8ffb35ed92221de6814160734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2d86f0674199ea014144846b41bdad735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2dbfce1b54a786f43715ac1c0e30979736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f78e30cb4de7a5fd237db09b0f07a85737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f4aae3ac44722dc6db565c79855bb0738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21e3573d9890fac6d2cfd70c65986fa739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff8f83b96c14811c128c892fcc6b18c740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e86e481555a7b5d9c09ef60ba1cf3b2741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac72cdb0da9412e0f13adec6ee92209742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ee7750b9494adb44b1b038fceef675743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606909b9c153edd280787514e6e42d0f744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2de93131349144da5beb38a54707196745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15527c88e5e9f9cca6b59192ab3e3a6b746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91021f5ef01d1a33143cc1207c3ecc0747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2880b86b7e39b6f359bb57ee5f2c261748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f8bae6b83ad786261b5ba49f3db242749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f62e6c3bd6289397d39ec94a710c93750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd8699a9a796fca39c9a4e2e9ba4dd0751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830e689ad67f373ca167f3a0a224ab18752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0fc3df57fd7e208cdf638bf9928a5b753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7f6be92cf08859c74aa37f51ad667a754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7869334a9d4388116ddca178e59947d3755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867316692bd8fe0c3236a4bcfadf5812756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afcec0b9ca2370f39a0df16b4ea5e76757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53b0c29bb494bfe1f198c34b2ed3c33758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d542121969e6f4236e7a58b7bde006d759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>