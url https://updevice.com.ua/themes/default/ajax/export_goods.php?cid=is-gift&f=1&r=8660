--- v0 (2026-10-10)
+++ v1 (2026-10-11)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1096">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1087">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1204,68 +1204,50 @@
   <si>
     <t>Грілка REMAX Electric Heating Water bag 116 |3 Levels|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/grelka-remax-electric-heating-water-bag-116-3-levels-/</t>
   </si>
   <si>
     <t>000005993</t>
   </si>
   <si>
     <t>Перехідник BASEUS GAMO 3-in-1 Lightning Male to Dual lightning / 3.5 mm Female Adapter L47</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/hub-adapter-perehodnik-31/perehodnik-baseus-gamo-3-in-1-lightning-male-to-dual-lightning-3-5mm-female-adapter-l47/</t>
   </si>
   <si>
     <t>000006054</t>
   </si>
   <si>
     <t>Універсальна лампа з кліпсю Baseus Comfort Reading Mini Clip Lamp |24Hours, 4000K| (DGRAD-0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-s-klipsoy-baseus-comfort-reading-mini-clip-lamp-24hours-4000k-dgrad-0g-/</t>
   </si>
   <si>
-    <t>000006247</t>
-[...16 lines deleted...]
-  <si>
     <t>000007488</t>
   </si>
   <si>
     <t>Лампа BASEUS Smart Eye Series Rechargeable Folding Reading Desk Lamp (Smart Light) |3000-6000K| (DGZG-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-baseus-smart-eye-series-rechargeable-folding-reading-desk-lamp-smart-light-3000-6000k-dgzg-02-/</t>
   </si>
   <si>
     <t>000007489</t>
   </si>
   <si>
     <t>000008258</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB HOCO USB cool LED color light strip DL30 |4M, 20RGB Mode, Remote|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lenta-na-svetodiodah-rgb-hoco-usb-cool-led-color-light-strip-dl30-4m-20rgb-mode-remote-/</t>
   </si>
   <si>
     <t>000004184</t>
   </si>
   <si>
     <t>Ігровий контролер Shinecon SC-AG13</t>
@@ -1303,51 +1285,51 @@
   <si>
     <t>000007669</t>
   </si>
   <si>
     <t>Ігровий рукав для пальців HOCO Phantom Superconducting fiber mobile game finger cots (Fiber) GM4</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rukav-dlya-paltsev-hoco-phantom-superconducting-fiber-mobile-game-finger-cots-fiber-gm4/</t>
   </si>
   <si>
     <t>000008813</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Solar Power Wireless Cycling Electric Holder IP54 |4.7-6.7"| (SUZG010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-solar-power-wireless-cycling-electric-holder-ip54-4-7-6-7-suzg010001-/</t>
   </si>
   <si>
     <t>000008885</t>
   </si>
   <si>
     <t>Кулер XTRIKE ME FN-811 (до 17", 2USB, 2 Speed)</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
   </si>
   <si>
     <t>000008886</t>
   </si>
   <si>
     <t>Ігровий мікрофон MeeTion MT-MC20 |Type-C, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/mikrofonyi-dlya-pk-143/igrovoy-mikrofon-meetion-mt-mc20-type-c-aux-/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000008971</t>
   </si>
   <si>
     <t>Автомобільний пилосос HOCO multifunctional car vacuum cleaner DI31 |6kPa, 150ml, Power bank|</t>
   </si>
@@ -1618,96 +1600,87 @@
   <si>
     <t>000009656</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM19_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm19-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009651</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
   </si>
   <si>
     <t>000009652</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
-[...8 lines deleted...]
-    <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-209p-gaming-mouse-1200-8000-6-step-dpi-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
   </si>
   <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009687</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME SK-503 wired Speaker |3Wx2, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-sk-503-wired-speaker-3wx2-rgb-/</t>
   </si>
   <si>
     <t>000009690</t>
   </si>
   <si>
     <t>Ігрове кермо XTRIKE ME GP-903  Racing Wheel</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/konsoli-65/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
+    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
   </si>
   <si>
     <t>000009761</t>
   </si>
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
     <t>000009781</t>
   </si>
   <si>
     <t>Тримач Baseus Foldable Metal Desktop Holder |6.7-12.9"| (LUKP000013)</t>
   </si>
@@ -3355,51 +3328,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917a5f9d0f8ccedd88d4241e794485f11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c679e3315fafc1ab10eeaa47292579d52.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094b39cbb063e7fa5fa8ec3eab1f9d3d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee35b9a18bb78b50036af5a714c21484.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023e34acd09fd89f41270a91e0cdca175.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed41704c6ce017854131091720b99f46.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389318f5b5335423b501bd22c9409be17.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8028dcd688b72e81e4c2bc650756c0e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7f2845a16cbd96781d3b2e146ea5019.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c165fbe5b88a39239e25250ecb45b04d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e23344be88485e2ce1eeb24d5518fe11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf4692ec5384fcb44d50d05ab844eb012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1232347a1486cf2fa588f1aeb6ca2a5c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091614c64a69819b03450fd9bcb85a3014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7e3172f2ee287762f4154f28339b1f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1d294820487d1647dbd1e36cdb8d7916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4deed1ab415159529853ecb40521462d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3d70ac9732df180f845c7ec80535e418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087f6236c879d09b32b09c6f2064b1df19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84e20b6d34b6ea4c28186403925193b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bf2e31807da169d70180c4b46d8d5421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451f87c8af6d65f6fae498db95c0ee2122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24359cfda245655b1c9fbac27e08173523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051441b8272953c56c6bd17c3f35f86624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671ea457cef038f1bcaf3a293f714f9c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fa7c6603ee9ad9e5647cff4a8bb39026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8359f646388d77cbb1efb943f91378927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79b77f1e00bb4543a40963c214b209c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116a381e98140d3575c8bd835bd3210e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20da4d68bd4fdd39d164160ddd90f64930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb99adb8bdcf6f2433bcf41501e5567431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0858a3fcfc02459dcc83ca7e5776f10732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9616fd2cce006d277a9980222ef75bd33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4686d66ac015963d8b2714e4aba48234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b72bc77c0766cc390d741785173a3635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a268c8ceff6c330ffcb4dfb996009436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3dfac570bfad68a4a62e8a9f3fc6a337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1198c668541a71e2ed870eb166a144d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b59f5e5f67cf27cbd066bbb85ea34d439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f4c1cd7279bb400eb5a4c20e37f84140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad55db9e44189b47b3fbf56a49b5468641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755bb3bea247ec7451acdaceab65c4c942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40d02e2f26326710f4808b9142d7e4f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ccde105181249a52cc7a0898fcde6d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2a8195141f1ae69ae4efbc3fedddb845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465f834387067cd6df6181893c051ad146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fa4d8b515c88c701f298c4221ac6be47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127bc1fb130389dbfd7ad56528c1030448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e009ea3837de9a6f4d42a6bd4e6f9cc49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756471cd34ce16712b25415d0459112e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a5953e45f54d5a96c96a759dd6b48e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18367e8a63c270d72d8e2184346284a552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9541e57e27948f8b7206d0f72497002d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb5ca6516afffa9b6788cccc4db775054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ec95da6046f5dd254d714c488ce03955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df390e62b4c3080b2f9ad7830201e26256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d91fa6c212f3ef47e0ac46a8269000457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32783e88c954e2dc2a4294f0ec5468bb58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58050e856bb6a8382b4a548487803b9259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22af5ebfd97a4fe966867a070a98663d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86357a8ac25dbe8222b2f12892e633461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd0d7b3fe05c7981e1ad008de8f006762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62daf52fe76cbd4865d1b99a0f658c9663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1ebe9917d08024a6c3437417b563a364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8796beba25acf4883eef0f0f30a980a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cd5cf2b225f20894c3e203d74d4abe66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5f8ea957634387c5d087d4690d977467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f898f173394b9276aacc910aa2e058168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6785f578a9910c265c7f566e72c79769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e070aab3ff39d149d743300335a6b570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1dec320145be1417cb785d1d120ca4e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24829c8bdfb069beff9e15eb7dc534fe72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd1c929e93592d690701c568ce42f3073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29396f1fa0b4b114b32877583d99830674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40dc71204deda633e9c2ecccc66dcf4a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373f3d260af0ad1f0feacb8fa07909e276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589d3f16886f2d4a8dea8bfabf5fdadd77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62e60a2ed3a8e43a1da0b65d243806a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b1c983e5bdf804cf64227aa43ced1879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2245ec3183224baa3b79a9e62cf2d7d980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6666a0f16c74984518802fecb5d6e6381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff315f9e847f89206cf5ef6ff48577582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33ff909f398487f0ddcc81bd966175383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ca0ef36ec116261e76fc882c8e7c3084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba7eea9b607d07026631a5d10d032b885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab66434941355732d2634472c1c1196186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddc21ab76301d8ba203d7b1509341e787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955d36a1ee065b0e73eb6795f8d063f188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee65c4c0661b1d5e722d2f63b1ab08289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601221999d4e8393a0fa09d109131a5190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0e64bc119f6e71b5b81f2c2da997ff91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f075f82c91f56cdfca39656cfc18f7892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34da95a555ca05dbdd366bb848102cf293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ddba54b09a99487099e2a30fd85a2b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af4275544c2a6f86e99dc6a819836ae95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9364fc1a619bb9f9e6479c5ac9448d496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0018a2f14deaec09ab2771ab2bb319b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6b35aafe257739e8a7267cd3c6365c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fd1db61fb6b666bfa096fb242effef99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf60e3048eec71733d9a76d2b4ca8db100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cba77dcbb519e8c4a694887b5d3a358101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d670f363e98d946e288ce50076983da102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000799ec01393d7e3f21b2530524ea13103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44a5afba51b35e62498c372a91b27f1104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4d5b8d462ca4a2f1846c7327842949105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa0474601817751ee01d6fdbfc25eb5106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9524feaee4f4c90b73dd7883324e1c75107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad38435de3d09a3262b105444151a5ab108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5a3fd14a6ec4e3f53e1646d3258c55109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0739c122542d9837e2196939267bd738110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2c1a527acd20e246cd69a47c17de3d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49345c88b284621afe3572e5c7f8edf8112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364c63e40d54644741c416397075966c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d953f1bbbd54736e3a6de7f3c8c310e114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1deed6ddaa4fa4020731716b1936b33115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa62135139a46e4fa439ee75839885fa116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd0b502a82ab0f4d57168a8d21cd5a6117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a74fc4d0e54cbb22d98ffba1caad68118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1a863c8a87ffbc54545023f38550e4119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5694ba037ba2b5ddd4043b794a55de64120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cd0b141ddc43b031e78fd03843e35c121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5574eea619723977161550fe05485fec122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167793948594290383d10b2c7ec7ca0c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8a61427af8850487851aa259547724124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c35fc848a3c9001ff1b2e138a80c786125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc46e7fbb838913fcc7b232cc7dd918126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a016d36e334781148c619a765e9055c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c723a470c8fe02cc6040867e5799def128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad08227b380f7c3ad9e140db37813f71129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf56938a22de2b01f0de2d80d2087ca130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b451ed15400c66e2565cc1aa53c006131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a092da87f9cb08a7b21ee623420804132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f8a8e448c9742a1f4bd5eabb561436133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955b5d78985d6be0546f19b9be8a8222134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571e3325e60deb73fdda18a5a299a300135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda08b3765bd0aff488e409d37667883136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d1897b10b28c291b04b7a2f4f134d0137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd70a597c392834e9a7168959801a39138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0628e2e3766ae72da56b85d85bd9a3139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa42ac47e83b08692640597ea68da78140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c5c51cdd8efd4c3df16b8e34dbac93141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6def8bb8431ab3ac292034b56bc611142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1a0b853a2da149619b6d64a070ffd9143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2313b43a465b8213769206bab35caf144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f78dfa999397b14ca8819430e873d17145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e134fc650f5d6049a985c6402a81c8a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78705043ee85df0ce50a686c6bfef793147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffefe512513caae99747a3a9e2af044148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31088bf603925cf6006d03bbc8ad4c7149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ec3cbf3837aec95ea638e384160ad4150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2360a447a4989e3a17f89267c4573b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfe8abfe47312c80b92b602ebfaeb40152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bc895d7e992a2bdfbdf422096eae7c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9882a44f7ffee7df709303b2ff7d6b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd559e5a4106ebd274d714b887e621c155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0278c9ff9aa07effc9612323ed0f4795156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd2c417c0fa19b6ac98b22cdffd367b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b46147afd4789c7c6d0688d9254c9c5158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97188f8dc0475639eb70f2cd8587442159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb8c0be629dbf374298eca2852d1a48160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04896c0c71292b808ecf5b746dac00e3161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b71d3a9bc4afe3cc925bcbfc5dba2bc162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a0b186970d994ff5e453fad0b2e5e1163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fa59cd322977f900bcb55bb28d46f5164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ac12f76c4ce47d6dc74eb6d2c4ee01165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036ebdf7f700ccbca1076b4b4dc25de2166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ad517de0bfde750770d56449889cae167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e862723cf4b4f643c3d1f2ba3748d1f5168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deece1ed1d6d881e553954e9f99733f4169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede49b69d268da0745609ac20749d2e3170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026b72fe909fe6bee903ed7eff8ccac2171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5aee146e181bf8cfce9b3d68a2f588172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16bf3268f989337f3c5c5aab5e825c3173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4753089ae14583eed093ff9932235d174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32927212204c19bac8a438f37cfc13d9175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8919322ae2bf0aeb2929df8202cb3cb7176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab3bb1896bf2b4a2b9368292edf15cc177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf363d0c0086d420b9dc47434f5ebeb178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f329972361167ac827f8c977a46e4c85179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9be80d0e876df16ca9b2743207008f4180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4022a83cd077d45b05210d7cafecd914181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fac90e105f36d53889651f1fe063e9182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f8d03ddd6b3a1ef640b581078f974c183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608ce9f355c4a4dfb46999e6ca2a6e23184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd636c1e78503edb6404a26b746c35f4185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0a950675e4029887ed5a6d6ef570af186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a5bcb7b011de8f7f4485176ad63b92187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36b39d07d4b5355f62c75ce2c24765e188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa90f7404bed94a15e10e66f96c01412189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afebcfedb04d33667a3c71347f8f4967190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6324080c4cb0bd68c8a5ba938c934d59191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e847e33c8ada0ba88e6013bca9ad50192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcaaa238f8968848173d67336255fc7b193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0e8e0fc6f9a418f783b04823864707194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fbb1b64813c39fe86a476da9eff10d195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e376fbe50549cff0c56f8acd7f2056f196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61db0ffe3284cf5273729e3a42efcd07197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da63601de7823e736fcec433f9d93519198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80650d8ce90f0820d86642e1d083c612199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7ab3a223823a0dc373cdc2ee50b021200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f1e680a87153bfcd70c3c157e2f578201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1330257ba7c76e46e04e238dcee11d202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f327b4380969d2394de37723c4d771203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88b94115b76e394a1ef7c82b6ce53f9204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbc30d59029dd1fc50c59474450d086205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4958ef254c6ea9bb914937932ecc8a66206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90f79a8d450261dc43efb834658dbdf207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5926cf46f3e8fd0e2848b672937b7470208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40cd21b9210812b5df5f6730c141700209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9831ea69b74e25f068ec77a1fa96e7e210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4f96fac6288a4393b6a99e8375c7d5211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4be828e8c57fa2f3c5b3120c9e2779212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7d5dc135653404a824dc2e646e6c00213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a2f1ecdc2d2961d6e6422fd920ae92214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1b142c3067e5b7a8d2201e8719948d215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22392c3b66d6870751dd507c7f7e2f3f216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2737d8b2472d20b67b8d9085b6b444217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19111d73ba90dfdcdc2f3df21b665132218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1054a5dac731dfbb5c79d19f788a1e85219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b44fe9588501491d25163593cbe5cd220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce2e48a27a425855b505d5e4e55db0f221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9674e2222096deedaf9ea1445d3bbdc222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ac1c370061cbc40ddc97aefdfced2d223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60990191a178955997326812419eb096224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32ea9314559ddf934e8632f69088462225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fc3ffb7c1027745fa02db98f90ac7a226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb01c22e1fa980a32b463cf9ce8a71c227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9475282311e353aae9a14709e00fd0b3228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534fc77352658c98258f736479f17928229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf215e16f6f6b5d3632422f3e2c9945230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03d3d21baa30148c8c5a505eaf33c2f231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff2b80ff6d3fd50e95d4425c0aa08c7232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324f6cbdae6f09452034f121ee42dba4233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de64633164916d04d88effdc023899b234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7b270f7649678ae140a647a1b7e9fd235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e912ca2b21b3f632ad78ab4f621f64b3236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b160f3629646e416340cb1b48004e8d237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a738f0c80b7f68ffad1b2dd7831d882e238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cc98c7119a09371c438bf29f6d905a239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ecbed67fe7848c3ee7f4d5f4ab2465240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6efedf1cd40a33a2b7736df8107a131241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d94b616cc506e6291bc460d5d72229242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65bdb2df5a9fddfa28cdd984b181af1243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746db0f68772f718ade6e13ec863a90b244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af7efbd4d89043b78d71a6695d7cf2c245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c433d4f56c0af3b2cbbce93f2abb963246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1546400734838230b5d47b4bf34e851247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f488d108e52e6d3d6d6788ae34b4464b248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b2116bc8e1a30719ded9b237d37f0a249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f631175af97eb4827bfce5060f1385250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550aa290a15d3cc0f7497d8753518fc3251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b4a5d77dd5b5efb781f63a9d159801252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943c0467d14f1f2966951999e93d9d0a253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165e8ff2f3c645ff9eda19b3e923d4d6254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76a57f21cf90edaa07e5ed64b939af8255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7189afbe00fc2a14cd94f5e2a6da8e73256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38779ec18eebfec52a35028e5ac82dce257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989ef3c2f6fdf1df92ecb16fbd0e9895258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e10b1dbd7c9b92749d4a75a557b733259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac828eebc5be2b75c35008b04505c94a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d9861764b76b8121e4d397dfba71ae261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49de96af2be6223d26213159dc7f282262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61200cdcc98048d1e766fcbc948ba73263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3095b96c0b000e644a19b5f027462dc9264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1f179d3a64efb076f2bd829471ae8a265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44197b43d20b71699eb1d77770be4c41266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f8389fee4dace3c31f4ca4e87d2743267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d392b4733ce73e8fb2302c6fdf3c791268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21828c8e8a441f022d348b5463fd50c2269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49896e1735c003b7244bfb0e4237b650270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff0b688b4393b7b2df69a354064f8cd271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3400c31b1b2825e81d168110d48732f272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3994d32ada2e1f8f491db5fe248386db273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a0874700aede54de6fa0c0671a8e15274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1559908aaf2f7341cc0490b887b1fa47275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2c3cf1634cc18afb4b3b6681a44e07276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07da02727adec7ac0004375512b51a71277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711c55d33aa5f12f930224d231c073aa278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087e72a6724900412ddb3353586ace17279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b951b7159c17e05e9f1f27138d4307da280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51c6cbec1398381e1df612590f2443a281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484a745a4716a97837bb2ade16cc35ad282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fde6dacef1ebb42f96475e7a97518a283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5840b1e334ab5c7566b77d5ec51bf74284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247f60995a6f6f7b254736c42ec1e344285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57cae27e821b67c2d7714f3c6bf130b286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4c999b83be706c1c6edcd4bb6c0956287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d0f09bbb34eea5cfd83d65ea575b90288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442fdaef5509ff32c1447c876cffb3a3289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167e593dcd98afd252f10b1181d1cb54290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da70149197b568cce0714c6945d4328291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536bd3494bb4c3711317fdb8ea69f1b5292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad50399b66813a131f0be0fea1bc6e32293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd2ff3deee4e853cc5926e6df9502e3294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5e8120246dbda6e58973abd7f2d464295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d1db72e3806917b9e50b37fed525d4296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5e437475e10931fff19ab53a178ed1297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb4ad64a149e7f2f110610c7dc34c44298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2dca6d4605f84c2ff9d26da56acc8de299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157d39fea676cfcbd9951c16c799eea1300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ad89b40fd77e8316b11175369f7414301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd79c5351392232f2856cf124c0800f9302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081ba205588923f7efac31b00a2c9cfe303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdbeb2663e4c6417605ef9df19274b1304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766311ab1060fac6b930fa57896f99fd305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b259503998a8fde67c56f0bd375e906306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bf615cbd420d56bcfb327e1d93efb7307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cffc47d6a932e2f064c3e341482514308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2792ef906738c2a6b191478041f91a0b309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c40326b12f2d3d316e13fb9cdcf90c310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1661be0362d68d9bf88fb4a2ee692e311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36155c9ca4049ca52435e2df9733c0f8312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290d784c3cf1c55a47f3a9c7126045be313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51dd698ce62062405a35c4dd7dec0872314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe774560b171729a0cdf1f7863698fd315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9fca0a2fee4a8435c800c8778a2ea8316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a952e8df3066b19ca260212548c119a317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef55fff7a958540ed0e002cf395e3ed318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e3edf649188b45fc5360f12cca2098319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f360710c5a0056e6737c54f833b40c320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7239be92fad5b0b18cb433fdd59b9dc4321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea80483c1c8c08aefd84978bc73ec97f322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b131df8fe31202d79f503069a3e35e323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d45523424f179ef4648f70446cb12d0324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0fa87966aed7045f2aab1700efc876325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e205020bc5dfd2b5d0797eb18f9e01326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9eec0f1c935b1b48a047f0afd1a3ef327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2e53a93240a54fcbff3df79cf7c27d328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc4f33cefe4a8ea9f28b3b8f5f795ea329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e92cead4e466a6ec0205e7755df7f8a330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999c4d5e67af80ba0e20cdd8d836c8ce331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1c6fb98788a32d7d49b0da7de703e4332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc8129324e838c61259c0bd6cd66f7c333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41291659be9d8ea217a0aa6c2b7ec4a0334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba511d957a55fb9279e84c446cbc6296335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967aa647d7bb01b3ca286a88a4193ad5336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec6ae244d5c262b6db049d3c3cd25bb337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5ba84665c08c53f3dd4f5d49c4218c338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f352b64932828abf6cdfabc4ae5cc9d9339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9400f498d296a08af81a1d6a5bf66c340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30653b7ee5c9f7d0477630135061dab4341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57850b0469d3676ca081756c9a16a3c1342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685f9f48a43ecded04f2d5776b1cb4ee343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63be6e75f829862e1328c079cf0682e344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd89bdf182a28f521ac720cc87a49ea9345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5ff263031d2bfd29f1a5e619913f4b346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86fc0f2df532c9b583445748c0bd58e347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e89f9ae1556a8192645cc04cfe1a6d9348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd55876bc00cb28e1fd3f66fe414c2b1349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535b0b9132aa0c61712632896826d251350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cef3b90345bb7d0e0d79748182ed04b351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e306e133cadd39f9786ff25ce67533f8352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f03fa46cb3d1a1b12c5a32b736f975353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5550dfbcda761a28f45e4d83d4afda2e354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e740c55893c43fcbc07093f20e687b355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d0860b7f6a32b2083e80ea4cd1b7d7356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeab2f25712068b6d0deb5f942707b16357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be9379100303a311eebf942a95a9f60358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da79c2d1343bb2c877f8edc8a5a9d6df359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31be3eb20c4e7a5436ad7b9deeaf8ea1360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea3f449150feb9e28f70c43e971d2ee361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fadb649dd9d5749e808745bea059e97362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5440b69faaa685c1bddc2dab7efcf23363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ae1f6fefb1de2d1c09f8c536aacef1364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a75016e76a0d1f3d05908847023736365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3c04131c631e88037c095699afddec366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5a42a2cdc590d450c419896873f88b367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62edef35ce2cdfd7a4edbd8a03de2e3368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ed9849822526147b2db1cc437ada0a369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80517beb1a5c739b9194ecee8ef1a3cb370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e90f3932e6c52159f85932b77d796ad371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f7b1c451b18846224df953b342df6f372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902d95ed15e03395493c8ce557c86144373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edbe25d327a5552d8b2b083a73dbc00374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0b6b2f73088d78f1d3c082a93a31ff375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c7117e9257d3ba1d552291e7c65861376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee734708eb77655e3bfa2b9411ce3895377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c84526d98042aa8e9b7f65eb3cb1018378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04ba49e540321fb1805fa9f40f7fe7a379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb88f02b9629af5e70e4626bb8d1ef1380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56bcdb43bb53b5661327b26ec7669c5381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afebeca09228b7154a1c6c4a9966dc1f382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdefae58ee46904ff6a29d5029d1a50383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03514362fca250a0753b4484583e6e4384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfea654da3d0c6087d388a880b93600385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0594814474fa924f8cad895d281a716d386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f102019019eeea43d33cc4abc8d35268387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed55791fb330785cbc93291840409fcf388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e379082eacacf534856aae50f373379389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c69ec09726385c55d1085018741d06b390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff702369d61d055134926b01296525cd391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc59c313b9576d1a2315591a712f1ee392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9f26c20ec2572f24c797df737b372d393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e621dd6bff23c81e063477aee0d8f6a394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fcf17961030ea3f21787a1f27ac335395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36d396dd446bb88bdc90e84e894e8e8396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c585bd6a050ebf3ca5e73fe0d419de7397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8962c61078869efe48781644f05d6640398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63159fbe77625e34f5e9adf8b962bc44399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c71c948f8f527419cf52585dbf2dd9e400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232892de7ed0c7a5b16f1dd6d1d54f5b401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4e21756cf0474b0f6ea8a3da112ca0402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceec5240b201234b43b379eab6ba4490403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafdb8a5218fd903bad410aec4fd3b95404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63597187ca6b23a7d860b740368d05e2405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed84ef9685a3579f96d228fa828a8cb8406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a340edf455f2ee8c3a2b8d793600ae39407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1bf9e5740a250743d4a8a345f3d4ff408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ae76b005a94f27812ee5674c25f60e409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3fb6ae300baa3c9dd57bd9c72b8820410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2e61618190be9fec5713ef30e99c16411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877d2cadcabd8f7b04f1adedefcf15f6412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f731f422af053ed1c0e4727efa65ee0413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc6df2d45ebe4aaeb23f969d8370ac9414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220bfe79132879b77c667cef4f219301415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7204f7dc3a34ab9959cc7dd66bea814416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c4b4c335eb7a025bdf64562fc049d8417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3feeb7782a4290dbf9167fa314bd5b9a418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062bfe6e8d268956c89c70f35858457b419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75abd2aa06d5fcb81730e654d78d90c7420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8928f65ff711c619c1885fbbd6a422ec421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1f6d76ada8e7e30b2e84f869f94390422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5a1c1b91872e2b0dc625626027eb6b423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671eda411fbf5006fb9b75b8d9cac9c9424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747cfaf199f79395c46e7175812f2f68425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2d445bc1ff4d0537e6dff40e350eae426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992b5195f130e535b5d9c3423f5ea982427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68502f00fc18f5c87a0b2b9dab92ed79428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe77c86a63795fc6ecdf45585ef376a429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69fefefd5d63adb5c7680e87b4e67e7430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0eb3c9aaf0be96828bcef7829ba46f431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0081e44b1f5df61750199da7621618cd432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f62e9328090934088cfbce6f6293c11433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2f75d63b90893aefb3cc5d6d6f3127434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcf77f2069326e913e701489cab0ad4435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb3b8cc4882c0f9c7ba3553bce046b9436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4261dc91be6b5a78bbacc0f2cec3afc9437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfac2561175855ab5dada81b2cb1660f438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8575e9aadc96345c001fc39f0a2821f8439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff7f561e6886c85fb5612c18a8c37f4440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cceb89e3924c2a9a3c00a2d52d500e22441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c571901cb63c7338083e80051c140e442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d73b9c1895e785c6b4e60f75c798c2443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be93634c2e88920d3745beb96f7d9087444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69ea5676f225fc4f843984fa8ca1052445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f604e180c549e9c12d2433335e5b5dd446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c44d38a20c97c2e0a09dda212add781447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e243042bc8344be99e21cb22a24962bf448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d915ad50320916e53401321e44c7ac75449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4dce14e122e4e6261e99f64ed29b54450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de691cbd452d2031d5d0a59d3aaf4557451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7169e0ac18c5465067100b394579a48452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f047c6ae42df2f8da7ec5d66c4e1d3a453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9ee6087543aed56398cdc00bbc493b454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6b7a3ae19a9082a4e97e8e7b5cff23455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fb7911187d71504414c6d99f60f94e456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9dbe0de8e7535ff8134768387a6f24d457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963673dc29f2c0cb8ad771ee461970f8458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d63eeefc9bb54319e1fdf0513bb3f4459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80217748a431c8653f416a39937c8592460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3897642133c815feae8822320deb86e4461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edacba88d056c2c1f1961d5fd831e887462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6116555674feaa0029ab1602f290f7b2463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70c1fe0baf9c2bfe1ca55a5070e35cc464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1a1bdd4973f8f4c08bd74aede5ca04465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb0c8d9722a7517a724733376306431466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a94a6194d0bffd3ce0c8ba36de06429467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07399bb3881ec1b00f5e69c196312e27468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf6baeb75dcc0dfab9bbc989cbf4cdb469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af70f5c14d015b5ba8e86ef069da27ca470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023a1b29329765785a87a8e4aea47781471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c82e8499523fd2b2e171b22f33f67c472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a7fcdb311f18c5326e45d793382742473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f23f89a06f918cbc2b48204e41c62f474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d49e19d8e5cc5f8cb2a6d283a464c4c475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e875b1213da052a0cfb0a552957cbe99476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3dbd84cc716b192222ce0b09830c3b477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92623af565f7c07f8f84489d12651aeb478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91123034cd71b22ab2e67f8a9a995270479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615a7e03b88ad6a193d486b026a62208480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d100aed3dc45dc0c83214d3dd474a43481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10753330d867d02ce1b91d089afee937482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae1001845a1013bde4bd2f2e1930aad483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a757a3116eda037da561e5067ac5b29484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125f5a94010219e5c15370da697a13ae485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c206df4ba79de807ec0d902088039c486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12948acc8d7f1f19b1c9070dd6a1374487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ae185884d4a0e5a41e0773e22eb67e488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1076fa5533fdcc20cc6fd643f852f643489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a35c4cfe86c5d9ab7d5ecc3b4984719490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7a85efdd950eb5bac40aa072da9a07491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52462ff6f3e6a541ee18b2d8263d058492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcea662a2ed9e8a2573bcb45a3d2949493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc31c964f9f3b0d6525d5ace4b9a1223494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279c8999771c161d25349dcf88469be9495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16e5a49cf998cda11c0c413cf761632496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f34677c43d415ab93dd8a95e01deaf4497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333fbf8fa7f6fa217d5be4aa458d7549498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114949e666674cade0edcceb3383a1f2499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254ce1caad0483f36bd92d02577f5782500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e698f1234c7646408e58874e58b772501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3932bde66d001b73e28ea5ded3d7f9502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c3f09307702db0e41892b7595b08b1503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0f733421a185815b4169c8e2c94b16504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595f8e93be6365dd6d2379d3ceaa694a505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d1900bbbc38d7b4860c9376622866e506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cf36fc3d5900f3ee556052f94d0a3f507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e1a20cafec61f8f4ce3cfd5da8be90508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d666e35b1bd551fec80426ac6b6f3c509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b45c39541e5173febf2a846b29bdadb510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca64c9fa95ddeef46c3c8ed71d5ca5b511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8964b84fc2e2118f55f526330bd86342512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7113ee8e76f1ea3fc3a75a3bc9a85200513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d304dc3faba229d0334ce390712bfe514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0809d5ab46fe4eec0d22ffaaf8d888515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a979ec6585c2c08f585b0d1ff6be6e25516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42eddb511b58603f787ec0d3f6a8f80517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d0b29062f152492c785aeaf6d6656f518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7e52302b7d60f2a4eb2fd56e50f4ad519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791203d54b6bc31a877eb8bef476a95e520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c069d1aeaffc41ac11d812117e4788be521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a4baf89862255fa45dd825eebb5457522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a99cd8dee4875abb09728e644b47f5523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975061e4efacd8f9a8a81d8433493e4d524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4c3765c81024f6d2e27205aae83ed0525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab3eb46c34579b91bdd73226bd56eff526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8618cf31183512c96bf3de98e6e0198c527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c722831ec5d61275b6ad890dedab49528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ed841769d055a699256efc6534f8b8529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665fcc2195ec923d2cecaa8dbe202209530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd9550ca1ae3b7109de78c80f3cef8f531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ad8bf8e957436f9e18b81f18dce3ce532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c7a3ffc1067bdabab7ea9378ad58ad533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00dfc8650686f2801191109779c2204f534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe1e3257dff70806e478536456a7881535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da514f505387a0b5ad930297c0badf0a536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea8a39a0d3ee86ca5839df228a5756a537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9909a9b4ba0ab3772750c06d6a2703ce538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cdede4d726510dac16477b097f3fce539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b39c6c843b1371853469d689742cece540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff1a689b36edb4bad18c5590f4694bb541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfe264bcb7a1f8582a883b76a78213c542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd887e348639204f9452ce6b2b715397543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2057c242afd90062077996b6e4e8991544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e68f75c7580aab7766a19b05bddb354545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080cb966e42e9c45d7b863a160f42ed1546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c456cde52d40aad800b6cdb164d9ea547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5920f3200f85a704d1b0f34dc4e6c8548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5497744b7ff5e53aa0be4a105c5c08549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b002f16f4822bf77779be84ac77b0ae550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8edf9b56002cc6ee1b1c591532bdde551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af220a042c896626ca850c1dc67edc2d552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b188158a2b590ab2eba23b96d15d04553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebff2beb226fff2cdf46329be33478e554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20cf3e8a139fc8f48a5945df4c175d5555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09ae0e6ed1d533414641c56ee988e4e556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49759df4f04a9074fb52093e5e33da79557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62137d8af4daed737349c947049ee22e558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442460711df200f85d50fbb682b1a459559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b6c8fd00a52491931b7c9716f9cd5c560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0359ac94f5acc33c1ce963aa4ab18747561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9878f248cd9476e5a659b4db31ff067f562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cef87a320c738dca376d998580394d563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4321bddbd4afbee85a986623e945bd1d564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1339dc524f0fd5a69613abf2ccfd7f30565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c7fce81a9af544020ca6f0a6ba6c67566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0e32b0fa3969d617b74edb03a52a14567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8613081254b73d652b6589cf02b708568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ec7c85028e0f063bb2cb4fc02c6787569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9578b7b7312ac6c11054984085a59c33570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc67a0db582eab3eb97a2058a4564444571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e0195ee0d31a0d2d63b9d0897ad830572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491599766f04a64bb839bb7f250e0b24573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896c4188d72090b685d5276c19a4f862574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b65dc2c77b274f7032cfc0e99c69ad575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0151397c8fb4c742c309814c84b39e576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3577c1fe26ad6f2ae065a6d73387d807577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23799d33a09a2a783fb0797a4926a44c578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e1bba756a7790965ac54570f22fda6579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d854b097a4b105f5e9696da9909461c580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1110d93afdf90b20a39a466030a219581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b08c89bd1dbbafb5eee33eb89801fd582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1060b59f28ef16c5ca8ab60df621569f583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949abb51d0d79aa7e37f718e14332713584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a8f9b95261bd885e11fd4a34a84660585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbb4ed2c42b35b8dbc9d92746f94701586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7f351ec66e61286ecf30e0c2fdc4a7587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba58252b04900e1e698aaabfde3de83588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc25e9dcba1d2ee6b90f54d97bca7c4b589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7221f5a9912e4807baebf6ad3b2eb259590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9593af95d4d3a88f112eb9144cae7b591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7a81f8f053617c4a97930177cf7383592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549874cd2ddfca50a2f7088ed85dbfa2593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8c0656806ff693e105118d5144d66a594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e4c116ce7f828f7b1c20bc67bcf670595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d944e4cc797f472dab2b7f3e44556958596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae4213810a1f60c3c890a4f592c2577597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb914a88a9a4c7621e5cf681a318120598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659c10a14df931ed8421d9d11231a7a5599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebf57b69cbe923ac99e47413c914511600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a563bd53ee2861eaf7f1ebc652cb85c601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180d677fac0fb70516f5b1c0f7df3e9d602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0410b3cf44393e1a6f2707ffdb608e603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040f694fc9517b8459beb0b4640122bc604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e555353a45c5dff622ad1619b4c1d88605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6b135ca22cafea9cfdf10f9274b3c4606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14fae35f13c80de9ee8d571bea660fe607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba3319dc39f69e9760e3f5a5b71b35c608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef39db9a7d31d52e2913b26f67ddf99a609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b758ead645854296b3ba9bdabb566a3610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da1f6c477745c9b91c2e970776dd8fc611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5326b6f7a1526cc385385f31fa722850612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d375d5dccccbdf8e7f7fb356c4ba53bf613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f91b6a1fbb87b19b35a2c561dca9ded614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6d5b72007470338417f7a69a5b17ea615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec3ce90029534b9d058911acf235fa5616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f577e49ef66bc49749ee9cabf75869d617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a814f266a8d2c29bb887ff10f84d52d7618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4beb9d835ca36d1b15b5738d99b5dacd619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023104f6bbc58e3bcb799e61fdd75adb620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6ce80be127a980419ee8ea3c0ab2e4621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3126d81bb19a2e145d721ad05bfaab6f622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9267f67e4ff82de1878d6be9bc8d84623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e35bd71354b47016fefa1b7fa6d15e624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e03e5ad56f56e9441b60e1d1acb348625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bab61a934f0a80d0824704491b8ec2626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6223dbe22cf5e7e751fb5145247b181a627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27112dcee11bf089d3144f072b1c4066628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a3c3074cf40bd937ff711783312825629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce993b2c6a91aabd09e9431c8aafe31630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5606776bc20a34158b5d91f708d45e83631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7092a9a66b187ec1e8cb88617c86345632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6e13f080b4ec2c3801d5ba5ac0a63c633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeef08fa26d2e1cefcbe8b2c721070d9634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887cd98532b88ffcafe19a3b71056777635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0ded905816a086fa19f8ab0ec4f5c2636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bfe8c36ee1e215518ffaef872da3f3637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820bbb43ce6201d7b05249fdcdcc5291638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e618c8fd0a5561f08f3ef7379291b8d639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa82255721a515db1a1b1d5824b5a7af640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e45b63cd9db6c9574b8f6c7f648681d641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54978d3047ec90a118ab128621f0fd95642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad893f21e1e01d52d6ac2f87dffa08c643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933eb500d67d44b1d1ad0ecce0c6f333644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd2e5838e28eaeade9c1c5d096b4020645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9e92225cb6275d1423b9ea12ba3e4b646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308349fcdc199f31e63da6215afe5867647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76310c422fe219ccc7f86fcfc09ae2c5648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421d3400691e84ea53b446dac9f25e71649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7769eeeeb38fbe512eed66b41232e0a3650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289821a4c1da46faec176e3c35d07726651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e207d04b73cb3af3d32d57b3c605ed83652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58de9d046c9916f180b7bd7397c0f146653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09ba0d716b6da51e0a5de53f6b53c0d654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f50ba716168c48d9f7b278a9415865d655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8e3d5eb7624a27be9157cfae506e89656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8f83fc30031d9db9c3b03519e501eb657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2868040cecc6cf41fefd4a9fc71d5df8658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da9674a2e6bb60362b75a843d608996659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b02e26aabe021594cbeda2efce755a9660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a042af8c445e586b42b911e4fb58f0661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd44fa146ebd74b2eb993f36d6b4d65c662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f040e463b7549bff255789efa1e35f3f663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c846cae8e39cf997a866984f9764fd12664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca53695e57645e8823b980820ed3c567665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4438d73c81451f9c1690d297487fde666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df2efe48a963b96fcad458b62534a2c667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c9768fb8e30aa7b3ffdcd372781b6e668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2599f9e85f332c8798c14bf7bd1aefbd669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e0735ca545d8ecfe6fdb7da4fa22a6670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e54f190aa6f2f3ecfdd33fa47ccf7f6671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abbdad09a7d0f703958bba558fe5881672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831a80221fb8f2910af4250c31244553673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e98e1ab013a92c4ed6fb537a96d829674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9763407c0d0546e0ace0d47bb096364675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcca12a909e58ba54ee0d65e5500afa676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6ddf5b2a6da546740bd50ef1dc52f3677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa796f959f4697a6e34e28e17c2e03e678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa72310d3571c30265caa6d8e348bbe4679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a70ea55a8cc10c6983971002745041680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314239aa76444c89484617c56c6f3777681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812b015de6982b082b9d1c631698fe4c682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8886bd614a2fc7a25483e321b19cfa4d683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e60e77003534d78d1a45a8adb088fc684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d19dc53cab433a6a4319a0722574cde685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff9375ec269bb4a06cb41d76842d2d9686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3c98a4f5197d2477e649c885daff75687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d30a588e15b444c3c5fa2cde2bee911688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c098e01fce5de6146b346c8eaf8937689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d80dcfc1d7fe68543ba8254b7037630690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c07fa8d03e5040f3cbf4ee7192f9fb691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa24711249884d0d83560d67e7a141e4692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8fd761c001f8f1e7f9239c2372b25a693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8cfa5da02fdeb24e1f397f6e415dd0694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea783fc9352a302002b9f4a6e94e2bb5695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62ea255d4976c6b506967198bcdcbec696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0320e8a179c7fde0eee14ae3bc7d741697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95453b434bded67112141836269a1d9b698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2606c8c61f25b034c7f7078ac9f2fda699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77167cb5c311dbe0dd39f31526f4b095700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe05a7199f2772ef2eef4f645fbd4096701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11692d3353d12cac1d104639e220c2c7702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efafd57849c0f224211a1d6ef645324703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24cec9bb45dfeb3c468e54918cc8a83704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc4d727d119361ff157dba212591c84705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c50091806f7516a9ca83521db2a09f706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619a4265c55beb48c32d16fa2714e450707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d818287c0db4272ae08aa16bae682d42708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683b4b8fef5dd067db793c7414afb3c6709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac2996fed6bf7a6c394d10d85276e2e710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8bf2c464589db9f9f5436231fa7480711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38362a684fc7a009b339e47ced25541e712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019dbd72c361b1781b5445bd75766040713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07292d99456c3ff870f21fbb65c2603714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956934ffdeec9e224df8dbb6f8db7ffa715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4873addb65e85db879acec3e976ca2f716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285bae00889cccd25aa25606d2ffd467717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f06c24d2e81c05915995bd07aff7a1718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d76ed78186327e45f7aa5971fa253c3719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a5b9345a7139f9cb17b6468c4797cb720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03dc86fbf419b869dc075314cc5c49b8721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327704f2c3d379c9e558616e330ab205722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a28d9ba68e0dd0e5879b39774fd2f4723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136cbe174169d55dcd181d6a46030ffe724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a42d4072a0cfc7f8f2b5d0300b6d58725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e47d2a1161c517659f4724791b2f56726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1c1e5f6895deab0a197028ccea7041727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccb1f2be093787c0c8c560d4f3a4356728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab5d20bb2e9ecc45845ee45a317fe34729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe60ecbd94bdf2d8214859c371f3c1fe730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb66385e7245f8b8c35a4a1ef185961a731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3a73879cc9fb5d22c58293fc09562e732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c277bf7e7beae633c8c9b5a1739e0c733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23828c198f4c48e1f4db7d900aaad5f4734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d278e5562247691b76f54851ad7977735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd6dba2d60c14872a9e9cd4ca67dca7736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0dcb2f66c3b73a472ca8a48f3b09294737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec5265438bf265dcbcc04f31b0351d0738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0e70ef0c0227627b2154de3d401b02739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47116c763d8a7ec13c4d84c354f55062740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452f91e55a888bb5f136885f980ea5ad741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a799f8345209dfad9a99a5ed41521a4b742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a41495d39b081f399db29d5b092f554743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710a37a3e485cb0ae2179258c0e05fef744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b907729def44ad53a83eacd3d750646745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb4a6b60e5f7599553b0a1e7e47ed00746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1507aa86c1b4d88ff7c4ac559771fc3747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd48492d1c41810b3772e17dba2e258748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82dee37753b2ee481d9f4e51d199c6a3749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3683a4824f3ecee9cecdb046594621750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4a21725886bcfe006334c74b498003751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438e153ff9b1925f4555c6ee2cfe1286752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82838770dde50e6d160eb36d0f9c68de753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c453b146aa308b6ef1fe789335ea231e754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e017c7f0f6eae175ef7666745b153747755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2144df6dbc2bbc2aad4c5f0b62f873bb756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8babd00ce86e8c2fd359d9daf8510819757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ca3e2ccfb799642008a237e06fb05f758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6c28301c426e34f6e25540a86521ae759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7926d8ba6386dbe89460e74b8fbb0b581.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c93fccbca9f7955c3e4140c6122a2be2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35deb370ca06787be3a1796c6d0996443.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5a7991fbd75577c0af0cca550ec4424.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1079d0d48c8838e81d707fb21cf4577e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb5dae851da1b92a1302a017026f2826.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a756d3bffa8ed642b7c8cb809fc8fe97.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a24aa083d6669d2642b28dc0d5c5b1e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fd0653243b98775c0fd0ed72bf08209.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e31a9cdcaf8ff87cc5f09ace3b55e0910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5ef59a4f8ffb95111aa7c8561989f611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c413f1e8f8cb7effd6f3b195f4b558f412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf648de2a8e27cb32c0be6f8a3ddf3c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f61ddf2f0e63da14452ca30359de9814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103f83ae9b838e142ec21953ec244bc015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea63eddfd2e4df42dbe6696176515dc16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d5a44c6ead5c9f3b4deb29cb35ed5f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4d9d2d000ebf2bb5ce88f698e94e6318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cc3393ac277adea2c3fbc694c2170b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bde6b5dad05904f3fc868f733c10f4e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1c60f980fb0779885a688e082fe79321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53e4df4354afaee3ca17908b651f8b422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1088ff705e779cc6f3dc5f410574aa1223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295a327635f5f961c9d1bf48de78aac224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8c24d6fe2b24279584e43615d742be25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92ddcf2eba3b4d0c14baad936f2383a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac948b59a7e70e7e374a682b13d7a2b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b90eb6ecb50e7bfac3583a65484d9ec28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac95708110c3629e1f91f142c783f2329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a98d04465023944824baa9f04edc32330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c587fad79c445a21f22c2349fd68cf3c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69aa31bbd8fcfb258e3d915af49aeea132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579852fda15aefaa561e1a37fb59da9833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52291aa7f59bfec083d44a91a224facf34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581315e12c8e788edc790511d277466435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c304a1a46a61e41ae13c4f75f0568c736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5edb106cf5949438337c385bcbb111f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cc382df42ecfe840bb05452a8b9afb38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b50b60ad867586700c02eb95f0c86839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c9f23995f20e092a748665b15f91ae40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11fffdd775453cb3a1fd5cad7db67c941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99970ef9f47371a0aa4d2a4259583f542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391c29b01cf21709e02b27186df2111243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48801cf1a0d0439ee437cc3ada0f74b544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cd28fd32464e93695d28768753a4b945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548ebd3ce4f19f026e600d5c2e24cb6246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bf410d77443d63176722aa122e900047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ebb9f7f2b36d670fd56f711271b36548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf96426e1c51ec8ae86ff800d11d83649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506f5b98422b0e0687bbebcddea9c0ab50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ebc75771c2dabde16e0196b0ccd49351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4106c02411693b87c177faa041641fc52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9c2485fbd7fc4344cd5adc88c233c453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8553311a47e682e7191d5b39c10c1cde54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3378fe275073fedef8618348ad4fe26555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a28f5a637f8d49fab786f8248ee3e556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71081bb5031d175be5aa48e12bd9fb7f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671d6514adc6a8bf59a71feb1a93832458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a726c5e4d5e865ca4d7e553e5b2ccbfb59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7331ad18786a03b5771cca4b94d8a5a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd8223e772faa2e5dbaf79c1940338861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67245cc3543e6afbc3e81500c7d9ce7b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a94d217a35e69ebededbf92d9cbff663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5500b817924902799d7088310b981f2d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5852a815a98d1860f46e2a0d162faa765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ceaee817476109b3e7b547e3135b1066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f88c9dd21db31c6d95a123fc059c58067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118cf8a1a6c102097b9c4d69eb40819268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c08ce0ac796bcc22ce8d0c8fb2af60b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5982d02ed14f6c4e13acd6ae6890a2970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e742239e23e417b3f7f6f13e1e2e9fba71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ffdbd3dbf0ba8692704ddfe6bbc4b372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae62ee8bc7b8f691c742cac5c4bb71b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14672bb4087cdc9d89a2e659052c51174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27d0438f878816b57aee4bdd3c8875275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fb9b96a69d1fc2d58443933b908e0f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8322bd3ac6fe7e0e277c8d582659c17577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a3d12f1b93dcee7db315ca94e8358f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd98aa018287af3c6d4e33f3b38f20879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b735d870ba67c19a738e93392f7333e880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5ccb435c23e1dca9ab94b466b2fcb481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94356b5f4ee906f9f1fa932a0962e45d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4e11e267ee2816caee9f02b6fde8db83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb6f34b34122b8291db98401daca22584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe0e01a8a76d31c85b60327698a7e4e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187cccd9101c9a78c73aa5dcdb6d2d7f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbad03b262ccdc01749307e37b82b4d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad152b7a5e597e94e75a0a0b0f852f6c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96d0e63292ad956bd5e5aedc5cdd90189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e9cc9ba756214ffb9b7b270c10745690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b17958d21e3ce8ddc47c77d59dd63d791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189e69ff78f5887c9ce3906934909bf392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb42c8760a9e6052d412a4344bd99e093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744c2d1a48ac4dc1250b2cae403a7cd094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a71cc88ce902e3d1163075b045c4dbb95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadd409e8bc0f5a592f02c3ee94c5b9096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46991431ab37782beb755feab9b118b897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668d2fc66577dfb09a556efa10563cbe98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6d0789928fb06fbed8ccfed401752699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a4681c8a3592efb6fb7d3ddf3e7427100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a91d7b87a943dc7861e2b0445c14b86101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5b8b9fc20ea41a59fc044cfc2ce792102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4942b52a14f95145861c6991c0075a83103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e791da6b820503eae9e88b161ca5c63104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49c6eb48de9b8abe30e962d3bf6ec4b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c31f242dd525ba4d024d085f72a42a106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6efef83b421887552b86524258ad56e107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdbe8c0a3d6ebc4e13cdf7ab83c1285108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81dfdf98ff087b971a918cfb3a80d3b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d123dceac3f2a69284aa20946f6478110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e680668138759376a9dc83d1e59f80f3111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb1a44d22d91c82b51af1a2742169a6112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995656401f5ff9b24a22c4a7f097f6b5113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad79e49b68ef21a9f55b0ac27a0af323114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680fdb75c2840780cbc8b76ac5d40e95115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dae62410ad75e5911cccecadac84a16116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee933c2455099e67d64d8eaac615fde1117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eea8006dad661265420a5be1bdbb230118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebfb53b969bd84354e852a5ae3d1a73119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb52afe07f80f3bf35cdd79217fb992120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d800d3b848eb71ae30b3cbee730e0e5121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05713eb3fa95c4b7f88d8aad8c204ea122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67d6edd200c409965f54075e2e29a33123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af16e5ae3693a603e94d98429df65d8f124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2188ba817aae823f5f0eac2cc0c1944125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596c3f38b817b45ba67c6bacb4c2a899126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e55c7340415ccdfe8ff1b5df97b768127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094b290db2fc8e341418d39c0c619ceb128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bd408bf70cad6b99d07cf7e514e6bf129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da81815261c23a9eff92bb841a05f2f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc3d10d8ef50f52f657a7e125702cf3131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d0785f177fc465f5dcaaa680f14351132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2704b3577be6482e239c46eb6fffebbb133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bae0239e2bc9ec874729c73cf707508134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba8e285193de8ff14b0dd74997012a7135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235cf275cd2b8039b5637bdd9b0fb91b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be47077b18766bbc6c89acd54a4f5685137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68629608ccfdd6ee3bdb1bf6c38c0a5f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe8d7dc38300e11a0cc5c8c6a239058139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ce7921918dce2721a5ded70fdc4668140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e2be0c90d8cae5f62eb9ec9855e749141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37968179e4d0b3e0a2e1f1a3b062042142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220bd151093dda288fab7e115200c540143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e52ce61b8bf8adafe61e28a51bbe7f144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d486d5c6ff32691789eedcb9e8404495145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c63921e0cb7b0faeecf28334b31118146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ee252d23660de459e945d010e561eb147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffb76b3f157e942344ba5df4bfdf831148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a0cdebd1042fb7df2865d9aa0a2b42149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4517333a88b5e711b2a31e51ed54fbdc150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fd135eb3d1f7c1bc65eb506b4bc2ca151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd751300ce538e4d74338ae4c007876152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2175d0d2bc39dff6c0a51c6f8fb1615f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed152bb785bb4067f122ab84c18a7f0e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97177f89717b2acc98faf80a88acffc5155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2811414e4a04a6f7d0e466f293051a156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38fecb40f0b0909916e4d13835ac537157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a1aaf11e7b9058d7568041e0dc4ef6158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11af4cb2d09757561c221a88807ef2cb159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e18d4a8a2451e7512bc805bf8a1067c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ce1f180641e322df8473bd461bebbe161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b25f4743998a00fd6cc295e2479da7d162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ded09270b6ad415d3f10782fbc3d538163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4f96d9ab5da54306b267cb3ebb3840164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fa0fcece718fb63334786ba710148a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21038b0e2329274e1f9d93ace2ecc8b166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039d40fe28dbb7c39fbfce7e9545e204167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e64bb66c066debfa35619058a3328b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0a0df46807fba7d5b371c357f3094b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68876b89224644a0bb0065b1a8a1a13170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4bdf3a08cd4fa6997369754b25bd15171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea469be97d6f16af3d8311426bb5b65172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c30efa7833264ba8b518593c4284006173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbf636c929db8d07b4582e79f4cc091174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f9b0bc0e9744262c8496a418827663175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff2d7e6d7a68d2ab51f1ba7232f50fd176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899691baad7350ef4ab3b632962b4a8d177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3020f7bbd9fccff89b49ec7d9a8699c4178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f8c2c2e431baf02732e565fcb92a5d179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4890349f242737a8964151ef6bc7e6ea180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823a0600bf9921917d4e56af210e6224181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef5482c2ffab824d17d0464a0641d94182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099616f1c2bc725f25c7d9e01530aa64183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3003ee664c53e8bfd619aa26a93bb9e184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11646ce1a3adde080ceb976924d6c01a185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0240bc237faa6c50bdb39951394dbf17186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378621a636abea77d1c63c5655dc8fe3187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b66298f67ba9dc38433f1eb7958093188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c01aee48cf6c9d562c55610716d61f8189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6787e0d0f06dbde5ed22b9f56885a052190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6061da1e693f9cc71b594a7d3f0ef407191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87509357e89b7da8f2004788bba24ca9192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1986f219e5d43dee6289b4685fa84c89193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7dc34fe8434b7d91e0492f15dee5804194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d5da39437714edb4d263a5047b9929195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c68c5da7d2fa61fe997d90a45e3d5a196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17098b721aef00b50826ac746cc06edd197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08edd4e005114429fa1b744719af5809198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b98cbc447981ba95a62eeb796842bb3199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0c839a29a69228513dc0a6db877bab200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad0c605efacbe775a9c8b8eefc6626a201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8a3d370539148cc49fb7ddfa1cd39c202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b15138177973e288bac99406b9deff5203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00f8fc53a4d21cc9701be5c30e3bad9204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff41dfdbcdf74f4fe9700a0ad2c8e02f205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143b25215d940ca76193aaa90ff97f48206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52930d66146c206cb1c42565b5f6e08a207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b7aa2c55bec7d6abb81c24e690345f208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2241b4a0bd76c706ca54752fcfd390f209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c0421a2e36885d205e14336936288f210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449a172339761d48239e07acb4272000211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524bed60a614104fe515ca0c892eb0b3212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8f32f2610087e474f514c74019f27f213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb06e638b952372941203688617615cd214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53f29c1d28cc8582a3fde2c22a370a4215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c805284483381d78146c4d2deb90a9216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219116bd35d22f3236124b4d72d38931217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c7a7a6d8aea1c8820d134a18e1611e218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a42dd18ed021a2c524834da016804c219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b759058b8460d214d4eb9d32501e691220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56c8e5bafebb182f1cfddb8d0fabda0221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642f37a861cfa6e77ffebdd7baa60958222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b4b7c3b9604836668beb4ebcaf860b223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89bbf094aa2216c6bc7801cff44beba224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c104e5bd1472fa25971838aaf75be56f225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb59446f15f4c494c86598050380712c226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8550c13a6e411afc3b5822cd5114c426227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c5206d1f8a0b038fa1828354677dfd228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c7880ca67d2d697bd04c769c4eb02f229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee78855b7e72ac218f276ed4dedb54e8230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61eeba9f85ce1cfd1f20dc012b767f03231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9964049f41816a3674abad9a64c77109232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e49c8afdaf167f0bdde22195109080d233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c43c872a567d1d368c2a90ec92b689a234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42df4d17c6aef1fa839f77a0bac1e9a1235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f0948297d6533a56d13a0bc197441a236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3c5f176bc12368599eb83d3309d3bf237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075849c879eba29217ae5d0d94842962238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8355fd57355ce56d096ffda381e48a8239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21d7a58ac6084473a9333b451a5fbee240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f3ac4d013be3a50e1ee522e56f2173241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2f8c386867ff50a77f2b286c0ee0b4242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9872bcc54497c3ae2174652786f545243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5bf319993a9a1549306074a8377c2b244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58c4b342dade6a1f4eddf59fa013622245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a160f978aa9001fe8e6ac9d18d4eca6d246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bddc2053cc85b7992d128e7663e5b8247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107e3ad2915e749fcada5a26b618bffc248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0751fc16d0f72439d3209bab5282a4b249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c1470265b0892dfd4a730c2ff7ac67250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94550b028d26961507b84349cf33d52251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6360d1ef354340d5f0e0c5c369a3c433252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c828e37a2556d68c41aaf3c7008f790a253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0705e6866f08ea55955fc18d8c1558254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3f07187a7724ed33d0fb12343ed70b255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a140653d7d2f32ae471ee15d918d347256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f9468b0f435f0ae097322965f7e763257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60af6eb0022c11b77baf98f4650b4561258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b655d8def7fcb0b1f95908e0ca6eed5c259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e462754ed24f4a3d7216caab3fb9d5b9260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0e37410f7666be5965731937100bbb261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48779fe2a4862d9d426a9a8cc095ec25262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fdb4cfba2efc5320312686d4eb6c5f263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8610c42682a207c30907036fa240bee0264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3546a26ac9a3a6d2090a7c447df00c1265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534208556ae73642f56a05a0ee4f57fd266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93efaa6961fa4e3c79fbc05827d5fd50267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f36c7f532c431479a8fd8d78da4874268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d3e967c1e758f255b566c5e958d9c4269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc89c4045452d2fec0e09a02c59833a270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b917a4ca612acd73f3b7eded3c4d82ef271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fa4846445fe0c16c424f5cb7f5253a272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6891bd5f75db07f3a918dc2bba661ce7273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3205af14492530b9a30fe4f10bb25872274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2152db47b022cab43bae80df94ac8cc275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb80d6a0382e988a2d7b32ca10f2b6c276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b775833f30a48a3434d8f68ea67fc257277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64446c44bcde9fe287202e120d27c0e278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1eefc7e1d0f2eb24a9697e53a40bf59279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595674a1fe83dbb94c3b391deccba7e1280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a101e7c46f0981fab99eb129bc4ae01281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f679da65d706a97b077055e4a14e9e30282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e79605d137f61f6e15bf0b8702b283b283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da7cd01a84d8bfc3b567a2a8077e3d5284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb161be585e1f1c1a5846cbec517e05285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8362024e581b2177349a2dc6cf2aef2d286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3af7c7fe7c5e631a3411e19c5372d3c287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134f789f4cecabbf98b15233d729759c288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c0077bed2e218ccaf3d7156c425971289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f285e0855817c9df7c8f8582c36bf881290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c0fc33ee3693552cae5123bdebef7c291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d11553418458bb4e1d5934bc961a21292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ec31bb0de3c165b561f70ad5dd3760293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03a808fd936cfd79184567039e604d9294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ad56b20afb3a51d51140a492b08012295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba66d444cfb190d9bbafbad0fe19a914296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65581eda8940272035b4ae5df8bae394297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d16dc2da408a199c24af4abb88cac2298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf80ef29b84b72e1991c78131c9ce77299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1475750482f0c3bff49048d4c70a2ba5300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0309eb658ce44ea2a8843bca31b72769301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9e7f6c969606078041c36084ac72a4302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e01fd421f350ace50b0efe4b08981a303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376ab0c06e96f91bde7881166dac6740304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bfa0c3f9f122857dc01d0b2698e9a0305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe4b3250608a96a1b782bf3485f93ee306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e2b6689de5b6ae304241802eed0215307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a473ece03d70563c869660dbdaf3c0ef308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2111dc189e6c774b2831a1a72f65e178309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28700a5ea0fc33d5caaa1698fb69910d310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2c837c1ad75b240ab6c6499d08ca38311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9879763875ca33d4a766e17521d432312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc653dc87e822af356f8c7c8f414452313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f11fa9f2fa1fdc3d1a0ba25ccc72b6314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d3f82cb92b0fc3bbe7bb5d58e501d4315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d63c906aae130d86b756b23862fc9fa316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13b59440b6e98bbe9f9871750fdc9af317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f807f8bd3eb7c0ad0c15df1aaaee9b1a318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb2b7c427457a91a54fd21984cd98a5319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c47ff63090f1bf51dd239e8ea001aba320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0586871c3b0e7b6f81baa02e233c88321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbe622e6f287cb1d93f862a048a7739322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b97a7c890cda06f6abbf486b29e5dcc323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3dd975fecf757e8c84f77d9da10741324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042e331dd277071b09caee0bb55da41d325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c641eb885c96f2e5ba94c3c25bc7cf1326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f59121767c44635bd91e104b771dd06327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd6d9ca907cc63dc3c90cc8018db57b328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654e35e2844dcc617fdb0cf7e5961cec329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ffcf60ef89317fef47249867fba193330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fec69cb91e048d2bd1a93a6d22acb4331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abd1adce785fa94b76184127ecfcc42332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2961f0a8cf44a2aed77fda93b398f687333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ecf36259d5f5776f35d496b1503a48334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd26b2ee77012132fec60d45f5de6a2335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c42b712e58784995cd25aba83ba28d336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3a5c44a3ad1bedc21cc349ee09d8fe337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c757d08edb03495d0adbb12abb90370c338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2e9d03d2eb3b97b10fc3deeffd5243339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91e93e69fe3cf3816d3432d064e0e1f340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7c8635b2a1f938e51e21fc7474e0e2341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7520bfa5e75da9b039b6f29b3280a7f7342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fdbf30a1a60c470325fe6a7d45f770343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94d65e1ad3c8a710b8924405c98815f344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109e7b738e2de58c4c85bb149611d92b345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4763fd743f93c2cd85599554bb028b65346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2add9b3b5d9119b1b8924aad072f235e347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fa6d2e8aaaa2c7a9fed65015912e46348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1561290a539c94c4a167ed280ad4fd349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2578dff80901747bcd7d74a7e7d40bb1350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65cec60524ed57a8a8e1de27b561838351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79d709277d56b3dbb09f338af776373352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a43467f96742c3dccc46328380c6f66353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0ee5a47ee19c8c61c7e31daabc3e8b354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8c5dbdd40c46bc551c837c7658e887355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7060cced95c0acfb05375336971d0538356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548c5df8be3144c299bc826146208e0c357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30de5e51bb0b92b93a376fe0fb1cb762358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0f73832ebd0efa99e540243885eb55359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6980d679ca6535917c6563b4b474ecac360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c998d0ce1987ebf4c8d2b0bc2f1035361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a724bcaf0c5b3dbbf705f4525d53645a362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd71ee4f30de7cd1517c75e7363aef8363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b061cba494e5ea59f7a54058deab8e23364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0d5d2c50c81ff132c5ad9325f569d5365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c78e4f76615b0c1c34e45ee7445fbe366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72f1e43f6460e078ec3b70b53998447367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67cc4a9d5ef4141ee70318f5469eeee368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ca901b4c20247978d9f20cccc94ce4369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685eeeaf19b6f859330c446640216473370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956fa86c185b9651c4a6c19e1204b0c3371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493c2770ca9b765fde4d9dad621feb04372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8d5fdf2a51dabfb7b635f70c4acabb373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266b0f29609bbe5b8ea2b7c8ae53181e374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1592e110708d77f095c4aedb68ff148c375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc73f96501d8d3ec619643a6cfd7f9e376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8379929f102fb4463db66d93d9774c6b377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85948c2fd0f076f9a8271ad9fd7717f378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538dc7f7c88c7e5e38c15fc8b79ca00b379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054f761ed38e82d6d315223908da1042380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00518ccbb7e4a7a0d92e17e62dc2d4ce381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7528d8cdc29ad65bea655156af9f53382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a58ee57179a0e64dde357ab59c7cea383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447997b4634d6585527f5d96f644d93d384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044c04bdcee0294f0edf42e2a03a65ac385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d0a85d7fac65d0f4dadbfe47eaa66d386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c50b91e14873323e7d2b011c3e4a85387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9b5ad075adf04e1b75a6d9cde493b4388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16af1ac4986f00b768de6ffb61f97a40389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09f8169b37f93b5cf34e1d676aef530390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63d81a5f3f608c54717720edb3c429f391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa3d8fe17301c77a5437f1349731e81392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a840e4128121f617720b9102761a1f19393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7235ac4f851fbbcc336b29d6007cd8e394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c865ac7eb245d6fcfb786f7447ebf3c395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16644c56f26b23bed0498e474b7097df396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164557bc887bf542bb16c1156a134180397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d0e9ed7db0a3144f6d0a3972d1131e398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1590a97ef7c389fe2a7f1850b52fb7b1399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0da835c5c5d6f6bd49ca1577763f07400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b776efce7397db1cd46891eeac123dc401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6323746b3e6737e20b71b7fd6ccb7b402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60118985e3751cb73db878bbe8757d4403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d8330a72eed0e8980e81b5f415a8e3404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7682b8c0b75eded399bacfda291763405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63079d635d07ef877666498582707ca1406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f94d57ad9fc3bb41444cefe9d4d1f12407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c9857b6d73433db3b71880f66e4ef5408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cf509ab5f4cbe5280ba1fbed08fb72409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce29c61876a8a747eec5b5338520758410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12258a4c2413bdda5fb2b96247609cb4411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37eb36fe78d4f9521018792c623a05e412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcfe26c4f623a5069c6e64bfa8246e1413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed41782e7a0c025539d3becec29f24a414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3991f2972ea915cb087a44af7f6f85ed415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8acc4f8669559b700211167a85e8503416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a5fb5303b48f75434ad408f7c2514b417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b6dd91df560b5829ded304dd362139418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350c51ef440cdd5d248f6a8bc8cb33f1419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156b1c71c742d9671a55a9ad9b98c493420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede45118d9f6ffe29185962480a14ca1421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9a050cf7cf5304e2ab8860ccc8f42d422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8323f5a940884872d769e66f89d5dc31423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e8293ba861f23c0a18a40bde526eb0424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed37b35663253b4b19342b357dda5855425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697f3e455c111b8b23c93f477078decd426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c8b10396044615e00a33569971e9ad427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bb1d669c943bbe8a94f5febd9140ac428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90484d640e3b766abb1f58041e2ef57429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16bbef7eb1eb42a08fb4a9128a922cf430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c2d0110e86b177c204fa016280b6ec431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49310be6d24bc37d5d6823a9d4453a31432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f104775b40938b2ae7dc93269667dbb433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38de20703c0203f5350ab157c6344849434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b55fc6ddb4c7b53c7d53373af96bfc435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ace47d1a16df5e2884f326b0a50ca01436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510aed75dfca90faf65a5d59f49c7381437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5932537965ab7c2f7a6b853c7e0d6232438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27370b840c3b8ef7e771884216a5302439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac6fc4c6b13d6a411b899962d53d8fb440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecfa5432e83ce02e9bd708fa727dc06441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cbf88e16b5e7e5e2386e1a8eec99c4442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acbb8841d1b72fbf0f902f5a6d963d3443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf66b2aa29cc0100b082eaee6c85658444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98d5368074670e810b45024732b00ca445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa741b519f0a97d4695973fd28977281446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a54edde5a0299aa0f1c64be2ad3f0a6447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c4bd21205618b7f7e7ff291a1198ae448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498c47a897bdd148cf711d37d8cac49b449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f856c71ab7e53cefe1b3b65cb82a33f5450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4983b709b360eaa72b1516920edaf1451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a4a4c431ec3cf51b75d4efac9b3afe452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452027e38596925871c1ffdbca1d4f81453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d094e0eabc5e15113e03679f0043a0454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedced7c710deae8b23c7354eebfe4a9455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d51e7dec336ca7e58d9c3c0459cc923456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b130c01513754c782f2b5e0964642ef4457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086d9ec59cd535255c4637fdffe18396458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdf24a8ed1701fd388fa4ef2556568a459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a85b05ab7409b6ce66188a1d141671b460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bc9bcdaa0f55a44e6e52d5786fd404461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72dcf1139cb455f951c9b040bdd5397462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac496d7ecc0729d017c3df338599063463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354a8a731b19b9ee2c2e6b0c6aebcbcb464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de37c46b8e526e1a9967dc63778862c5465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4d8fd65d0a8299c8219a36cc452ec5466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a87ea0e7d03c2c018331dfb5c5b8fc467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e5655f7b019e94a67935875dae3448468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f5804eedb8b818ea1fa18d78933519469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbde0387ba49392ccd6c70bcacf1600470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030d98ece2f2c1e3878c0bc16d71f9dd471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f7617d867f342a33deec591dd19234472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420bee03b74773824aaba18aadff2940473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273bacc4824255d8bd525feec87b1e76474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843b6800a1e979d9015f50cc5457cb36475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d7075796bded4ebfb0e3384880f05d476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181f65d08100625581e2cb423035973f477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddccb2af2b4bf073f9760fc7f7b9128478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0aea7162ffeeffd9748b8b3f521469479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186074fca976a62c6754e7d7a408817a480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6078f67631cf8d552ceff750b2acead481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3c2e747cf0d31f938a044f234caa08482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89accbb3472bb9479194fb9c4fe12797483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2964055cc79aeefad077351d7de239484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c86740d230f49eddd9bfc3a6ee101bb485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912a8289d55a75c3ac6e248da794f258486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f18ad24594b2f2a9bdf140406dc4fc487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0b6ace46ec4e831832be432b146a60488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705f4acef0824619bd92f0068e5224d2489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c56809910ddb67a0cf21f875ac357c490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a7672aa47f6091d3fcf1cc94a75032491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc2fbcc5bc1e8e8eff217fbefb20da9492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2053d6a0dd3e7fab7afab1bc47fcec21493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f997c7c5e0e7d65db3fb76e7ea63aa7494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b080ebf2ca989fc65cb91750fc7dc5a5495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e11a249b69eb6786a85de1024090a4b496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2f88b53537dae84ba787a7e5795b1a497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6c1cb76e7675ee7c90c1bc5db5829f498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce751a029dfa71d47280a3181f0e8df499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edd9ea20d4ffc01f1a95a742109f488500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72c4ea1bcd9802184ed04cb7602847d501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de0aa6bfbc03e1c6dc4ae7c8a9ce51c502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b041b280c386875d6a47460edeb50d4503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c954fda39853bead5fbc5e31786d7a29504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e475ba9b3dd75daf736bea6980f6e5c505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284fb895f32be1eb0754a5485945c455506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16ffede8fb61222afd3cdfe7b0d33cb507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c635fb5e311547180040d1cf970fc26508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3053247f5d1c50a86edcf34ee45982bd509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d07b31a9a88283420d50677d5390077510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225b1a9740098a4e5275ca15f5ad2e7f511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644ae428f8d8f6c92e237d4a435f1c88512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a822cb96a2e82f5df7102197a69c49a1513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10a03be0664179eb5d3f493f3a89078514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af7503c5ce4bb742cf9b7eb886742ae515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5f8223bf07d3198b27c11ed36f6e17516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1e89a8d3d3eaa52d3a17da8b90fe78517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb04dcba8a5b3879f65d348cedc38b5518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6579d13e3108982ffff502c432949fd5519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa208f4226a8b884808f5c79eecbdde5520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba4352dbd89e27b20b108cde9f33c46521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00707131378126ce1b2827c3dfb2a73c522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eda7042cf475ec927b3b6a869e48096523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a57950b486d90e5a1a0810850690c40524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1569b782479473e2648d90a056e4d9525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2866cca4cc7f607944ccd522f23175526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce76fa1500b23d74ec712aeba157290b527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f20514fb6f39067fd4cdb81d05e3776528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc26ba8c29de9d5585d5518580cc376529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb8216c74d4c3eadf8007f9d2fd23a9530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d284a4dbed7ddd4e17e1b51a89529b531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f17d7a64a1e506333159d93b3e9f2ed532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1411aa0864c51e7f0964bcf270f05e4d533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fc399d5daa712cc009ef4618cfe97b534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cec9765c4a6f0dfc787d2cd40d200c535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027f8980d4d26c675a278a914d4bc3c6536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f61ef5e460377e497c47afcff7d068537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677abab536899ea91a2786fe71bdef08538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b8cef652082bcbacfa73a90b91ece0539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd77cfb6b79f3aba7a75fda1bb9507f540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d41a2d6d1950684d3910436407cf370541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d9e0d1ed63aab9d2cf65741e79ccaa542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c06c111e14fe7f7fee91c7968c9f2ee543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21718365666f218b5f60e60f8c114b7544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedba42bc09ab55d45d543b4742452ff545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23ed4fdb29a3b69f2cb274ecc7f2836546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d608eda6d109c765ee8c593bb95b78547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23bcb0cf2346f056a2756bbe80a3f8a548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5757051b623b4795516d94be2e01086d549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21247a345c60a729d82879e531158e9a550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acb9e5b336f28255d90632b9b744b4f551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551a2d4169b3c0013e875b757c4462cf552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a28c82333bfa940cbe39b4e12efa9fc553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd816d0e374e9660166708407d5d265e554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e13ec9baacb5df13b71f0eb011d4fc555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcde3ee9ccae4fa07f18cc2eb4bf046556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cec2f775f586b07f070cbf021ede59557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686cd2d6629fdaabbefb40afcc06709e558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef71a5f38b01ed854d0a790761609f9c559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6913dcb5aa9b2f42d18ce81684fad2a8560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360cbffb880ed0a8fab8747dd1afd7eb561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29a8c09ac32cc21b5445af16925bcb3562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a4693a983276919d80ec142899c366563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb299f23d2148bd7d4125c5bfbb917be564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8096c2bd7b0262f51cbe47a5d7c1dd0565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a168d20a3a7984b4e2046b5681d01c0566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9102a5957f49b630d93d69206d9041a567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75527974ecb654514ae7f4f17a01fc24568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d54d471affb58af8ef1dac3619988ce569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c4e41a91669a019288ad76efb422b1570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1f1811b7383f047515ceba893ff023571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9c7b1261e8cf18c7c4846730bc7c1c572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b18911ca441d7a37a2aaa5afb69e2ca573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c0e1e303500f53d5587ef2a52cf37a574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a288cd79ce33fb79fc12a2e16f7247d8575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5408087da980fb1ff4ff2b7c837ed94576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff35e609a23785170d4924520d8162cd577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb233c78c17d359451b4131fc1726500578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4ecfe80ab2d0a18273f5d1ee8e4223579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68731260b019632568393b50a0fcc04580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ecf39565b700f0978738c0bdd26723581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7628378f7e411e4b0943fada2280c90c582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b143ab1dd55be4b65abbc5a05f72d026583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9a0ae21a0385c867b2e790b54c4ec5584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f42dd7f00d593c8205ee9dee0af260585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edaf2213a481486d087e0704149992f586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba880978711c3e092e9a2518d2cc69d587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5490b9fc8b08f1c4da27e0e92206298588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5884f2e1287199e848d9eebbb16bac589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc6ee7a109eb274860c8fb125008a46590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5588bf7794e21353b6cc5f97aa76fa9e591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6327f7ebd8b6a98c90d1b5dfeb5ea5592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d168913d57366b081f9842e315e3c0ec593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe74a6c8225387e946b2916149c2f44594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5821cb4898a320f1fb8cbb4b5eebb28f595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8dd52b7d8f7ca31fc6252403ccc10d596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcaf8bc72a7089eddc367a41e9a9bc7597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9924976cffbd15716e2c8b43f62b9a2d598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8cc05d950611d0dd054ba72ea2fed3599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1424b4f61871b15afa69ce1f24ea07600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e967a65dd9b4fadcbd32f88f221594601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26b87a2262c17562872a5522accb3fe602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992b1c1406e55620e6a23778fc627a8b603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffd5e1db6338238a0f29beb15cc6865604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2760b460937a6b833efc3c028166b56605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6591593925c4e10cb37ceeba5c3ef49606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264b8c8f7b5bad8adba2295aea36e59b607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfd442d6bff2aa16446ffe3392e6449608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d515db783220ffcd131a7700135396d3609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6dc38a370b348e7ab6a916c4cb242b0610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcca8489e3563b8678611ed5c0398be611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae577e7777b33c487ceb1650f384bf6612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b58e26210b063f4c8dbe90e17d2413613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac6591dfb04b31d178bc4a510324d88614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd341a717cef4f975dc51b09c7ed5e1e615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54c4652b2b15e5cbc2e77b13fdecb38616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae32729b001fdb032a463345ef5a325617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4f0f6520f7e4545d566aab6703a0cd618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a96a8ddd6501dceda69387253ce8133619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf95e9437f43f00f5abd898242717b6e620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18af4ef023ba6e47a9631b123e0b286a621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3992352c5316fc87f299e0819808573c622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a078eddced34288579af6169174d7d0623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307ea83047d8a6c16532037f2d0ecf73624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe6c20cc61b9447fa25f36d8ed8b914625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4a590dd203a6d691ba1cf74082fb13626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7565412ab728026930e92b25eb4b3ffa627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34339924ae900fc3160a0c1f1c0aba0e628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0488759aa148f86c7bc11e02aa9b0a09629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb18b0efc6c4e341d5663053cb8cbf9630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd426986fe173b6934d42c68062992b631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04464207bfd7f4da33ea39505bbb91d5632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec8aa8392ce125351c1944e59a4cb69633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64814faefa29fb046ac048f6a8dad8c9634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6633cc369ff1dc0ab12986ae46cf59f635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed44bfa9f45c94f16f8dfb504dc0f11636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888e97aab44e02802a993108c277f8a0637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013c2752314b052636881d8329f4450e638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab033b0f7a84edf2fadc20b6e78b88f639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cc4e0c0ab79fcd88fda9bf4921623e640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4664407b2ae6e7b684c35c45cd938fb2641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cd858ae138784f6caa808a0fdc029e642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1990d942ae95afe14717d7a19705ce8e643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee71b09cb62027953f560ea10ba107c644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ca1c78206a1b681988581c57d14c3d645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448a7ae64ef329bb41c29731d74dc03c646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6876a8610cfae63aa90cee74abd477c5647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a939297785140971a5192ed27ec05b648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f425e9dccffd98614c4321b9e4bc7ae1649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d505e6013949fab93d75da597e7be338650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5601243be5f9dc154ab4fa2f7c8d698651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cf07c50172f695e4ab53df63a72f63652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d74f34fec7c049b46784623381b12a0653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5685d4435539690f7b5c6f2acc8de9654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aeea4159c786d169366e550e8892605655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832973c8a1016053419ef3f98db95b84656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c684f4c9b1cb5285738f3c7f1cd723a4657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574b13cf2b46cca6f3e3726749a1bebc658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a5866adf83acb61f94900d0e5af9bf659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d9e9621fc1bb2ba0c5bbb96941c647660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a312460bbe985b99f9de8eaad6ea0acc661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934106a9b36eb3aa2f0f88cb68e56c76662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b550ef06e424739e1a8c16dff596da0a663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58da354f9dd199a4e05db809aec5fb2664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c3073818399674ad782d521f2e64a2665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ebfcfc288b485c72827e905cec0149666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344dea8e115219f11b8cb522b1239f6a667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e153a80858d4e685ed49dee5dc00031668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5105807104030e82f7a44934fed2d8c4669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336572d9d33d97d433d7482741dee237670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45844cfa38c662a189cee328337817dc671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de405a522df98ad1cd13e887399472e1672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea35edd933d423d98a4a526ecdf3cd3673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d2e36fcf617b1cbfe9b6d2b808b133674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05012eab1cab8af287c2e6e970b18120675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a44d52afbb41984df001dcd06a7d4c676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc7a10554ccca547cd267bdde2ca264677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460e698c48d119f836acc9954f58ebe9678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df255fe3fb1fc3dbd7b26397e5a6171679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e409e407d9a036eb0b22e7cb1450924b680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475988a773228748bb07f692030e3ac6681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177df31b57351d91a8fde99e961fabf6682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80befd4293ba7a153c22fdbe5ec33be9683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085cc4de3ef85d594cb7f1eb170f2e56684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6298c24ebca9d61ba468d5c2fe2511685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de39c9bda5b8a843fe5b09f1a8894af8686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f0ce5da095db21b222fc23efb4524c687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ce1fef954759b4099322d249f740fe688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c976124c15fb36a66e853384029a6b689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e743a1dbbf9781061ac79e2e71174b690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58d1191fbfa756cb54f5d8ffd15ade9691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391d56ec977ede395baf10c109ab8dae692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b815eadd61a62ae7294f02e4b4acc132693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6390ab1e91a1eec85054e5e412c68c2694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8caf941dc022a3a02d61f0f41b3d1c8695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecf68f971e75fd8860767c3e0e39456696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b826e8cd6b6855d92198e46b979c8582697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e283e8ec08aea02160e5433bc8091f7c698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc934815ce0e54c0fb59a310d2840e3d699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f996d3f519de89cfc0a636d639c95f4e700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3708708ec86d6a522f5c108759baa9701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f046876e4cd2f0954da904a132d6f2702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8241138ae4b9557a623fee19b0442d9703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c550b27dda0f2c45aff900b8a5d95df4704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749b520298e7f71905913b4f45246274705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9484e402707f163ad5f9abc2dda5d258706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5991c1d47b0718c9c3ac27996264711707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3313b6ed6b51acfdb3e941bf97c4ed6708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bbac3b3c2b9e9a33e30eb2f8c13cba709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a5d87120e9a8653bd5b6341019a28a710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf65a467c353fa5bfd53feedbfd624f711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6040a1ef0c866990e67b168554e0605b712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fb7c68de354d77a11badc927405ef8713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3f18c576ee1cf48636ec8c512e138e714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae8848fafeca03df63b43f70ecab64a715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c65108e5fa4f7d485a75eb3c59cfa49716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83effd4f64753127511c582720966a0b717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfd6abaa4d36a524eb79de3ba486106718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45be939dbb666465e63678fd70ab31f719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815bed1203243af9150d8a051f301364720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323e6b21c5543ac9b9a99ead1c487015721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adde62bc7397dad6aef7a9bdff6753f4722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f407cbe86434d35f6b8d8eb69fd4595723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd66e75de0df59a2946d38e92fa3ac62724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80faa3a1038642a5ed631947ecb21ee725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981b01c1a0acf2e29edba6622a77a8f9726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfc57e8c2e842cd60c99070ad94e2ae727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5d21de01372a6fab41703869f4bc5f728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2dd649b3b8503415d4e43447c607293729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7c3751e77b2a63988281ff06edb3c0730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9a8381e2bd07afad4f9c95fb1b09da731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb362f49808228751671d74959f1491732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb22b04d955b2c7581facbf22cc9fbc1733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2c759720b35293b5c1ef6659f54229734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67376fdeaed1fccca640b53adba275a9735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abae124310a171ffc1982c2bb62e498736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb729ba8bb316ae397a5656b57cb548737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae47e88f0d0d64d73177d581888600c738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8114dc2e96c4b5f43ae0d1a134d3bd10739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2746299c3f83dff4a8d610033708367e740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5846ac4f0182f2ca2921930b6074ad7741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5575c553fac5c787a103794dad7262eb742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc66fe45c4fd9730ac9c8ab7643d10d6743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548ae4499e391ce1d0747464fcb91f76744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6747f184e6ecc3abe9edf6f8b181efe8745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82acddfb3a5178a76e8b41095d1c948d746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e87939b347bfd3419f04a0b84ec21cc747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c28f43460fe26aec635540e578fc225748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7616723bcc98c83a3586effc2fd2e571749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5f2319e730efd968546864798148aa750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ea872b609e50d56269bfd3b84ecabf751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0fb54cf034fb57c474c17c45fd0e3f752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531c091f633cebb86b382d4fc5a69011753.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -23947,51 +23920,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId686"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -24127,51 +24100,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="733425"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -25937,230 +25910,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId759"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -26427,51 +26220,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J382"/>
+  <dimension ref="A1:J379"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="163.817139" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995117" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29676,6342 +29469,6267 @@
         <v>12689</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I130" s="0">
         <v>9.050000000000001</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>12739</v>
+        <v>12966</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I131" s="0">
-        <v>16.67</v>
+        <v>27.4</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>12822</v>
+        <v>12966</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I132" s="0">
-        <v>16.11</v>
+        <v>27.4</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>401</v>
+        <v>398</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>12966</v>
+        <v>17071</v>
       </c>
       <c r="D133" s="0" t="s">
+        <v>400</v>
+      </c>
+      <c r="E133" s="0" t="s">
+        <v>401</v>
+      </c>
+      <c r="F133" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G133" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I133" s="0">
+        <v>10.22</v>
+      </c>
+      <c r="J133" s="0" t="s">
         <v>402</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>12966</v>
+        <v>12419</v>
       </c>
       <c r="D134" s="0" t="s">
+        <v>403</v>
+      </c>
+      <c r="E134" s="0" t="s">
+        <v>404</v>
+      </c>
+      <c r="F134" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G134" s="0" t="s">
+        <v>135</v>
+      </c>
+      <c r="I134" s="0">
+        <v>13.84</v>
+      </c>
+      <c r="J134" s="0" t="s">
         <v>405</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>17071</v>
+        <v>12478</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>406</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>407</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I135" s="0">
-        <v>10.22</v>
+        <v>11.48</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>408</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>12419</v>
+        <v>12928</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>409</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>410</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>135</v>
+        <v>297</v>
       </c>
       <c r="I136" s="0">
-        <v>13.84</v>
+        <v>12.52</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>12478</v>
+        <v>12976</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>412</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>413</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>97</v>
+        <v>35</v>
       </c>
       <c r="I137" s="0">
-        <v>11.48</v>
+        <v>0.32</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>12928</v>
+        <v>12992</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>415</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>416</v>
       </c>
       <c r="F138" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>12.52</v>
+        <v>0.33</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>12976</v>
+        <v>13838</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>418</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>419</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>35</v>
+        <v>21</v>
       </c>
       <c r="I139" s="0">
-        <v>0.32</v>
+        <v>17.24</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>420</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>12992</v>
+        <v>18047</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>421</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>422</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I140" s="0">
-        <v>0.33</v>
+        <v>11.5</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>423</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>13838</v>
+        <v>18048</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>424</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>425</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>21</v>
+        <v>77</v>
       </c>
       <c r="I141" s="0">
-        <v>17.24</v>
+        <v>23.95</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>426</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>18047</v>
+        <v>13848</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>427</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>428</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>97</v>
+        <v>25</v>
       </c>
       <c r="I142" s="0">
-        <v>11.5</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>429</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>18048</v>
+        <v>18057</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>430</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>431</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>23.95</v>
+        <v>19.98</v>
       </c>
       <c r="J143" s="0" t="s">
         <v>432</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>13848</v>
+        <v>26349</v>
       </c>
       <c r="D144" s="0" t="s">
         <v>433</v>
       </c>
       <c r="E144" s="0" t="s">
         <v>434</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="I144" s="0">
-        <v>9.460000000000001</v>
+        <v>52.29</v>
       </c>
       <c r="J144" s="0" t="s">
         <v>435</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>18057</v>
+        <v>26354</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>436</v>
       </c>
       <c r="E145" s="0" t="s">
         <v>437</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>19.98</v>
+        <v>13.35</v>
       </c>
       <c r="J145" s="0" t="s">
         <v>438</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>26349</v>
+        <v>18081</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>439</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>440</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>21</v>
+        <v>56</v>
       </c>
       <c r="I146" s="0">
-        <v>52.29</v>
+        <v>13.29</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>441</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>26354</v>
+        <v>26363</v>
       </c>
       <c r="D147" s="0" t="s">
         <v>442</v>
       </c>
       <c r="E147" s="0" t="s">
         <v>443</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I147" s="0">
-        <v>13.35</v>
+        <v>42.53</v>
       </c>
       <c r="J147" s="0" t="s">
         <v>444</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>18081</v>
+        <v>13866</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>445</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>446</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>56</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>13.29</v>
+        <v>4.45</v>
       </c>
       <c r="J148" s="0" t="s">
         <v>447</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>26363</v>
+        <v>26371</v>
       </c>
       <c r="D149" s="0" t="s">
         <v>448</v>
       </c>
       <c r="E149" s="0" t="s">
         <v>449</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>42.53</v>
+        <v>12.77</v>
       </c>
       <c r="J149" s="0" t="s">
         <v>450</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13866</v>
+        <v>26376</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>451</v>
       </c>
       <c r="E150" s="0" t="s">
         <v>452</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I150" s="0">
-        <v>4.45</v>
+        <v>20.27</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>26371</v>
+        <v>26379</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>20</v>
+        <v>457</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>12.77</v>
+        <v>10.67</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>456</v>
+        <v>458</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>26376</v>
+        <v>26379</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>457</v>
+        <v>459</v>
       </c>
       <c r="E152" s="0" t="s">
+        <v>456</v>
+      </c>
+      <c r="F152" s="0" t="s">
+        <v>460</v>
+      </c>
+      <c r="G152" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I152" s="0">
+        <v>10.67</v>
+      </c>
+      <c r="J152" s="0" t="s">
         <v>458</v>
-      </c>
-[...10 lines deleted...]
-        <v>460</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>26379</v>
+        <v>18098</v>
       </c>
       <c r="D153" s="0" t="s">
         <v>461</v>
       </c>
       <c r="E153" s="0" t="s">
         <v>462</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>463</v>
+        <v>11</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>10.67</v>
+        <v>7.79</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>464</v>
+        <v>463</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>26379</v>
+        <v>18097</v>
       </c>
       <c r="D154" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="E154" s="0" t="s">
         <v>465</v>
       </c>
-      <c r="E154" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F154" s="0" t="s">
-        <v>466</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>10.67</v>
+        <v>3</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>18098</v>
+        <v>18097</v>
       </c>
       <c r="D155" s="0" t="s">
         <v>467</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>468</v>
+        <v>465</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>7.79</v>
+        <v>3</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>469</v>
+        <v>466</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>470</v>
+        <v>468</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I156" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>473</v>
+        <v>471</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I157" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>18102</v>
+        <v>18105</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>474</v>
+        <v>472</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>475</v>
+        <v>473</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>29.59</v>
+        <v>2.49</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>476</v>
+        <v>474</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>18102</v>
+        <v>18103</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>475</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>476</v>
+      </c>
+      <c r="F159" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G159" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I159" s="0">
+        <v>7.48</v>
+      </c>
+      <c r="J159" s="0" t="s">
         <v>477</v>
-      </c>
-[...13 lines deleted...]
-        <v>476</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>18105</v>
+        <v>26392</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>478</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>479</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I160" s="0">
-        <v>2.49</v>
+        <v>25.44</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>18103</v>
+        <v>26393</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I161" s="0">
-        <v>7.48</v>
+        <v>28.34</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>26392</v>
+        <v>13877</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>25.44</v>
+        <v>3.19</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>487</v>
+        <v>488</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>26393</v>
+        <v>18111</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>488</v>
+        <v>489</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>489</v>
+        <v>490</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>16</v>
+        <v>297</v>
       </c>
       <c r="I163" s="0">
-        <v>28.34</v>
+        <v>16.99</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>490</v>
+        <v>491</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13877</v>
+        <v>18114</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>491</v>
+        <v>492</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>493</v>
+        <v>20</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I164" s="0">
-        <v>3.19</v>
+        <v>5.56</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>18111</v>
+        <v>18119</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>297</v>
+        <v>497</v>
       </c>
       <c r="I165" s="0">
-        <v>16.99</v>
+        <v>9.17</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>497</v>
+        <v>498</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>18114</v>
+        <v>26396</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>498</v>
+        <v>499</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>499</v>
+        <v>500</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>5.56</v>
+        <v>10.53</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>500</v>
+        <v>501</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>18119</v>
+        <v>26396</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>500</v>
+      </c>
+      <c r="F167" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G167" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I167" s="0">
+        <v>10.53</v>
+      </c>
+      <c r="J167" s="0" t="s">
         <v>501</v>
-      </c>
-[...13 lines deleted...]
-        <v>504</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D168" s="0" t="s">
+        <v>503</v>
+      </c>
+      <c r="E168" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F168" s="0" t="s">
         <v>505</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D169" s="0" t="s">
+        <v>507</v>
+      </c>
+      <c r="E169" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F169" s="0" t="s">
         <v>508</v>
-      </c>
-[...4 lines deleted...]
-        <v>340</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
         <v>26402</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E170" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F170" s="0" t="s">
         <v>510</v>
-      </c>
-[...1 lines deleted...]
-        <v>511</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
         <v>9.68</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>512</v>
+        <v>506</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>26402</v>
+        <v>18125</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>513</v>
+        <v>511</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>514</v>
+        <v>11</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>9.68</v>
+        <v>25.22</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>512</v>
+        <v>513</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>26402</v>
+        <v>13893</v>
       </c>
       <c r="D172" s="0" t="s">
+        <v>514</v>
+      </c>
+      <c r="E172" s="0" t="s">
         <v>515</v>
       </c>
-      <c r="E172" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F172" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G172" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="I172" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J172" s="0" t="s">
         <v>516</v>
-      </c>
-[...7 lines deleted...]
-        <v>512</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>18125</v>
+        <v>18134</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>517</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>518</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I173" s="0">
-        <v>25.22</v>
+        <v>8.59</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>519</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13893</v>
+        <v>18135</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>520</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>521</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>35</v>
+        <v>77</v>
       </c>
       <c r="I174" s="0">
-        <v>3.33</v>
+        <v>7.37</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>522</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>18134</v>
+        <v>18137</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>523</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>524</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I175" s="0">
-        <v>8.59</v>
+        <v>5.99</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>525</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>18135</v>
+        <v>18130</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>526</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>527</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I176" s="0">
-        <v>7.37</v>
+        <v>7.71</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>528</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>18137</v>
+        <v>18131</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>529</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>530</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I177" s="0">
-        <v>5.99</v>
+        <v>13.65</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>531</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>18130</v>
+        <v>18148</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>532</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>533</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I178" s="0">
-        <v>7.71</v>
+        <v>6.7</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>534</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>18131</v>
+        <v>26425</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>535</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>536</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I179" s="0">
-        <v>13.65</v>
+        <v>10.15</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>537</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>18146</v>
+        <v>18150</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>538</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>539</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>97</v>
       </c>
       <c r="I180" s="0">
-        <v>3.88</v>
+        <v>50.04</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>540</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>18148</v>
+        <v>18164</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>541</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>542</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I181" s="0">
-        <v>6.7</v>
+        <v>33.8</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>543</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>26425</v>
+        <v>18161</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>544</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>545</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I182" s="0">
-        <v>10.15</v>
+        <v>65.88</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>546</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>18150</v>
+        <v>13917</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>547</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>548</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I183" s="0">
-        <v>50.04</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>549</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>18164</v>
+        <v>13918</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>550</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>551</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I184" s="0">
-        <v>33.8</v>
+        <v>13.82</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>552</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>18161</v>
+        <v>13918</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>553</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>554</v>
+        <v>551</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I185" s="0">
-        <v>65.88</v>
+        <v>13.82</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>555</v>
+        <v>552</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13917</v>
+        <v>26470</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>556</v>
+        <v>554</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>557</v>
+        <v>555</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I186" s="0">
-        <v>9.140000000000001</v>
+        <v>79.06</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>558</v>
+        <v>556</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13918</v>
+        <v>26469</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>559</v>
+        <v>557</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>560</v>
+        <v>558</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I187" s="0">
-        <v>13.82</v>
+        <v>20.45</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>561</v>
+        <v>559</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13918</v>
+        <v>18172</v>
       </c>
       <c r="D188" s="0" t="s">
+        <v>560</v>
+      </c>
+      <c r="E188" s="0" t="s">
+        <v>561</v>
+      </c>
+      <c r="F188" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G188" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I188" s="0">
+        <v>16.72</v>
+      </c>
+      <c r="J188" s="0" t="s">
         <v>562</v>
-      </c>
-[...13 lines deleted...]
-        <v>561</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>26470</v>
+        <v>18173</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>563</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>564</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>79.06</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>565</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>26469</v>
+        <v>26483</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>566</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>567</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>20.45</v>
+        <v>17.13</v>
       </c>
       <c r="J190" s="0" t="s">
         <v>568</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>18172</v>
+        <v>25892</v>
       </c>
       <c r="D191" s="0" t="s">
         <v>569</v>
       </c>
       <c r="E191" s="0" t="s">
         <v>570</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>12</v>
+        <v>571</v>
       </c>
       <c r="I191" s="0">
-        <v>16.72</v>
+        <v>18.5</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>571</v>
+        <v>572</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>18173</v>
+        <v>25892</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>573</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>570</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>571</v>
+      </c>
+      <c r="I192" s="0">
+        <v>18.5</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>572</v>
-      </c>
-[...13 lines deleted...]
-        <v>574</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>26483</v>
+        <v>18175</v>
       </c>
       <c r="D193" s="0" t="s">
+        <v>574</v>
+      </c>
+      <c r="E193" s="0" t="s">
         <v>575</v>
-      </c>
-[...1 lines deleted...]
-        <v>576</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>17.13</v>
+        <v>14.36</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>577</v>
+      </c>
+      <c r="E194" s="0" t="s">
         <v>578</v>
       </c>
-      <c r="E194" s="0" t="s">
+      <c r="F194" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I194" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
       <c r="E195" s="0" t="s">
+        <v>578</v>
+      </c>
+      <c r="F195" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G195" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I195" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J195" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>18175</v>
+        <v>18186</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>584</v>
+        <v>578</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I196" s="0">
-        <v>14.36</v>
+        <v>12.52</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>585</v>
+        <v>579</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>18186</v>
+        <v>18185</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>586</v>
+        <v>582</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I197" s="0">
-        <v>12.52</v>
+        <v>8.539999999999999</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>588</v>
+        <v>584</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>589</v>
+        <v>585</v>
       </c>
       <c r="E198" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F198" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G198" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I198" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J198" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="E199" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F199" s="0" t="s">
+        <v>589</v>
+      </c>
+      <c r="G199" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I199" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J199" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>18185</v>
+        <v>26511</v>
       </c>
       <c r="D200" s="0" t="s">
+        <v>590</v>
+      </c>
+      <c r="E200" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F200" s="0" t="s">
         <v>591</v>
       </c>
-      <c r="E200" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G200" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>8.539999999999999</v>
+        <v>15.69</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>593</v>
+        <v>587</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>26511</v>
+        <v>18197</v>
       </c>
       <c r="D201" s="0" t="s">
+        <v>592</v>
+      </c>
+      <c r="E201" s="0" t="s">
+        <v>593</v>
+      </c>
+      <c r="F201" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G201" s="0" t="s">
+        <v>297</v>
+      </c>
+      <c r="I201" s="0">
+        <v>21.5</v>
+      </c>
+      <c r="J201" s="0" t="s">
         <v>594</v>
-      </c>
-[...13 lines deleted...]
-        <v>596</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>598</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>600</v>
+        <v>591</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>18197</v>
+        <v>18212</v>
       </c>
       <c r="D204" s="0" t="s">
+        <v>599</v>
+      </c>
+      <c r="E204" s="0" t="s">
+        <v>600</v>
+      </c>
+      <c r="F204" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="G204" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I204" s="0">
+        <v>10.8</v>
+      </c>
+      <c r="J204" s="0" t="s">
         <v>601</v>
-      </c>
-[...13 lines deleted...]
-        <v>603</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>18199</v>
+        <v>13944</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F205" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>20.14</v>
+        <v>7.71</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>18199</v>
+        <v>13945</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>600</v>
+        <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>20.14</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>18212</v>
+        <v>13946</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>608</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>609</v>
       </c>
       <c r="F207" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>10.8</v>
+        <v>5.3</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>610</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13944</v>
+        <v>13947</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>611</v>
       </c>
       <c r="E208" s="0" t="s">
         <v>612</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>7.71</v>
+        <v>21.8</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>613</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13945</v>
+        <v>26538</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>614</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>615</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>11</v>
+        <v>616</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>8.279999999999999</v>
+        <v>11.34</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13946</v>
+        <v>26538</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>618</v>
+        <v>615</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>11</v>
+        <v>619</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>5.3</v>
+        <v>11.34</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13947</v>
+        <v>26538</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>620</v>
       </c>
       <c r="E211" s="0" t="s">
+        <v>615</v>
+      </c>
+      <c r="F211" s="0" t="s">
         <v>621</v>
-      </c>
-[...1 lines deleted...]
-        <v>29</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>21.8</v>
+        <v>11.34</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>622</v>
+        <v>617</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>26538</v>
+        <v>18214</v>
       </c>
       <c r="D212" s="0" t="s">
+        <v>622</v>
+      </c>
+      <c r="E212" s="0" t="s">
         <v>623</v>
       </c>
-      <c r="E212" s="0" t="s">
+      <c r="F212" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G212" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I212" s="0">
+        <v>8.74</v>
+      </c>
+      <c r="J212" s="0" t="s">
         <v>624</v>
-      </c>
-[...10 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>26538</v>
+        <v>18228</v>
       </c>
       <c r="D213" s="0" t="s">
+        <v>625</v>
+      </c>
+      <c r="E213" s="0" t="s">
+        <v>626</v>
+      </c>
+      <c r="F213" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G213" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I213" s="0">
+        <v>6.95</v>
+      </c>
+      <c r="J213" s="0" t="s">
         <v>627</v>
-      </c>
-[...13 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>26538</v>
+        <v>13961</v>
       </c>
       <c r="D214" s="0" t="s">
+        <v>628</v>
+      </c>
+      <c r="E214" s="0" t="s">
         <v>629</v>
       </c>
-      <c r="E214" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F214" s="0" t="s">
-        <v>630</v>
+        <v>11</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>11.34</v>
+        <v>10.61</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>626</v>
+        <v>630</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>18214</v>
+        <v>26549</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>631</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>632</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>8.74</v>
+        <v>11.03</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>633</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>18228</v>
+        <v>26549</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>634</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>635</v>
+        <v>632</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>6.95</v>
+        <v>11.03</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>636</v>
+        <v>633</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13961</v>
+        <v>17095</v>
       </c>
       <c r="D217" s="0" t="s">
+        <v>635</v>
+      </c>
+      <c r="E217" s="0" t="s">
+        <v>636</v>
+      </c>
+      <c r="F217" s="0" t="s">
         <v>637</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>10.61</v>
+        <v>7.71</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>639</v>
+        <v>638</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>26549</v>
+        <v>18243</v>
       </c>
       <c r="D218" s="0" t="s">
+        <v>639</v>
+      </c>
+      <c r="E218" s="0" t="s">
         <v>640</v>
-      </c>
-[...1 lines deleted...]
-        <v>641</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I218" s="0">
-        <v>11.03</v>
+        <v>6.97</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>642</v>
+        <v>641</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>26549</v>
+        <v>26569</v>
       </c>
       <c r="D219" s="0" t="s">
+        <v>642</v>
+      </c>
+      <c r="E219" s="0" t="s">
         <v>643</v>
       </c>
-      <c r="E219" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F219" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>11.03</v>
+        <v>12.1</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>642</v>
+        <v>644</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>17095</v>
+        <v>17100</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>646</v>
+        <v>11</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I220" s="0">
-        <v>7.71</v>
+        <v>5.89</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>647</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>18243</v>
+        <v>17103</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>648</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>649</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>35</v>
+        <v>297</v>
       </c>
       <c r="I221" s="0">
-        <v>6.97</v>
+        <v>7.72</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>650</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>26569</v>
+        <v>17104</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>651</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>652</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I222" s="0">
-        <v>12.1</v>
+        <v>12.54</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>653</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>17100</v>
+        <v>17108</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>654</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>655</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G223" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>5.89</v>
+        <v>4.25</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>656</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>17103</v>
+        <v>17111</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>657</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>658</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G224" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>7.72</v>
+        <v>5.26</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>659</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>17104</v>
+        <v>17165</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>660</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>661</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>12.54</v>
+        <v>10.34</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>662</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>17108</v>
+        <v>17166</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>663</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>664</v>
       </c>
       <c r="F226" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>4.25</v>
+        <v>19.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>665</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>17111</v>
+        <v>17173</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>666</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>667</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I227" s="0">
-        <v>5.26</v>
+        <v>6.13</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>668</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>17165</v>
+        <v>17194</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>669</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>670</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>11</v>
+        <v>671</v>
       </c>
       <c r="G228" s="0" t="s">
-        <v>12</v>
+        <v>672</v>
       </c>
       <c r="I228" s="0">
-        <v>10.34</v>
+        <v>8.91</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>671</v>
+        <v>673</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>17166</v>
+        <v>17199</v>
       </c>
       <c r="D229" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="E229" s="0" t="s">
+        <v>675</v>
+      </c>
+      <c r="F229" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G229" s="0" t="s">
         <v>672</v>
       </c>
-      <c r="E229" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I229" s="0">
-        <v>19.22</v>
+        <v>8.94</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>674</v>
+        <v>676</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>17173</v>
+        <v>17229</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>675</v>
+        <v>677</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>676</v>
+        <v>678</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G230" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>6.13</v>
+        <v>36.43</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>677</v>
+        <v>679</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>17194</v>
+        <v>17229</v>
       </c>
       <c r="D231" s="0" t="s">
+        <v>680</v>
+      </c>
+      <c r="E231" s="0" t="s">
         <v>678</v>
       </c>
-      <c r="E231" s="0" t="s">
+      <c r="F231" s="0" t="s">
+        <v>327</v>
+      </c>
+      <c r="G231" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I231" s="0">
+        <v>36.43</v>
+      </c>
+      <c r="J231" s="0" t="s">
         <v>679</v>
-      </c>
-[...10 lines deleted...]
-        <v>682</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>17199</v>
+        <v>17230</v>
       </c>
       <c r="D232" s="0" t="s">
+        <v>681</v>
+      </c>
+      <c r="E232" s="0" t="s">
+        <v>682</v>
+      </c>
+      <c r="F232" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G232" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I232" s="0">
+        <v>20.99</v>
+      </c>
+      <c r="J232" s="0" t="s">
         <v>683</v>
-      </c>
-[...13 lines deleted...]
-        <v>685</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>17229</v>
+        <v>17230</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>686</v>
+        <v>684</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>687</v>
+        <v>682</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>36.43</v>
+        <v>20.99</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>688</v>
+        <v>683</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>17229</v>
+        <v>17231</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>689</v>
+        <v>685</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>687</v>
+        <v>686</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>36.43</v>
+        <v>16.84</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>688</v>
+        <v>687</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>17230</v>
+        <v>17231</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>690</v>
+        <v>688</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>691</v>
+        <v>686</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>20.99</v>
+        <v>16.84</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>692</v>
+        <v>687</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>17230</v>
+        <v>17232</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>693</v>
+        <v>689</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>691</v>
+        <v>690</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>20.99</v>
+        <v>50.27</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>692</v>
+        <v>691</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>694</v>
+        <v>692</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>697</v>
+        <v>695</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>17232</v>
+        <v>17235</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>698</v>
+        <v>696</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>699</v>
+        <v>697</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>55</v>
+        <v>228</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>50.27</v>
+        <v>29.51</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>700</v>
+        <v>698</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>17234</v>
+        <v>17260</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>701</v>
+        <v>699</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>702</v>
+        <v>700</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I240" s="0">
-        <v>32.08</v>
+        <v>24.23</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>703</v>
+        <v>701</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17234</v>
+        <v>17279</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>704</v>
+        <v>702</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
       <c r="F241" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>32.08</v>
+        <v>1.93</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17235</v>
+        <v>17280</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>705</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>706</v>
       </c>
       <c r="F242" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>29.51</v>
+        <v>1.93</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17260</v>
+        <v>17287</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>708</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>709</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>20</v>
+        <v>228</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>24.23</v>
+        <v>23.65</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>710</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>17279</v>
+        <v>17287</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>711</v>
       </c>
       <c r="E244" s="0" t="s">
+        <v>709</v>
+      </c>
+      <c r="F244" s="0" t="s">
         <v>712</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>1.93</v>
+        <v>23.65</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>713</v>
+        <v>710</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17280</v>
+        <v>17293</v>
       </c>
       <c r="D245" s="0" t="s">
+        <v>713</v>
+      </c>
+      <c r="E245" s="0" t="s">
         <v>714</v>
-      </c>
-[...1 lines deleted...]
-        <v>715</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>1.93</v>
+        <v>13.93</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>716</v>
+        <v>715</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17287</v>
+        <v>17295</v>
       </c>
       <c r="D246" s="0" t="s">
+        <v>716</v>
+      </c>
+      <c r="E246" s="0" t="s">
         <v>717</v>
       </c>
-      <c r="E246" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F246" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G246" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>23.65</v>
+        <v>13.91</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>719</v>
+        <v>718</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17287</v>
+        <v>17296</v>
       </c>
       <c r="D247" s="0" t="s">
+        <v>719</v>
+      </c>
+      <c r="E247" s="0" t="s">
         <v>720</v>
       </c>
-      <c r="E247" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F247" s="0" t="s">
-        <v>721</v>
+        <v>29</v>
       </c>
       <c r="G247" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>23.65</v>
+        <v>14.64</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>719</v>
+        <v>721</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>17293</v>
+        <v>22041</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>13.93</v>
+        <v>13.17</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>724</v>
+        <v>725</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17295</v>
+        <v>17336</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>725</v>
+        <v>726</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>726</v>
+        <v>727</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G249" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I249" s="0">
-        <v>13.91</v>
+        <v>29.88</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>727</v>
+        <v>728</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>17296</v>
+        <v>17336</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>728</v>
+        <v>729</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>729</v>
+        <v>727</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>29</v>
+        <v>327</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
-        <v>14.64</v>
+        <v>29.88</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>730</v>
+        <v>728</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22041</v>
+        <v>17337</v>
       </c>
       <c r="D251" s="0" t="s">
+        <v>730</v>
+      </c>
+      <c r="E251" s="0" t="s">
         <v>731</v>
       </c>
-      <c r="E251" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F251" s="0" t="s">
-        <v>733</v>
+        <v>55</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>13.17</v>
+        <v>20.44</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>734</v>
+        <v>732</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>17336</v>
+        <v>17362</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>735</v>
+        <v>733</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>736</v>
+        <v>734</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>29.88</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>737</v>
+        <v>735</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17336</v>
+        <v>17365</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>738</v>
+        <v>736</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>736</v>
+        <v>737</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>327</v>
+        <v>20</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>29.88</v>
+        <v>15.15</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>737</v>
+        <v>738</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17337</v>
+        <v>17372</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>739</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>740</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>20.44</v>
+        <v>10.61</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>741</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>17362</v>
+        <v>26678</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>742</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>743</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>8.720000000000001</v>
+        <v>12.69</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>744</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>17365</v>
+        <v>26690</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>745</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>746</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>15.15</v>
+        <v>11.48</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>747</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>17372</v>
+        <v>26690</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>748</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>749</v>
+        <v>746</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>10.61</v>
+        <v>11.48</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>750</v>
+        <v>747</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>26678</v>
+        <v>26691</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>751</v>
+        <v>749</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>752</v>
+        <v>750</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>12.69</v>
+        <v>7.48</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>753</v>
+        <v>751</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>754</v>
+        <v>752</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>757</v>
+        <v>755</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>141</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>26691</v>
+        <v>17395</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>758</v>
+        <v>756</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>759</v>
+        <v>753</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>327</v>
+        <v>55</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>7.48</v>
+        <v>30.97</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>760</v>
+        <v>754</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>17395</v>
+        <v>17398</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>761</v>
+        <v>757</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>762</v>
+        <v>758</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>30.97</v>
+        <v>4.15</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>763</v>
+        <v>759</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>17395</v>
+        <v>17407</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>764</v>
+        <v>760</v>
       </c>
       <c r="E263" s="0" t="s">
+        <v>761</v>
+      </c>
+      <c r="F263" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G263" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="I263" s="0">
+        <v>19.66</v>
+      </c>
+      <c r="J263" s="0" t="s">
         <v>762</v>
-      </c>
-[...10 lines deleted...]
-        <v>763</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>17395</v>
+        <v>17417</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>765</v>
+        <v>763</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>762</v>
+        <v>764</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>30.97</v>
+        <v>8.51</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>763</v>
+        <v>765</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>17398</v>
+        <v>26717</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>766</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>767</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>20</v>
+        <v>768</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I265" s="0">
-        <v>4.15</v>
+        <v>22.12</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>768</v>
+        <v>769</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>17407</v>
+        <v>26725</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>77</v>
+        <v>16</v>
       </c>
       <c r="I266" s="0">
-        <v>19.66</v>
+        <v>14.64</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>771</v>
+        <v>772</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>17417</v>
+        <v>17447</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>772</v>
+        <v>773</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>773</v>
+        <v>774</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I267" s="0">
-        <v>8.51</v>
+        <v>29.22</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>774</v>
+        <v>775</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>26717</v>
+        <v>17460</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>775</v>
+        <v>776</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>776</v>
+        <v>777</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>777</v>
+        <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I268" s="0">
-        <v>22.12</v>
+        <v>1.54</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>26725</v>
+        <v>17461</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I269" s="0">
-        <v>14.64</v>
+        <v>3.73</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17447</v>
+        <v>17462</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>77</v>
+        <v>21</v>
       </c>
       <c r="I270" s="0">
-        <v>29.22</v>
+        <v>8.67</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17460</v>
+        <v>17475</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>21</v>
+        <v>297</v>
       </c>
       <c r="I271" s="0">
-        <v>1.54</v>
+        <v>12.43</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>17461</v>
+        <v>26739</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>3.73</v>
+        <v>15.98</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>17462</v>
+        <v>26739</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>792</v>
+        <v>789</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>8.67</v>
+        <v>15.98</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>793</v>
+        <v>790</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>17475</v>
+        <v>26739</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>794</v>
+        <v>792</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>795</v>
+        <v>789</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>11</v>
+        <v>591</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>12.43</v>
+        <v>15.98</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>796</v>
+        <v>790</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
         <v>26739</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>797</v>
+        <v>793</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>29</v>
+        <v>55</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
         <v>15.98</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
         <v>26739</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>800</v>
+        <v>794</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>340</v>
+        <v>228</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
         <v>15.98</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
         <v>26739</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>801</v>
+        <v>795</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>600</v>
+        <v>796</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
         <v>15.98</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>26739</v>
+        <v>17506</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>802</v>
+        <v>797</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>15.98</v>
+        <v>39.52</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>26739</v>
+        <v>17561</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>803</v>
+        <v>800</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>798</v>
+        <v>801</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I279" s="0">
-        <v>15.98</v>
+        <v>8.109999999999999</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>799</v>
+        <v>802</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>26739</v>
+        <v>26765</v>
       </c>
       <c r="D280" s="0" t="s">
+        <v>803</v>
+      </c>
+      <c r="E280" s="0" t="s">
         <v>804</v>
       </c>
-      <c r="E280" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F280" s="0" t="s">
-        <v>805</v>
+        <v>20</v>
       </c>
       <c r="G280" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I280" s="0">
-        <v>15.98</v>
+        <v>10.38</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>799</v>
+        <v>805</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>17506</v>
+        <v>26766</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
-        <v>39.52</v>
+        <v>10.38</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>17561</v>
+        <v>26768</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I282" s="0">
-        <v>8.109999999999999</v>
+        <v>10.38</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>26765</v>
+        <v>17509</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
-        <v>10.38</v>
+        <v>3.32</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>26766</v>
+        <v>17510</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>10.38</v>
+        <v>6.03</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>26768</v>
+        <v>17511</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>10.38</v>
+        <v>108.2</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17509</v>
+        <v>17512</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>3.32</v>
+        <v>11.72</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>17510</v>
+        <v>17512</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>825</v>
+        <v>822</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>6.03</v>
+        <v>11.72</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>826</v>
+        <v>823</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>17511</v>
+        <v>17512</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>827</v>
+        <v>825</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>828</v>
+        <v>822</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>108.2</v>
+        <v>11.72</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>829</v>
+        <v>823</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>830</v>
+        <v>826</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>833</v>
+        <v>829</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>55</v>
+        <v>141</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>17512</v>
+        <v>17560</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>834</v>
+        <v>830</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>141</v>
+        <v>832</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>11.72</v>
+        <v>19.58</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>832</v>
+        <v>833</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>17513</v>
+        <v>17514</v>
       </c>
       <c r="D292" s="0" t="s">
+        <v>834</v>
+      </c>
+      <c r="E292" s="0" t="s">
         <v>835</v>
       </c>
-      <c r="E292" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F292" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>24.59</v>
+        <v>16.84</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>837</v>
+        <v>836</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>17513</v>
+        <v>17517</v>
       </c>
       <c r="D293" s="0" t="s">
+        <v>837</v>
+      </c>
+      <c r="E293" s="0" t="s">
         <v>838</v>
       </c>
-      <c r="E293" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F293" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>24.59</v>
+        <v>4.91</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>837</v>
+        <v>839</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>17560</v>
+        <v>17520</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>839</v>
+        <v>840</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>840</v>
+        <v>841</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>841</v>
+        <v>20</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>19.58</v>
+        <v>4.37</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>842</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>17514</v>
+        <v>17522</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>843</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>844</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>16.84</v>
+        <v>19.72</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>845</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>17517</v>
+        <v>17530</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>846</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>847</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I296" s="0">
-        <v>4.91</v>
+        <v>34.96</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>848</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>17520</v>
+        <v>17531</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>849</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>850</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I297" s="0">
-        <v>4.37</v>
+        <v>50.75</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>851</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>17522</v>
+        <v>17558</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>852</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>853</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G298" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>19.72</v>
+        <v>3.34</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>854</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>17530</v>
+        <v>22103</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>855</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>856</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>34.96</v>
+        <v>4.74</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>857</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>17531</v>
+        <v>17564</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>858</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>859</v>
       </c>
       <c r="F300" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>50.75</v>
+        <v>23.63</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>860</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>17558</v>
+        <v>17574</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>861</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>862</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I301" s="0">
-        <v>3.34</v>
+        <v>18.53</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>863</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22103</v>
+        <v>17576</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>864</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>865</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I302" s="0">
-        <v>4.74</v>
+        <v>4.37</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>866</v>
+        <v>867</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17564</v>
+        <v>17586</v>
       </c>
       <c r="D303" s="0" t="s">
-        <v>867</v>
+        <v>868</v>
       </c>
       <c r="E303" s="0" t="s">
-        <v>868</v>
+        <v>869</v>
       </c>
       <c r="F303" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>23.63</v>
+        <v>8.68</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>869</v>
+        <v>870</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17574</v>
+        <v>17590</v>
       </c>
       <c r="D304" s="0" t="s">
-        <v>870</v>
+        <v>871</v>
       </c>
       <c r="E304" s="0" t="s">
-        <v>871</v>
+        <v>872</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>18.53</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>872</v>
+        <v>873</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17576</v>
+        <v>17595</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>873</v>
+        <v>874</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>874</v>
+        <v>875</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>4.37</v>
+        <v>14.74</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>876</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17586</v>
+        <v>17597</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>877</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>878</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>8.68</v>
+        <v>17.48</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>879</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17590</v>
+        <v>17604</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>880</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>881</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I307" s="0">
-        <v>8.619999999999999</v>
+        <v>33.95</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>882</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17595</v>
+        <v>17604</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>883</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>884</v>
+        <v>881</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I308" s="0">
-        <v>14.74</v>
+        <v>33.95</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>885</v>
+        <v>882</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>17597</v>
+        <v>24396</v>
       </c>
       <c r="D309" s="0" t="s">
+        <v>884</v>
+      </c>
+      <c r="E309" s="0" t="s">
+        <v>885</v>
+      </c>
+      <c r="F309" s="0" t="s">
         <v>886</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>17.23</v>
+        <v>24.82</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>888</v>
+        <v>887</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>17604</v>
+        <v>17608</v>
       </c>
       <c r="D310" s="0" t="s">
+        <v>888</v>
+      </c>
+      <c r="E310" s="0" t="s">
         <v>889</v>
-      </c>
-[...1 lines deleted...]
-        <v>890</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>33.95</v>
+        <v>5.49</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>891</v>
+        <v>890</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17604</v>
+        <v>17607</v>
       </c>
       <c r="D311" s="0" t="s">
+        <v>891</v>
+      </c>
+      <c r="E311" s="0" t="s">
         <v>892</v>
       </c>
-      <c r="E311" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F311" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>33.95</v>
+        <v>3.32</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>891</v>
+        <v>893</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24396</v>
+        <v>17610</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>893</v>
+        <v>894</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>894</v>
+        <v>895</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>895</v>
+        <v>11</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>24.82</v>
+        <v>1.11</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>896</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17608</v>
+        <v>17614</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>897</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>898</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>5.49</v>
+        <v>3.1</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17607</v>
+        <v>17615</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>900</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>901</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>3.32</v>
+        <v>3.96</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>902</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17610</v>
+        <v>17615</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>903</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>904</v>
+        <v>901</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>1.11</v>
+        <v>3.96</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>905</v>
+        <v>902</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17614</v>
+        <v>17617</v>
       </c>
       <c r="D316" s="0" t="s">
+        <v>904</v>
+      </c>
+      <c r="E316" s="0" t="s">
+        <v>905</v>
+      </c>
+      <c r="F316" s="0" t="s">
         <v>906</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>3.1</v>
+        <v>16.61</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>908</v>
+        <v>907</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>17615</v>
+        <v>17617</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>909</v>
+        <v>908</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>910</v>
+        <v>905</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>3.96</v>
+        <v>16.61</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>911</v>
+        <v>907</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17615</v>
+        <v>17618</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>912</v>
+        <v>909</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>910</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>29</v>
+        <v>712</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>3.96</v>
+        <v>10.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>911</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>17617</v>
+        <v>26806</v>
       </c>
       <c r="D319" s="0" t="s">
+        <v>912</v>
+      </c>
+      <c r="E319" s="0" t="s">
         <v>913</v>
       </c>
-      <c r="E319" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F319" s="0" t="s">
-        <v>915</v>
+        <v>11</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>16.61</v>
+        <v>18.02</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>916</v>
+        <v>914</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>17617</v>
+        <v>26807</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>917</v>
+        <v>915</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>16.61</v>
+        <v>25.62</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>916</v>
+        <v>917</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17618</v>
+        <v>17623</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>919</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>10.72</v>
+        <v>31.24</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>920</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>26806</v>
+        <v>17624</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>921</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>922</v>
       </c>
       <c r="F322" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>18.02</v>
+        <v>7.14</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>26807</v>
+        <v>22115</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>924</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>925</v>
       </c>
       <c r="F323" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>25.62</v>
+        <v>10.43</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>926</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>17623</v>
+        <v>22116</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>927</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>928</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>31.24</v>
+        <v>12.82</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17624</v>
+        <v>17628</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>930</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>931</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>7.14</v>
+        <v>21.04</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>932</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>22115</v>
+        <v>17632</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>933</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>934</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>9.710000000000001</v>
+        <v>57.39</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>935</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>22116</v>
+        <v>17633</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>936</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>937</v>
       </c>
       <c r="F327" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>12.82</v>
+        <v>20.22</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>938</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>17628</v>
+        <v>17634</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>939</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>940</v>
       </c>
       <c r="F328" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>21.04</v>
+        <v>48.2</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>941</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>17632</v>
+        <v>22124</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>942</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>943</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>57.39</v>
+        <v>7.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>944</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>17633</v>
+        <v>22125</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>945</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>946</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>20.22</v>
+        <v>5</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>947</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>17634</v>
+        <v>22127</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>948</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>949</v>
       </c>
       <c r="F331" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>48.2</v>
+        <v>5.02</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>22124</v>
+        <v>17645</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>951</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>952</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>7.22</v>
+        <v>10.02</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>22125</v>
+        <v>17652</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>5</v>
+        <v>6.65</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>22127</v>
+        <v>17664</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>958</v>
       </c>
-      <c r="F334" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F334" s="0"/>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5.02</v>
+        <v>13.08</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17645</v>
+        <v>17662</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>961</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>10.02</v>
+        <v>4.05</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17652</v>
+        <v>17663</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>964</v>
       </c>
       <c r="F336" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.65</v>
+        <v>22.75</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17664</v>
+        <v>22139</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>967</v>
       </c>
-      <c r="F337" s="0"/>
+      <c r="F337" s="0" t="s">
+        <v>11</v>
+      </c>
       <c r="G337" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I337" s="0">
-        <v>13.08</v>
+        <v>14.23</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17662</v>
+        <v>22140</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>969</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>970</v>
       </c>
       <c r="F338" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I338" s="0">
-        <v>4.05</v>
+        <v>12.74</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>971</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17663</v>
+        <v>22142</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>972</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>973</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I339" s="0">
-        <v>17.73</v>
+        <v>16.22</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>22139</v>
+        <v>22143</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>975</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>976</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I340" s="0">
-        <v>14.23</v>
+        <v>21.33</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>977</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>22140</v>
+        <v>18250</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>978</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>979</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I341" s="0">
-        <v>12.74</v>
+        <v>19.48</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>980</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>22142</v>
+        <v>18251</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>981</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>982</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I342" s="0">
-        <v>16.22</v>
+        <v>38.72</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>983</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>22143</v>
+        <v>26831</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>984</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>985</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I343" s="0">
-        <v>21.33</v>
+        <v>16.22</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>986</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18250</v>
+        <v>18252</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>987</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>988</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I344" s="0">
-        <v>19.48</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>989</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18251</v>
+        <v>18255</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>990</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>991</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>38.72</v>
+        <v>18.11</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>992</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>26831</v>
+        <v>18256</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>993</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>994</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>16.22</v>
+        <v>64.55</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>18252</v>
+        <v>22147</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>996</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>997</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>85.31999999999999</v>
+        <v>6.45</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>998</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18255</v>
+        <v>26847</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>999</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1000</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G348" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I348" s="0">
-        <v>15.13</v>
+        <v>11.12</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1001</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18256</v>
+        <v>26847</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1002</v>
       </c>
       <c r="E349" s="0" t="s">
-        <v>1003</v>
+        <v>1000</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>64.55</v>
+        <v>11.12</v>
       </c>
       <c r="J349" s="0" t="s">
-        <v>1004</v>
+        <v>1001</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>22147</v>
+        <v>26850</v>
       </c>
       <c r="D350" s="0" t="s">
+        <v>1003</v>
+      </c>
+      <c r="E350" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="F350" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G350" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I350" s="0">
+        <v>28.72</v>
+      </c>
+      <c r="J350" s="0" t="s">
         <v>1005</v>
-      </c>
-[...13 lines deleted...]
-        <v>1007</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>26847</v>
+        <v>18259</v>
       </c>
       <c r="D351" s="0" t="s">
+        <v>1006</v>
+      </c>
+      <c r="E351" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="F351" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G351" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I351" s="0">
+        <v>16.68</v>
+      </c>
+      <c r="J351" s="0" t="s">
         <v>1008</v>
-      </c>
-[...13 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>26847</v>
+        <v>22150</v>
       </c>
       <c r="D352" s="0" t="s">
+        <v>1009</v>
+      </c>
+      <c r="E352" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="F352" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G352" s="0" t="s">
+        <v>866</v>
+      </c>
+      <c r="I352" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J352" s="0" t="s">
         <v>1011</v>
-      </c>
-[...13 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>26850</v>
+        <v>18267</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1012</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I353" s="0">
-        <v>28.72</v>
+        <v>8.119999999999999</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1014</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>18259</v>
+        <v>18268</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="E354" s="0" t="s">
         <v>1016</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I354" s="0">
-        <v>16.68</v>
+        <v>10.9</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>1017</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>22150</v>
+        <v>18270</v>
       </c>
       <c r="D355" s="0" t="s">
         <v>1018</v>
       </c>
       <c r="E355" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="F355" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>875</v>
+        <v>21</v>
       </c>
       <c r="I355" s="0">
-        <v>9.039999999999999</v>
+        <v>45.75</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>1020</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>18267</v>
+        <v>18276</v>
       </c>
       <c r="D356" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="E356" s="0" t="s">
         <v>1022</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>8.119999999999999</v>
+        <v>20.05</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>1023</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18268</v>
+        <v>18282</v>
       </c>
       <c r="D357" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="E357" s="0" t="s">
         <v>1025</v>
       </c>
       <c r="F357" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G357" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I357" s="0">
-        <v>10.9</v>
+        <v>48.05</v>
       </c>
       <c r="J357" s="0" t="s">
         <v>1026</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>18270</v>
+        <v>18282</v>
       </c>
       <c r="D358" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1028</v>
+        <v>1025</v>
       </c>
       <c r="F358" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I358" s="0">
-        <v>45.75</v>
+        <v>48.05</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1029</v>
+        <v>1026</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>18276</v>
+        <v>26865</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1030</v>
+        <v>1028</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1031</v>
+        <v>1029</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>20.05</v>
+        <v>10.34</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1032</v>
+        <v>1030</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>18282</v>
+        <v>18293</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1033</v>
+        <v>1031</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1034</v>
+        <v>1032</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>48.05</v>
+        <v>17.74</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1035</v>
+        <v>1033</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18282</v>
+        <v>18311</v>
       </c>
       <c r="D361" s="0" t="s">
-        <v>1036</v>
+        <v>1034</v>
       </c>
       <c r="E361" s="0" t="s">
-        <v>1034</v>
+        <v>1035</v>
       </c>
       <c r="F361" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>48.05</v>
+        <v>10.9</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>1035</v>
+        <v>1036</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>26865</v>
+        <v>22161</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="E362" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="F362" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>10.34</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J362" s="0" t="s">
         <v>1039</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18293</v>
+        <v>18320</v>
       </c>
       <c r="D363" s="0" t="s">
         <v>1040</v>
       </c>
       <c r="E363" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>17.74</v>
+        <v>19.06</v>
       </c>
       <c r="J363" s="0" t="s">
         <v>1042</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18311</v>
+        <v>18325</v>
       </c>
       <c r="D364" s="0" t="s">
         <v>1043</v>
       </c>
       <c r="E364" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I364" s="0">
-        <v>10.9</v>
+        <v>34.94</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>1045</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>22161</v>
+        <v>18324</v>
       </c>
       <c r="D365" s="0" t="s">
         <v>1046</v>
       </c>
       <c r="E365" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="F365" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G365" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I365" s="0">
-        <v>65.56999999999999</v>
+        <v>16.29</v>
       </c>
       <c r="J365" s="0" t="s">
         <v>1048</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>18320</v>
+        <v>26901</v>
       </c>
       <c r="D366" s="0" t="s">
         <v>1049</v>
       </c>
       <c r="E366" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I366" s="0">
-        <v>19.06</v>
+        <v>23.37</v>
       </c>
       <c r="J366" s="0" t="s">
         <v>1051</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>18325</v>
+        <v>24538</v>
       </c>
       <c r="D367" s="0" t="s">
         <v>1052</v>
       </c>
       <c r="E367" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>34.94</v>
+        <v>17.48</v>
       </c>
       <c r="J367" s="0" t="s">
         <v>1054</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>18324</v>
+        <v>18354</v>
       </c>
       <c r="D368" s="0" t="s">
         <v>1055</v>
       </c>
       <c r="E368" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>16.29</v>
+        <v>13.74</v>
       </c>
       <c r="J368" s="0" t="s">
         <v>1057</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>26901</v>
+        <v>18354</v>
       </c>
       <c r="D369" s="0" t="s">
         <v>1058</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1059</v>
+        <v>1056</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>459</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>23.37</v>
+        <v>13.74</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>24538</v>
+        <v>18368</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1061</v>
+        <v>1059</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>17.48</v>
+        <v>35.59</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>18354</v>
+        <v>18369</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>13.74</v>
+        <v>4.57</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>18354</v>
+        <v>18371</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1065</v>
+        <v>1066</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>13.74</v>
+        <v>13.01</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1066</v>
+        <v>1067</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18368</v>
+        <v>29939</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="E373" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F373" s="0" t="s">
+        <v>906</v>
+      </c>
+      <c r="G373" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I373" s="0">
+        <v>14.91</v>
+      </c>
+      <c r="J373" s="0" t="s">
         <v>1069</v>
-      </c>
-[...10 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18369</v>
+        <v>29940</v>
       </c>
       <c r="D374" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="E374" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G374" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I374" s="0">
+        <v>9.539999999999999</v>
+      </c>
+      <c r="J374" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18371</v>
+        <v>18379</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>11</v>
+        <v>712</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I375" s="0">
-        <v>13.01</v>
+        <v>23.09</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>29939</v>
+        <v>18383</v>
       </c>
       <c r="D376" s="0" t="s">
+        <v>1075</v>
+      </c>
+      <c r="E376" s="0" t="s">
+        <v>1076</v>
+      </c>
+      <c r="F376" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G376" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I376" s="0">
+        <v>15.32</v>
+      </c>
+      <c r="J376" s="0" t="s">
         <v>1077</v>
-      </c>
-[...13 lines deleted...]
-        <v>1078</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>29940</v>
+        <v>18386</v>
       </c>
       <c r="D377" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E377" s="0" t="s">
         <v>1079</v>
       </c>
-      <c r="E377" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F377" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I377" s="0">
-        <v>9.539999999999999</v>
+        <v>6.64</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>1080</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18379</v>
+        <v>18389</v>
       </c>
       <c r="D378" s="0" t="s">
         <v>1081</v>
       </c>
       <c r="E378" s="0" t="s">
         <v>1082</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I378" s="0">
-        <v>23.09</v>
+        <v>11.97</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>1083</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18383</v>
+        <v>18393</v>
       </c>
       <c r="D379" s="0" t="s">
         <v>1084</v>
       </c>
       <c r="E379" s="0" t="s">
         <v>1085</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I379" s="0">
-        <v>15.32</v>
+        <v>6.23</v>
       </c>
       <c r="J379" s="0" t="s">
         <v>1086</v>
-      </c>
-[...73 lines deleted...]
-        <v>1095</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>