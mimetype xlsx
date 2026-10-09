--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbf2c53b7a91f1a8c263b6061efaa561.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bda01740e588baa90221c58aca2b33d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574d0f7aa3056b2f33f66d5c5f8114403.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc507702f3121dfc01e1adda6542be44.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf23edf2682aee38ce52bb228590af85.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9b4538a865f8aa3e44e425d06a2dff6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd84aed7b7d4698d723ce3f2d8a120c37.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e77d54c1160ee6f3126e88edfa9371d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a5bccd203ee084e9183208dfc3933d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f76de6b84a56de2a5c732f4b34bc9d910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfb8e40dc8368e775fd47550667067211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb36a4c68122be90d01093690afe9da12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f738586b9223f9fa13122d7c2746f1a913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873d058c834037b6a0e4c1bcbc5c52f014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305d8ec31fa54eb8d1df920a992052e115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a321555f7e1381c219aca4e666fb72d116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4394f7c8b96fd3514995cb4aa0e31b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05e711dab37a3f688d04be7244875a718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7c5e1196612e46c2c347e0668d113a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64ed7e31542ace097da41860d21095f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc10fc1d5bc6ede4732fe1d5ed61f4f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c46016b1caf3de6d10fff118d2f42822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083e648a6338e45a1a334050212ef56c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87553261466c9af6947df72d6f65b00e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa254c045112575fb15885fabfe04e825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbdc35b19076ed16cc807a471ef858c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd5fab773c345167d5ecfe25757c7fb27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a3158fa3f9d4da0e2b6df3b3ed63b128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e3dd2349919ed0949bfec962539dab29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e07cf86d3c3c595460e4dc4ade9d78d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300448ca90385274af2993863dd548ff31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58c6bfd0ed3de563ce42b8002ece19532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175844a0cfd99dd4423bde2f8ab940d833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a7d2c30e6dcdd47c03473376e505f334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be548c1db24a31ed373472ec21c968435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae02ba723a4d28cffc5bc9667fd3977336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8036d48a4525123556bba452a0946c337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5dee165b94d647db3e887c42e2e8b438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a319cd9936c943fe1ff3ee6dc312bd39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f3d58b2ff128c186229f256815ca1e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a09a09e0e0920480d5744dfc46725bf41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b818a53bd581f60ddcaec9b8802a45da42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d47eb5398b9fe8240dafc2cbb3b96a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509fab1912eb34523073c7c0ece69cd644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3064fdfcd9323a4dcc984d8d02ade57545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d03cead1d395ecd70402a55d578ca646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c047b301014d51ead6b91af4def453547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f65cb3d6ca1100f656d198168cdc5348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba12c6929c3f7ca8e3f7cf6ea595060c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb2b64a654df487af0b808c6fbdee1850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e489166154a71aa7b50dfb2edb7f59d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02d470a6113b29cb8d6ef99d83f505152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4043e3778470438b305834aeaa28aac53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a1645c17ab3abb4938ffad9dd7243d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f70bbc34b1383f44d268157b7f0b2655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22af453d06eab3e452840756c19828fd56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ea9af5e7b1e905a0c49847a3912d9f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85a42d0cd5ef8ec4ab3162d121e6bca58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b1177dbc6b956077b4acf3fa38796359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016b384d1baf50c090a3c2b018e3670160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9062ad78a9aeecaa5e5a70fd0f377461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30319f9838e082d0c74022ba23aec49d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f753230a5d604aba5427feb9bb493a063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bc643a31c64911f392a908b517bc9764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69e6d59d4b2f68a94991376559ef9e365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0679a97ebfa8764a0a78a85b30b1d1be66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf3eeec77173aef166f564d46c4b50b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539c620ba1d2acd251f564970bd43d0e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f589608ddb08dfe1d7c18af68fc88a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0c97cf423e5b4db68905371f15bd4370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ce01cda60f5ca7abe56950009c6c8871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27debbee53a56e3e6f17371c3a0392572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9a6e9456fed77e09a003264c9aacbc73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190f2baf40c26099070baf59ef8978da74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2274ecf161931e8fbb86f8866852f375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f37bbe049c5f23e0cde6c828845af476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd1f7bb4c9aaf8c285aa3f2615e76ff77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05235ee38fcda80db5a6eb3489ce8d9b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b48bbce53707b8d6d047d598e5cc72079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e3d473958516e534f2c5b85a61e0d880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31368b424c469248c206f0e5478128081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16354a1658d32f87e61bd3b13972eec282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4628096d43907cd57c7c067babff1cca83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2871799cc92e4d5b8c80856f640678b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857385a02f73cce0f9937aea5005088285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8a4ca41a9ef6deaf121649574d474b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0adab2395fb2b39b37f910ea5330a7fb87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767724737c7e92df12e0d8fa664b4d4588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a35059a4af7c2d959417f069d1dd90989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f361acacaedc72774478521992c950dc90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cdc6279881befa287dbcddb0ee544d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d37985a3bbd54fc02278aa9839663392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed7403400965a71ff2a079cfb7a03a393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348f636c6f831cc0c5253f874d3d0d4994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273db07cb461d2791b49203e5f76b55795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa6f8567811c16753db2a014337dba296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183df347309c67bcfffad3261859754f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ed4455aad69d61f5d6dbfcecce98b498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf627a8c836e51a2421ca642acf02f5999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6086c56d65e47d8ad6ba6687927ff60100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198916522eb00067f3ba42251bb7052e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fb972ebe8ab1df9e32ee55d8bb5b1f102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19a7ec51ce5da8e6e5f5f45104b0a3c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6ff8aeb2f6197c4b708078d985bc65104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b792d4d5961ad4b8417c8e66efe8530105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c518cf413408bdeaf04a83aca8e595b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2e30470805d1180d69affe5656704e107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed80c0b300ce65d2b78bd5f82cf61976108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0358e7c22590c8cb0b55a043effad58109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89d90fb3aebd92b5bccd2ec3f4eae4b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c31a2d8111cc26e7de07c7c2ef0bff111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4617073dd0a5bd7f6ab41ac2f15cad4112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099719e114c047c95bd837a391d051cf113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c064e807aa8b9d1ac5e7d601201c88bf114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072a0067b87c1df65ffde6dda225f0a4115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f590a5366cbb7e87ca0ed6b068c38f5116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7c4ea156181aff4bdf67ee3cbf2e9c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2924c019ae0ea197c37811d79c93b97118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5bb6950d71bb6e59741152adcc3473119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df19be047fa139476e1f7ef21abb5f21120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74add75096133a977a2bead3ba49caf121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952e2ff5e552278fac30a92bee5be989122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70dfa8f902e5b4c6e50105b0ef3c5db123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6b70070ec1efc0d8ad923588ae0b79124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198acea04e0997e554ff2b964a50ce83125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72664b37c33f7d31d8028581b800a8ba126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ee922089362c8f550bf71caf1de40d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa81a005426d014f66845d4ef0da514128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e693b80c3033c123b111c7d9ee0a986129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde2cf9295bed4f025696b7b13219d57130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22981cfaac095c5fab5dc66e887d6413131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbeec974c1fdad7d95c5b296db3ce00a132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f25c782e4570fe392b7c767d011070133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce2cc8ab1b7a06ea8c5398b98a3c7e4134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d195bcd90346d09e16c6cb0c7f6e8f3135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a93639be1bbc27995e9e090da3f88ba136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15e14f0eda4e27d83e94469c2a707b0137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395c59c150bb036bb091fb76e6b184f4138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d701d608c267924e4ce3db7ef50a95e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8c2ac5f6e4a1e6020f37cb390961de140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e7ed31829b70c9f1c1f99faf54414f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cca5e9ec1f08cafdcd0886fa63cac23142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c80ac2fe9e40174bfd320af3b03aaab143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f04cd25d1a8c66d11946ef4411b3cb144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52242384369e61b27864604554aec34145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f8cb277358c943c7880e7a5873aac8146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41920f7dc5f43bc6df8f8653846fef22147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7705219a9ec2c075566ea0d379843d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ff3fa1ba683ea6adbae2ffea409f3e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8348d80e1e2afb23dd71fbadec11b374150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc802f411b0ccf762dc23f3932d050f3151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8673ffa4427c0fa9d734a8d5c530d7d0152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c965598b39df01228f6128f72af93d153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b79d7550ba7cccee8c501140754836154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cecae7b42f9f788585a944799f3f55155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59502554442856f1f378a5e64b09e81156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf73e6bf5229bfb49e348598b1fb82e157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85da9fc02b72e5b02994b261cddf3941158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb058944dbc0e8510e4fd5aa09a18156159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b22b40b5bfc97170e495f1b71e34b70160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72aa61a593f0ca121c84d6dd2e1ec90d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d8dfaa601516c3e06217ef6c42adbe162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f576f8f5b2b4682ab06b62ea8b61ffcf163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281805b2ff99f826d525517e4484fa97164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1f62f1c469ab88e40f701b191e2f68165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932b3cb0bdd83ae2ae0e40634262ade6166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a602c4c38a9fb5dd3b92f15b1ab12e9c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458d6ef5721af12370c2e4837116dbec168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0549111d3b31abd4d842bc9cb1e45c98169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7161eab241733e35d4e040e5095019d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618ca4faf99c12ad68e68c0ecab06a5b171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46219aff395143ce9bd5eacb219dbb8172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e5c574c89966e8ba2110bb3ac42843173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8c3b9535f229657c7b81f23f2f9867174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7763b501d6cb31ae17872ed22bcf16175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1216013b113f92be95dac206113ab6176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d134dac20cdafd0cec4bdd78287418ca177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f063ae1a25170abe14ba5ae548fbe5178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0223213fb988fee2f79c9edfd66b02fe179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de7b68fd795be0604f455991074f400180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f2ecf15585d8607a36e046c59f3e29181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fe016da8335da31eed4b290c1def07182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a14714f116b08f24a81cbe423a3e1a183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5615701c72b89c790798a27074ec202184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d758050b2e45a2e35a7c5c35a60607a185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c22c0545adb93ee29cfadbb3c872aa186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb9c4d1f0ef9b06ec650e34f520c255187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3469ed241cdd4053d47153570e4df692188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14da269c340e82f361d96949ace99d7189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb099d6c30314b6a031bd29ab6aadfa6190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d0795aa8b533352d1378f770930b44191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9fb046d6a324a3a097b9afb955303e192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27f82b0da0d82d0f86a73cc0edfada3193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933f0e66f058c6b82992e91ef9b43960194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba0a2acb5136cad75c161c9341a98b7195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d500fad8f9b5aa7c2d8a681fe1fc00f7196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62e3548a2199e3f0d7c131097b5c634197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64830434874654a6757eb3ef8e8d151b198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2df5fd2d08fb427896020b63e505d4f199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd264ebf5fd53fecfafe476c00ac6ef200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4b21bf225288cc90a99d3ce5f29239201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b229d7bc7e89e115a8782b84d586ea3202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3234b6c4e261f026cf686d654079c274203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f256e7108ff50c135d5f34a5e161816f204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b710e6158d38de2e1a21d4c3325e1d2a205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bd97c5862e49a19368a51f45c722c0206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e674768c6091138d1de290fbfebb0a6b207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751acf480bcb702bf825ac66baec8421208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c185e9d321741dab14a7fa85c52b0556209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e775808eb8c5904c7b0145412d8653a9210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa0eed2e3765cc9c88312905101069c211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95416d85c1db40c354442c3d6469ad64212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fec8d3a8c23b030bcb583a54fcf7c52213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bdb5db4d5d1f00025646595bb7a4e6214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16809b092221f8e36ae494331fcda27e215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df78c089b36251af6cb9e5e588c88ee1216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd29fbd238df4b0a0fa4eabddc68f887217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00521af914c5ac0e22b9917c4a3e6fed218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17db788b39aefdeda4908ea912850b41219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcf97b1d040af3dca431ea4edcfb05b220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77faa06dd59ac82a2c25e91e9f675793221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a2f5098dc3f918762a9fe6b84adacf222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132ad6ab0ab9b32f8101cb2c71aa98e1223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b49f135bac63dca2028f39417c6c78224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c646e0dcabfc271df269b13e30518939225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fed794e515b5cac7a54299edbd74efe226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7102b89861f55d0d2a93075e6e9f5213227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8be0934e6195dc9aee8f7a606cc5c4228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c9e7b66c0147016e51787044b9f8c1229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2db90f2e897a705a7c11b028f2ae50230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fb812ff3a4fb4ef66a516aa72fefaf231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38da306d52bd94af49c388d6cac0a763232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e9f8b97d2fbb214040ed2ee748180c233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce459729cc30d213b25e4fc15cb25d9234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554e3f4adba826ad624c849729ad6371235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a177a75b201ff612de80819b75a017236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b971dccfb8948b98daebb95e44727236237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85af452c1f49c9084b3689a751d5a476238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4d86b72cef0cc435cd64c6d30a0484239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff0d68ad09e558f3c53104a5752b6c2240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e127289e5ffa88dcab19b66f071f70241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6087b2101f2ef762b344d9899b60314f242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1994e1ba9427937a452a295384a482be243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efa0a8efa08c91a0a1827a887f1643f244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931604f93ef5402a385bbddca8679abb245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a649053ccca3e929be0ec8b921adf4246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09a2d961c1dc6f170fa5a4a7128c58b247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cb78a1c185b58289f4620ce4b7c705248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8d3ab67730724d1f8be0e5f0cf9551249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3777a63a0cc9d3f0439d481f922ea2fc250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931efbcb4c6c5157594237a344ef8223251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b03c1b524ed9d0b79b0f50f0da0c631252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e908992621b1851831fb87961368d59d253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff9552a814b1c6b5d903264537a2e44254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c748164ed87020314430a18568d05ea0255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398ab03d70e2982b771b90986e237fc5256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda5717e8d09b08727e6b534a332b5bb257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0970b94a0f3d79926331f3087438dfa258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aada1a921e5409e4dfb72e2ff149d799259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18907dc5966122e7ca42537a23090389260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbd5c264b63dbbdaa65dfbe3ded20b4261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49ae75a7177af30b271d049182e263a262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280739447bf6ef23d119780a3a2bfc54263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d31da18fc0374d7c37da48f003cbb0b264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8c923396b4c49153aa87307013200f265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74a90cd109ad4e76d2457d2bab191a0266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cb82858d21d007070b92596d16041c267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8074d11d47e5ea1bf6dcd4dce7961f85268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d10bc42b0f2898bea2a080835d9f287269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312e6357af9fe17a42d0cc88a328c321270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad2bc79a0476be60e2f499f3e5ab5ca271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0e0a214ba07ddaab832b5b15fa8acf272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99b837ee4b1fce559548f0c97fa1d00273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b0e92ac2759363ea5a8c5af45c59c3274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ad281aa0771403b9c72db983a592b6275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d4510039ce85637487a7fe481048d7276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e9685ff63411ab6414390386c7b051277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f0de7111f3511caa56bf82c3692e61278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feafe8bf1cc51033c9b5d4df1a7f8209279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8c06a4ea2a9fef3b7d421149f6c7e6280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7769928fcf0bf99d8c14ee94b4778945281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3dba7165d4f95cdc9bee2af9549f6fc282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719c8b559abb3dcdcdf079528dbd5eb3283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0ba9344ab819a0072a61842ec912cc284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a87247cd54ac2f76b73d2c08d037b2a285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9e3288407ba48b36ce9624018be0e0286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c45191209bf9b1eaa69fcdf0cc8e1e287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412ad7ff5422fbf5278dddd6a13f15b0288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd49b910017a2cdd477c7479a9528fd289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570fdba42a7da2c462d469e94eeff040290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575ffa5b1e7eb12713b353679819f839291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4eff50d5990e82ca58b81abeca8ed5292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0c48b7757cac9e1cad04b8c05b74b5293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a445ddc324cab412531d039750f32b56294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b597e6cd58d8a72185125d4baf3c73a6295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fe469e5f1a3b0874af84cd8f755be3296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86aaa4b3afe941f4127ec0afb35df64d297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b027c80739b0d1a4c17a93cfbe76ad298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7e81160bb165fdccf9ba002fd967ea299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f9cd3cc3ba878f040f65126aededf5300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d168450d87d5def977110b359b4815b4301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9536ff1a97762e4cf82c0beeb6a14833302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad391132305d1bd7f9cdc9e3aaf21783303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bd7fce3282a90501ae87db6486ed83304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2b931206954ee3905307e808ad2d86305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a001e41f37a7fac71e2e8b4e8d942ba9306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2633a293a69c219ea51798d05aec08e7307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03afac04f97c127598f110d3b7b53324308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ce4e09541d16fa152179eb7c0314c3309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bc2a442a8cc7e496addab57c12d006310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560c38a715d4192590df9ea1aff4d60b311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad31d0892d95d87a4ba0e44d8b7e99f312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961752b2ab2d36842e02efa0e1f29fa5313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13430a191307796009446cf089ca5806314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae88b3a0d24ea9c7d2793388756cd20315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a065ea4453541be34e1ec274275d6b9b316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558107296da7b03df6c1c55dc559962a317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be3d1eea45e3caf6f4e1d48bc29717b318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b366885060c84afadc50b42a79e3323b319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06901ba502c3714ebda44d4848dc7612320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa3792ded5dce8441feb1735e700b9c321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7120307f7f9eeb0b81fe6632be6186322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59997be610416ec87011d40cb82707cf323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc0ebc32b96aaa07104351cbe4352fa324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17cb2a326c58378ada319813a6578c0325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb64eb1e1afde42fa0e0a2d4dea7965326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fe85ffc5f0cae9a6153e8711e93d07327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a0e40f5e1f9b479661fefffe2853f7328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7ebd96effd1d2aaa6c45f654d466c4329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f1944e0832a1c4f46e4005b19a8620330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5451c9382db10802e7875e356f8fdf331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f85cd32dfcb0c96fc604cdc6b93fef332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9549f1b2092435d60c5b91897d27b0333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2f556c24ebaa9f2f330a4a2a2dc17a334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0439c36bb8a9d5a4da01e794264235335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5230dda9d0afa5fd3d45dd82f105436336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290a09be5c6aebed3b085b90e1273730337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d478bc995cd587506ee3507ff6dfd5338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd90b98230cb33862334374e1f0e342339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a6eaf74b68e013054c3d38376639a7340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457118ea7a27830da002c55871150db0341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9350fd9ab68dd18bc99c19fcc3f29ac6342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5053716ae449bba23278df0fcfc96c28343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffd5fb811c5ce9005ac396caa7aceae344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7deda885bbb5916f89f04b2137751db345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e82b0a65ec3168d6c1a7bb47733adcb346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe30ba71478760d56517a69f0af85729347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cdff077459123c040ddcad8fbe2bee348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6290da6ab43229ff5c721e405b1e9b10349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5158a2a0d579c76802ba32b96b01f49350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebb7d3e726da1f7f4eac1a9c572b3d6351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb0c6a36a30c5251e91c49712cec5cc352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addca5be7c0232fbbcd47451f9a5dc64353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b5e37494fe27ae6ed779a6d4a64760354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04c7166435bc548a2d21b1fbecbd024355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f6434de5517492ef15c70f975186ae356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c960d61a6135773835adef1568fd09357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3a85b8fc2b06f4f53d7c6490e47b10358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fd079c96528c52bdd95df63d0e3e63359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43fba96dfaf92d05efa235290e68c8b360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fe366939e1db83f7b9434bcad04434361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d118d9fdde0f9b013f1ebcf2a44daa00362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53fdddf4aa4dd9a3450f2820af9f399363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d3cc0accdf5875b2b8e90a09cfef3d364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f89ed4cea791b06feadc58e12dea60365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d426f5e15483dbb34f984b3e2a1179366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b98d722233f6ab30be2f46ed3cabc3367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b0d1864e10cc18f5ace9b5df2a7e41368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0161ac1f880736a1b239b998c979c9cb369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba814155364088e8e98f8c72dd25720370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85a7b4e0545e2084ba42508f489039d371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0452912c57fa90e172ac1e49c6add6a6372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61746ab0cdb8413610fb2a7fa408c21e373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41111858b0c6fdd52daeb85851407327374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a95a223d55426f4ed54bd5088c48edf375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d2bf0f4a7a9b51aa7455034ff21768376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0824f8d2ff02c27a8c7a754fc0bbfddf377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f00083b35bb3663100a6a8cb27f627d378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc6f043031467e6adedfa4d8eeb250e379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d47b2385c8389802cdbc87922beab22380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb3ef5bdfc1ad56512e161eb6e3b409381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0309d59f9beb2a0cf125b71f5e75c3382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91d70984bb118d21ec389ce71e8a3ce383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01d205815bad1ffba524a2ebfb5aed1384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78154c45970eab76d16863e68c82a0fb385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd67724fbe506ef3518e8039d069fc9386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08911d28b48f028f20d42848fef503a9387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85546b038c7a3e251581e5485c46a57388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e373c7502575f25a02ab4b2caf795ad389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb12897b508b769e7f85cf737eba662d390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb458336a050bdaa67ee093bff2695f391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e59dc3b4d1c0b52ecceaf124a1fd6fb392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d584739fa2cb96e1afb15d75aa9e5e0b393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93cc57050d4d7a5322d0a3e119c5e6a394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e2a61da61510d72bcca246711ee19e395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6553adf017a7695e26867362208d59e396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6807348d5df781c70cd58dbe0027cb0397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07b7417453467091e436da4045c69f4398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e0fb69523730df3e5da5093ca06859399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efe63b637947c5678f5c533de709523400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5a9fdb5e497d66a525a5a19207f01a401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a56d68a3e30f66d2965d695e81a91c0402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5f2919eacb7b3b1299a921c9c901be403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13bee3558596723fe33d0e4416982e0404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eacb4565cb7364a10fbc4bca8707eaa405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0caf855225e5f0da0312557079daa809406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3890c276c0b78c4e55f7a7a45f62feb3407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0790dec03e92d0ab2ce1de888b0c8e06408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b2316ea3342311bd4db8956ed4cbca409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5096a11886531ab25b0d5f44075c361410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73aaa645517b87b19c5fa2c1e60a4506411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2327157321c2248db367f3b41745a28412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598018479ef144d7d83e7cbb25642ab1413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9f9d7241d5e16d361ed5e11a775e64414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61883983fc775d915f156f654a8db46e415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0539ed0d377efddc787564de128a05eb416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e89a7de9039d5baba8a3dfa472c486417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd5d2873e30541b01e5c8d8791bb891418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0141c0d9cfbb053cbb36b13aefc8624419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f884360ab48bd7464c92f2d333a40a420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced9975eb635a8a653318fa863ec3b66421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87da1de41016e3f7c0e7535ae82f181422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68324fb837009d609872849a956c96b1423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e76a968a99e91c3381a4c4c2a83497c424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f136fc029aa15e55d41022ef95298b5b425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5600efc0ecb2729c5095171c224a18426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d69aa66d3e955b5be30b5dd6eac9b32427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e56e98bfe87008db6c322d3002bfe64428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47dc42f49b9fe46871ac4c49d9400911429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2211255379a2210e6888c0aaecc920a430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a547c1d3b025ed90ea6b9426487d74431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b847ec394e8c09170bc66cfd7170a940432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd1fb11889a1ecac46906c417e1069b433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ea216256984f8032af9209fcd295f2434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81c077a4b54a853372d953d1b5123e5435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7a040e6eddb731509b88940ea4ba19436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28590216db0bd1e10d397656c93c407437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc743e1e94ca9b8bc3b02c9264e7cdb438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45cfc67073f3e52072619f10dc4d7d6439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69382c621188ac5940e7a662b81b64ea440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34747a190e583406e6c98556a542a890441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0877b19af7a563026ccfafc559bb6471442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965ba7603f0e440099de7adc06c91a47443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd71f1eb36f697f863d1c65cd31dd6d9444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbca2f35d60d2c4e1cda7c300fac3ec445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688b07956dbb4899fc90dccf496d1d10446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74160936c94d637b63cf6f03b9b8ce18447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9b4517e29d7f7ed428e53361bcccd8448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743123c5d6e8fabdef002ae1cae739a1449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497e3ec1c4bfb0376365793dbb3110c1450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9592bda6da493dd8a36ff1c79a0b264451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f527d91dec2fccc5e64d08f53a700b28452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb91fb0b05ca93c49642cbef1c3b3bbc453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7657e6b8ab45a9be4e4b97a3ef13be28454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd8aa077d423fd30076d26bafe8eb79455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbb991f122925cf375ef18ef77cafff456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034b6fd4c2be3379053d6433ef0962ea457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8b9b0d14cde273e9afd9eafb4eac88458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a63ce9225c73e6e793cea82e946fe2459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312f812e356cd5878bc533c30e374d8e460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135977586563a0a08409802354cc20c3461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f8a6a6b2d8a68cfe289fd32496e0c4462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2bc0ba87fe57c6cd33ed281e370005463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff6c42c87c03bcae126df761d0a4446464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918cf6cfe14164658b5d15907daba264465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8400ad6a9febc0bc91d944f8f3f020466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f0cbc1b99e1c5db50c30410f21cfc3467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba55d4acfbb7013a7975097919a9586e468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8486e05b35367d6a1031502655b5f9469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d245a72a4594862a3fcf74ff8763d8e470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b246203defb20a3d83b42935ddcf9f471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9f733a6ffbf2753ebaf03c8011377d472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac38b352a161c9af7b74845c9c4be550473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7aa5d68cfc6500302dcae33916f0790474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24749ca5f76f066d5a045906182840a8475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f60626feddca03d6f41c76e53b021b476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a390c672efdd6c71aba5bd6a8d5ecd8477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eae85e34df2f4ea39a047013fb87bda478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59970f735d5e1fcec009e43ab7f048bd479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1022879f2dfd196d46d2302ad7e052b480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7c9e766d79628484bc85e189687242481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc577600102c14b4a3a803ad8eff8c9482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01081fc2b02e85efe8911264d0c97519483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0798c462c6e36dec7007d087b1a81a92484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc15d27d2216414fa0b247764afbe265485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d3dbe338057f0cec03d2a87bb3abd6486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06793da9daf507a71dda8e8bf2ba7935487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe8216ee6f54f91c023e0c8db1b9645488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4911b78e840dfe224bc206954062edb9489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e358ef6b6a023eed194f2ce6e4e9ed02490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab82a5a6af3c34091e0e386c6a7bd13491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b9749a807bc5e2f407dfcbdc7f846c492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c926b339d182b16165c654606f2f80f493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03860a20382bde0bbcb5c1184f8f3cc4494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673b254a36d663d19755943dc70cbc20495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade8690c950237471ea819da7bb2e967496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da229133acf9838dae45bc8c2ce51cb497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8724753370742e20d72808f4015805c2498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fcd5091fd6e598fb3ae2fc4659b743499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90d575e2c4930ee41bdce6da66457a4500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379b10350dcb154a52c56b286f4752eb501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3ec960ccffa0209826c7be41652cbb502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73926a596622baacc6bb4e0cf07a26d1503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e80abf05cbea4ee0b9cc75172b89889504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52389146f939a19f11e011356c9dd55a505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18fabc2f08ba3b6a9ffe3988544c49a506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812d7072e127125bb6f1f71f645aa3d8507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47802d636ff96d8cbbcb879f1d3b4755508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4345e7fb9c64f7c52ef33720c7852c509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f84e048dd15b977a9f8039cf072e8d510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f29c956a4a467553efc76fc22405036511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918668a0a60d8df760964db816a85c20512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7174c208fe52dd778a54890ad62bbd8513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d5244581c145b3fdfb0c8d2b0f5966514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d27c257ac92bca5d5a6337a2d72db6515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba241a9ea493905140c2e45880742ebe516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b175c430f3d18a7193626c788d465c48517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f281f35a810287cd3746d8cda3eb6ba6518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93cb26b442e7abfcf9f12a0e7690ca3519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aabf186959c09a554d14d6cc410023b520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43a8432e35549b6961ea99e393673a4521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52761098189a2dea6e1be207364592e2522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb038356641268b044def85bed9550d523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6839178882f1be2a81ec0c1e63921c4524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad358909a5ebf8017a03388666d7075525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f89031b3fa6d944932510de2425da4d526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d265f2836afd36ef7de5e8017ad6beab527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c77cdbe31276c33593a5cf1d55244bd528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cfc749b567d28948eed9bc66bc2edc529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d7ef22adf7c00c60fa751649e497b1530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19975c932ccd0a3855e334c8302ff8a1531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8dcd933d8356bb45d45828461b2a816532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac4e0b34202eeacf74baed411ef67bd533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bef2ad6f8494205d281f9d8aad1576a534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c91df5492e940ad956bc32c9254fc4535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ec9b6b04d51f27a5edb355f9432a73536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7777f6b4d174eb7d740913aace9f1919537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605913dc08e4dd78d5c8100f8586ab36538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c735bf06306e3546a3b730b696785df7539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b500fedd0a2301fd7440a6b95c979fa540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b94d564690e309b445134aa1d11bef5541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeefe855aee06697c50bb97481051e10542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4892277d51740339e16526399254b132543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3070085e61f5529bd2f302c7d749ce14544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645885ce6f82d048e72237287c6d9a49545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97b9edd58aa7302f1c8ec23f2c085f9546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db27030228cb3baf41f44813151cd4ef547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f53d5c4509cad483c1972e6d567b599548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6019ecbe61321f7e69ddad60c14e2435549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95f48d8202b67f600122a346acec0ed550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ceb09b340409f6b08e632b1b377f969551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f435e9b1f93746919e019b97c04ee322552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3d09b85dc1bfc9f6fbb4763e1eed5b553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62826288ec6476e309c2b5408d117c8a554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3aa7c4cf404a2f236435a030501243555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e536f7d12249a37f17f369e486eae6556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cccdc9c5e96bc82bf34388f090a2e3c557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b7dd8d835d4799c5a1e80e2ce473cd558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7b34d4fe41fd5a3d0db59793273d0f559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb867a49685b6efe7e297c39a9f4caf560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f1edfdb093855c6fee9fa9fde73c92561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a732c560189ac1a3c76a894456fcc46b562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71466af0de44f648a064cf81d98ed4b563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eab7502f6f31f58019639bbdf6efd19564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e2ea8e1f3fc9eeb8610c78e66d1cb6565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93b5b485aebabb9e7064ed46214e757566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81d427f5e119a79a5351f28935850f5567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235152921be8fe427c77ab7edc9864f1568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c44ce7a774404f4943831b138c9873569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa54d1a156dbe1c234236b55e8bf988570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cf2dbabed635ef07d9d5a2ac199df0571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994db5379014cdbb50e8ffb3d6ac7919572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c403eb482f4204d8d749274dae75084f573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028f6d3b3c659bdf298d31dab8263fc4574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ab5792ad386f88637536cd7ad9c2a6575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96527bd13606fee2fbb55b22630f2f87576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bac7fa0b810e0d0a2d0c015a82e0f8577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23b6fba879c804b65af14be4321c755578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fee3266f0d257e04a8db4a5e391294d579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105505127e2c2398d42627cc9bc463ae580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a7da5db379247c6e5bb3305e24c326581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3fd826cebfb0081e6f9271b4d61508582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb1699b2258b2adc50f4328c6d06780583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c8d590360e9e9e6249bd5b9154a687584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267aee54f50c00cb6ccc8a3568e701f1585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2cfddd863dbb06fff987fe72b62749586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42dcd7092238659ff433984841480abe587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6224864f5b8a55d2bd1f5a3b52db8b588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcf787b4c57ee8237701ce5d0961eb6589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e444b5b05547f9f577d503c02cc029bd590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5311cbf29a19577d1930865618b4d321591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd4c1cf8fb37a1f060c777bd72be2b1592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4a133e1dd57a3fc45f6b16d2b6b2c5593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a30c7b40bc2d4e424386a4a1d3fe1b594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ca0ba940b6df4352f01d873625c2e6595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec5f7b922808d6bf9048c85895273b8596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30268ef70f6cb3c53d072bdf535ff27f597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d504c7eefe4d6797ae879c8b3d5e84598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6566ef73d4decefb593c2d49c37ead599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ad6adf05e11f93071db3fb42902212600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6662a2818044e92820475a15164e314d601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80834a0efac4bfcde9cdd355154b670d602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b308e45253b6f4d3b531ce9784273e603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40db67b264874aff56c4ae8e961a058e604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ad091f6c37e463748155ad9c2ac76d605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc679b184a6f34b2f34367bb552cc5d606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877383579cca9516c1848e9ca1445ca3607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3056ed5ea14da813ddfffee80a876cfc608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768e74b01cd62f9b31dcf3efd1ecd809609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a41cc820a43fe437dd09051c288415610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3a7eb1e7193a07eba37f7610949407611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4704e18cf6bf5084f2c28eecdcd118612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172f21e7f4c2795a01056944e24000f8613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ea446d5737bedb9a111c9003c79494614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e5ce3ee01583ea7ed4c35f0589a3d0615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d94b363813d7d98267548383996379616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc805d8e6dc9748eeb92d6b76df0e9c617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee230eedb6cfc1e1cbdf931a9c44a48618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1abe43de4cb97705b83f4b4fb8f895b619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c19938ba870d8317bc91e410809db4620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b1feab88aca0ada5ce8a1a0feccc60621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d691f7611336641cc58172b458ed0989622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b93f8700045d123f9b2cf72f5ce1f6e623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90bbc546e20186fc2468ed4dc15d3de624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91227b0f1c9951b9772c12526a3223d625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01ded985f87d2eb872d34e01f85a529626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694c1f590ce59cd20ec4d77134d6aa0e627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b9cbbe8977ef106b28843f50c07937628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea525c40acbb0182fd4e57d6aadd32d1629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6c8fac1903c763f99d93dc26c76eae630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32221bdad793b41eaeab02c1fbe549b9631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699efc0594b5e927db07c67c2fb1378b632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328c272d6e3411cb1c9f6942743451e9633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6beb3f59a5c1529bd17e8131a608b3634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745a641993e3f53c3d8eb3322f8be990635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf202889ad27d4088b55a09d92748bb636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e515f1cbd2e85eddd5d42200405b49637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6c4f4d06327a9dfc26e488c8a59753638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4efef152e7d708920d56e232d142327639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d627233b550f19bc9cd65f61ab47f0a640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b33f791647f0267b3f2476e2d3067c641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae30079864edcb9bbf98da62d7c6e004642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090b3fb617ca1007ef0addfde2e995d1643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34db4a7842b875f17e75368d744a06f644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d03c1b98fce5b1e51c2018b518d9728645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b5d8e18c3193c1eeda237a56f88ead646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69f1c7e3806c0b22ec8f2997c9c8e50647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abb7ba3feaa0501ed047350a105512e648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8a5993c5365b9ed6cd44bcf4c68391649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6dea75ba5aea9eedca365d4536593d5650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20621adce3772a0cd988fb824cd2d8fe651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290946ae9baefde4a9e13329363dc3fc652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce883827ac8bad15b46d123e807fa70653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e07768bc4553185b496ca28042bb77654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff12ec3cd79376bdbad2d63d1a9ff26a655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d1149ad47f2decb24c06112aed6b00656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854f72fd65a924f34b087c8467f188da657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bce58d2821358b0f027923c5fb3edd658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c744bc87e6d165a84a18a14fda2403659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444663ad257a2062297689b49eee74da660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150ace8ec8498533512066df7eee352e661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1e5874bb65b9ae1e79541a68fed328662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc0bd856cc51dd7bbaf178ebf740a8d663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1446d477d8723391a7246655484acf2664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44012886891277fa02aaf355afae6a7b665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb2eb261ff839c3252edc20728449f5666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c210b0015fc320a0676d5663072e297667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b764a1ceecac799e49458a62f5ac71ba668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7219114d881ef153df82dbdf4dde7913669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6423d7c3200d7f5b43eb18280131ce670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f711388dbf51c3eaebadfcc820e943f671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0281b4a4ec1f5ba6b8b3348a82fc5687672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320a5adaf0362811002ce917c6cc1cac673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d2abe33b919d43b1c45581c7bb123a674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcb3e57a453bf9a886baf6c59885b00675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f6dd8640b51202d33c0d1602f16d35676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267f76e546f9031eed61d60750fd18e8677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755a51b5e0d37dae694f04a9aaa8d8fa678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45aa5fd85bfff27f8555e82362e296a5679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6698e7932c22c806b61031853965d497680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0614e60b6d7719c22c44c40f9dde519681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854b77f55f0635365e0bf31f7da65728682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db8a22ba1985a5760f78bd74417f6a0683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639fe29b77d7aed6258e9f07263ae583684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9f2bd234fdf598811dd55abfcb1f57685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e97a1eefced6eb0bb3da03968b43141686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d63a29bcde9fc50ffb7c25ade8f016a687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47b44bf3d897525135cb998056d93cb688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e844bbebeb3eb4954feb5227f12696e0689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ff69a1a6f98922a6dc24831f23a0ed690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aaf23bd8f030655e3f3c258ca009c64691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4364d9f85ac74a88c28ddbc70e91a1d6692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c535f28c00f504446636268fae634da1693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720cc53e50a184b69fbf0a32778e240f694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190b243d0b9466597b6f6e25674b73de695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b0858dda80ddeae3f7988c04f39cf5696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f43ccfd544a90a34dd3d2652b8deef697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2388567b5b51bbd357f6db6d3c3f81a698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ececd8964e232ca151e489e2a2f84f699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a303085530070387aed398837c4f2b36700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62715fb055ebf3f85edbfee717d67b8701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9006f4e200ee184448641a9084a6368f702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc341e489d42b77ca2c947db82fc2e45703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58862e19b45a9e23ff8e77b4292574f4704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc38871e344884fc49c6e2b94a145cd705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1b5fcb8659b6c68cb8e038ae7e1520706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e682ac796844719659e53a874da6e0ce707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1b78eaaa661fb4dbdd52e574d27794708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592a2a346447aba8754f5b5f6a790628709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efaed98a82745ba2248d280c1c3fe87c710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b977ce8d3b47072671af2a1dda7f3eb6711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fca6618ec2c29fa7d11843d59214cd712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7794af33374a6ac886b37c859e08f6713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df1b9e5dea17f113ff6a2765dd6f552714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219df49a29130557d1383afaed4efda2715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b132c42b35a67d502028e83bac78c753716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1068f639d6ee5fa4480f72190146bc717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbaab3a323d6556f2ace4b2ad584d28718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8852a69256c1bf70cbdc062cd05024719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2de6525a5f43726fb192acb887e8db2720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11390f56e665ad0f81f2967f1dd58664721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93219572b114885b7531337846fe38f722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8bd884cb342d62d467e11e7d77e713723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc102999ff8a4c743a0310ae1a0a53d8724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c514b6e22a104dc39436802f68c0091725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab03379344079b9ac8a8eca25552cdcd726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347ec6289f9ee52012aa1928614b81df727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7d33269cfcb2bfac2c0b4891711eda728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e735ab417e322df9f7b63218604c4bf8729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc7f198a8bfe276c853fc5cf7264cbb730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503e7893ac2477a76c12539febcfe142731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cf08a47c3d4a90b297c7c62361e024732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f51744ae10b56471415901c38a28d3d733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133d5fbca56f7a6f73d070dd350128a3734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2186e98d9cbb7de65030d7c270886321735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d7cbef5a2587d8805989bb9ca67347736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed4b550e086663d4e00722b7e4745da737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f4185ae850353d6791d010d3285b67738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2e7a6b1d3f8ad2498f6f9cf67e75f7739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac0390df992a5cfe6a3b539a8b747eb740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcf516bdbe2a55b7c333ee7a38c4744741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f06155c9ad90ff4ef9bf1eaa238fccf742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bef69654db9434a6d549cc13662a41743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632ae2a57ddeb81e679d12fc5c618949744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6ee5f098cde83427efc45de8fdc39f745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a20e8282f5351a5a95e1f7f5cb92bb746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74c6993d3d302600caeff8330d3e009747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af140b7ada31a9e06bd7a4a6c0763862748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62d985c4c60275b5831e63d425fad63749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a647544552fd3a928c0a9edd763fd0750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbec92f4f825177cb51553d9222068cc751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f3ad92163fbeb6a02c1e4992ee55f4752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174cb2ca9314c11d0d2df71ca9157da6753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6c44a7effca07bdf107a292279dbbb754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f11b06c36de1bbc0e7b2eea0bdf83ae755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4b42c5feb99463769e6921ee878848756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f10d0844e79c2565d97d40a764ff32757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f022a03a64e6446491a5895dfb440487758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50ff52931c24c505f86b0188984632b759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe58f4c8366ccd1a35e7ab312c38de31.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57a538b83d69e1c9fbf28b0855a837a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646516f454fa6fd8c7534c7cb9ad93813.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be48648669fa970652b3b5106f6bd3f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9442ae6130384ac35f2d06fa5e67fe9d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d073da495f1cf37c2e4a5b4e4a00dd6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3220605075fa8ddd102f5ee615759e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd487fe53729090e7cdceb7595821328.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038473ba588589a535f5c3915f2192809.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26003c0daedf922e764cbde5319df8410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf10a30a815ce5bcf6726080b5831f211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0759b238d92815a1414f7ea8382f4e5a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04b05b8941a0ec00f058a3175e46f6e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afb25895be7f0862b10b02648ec6af514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c8c1cce831524aa0cd5c96b9acb01f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a0181a5944eaf298441cfa50b750d516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0473675b7e6b02914b58d71a13779e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2038913c5fd88ece75fddf596bc078e318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1476a8d785d6849f074b2e5c2c1df96b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9370550b205f1ff1ebe9ccd3a5275bbd20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fc96a7cdbff82419b6443be1a0612821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a72749bc782f3f09e0776d8930ecd1022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9123a804729beb42c7913c528da38b5423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ae88a5e112035253b6c63e06d6fe6724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cb9cd6780705b1a7a3ebf5ded1850a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68bd796407a65f8c8c382c71538479926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a52035fc5ca20519d214020aabd68127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051765542e67aad659c042be4b7c5c9228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e857736d0e787ce8296c1921be3f105729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bf4dbebc8601c449a7c43931fd5bc930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3753f222458af5302b1795f9fb93664f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e61f5e33e90ebfed52cb732f092c1e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f693bea0b1983e60cc65c30b54625333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07ec613989b29c91004143d32f0027634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc363ef501130b61a42829719c1427335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63ab76054b132840de9e0663de61e9536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42581737a7aded25b740cd3336f8518837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d938380f960d8466011a52e42edcaa38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b71d53053cb95d887298adb831b91639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20291772f130da7387d22ecd6d56ea9940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f01626b02ce9800e2f20f0ec56147141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d4009410100fce68998ea64d3f431442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a68fb343a8e022e00a043c1bba6abd43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e255ca68843889936eb7d5b12ce61544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6c315148a4dbeceb807bf7fac9b3cf45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f5dd7bc62bd6807b8e322a2cb749bc46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d3a9d3d60b3e8c6d0a51539f251e5147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ad16615316df8c9241f042cc37861f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848926c9813db00be9df9e741717157349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894a4cd13001f3ef77cce60fb0a1b3e550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e309b189032264786a9a2b2f33bcdf6451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb54ba35a78637a11b29724379e5b1b52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f95c4096d990fc67491f2984cb451a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3154ca1f774973158aa50893db9a2554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbe27a86f013df6c4179075786372a655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e541b6aaf3c2659609264047d84ba556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4856e98c988947fa88ee02b58ab526657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c599b30233d45d9a0bf6df6e59046658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc80c53a4dd5d80ea3e888c1dd03ea859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844548bbd1156e3bd0fd5001712c7ad060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692f732b6927e644771eeb1474c94c3a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0f0fb075d60b91d2679f11cac7735062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39175748b4e0f5a78c346a9d0e92420563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e0a14e51ca9600acc5ad5b5a8772f264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc08cf47cbee653f8022996833c350f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d8a875735fe7696c66419b2145bc0566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cee03e164a609b019f0372ea4d7c48667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f92e34086716af13f424fd5f5d90ea068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83a387f8e0289a3a590edb0064f9f9d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b58a879441cba918b13cf05789b199670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf3ef8e5af5faae6bf7c5870769108371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2872a6a7ed800172e8d2902c0bd4ad72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8693b920e2b3379093ebfcf27ce33773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20895a4552609cfd2025842af6336bce74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9dc3c43a39827ca3ab4739b8e78bfa75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c3e9a8cba861dad1daf0165980aeec76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e5b59bd91939789179252930de2aa877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33f463f1377cfe171e4b84c7d04352478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6abe2d67c80d7c9a9f002d273ce1dc479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e5e97e388fb8fb5d53d9d74af2fd8080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3107419db1b9d3f67642ec0248161be81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531cb07ea03fea034c929ff3fb7eacef82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c680068f187cea54c5f6c86d12abea9283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9e2e829336f1e507df468a0bae3c6684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239e87bdefcbb60601862e9162d1fcbf85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d36d31767cdd7c2a32c7cb01dd58dd986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650c66462aeaafbb4981b1c010db182187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a210dd738075da902bcdbaf5e9837d0d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be25cc1de2f78698d804be7e0a1ea9ad89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae4eed21113ec9dbdf728fbb6cf159290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deeafb5194a30ae32af66a04458bc77691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eabe2a8343e02da132180cf0868b80392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8959972bd831523bbe0579cab309e9793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40725f07653a665f56829b6fa7bdc08e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00630bc1d44d7b3a5e69abc266e022e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5858b10dd9f21c62786bcfeecbff9eb896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4308310353191bc57c18e172e408ff97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d196dd9854cb4f015663daf1652cfa598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eaf22eb016e3874b8c1ae15ee69549099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa4a6067a17bcb5689d197c9aa28c36100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade1960efefcfaacfbbfe706870eccc4101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e7c3aa84bbb25c8276db53f5b4a9d5102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3abe3827d97a34a62a25c612d75f2a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1978c3f9c055b679e090c53d44e67f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4323ed400a701b3313b2ef5c730ce389105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714380e86298257c641f0c2bce1a0e45106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830bac126c981dc0913b7c53db7ebf87107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4eaa68e966c7a2b90d503f0d1bd804108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fe528d52e96e825d2c82b5bdeea12e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848bd19d1ed785b6ebfebe103f0b4611110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043b814fedadcc7dea3d7b4742265a3a111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bb72fbccd63eac41bf43a0e33e92f1112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a1a8320dcb90de74ce2b3949bf4c73113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d194529aa67f0d2432dbf4b7a5ad30114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee02a64491d3e582100c54636319332b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6feca2b07b071f635bae66afc8627fa1116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb8cbc95f9a5abdf307db81f538d73a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b98fbb57ea9c85dae61ab934c069f6118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d433cf31666d0f79b25863a5168c558f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40f7c2d8c63e64fc52e92e7f443a5cd120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780afe79f308239efba4d96e1dfcd8a9121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d87aa4b029fbdef1105d628b9e3e8f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3b62585540a504ff15640b611354fc123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ba8622d889849652d3104173f40209124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c0cf4b38193f4edd7aa34b2d573757125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03d27b08b5b6118a1d247113133b345126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b714eef6c90eb4546f2ce09a62ff153d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6007d69fa832d4f0188d93f74c6235128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d6f9f893df35f597ba9b7c6934526c129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef63e302e484a93db4122038859adb7130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50db755a753a20ba42b843311dbf23c3131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a996b3c7623f83467590f4c2cfba6339132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0551d9494e4223235c6b076b7b55bd22133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d220aa68be74d2524e51d43fefaf1add134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f1a0138c737d92415a8dfb8cc4f6ce135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184d991c304bd8c9c33d90a4d4940238136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2310c8826ae7238a414c196d737461ac137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333c0b67cfb6af9aec1b1c1f504fbaea138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28730d78b44b8bf66ef30248ef78185139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51a0f4b979134d6014bfd60faca2e63140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28aafc8db29548ebe632b7eeaa3bdd67141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2993c1a19c7bd376a081164cce17d4db142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bd7560b4071f8d194de8f652b350ac143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141550ff002361ad9f441af9dce440e3144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052d29585d20f4fbc132e8f23ca57620145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195f9bd69ebc7319cb3b29ba18717948146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79715a16754750d507e150bd8a29d44f147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0b6561699426487e86caec7fd79c29148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a577ed504dfb245a786105feff18d02d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb724a383f2bd6d7bedc9da60d082863150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bae16375991580634e1bd1cafb3812e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff9bcb1b6b8b3afe6d9dec8d68996a4152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2490f8af749ccb609ba109415e74917153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5081b3028f38516aa46928a6e23b1899154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ab11675d924d5593b4b3733bed8d61155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162271c873fb72532d6e0f7e1dfe44f1156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1e4b89329103689ad2e05895142284157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cce25d439574fab55b2717d96305941158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10da942da4bd0ec140ab06d307c59d14159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960607757fa0b1a72c03e0afd7490168160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d29af8d5fab6a51a4253a519a48225161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c585f0662253a669115c7145d3d23a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ffff72adfb481207078db9ae6dc205163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7900c1c4abc6c2870018725b8ffb2a59164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1692a15fce045bf49071d9904d9d06165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225b2705ad3e71ff07df720de4b7d301166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2be6b75d800da8987b92c309faebca167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6a8c780599d1974feb4b60c20c04fa168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6152b62f217c4a20c7410c90e0e4a8a1169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9239ce672f90bdb43e1eb6a3bf4d232a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe39afee5b26a081c3efda8e41ea290a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122ad7a7aeb15662d4540275a4a46e80172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779323953a051c46e1a4368691a94d81173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3079238f02c1104586988417d7b3dd80174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e591bce5bdf8015cdef850fb6e5564e0175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f7c239b5980fc0a9af02514943bb3e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346cdcc271382e1ba55368dd4e3019a1177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c71bf8a9dc547d66b95293270ce414178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d571018baab94bbd16ce3a102b10b9179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a37622e5dfb0a7a4e0bdd9d6baf300180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd90b87000ddb9fdb66c01427ef2c831181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0f2cdc2a03a9ec4f90a8d164bdffd6182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7aae589568dcad92bc0604f6fc97d5183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ec3c6b778c283da423769f29bf76e2184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ecf5333b999582f4091e7cbdde1aec185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73296adf1f65ade35cdf59bcb8d03d9186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5215975c0590da63c288030ea18358187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a843d7c39cbd9be558a3753356a083188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6dc3f6c4b6f1bd784581cfe817b9ec189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8d5ad8b7d8ddb92e789ef7861cd0f7190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e5a82c1e8a9b17a1a980b963c0d1b7191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee4678bbaa8a60fab83c63be8ed540d192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279b5a1412af6452c30a2a1b0b215323193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3efed74b8ace7a3ccd98654e083566194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0fd732b1182c48f62bbb5a2771da1b195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cbf456a7f65596c2bfb9c1a73fac02196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebb7f5e182668a730c4a14d715dd43a197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a173b0d6281954c29be71462b08756198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3328d9a5be8e078d7cbb454c45009cfc199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d35efbfaa3d92e157b418b13c53dc67200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5fbff12c9dea435d24823740f53b4a201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6dab89a3dc75a8a74cc6e077020b15202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c90700302f7cc25e0b326a8bc64d9f203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077b4e912711d640d930660228c669d5204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a121d224cf85a3a7a91f38cd5be099205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be982bdbfe2b75bb11149647ad6d8ee206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c648f3fbe72f44b467dae037ba111db8207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44ed08ac68ea80d473dbaa1f3ee6527208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4eb18fcd9c3b79f772f101e90eb6843209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fdd75ce6390ac2bde1190217c8ef93210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a9819397a1c2078e275784aeb3525e211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578e46296c2327254674b8f19973a875212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40245e0bab26954c114d4c52f94bdedd213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e9b060f05f876a6ffd29e3b24e22fc214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d971ac59df9c51e2cbc2539067e26bd215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d703bdf4a92161738248abc3de8d6f216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f59f88b6823da1121ba7743197344d7217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0ea206a713079d377504754cde8c13218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ed9821af50aeb3165b5ca775e37837219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cebe493ee44df2832318bdb6dc6af0e220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c593ae68eb40a96fc9855ae177511da221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b942afc8d3ccd35781c30233e191b7222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2d3469bbbf2644d32c6edc5eb2875a223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e6e199367966c3db149a041d4ae76f224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05aeca4d8995d50460fd091a53d43da5225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb993c131255314351b84b1ee2cf7134226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc32eb84b666830b059026473593016227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d4686c296f6586ce86d0fd553b6890228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cde4598efac8f85faa2c9fdb257525229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3df2f61e1c1084f00d0b5fae15684c230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a487aa83efdc7cfee96f999809e464ac231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d4ea893629db58397fd8d7415b6a30232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb3050a771e6b9738c417fec057ee04233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51e9568f41780a758dab7e24a361c66234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f95b4130c114ae40f322525706c261235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bfc5c9d78692dce1fcbe0664c6ed7e236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21501399517066ddfe913a5059b3d384237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66f903fa5613ad6ee7d29f33eb2a63e238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b07bce2a1589962a7883d1d25b09d2239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722c8b4f4f639ebb0dee678401bfbe1c240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db816f7705cf681592694174600c789241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb2672679755beeb5ef52ed4a90793c242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0cbce4572b5083c2e10c72ce8a95a9243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0558ba0267fea5eb4ff3762a903c20b6244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388dafbb8ec7ddf00613aac0d7428f2c245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7236f676ed30a9d6c3f069216bf31579246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86997ac058fa57126372828543e14c14247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8cd32595e0219aab976a25eb1b933c248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f536a50c34331b977c2c262aed50bc02249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebe1ec9558a74d6cae0b8cc49cae6ca250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22f0e37cf34c48185090d0c5d7175b2251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3503b95863cdb3f669c695ac7d0cb6b252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45b3c6bf7deeb8ea4d8ebb57c5a0594253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80962e34152f23c462d3293ea1173d8254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ed7e88e35dacba3fcfcc1c8d837fa5255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a71e9d77000493a2876da624b62894256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9af619c81228e5118c80bed5f12d1be257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c00a5e69a2347ce1ee4a05b317c295258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0373d8902a6231d55facce56763c1470259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5b3442d5b6b970778bae66c54bc42b260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a768d4be2a5d2d88fc7d8756dc4e07261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364e055e455f971f26402806573af070262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a3e0530ed26aad52390efd2e128d78263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f59bb31cd4228d4da1971434d901043264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55351bbf6ed1ea6516e35a6505ac94a1265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196cd0fa286bdfb27319e757a216a6ef266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc1f1452683b023af1612619c7116f4267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74947a79c699987ddd66eb2e73f75111268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838c85c8e936130b144e89bf33484105269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f251be6ab1eed2269a653b558de434e8270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7979253cf26c632c142b452b5e203b77271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6daff4ca7fbf15fe8f89be7de8c0f0272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fb0be3640f499226ee9e1967ae25aa273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1440ffcce987d6186dffe4e1d2e43e6d274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6804eca97d7c65b404abaccf129bfea275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac5fed12e759770ba30dd5b9b94b69c276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d993634958df087c4fa5877cb3f0c0277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26578e38e4af331826361b0b0dca191278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba5fa0f6650d70fa476e05cdcfafbe8279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18bc677a8e389f399b892f539361e95280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32326a8540a73a4a05e469d3f7c57c47281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ea3d53b8d22e58ab4326fe1f98e512282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30c934b990e19e3f7b110537a808774283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12c36064f00e2a40532d5a97c6279a7284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5559ce9dfd866ad7815ca2e056ca9fae285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f381ff51c627e6beee085aa495e39c73286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed00ef2dba49f0d89fbe585a46700bf287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ff62fa4e0e82f92c9b32f88fdfb054288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02d9f7e45ff084f06cbb2fd87fdbe35289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674c03ec5e41773e3540de66c2737f3b290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df14884732829c7560da07f9df4400af291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb564e49bbed0ce07910e927f564b5df292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386c4c86e0f62c1d6ab2fe3ff1058c24293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a63f467b956d0914f917c83dac2735294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f42c06442f4ee46766e3161b05e5956295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebde8d8d2b839c40b72b849d980d8d2f296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3836ad7e42ebaf406383f212d190a27297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e3f26fed6c652632d3c62831b2cfc7298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44549f125ab0cb25b5ce4dccfbe9015299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff40d453db0cf4fc00915bb8ce160eb300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b732d001b95815652ec029ac1f56f2301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f52352dddca035f17e8bea67ffee057302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd13444e22185ba1c283798623c8c6c303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c7f0bae5973ec4f325b1bcd891d4d0304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b95bf191ac277fb109132d2a59d2dc305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a1d07c35bc7660216c94bc3d83f811306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32cee0ffaae507d6fb963b629bb2749307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0859d85a7ad6823e6f2042c98cc0789308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619971f10b4ac0ce05ceb06bd250e5f1309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b173ecbf4679ff13e6d59d84b6a22a8f310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f074bef885c9ed1f97bd743dc1c9776311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc08bac9f8fb7568b21943bdc507f6be312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d773000d6d636e076c6b57edcf64b5313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba1057ba4696c456b8c3117f5c6b670314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b6fddffe0b875dbb6da513493771ac315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca89f838526fe1ae755bbdf030a02c6a316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e6742f7349516605ed4992fb491bf2317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fd52bb2d7b77590349b5ff74693541318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370252fed10c59cc520a7d9ae2c2548d319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7019815500af5d80f0a3177631712f320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed80cf2d430a3d48fe5495efd088ada6321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583a19344e80918fad458c5ba59f4115322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80a55d39b2fdd4ac6c66f19cafad3d8323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06a579054a190b1fce34cd89ebba63c324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19b15f7f1b7a92c45e0cc7521d9d174325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d27e142f5047214564c0953d2a3c0d326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8aa82eb56c8dcaa8f3d06c852e0cdae327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a759d6bc2c44e84a94e322b868382b328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c207535c458668750c965a3a4ea6c5329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51681899f2f7654870a7c773178909f330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92ffadf3cd82201de46c99f66a5157b331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec2ea83a6cc5104d0bbaa573dc0b1e6332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fadb968fa55c05698d862ff47af7e7e333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f981f132ad524c3ae698e3277c8f1a62334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14bd83705516be101baca5afc44151a335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6eb96d138a4620f926766efcd503c4336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23891ad63270ec55b9995bf580391d1b337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1516ede8b8d64af27fed53e7b1ad528338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eda96e2d83ac53efebff109357bff93339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bb5e2bef02ceb31833345f0477aab5340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f67ec276bab36acb7a9bee23fcd54bc341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3f558e3334ace73882035a8649359d342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bd8b4ff8dc7325c5e6505ad66b1aa4343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cff519c7a570eb0883b0036de1c152f344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3e5e3eedefd997792068e409dbcbf4345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77885456ebfa1b67e42d466ff967413346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e9f99c27c6ac94b3588b3c0067b615347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5984d366cd0f98391e30f8c68029f6348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3411de89a352670cb034bba6ef69f8fa349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6153f1be6f5083cc9643b6f0e5656c88350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e5ceffe8f93273eb9cc851f3cb6200351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fd8f8d9a8f41a9fa74e6b186d34d5f352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc690455f765491482264ef9031a40f7353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8180abc9204f896163e1e4d846bf8f39354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9700b30e0d5c492d2ba2d7af45968d355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b0437ba026d4b3fb3fb73e565eea8b356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23d2ad421d11400f64bff4b82a96290357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e47225b7830f897b7feeb8f2ce4b500358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e71943f03551cd21e8e14b4dbda4eea359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19986b8a211444ac432f5e0112d5836360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94a87c2a4a6edd44f5b5edfba79765f361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364b985a7eaa4a0700fca38e32b7dea2362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaed9bf086bdab725f07ab9cd8c39432363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e322b46020cbbd3409e051e8b478e05364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f2e97c9106f7f2fe43dcf922a76df0365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9061f3fc355089706d73049be18d7788366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a20ec1edf72ffe2f4a0286236718fdd367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e808c211a4a0c4250755d2482149a00368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0a7878969e456f8c4d71453e5dbaf5369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1a842ba1c29b2574d51c904425fc09370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0f50231c4114167502fa4c201857b3371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330cb672005dff5a45675d4ef04e89f6372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378bb4ae3f7b90152431a94d476731d0373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cbc874fa46c400038c596efd0081e6374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbca898b398c2e708b1c34aea6fe447375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b966e7c97249b33a8f6eb4268becca4376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429b6fc5051c54fd6a7a185b8aeb0d4d377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49946dabcbb0718fa64b606166114e82378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bb6f7a3df9a6690c60c3bc7cc3e40b379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f7957f9ead609d9ddbd66fe5d62644380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08bd91d8d3b30c63539a45fed5bf6dc381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef52ae8b0a2a5f239d898ebab614a14382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bf7b426b26d2e7ca5f2ef6e62bd6a7383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bdec3ced3ed5e6598a07102797ef6b384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0972cb9bcfccdbbd0af851a2c140b153385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fe226df2c0079dba21faf21cc78eba386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67567682fcc46ad3dd29b7420c6dcb06387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e9422184ed244d9f066bd9b19b6506388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74f021da565dd0fc532c545828bf17e389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586805297b9dba237705d9056a8dd4cb390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fca0bc23c4122ec879dde7f4ad6f46391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3540e9aa7e17728aaee99f77443afca392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edb6b2e75487aee15b0e6be42e78dda393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8498ad5add0b4cb0cfd31dc72c9d7482394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c877481a4796b1e99f574c447b55d6d395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a026b37d8e5e5af500b387ca6388bb396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b27dfbafb5de237f0386593cd3dcafc397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508c5be0ff87128746ca14e67f3c29e8398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d725ccfbab0c03b2f4d8e3a74bd929399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b57fab8cf1e65c6475184a579a372d5400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc091bb14db39ea0582362b03fdba1cd401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69faa61ffba48d5364283a2f29c801e5402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650ce4e1da7f0ff8e40a6e745f5d6364403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0f0ed1ea705b722b529ccb73033cf6404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c43a6dccf2dc3c55367a8c2260bc19d405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8dabf2bc76c86e0258dd167f2c7dcc406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88908a08402f4d87a7a07e35a850edf407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e819967797abd9059db900f781e92d51408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660a9b82d41c79e4499590d62471c15a409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4274d38a15e0cb8351b91c65ef8b7e2410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b1ad531c28a50e4b428602a29a0bf5411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48472534eef394908fa56447259a3af412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3466526ddb7b774991197b60d523359f413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b06ee25d91316cc7c3b447f421a0928414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b26d7257854305065b795c4d772be04415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4012bf0cd203a90cb82a8da4af1c8a416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0bb457dff0aae84e625a735c9137f3417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ef71b07a6d8ff5c93da179dbea9a86418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba54ff58f62f5727f6b375578be99db0419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcaa4cc9819c60a07ad5780143934a7d420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e241f165e0cbc623aa3af6e8a6a521e421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8587dd8ae33b73a33566c3ea9ec4c8422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2be5eb80a2fc380eced795d2aa96160423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351f65befc0c05716d4d2b1807307798424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904664151e202447e5dcf85ca8247d2d425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69b923208d6818c78f39abfd5137069426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b275a66f6c118dd47cb962de13d0363b427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ac375baaa2506ab74ac2b5bfdbce67428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4381119402f668ebdbcfa33537c0ffe429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8eb590a2a269838867b2fbccdac9b32430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a896c024e267d508f575d90ed3c56f85431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce8b7cd9d5fd849d61caa55715d6b8e432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9565d40f1b47d96cefef0caef02f812c433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4effbe92bae99dcad9a36ec0f28096f5434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc78749800a8c08df7224648dde36ec435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9646c33afe9f5e8160df3fb759b94d436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ba4619e2948ef99c0e44dc2978627c437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac64e196f88ce8498e7dccd76d70a94a438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a139ed63c56b66629bd09d8aa7477c2d439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0449db631c90a770b01d6a00f519cd1c440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57431c23a9e2d6f58e06ae1355cce02f441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693ac52ae05d9f741ead85bd399036ef442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8bc4da5499b96ee2ae6c628302f573443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b1ba5affaed5c953445de3579151d5444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6388ce798e1588f43608753005742e9445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fa6b2eb277f141f8a232279facd7da446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736140ba83d2b72e3a8383faf2a80166447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884d035a705b1f880a97b022e61d4661448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848665375e05f4103bdd953e1924297e449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4883910ec7233a2ece21f5978cd69017450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd4ddc9403d92e179bd8155202b1d3c451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb829bd8a0db758e4f0a54fbeabf29d2452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524c8d5c89d0db1de72d8141a15254c5453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf8e55956a530ca74f23625464e8b0f454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435d6b5acc4881f32f6459e7f5345654455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393d1fce57083dc98b7162a6f5c2cca5456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70c9e9380ac6e206e429713572880bb457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e641597ef2f6be38998b3101ae255e458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6fbd611fcbc98ac7acf5cac2dcf490459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d19040b2dadaecac8800a48cf928c7460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578b53f63e6c5cd20e5962dd855ec4c5461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee06086408ebea06d69c5c209561946a462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a475bb946c1ca93fba6692768f901b463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6631a62fc99307f3d4f5ad00d5a4bc5464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e427a0cfba63dc082b0abb657795fdb9465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223912e8fd042bb417faf0454142af7c466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576d94141b1a056aae7d3c2dfa3381a1467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4078710568443e4c09a350fe364dc31f468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e59f21672f2226f60c57f4e795eb9d3469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea23900ef596dc475cfaf345bcb31aab470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8368706748e6b90f4b9f925ca8b855be471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d354caa13c413ccb33b3c2a45c6d7ace472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75991fb9097a61079a9e1fd80df153d6473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d7bc97ca5719861a0867e046ac1c3f474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facd1aceaa3f730eca34a66b01dd47c9475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a11a1929692193d8b8b404051ad9c2476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e9f287564ba6fca75ae9335a6ee5f7477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013ddb8261f8af8a709b7d2b40ce21e4478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92f23f7ee65f7e1f73afe5d81b1e0f8479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b700fbbec71e767b4f681bfc332cd9480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7a465eb4ce3235443539df0c657027481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32dac59abd67614204df3488a8f4634482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdf5fda87d2da81f3fe4d3eb9c72322483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2883e1b97ed6b04b88c034551ff92b1484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f9dabeadfdecc17d09e8a66ab3d0a3485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71741e1b9859cce4b3d326c32198c1bc486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7ddd85b48725db24a19e6561287ed4487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c900b9bdb998bdaaf91c86633780a8488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edceb8dde7a90e468312bf4d09110a25489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6342a1608e5a100aefb28a18ec867c45490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082c0e2a24714c3c312c20518213591d491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e4e9e3bf59c01a89edc604fe93e9e3492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb1c6dbb07b04d1184d24aca51534f5493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a6728239a189fe2722d6689b50f959494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be955b0378a9eb3b0d5c8f62ec09af7e495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e1ae3925c426f768c0fcb164f5c369496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b88eb704f05e34b3954f83bc1135c84497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fda31d33369e4e952078a2bdfdaac20498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77309ce32a39d2adeca702bfabc53a88499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932ac862475946a29106a081e7b4dafd500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c894fbd7e38a60680b82b1b8e5658ad1501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e69ddbad4437a51b88c2eba0155ea4502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f8a9d001241bb58167e8920ce2bb53503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12dbc98ca3330e378d73aed609e077ce504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d258cbd0b1b7354a7f4aa3a28d680c1505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bde3b0c8bc3e994227ebbe94fe8a3c506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa6b41ac5e8c0164e631cca5ccea85a507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7689d8e7f0dd93d290d4d70c24876669508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fb33e08ab37c772aa66f36c8db1536509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24f992a2e18b5d8e370628eddae777a510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5068325109be212abe1568c69c044052511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ab0a8cea64840e62c5679e7dd572fd512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c03640d3b71eb7ce788d88248e07be1513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96f22b9caf8383497f484824de6a7d5514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bc0c61342cb02e52c70b2071942361515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e2f81a6f9561357b8c292ec5b90c4a516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2c30fdcb57e17f92d9210daf0a823f517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4565e0cf1bc6f62acc4d73b8119150a518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf3c77b7d44327007dddf321eea422f519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c86df091727d2f831cab1c442d1bd5520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3735260331b84c27642f0dec9e6351d521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7724ac196390f59256f05fb22db249522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aca63594bf1fc0a4fa5a8694a6a4d7c523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e23e6f796da7b34d268ccce249a722524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2969beee3dccc617f8fa2b69bc6f04f4525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4644781555a9530c7152a4107bd74f1c526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10a2e95723700fbe84be7e0e8e51ed6527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d10c53dadf15fd13cccaf0990eb083b528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2983305317df6c3b1f231e62bfbf51e8529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008c56933a08c326a52e288a7933b16d530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4190315590c4c986c0cc9ce5ac6425e531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55146b48724a9e4f709b9f94e0ab49cf532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618912c5d907572c0743a01be3af6f5c533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6311a161748eae897b1a0ec4a85c622534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdea579b3d262ccb7eae158bf9f4d11535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c90d7758218b881501016b9068450ee536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1f06e10a6fe54e0699e52d9b15ba2b537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9939d7f8c2efa36a7371bce944cbef16538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa61a3353b1e993df44391616a0827c539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f2e4f373d0fed154d86d1d2621e347540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754f484241a10d805be6e80db9a8a10a541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea05f0497e052c7819acf1cab3de99f542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcae00125f094406464fb84a3d841b7543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd939302b2a6772af71c013956d0faf544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074ed74c309c50958b23e2733cff3501545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f03a379d9410f617767998f1aaf926546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae01c5d765ab67416b48a55bc732a37547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff9e90419609cf8dc4ff9b35fb32cb4548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e03ed4aa667e073bb5d4eb5b411b8e6549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b229cb3144ea5ed109aea81bd9cae0d7550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ce1d9f9fcda6714571da6eb67a2a66551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998c6f5f46675a20d1fc3f7243c028d0552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b90b9eb788b873c211ac26469a7ebf9553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43f8dbefaf1c3276248d3e3a4b18f30554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ad7c00ade4a817e48fa5c5bc62a6e5555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda9eb51e490f5a9f8ed57f88cf85cf8556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9478e9c5e5316d629a353c87769e64557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826908a3c59be9d04a2667ac93539cb2558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1155140f773d8fd2ee1d6ad16efb78c3559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58eddc7b4a8c79d7471f53cc11e0fb3560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920c1ebea68acabfafbb5027d8cd3309561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f424d31dfe76f04bb39b69beb4eda9a3562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6f0444bca9f8b74429bcafb38897c6563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fefb7d366abc2330f3e602361b1a16564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df6154a8d1b08447ce07046c7996083565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fe3bfc0e9cd95f292dc2b960fab12b566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec1cce86635c29d745fcb58897c199a567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9dcfd9ada1431c1ecdfaec343ccf8a568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecfa387efff9cb321d016936d9b4c5a569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06dc21a7d7db7166a2c2e5d6f764e042570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8ad7547d33ece1f0c8d6345bbed4c2571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc7a21fe98b4dd66bc694db7862e26c572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14126eabfb92cc81f4b7c7b70e5e688c573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171a92f44d6dea585db192db623f2fd6574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c65b7f75760328362f6305ebcaca125575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a77883111cd97051371483732b9be8576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f714e8c338603b002e403b9f64dae685577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503e435fbb10491e25edef31026c1b0e578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e389498f83802d3fe9d5bff884ea8e579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8981a78481756f0ed66b5bcd16f5232580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd544337801a9205b72fb67155f722f581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1782f5493b7156df5b86b349d005a13582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1741cc5b20d57be91ed08ed48e96e3e1583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43077f4697433e70a4819304eb4e0da5584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1fe4bac2dc2a1a4b2d32f8458a8681585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc2ac144ecb627ab0151b4b38e2f791586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978ae30167aee89cd7c2d341377ade15587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba307d476230dfcdb7636c7b7237e93588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fa9d1ad46e7adfc880161b6cb11e28589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228402797ade16dd8f6b2ff427e9ec14590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52815322701a9f4aa9f5738252988f5b591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6212b2f6115825d9f4ea2dd418420173592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc8196da136ec5821d82842ebe2734f593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d6392040ce19a2dd7c303727cb9b11594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a9614d884efaf32a3dfc9ef5e5ad8c595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37abdc853e5ca5c0ebd0bacb0a964478596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e7186d0749115a24dccbe490983d3a597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb1657d5b3fd74d8db34879475583f5598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0253dd1a952873d6f9964d155853724a599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24512a0221d612e96ff01940ba59a770600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321a6bc58ddd5b7c876b99880ca1f047601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b54e4d5f8ec948829876e5436cd660602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a997baaff42d3bed5037ab14489b0c5e603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940b3ea67cadd7dc2daab92e833b8090604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c232f081baa23b387cdbedfd5eee8d60605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b3e0e69038ac1ef6ce8c329d0cd898606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b0a0226bb0bd2d345020ca8b030e4e607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de2ba58760972bf493d73f368f21a9a608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5d9a192de1b19ae948fb8eabd2d157609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f54fee9f29ebe13b1c5361c0bc177e610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0996c75cb600c43fc046268187447bf611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22264056510e3bc408c810d2e76adaae612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b61f33ed61020a89817d65a792ce79613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddef3d6fb03fc5e00e5d82dcdd34619614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c39f0e7f1070901b1f6ad27b42432b615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb1142f0cda235f7384eb6c9e8fff1a616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6976f03a9c743def541d84fb0975508617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4134110b9fdbb77a6d57bb8ac91aeeab618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39307e62c78caad1a8eb21d43eb1fbb619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708922bb893eb034550c64c25217711e620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5e07ce33ae46bf5ab92dbf3ef6ddcf621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b03f9457e52f8912d1478764f3f67fa622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955652e48dc3a7f079f0e391b56052ba623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c777b4a20f8edc0da3fdd8eda6b15a0624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e520a6cd00d60a0f13a3be70639d4fe3625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4185733ae803561f53a55a3a7d618112626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b9e254479c1dd6dbc0ad8e321c876f627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258fc3cbb08d2661f66dbff5b6e6929d628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd18da580033c130a1b65dd0f17f46c4629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66dc5940090e3d84c3cd5ea7b6ddfcd0630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13572928652ebfe5692d95b187ac82a6631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8493ff90770a800e26abda75a4fda120632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462e48b596bfc5b0a93d88c168bb00dd633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182f4472fd66e09c70764a132fb01d39634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5965a6a102b84726f6687e3f31f92ce635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf64940c7caec2f515bf1bc59e6062d636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14dcb435f5d40f606896d408e8a1802637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3daa431c920d1bdf9cdd85f8e2658d638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e82474babfffa11e0a1b46e13797371639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cbe59d21a5ae76980301df1001498f640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7721b019544f51624506366f543fbeff641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66f2bcc9155e6869f17162ae3a5d5df642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecc7bfa91c8cb3081baf51e2b8737ae643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774f8319edc6513cb75573bc4f206da0644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34615a803fd6302a69341127d093a714645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce82beb845340627bfc1158d7b295fc646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4023f0306f2e532e266b69fa681a86647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3122cfa9f16b4a859f40bcf205ecb24648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cddd7c4452dfa62cd315d73ee7c8689649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c4076971fd3034752a617aed11190b650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a064d994930b2928b96fc2ef209c174651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67ccd54d33d2fe497cb4a9558b0f8cf652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c495c67097664aef7dbd82612889f3b9653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d2a10a137fdb933df62775c79c9d29654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d293daeeb194c5d8bb34207fcf925f655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d796825b2288148fa9e0e387c3a39f6d656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6c392adcde4a1ac555add2d48df67f657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f566ba5a96ebfb3d9a303af36cf6fabe658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9060bf8d33632a08d5206f7a0158f77659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ac8e7ba0c54301efa703d5531ac97a660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa94a22849a6811dce2e94e01d7ac4f661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d466780c35c7cf8fb513afa3374e17d662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4301bcc08d75be418f1a774c3fd51d75663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5faa8c0edcf2620974fee12294b19908664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f9dad7a7b6d4d1b68d71e39d7e6bd4665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213e855ad72d203b71312e240804f6a7666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0267c338607f131b4796ba64ad5a60a667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0029b785be4e724e38bb68fed53ca833668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e576f1fb34e23be97cc0306c301671c8669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0e6cc8ba9d67ea8b62d4d23003b75c670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1d3c5157c7084ccecd1b89a5f3cf7a671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc0a56cd7a8f5b2f4f7163acaadaa37672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dba3ac72644c7a841fa3f4720ee7433673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19077f6a2cbd61202aebbd9280f1390674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d18e1678924929af32f6c75ae87c6b675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944242776ae8fc277e047b57777eabc6676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e530fca9e91cf44cd7aecce14c8a02b677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f2a3e3c0b72e3627da5798b3b53b41678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619681ff926bb61260f4012a3ff271e7679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f44e0c0613fd3fd252a04fc4248e79680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299eb4c69e8e4a773ae60df7fe091614681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c99bb2c74f2c336af7a125f7acc383e682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c71ea15a332a785d5110aa82ca35fb6683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9938e73afeef464fe4bac01d689a9f684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1766e3f9c9df1b3b314751326bd4481d685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e815efab61d4cc5cc19461855fbe3a5686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709ed7e9caeabe125be2b0470e65a12b687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e676d471f234d58902aa406be8f04e688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc903960c7ca692fc3b84897f10b0bcd689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2651a307ff799ef07aa9ec180f82d7690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b205999b2dbf37f6dce82183786aa5691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9ff7e8348266040224e973bf41ac8c692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45235bb2e170a20a0cb2a31c6d806660693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70be91722464d380f0febcac85e332e8694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897448939ceab3ecf53e15e5a8283c33695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a20755435f3eddbfbfc1d56e1837ac696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4eb394ef4409279e344f832cf5b861697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd863a635eed5f68054e17942bcfebc7698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b67c6e8a321f5635a846ec84c049254699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bd18340013480c01becbe30032de4f700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd9a5d5ccfe9de5ff0beebf3bc396a5701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef6d1315c8fadf3bddebea2f8d89668702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932c52021c2d808b751924840bc408c9703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3606354c1c4f867a68d54e1251d22f704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cf656db46556cdddcd8928ff581d15705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea44d6c50c6b02dfab301f12b368193706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0831092369d54184b8db5b47010e99b3707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c82d311aff9d59f2895a5d5e234ee58708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adabf9aa001e154df3f225859066ddb709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38989102f11edbda1b78bde88edb113a710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714bdc3ea8d684a7c3be71c1b5d42b32711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6c8872cc7cc96f96c37f1cc099504d712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29570fae5dfa32f68caeb2544d27a7ed713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d20ef7f38bb5236238124765bc66aa714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47783b42872765abb1a8410d4aa72f8a715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47309b6950a6ed0da8efa67041cff2e716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842d2683168e8e4c75d0c7b5ec23cecb717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63d79a1d64306d9e8d133427b37f1dd718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d8efc7b3e99c06634ae23629b09820719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348b00265ceb259af7b7d89c7518fa2a720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda4475edad8507584b27b8de4064a4c721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522ffa343541cf3c4bdb1058e5541ddb722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a86ec000806bbac49311b71c9fdf38723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85c086213a49b4ef8dc9a4134e497b7724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949445c39e546037ade66f8fe11f12fd725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d20211967d1547d10253156cbab756726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0384443193e378a153615dd4438051d727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfd07a79865f37de65e4d430e9b725c728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bceb75f5e3780806a93057b1ba7caa1729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cd0283ff9dbf60c75f98d6543eb1fa730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cda1b978ed5ff6586391cac581194ec731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc592046c964c6e8d61e1bb2e665938732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce235dd8a1dfeb92edf2f0eb2af6ad7733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1426006d482c4986116bac90f18d850e734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c20f820e8bf9710912be9620cf2c36f735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0166481e51156463ed37bd0010b35a02736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b863fe034db8e9b56979ac38e4209b737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed05f8c22821a9673e7264c8b3b1f28738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5141a5767cf4d4270084f43206eac699739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1969b28694930b0257f720cf44303e13740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41be0038d3873a8d047a1a5c338bc96741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d973eef81d0b2c1566d5f29a185674742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61570aa3fc653c6566eb180e5311d1d0743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128ac9e196cb6c0710a95a7b35429175744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1140bfcda7e1e48c57c210a2c8fc8ec745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad4c58abceb6f5b52e65f22a3c31102746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8769a0f19ed75667ca29dfc51cd4ee2a747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afb56240ac0624761a5fdfb9a6b5794748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119b2d954793f0eee07c6f9fff3a4b0f749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf1fb76e51336c113d9a21e58e788a8750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569814a984672be7bb121554f36ab58e751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e348b627ea3c4dbd3df556d6acd424a8752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e58c5fa775d2a11ff573982eba02f9753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f5d30e45ec39e058fc67fbd27395b0754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2db11c7b2ac5891ca0b2beb880f831c755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb5e80c17e8e5395f8b7bc47a88f5b5756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9e0b8715f4035973a8816563af474b757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd9ed07ede33b39ebf11305b2eea020758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9884ffad1da7c4d3e422f7256c648226759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>