--- v0 (2026-10-09)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6970f186cab40cfa5d74f22cdb30351.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae04535dd2cad25234edba53371fffde2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284594cda8741af70794750121b4731e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513bc15ad6d5116501b1d8b2826dcbac4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdba471baa2692d90314fa88f06de855.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f333c289f4d46b1e1aacfce42e792b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbb7cdcc30420a41cd628e8d81a33217.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab37a5ede14c1d2dd1d57287a684f1c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1462202f09606d26e2b98bca8cd89ac9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46864af939990f6ebf4a9f4b92e9b4b610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f51eb5420cf52b42607afcadc70b3811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa0d743fac2b36baf22149e42c11abd12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be9b384630ce9f688e73d4076d9e80a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488704ef6e595c6d80c0e07ef0ccf8b514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8363dfda5cbdab93324c0f434b83b3a815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560c612bc52432f748ee879e47dbd19c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a97f8018ef435acd87d07f5451d47c617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af50d183bc640f5d123c3bc82c147de018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb8a8fc0c69e4ea93395e9aa288b35219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29578ea87bcfe66d1364c5402e8b5fad20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0b5d7691b6b092443acda2f61f102321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7326c05b747f66842e93cd82ecd2abc122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48d1f1c671aa5a95e5719dbd2adb62323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b245691ed22b9c56538494fbfd1ee3024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9964410bd2a2f4082d001fc380f53a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53c9a3f2dd53e4dccf3a4a5e25b064426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edae833dc7d525dadb395316ab6d57527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d212599d69eb7f53ee95cdb90dfec51228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377a409749d094285c35b128b8cbb7c629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded8db88825b8b04d99b7baa6e95c79d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f035741f2a11bef147f81c9590817d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2de77d2c9cc13c16d464a70f668b4f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc03eb22b7bb61e703015742f3603f333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fa9a246e03b8efabbc888aad28cd2b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c20c42b00f8a743da1c45eb1671bf6a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e04382fc288e0aa9b16cb27fe7e3cdc36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34cda047b072f16fe41b0c1acfd8cf737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ada2a3b3f34ac0062c3b70d62e11a5e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4479c773061552b1753e5d5e2e33b15e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac20bd7a2f9ca3000868380572c7c35240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fd54f969bc98bb0bad48d2eb5220a241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46accf7f2c4a3550094e629df56f4aab42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e0ab12990875ce240cf24cfb8c72be43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ae7cc2a7564687a15f0c11c8d9998944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f0da7eae73fc3e21b31de12f72fef645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f595aa4fbf418d8eb1bd12aee7798fab46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf7666cc46ae502ecd2b02001e87f1547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0a3180ff8f25805ce11c734f4e692d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd348f1ebfda6ac017fbcbe70d1952949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1008f91d8ca6a7d43b4314a82c0becc550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e02195dce1a80bfbfee5bddb3b0ba351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de820caf916b0fbf8b6ac9624564897752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d4f0a8149af08b65d93a10dd4d681653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45871a12d4a52492c2a4af8cdf60073454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ba022ba8ccf760f65322f2e950fb5f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f5d6239c20ee97d06a793b99355ea456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9aa9ee39c0b1c56c1d8af3a6d774b8f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e9038393590043051887facda9605258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02dd604087d06e1f96e0a33510c072b059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558640672cb6a3a8c02bf3972c06fde960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ac58f96f640d85fbf39a3e207fe5f461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0bd8d30afccbd3ed7dfbf4527c856162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a753a7bba60b1f4dfe53d916dcb5141063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14d8faa62d189afe1966003ed66898b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de867b4b7b1ac3ba98fb8440239e8f5965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9241ea1a57d55765af54aa3795962366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d49e748c9b85841b279e588049d80f867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4f7d00602753f02a5203858435481268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5cc643a939b462710f426935c11c6369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d330ecbe6703aec84f49c62a509449c570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3944a5bbedaf5ea9250c7e9cdcef03e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba143054b368ca740259ecace5e413872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67567fb9887a82d0f33e31db4a08e93273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62484e8976cfb190b5ac2fab64b3d9af74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26eb3466c44d45c511e531146bd4a3d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a305603bb58486f7ba95e238c99d43d976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc24fc228b1aab473fc450b6b23719e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0ea99eb45048a6374eaceebe1548dd78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a118f630710b4fdf7823e565606bef179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df020b810dc4c266b65280f3a10f83ec80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0aac0ce40dee791cc7229cfc5daaa8481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3dce26c78656da29a10bc1f8e42d2782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0331be519f1ce104fd889df542ff50ee83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d07547cd289569b4cb9073cc653f8884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cedca922a5601ca4ff3136463368ad85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19092faed5af91a15fcf53b4ea7f2b7286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3842d80646b00a09578b8aeee639a1087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d23eb1bc1438f96f3547c4e4c0c6fb88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766dc2d14880af128861300b2786be2589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d94f28d21fbf9e322afb0a291ee6dc290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41f45dac37f28ea61b61ca9ec170e6b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c03fdc447ca97ca64459c69acb55cf592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9f1f5d415ebe69e41af29392a6d49593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324df1a3a99d0964eb3be3febdda764294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a7e5c87a76ebc9908ef142d970915795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376e7958d9ba12071ecdb3c608f8392996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359b14ddcf1b5b7fb75b8b576a3e11ca97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc335b6cbd9f7c99ea65acc36dd6b2698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4678dc30678c14ba22052d7a1c6ffbc299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979a27568ec58acb8a4669a688ddf91b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377374f9dcc78f3b53dd3daad3d79b89101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae41303962181d19e5a0fcce2454ed6102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e04b0026aced1b3c8547ff6c4c23e9103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34c7d564add1920bdcd0d43a899358f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb6270ec8e78220e120af6af18a35d8105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c8b6706f9879f5b4e8ab8b6b12041b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed659528c60f945d6ea0679d03899d4b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a9b89d09c3bcdc0e4e1c04ec9af8af108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1ad42ec881312a58df48bef6224aaf109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ea147be47506e2f3c09c95869184a4110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec10489b5ab60598baa1a40532e843f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e6d7cdc4f9db48f55db830e9648c48112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1461705602458ffa5466a05c851d37113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34bf9c544b3a74add7a002b2b976bce114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6889c27b0f1742a0002cc5d14ea6c83115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593932bdd21ac08ab4b4719fe9c8bf22116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1dd38c039d018849e5121bfb312c335117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881b153fbb6f3447d9f1848811c06d09118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56633a762c5d9d23421c1bc59accf0b2119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12008471d2329b8ac5391b1abfcf79de120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb72a29c8972b4df8d0d94dd35b07a5121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8b9728800062d50828c7b6e5aa02c0122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3db4ff07f7116add33550df5b4d459123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49aee26fc39ec11f7b142cd347abad3a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898f89129f603f543643dd711040629f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec9fa2b384cdc2eb6fb72f237a6842c126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95ebb645cd148012949babc5dfb93f0127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1055534d14b111c440a463d744e5dbb7128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986daa93abe2011341a91822ea86d547129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006408221794d874b4bc00d965c5bb7c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e08e416748cb803b109f31eaf874da131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af64ebae0b035ea52b42fa0a3583f67132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54dfe0097207dd8c0da3802e78008f0133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad31a244119cef453c7b09cf681b6d66134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2251daac2d46d8f4c5b3047584309bea135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c548dfa5645c511c3c7a068c098a528e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee2deb32793f83682b045de1009ac54137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10014ef02e5251d7015ea25b522be44c138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed25bd1b99721238bf7db5830c4d5c30139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39bbe09b6d009e5b7b90c83ed7cbeef140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b0c21c542a18a9da000acf1de7da8f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8167307c73f267fe3f2d4ab98c6d112c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f508329755be42ff5f230bab9b1abfd143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9654bd18f8ca0ab8d05737c8361d3f73144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32fc6e551a852c7666548996cc34670145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db46b96268b3d580bbba37ffdb61217a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f213e67a8660227cc24c1f6dc112d8147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cc94e03b5538e116c9824fda4fd8d2148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06bcec17d0791e0dfee1fb6f0f7fc79149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a546c0bd11b56f20f954792357729361150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c436eb9fe07d44b9cd49f526363219151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2063bd0003ab5728855f08d70c6dafef152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182562b72dfac6ce6d03e87d4aff94ea153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfab3f512a776e95310f08bd2863341b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72982b5534b4a28773c7c0de018264a2155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6beeef8f957beb9a13ecb313a3c78f08156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab93d356408408db028dd55fa6af98c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46820ee17d38564a0725d6a9a2f192df158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7b7dee56118fe7f43b29bf88cac1d3159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b9cc2a3be3a4730622c69db74b76d0160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671a3bad4163642e1055146fff1d472d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86288a798f112946cc9796b780b4fb7162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f5368198f29056788626bb498f1cf9163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab01e2a93f40cd2225a726f77e12a02f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91075c2a5c4f7f287db848c4e7d060a0165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9809370dbb6ba0dbb60e890b6d2aa1166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a19297ad941d8fafef1b301cc30ea7c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2229128d5d4364c4d3bbc1ef0d7cf181168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74233ab211af4d27d550f9cc252c728e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817ef8e6cdb53cc66246a1abd28e75f0170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919dfac257fcbc0444c022f07c3911d0171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a240372958741cd417765a358ccc75f6172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e511bfa74578fa7519662ae7ba682f173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca8a418950b4f64561479c7c1e33725174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8838286f238fd70276c8e5b28b90c13175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649c80c56e9fceb0397ce7b9626601eb176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42db11179efb09ae6f0e31a0712e4a9177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933cc2eba05c70b43bde4ce2e6c3488c178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5655abbd3633ffb658f371970809aab3179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce29ddad25874f9d4df28e40b48975e180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68ecaa24dccc29d40f15971e53993f2181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b06e34dee1f380d2909d57fda8ed3ed182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5394d8d1000ca12f6972edb020bf5274183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799ef956b4f7716b0573e7da9b253247184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd828c26866e239d0afe1cdb535aadc185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537c6e284d03328de953249d9a22759a186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96476ca5a6a6dc10b343b6c6f6d81ff187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859cf04e004480264964d03f8bcd80c4188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168c7da954022b6628ef47419e1d9067189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7705d7e9762e20ddadd3c548f45afd190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db057f04635242dcdbcb1fd21dc1a1c191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a59ecae56c49a66278b268bbfce8e2d192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eebe1aa8341334425b73118c63d15e2193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7089173f12f030627cc30c74fe7adcc7194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db48daa76f2ffe345aed0a01548d8091195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa718731b5f4a0b8fa39166cfa2c632196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ed64f87f8ccb6b14744927c12e5f69197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167490c08a0f4b782610bae2cb802a9b198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d1b979537808526091b2a8e24943ea199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13f30e0211793853d6fb98e512065a8200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25942a288100066ce838b2982e42083201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3436e03bdb35beec94f92bae79298b202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d98fc342c3ca62322b63fe83268eb8203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7c627c2c07ec78c7e4d206384c26f9204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ce0d9eeeaa7112814eba2572b3c081205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3d6b482f4412c05b43bdf17c32b745206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76edfa660f6573cab4a6d8ea0e72b864207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8093647b365f9102c07c7718f42988208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5494b63b40e34da5c9a129a1794ed993209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fa8fcf849a692de8d26c682e2c3279210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ab4e163c521b7da54b4b9181e0e849211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aaf95cb3cdc1be88f3850db38e2a0c0212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719c3181cced8526baf987dac24cd017213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538ff028849a005d33319aee8be50423214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5650ea9b2237f310b855c5c68db7ee215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6410319353ca0e1a1726b015f7813d8216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63dbcc3ee928e777dc73b697a0af4a6e217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1252aba4a4c23d515b8f718fab5ec1e8218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b91120d8ebaed68758aa486e1267aa9219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72c7f865159a1363674baa6c508ae1f220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b134238c1ce7371f4ba0bea2ce685e221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0f281a674044e0d90f582485f653dd222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22d13a31e0408c92774a22fc199c9f1223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bd37d65cfc81abe080196c760d1b24224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555ff06798c760cb2b26b9d7356abcb3225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e909b4d424ebfcab2671ee15119519e8226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6fda219da2c07465318b9aedea91c8227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2960419369b4bf7104502b99e97326228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8a83ec18ef0369214dd5b5e2147941229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36863faca4b334a95b989b9f5ba242bb230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c3b77cd0e5d3158c45b4efdcd2d271231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f22ec04fcab1e9584c81b57bac923b7232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bf5dae11dca6261b6baae581d246df233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0403ce073d127fb440262286c411116e234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c399a2094208a70091aceba1f01fd07c235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c347e6878d883e183bad13622bcb58236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033f9a03a82b79829b98d9ac9e54cd25237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0294af5e63e99a23194b5b5440aa2eeb238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab03624097b23991d62dec7cb6b92ec239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f7d791c24522be3412e03f45f8254c240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28090977e43e8706269d41e79dc9383241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9939faae3a8415c390a82a810c887413242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f72eb249d7c45759e4510a4830469fd243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a7da6f5cad97acf67c48507cbe2720244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4e1d931ff2aeaf3a49f39edf0fc57d245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ff9b0af1dd964766d3939af965b37e246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd96b2ed5c3cc34239482239ec6f2ac247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1fba150c42005086344fce52a3c12b248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cc218a5fd2aded44f1b7ae20ac0064249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d11c9a32852ce0689b41918a6aefa78250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a3edf1db6b34da1afca6402f3b3c68251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abc6c541d5c5dd797e7f84574e0d841252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37740f6d4fd858019314d40c6a82040e253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91476984941a45e33b4028ccf77ac52d254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e0c9bdd5ce257c65a16dfc24706639255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c682202ce7ecc46fca71b7bde595fc23256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a211a7dbb9fd5277598e4f247f73443c257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079d4a45e6092e4db71ebec6dc0e83f4258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc2a7c17889a8483b77ea660384933a259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74284069963b34dea5565c2fea9def2f260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505a27cdd2d4c11cf988f51ebd4b3ded261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc0cd5b73746ad097d2fb7798245114262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4171c6b13cefdf79b277e5e9da0d30263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4813a40a4dfc4d8a967eb7514b5260264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579d4f6f2472ed8d2f7ded30fd07c236265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e725ca491e5cd1cb4b474751e071861e266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc08b41d753d80b3dc6da6f8bf968f3267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd8b45d7d031138189794ab3e0bbaf3268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a170937b856469beab070118a2796083269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe11a2b314a1d2437b44f253a87ae808270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ea6e2239d65fd67f259113434897d0271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087914d8912e90884311f17af1296572272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98e33936432ac570581317139aef203273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b9c11f0f2da1cf27e74f1e4470f627274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fbe18818791e6c2eba2c2966b70eec275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f140437bb61b2e5cedfbb6cf5e4dbaf276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ab22988623f57c6d07de025bfa3cbc277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26946251e8181696ac6460ded2c57cc4278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989098a85dc19c0b59b826044327cdb1279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823ce5cf3fd047fa8937fb6f83c21a95280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7b71988c5b25140818fc7cede55bee281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7420a6efa1f43b354f2012fe69e9fdb6282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed715d9a10ad6d37963391d6f22926f6283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68e3d6ef1a82dd18d4cc2d035bf5bc7284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23238507df675391bd7a2c798792a9a285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e1dbd2b6be217c6dbec7db4a6e2bc4286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd24d4c5a23118e6d7c4977695461c7287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64677800cbf74877c1819b68d5e4102288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4645bc22d7197a6431a945247e3d90c289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28af6fca88e3ffeaf6e517e142d89cd290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0e616764f3e67d0912027508e56a7b291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e274db71f348c83dc8ca087d4b8b4924292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528bd1b0c32f7386eacd96d50d91cfbb293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c3344bf054ebba8640c3fa3793bbac294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7440b0e453f92e1b41175f1718c96d6295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bf3538b577e354b9d9917f4555bf11296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2592358658b0da5e6f6f2463314605dc297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a6c9183f8f4f2d081a7fb173a77b72298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c1c5f654d4203feaf22a8c844f101b299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32df4c52d8b04a251769106b58038410300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997c541f021e6d636096ffef0fc54ec9301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fa2b34fff762b5f2e39472cfd5774e302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19165373afd1567da5af15dedb14fdf4303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9e0ab3d8fded57c16acc0363563356304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c683dcd720b8c211880dfb3abe4640b305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c060ba5aee50eb9aecee34aef0c03710306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b40c3df16f1b61c549dd4c771e41c46307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c5b9668f14142ed666cd7069eba0e0308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8621e21c26d91cf6e1e2b0288746ac309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4b3968fd4f10b4301309890e89192e310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e1269a8ea29a0aa8d6915def184944311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25fedd81904a47f3593646fef3eab4b312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfef339fc563fde711289780e0ea2ec313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5743dde2e4d3849ce601c862761cc631314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f0294ba75214186726e2d20f322826315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74da1844078ca1390d93b2af0ee2046316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3f1993ce556b2b69f264526642f070317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a35bc0ac8e4e096459fde5b57ceba3318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c5737cd127290b2d04cc17a634eb16319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eeba3a74912edba51ce6dc32c3702ed320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a68ca122d031d6eb6ae4d73b039ec3321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ca912e42b863601e03989f34b079a8322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f2fc89d46599839c8ce182fa9f6834323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6317de9c86e3c9c5404d9fb60b550c4324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc58a516fe72206bb7e291e1e5cd7d2325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3d445569bba4644a2946c210f4170c326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e8caf4b1c23500f43364620f9276a3327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5729570e559b4e8ff1514b4512611f0328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66add0221c3e7649a1a74663a588a5d329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d2481b79afa5796fca930516dda3f1330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86868dd998ab349204221dc647579f73331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f36de80e87ed1f7b78d745777d60389332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb91e43cdfeefae8b3d30707d8d21ed4333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f072313a7d93f8255b5970767a5b89334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515784f217a0f2b7e4d68db6aa6e4edb335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff4ae5efb700ba5fa87ef5b901a1688336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4046b5f83c21c0b4437ca99938030171337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd2941621eb1473f63c6970381c88e3338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3eb05f090f2576e1f97f2cffd109ff6339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41f5cc78ebc74e55b3374ee5a5c9ece340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e27f8952cad8e1c31028c83cfa4bed0341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8c1eec827c62830ad1eae06e797671342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b78d4a2f12d9d3d86871b71b219aea343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad976075a68a140ad4ad292795e94b6e344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a6d2783aaa7a22f77f005a8f16af8a345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734ac1140d41bd59c83c28b854987256346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf83f581e2b60627479b73c1aa78269347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec53188cec3a1a13e7a4e1e187ca076348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e954bce574cca6b6a01d770b29c77d349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4990b091336231742458a04dc9a456350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee8ce0a27513d54d0245a758433ac73351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377c52ff85b1af4f1618aca7bb05c376352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8491d0bce516f091b1c064ebc5f4e6f353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a9bdfcd37613c8d18407d7364ecb8b354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2254a097a3f6e6a1713c0533c5f7a00e355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d3838cf26791bc12f82a9ec065f44e356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4665c954f950d2e802b83299d1fcf5357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3bac3bc03be51c338947c502534728358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b847e250411d9d98e0b8acc91c9359f359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aeb1c26b3b55d08959c5c9bf4863a02360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796912bf5171ecc50ba03a9a37f5d7e7361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077a6358707127a66c4b18b4000179ef362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e891b30fe3701ce38c18f7b1ae04063363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af13f34469515507b1d463a39feb5b22364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d10649f4093a46603d705a515437e8365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59110c2671849bf19324aaa67eeaab1a366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10939af70c462955bb3a870a1f67795367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef56aa2a9c8bc8d4a30f6042e7362452368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9aa8de5fb91985899d86712a99c72d3369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8c1e5c5bf16082779d1ea609fe7aae370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a84019b6378aff29e1f148ec3b0176371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7110087073236fa07a680ca85486d8372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f94b086fc9dd4071565814e54bbb89373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c525713f7c9d1026a98f477d8f29b5ee374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42685e9e2c4b3b1b500998d12589b2c2375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28b4af9f98cb4b93bf6651992625fab376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdd64aa32d3841cb445272391038ad1377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d407d6db829fd78d012da1802700b0378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ca8698beaffed795a90d3193ddef77379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe4665e1a8743e337a5343e9caa0b3a380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa42ad48646498a5d29531dacca6003b381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1835592a3b0929f8378598721548cd3382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977f7aa54fd6428efa241dcbe3ed0bf7383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7bedc5431d1e21fc9f9c85f8e2faaa384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5399ae9966c7e502321f5c1cbc87e4385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda1be98930f8abb76007d28847d65fb386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766e9c0da7c4559a844635a3056e2211387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87592c5afe31ce6da0a3898131ae4f6388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7463014ff9a310d053e3877ead664b23389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027298a27a58d3926ef3f62efa47f863390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bd6d8168572ff28e2d50bd6eb67e1b391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d343a9f999bc6e76922499e61fe8a8d392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e9f072c910665ad8c8dbdde5ebdf78393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8983fe7fc5868c52755a1091e12500394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cf566493e32afdc4d2105314c2b1c1395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b553022e14cbd5eaad8ec212812acb0396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69308894f385bf0bb7afe8f7512b5a17397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fae571f1d724190343bc672181c6394398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a2621bc2c2041ddaf180e7ce3134d1399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6478c08d7dcee146d693eb5c5f55423d400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efe39a39d3faca33bdc37c330ab0bec401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5c9050742b0358b45b4e6550bfa623402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8554188c6202089b6734214b4f1db98b403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d69fba4b17f0a1d86d8227bc37eceb404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543852b42c394b5b7100815cc44610cf405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a61e892cb4e5a92c3fe25f37b40222c406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a631e04564f7dbee8876aec4d3d284f407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e45d59a2726620381568414b2cd631408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea964febe465a1874ecbb1294fa676e409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4546d14105396b3ab807174ec0225b410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfd5e86c49f4a14866e5e38c10e2b59411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de936d068efd83e65bedb076be7f6c6412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bd891f7edc0028274e7d097233e449413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d523d629959d9d7cde83cc0ff9fb9bb414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bab4b722f05b2873d740ae4e52903a415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10b7c746ab41c9f704ff9f3869b0ff8416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f637fa5e61669f0dc4d7d87a1e10b08c417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6ebdae0e30fb0d783de609076178ee418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad881c5ae98a7e27c7e92670b99b310419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32157df25441f1ba99bdcdea607304f3420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf9030a31baba9d189d0626ea1e960c421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092a2370789af5ed48b5acaab4b42243422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb57956def2e8a3539c8e7edd9b0e1b423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f0eed6b38923d62ef890fd593f8ea3424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c78abd098b762df7824368a199dd88425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7d6869b980e996c83964e5c1c608a5426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1396f05ea9e80ed53f1c9fdec7d9bdaa427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4681d547e761cd094d29ab25ce8b1b40428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901aba8ee5cb4b082e7ade1dbf065787429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58ea25794986ade8cb165981f9e740b430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ba2a720f55e48f15c89307e59f1803431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f1a026890f991b2ea52efa5f6c7e08432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1e8f32025c926c77152e35cced0be8433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef027bcea1465341b26efd27556d73d434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b072ca555c2e6d07c4440f6ae5383b68435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd959f6bff83ea9f5dc052f65e8915b4436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0789b4851a1ee5d460ba1b164fcc8285437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58be7594cc964510b60e384a586394cf438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1858c6996200657c28bc3178af0633439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39579b61e83d638097c4229ade3639eb440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f662e9ee13f95e4497b8d3f718017e2441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf479d729d7fc7ac0b5e27781261c394442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafd821d81653437133ea60d0348aa6d443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc75ea4bc37a0b32d9e3dbd911a447b444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563c5532d9465244688c97d370cf5c08445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e774459c694e1b2a152307a8b37d921f446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfafb298948a99141becaf06a40bfd0447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4541d554f851a0e9a889493afa4077e448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd2522a93c41bd9f4fde28d979e232c449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7110c264e83ecd3eb0731b2c042b731450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03390e5aa65826459fbf0787e51013aa451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce23dac61f58a52014032f508a80a8df452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ca81e6f163c569fe56b2c44799dfa1453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd55d1e485e78ecde4b5f330ff38f5d0454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9009d234374e67ff8a1887ad54fff86a455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381c33aa22e8aa7116f3e7886e70ebbd456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957d22b926b352bc879aa9108cd664cc457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a513b019c81452ce943c6bca36106f8b458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f161cac1d08d4ac97b448be19075bf93459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41482277dbaf4c5ec7c7ad7dfbcc00c9460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a433b7dff9de6de1a2c09bd5755406461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce79df343b4ec8b651b2bd6c69a6b2a3462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd4f1557263f99388289cc5933844aa463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdc8a7c8718c98d7465213746ee06dd464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e32c96cc0778c094e2dace058d9889465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd4a1c97997f598b09f50bf321d9468466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58d18d4aa3a6cd5b31aaba968899aad467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b10be65b1238a33e1d2dc7a7a8495f468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7f71f67199e33e66b532a6e2e9dce9469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108725d93fe57cf1b75b0b98c43593b6470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003590f869e56c7ccc33de21761f306d471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81eb06c3a8461da79acef07011c39ec5472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598e883d52d0e1c30ed7acd371143d19473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafd9bf6dc36f7556ebe51bdd4287060474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42d814602c188d4e9fe38755c315270475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b0d2fad08cb1e6896698b53b627912476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7987a3111f0e87ccc8583cb445458d82477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5976a7887c2e2acdb7e9c473801c3ca6478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0481ac0f6ce86827df51f22086c9f1f479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bb1206f2b65ba58a984a2ebf0aae44480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6c21b8159259f003a508215fd0fded481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9124ecba147d8ed47f072e87d01b3d1f482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a50b8ae7b1bd5d92cc5ab28f99eea42483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8868d5182bccb61cfcdcf90f8762baca484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e70f4e04cebd93e3318368e03bf54b485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc0b7375f8e936a6a236a585307c137486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d13610df22633c617c13d5411aabb2a487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7898bc26a926a8c08f41085759164d488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedc2c38f5dc1a37420ee8b8851d92ad489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f704c68104d494bd46b0369271117eff490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babcc13b581201f56b305f6ec75488a9491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2dee10bdcd51bc8609c6295ac448585492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef148d7844616de9a7e243e60bc47ab1493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3dd6f06d5a92f63feb125cd3586549494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb5f083aa0a333e9ad381122037f6c2495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8489d92e713517356bfa0654d8907031496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0e88fba278a365c3c27d03eb631fc2497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed1ceff3b6edf8830dd8fc426e3ef91498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad9bc429316e833951402cc37549a12499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6d564f4d9936224882de8bb321c956500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85a131267e5e08ab6623a3300f48b33501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8167a912ce2adcbc20acd2a983cb72ab502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e66ffcd73106121cdbf4b9e9cb882f1503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b837187ca3dd5a3c7eb36c962b21af5504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0132f3573629764b2d04badc07f3d2505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fa5be68b9209e09c3445be4c659ad3506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7136f0a962ffddbba9d0d2c08317560a507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14cba19b30b1b6a87230357ec20140e508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096b2a3ac3ab237dbf25dbb6d58052d4509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365dbd4155cad082d333d90f773b19df510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eba0d706e4228d46661f0fb4d1b6f5e511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c961a22cdbf7e7b23d42630a93b1b22512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74c328c6887179128651ef7ddc25c9f513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8108bdebe6dc840ef8f5dac9f58ab5514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0302544852c3de1d66767d56cdbdb6b515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82b1120d88985a69b5f34a126ea7687516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99176db0e5593e54c590e26d06ed8823517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ba965f8571898407fe006a64c4a067518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b93a87c56f8e3378b3837a9dfb9fc7519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ae053958f669f45a903c70360d7dd1520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade646facedef45008ffaa8bfb8b118a521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e16ed9bd5497c1d7df2b0dfdcbb017522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231c315572a693594cab07eeea1470cd523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0654ce67ae8f0244a304deb5bbfbadc8524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab952eac41a60de290e51aa7a42a9dcd525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889cb35ba9e12b2f6a289591fa3dd8bf526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7ffd02c206267eb518058fc46f7011527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78448e7801b81a194bb5a56f76e06ea6528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a0e5b8dc18e777f28cd010d6de0b40529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f94381a10ae719918eb38910b02a92530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0d46ab6867b39034c425ad711e9d89531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a22ad3fccc684e16ca504d5717c3a5532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169bf660cfcec5b6170092624271419b533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926ab76d8ce5d41ffd66f15aa4442405534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b234cfa3148387844d7d6dce3acac5b535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2d0bbedc8a26285f13350c08f6cb02536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562362e60a1b631453b2ff6994782ebf537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7e706c5f61aa2532b6ad21c4fa7fe6538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c5980e0bda7b8f00f97c32decb0d9e539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2597d2447e9265b2d95d0d1746cea3c540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8641a0f4308791219adb10ca3be3ad1d541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae4ce96ad8afa259bff24b7171f7b3b542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fe7c9b56012ea54001c625f9e4be1d543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc74b60e622032d13f64a353b6711bde544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bad8de5ef12d73691fd8dc9c8befa5545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0ef1150019bf198dbcce70c2f3a04b546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc5e5f02c2cf96c64bce39aab2d8fe6547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163db9dd14d8649a24eddd4cf19b614f548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356231f9da408c1d38ab7b263e86cbf1549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cea001f3e89413270ed8fc0c4787726550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7877e10c34d7337a619220312edd2453551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69e2c2325e7f4164aebd6a953defd9f552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901e6f2d22c91387db1f0b332dec5e7f553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073f0435d9c5ae6d1e3a7e98c9456ac7554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcd596110c4c0ad33c3b3a2348227df555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fd2bd87a2c2924d130ab479e0de27f556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854b98557eee1cf42ab9eb3f9210ba7b557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e31b5080b5cf26be1631bc3378c0f4f558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e6bf45a44112709b41029b452582d8559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4461be2a688d8ca46de66ea45595060560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c278eec68378cbf9467aa108b9e0108b561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7e98b122405a49293723244ea2b8a3562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67e16150318e07dc3e2098c917580e6563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae739662f70662bbacae3ab9821dd75f564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0382dc39b27a179749e9341ecafeca9e565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9647ade266439d6e43a9858dda4bf8dc566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e210a04cd93000b681fb22a5fec444567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843582b0618a8a2afe5e2573465164db568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9468a67896750bcfb244e81a9f367841569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90c1891dd1607ce9dc2e4bf1c7324d3570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b2beaab750088e4e647aab2c568877571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb3499d267e14f6a5da65aa517c3b41572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571c089f34f43605345323180ba47cd7573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768dc514b6659919fe0b813ab180e0ae574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e856d25f4751c5fb48b220be825d12b575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0be9cfc3598921af1602ece368e243576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ce16c42295f3c8cbc375ba170fccbe577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710857bf5ddcb5450630443e71c399dd578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da350ff18344238cff595bef49bfc72579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc68f05512a419bfda175115620e4b0580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1d62f29de10d6f2304a7a0acee4fe6581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401291e2d513a3159edfd7a12aa55075582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c850d05569ffd42f05a0dd710b85a68d583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ae1d39b9bd900297555d233ffd922e584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad057c93a60a196bef67a15d578c3497585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f2349664046ac60a49e1ac86767a55586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a9cf2bd25a42041c7fb90b38a056d3587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030f024252a689aeefdef455e057728a588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e6e2d15d7b534ec787b6cba6080132589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8794cc5baa365385d3233862d540c607590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f40de914baebc242e0cd08f2de37965591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c959fe1809c562a9d07502a9b1bcf5bd592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b68eb120bd8ee737dc762e4eb3759b6593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b23e1efca5c3ae9125fd70ab6ae13f594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af833d8a821bf48dcf87da74d141a2f595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b263d1c01a672ff2d4c91885f688fd596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b75a7554c24d556070d72683a1c376d597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8cd729050290cdc990266a7812b366598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44db73bc3743975791bd336f98124825599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cdbde7d3decc2c9762cd71970d3cc7600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e87122a09d74f102a0262d6906fc970601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b3dc523f0dd382b3993d8b4ec1e325602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6500a1be9aea7f5b307bd0424dd0a50a603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305c3221bc95762d2116994a7979dd91604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84a4e4754707c582561aad7235bca64605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5605479402b86877b1e92ecd8805f350606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4b06bac7834f9611e04eda3ef48cf0607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d60253f425b8f4543a3e33c6c88a985608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82336c9222aae2e8b4594777df12ed2609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ae31f4d12834795ba01f20ee50c8fa610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67804ae36deba0e11a270b9ccbd8a060611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e402ceb1c4817ae5efe6df31d24893e612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcf20d6de1a2154b773ba17aaa6029e613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37708d42d733d51c85efe880bb66b8e3614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249a26baad2c53a892bf52c6aa00bef2615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c530a3e9a50b304697a93902c69cc68616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65eee47e0d4ebe01d4c07ac8638ae637617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf33dfe4b70441564593a7eadeb1ffbd618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8293d6e72a1f9f95b3825631207e7cd619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50ad6ee8159614f17e295497d5a4edd620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533ca8ad671f6d7fcffc1a0b62bb110c621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64922dde6d8649f931a95d6277705df5622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7e79d3d73ed7c112ae78b958bf3389623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5153e503d5ef219c8283c4112d967a76624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1862fcaa329bcb5e80d53de43d0619625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f28db76453607b75d8850be27822f9626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56e82285a83312e54421391d7b44065627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c953f844cd08f986e1e271365e9dd8c628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7b1ba448b29334efbc873670b4b9b8629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf95be0cc968e51e7ca74950f72f3029630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f713a530043bf7e6d53148ee3da03dc631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb614a6f19a46d9acbb367384a6038dd632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0634c24a0a769c5829b0cf5124507860633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d1e2d34feb050986b9b244c86c3000634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7307d49375bd305a2d3c196d8a651013635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599b34dfbb500734c2026c9ece0df534636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac85b9d56488a90e73fb661f4b98101637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581c49391db6d562c67ede4ebc925c27638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2e96dd6650fb13bf60c4aae5f50257639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b0be45a1ae9435968fa0ebfbfbc7cc640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e34723e1088e482bc4f28f9e59c135e641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2210f9efc3155db56b4e89101877807a642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fff4da3c6d9f48ab49ad997a856f3d643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4281f35fcbdc072123bd48c3254514a0644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5922235534be6492a2cc54a02257b660645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d2edf46d20dd2dc5323d5e69cfb252646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a02c9080619e56f665ae9301b3ba847647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991eb8c17bc5516e9da3dc76d3c5e84c648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cee076d1e1bf04e8055624e1e97e3dd649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf813a64b5eb6ded9b9e2aad31e21ba650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cb42161308bfa6a0dbdc0ae42c34d0651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9ad1a0e9bd104c5ddf31f2b0c7b209652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee30856270f2d409911e1a9359d929b653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363c769fedd89a9a9debfe7be3c8b62e654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c046e91d6836423e7fef2efdce33e0655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b4edcd97588d63b5e599175ed1932e656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f18f542509674219454469283e32bb657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c94b61e392c6a1d4a1aa98fdb3e049d658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b2316b9c6c94ed855193d5f08e22ca659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ef3b56292f45ef77bed6cfbfcd1afc660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16adaa6990721e2508bf8f853db3991d661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3309ea66294aa447630e213c8412af662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1749e61d7b89972b368cb59672c68e67663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac25cb1c3daef517117b3f55523bcb73664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcf32e66c78f840fd745fd9341428b7665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d7d3185ab24d7f4bdc8941f37ba77e666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1b962126975c1c8de3a21503473203667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d2c50ad3b265d8adc9373bd9726bf4668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0727eaa411fe1a392ab24672dcc7cdd669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aeac417000a9031d184592d1669816c670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f958fd11cbdf14d59bb014fcd167435c671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab464729361f87595d9611a5fdc6dda672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193d60b960f778f783a34dfb0e800531673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6003626dcb1f320d3b7026f32781cc7674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0e33f11c5bbf0a653946c9f819b089675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1667f297b975dcb63b664f11d4c9156b676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb070fb226f27f0410d9d46e8a294912677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a188e6783cb163ef874b398a368dd7cc678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d26ecb5fdd09a119ccf298bcf8572b2679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe22ea217b2b379f1844e6d59b7027c680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4dc4855de5f216024f1f42b07cc06a6681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c6ab76544e0a4f1954b70e79fe05d4682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0058831afae746294d44d723f1af8f683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8ca438d391ae0af61256b196374957684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7868138873392896140dbf52f73e0e6a685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4ff87eeceddabc58fb12946e11ca6a686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d108bedbd9e6692a1880af435d62ddc9687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea00fe2dded0b6f2c008a8585c0dbeea688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca23d55669f36645f96fbf141e27d0b689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f5a21c89f5ea262b60b68e75a0e1b4690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dec2c84e503a3288d73e9cee7a075bd691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2c28b8933da6ca9d457e31943e3720692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57db7cba9b4656d278c44b55961817e8693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d6ab1299602082687a50e726fc2c42694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becf287dde3f4d4fd0ab82845534d9b9695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89dda2075c4bb27d9518f4305de667bb696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5337a3f1c5e85ea1facb11a071dd84dd697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff48cf35ece182760086017dc022581c698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35dba22bd01a0f0df821fb497a9acab2699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edc6ab8b36f36ac08ae45a0a1af2f25700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c5171dbbc724cb0d130a73d39d0a0e701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7d30a6435b4dbfe6eab5774f2136c3702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b733789259bf58b13743f8ff1eaae27703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de7cbc3ee8314ecd8512a0905eb6d7c704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef032ea7157db92d35b7297723e3685705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fd2d7dab338ebc193278f9536d4747706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511543e9719b5e82c4910441e59978cb707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38b77b5e018d595d218da1ef277359e708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272b283e2d76377da82393759e3fa3ad709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d2d53196643287ce7670eb7b637571710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e17656bdf811cae1e401d269e876a6f711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d2d1609c0f448ef7afa28b730f85e7712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cab1d9f4ef264d63dbf1a9d11fe7b6713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767bf66ff3ff69cd6c470d685a77ee32714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bcd51b64f15aac345c0d976df38045715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53a3f292c5eca4dd98c449f73ac1fa6716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e8f98fc89d74b3251de39a3c05be4b717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8656761a86fa8e595bbf24f5d03a656718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9b967e69681cd06ba141b0c8ff30cb719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d5d153dc94503f5897271ea665af14720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0918d7afcf44359508d6d6a8018393721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd03a5dadafa29f9b43bb6aad6fad8ca722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1581bee6d06ae52c57674e1fa5f4d12723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf736f785b946cd1eda35eb67b84276c724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266809fc2fc7949f0ec3cc0eadc503fa725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2fc30d41e39f258e2ac8ee2c4a7122726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770330656a6218f7f16b8521828153f5727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528bb4ae26abb5bced1743515bbb2994728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46a8ae158fe6ddb588e4278ff3e2d93729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b115b4180d7dce06e8f2e67ac4a8e1ce730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52df11e739947e21a47090c86e0cf820731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6312e53bdc4918592de4ae75ffd9cbb9732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c743fd8c14681f5074ac91aa4e475cda733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ea60912176ff886f640fcc9a4ecc40734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091f1009e3e6ca403f8d0ccd134d6202735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eba764dcc9fba40242b4d426fc73990736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503b19c479334eb9202d20d112d371e2737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69654982d617f55e85f87bcb5798d9ef738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82057da82007f373553747c07e178675739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6af3f5e899520304397e740f7c32bf740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14811c2f9ef990a2b34ecba1e17e98ec741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94e3fe8e3c90b3bd5fccac5edd4b901742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85091925050e90b78b5a0361326e00e2743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e021be314621d9d0ef1f000344e7a03744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484c60200212853070bcb4b2534a2cd6745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cccb657ae86436a8da0516dbba6b8e746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3f1da4bd2d98b5f9f02184fc960c7f747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5be67935a83694b45ce4cdb7d464f57748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebf88a25a918c0b4ed656b680d954d3749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59f080f6c894f2cb0a8c46190415792750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50de01737bce44de56f3808f2db0ce90751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aaf046526f31f56e16336de14874b52752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f479862cd0c9c3271c212eaf375b54753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe2d40dc314adffb88e3220ce028dd3754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5c52afa0ed6e2fad30f2c9b70319d7755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3242337d4d679849580d6d765f7c37dc756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a950b67e56978a3cc5fbbbddea62de60757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf2fc37fc11f350307a44987cfa8ad1758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a29157183b6268fdd343f9500eea15f759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c72788f177e1ad3be826116867a2db1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5945c9c49149270cf2713bd1203413e12.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd67ca77e8bb60c47bf418a754981443.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9342b1a5ed51126b2ae412c4644a5e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce0f10bce1476d8e2c691c37204c1d85.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1c73f2c925227f137764f1bd8568786.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41977f258e973f13fac14b9ff38a36b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ca4d73d2e155c480d1e80d9b9b3b718.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7b88bb6172c73d07c57cdd50d067589.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f69a0f5173f036e1f7e3a719a4ce62610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e442b1659b7f8fc76fcf6fc39616de11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389d0689f19d63daf122e5975e7d13d512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb2455736b8a675262da4f83d2d02e013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce35e39a800996049e401a456b1dffe14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c832bcb28905a43cb3f7da4b8f964e915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21247bd0bb9825d904d84d029f4f366016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ae51e12bda75c83b9ebfe652d35c4117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d9703080e2164e448c80e475fd324e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b97ef8f180df309b567662cf43ac6219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e8ebd27fe42b1d0f31ac0f6f43f02320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ceafd351f48d293fdd130a6c96e7a7821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7626ce7ef2b3101887df95d3b39ac4922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9511fdf56464ba836aa994bfb7738723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea201bb742e3852fcf073e418b3ec5af24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c3bdc0e485e671c3099870c8d1b13f25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ead33a22ddc8f428e2ac9b08a79a14026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ace8d0996e8f1e4552f39ffa32668627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233f77f624beb9e48db53c33e15e8d8d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7915a3a2fd27d7aa0bf3e86afbd2db2329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea03fdb453dce66c78e5245e470445130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085fd427c65b28296dc1b3c4963496cc31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6644b8398360cf596fc8581aac1a16032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ed28e109054dd652f97d07b3fc6e4433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556becd302e1ce7b2351356439b2426e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b381d1356cff4fa305bcdf1afbc19e4c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3d24db44111d99ac678e36046f995f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03829254617a10f82fce1d4db8bd47637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5117358cf85cf8951cf8b4189f0acd38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca42b0dc9a7d236579159ec127e980439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55b84b4eb4c7a759f9326221f101d7840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9538209db4eed059b40b9f9f57a2fe41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be63bd830416609fab8a237366c53b842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2188b6a0f34e04a4545f2209a87a8343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91dc03778c57e69e326ed8cc2167eb7544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f875bfb829b101736068d42642a6db45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bedf4114095fd0de11b3b7e31f4182546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74d8f091b4ef17a745e142764f3f55047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3ce1ce79b772a1f116f69a55ce7bda48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce7918555bba238df28960c1a00c1a249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452b0d733ee05097374146acc46e522150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464457342de4fc4444a47185ed4ebc3151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46cd488e6b313209270a8572b3f650d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd2ede7f31f526b1740e06f827e1ea353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a6e9b83b4432fca885e4f0cac3f4c254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1e7935c1c3122042e27fcb2319b2af55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2727aa4edc9464ba56abffe9ec7a9056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3725a117a19d4b61967e1c4b6cc643657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b734d7d99b67b985a2c91f55cbf51858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a0209f16cf1b71cb4b3a63512b73ed59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20af107d4094d7ff903b6d8c9a7545f060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbde2b2ed77a823e8b51871336dbb09d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c019b6ae5f1dfa148f5c3298842335f162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce6dfc5faf6d89d69ecdea6f0b0d70a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f142279bcf186f2aed14eff9f1791564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef2fcc9b05941b355b9b4aaf70347c065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41422d94d7669334c40bc3c09bc6d79166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc95890d5a86ff9cf02df5ebd12061e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcf72959da56d9ef6aaecfc9577c4c068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73760260827c4aea3eeff94d83c0b41e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc539aadc6d3624da5390ae661bb92e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510a7c28f41bf9d6c47ff038a650bab671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f192bafd5c36a6434744cbd8c5ff94672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71e0bca302412f9bf2c854f69c719dc73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0100823c97b09d6b958eda0e87f49b1b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6715e9302102ed492ea2696c2215fd8875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3063c62885b1f3445ccfd94e003c62076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3498509618735b1ba1a724846a934a177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c7539e624ea72c3b962acd6fc282b978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff73e124829ef2b2389f24ad2ff5875879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae6db613d4353901df4745d14e70de480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a87a0e7c07d4ab18416cf3780f69bc381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5af3af1d0c2795faf46296e3dfb7c682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e89cb73a72f1bc9a921ed8b7f9ece883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a7e4edaaddfe8dd687fe3892e6aff184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4525690daea1551db13db9e067a563cf85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1d38a371b0fd726f8a9651a21ee8f286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c30078e989611fa5772497018128b587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e009fc8498753fb8163c3773efa4d188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26ed81d5bbe553b709eccdc628ddbb689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65644ea53168bb2ae532d810c957099790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128537200eb800c5a2c610f9659963f991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673ad9054a9fe85e60b82bdbb43bcd0192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5457d39faeeb5b7357788fa0fedc18b993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aaec21eb9fce24ad404ea651e9ca6f294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5d8c61d00eacc7d1dee2f65d27122695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9137e7527559698220e460c8d0f56ba96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa45f47e7c38df5042a281aa558252197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9a6c6473ac80db54a494db8dcdb83298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe00dabaffdfa1cb674a40da580d1ef499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b881d531ce13df496d9f9f38874f81100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52f556441886a8d2e12a257ec77ce14101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791f334d7d5530ca1caa405e9fd24d8f102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e1ef5cf9075033e78cdcb8be8c3d14103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f713338a89895b037b10a1485789341c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb6e41c41f5a19c4191db2dd591727c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad45bfb004d9326c2a2f2c004ead9a8106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbf228ee1a6255f2b63faa5f0ccfa98107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406273dab301a1ac0205168e65ceff13108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad39d0a0c2f6e1f7d55a10793a3c052f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f463e8c8e1f28b887a467daba5d058110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a4e37d807eb62836bb66e561f339da111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf4e854aba4758d7d7a3145bba02b51112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a8d95cb27f8a19b317ef1ac0fe0403113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987495869058b165b959941f25d3c3da114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e3f885dde7ba127d945f5582748aa8115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9bf65cb86bc46a33245d4d45396fd1116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62974716b74c37b78f3b169d60d6b62117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70139acc8f89de441de26802b9412596118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93738914bd4d93f6315eccbc83b7bbf119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81248fb4602764ecdab197af70c1acb3120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2540066afeae99c7aaa08ce6c740b8e121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0532d388e661d6efb315bd4ff74d7343122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30dbab3337410cf224c598e846a5864d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19014efb5c59e4cb64c7d6344655c09e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00dd82cdce88b4fbac7bcf5333fde27125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51312510db286be6a7558a05b526985a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d05ba9e542672361204666d7496d641127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa42745294abe802aebc55a414f0069128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f522c19da7a88e297b7822172f1fa3b129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bcad94d934ac85182d42e5f77df445130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2eca2fa017d7d00a343a9822a085ff6131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f0b6ac171cfd4807afa74074b5ea7a132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969c1ef750e90754fac815b660802e13133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fac8b650895eb00ace839f2f10c86bf134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef04865e433627c44560ffb2996f95c0135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5f41ad7e2512fb23f9d54e006f2206136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2219f4fb282cd11290bacda824e47d5137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66682af451a8708170a0fd93b3093eca138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a859cff4a56f329f91d55c053287aa9139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a7ab48b9a7c98f598af4dfdc1d24aa140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3dd1759654984e127f308498d71e907141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242b81afc95987c0040a0d8ddafc995e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb8cd73b87163e80d0b88fedf7ff170143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634ceb5c978bfc891f5153df3fb112f7144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ab94646cf6e9c27a73679207e492d1145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb53484434654325afe3ab70482091f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d36e39f8903f92340349e6ce42ea3da147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4fdbc7ac6653f3421ef48eb5e50605148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c469f00979f9e1154f6d426f6de7501149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61194c5fd9345776fb7353a2169a2586150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2ac5054152b2beec5a3608e10debc5151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1b7850697845500d0524da63ac6077152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0088da51d0729388569540709cdd77be153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cb249f56da14cf5bd5292ffc4e6e8e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad605986b4c0882ae5d6b2c5b3b86cb3155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a47bee42579541cc2dee09fbadb42d8156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d472a0fa7deef87b8ff191179d7540157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245ce2cbd19ddae916ebc83a054e9a99158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b88a8ccd110bef14282a7cb7af1668159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b2139a1272f9d3c4d7c0d9eafcdd8a160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8557502ec292a05435baf48b32ebebf161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36067218e94b086c88a56a0de2132afe162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bb4d75bc0cb0cc0e9edc93349f8c95163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f4e07d4dc18653896d234f1169dd2b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662de5fe8ff5aa1e741e2da40465801e165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e714dd2733bc6d19d507fb8e852cb09166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3999cf6570a0024501153587d19580cf167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9be6a5a774078776bee16605b1a83e2168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63db230d2e10e18ae6c80f24fc5c177169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b3b4ca2085ec89d85ed653931bf742170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e502e94f69702946198ccdf621164b4e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d94be6e24518470ab1146529e85836172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a0a7652f7eb36b1c8f45b9a42aac47173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e0eba74b200c0dcedbca5529f45687174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787bff8c8bd49a2be4dd5ed61917fd42175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406b4322ec6a4a27652ddeadde4592e3176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114075431e50fc981f503a62081c82a8177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c007fce660adfa557bd5777920a436178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f144a58bc621e623ce752b197b49dd179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca34a06697cdc919eb42af981cec925180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9eb1e5838e2c76f957eb67fd636cf2181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c459292f27c250886c6d2c3ab779d80182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f8c888ce394ef34998634ded253527183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3353d94db1805f1889a3eacefd3a9044184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b7a2ef676f4e138616d404b3bd62c0185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d719feef050d2b279cb4618cb2d8a5186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bf1b7284c63ffb3b8026172970ade8187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a292a327c97535aba11563e4948cfd1a188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e7f0901b7f962b4ef5fe660e99f78f189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7dde90e66e66b5f2f8dd9438af62d9190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149026de964d6320b38034ea9da0946f191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d6f4fae087b134f5cdac41756edae4192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0a667b1121e532be7ffd27f3169d40193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf2973f0a6987bff87c8e6d28fcb259194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9d87e9e9d6eb737e62ced8e3f04560195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f7b84972b329517f817e43fcd046a4196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1ee6a82faf2768f3b66a8c27913871197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4aab5403f49b6edbfb5d8667300f6d0198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76adcdb7fa6973324009b19390d6fcd199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2676cb3eae486c36be7a5b17dbc2ddb8200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ef4ca97079fab9aaeaa0753ac9e096201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff55fdddcce2eac70c4add05e65d43e202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdefd000efa53b84d694904e26097f8203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1112cc9fe53f1a1007ed2a9f75194f204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77601eec7a0a245345265e227c72012205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3646f6169ee06bfdeb0b95f40b984b4f206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf015764a3d075d58f6e8148404edc95207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d122db8e9241f1c10d53e34335a1d070208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1273aef666ef4741f915168cd32d57f209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd2d9de6635a7b97270daad07bd0b08210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c97357a5de338ed2cfe7b9ad1924bf7211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2fd3eccc26175b21a698ffea2538c6212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b567997452cf9c16804c81ee48df0812213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18d2f98deb1c46261645c9c0f5dd68f214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69d1eae670042fcf74151e0bdad2766215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e010dfff59df77fdfb457e085127ea216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b448291df1654d9a12d006bc7d41ea217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689b2b03b677487005537181973c8376218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe8e8b8f895ac3085d556655070564b219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45bf85eaefd83e1569daa6b6afa1683220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfc7b9f8cc444a23b9a77ed05e8c7f1221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7f9a95c5f532cacb7318fb1a2f4f5b222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8550d2c301bc14a2025fde7da53ad8fd223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe7a420ee09a7a234a1eb4f1f320f4d224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13dbbbc6ec117ceee62312c32ed18588225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77610b732179353d209a81769202dfe8226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edbdbfb256a0e04fef24b4b1b070b8d227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2956fe7ff94d06f18fb191f8f3e32d228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c9e75d1e3a4f53809be239f2205e06229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9dbb87cc6a90eef982f7318d7821f8d230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0232aa2f4c68a455c6e54270dcec13231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7497d7f799435196dfbb5a5d837d9c232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662ab5c3b5a2daab574237df27dc43d6233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1692ff4064aa258d1fa778eef2bc0c4234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32801bbedd5c2606bd8a4489f8c1523235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f93fad978389733363cd61f86e57c15236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b33961354e25cf5eda6b51b772db11237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86cd3e6a937f84ad68f5335dbb7a4a3238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7e780d100060e474052421b38ecc0d239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8f7cfc3bdfbffd62297021bfe51c6a240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2095f5dd13099e804b15823e78f9090241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f919ef2a45f7460a68e6ec5a02a65bb2242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc43fcdbd84826f64c51f88240df037243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825841b0495d71f3dc65bc34b6d725f4244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d855fdd6a2cac43582594eccf432602d245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8335e79a72a50dca4a0976958d4df4a0246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badb35eb54f905ed40efda79b795df57247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2824e27d01af79d16b4b29566c9a4737248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d3986fafa267a08f8b0d2ee8f058da249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4022472a47d878f6ae0f568c4f6f25c250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f3ec1b7f1543225f53163a4b005f30251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8129e5bb5adca2f10fa821d1686a3753252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b8b161aec71d72ba3671b86869704e253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85be21da0add20d8fee13e77ccb6593d254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973e374713e9c795958e0619b0e824b0255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37c1eb4e6f7358c098801225b08d6ef256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d7a9a6d2570f99d69248892cac536c257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c3b7da58c5095aa4cfc013cd95188f258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29774cd9b5c8fa35e20dacde835df63f259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca3bf90afbbde7e6ea6e44288fd9b6f260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e753872eaa9bf0a31db79bedfa6051e9261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868e1c258d1e5548b259f461ebdafd19262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83037449f3281b9b2ed2d5dc2300582e263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11927daa117a8ec890cb46f8dbaa59cc264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9995b48f78a405d66e8ec5b6e714b307265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf200e15bc685cff3505945aeeedc971266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf928c7047faa5a82669a93a1ab198d267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853b37de2a2d38e2b1088125023fefd5268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b92b635b0816569a2eecee00c28ee5269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e432f6f1974b0404bfa8695558e3e89e270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782fe677d8420bd2cf6e3ce77eeeaecf271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb6e188804bcf4b47c74c6e552390f6272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4804b68047504c844775dccd7bc65a70273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb6f24b576fefae6a41fd1d20dd71f2274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc46794a9353248d19436474bf713196275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cd4a864027601652b72f698905c9e7276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5123e6bd582cf4573bcbbdf4a19609ac277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402c5f40ca53e87bf5a37fd12f72bdae278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d57e2b57b0d7816bac2941f0e8db26279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27520e93cfb3e3f99ec4a2033c15536b280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7247df0280cba0ad3c7051b11caaa4281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98ec01aae11b99395d5835f6b8d492a282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d072ad17ea276fd4ff58d02a4fb2e28d283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcbb615c5dac1eb068f5459eae36309284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278ac10881d2297ff33bc3cc9fbaf3ae285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e0f5cedca68a583670584c18c2bde1286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4ea3442182e15536d4dbc200c1649a287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad253a72d8d9de0abb5fb6c1c3c74cc3288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85840760311653e906383cc06365a50c289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c48c37751f7dae8d11a9ec3fa8c06f290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665e384849bcfbe8e59a812151a6414a291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35451f3a03e815ea485c9ac5c80fb7c1292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5039504098b239bc2b0b638c40482402293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ff61ffb171e23c2a10b2a720322ec4294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfbafc5f9a06bb920a10f37e63b75ce295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcde8579fa3ac394da27cc77e6dd958e296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d28d7c91d0159248b168b3f96f5ef65297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eac0082ca82c4948451b16adbdc1f4e298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e43169ab686eff0929006b728e8f30299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308e863a3b7cb11ceaec3c600807c3a8300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b9fdba5ed5569560e74e1e3a521eab301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43796d4886e44e7643558a0d153edf4302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956d44ec735eecf36b2d77ef2098b978303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd7bcae7af34c1aef3008e00007368d304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e12b0cac035af9c9512af78df04b262305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fac701fbab17f96263c759f8dd37b9306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741d1c3e0a4930a9fc2816c95cf12327307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe8bc970047f9ca7dced9aa0fc846c7308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e247fb0ac4e5621c30a9aa60487f4a309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cbd3829dd19abe0d3c682751e3a32a310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d360cd40b7ff9a0889d3c0882b9b099f311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e18926afb8fced82958c19a624a9d5312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae77b37997431cafc21b1b96f2981c2313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea67717187d74e7387e5a6d93f603543314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d0074846c52f793b2c22af9fe6699e315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4057f7433ef28f72a11cf37d5b14bf84316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9201dd75a9ff3ca2a9a84adfa2ca00317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0b6637d837d6833a8e9773fce4c1dc318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8adc220d3258622d923ae8fed12048dc319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545dc6ff4ff1abc2a8a2c91f046bfc04320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c707f6d6ffba50cd987577c54886dc9321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb30fa07b0b506d1a141fc0de7249907322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b109cf63979c37c376c2cea3149c479f323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d666712ff23e1447263eaef5708fc65c324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95bd72b4c2d79f7b0d9d79a9e823f18325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59792028c025c9f8f60180eac7354fb0326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71f7d4f4a41993e7bdaee1b31d59ef7327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7286959d882066b88e8d00833eaebb3328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613fd042616b5c6589bb45228dee27de329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8db7c4c470179ff72060bd7e25b5ad3330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8661789fe53bb3af354fc49876205919331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73efe2b3dda1f73dcf6b3c477c2d421f332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a5c0fba5c9056d27f9e47bf51352ef333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae65b71cdc504bb96537829e192ad36334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e829256ed32713ce97068e8a3d6f160335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045df7e78fe7bf6a2a1e2ba6493aa387336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8923163261f6510c60364a39b4a25d0337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e518effb3fb92245d96a5653d62f815338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71413b33550b84f6795a0477ef4f0c28339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2ddecd7c3d8ec29d836c5efe592ec7340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a465a7e631157d8e24aaf48b2f6a7d1b341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b704d8980843f290312b15609736f9342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7e0be480f1a3f50af68d44ff40362b343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e09ab757a2cd6ac6232a7f6634ec3c344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f226703216ea34789e3373325308044345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9b58c921851c69efa54bfec8a31fb9346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49bf5645724ad56852f7e1c505dfca4347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39e68707d89b1a099d934575538518e348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe6c783d238977ed2c9e338396ba653349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc627b92f9d39a655c3a29a58291796350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecd5283223188744a8b7b271d7cbd5d351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aedeecbef51a3d4c3792b00603ed615352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1fd58672bbec7458fc537784e614aa353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a419fade24273126dc02578315eed4354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17931cef9009afc31f5260c50d4ebdfc355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4dc762afd8617516435876c13968c4356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242f01a102ea47a25b270e406677a017357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006da62b2635d82fda634f2fc12ff748358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b1582cfa9a3ce1126c2cc98f46441d359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd60b22df45a220d58ce165cb6a844c360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2cc9401f9444d2bb5bbd3b522e6adb361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc9b904bc43acfb5ab5a19d143a5d5b362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c434697e848aac6cd98176114467a75363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9c806c037d6957897e4690f3cce7d9364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceace59ca8ccf4ab572e81b8313dfc0d365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efeaae762a619a66c7a2f3963e6a9e70366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4169d59c3ef3b0503eebc923e101db367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21d5f446748915d2ec685366d944534368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbee64c00fbced6cd3c518b3f42a8b4369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8af3fc195a6e3b5e341dd2dc134c8b370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8aa6ce710da63eaa519f8c4e4da430a371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04719de092756bb4cdd7e6d1f809deed372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000f39956df9da672bd7f9051d313623373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37da460f8fc741dc5ff818c14220fc43374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3aedd471bf9cd493a4acf6d72078e8375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064d37ca2c7f9631c6400ee7bc0f95fc376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33158e0b47a703a5ed8c6f01eba3f2c9377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15bddc1081eef7ea40602f8e19814ba378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7822a5d57e3ea54d3c05b22b28c990b379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de6db8c377fbf757c15819823616ce0380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f738b210d01df74fb9ca64bcc169dc381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1263ab3db12adab96c9770c80f04aaeb382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dac11661be8e6836710df018edc8810383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c96748cd3f24180d80894355e4ebe4384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba7ae3df3706aadc6199074300ee059385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf6cc95a0cf75317a5c8f19d4de6596386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e7e29f72f0b25c01319ba1a3337d3f387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb21d4d2eca52a275bc6041c3d26149388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36091ad5206351786f5c45b64d51878389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee21118da02cf082b022556051b5f36390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be8cb968757df16a5731ffe09d62ef1391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae9ace1a2bbfe7672a99a7dc3324f4e392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b348076a1f910de67160370be4145596393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c9c9e1292853f1b3810d85e65bd250394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1fad3a6918811d88af7458b03b4dee395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803fb19e86b11f93f63886259d31fea2396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec135ce0e5bf2558214bbdc4b1d9ea6397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4241dfe437f994e8b391a1c855e783f1398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38447da314285d023799c1a16f613b91399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ed4235dbe235d5dbae38fe73baf27a400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8c47c980162f5fe5ad7f16aab736c6401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b2fe6f34fc6e4d7c81a9366a156b4f402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2072f6fb1983a5308ac49c0524dfffa403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9288d8ffd72a596b8d9a9e332ff041404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a8cf9559066bcfecbe37258eeafcaa405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342ca740664cfc169a21b0e47b5a256b406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84761d435cc6fec571832b049c874571407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a5390a76dc33d86af4a118337ad94d408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed0c25ec66267c829939669686650d3409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da51fba3e210200977ffb86c5d5e199410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46d778ebc39ade8a2286b78bf66d7a4411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482d092d4597dd99c5238fb578a96cc5412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc74c99f66c3faf3b67cb7e405890aed413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758a8aa30fe72b66dabc57dde9050934414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d4e4db8952c3c82c15012c073d024c415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddae34809aa091fc0a2c9426c09d8fcb416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69872ec609d26f7164bc959cc07fc470417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113fcc8c7b41268263f55c6b16bb7453418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f019018f62f6acb10d2bf2f5e69c56419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d563add49348aecac4af4bc369de75420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0800390c16707fd03e5498a073db1597421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586c0fefa89c3391bee8a5ccc8f47452422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1755f97a0f708e6f3b6265d81ab8995d423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64f560c29124103fb804a15e1f1fe99424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a7298b28f661e2cce17917f2158e3b425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd374ba9d2fabb26c6b1453d2cddbeb0426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1804bdea50d6c8c6df76ca0a3573cb427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82555e04adbd047410088e71815fc34f428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b67c98345572d4b08fdb72268d0423429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50672664c19325e541ea60f41196b3d5430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ead8ce22b91a8338c251baafc985c3431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffc8bc29caee3aacb7309a519094813432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e900a26d2b10edd45a1b46e8d540bda9433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2850e610d7b2a036591d264c2e8289d434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71745762656805f1f8a3ade1b5724cf0435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8462f05d133469aee8f57742690ba89436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8cfed6fbad316635334f70d6ab0af0437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f885d59930aab4f948e69c6ead2696a438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcffc409b52527d8137bdb0f9cd6afa439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7614366395d37003d7083ef6ab792acc440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc0c0e6d4a1bae88f5935766acd02d9441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be691afa620b6ab109149dff39d711d5442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a1c9b43676e29feb5eb2bda46af271443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba4f326da14f71c7d30886244d5c1dd444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a77f477c77f5cc174ba40c9b69d4abb445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ced2e723f87776f3e9dccec80b5d1a446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb9532160498e18ad219f4a7fc1f03a447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c58d50e34ae0990c95f791265dad99448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f489eb3ea5a3bad7ec20492b3e316774449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab283778cbda3227d4d7c65c4fd07d1450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bd21c530ce93d71c4445d2ec6599be451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede390a7e23fd99a6d142551d5997461452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bd6ad99a30fa6b8c96ac2e78ecdbb6453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9795d38b669361ddd554a6f017996f454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51321dcfdc82ad0c0fc48fffc32fde1f455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10e56de8f24c7cbeb8d4cec43296cb4456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bedb06a6ce1b16dd4ea6c10bda03326457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfea75a3112e1e990408cdd93382bf4b458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739bdd6240fe6e2246ab152a9317c52a459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc184cbee45edd5673c83cf7e8e9708a460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4913a62245bb8b62cbc76684dce6cdb461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc3a61923ac6348e74961528b85bd2e462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e543803873fb6fac3b403d7c0332aaa463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cde6061a9ae2132958eb955802ca83464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba1a0f453304028ce193ec98d406f24465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c839107dff35986bbd110e4e0ca6aace466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4032b8a6fbd8d6bb7cdb041694397d5467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf97e4d11fbbfcb0cfd9dd776d580032468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98aaa1ba403cf6450fb72c04378106d0469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959284689856e13c5a0198bdf9eab007470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd99a6a891ac0a66b223b86c9b3b9715471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc08e523be776512bc999d1d015f22d5472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04947235358bd7c7ea6a6a25996abb38473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b414b3dd7411cea08459630b4ad013474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5609468486aae047e40596a62cbb7a52475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3edc9ae365d2de4405a95bc72657ccc476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f54362f3956188f42203bcf1707cf5f477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf58edea953b2d3eee09f01e0616ab5478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604a42a03bf97f3a274fab0baa48ab27479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a7e531b8c89add2464efd473cc3e55480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aff3d7ba4011b271f5889923e3f0fbf481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f83d9ed5b7206f7e10c39b895a193a6482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6f729c250d844ff5d3150abba1aebb483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f96f0cfa3a8570cd551ab2cdd8d130b484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e1bbd3e3fd5a98fc28b8b451b5f0d8485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b14851f4bdd855400e712eaf38165b0486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d42c3623e904314ee51535c1e6c95c487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda5af9e90677496c609cb9f3b2b9121488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed95964c0b49fc9c110725ab8bdd2a0489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bf1a76e776934e15c0c35a2e45311e490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c797a007adb416444622ce0875ebbd491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d954d142cd19802ba51138cc158cfd4492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a850817737389b34fe5976ba189259fa493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e5df562bcaaf326eca05d65d787edd494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fabb2fe7950d61421620d50056e69b495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06194e9c72fb7d1b79ff6e5ae295126d496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565bd69b0148d1fdd4f120df79016f90497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2351fe812b93c65c14b0585384ce36b6498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2adf524e244a6e1ab12d47b07daf6507499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01df942f4c21256a7336af6b58836be0500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166402fd398d1697bae5c6cdbfd3f418501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e57d230876dbaff4dd63ae237f4baf502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a50d3f6895d1c4624503cb9c2a3aad1503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e6df3e7c31bcbc18372707a600b445504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45cb18b0cd4da073399ee07a13ef6487505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8939c74f79e6ae41faee974cd1cae328506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cbf78e19338f7650b2e960bd722b83507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7967c11b1eda3de3934d3f0e49c0a00508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5862c4f52f03ef9cc9258b4bf13b79fd509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c882ee007656c4ae5acdcb11dfca9158510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badd663d7966549305db97d226b075ac511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5deed5a087a409b4a993b72e2b229410512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b310fdbebacc951b8746cb34c6dc71ce513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d978bbd34dc2e167892c7451707d8235514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b65e5df2b5fc201a5aca8d21cbf858515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6e6e3a61a58ac32310b0bb1a27d11d516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c94b45d5dfdce876540745a87a0541517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf3cb6095a9fb40d1c2793be5cf0e08518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca0c50eebeb069ce9e2dd4c74e98e57519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cf85c2f5030bc4f43078c5832487b0520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa1aff63ddcfb5e756d18c3bbf848d7521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b040c28414e063a7567badc530f27d1d522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb7fa96b3614d842b39500101820ad2523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740b1523129893338ffbfc44c4690236524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4292c0b51e2986450f0f242ec4bceb9525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd7350eec17539e583d151c0eb40930526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b834d9014133977aa8e3b793462f88527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7e11232a2eff409c825dbcc8cebbbf528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e86490d3d72084ec4b49faf7606122529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4cb14af617b089b0602e1814e52b1f530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e82f4a15cdc03e372b0ac41f1544192531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d779a6e1e512704134eda7a82a6eb30b532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7d79ed629417dc49f9893c6cad305b533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcff3ff1f6e71e3501a5f65fe802de05534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f38a5e8158c511afa215ee3ab8d6452535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75618bd8fca085156b47802436fb016d536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1deca9b21b771d0aec7b5aba067f1c7c537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eec19ce91c0235293e1204076bc2533538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ff646a688ec6def7d99a3b6f43e9f7539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0a204f36f8f5599fe1e56085a06601540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284f6a777ff65f026bdc0e37eda804f8541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c00b1d3eb2b7cc337cb7fc128efa29542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc24fed0321c04dc332833072f320a8543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c9e32c6a1f953bc737ddc23cc70b6d544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1925c93d34007d2dc4d35188dafd6898545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e9f67d63fdf580286c8268424cb88f546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b8f142af7262879b9c9b6397b48d79547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc22acb8c536a04da3d981546f940026548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84c18ca32f1d51ce26d1580d4329af6549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740cdbae6e17e5dc5442217b51f1b072550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb1c6b4764a5b933900d4aa9a394aff551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02388985b5829a5200c4bd27db22953552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48d97679b527a450119f97d599d7160553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf93b21f56815e754dcb8396ac4fd29554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380aa80544bbbacd9082394f315d21ee555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26111bf4212f628053acb1abead69d8556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b471f1c635ed4722eb2d3856ed97b904557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c83850c89406cd07659ea5137607cb558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d22ae4702e29c67a15eafcd8a165e14559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff00674ed076c32b05176fef8a536f6560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896ea9c116cb8b3fa01e272594c600cc561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560070d2bc2f9da335b005c911d37aa6562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5641caa1d8bda7fa714565758c7adec563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cead2ee918ccb45d05c65306a471bb02564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa586f698417338fd5963dc1f01a5aef565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b29da4e5b79f78077ce4eb0dbda70ee566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196650d29d5bf5455d5e98c37d01baa8567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81005b70f99b418a649bc88d7f543815568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7356ae05a6f7f065a58baad35daa8f2e569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f80f339aacd10019ae070ea9d8baa1e570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec25e98dbab2c1b4b6cf8f0f0a5a63fb571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8451f4af2f34c8e90d717826eb726e572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7cb14e2d9b0fd37c293a9465e4474d573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fedc45543b712199310d2d14b2eeef574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f131396e07500858737c461973cb4310575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c14bc12d9eba1f6b5dc89439fe74a32576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9bf334aa80115fead6c8801ac3cff7577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbff5e75c9d3968d407deb9e097f024578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2be41a7dad791ecae89f31c9cd77db579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae33b70e3e8069a57870a0125a5da2d580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0518c2bf972c739081a10bf9b09f522b581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc9353bf2b4d6769c1d8a284529bffb582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2631127665da4cab4ee6d15283742d84583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25311785242b9985abbb8f2bbe924934584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab93e8625867d7e087aeb1fab2ae48b585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8f09a824def6b42558b4bfc773ac29586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed61c04512fb3acadbba60db0f8868a587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b11102a75483f1c37d20291bfd465a588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aedb9d22d6034300bf7323f5a3f1053589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6ae99f4609eb91d770ee615e6121df590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17449e95cf204b0407c5caf7e51dbb02591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02414eea32f2993ccfaa65edc44e595592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e91e0839eb3371b52512c7949748197593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d685b1f2887f1b4dccb6a79692c12188594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3626d324361bb8e01f54ecb1b28566595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34628fe8b3636126a3ed09704203d9f596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6db15a03910e023ab60af5c083a9a1597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e4c2feacc3029fd40b5190f840e9f2598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216420c07ad4c55f8806387068e92d4a599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d185b4ef6c474d149132d2dc6f88ac03600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a73da06edac4d7cfc8118319855368b601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954ae253625b6c30fbd6e12131336718602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a379cd1e725d4619ff0e89d20436c5603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670d1beda379ca0925355062355a08c9604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309c15bac8e89a553bce549f42e5e93b605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1798f973fd3a3f5159f763e45cb9881f606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccd959673a51ee541eb6f9fb12a1637607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e2cd155b1089303175fd339b8bf1bd608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6747709108c9d25830ec32614b4ec2ed609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fe354b62baa38601fbc272dd8f3438610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9aeed8e21ae4743ca3c38ef44ef9dd611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3309c03903e1fcf976acdf337f46cf06612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1b03dc8b63eda3847d8e2d85b82ba5613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71810b15a53c374586cdc7faee27b0b614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffb3a37f07fcfbabc4c801ae57ff4c6615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad24ff807b60c4c33c2c33bc25843c7616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011fdff3647d62a5c840c351dabac6c3617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffee22725112b4d0eb812e01eab51110618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9824adb13dca9a9bcb4bd7878308b07619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668f8210dbca1a70a87cca93960d080b620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2663bf38610ffb2dea67c7a8ee41a624621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f32bc3abdf651cb6cbde4d1f9d61bc622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23c06355d21927825ca791dc4c25174623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68dfe8ceb4cf3bf61cce7652bc39805b624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af22e5d7d635b689558f0d44a14ac811625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13c67a2fdd38006372c69bd0c75f882626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d12be2821f74855bfa9320864868e26627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfed303eabae0fcff71aecd1d145091d628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde3967627eb68cc9bb634323e9a4dc7629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f290018597c4382efe03c53d6c71a65630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ba297cbf428f96404ad6999fb0d554631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ed0508ca9c3a11ac08c3fdb822f839632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f929fc5fbd91c52ffa96ed3d86ee02f633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4491b421916f31c5ec2fb69c91ba5fa9634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3277d7c7961c4baa4b70211125ef19bd635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98b022495e552f8a51d19eae3ffd89a636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc3a4ace6c1a3447cf0b960f993b485637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32271fd2b7a5274d660223f34d117da4638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f623056c0da32dd8c8ac85d6aca8b890639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d740122f30df92cbc6cf25e923f91937640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cdd36bbd1d2406b7b192f9694d32d2641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a5af704ba68e30c8161f98aba187fe642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670fcce9f0fee8ab2423aca45ccf2f95643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809a100ff7633e34374b7a275484dc03644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7153a7c6090db96b323846cd8d87736a645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a9975e9cb9718ceb2357e84495278f646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971109e0be5e7cd7ab3aeb2eee8f0c32647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb98cc5b8b1af6beb358771947b13b0648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c11e4f67bdc4f8d47a219aeb7e2f5e3649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c06b792d659692b74f9f0ee219dbe7650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422e417395813c77d7add313dd17f37d651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd1a09f978efe4f77fdd1206f85f98f652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b659a98dc1d2291264d3a65e556d32b653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e448d6529b5a4bace7879309c9263f0654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac60c5784afa6318043dd11a0184447655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1f0551ecac2e6ddc20c8bd8e0655e3656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e512337592941c9c9c8720b4a490cf9c657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b792dc0ac716f8d35d671f831ad8a3658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056cb9fca045ccacf2da7f3543d6ea43659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc62dc3e9ff1213326bbc033af20450660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5de7d923549184d067b22c7d735c24d661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6faa38f18385af337c64fdaf0d1e30e4662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56ab578a9a73252e4e0060fbb295b59663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450a4419c9bf95efd7037b5108e3056c664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e27b4a82e17a1774d7c09bf05e1c212665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ada80b54054f5c82072b507c6a8d2e666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99657e37f279ed4201071e6818716401667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c08c485063d886715009dcf28763eb668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9373b261dbeab8f8dc605b5d9b8019669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882ad34003d1c3eddd4f5d26c7ee7891670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a26ab874dabc42141fe9f572a717d6671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f852c5cb66e06d19e30416b95de1ff672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc7b21583b37fc64714bcf5c5e1f0bc673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c8ac8d9aa68f3b1219e49a20197bbc674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b70dfb23b472d62c76373089503c2be675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778368d740ef0ac096b91e8f8a263b49676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d94ced3b15bc9aed36f80e2c7a9d595677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83f03500e843a43e8d6b5e9b4cdfea6678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2be40bb3d9d87a2f7338b1859721f9679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f9e82d51ee772adc91249ba5a74c7b680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25c301897e1dabb0b116e9b56976770681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d1093fb2ca1decb17736e7434532b8682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ed7b5deead1fbc65a6236683ba3557683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b17f92a236048bc61538bfd0304c36684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30274f29636acab42cee4b73b91db810685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53917c94dda7e246dbbb9a022981216c686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a96e35da4fd754a94916df6cc9f0e5b687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d949a01c53564a55980a3f541bc34f47688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5011b4aaf9fe14ed783ba4fbf248fcf8689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df805a6a929130cac4d52f8dbdf4089690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f507d882c4efeba9abd40c3b50946029691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f174ff9ca59e8701a667e26299a0bcb692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edca96b65a63da5086dfd4d9b895d6b6693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7f26906e6826c9afb473b91d6e91c9694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89c798d726a4e5adee5d2c6c1999190695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378eb9ba24e1849fcc91d3c8ef3186a7696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d926e9bdc4152e6cbfecb79f56b3e1c7697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb337f9f6478cbec1772499e4242b13e698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2deb5f707865b381b5b9e65f100ec344699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7010a979007fae6207540ffa7f751389700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d1e1828d37c079a1f392a916a6d0a5701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c559349b187776a9133015130f92ce702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a045891610d3b7f6cad284647bb65a20703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b9c12a56073e92a3726d955890c566704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93359044b505c18ad8c9e1596579793705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0344d9d648061d61b0969fbb4086446d706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d291a6943acbe57cbac16a25d3bb3038707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c196459a07b5aa8379e8af3f992885708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b46daa4f1906639f286dccbffaf7755709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499452cda780795f78956d0b634f4c1f710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e803ca05a89c116d2571d72c18f73c8f711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b85c2a15e38ef3fe59038a819ef2924712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13abc6734a337798695f66c2d23e18d2713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428ea167a991fc7ea5372f699feb6e30714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141c8fc821521d55201020f14b27ee6a715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c322c5795a17b3443759dcea3a2efb5716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f4fe79920df6a3ab044f5c32b06ac4717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbd12df3a1659e56324a2bd2a3cfb0b718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e890d463933465885abfc1892c7680719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497de11fedaff3359fe6be3312c7a8be720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79f93bf4fdf79b6495d25aeb4e97a5e721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8613b64d88904a0fd05e1c82694fbcc2722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30bb13ec64aeb5d9fed90e68a1b39a4723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a99fed1a966428921d527f8ffd9fffd724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b992ba6c1bcf32b7e0858b94f6ed50725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c83a135ec2aea3eb68afe3cea8ca97726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b643d599bc737be31f7555f9046837e727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac15002d342b7d2738a46a3b3d79ab7728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11d617b8a00aa97e70d4b43d71dd4e1729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08c2ec2c288620f58d4e993f7161cdb730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995f7a152d7c0a86d241ba4536290cad731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fb535654b3603a72618731c52b3bc7732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa277076548743c07c4e041645c18f7733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cb0d3d699b671e18ee4ae3326ac902734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5979f2891e2530bd4e70b0feb04d62d735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f74bc227e18825287be4ed7f92e538a736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36189644a0aface091379dc4c26c6d25737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca9424479d72dfa346919b2c54f6811738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a59b5c83640e2e3c30cf40ae2d990e3739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf19eae7976435581b3621cb69b2a7d740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74373a065ded6f959ba2d8db0f24bba741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1234668d753c912d04bfa8c3f2cd82742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c75152684bc46c5c68d9b20ff56d9c0743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b342f774c2c1c93efac9f1f036808f744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ace1630a362f5197a628ddb94aeaf1d745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830ad12b57e57a1af5e97bbc291b1aa5746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f16ed92c4a957cd231ab523ba93670747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be09dbb3c5ca95a7739c6a0df2254233748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5011def62a45a2d94a60b89556cb9a9749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a8ebe9ee52a505c7da84ac85e39f1e750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e927133b5db1cb1d76d77ff0d85554f751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f78fc8d3b7fd3cdcb50009919719b28752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d81c952d51bdf7b8addee675b3354d8753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e078f16af924235df2fe5620050102754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905866a607a68d9f32bd41add3e462ff755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1307bd1da2daef7fb9809ba617d301ea756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494fd2a08123ef27e2df8ca0f15c69d2757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdb24961a59191a8acabae268fcc448758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00edb778c95d155ddb5f4c7c49d21802759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>