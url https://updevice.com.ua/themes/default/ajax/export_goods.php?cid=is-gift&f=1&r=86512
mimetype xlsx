--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aee25aabb1da8eeb8e1ca3dc81f06641.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afdc5874a52451701fbe6ba4d5c30582.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6405f9798c6fb568b55375288b3c3c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be18ca9a5aae70c73c834065ba837cdb4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ffd7c30432707ebf42b2386476b6455.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75303ce17f2716418797fd94f1bd2506.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bc29a5fdedf13b0371ee5e9adf6e767.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23db343ea8017c0851e4328d229af2968.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6befd3d24442fb1f216f777cc9460e39.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b437c37c539949f23ec7972be202eaf610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf779e5d0bd28b63c545748288aabfb11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24de7d4a8f16ef89f2d635c6258ec1012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0b09d3d21bb236a51b192227b73c0013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d9e8c395f8e8cf1ed3605680a39c5714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2946f8b18c1c4c71028eb5d539126615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f570cabb024d607ff369e98ae0843116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a54eea6f031445d7f08860efcc5de2317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7615418fdb9f5bcad16fb96d65a25b718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae77fd953e342df88a8973fedfc128c419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7c5847926b4a76ad2b6b072cf3b97f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397fc2bea047387ca81826c28d4ee3c621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ddab371fbf5dd0de37f75e9087c20322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e6cdc16a75400231de0719e5208e8823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1beb8801c817ef6411cecfaaa603583224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2fc42996c4b5fd6738e6d76519a50625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988ea9d08a7a55e4d7dfb7b5068cbd2026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc2b2d13150970810dda9c319047f5127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f50227b9c29b6c3269af6949fe9da3528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9bda7c89af6da7dac5ca61ecfaee7b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e412180f2b108c96eb05d3eb85ef191630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3aa6e635e464f0af467a7f75d4a416431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbafd556c640358e3701a93dcde796c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a542f3fb355c76cf8e1460bc178d27e633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28dd72f0ec50c5f8ba8cacab3a6b40434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6853a54b1301ff74c1b500b8f4e69d735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2010049acc06029a41add23cbe57d236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdaa5e48b70a51eb5e9ba89f56860f437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce21f47d9338fc2daaa175acdb4fd9bd38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ede7fde43f24deea6e8ead02b2a951d39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906da810500e2df5a552dbd28296981440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe623c8be77252244f1ae5b7ff7003441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99518778c2063b96b142a061d9853a742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf8d3acce5a356ec563a504df9bbf4643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4d4aebb275de6cf27c9e1159ed3e6b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6595a0967041ebf34f91b7b41a977efd45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a5d1457e60c84493bba204376ce7b446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddb83e4e044a6d176d93d0bc22b666247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586f902149a661d90cdfdf04c43fd24048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f455b45b7ed52961c9bf3d3b69254d949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4815329ac3a534d790516b3973ae8a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ee138904f945eca507acfaecca524551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28297fb05d7cc97de746cc2702000efc52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3bf1871bc9ef8413c7565b70a72c0253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f3132a1ff388e7afac799f3acfb90154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41ff5daac2aae45fcaf3e8671c6ab6b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2e5da4a0238ad873c47d870d72ae7856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897c6e425746654d44eeb5f35573ef5f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0897a8eca2b88d30b0a4cb9ea658035958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b39dc1c200cc8f37a052d496255c90959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ab181413ad0462139f987615bf5afc60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9230d08fee37a46745568d8f3e0de061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0dffa4248ce9c7c054e9263e1668c962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2798784e5bbd2d6d5727a1bc720fc48863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e136b82ea0cf941de238ef41a72ac72064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70ec0a5c90f91cfe808f3c1c6d1556565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac75a61478b3d5f129de3a6d89fcd43666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b675adfdf8c08667a113d16c4038c05a67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534b5e08c70c5ddb8182672616aca9ef68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95583eec31d601fc00edbe42145a2e5d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db74359f54a4f67debdf011bcb18c24970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8321012151eb7f83a5022c97002e7a8d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff28e5ab79ea3b0edd03b345d91e3da72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7abc6c1e1b301c3fdc5d787ba0b83473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16396169b66bbf67c4a78e4c92baf24b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1edbed6cd22beaa8d819f283dc34ada75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1e3c64f0fe9759623d250a322a6e3b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cc313756dbf331b015b1466d2189fb77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8eed41d29ac8bd9d8dc6c71352e006278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed20b280229b6649df8abbb2aab635e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4426a740c5e32b97a17f222020e8997680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06915b9eebafa330183fd7896c86673481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836bb74ea9a5e8093744ebbf91ffc1f382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317da7beafe719b2343dd4f9ec7467b383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ee4b59ec3588b43a04a53c115ea08f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6b9d3dc086fd28ecde2d6023a56a6a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769b63c82bc2fe791c90b66cfec1420a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e74d7ad2637492467fa5d1017379ec87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91700d171013e995a9976f08c0bfba5488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e186da4c5591d4c318d445451c38fce89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5104a6d2e8c09ec485f73f70bea77d3290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83fe74b7825611c4f345b7e9c2962a991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07408571e9a2fdb5ab4d61f76f76f0de92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4ed16091a4c5fcdd7cd94fd9550faf93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263f253b60f35b62f26fd2060ed9f86394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e940d18506dfdc723fac949a880b342695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd954264fe1da59432fbb6e4ec3b76c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772165f80d951d9e06da0fed40b4333297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaed52f7f560aefe40f951012bd9227c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79dc1b80f3c017f538e13d27feef7e0799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc01edb30987bf7bb94c86d5471cfbf100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a3dbf695c0ecc44792835e707623e0101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62ebdf66625628d725aaee0195eeca0102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039ec6f37764bd7d3a0098d7c37b2d00103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8abfcaf91d9951da3fa7a25815eafb104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb8d754c457f5e37e6a6f40756a3015105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae644ce04b19f0f41d556ab13f74e7d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6f9caf02d0ae0aadae55a55ea89e49107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959f57a30c157f7ed81cb4d535a42266108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ba0e0b19ba4664c7e644a491d5d71f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cf7df0cebebee43e60f152971bcd2f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b30de376aa1a4b9e94708df8fd0922111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555f0b9c259b3402b4fee2cdde5a35e2112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14c68f3a66f5ade0c735bfdfec3d6ed113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2161adcdb27c38f8d8c15b6f0ba7db5f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ac4d1e5bd865d5abc98e0f9c89d239115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa92e216f446eeced32d0c99f4e2124116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8c29511faf7586b3a7122edfa5bbc8117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263336cf87729b6239c33ef531d8fbb9118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527e67c541a1d15246c90a26c2d5167b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbed92fec3650302298a73f1ba66333120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a041249071fa5c3a626b2c2063d41e69121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf8fa0dcbcc4e1a2565df43023034e2122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0661822bc0ec633188011b3ad2d78d32123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a56ef44546347a22f195dbfca50640124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada8d02e8342dd77625a011e531ab165125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec89ec7124613221dc042e6ffe40be9e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73dde77f0223369c4b321a4c2fdcf516127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a9fbae075c6a8e6ad0014e6f292438128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88ea70f6b7ef8c8030c858a36ab9e8e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07267e6ff0a6fbae3b86de8112b492c8130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63861668ad9437292b83bbb159737300131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4adc0ae50ab921cb958f7a3a04d6d474132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977b7b99aaf63f088bf6545ba28a3aaf133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e45992de8ba0701808735caab7255f1134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e771d2a8282bba671898c6ad35772308135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782f0b9faeee9c4bfe3b2e1cd6c6ccf3136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4aa09424fd938e1ab9ad118f92f57b137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1aef4e199ac721f019c6cf8deb57a4138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109d1a7a47f43d6d6833dae0c5f46159139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be4e6d7a934616cbba499963e7bc943140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223a96e41a5a0ebd7c69887a8a975984141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a7e2c9f18af1a6e4e83a85ab6ed9d0142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be3488da64dbf6a8b2cdaf9ff3d04ba143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2711d1bfa2c9f8e8b10ed1a5912b4951144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c45e4481477222882099a9da1af484145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6826bd0d5da6c636aa970fb612f8b75c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acb2d3328b80ee3b481ebecc7be2e89147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6939064aab2e5bf3453152f93c8f9f13148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ccd5f866d6a58e95c0afbfdc7d8b2c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af11103bea1c4bdf31369580c7f20bb150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62426fc5f623ed3b681a240324914488151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132c37b7b7adeae62007401718af5253152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c997920b410b7b2bcc4e1b2e2f047493153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e879055e40f46f2850730f8d7d9f411b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e24fb3d2866e9ab35f304cf0262446155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3120aa8fbc6bd352373060186c8f733e156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0aa98bcb2b1fe678b53731bc62c2f42157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b96bea36d008fce4791ba1b9abb0a4158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3882f4b8300f1d9d69b896242ae75d3f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d8df85d0a741330318eaa4c9442e53160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0708a22cc71aa98c3de847b789e71dd161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50f36a5c7d1b90172108b359be99d36162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50677fdc2b6e30400e9b8c8cc514de20163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787feadc54275338800f8ab768f661c5164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d2d6f2ac33d0de5e89014e79e53daa165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336fb213330444cc48a546e8ff9d381d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3796b337f946702d1ce3511421a0ef167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668976f37daabb43dcb4ebb0eac8640b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a8046479b462a4c3befbce715e8ae3169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3241b31d040421028946a3bde71aa171170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7af3f84cefcf39f6fc44fbee2ca3c3b171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09839967273020c8bbef60b87428c025172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a1b5a9c829ec30ac4a49301938ceab173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0c0692e343d242b73bc46229b405e6174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e1e56a4c5db5e484bc062ba807d336175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b5e85daf9c3d91d2866bb10ffcc316176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61522ad366f1922fbd20dcca27544351177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efd192e1fd18621899867dffec8cfdd178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3276d4772dc6bebb3c31873504975305179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec1666100677cfd9a9f039feeb2360b180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e5fbc84752b5c20cc5598891ab4e9e181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da49e60748eb0c5fc6aafbc943426963182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20b980dd5a1b9c948407fa0bcbe674f183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208119f78676e515503327e6152484f2184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2256069e5259ed62cf7a676e8e17ac62185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26228f7349a627baa6ae96d28502e252186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5490c9f4ed2d55264a7333652092a18187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6530aa21091369ec9a41f3e76cceaca188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16144c927be4504a21b31cbb214d457e189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8f23e5887a1d67a92db6927a1df2e2190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e03f933c2b09a75833de8e0516e89b9191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c390c5407d4f43112ea0fe9b4263ada192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea9cbe7acee4e95acc668479d9ee534193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623a6b7a2898fd52ba238c854e8d06ec194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066c1ea9962b4c8538d23a791c09dcbf195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e1746215766067488b27c24765fdc4196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f470b4d5e2f7ce4174a80cb21eccad197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7dfc4f30b3373788aeb9bc968d65290198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c917cd98b08d933c727776684e2e541a199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8647feaf40752dfc6b58da1529e826200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516fa78f3d99f76f306b4d6a9787c70f201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70dbfa1199537f41e452a49f01facf98202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71e18a1cfa87cfd29bb99fbabc26508203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c86a53f601a1f4f73852df244a48c3204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3836f1ad833c6b9a6b5e128cad561a15205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a09e948ea9a73bd928af545d843154206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b3eed34aaf6d6b0f802bf5113bd442207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbc7e060ebb24c30e034608999e9a88208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56a69f1f06072f662f9d70379ec53c6209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c303235aa8a072120bea0ca1753f38210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd3811c246de5d3fb932dcc56434bf5211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177ee6a2a6328ffc68cf21ce304cc75b212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f06f8553a446b29aeeab06238afb54213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e2f35357c97b0880f54fa0a426fb64214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd4a613c08bfd1a12ca9a95ab78be6d215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf9289197569912b6d221c8b0adc156216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d0956bac3394168084b2c4cd3ceb14217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b23247431c092b7b9288bb22e81e04a218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d071a7a0dd3a09a9ca8eb5effdc5ed9f219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083701df9c9f52b6abf94e82117599da220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e06237f71cca405d2fef5c8c039e89c221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2149c2caf3e638d1593e51f6bd33ff3c222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230db47cdab443af2d22d98e7dafd63c223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da6bbde3a12853a6938f59f2439bec0224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59436fbb052105f96243f99ef94f5826225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b3237ec3b9792e8ea35dc5932d2f9f226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c37c3c998a19aa83dbd408c16ed6b85227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797fcc73a0ed6cdafa3eeef79e8a607d228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab93e9a918b596fd8130b061110dafe229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfcdd2254ff8d10f7c4980072714b47230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545668a06a70031d56a4e07f9c30f485231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d3bfa45e9c538050bfd5d382a096b6232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15dbce677ef8ba379c44f7f97ab1dbc3233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a294d6007d309c2caecd68de7caef40234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f29214122b1b1c594bd82a1bbb2aa9235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d04c2fec80ca9417f12dd35ea076f6236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402f6cbbcc498d11011bc590a1b7d0c3237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4fe1c3860b7b786d320c49943ffe4a238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4fbfdb00010db574783c41d067d78a239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fdf1a9e8341adc32ef03159597f34d240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa16b7e956a70b36497b372128c95fb241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fef2633124cfc8e6fd09693c8de64b242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2077e0979d2fe1f6d92b9877071953b243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9921db76321780603dab5cb0bc3874c244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5c62913ac615575f78c123345ff02e245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fae300bd440073bb8e1edeb4a258d61246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19ce00120dd170f8a26f5a68738160d247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2cf25519f5f1bc7cd0dd87b5a30bd2248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb72044d0d0032bea148509c93b507a5249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d244e53179380a528379e0637094bdb250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee35f795ddbbe648ca19dfdaca9db205251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403a185354299df2df7c8bf5e8504fde252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8692326dbb3fcf69a71963610606d10a253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6535ce18f8e821cd1e590f4cda8f5d29254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb072f368d7eac58a5173b440ec06161255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b73a00252b8e0f337ec799edb0cb33256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c787c1ea22aec8d807778c10c55abb257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879b677b158136b60fb9f51099d7f1a9258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61757ba9a1145cb32b794faf4231da2259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630b819d0968ef1d5c5d99204df52483260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2ac78f0d10debeab1c4c138754c1f0261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef95a82b7426f1477cc9562508f4995262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ef62c9eee8427e039b492cc84b7335263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950bf9cba9e7a04e7857c5cf29f7b055264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cc63eb286a96441e6da2c3ef38d0ad265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d013dddea75c3fffc9a70c018e70b08266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44e87e9a7cb83bc1855b3aec50127aa267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d05aa2d7f34164b6f7f514f8432a1e5268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522732761da0f6931f900c78f832938a269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8764fbabb8546805b7ea5cef6a38fc38270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8938bf25e6cb1d6e1eb0ced7d490e52271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acb5e0c58a767b0bdfc6a7fe3ddbf5b272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778c3ddea198db5b6ae0bd09b72e32df273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e5d2d2c76dccb22370bc6c38e46eaa274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad2916067db95d5caa647a5aff56f39275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c2ac25e73fe2a4b888a8191f5058c9276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05cbcf604025af7a587954bced00da9277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea586a5cbd7c3341c6f9b46c28674b14278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5361e6e865f21f5d00da813da9a344b9279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fffac607e5026321365418e41a55d2280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5026c2b35c5fe3a883de30e1416faf43281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd51da6d1043329146b7b84c38f1f6cc282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9711fff62a06f07fa9a6db9938ccdffb283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d657b9d6b9354aea86532a408f20b20e284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8783066aa6876d55db8827de9a9e9fc285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742eec11520dc1481af0f649332b3bf8286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0580724152e5f26040fc087683b510ef287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a734c77dca876dd7e90a843c45a2571f288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7315892046e9098625781e332b8ac0f7289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42392b61e3d8483f52274f63f0202192290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c863d74de6b7b133c75db1bc97cb0e291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac073d72bc4e0582b543447fa6bbaf98292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fd7b6fd641c58ff651f22f5cc79742293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a077e4c52a8d1bfb53b0bf845aa042294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38db7bb5db12d08c2c62f6281b230ef0295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e9215d1e3b0753549e9821ab138645296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfb91a8588c67cfb72bc7c890758e24297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce18800130d2a7395a3b98724d43db3c298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5304afd5ae93929497f68f4d94a630a4299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f28d467ba8f98c2ffbf0bb6c29fe40300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b511875e4a0a8907ee71cb0e55bbbc2301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889deb1edc321573463071c0db0bf644302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8b45ff2179bf7a30133aac9132714a303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5777f39da79204f3ee3c562d315fca03304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fa7f15129af17201772d635bc3cf5c305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b984d4b5e694b5e7eef01ce311ce9b5a306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb3042a3e2be37f5206e203d911bda5307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f5515720e5008e1ea6a214027f7ab5308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4fdbdbe14db168250153d1f29730d1309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb959d2ef6da9461cc2102562b195806310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4eaeae89aafe8b75e04d0a697decdb311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cafd510b153bffd14b3d5028bf26b03312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55c5d0e95d81a421d9d3c94539d82fe313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc7e84c176b6f2fc3b301c9790b443c314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e56b5469c53fffe35dbb6cc348cb250315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6c2c8fdb0b1d7fb60749555c638eb9316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c43d53df420a4a62ffa6313352bd8b6317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdeb06f7ddc3979061de244474d623ad318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1daf91785f6bddcc7a0a092effcbf786319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79caf046dca802ec11fc63e39036639e320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a390b141c5d5a41ca01a557362274c67321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e1ac9aa2af42d465737002dd08a871322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3316fca162d96773d74ed99434493428323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf7dc16d41bd277e654f3028d17e24c324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e078a22984fe42400179f710b6994e325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d704b71e2769e78873c680204a701d31326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bf61f7a345bf5d8caf38028dfd4de4327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f5b0e78a0ac54d1ebfbdb7329f1075328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4239066750c25f45187794e647e4800329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562b1590a5057f5aa3fe72b0c6c3bb64330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04260800de2ce2228c8ee6e22e8b94a4331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15631f8e83db4940bc69fd881e2e904332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ea01d0f68a65134882dce6e0ab0080333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a39afcf8abf1bb201608db197961436334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6e80e3bbb708eaa847519d08878225335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7604720e81fd6bb7fca9308e668315d336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d6793db42c6630ba939f407e0a64f0337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc59d02bd19e8b56d32d99a056a31734338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a3c62fa26203e0d1ae3234c25c90c0339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfbd146e53f4c2699966b0a0e432c02340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41ff1331742b2f3da47948d41ff62c6341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fa767f57f5128bb1ae58b4b853bc31342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577f0daf89b53422bee30d0600ba8939343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabe552186245e5c4224a0f160d263a7344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138edf806b45d3ad0fc1566d238e9cb4345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1897d65cd172749108de83920861d9346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a187e52aa6a8cba6cd417e2896c3fe347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f224ed6466dd09db977319d4a996d635348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92469ba756e1f2fd977824d228757c6f349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec44f7aa5972bc945a0fd6285e5c9da6350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c15e5ab4242d3b303b5b9fc52ffd9f351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedab6dbfa008eb2d975f538a688d427352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57caad5481cf284615dd641b860bc2fa353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d4606f7ac82387417d7b0008fc3eab354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8db4dc5c077412a46ca22b248d67a38355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aacfb48719b70e6d639978f16052dd9356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913a9c9cf75a73b2fa19a0c94b32749e357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9cc5be5d82eb49dd00bf041cae6061358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07f928b24dd548c71bb21bfb1f9044a359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a2b5d0ed32f41e41372d2e5a808e16360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d46334ce442bd0dcc30bee3eab5f16361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e438182bc5441b26c346d625448d25c362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81af1de3ee38a033502c2eabaeb12d74363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f68e5d7e5326b20001e0be1857c849364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d41348717d99a1b645515d8eb82c16d365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2ead1931c8a3c2277e8ee4bef8a043366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63278dadc6417f9ef3d566ac5ec5e55b367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41719d41dd61c24a531aeb0d2ba0604d368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9d9454bf62e1bf28430a0200db6ea4369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a83cf933908d0692653a0b91a6ecfc370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8dbf53c79aa1facc1a5d71099e57189371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f9d7931f987f9595ec18c5380a72e4372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda5a99d6cd1a3ee082f039ff3a4b47d373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20f8bf5d1cd31fff74e8d62eacbcb96374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf5d02dcc2dd96f09def5ced9e3c3c0375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee3f3b8cb18a0dd8c10feed5839730d376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9a5347bae0607679a827265b878b3d377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c7684b80f02b198a09230108605357378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cde0b592847fab361d1e9a11e86924379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926154e898d385eef32ead1e26b9c56b380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518fc69cfcd3a0d4a7ac5a72596c00ff381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c34e4f74495fccd8b3fcd868f25f87382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88599bb6052f17fa0498faf2a88258c4383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fcf71a8f494a741633e6bd0f638620384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e124448d2e4e222d6f97bf307f111463385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5537c7ae2dee90f256946b580d31f98e386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e69cfe5afaa8c06625708532a5bf3d387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5d34dc94af67c07166b8ad51051edf388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30e8bdf620cd7707fda45a24ba38c1a389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7392b3fd72e496ad89690765bdcbf0390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55d19859592a37cd61cc1647cdc63c1391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f268dc75364f65b965d96d2616c5a81d392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4997a36952a16db2fb96ba1642ec9b35393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94642fac030fccd34561ea53a80d7a8394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a40ff448823321c91a4b4567cf23df3395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a424b7e59a7a95e2a68ff2d79274b70396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f10df48a5b1151b216a6a8ceaf0f87397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985506a6aa446cac9f66855940f878a0398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a7511236dcdbf80b07aa07826a25f9399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af514400d5ca7df152399e1b4368ce3b400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e93dcfefcefa7224d9fcb3f40e3e921401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660dce9b50394cdf6e9c277bc6754964402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224422e966d71a2922a4362341c06514403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e4cfcda61c85f9e72ecbf5d66907a6404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63112f8fc5879f9f94a4a4877b70232f405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf67c226e74cdd75d0d1ef414504abe406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a6eec77e8f92bef12ceb5390f40464407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ff4f4d8831e265f5634a4e7c315e61408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2527c183c4cdc6a6f652b4b2b1181978409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a075dce5d85421b08a8429c89b2e14410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8364122218a8c6699a6c2ea608c3fee411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e518ff051fe789f855cbbdfdd7fc5119412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8578360b8a99e743a6de9d00878af9413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ab605b5221250888329d601257af5a414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a666ce71e03de86d741876db21b932f6415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3147ba6c1139bace71942290baed03416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ae639f6eb0054d1fbdf8c6dc1fc969417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5fe9e883ee5b500321b07500260eb1418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89071d9ded933a4a39735a6ca27dbdc7419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fe7379f711d04941b972ce4477cce7420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f277248e3edce1b7379cf4acfbcf071421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fe591d4133d48d62c867f914a07cc2422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b39d419d5e10ba20f24f872b2d9db0423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64aac0323756b76184795d9b5aef269e424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205851b7471d0e2e429ba58091d93738425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1266416ffbc1336d804b33ffb62f378b426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdda2e7fa90f43c2cc5d06f3d5942b2c427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11322674134152c528172c85d8d6f626428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e102faca38c66e31564881a2f0aa2300429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cc271d0ea0d9cb3f2c0e9af1284ed9430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd422a2d9cc0ec20d1ed2e66d108cb6e431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0844ff54f7aca1a948bb265ac8945b432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bee96a142ceeaa6d5a7e80721952b31433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a752242d1198f0354947ccdc65e35842434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d663effe9408b0b18ef0ef1bf84caa76435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e4c295d9cdfc283ea9b91aa2057155436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e573af7a22014dec8fc0a8769ffa98a437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdb3e1b47a578e34e5d452d959a4a18438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b386a6da66ffa05120b3618b7458f0439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddaaba779f97941e5f45d0489502c9d440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4dd78fc3494cc0e3853f5d6c073e87a441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3f4bb746157068e07c80fe3c06f783442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdf6017155a0315d7c95a503fc774f6443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5861f90708e3c2706435c273d97fbb6444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96fc95cf2745fc323f496b7ca1b240d445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6625e1360be2ca44029921a646d92ea446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0030dfc3564b6fa0fbd86d53e536c1d0447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba43662d5fdc7d8bd963cab4cfb4c96448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b38419d55186100926eff0c2b4cb46449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99736e78546c5db2b2d64f98e151ab6a450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dba7e3561ab111da53ec40c7df441a0451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fed44bfd3a80c123656270d640b12b4452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fdca60bea117af6636d54269ce9b9c453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12abc057ad473fc10a7d7abbf0396b7454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73a4f387f17074f9ab1c0d3ba4ba46a455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28eb343e9f1bac3378b7f8ef18c598f4456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3494dabd21dcbd49d02f6df6293d245d457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac4af04fe17d7d29636016fe9200f86458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a1e0d59c4c03df979b3e7128a3959c459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95a0b7c1e201010a0b86e8c3639fae4460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767837863dccf407995e6dcdee0feaaf461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38a21119b3f428b96308f85ff3ad569462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80535065b81682bea8259c39e913578463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708dc164fb5a4a77fe5a4cd17af9027f464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c341def64d0bc0f38fdb53614c43e41465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ece346c703b2760aabb02a13107d929466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1602b9042c23115077f764a05f4a302467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df09427676671b9d5082871f887aac0468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcbd46e8ec6d19c2143ddf0c73bf621469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e9138ddef1f62f392f4ac819761308470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5755dfeeb51157495cd1850d0eb998471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca9db2067b3e6ba79cbd975ad6b87c3472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f44fb42973ecf19dca35346c9beac7473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813430ea3783db29e36b5fc12a5e38ce474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d0e0ffc1d9de13c331d685463e3b3a475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529a8aec6821e5f28b95be1a5ecac907476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf2631e1229c5cb64dac24bf099141f477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81634fa29a9f8768010b041841c38171478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e256aa4a58e1b8243a57ec91f021575479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efaf677ba29732dfa7b1590c252933e480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c12ef157fb31fb18d64524d911d022d481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf08ce641fff5c7298bcd15c536466b8482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d631d50d58b2d1714faf83eb34b221d483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b59e87d28fc3509e64c12374cd0f2d5484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd3dc4d54fb9b8cd0e5bb7186dfbbf8485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921ee656b66f340d1768cc475cdb8a77486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bf770d5315acee78a450cc6ea0d26e487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43028ee8d6771f5e54da0532de6a334f488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e275cabd270c24b0af1c9c5f0477619489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4dea556122bb89dac3f8e49a54ab5a490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d96f96c9890a2821095519ea25ad12491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cb789ddf684ba3525bfc0a8ece333e492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d92c022b4d8700e45e7dc725775a10493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169384fea59a5b0a7b260b2a60db3abf494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66b7a1d36ce1f312aba4d45309076be495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdef25719794858209579955b34989d9496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1a13aa561e4ea3773c163a483251b5497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefe3fe522948001dda1637e06a76d67498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20aff1fb2a99444aa034cac089bb01e5499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bedc10a978df107a2ac5b7f86b400cc500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b68187b81a3658769a9b009ec579dd501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0f982b540f059ef2339be385408faa502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962c60d3b1c19319e0ef154edf767507503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc4d8c4b4998526743f3e308d671664504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f358f1d88d2381b485c1d3089a02f3505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a41919c0926deaa83b5a17528bb140506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cea8303c6bc9693038f6b428a1885b8507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0791cf1e63f955a99b0ee13849ed6e1508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269322b6fb30d1fc5a803b7f3b233454509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf094df847ff922c2a6572a40dc093b510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f086bdff5dfe991320dd00a5d39322511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094a976376deb277433c4efce66fc2ad512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2442a04dc901297daefe1f744aad39fc513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03861b61b329fdf62a88837be5cf270c514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830be583ada7194a94ce53f0f16113ae515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1f5dc5166d6f81c70aaa98bfa7238d516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30b797091b1981e9709abf3212813a4517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f9fb188ef48c41ef402f034d4103d0518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633421e7288d7fdc86cd585bb49447ca519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c3eeadbaf14c40ed6f8366ce2bfc4c520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005905ffe8aa12021d48e1b75cd091e0521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b01fc91f0d8343acece842bc1a541c522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d36add4097638bf578f6ce5919fed1523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de90091dd01fbfc77a23bd70b9c805de524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3331c07f064c3fc14b7d55bbd4f4ab22525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d2b2f3249dd823f5f2409939a7c7ce526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4182be208af67cfbeb3eb120e320069f527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ad5dbc8c0d6b3d29f82ec4e5cffd17528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecdd559aeddc0ba12c392e6266c2268529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4a85f865527986a068cdfb1a747125530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481fb66edb65f7022a561844c9f5aca3531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b748a92e215a83c415e85b4a9a416b29532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff9353ae711082d01b0f7618e06a480533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe31751c2cc131a39a2c78245cd96c9534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470f6ffc09b9b90e98299b8f8d696939535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7490877f10c5b835c56305d0ab82c47e536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f5e55bb0f60a221d99653dbcae22c9537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea23578a0245d8c254b7eca14333b89a538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d5d9d6ef9625d317f3afadf70f48f7539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f587cd973c44e840b55333f614cf82f7540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2facfcd99e14c425650bc80a7800aeb541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf4773b6e5299774a67f3a4b57342c0542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da355c6c02f25e342b8a254a425bfadd543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81257312e8d37e160dc2cefa4785c910544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106d9f08b617f2419f5b6dbf49086ca9545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4afbf6947bb017beb405a922b120e7546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a731824579cfb190a6d8b13123a15060547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0972ee40a38c0805666df978681a9d36548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eef4f7804aaba7e5ab78fae3594fbdd549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e540ff972ca8b41ccfed7baeff2fb71550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cebf356c75d12a4a6367b3622118bc5551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbc55b2572bf72a2536fc24d9071cd0552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56f24f331ae478bf16dcec4dcc0af8e553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ec17e5f8bb5429bf5cb5aeea55fb50554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6da9bf6ca75a491601206021c8bdcc5555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e96d8e33c3b6214b3f4afdb5653784f556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90d4552aed2dea30702e9d956aceec4557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c222039a0a6f0eb8f84a6dddf44f18558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4d70cfe0854934274db0abe8171117559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e8e8cb40b9b8c2cf9ebd7767e12762560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f883b1fcd6064350e25cdd0ff2f27c561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a17139677c3b79e6842686f674027b7562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d14b8f5dffa103c217e4de1af3f7f42563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553709c0a3507bbdff00605b5d8de5c9564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a32a128fa037f949fe440b91e32f6e565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01614a31949fc72020522a8e609b760c566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5d672d27d0b032c6cea21128716a2f567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727cdc5c2b14c7817b842852d2ad9a32568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dba6e6db3ede2820153a761f378971d569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920a45371b936d61019a88fda2fdf707570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681057c7308658fd1a42b7d7e3c4fbd8571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e808b9fb1e094d8e7dff769dcec7812b572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc0eddc024bfecd537598b87bc5b364573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76e473befd608f65facb70f37ce0e3d574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb1f070bec7e6835d689bb8c94e9f2c575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c72cf23d3b7c2625f90890f909b25d3576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c94f90188f3e3772a8976b823100887577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05819047eebf7cbcf9b0323a13967771578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2f93ebc20baa6b2337c1b241950861579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c41dfae19b79c6e99be9b3ff597e24580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646ee1e751ab6a7fde20ccfdc5f69a35581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5db7a98c4b95f1b09abb8f5cc6fe699582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a07ce8a536f08e4000186a5c1bd4a3583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95014f9984c627bd93fe2a255d32ce34584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75ca570b4ca8391780368d507aea773585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb1d60a31f5ffd436c022643bdb10a5586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de808033871701f87481c2a5ef3f1569587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe96de569e1ef5ed0ba8ff3c9b798b3a588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af426f2dee80d7fad5ec0fa72506df2589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83539ce2b0f9749209dd75764e20f8fa590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0e4551d37060d89c20a89fc10c6f7c591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c9f02561ad235a8602266ec50a5780592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7dafda4edf6841c4caa7b2802e1e02593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048d8b6eba3d2e3592e840ba67ca6834594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a38af667150deb38e0beeab81c92c0595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a8f8a689d0f85cedff5715ede26942596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cb67f4e8ea690d2a891e23a10a779a597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752cd996d0b819f804d6503815d37567598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2611fdb2c49773bfa9024e793757e53599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431fb8f193051df80e1195ff91e1f068600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b182d4260dd26c702747960e6de0bc601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a62a03fbec3e04ea5d73a0f60a0ae29602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fb91d5ad0ca5225eb33f3444eeb483603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7d47257d396084889cf8c2c35d17e5604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c9b4fd129de231601f00c89bc8e7d4605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62879830a51b83074b809b4c3a7cac95606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5014e81ea99872f4a9fd76d00fd436f6607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1563a52e5512717de240e945d0366ff608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbd08b2edd35db6a1e85099a14d6551609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c42d4f771a5bd631dc78c2696b83c3610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c07d7703b1156d8feb215f7e37753f611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431cd3001749a14dba24f8e370f6d05b612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f80abb440eb34edb1eed7a154c9c51613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fcadb429ef5813c173e52058fe9a25614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9362fdbe21fdfe3ee0a70721f16299615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853c31be89b2dad1b26c4599957729ce616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ccb339d6aa5477827ad86539eaef0a617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51979e5436582fa6e16e5599d429d4d618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e632df278f79dd80305efe87ed97eb0b619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3db129d5e7879e422236089a4b35789620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c185dcc7f275e5bf842758a44fddc42b621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb6ab85de9985eea1a813eae95c357a622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a3c5d58648670af4e35e1a785b4096623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f39964485032180b6407bb630c04668624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8594fba7a3a32a20429b2dd1ddb4c8b4625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b895d8ef9dab45ac57068e2149dd1ed626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b78c95d46592fd2153f1e47c7c5260627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532746688b8c8da2dc45e621ecb235e5628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd3ea51447c974b9fb1782ee0a982aa629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30339e34b47403fe5be97c78bdafd504630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac7db8e2075f429d67fbff0ec0cc222631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b421e84083ab40eb0383266390e5fba632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cd5b96601219c567e756f36ce86326633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee98c1bd775cba7b13785a89e5524900634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8db58b60c2202fca4c81e6c3f05ce2635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7647930755e4a9c0adc5362d3bf6108636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b410f14a9a7879e34769c5e6d62416637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7b4014c570c86fba2e709cce55aa5d638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4ce43b58a6be5d252670214fbdc3e1639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacf52fa2ef92ada9705a74dcce63ae8640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd78e34782d5ef37a386eec1e999b3d641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd176c3abdb24181c0a151422ad0cb69642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ad4d96cc30bc25b74cedaaab8b9769643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179f248795d3c0232d95ff10d45b02d6644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf71db9bdb43a4b6f82bd680a47762f5645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392cfda7856804311f0d0deb4a369293646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0942d928d80cf227a8b75088558e27b9647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec81c70fa1a49807453e252149845ffa648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0642562b62b9de9604e05c2e7d9bc88649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb4b75b6e6e70d6c477cd6ca460e5c1650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e873a7ff047e03140cc922955a4d10651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882dda2ddb2aa92441ac9f303cb6bcd3652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575abb84e7a615042aafde80348bc902653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84045c50525410cb669ea324ffcd1ae654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d243a13a86b443be2779a0734f63c72655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9733d6bb6886b19f0e7002d0231346656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167bbe323177a73a37dd945231b5c71e657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70db61483e82f4300687424080cc203658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5232f80650c9250b2f7dc437edb1203659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365df58ebf8e948010601f6e5e8884de660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bb9cda0f77f6d2a366886619fb2941661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed55a34711deaca9123d741b3b2ba9d2662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875f6e5a5a1bd12091b8aadfa19afcca663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5de1df4b44a7ebba00cf1414b453cd664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a322bc9498d0fa3a165528ecd0ed9427665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d81d1f4157dd85128469cc63ab75ed666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6962d4aead2c502c82a7293d104f93a1667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06f44c633ff9e497081954676fb64bd668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61daceaea6485f6c21f840b9c548a6e3669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0f96ff03e47d6fa1b358f30d14a4c8670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf7cc88c3adbedb240bb2625614b091671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eee89759b040b2ffc9da0432dfa6e37672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869f0718b17c78c63d332faa4344b268673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0463159dbf2b24d3792eab94281a38b7674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d5094a7d0996e20c6109919db37cd5675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1487b07bdba74c3e1dedde632b90ad676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecca393b0fea900b046bc524603d3134677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b347ba32d1c92771015efd90340735a678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9773e1a52b1bf9d16ee5c50da4b6b5f9679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a14a920f8719a1644ae4a69c6e6df03680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee561a940bbbe61bbde5eb91d3c10fc681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13966ec1596da64083bc87d410c938e1682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd56c093c0d3a05d07c34f62dc6a468e683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b94dda61554f897532f177076558a72684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f72644bd9cefec3f9662fe45918526b685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afe80b2249cd92e2d7573fdcee051ee686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8ab3d5bc02a094cb453504ae8109b9687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b1d75507af1b4e87ecc959edb0987e688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927e1667f4b87fd1fc5a0e3db7e16c4a689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77a534866a37ca7a470e59c68214192690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae68c1b04b71e10202b0e7eec81de1c691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98ab8e9ace2e4b60f31dc79b0d03b8d692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c1c6e4871408baa1bb627c0d655780693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ca11f37a16e4d15cbace48fb977dea694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4af5f03892a18a88e5c6c817c84ed1695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a951dd61d9850bcd6f1ece21dc75ae6696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af497d3016b4a8afefa8549c76a30f85697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3daefb2cb8343c40b8b3db36dd613081698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ba170f653eaea9de008baeefbae575699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11634d73ebef9591193ab385c9a7538d700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8c5d981731ce1fb714a35a71227a14701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee58b74e4aedf9d8e3c5e8fcb233bf55702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccf6af0a0ba5b0ded731f664e88c039703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ae846cc743152986a18ab90f801fbc704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5dc9283fd9d04a2837fe0c13f4e925e705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd205b3353fbdf5205e6d867a94e9e8e706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cd356253ac6b543ed92f214b68ed6a707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9403ab083eecd09e8203af9a78a87201708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341bd8dfa70f80d13b81197fd73d23de709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ef0faf15c01940727ae91216a77132710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b148d824c09ff16f04e3e6ae8b5e1f711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c176577f746ac9f229b5c7dc1aa36577712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873cc4574212580db0e1e800f1d6b026713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cef348e77505b5ebdc84a156dbf3f1714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e296aac4a11cabd08e09a344c20192ab715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f9607a3609421dd2a83bd96bd66d48716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5cdca6b7731335b66e2fb52e8fe3c2717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd1fde62c5dc8ae4fc1c280a195f3d0718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a043a746a4f1bb2305f48c8992f15768719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bde26efe6cd3823c9e891e79b00e60f720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee413892b10cc62f2a2e173643a6d59721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757c49143f6a1777dc69c8451d26c74c722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1aa8267cd1ff311dbd81cac2c642fa723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d1def83ee16884a84a120cf80ce835724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f14c31a01c93076581be7bd8b9ea15725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812e6e49fca494b1d5fed248ee8399d1726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e370e13e9a93480476bd71268c6f041727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc85379fea3211166a7d63716b389f5e728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582230751f49b98727773b5eaa278873729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c796eeddfeec09441cf9dcda39fbf1730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8ac3dd644ca910a5e9b2663a2ac610731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff19d53e2640107c9987dc55aab56271732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df8d824d16c2969dd3530e9c4916c2f733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e618513c6ba89ace7bc26062cabd6bc734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe073be642ed59355913f15ce71980d735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d73bb0d14e5654d93c9d84027c04b7736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eff2047cb6d8ed5adf013d05f0b92ff737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a53ef1a7951ba2ae572cb97e3b0bdb738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc31c83ae7f2168703ce5e8f8d7c4f92739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ea732ad68570f42d08f1bb4e78117c740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada012fd3b877bedb26681ed7d741baa741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da3faa8e19f8f43a99edde0a475e9df742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86af29ef86fea0f5a383e111361f91d743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a80edb7794eaa41424ce92f6e8b8e4c744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ef7da964d059264476f053f2854f2a745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf9006d9ee86c789d39ee96e2281a5c746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2d859712f0c9bcb2482af14d7df629747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c72d940e5a45c7a3934a7d79870727748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402eab9fd3bc30187b5ae1c4d02be569749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cac12651ed062707140e8649e9a47c750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc4a5802db912402dd399412406bb68751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca2198e558e1b93e15ee546c2b3a153752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecfca592d0c7fbd378e7749850ac87c753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665e90b82e995961532ac851c9d3f34c754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59aa8d4432687f68810fce31c8cf3d3d755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79858dd9887e5011f03a9d5c6041dc4f756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7d94dfc2903229cb654b3f639484c3757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851ab460246b0a9d1eca0729d2d2eb23758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3300c06a5691f466bbe241ef23fe8931759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be08e07ad47ea895f6d2ccdcb24710851.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f9deddd792687f61e67d014fd888772.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2eb8b22233a31fbf27655a6d84ee553.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10046a4a156d1f6458b52df38d99a9f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647af7e0a09667a3d51d4aabb9b2577b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f70df266edc0d8b3230ecf091efc1a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec688b8d338cada61314ed090aaf1f007.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ff5f5e26a1ef61d6240874b73a05658.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4fa8a34f5ddef7932edeea08c4a0a19.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c2831147de604d1b659dabcf48c8b910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812f72017fa2af46418f93cd600e001111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e381b64fcc1225b9c7b5dd5559b58412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614b445c5a1589628033bafbf7fcdf9913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1606a4650524ce7250205545d8c50914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cad989cb1a3561487446235e6fce8615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b884c0b2af180c9c7c0bd6863ddeac8216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db4082becb71c1ecef9beda6fd3c0f517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4134a29fe0924ca489e36d66d80f41f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d337b066acb422f7247b0323a85e95de19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca063a3fba7094290e4a0a20fbc512320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d62ba36cdc35c48b061d43324f73d521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29857545ed4dd9a66a88db4cd18132ec22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c4bcf92feba546e6fee329d79d943e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cb69d0795de6811947a501d1f9cf9824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa478ca20805adb2ac0e069f7ae5ab225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347a6deaffcb249688fd370b36d5402f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5c4231c37ac94fbc67a9b90b92fd7b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea85b1d137325ea74781cfc9eca2837528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3e53ab9e60e02ff03e8ab35eb5735729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a107d000a4ef355f2fe84cd82b3a55230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded5fce6f0c8a9dcccc6ef5485286db631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf477f1030fd4847b113a17048180b932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c6dac03bb2742238959de51a11980433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e88113df9358a2099f409e25ecd795634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccacc7926963ec6015ffe993cc250da35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245af36caf9a53bae193625d0ad98f2036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7989cf538d0ece79f47a6ee8d9f8188d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bac8949ae7adb786fc887fb8454323838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681573cf312d2a8f7fb4e9cb91dec48e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b26311c61056957fa26b422df75119940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97e9a51e2febae9cba738f315c4e37e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cbf1ad68b3b4ec91fef871f3c2b62f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0993d5407aaf3f46b67f5f48b8fbf76143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b175042ec76da5a9a7bf03c8118f13544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8690fda84d607e14ec3b8e93ce46b0745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d34bea130f42ddfccf38dfd9b8996346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0e6b28cbd27f44707c4f56f4d2b3d547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a428878448e015f0ec93b71aaf0778448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8b57609a7d5ddc602f3657900b172649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c900b903799c2574f0f098ede382ce050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ebc087b1a589fc8324e4ce95bde04351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16b8bed934031ebbbc9dff44ca3eb6052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a7f8a4046ef8406c702303f06553b053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90b6bfcf35e9e66066d929a97e351dd54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d01880254ef0ca598c8b0fa69329b155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624dcdd892245c99fc8676371edacb8e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10f990e13dddefb419bd1a85b9f3ccf57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c28faf0f7ca7f1308aff16e0deb379558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe0b25ac87d7e6d6f8220cd4c1d2e8e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2628a925a9cc8cb3cd2999db2c50a63c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20a51d1a7f69c2240a208a34db5348c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f3ad9f1ae59333383bf03b31fa474862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43553f14e19c9ae8a30dd97d6ab08d1863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1157a50a61ff6d6a58756ed22104461764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c92624768d9c0ac5691c837135668a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034dfb4c6e696a8641b77e85fd0f20f266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5d3bc712221c6d2039261ee4ec424f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50218a4458f166bfd79756a1d4af383f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e15b0bf885d83d19c82cabf4c500c6669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c209987cd44231f23b1b49f11cc1111170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f3c161075caa668c2c99cdbabd010371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cfd4a166365e1af1bb3be47d2c127672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee98dbb70c54572e400d08e095a1f7173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b25a23cbe3fe218009445615e0b18c874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956f054720ac5bbc0d77c5fd98648f0f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85efae8131511cd586cc4e7adc567dd076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4230dcdd7d95ba61dcfdbfea4275c2677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740e7f1637a7ec188a647790859314a378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bbe3db1ec0996a075b95c25ce894c079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04517d265c26b44ea1a6f5f9317d02ea80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c5fce426f36f810146cbf7f0ba907881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a1797675cd9b2cd5fd1f5f96be1f2e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908bdc2fa55b1f40ade24b4326f65a1e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9964365cf02ca5bb53131cba2b058f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8452ecf5739a78343dbb841eb50f18c985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c5a8555409ba3b46f0246f354a05d286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbad9a5386fa0605072718cfe726270e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457c34424876556822f86496c8cece0f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d97511d83e2b29e58d786998bedf1b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b94e848c22a8c6ba767c067f16d013390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938a63c61042238a60c83106c9f3d3c791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a846095a98f27e108e37aa29431af64592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e31c821db15503d1b1f7c52ddfcc5e093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a59b1926651744d68e5ab5d59297d3394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af490cf85793a05418f9ff8ed6b343de95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182bdad86e326f4a22608fc663f8995f96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f163bad81bfbaeb1142e7919d6cb4bf797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b3f219ce16ce431d02e2fd38ba485e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef1cb23211da03b8f7392674bf4894f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39dcf7a6cd08faa785436b806471f65100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3e08fb08fd64ced6eace94e41cec9f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da62a556c2301f30999869dedd30890a102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db1ff510942e3d2a4781d2cc1b8d60d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b92b6bcaa11a2a0fd6b1487b5961703104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de6da1b3ea4728db81b0b7a3f81c2b9105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16824f98ba6955f342e59bd8f5119d1106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67996b8208712c32574a1297faac4f7a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e1076458cf2a068fd568ca08c206b0108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdd0f458d8e4aca32173a57a7fe0fdc109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85a97e177018bf14b632ffa6b88910a110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3753ef73b39008964e3b1b022c667d88111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97252183269d939b58d5b38e4b5d407112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e088c918e0c912a0b62a9993d762277113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce530371e0e883849cfc2321a43f1e65114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4071d9f0ff5fb2a013595b28f2b7dc50115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b283c65b6d38a6ff79959701471955116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d60b506758edd5f0cb9ab7ef1e316ac117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5f6dbfabb4958e4fce49d45b19cff9118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6284d6fa0af410a67d60c10cfd61a15119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ac9bc7f6724b8403712c3c4d15a0c7120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa79c91d19d0e3688f5973ca5fa7e485121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b268f027d71744803e73c5dda36ce5b8122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62c6064793e0f44239b5343bf099637123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac19e1d505cc5b45d3b23430a417578124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7815f0155b114105ec51ed16fe060da5125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46476c3b7244c906d032c33e60b92b1f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0b56d1c68794eb3e0b898745b7bd98127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50c483a52bd6d9b7174e94776bd0bc0128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6717e54bc064d9dc97319c481624d268129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b79b6353ae84fe724f41865a95b0895130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf7a1cd33a5a0e03ecec80d86f7b46d131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4217089d22cb82eb6ae7401f02315f04132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb61a1625e02507b2bc609db0a4ed9e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9988a6c6787ba3e8b63fb92f0d0f92e3134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0718efe381f9a0936ef7d0e98577513135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff847e52227dca564849147933025e4c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca2a886e9ff6f95f239002a0e6d9f17137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90decdcb57ca2b5547aae15aecaae05a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b17a3d67b88fb60969f632b78ef4e7f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0dc1dfce2eddae578fa56aeea90200140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5b9017039d83fde052a4e38cff00f8141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85db1259bf813b7da18c11a02797666a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fc3d0e007939c6483d2038c1442588143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e06e9ad9365d8121d9aa42a41104bb144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56be7bd06d8329f19990f900d7652058145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff6ec43b59d42e72dfedc3a11d77bbd146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d186b87e642451c72c126eabca3180147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220d8e66b51eff43972b7c2dff31e845148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248a9b953cb21b3720f2d51a881bcb9d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38fc836945cc5435cfa06a448db969f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460216c0ab96b8e510369d65a1dc48b2151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4f57129a0e659be4fbe2f3caa5f773152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560bad267a93cedd0f119d77fd936452153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2baceab9fb4828a1bac6ce76c172982c154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784cac6f9fb27b3679bd44e374b49e7c155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765bfbd5b642202e17332849cf173ab0156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134ad16478d8f45aa08723244aec8f1a157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b61cede684cf8c59187677b16daf8c8158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bbbe456d3a9d1ba6245045a34dc0b7159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fe6b1782d5adff5ed2a59d5e1cf41a160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1645a259c7ad28566063b6b595f2d1b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bed0997b64fbfd978962574ebdbdfca162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59c383d2b0395e378b14527284541f5163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30532f3675fe6df1c7d08715841f88fa164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d447d000a9f23939c1279a2c28f8f327165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c682e662f207ce79c57ef65463291d5166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45cec203e89bd9cbf2d07607b427c523167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef043fbfa89c50676d2cde828857496b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99807388c10a31240f3c6a8e341a0a4f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6374cf05bbdb2a1730d64b8cfc0f4baa170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6bdd2155c3f6f1ae5542803e19db0d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c3b7acf3f224e0031b8f7f4307fd01172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65d266ade08d594e603cf6c49947d1d173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca4f7fb0cf885d6a45d3754bb2aa9e4174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee85d574e14e7ede348b2f10fa345bf175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761ec1450ae6992b21a149707c569f4a176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3963fd2728cfbaea9787e4106e95ff177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b685b14a06651adb3d43d79f143f7882178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586d84b2f2f7d3e0c84ebf1560bb0e4f179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef46b3292a8873931ce99aca07b13e2180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8abd232a94014fff12ab2439bd4b899181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e121c018e03b3d33eea8f1a77eaedd2e182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf80aecddbe850dcd4510dc8222462fe183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c4413e72ecf677541ffa6b4ec9b0c9184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14acb24a09881e1c8912a66abf009d5185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94adc651480fb581edab92b51d5a11d5186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11b3cea4236739298722f4154f48b8e187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b5ecf342a576eff34f894fbd41cdaf188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1069f46604164919f8aef0db6de4cc0f189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67affaa80f07434ea1e04a5ff92f9c5b190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7facf092accf7fb4e128465b81bed3191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c7f2b2ed8788433d4f905fa4f0213a192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422504e814f270ce1e86f5db8b186104193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f83db82f128b0a423cc3dd504eab55c194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3d02b1e972f9c9fd7fd59b0705267f195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86ba2b8999a1a16177eedbd91abe18c196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a0cdb145d3fbb84d8ad34bc60ee5e0197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0923d1f5bd8f3e01dce236548c1e674b198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a9da5e5568e2b5fb16e953db79b495199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a9ed77535ddfb3e90231e53ef2daa4200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c9778e6f58ba5310fbd82d12800f3d201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e20893ba9dfacedfa8f054443e05cb202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4d0a1b5d146fe75c71e9b2129cba76203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd5e2c713a213ce009ed932f820abe8204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0997b159d8e8f4d4c858b356b01f1f6205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace84bc95dddb82635494625a71920f3206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a03af6ae34a0f91c10b587b2985f76b207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c649dca55c0d369f724874a3800027208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1d96fcb477bc4fb17ad6dcd6ed07ef209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e460a488ebb19eca8a71865b18feb2fb210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c4efb713644738ff5763d405372125211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c748b91f90caa67cd59e8d84859105b212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f2ddf10627ae7403badef4eb38ad27213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641ef31918cffc178b040af7b6ba9f92214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ca5d8cfbf84e82b1e2b4fc2687c993215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fc735d1c2a0c7c7b8f0632eb9c0b4c216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd91fd6c5ee66aa86760276e05bd88ea217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cf82c6c80a97380c165ecbb90b1ccc218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a3e6babe143386caf2ef21786ab838219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cb69906531a1d4aa8b61d2b67fe08e220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3856ae812adbc1bd05ad223b6a63ac7221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a564ffd9ea550f9585269981d3c452222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4cbe2158d40d3c9741fa753f83b175223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6a1c888b765b3a87202749fc80e9f9224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce89e1a6787f7cf1c21e8874f28e286225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2be248742ceb48518ca344b063f26ad226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf6c4b4ceab9244245cb2d2b301bcb8227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc21bdb7738add08c331bcf3342ad65f228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f06c41c05534df20bc6d4b59a84a12e229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf89a1d65e8583f74549def2970d9ab230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63acb506f62a91b26910c96d2d9e6576231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e2d5b33bddc64698517a5d54c9a632232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9907a518c231602071509ad95d720136233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c5368a0d555caa9a3f77e51ac7f23b234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93352286563573d0baca8177fc6198c7235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b917436e20ddc40836244b0d9400faf236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1e59bbcdbbe2a48ccb389eccf1baa7237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a3ee5b3d80336a0320553ef54b6445238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c2dbf9a176726ee7dce3ed0094a1c7239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffa336eb834a6ee894e57398c74e789240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330a5c42e2588c53b190500968969fc9241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b4e708258957ed2942f4a0394b5839242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8772e9efb9b8da0d2dc8f660e3a28e243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dac557d5462d63a612951fc5a0c3a65244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dab5fe8d20fe01e00ca3f12c36d654c245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a7f1863bc73996c7eee1903996264a246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d364b3ca46d2f449534b470ec7136710247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe981486c0e781ca4951fe268521ea9248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab6193910c1410048241d68a3264d53249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c9e6749e0a988f7519565c7f626ab4250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c51e49fd8c559756c3aa85b1d1189d251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2209b7634c101d6e113f949b201986a5252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307e7951af7b6f5e31dfbd427049b17c253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a65997b5da2a801a60f891ab8493b52254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f577c16e02c4984d7477356808a1ea7255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd3d7550f9c21c40cb9f1f11d813b48256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1a013e9b9960f6e6a4b0a0908754bc257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f71c32f220d659227aca9c040bb3056258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3815dae882c217ed17cf42442be4531f259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81044aa5ed5180015ecd6650520eba88260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4af0648311c7c59cfaab143b8a4023261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb29055b482aebe66dd98b338fc780c262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5996c18569fe40aab50fab863f7790a263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e376c65c1d7b3aff57599ccf41ea5533264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38da9d131cab6a615b63916230a0cd6265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565f7ea84789a2fcaeace934a86399e6266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53f5dd2d0baeb127e416cb2de3b11a5267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e6ba5ccab8facfe92c528b273c5b45268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f8a24ea1c0c931d3294c7ec8dc8ada269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58574b97075dfa72c94e4b59761c573270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9caeda9a6505af359cb837993ba1a17271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ebf98c9f205e4733794b9f52c7a8b8272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94833b63d0a9f2cd49f4f8a7a2f49211273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6298ed875506f44b6726cf315bec746274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe019727997832bbfc0b3689ebd85b79275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c70afed55561201da221cbc56655809276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef2a0b4cc8844d054f5945de37a284f277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fbad2db28f3c42b15adc86364c7062278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ad36597aeb3ab2be1b8dee4a3eb11d279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d755b615fe9681250c470645afecf3280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6704039b8973464da17be415ae2f7e31281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87bb76f3afb3033397a253a478635c6282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1d832d890b993e68b2625ce6ec2e49283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f2fca1e7683836a1396ebefe3e2b40284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b690789f8dcb2f7cef2b1f78633443285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3301424a30dfeeffe5bf44bec7eab46d286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7629923760bc195e6585c85e9c9d89287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3cc8a0de30a0e61fd77edc5b6077f4288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e57d67570a024e45b4a5d944748608b289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a1c5f2aba0d109d13079b2533fb507290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008544c6b0c11621e12c8a6082f2609f291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c88be06941c03c7a138336578bf5e10292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b916e7196f2b3cc90e8135aa9813351a293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55965d31e9bd595a71e46562256fae78294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85098dd65978023ae68323c842a4b7b3295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3db8bd2e96e63c8a06924820ddefd7296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b13c580a344b67578e790e2a3439c44297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce4d3066d040daa3839b1a3198f4e97298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3569b7a69fdf0c7bf0fa953f5389ce1299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6130b7b7384c3195e4fbdf8341729971300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762eb7dc7a3d5367b71cc7ce215b5ba2301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2937effb4510589ca12a8be8c3b332b302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9abf75eea67b5829657aeb2c2a299e303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052630b990a962e1511b509a95959040304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edb3d14be0a5509597f8448f18e51e1305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e0a56ccde4f57d3b607b92cf9c5791306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238966b60645f27f7bec7adc7aa1ba66307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f889427a3f3da81797be71d82dd9eb3c308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c20e5edd7ac4747cda657e5c4edd2a309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cddaca1166c83d3bfccd54e98de680310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9972d8ae8099b577629f401afdd559df311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5d5c7dcff8d01a7dab1404140ca8bf312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de047c2f6a0f8d13605027477f13d56c313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb98e1a78fbfb0c8bf75c79d4619f4d9314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fea7f52029c12a972e76ea811b2314315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050874b1f1ab6b2aecba62ae0ce7dcc5316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f494e3e396630b94292bb017cc285a317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e1aa8f033634090b931100166f61df318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd812d8f28dd91f39b2e7daeed87779319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a5e5935e47b72a13c1e7f931a9d117320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601ece875ba264ef615423b5ccc89e2f321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b92b398047d1a880fcce4a9ef21bf1322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47aa253ff3e02a9966e1eed2594055ac323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ba2a1b88a3ff3a8132fafa390620f9324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeda974ca5dd59ca7309628606d5f863325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a7731bc4ce0796a2ff0326cfdd35ab326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6836b0072e09c0537d671e16bacf77327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af91ca8846128d04484a28ce9dac02c4328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e323e4bc239ceeede4267c5224bdbf2a329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f672c8c2cf5883a30ec7f2cbf08fc236330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772b31c49e9b01fad13ac9381196fc65331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741d1bbdca3f917b801d73266332ac34332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1ca5827983e7042aba1d9574469564333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b408246cd19c78478438a8193e770e9334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fc8fceb48321247e325dc84feb749d335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b26cedc12e90f9f3d5610de0d9a3624336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b0fbadedb6ae2ebd5bd64b6959e7c4337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9072015ff989439dd8ed8f916fb2f2338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f80868640474ba9ef605dab2f051281339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae622f28ef556074d1460936cbdd685340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0695e8d879dec13beb57c067c41b1a9341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260ca1687809a4eb26a2c8d756fd4ca5342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446aaf26e048b6be623950dace0be89d343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1662be85a95e5104ea52c062b1d761a9344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5623cb019b472a81045db65fee02299345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63be2bb146beb5a0c997f3d94e050da346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc10b8a38db88c1dffa6ca671619a77347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350cc9e619009260d4cc1ec3e0a4c3af348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2009414459c1125cf0c4b66de158b3c0349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1590a1ec894b8d8bf15aa561cc58163350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204c44d8e16c4b84be5132eb06034c5b351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a202a94d3ac03ec061bb544b423654db352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c73d891ea32114d3d9425785b37c472353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87df51f0be6a5577408b586c89846e6354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef488a30144fbf487c13d8cc587c3cc8355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a6aeb39611cf12de78a72904bfaf5c356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576d66959ee3c191e0f783d9489d7a3b357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8e603fd25d4ad3e55705322f11febe358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091733593edd961f5853d3dd5c4ef41a359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9949be3f75032a8b07c39c19fea68a360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4360fbd8bab3f00e041c5ee57742a7361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a6b4dbdd3a75a9083b01bd3f9b1df7362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c3dc66dd72c0f4ddd6dbb0667eb189363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ed00e6e2920b1727cd5bcd71931715364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131e24acfdf4c31cb663cd76f99bb4b7365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562f2fcd27a96894463decfd8d3c11fc366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d6a26051b0940829e32000d33b58e6367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b17ba3e0e85e8c5c080a226c11df901368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3156536f0ee2a0d2c2412966912021369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08195205ad245ebaf279ff5ee4cd649370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13335b4d07638ff71304b1b60b963048371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0024077b3f4627b5595f152f694447af372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b64723657250a42e599dfeecceadd3373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdaaef811bf443846c3a1d13539a1d4374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb75e1cf5ae2ac8016fff193ce56604375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a3e1b2521ee6e98447dde7bf3dad08376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5918f8e72efbb63cedac2d2273caafe377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452249b1bd68c669932eb90a44c7cbb1378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c6f2a300259d8051057e068437e0e0379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1078a8a343d11db1ffe5f76b869d34fc380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3226d6b67dff982a6671721f261655be381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d91c733c7f99e50779572791ea4c6d382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce77233d65b8c3ab22a59101ed471706383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b1f1ca2303f97ae26863921eed05df384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e7e37295e18e8f31bc593d012eef8a385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc6b62e45550c291516446939593f14386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c8b70e76c9ae545b6c7aae2e794ba3387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ac24a56b228173324e10a4783b9b59388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a6835259819e01c241138e52787f7b389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580b0ed76127ca4914182116bc3774d5390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60337432e3feeade36cc24dce72ea6a7391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4335adac5ff6fe503aed8d8df62941392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f675a5eb593f0247f2e898a81cc01b6b393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8923c4ac0095bf833e78e1acfe7f1b76394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00cdd039f4e1a8a918b0a2be06f66b5395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1efbcfbcd7c6e2b39435cbebe48bada396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e15475efe2d6e2de6745fe43387ab8397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64ba24e8c3f45c3f75196993c782141398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2359ea4fa943f6127d9f2eb747dbe9d399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062d04e161e0a16d056c27ee1383cbf8400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e47c7477ac23e7de690a95870da68ce401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fbece6718f373ff1f26ea6d61a49f5402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943445dbc2433939d76ac8f7de66ba61403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76072a58bdb7a2a96a6c319fb0fe0b02404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35aee92a828a8738fe0ce11ea95b3766405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2707a18db6db8caf2182e7b45b342f6d406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e1563853c4964a524fd66a9ea91970407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f06444929135832138502a5a1cd6b51408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a75fcfc8d107e0bcbbc6a24742396e409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3573fdb25e96d3d460473e80502c918c410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bedf95afebec2083ce2f13c63eb88a411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbae17a9effe7e1d8bca2d0a6389de8412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd1fb461a9c19962ada45254c0bf79a413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4674618e42576c5bb22c21a1e76189414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa269d936fcfbe7393bae8ed7b465441415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae912caf3d89631ca85c756d70c45ae416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34bf5a43bbcd11353483bec3707fad2417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfa53c88aa98963071b802a4eaa44d4418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f133825bcbc9d07887fa170c1058e5419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0687ee26a3b3da3c7659f2c21299b6a9420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a37a00a963256f54965b998b7b62d52421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731c52315fe93bb9d2ebc4cd9ef7292a422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fc5c649913f4d0d53d847929380575423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6f9d4885176f84462a077a2f724459424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170f6589fef02084211e314e0350f1db425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340c040e7de98e2a0143c7c1212355fd426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad10610042676e55225e705e25d0cfd427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334790f976430ae9e880cd9863be2e8e428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323c53845fc4b3358a832e12ab2e4c99429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077f3a5f48ec16c956496f6812551ff4430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32042247f4945f50471ee8e2cf3c1e62431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c400be89ae4115a57dca532c52f0fa21432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9748fb7597f810dc2281b2670adcbab433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fc41edee2dda1199c98648aefcc68d434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f508e8f547644486513145b18639bcf7435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7de8a7e5d32e8b2e4ac109ba960f96436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107413a302d91e98a90125843d515455437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acf1bb026579baaafbd5ada26aefffd438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2a774fc92fef38c1f6275532683078439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f25e987cacb910b34ec65fd4091972440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633281e2d823ab290ce411719df1b7f7441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a00d3235cdb14ef0595930485bbfa1442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7607ff4e16b2389bc2b4857f9665baa2443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0863a6ad4430a8b87151d799d21e8146444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa129e522ed89663dc55ffe2fbd2e176445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a0d3ce9700509bda8fff1b5614cfd2446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762ef263f2f6c55ec17454f3098b07ba447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f020cc827d1b1f06d7c067ff490431448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec31ecc5e387508d35f37d90e52e496e449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6202c2c99902626314c2517222eec096450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88332443d2af050f2ad45960a2e4bf0451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f9a2daca19f6495f4943393a091120452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e666f34f8b00ba1f388ad4221365d1b9453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506a80fbf7f1ca223d0fef7b3e5db926454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1814651ab1b4d45c1303c09b0471e6455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b5699925dbc581c095743790824764456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad82fa77e69cda23f47c50d8500a5707457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7295a857e131dee8d49e5a6b668130da458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ec2d1f14a507ca69daccc9392b1f2f459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b935162df8c7471cd3fb679a6d119e5460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386f6b7d18b95ce2462f7e1bf015da31461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64184bacea7f6240418ac0963f772c69462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8db04c7b1feef137fd2538d181a202463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b431a3e25949d7a6a12cc9190d816a464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79eb3ddcfbbb6aa5fd5eff0b3c0aa6fe465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df2059518337a3ab5f0ef0ffc918b33466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9106b3eb9caee74e58644fd696850877467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47624726c82aef03b11f21fc156cc7ef468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8707e6839e3064835c16c820d5133f8f469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96835810684edb10f0684adc8629a8ac470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7e4e4ce192170cbb97c6065201eb13471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31a7d6f96befc82607662669266fff6472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b40f7ee55cea7d84724c1c32b70068473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c685badf5d556b909d2ef5145b2b33474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99dc0cae3e65771bfe8616a21bd9b5ac475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2046f401ab4b48f28addea256e93e686476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f57a18782ca4eeb10960fae42dc386477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b04bc20e5fe73edfb3701adbcf5fa3d478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cad86156e8d4234f918ca6cdd998c7479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb12d0737d2c789931fa962e30eb9f1c480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca924cc95fff1181d7d458e5a53d8870481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b96b7b578994ba4c6c98aecd559aaa482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53397a2d4b1493b12a3f2df6d0348c9e483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac83bb9d847446b85d7c9faf4175a26484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3605d5c25b1aea5bf29464e95fb7ec5e485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796d9cb2688f3d9d536ad908fc596966486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41441a80cc09a3bb536f22d65a76d956487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f9151c29030d4d1b57efd923ebe1c8488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2941face66da0020d3cec83aaa8fa813489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8de6877589d798452b304562ab25973490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10abae60d3ec7d3e44a44a719aa91f7491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f9707004cba6f550bc98519fc7ae69492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36804070a464b947b3d60952e18d9476493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac3a6c863f7be6c071ecfe6f0facab6494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787f341ae6d553c1a5cbd61a2fc561fe495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8738c81c376a52eefbea18dc7baa73496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0f4ca8366f4c8e5c3aa391ffc8543d497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e8495f8727f47cf841be840f5a2c3d498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fec33fb329f756c0df316bb5b6db26d499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd92734e6cf9a49d5fae954e65f27b6500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945bf9373a90743f95f8660bc84eaf58501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0fdd7b8a1cf0f922b5e58393989f38502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b6f879758cdea514640c2f9ecd3fb2503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3f15c1749a998c084b6a264fe0768a504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe22405151800a6e9816cdc2272a580505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681455973090e1a15a78f76556ed94d1506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdeb1152f025483868f160334b67e75507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c75cbc67559199847ef40d89575dac1508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d73b17d0235af5baa3176f54512e24a509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9eb30479fec4e9028af0fcd102fbce510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16dd6f86611d7ab3de1fcb6f606a097e511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5f360c8941f705d547bd283e820fab512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44c142181ef1dfcfe5ecad7f9b0b654513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4797fb1f856be5779b64b58b97b62a29514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cd2beea528138dbaf2e933147869e7515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cde957dd9541cfd7dbc7490eb9758c8516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b894f604347e23afa3326146807b16b517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90990cfa903ed7c5fd6b4af039ec0c7d518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5146eecb730f259149a22be840a6cfac519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9a4635397661ed9bf9f2b066b3c105520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111518a1f474afbb22158f139411cf0e521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0af84d18ae24944126da311875914f8522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a494a6a57b0471ae2481505b951c1fa523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa888e605a9299e7e3aa6b3567ed0cbb524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba1da1bbd61ad0646abdfa81d59dc14525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7017b311c729b0dcabb7e00335b72b3526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354875ea8866b0b9e873a8968976e599527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6952e70e4013f61696dbbd68fe7077528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf938de99366f76f987eaa35cf2070f1529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29720a7c5a59a2c9bffed0dee571652530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d12a8829defb4b595c4efde1063affd531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fd2dcf6cc27358e985f5ea2c0a9bb9532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4937dd8a7a226f6131ce63afd4e59f2533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2b57902e0e71e8e62f2dbe148cf4fd534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c200eb7518cb0b7939a339f13ef332535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8332b72499d07439a897d924d75a53b4536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75fb8caff94d82726d2b90aaec393fd537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3708272209bf366614e156400efb6363538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4644c028e0582895c1bc76e25522baea539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46130fb4ddc9e6a84bc055579d6deefe540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46691d3eacd04692ff498a7a86026bc541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079020f04da02e474784ecc2c992b8ce542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1b751cb166543ebddec98512da2c14543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5aae3a93714d7ff83d57845912f4c4544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351f9a54473d0b3705412b464432c3af545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96aaa60c339fe3f9ca2b69cedbf3a432546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79269d76843faa09a76ab019ebaf226c547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e8915a25e7a87dd5682cccc82a956b548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d573cb18027e7929568e23534495193549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c649561eee75469eebc4c074b6ae38550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab95474973a6994948ca67e37b4ae50551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c98712f3687b4d470396b646f04d42f552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb1504278bca4169fc2b81f266a0e4a553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da27184ce474933d92dfbfc5efc1ee63554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ceb2cbeecaf99e2310547bf209c209a555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0695869a34c682535fe2a524bf0e7a48556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3735100c94dcf9f507dda1ccd610e0d6557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f51f997c8965c2a02e551ede54d06a3558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6db7faa65774c184863f7522aacfdfa559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6b5473637f94b25457aa5b3fd9966a560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55cc2c1c9e69d648b552e9b3eece759561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbde6e5e9194de22b7114077caa13912562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d89e7180af45a72bd80c74efc67581563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f8407d232a797c6317922d972cb1af564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdc8c6c3a315129c3295e6715f1a998565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafc3e237ccf4a50a746ca7860b360ca566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c01f77526febb0e53b2f1f6b3a6038d567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7accd8c2fb48991dd5e5ccd140f76f66568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec251e5f07e57ddabbb7d83793278a3569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fb1c1082ef757d2499dcc7c30ab339570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4dbdfcfbcb63a3dba069e18f6656bb571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a00fcfd97de6cc344a72347ceb9645c572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984ea4d67c1841861e0ad63df0766032573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82e21adeca13de1fe90fa6f0176498e574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a33a10301b3b4e41c97d2b71fed4d56575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342528abc50c51d11a5b0fe501cf288e576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9d0fac957c5dc2ef7195b15ad7be71577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcb3f5941f729e3562956c30df58382578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c45df95c2ae392bacbb3cf325fdd99579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3458f96c81e5911a00939384e60add580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c462c1bac4023b8f1696ee311d543b581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a4698d7daf32b83a326ebee06517d4582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69845620f6cdc46edc053bd1d166e39d583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c9701ce518f36578b74506cd0a3441584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025d9bf66722bc5259dfef22ae7cc652585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98460ece9c7d5f21c63de3edad4b6372586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897202a5116898cac8a37dc2d36422e6587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78584d73f02b48d1933aff38847dec6d588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b932ce87de2882dcbbf0863c2f157031589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6358e46c5c746514c8341746a22ba9f1590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6944125e7fd340b102b399df01959b5591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dabd1abe5122b15f209764cf082b387592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa7052c9f05855751aa36e56b858a27593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3be2b3a164aee58fe237228ea101697594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4462024f66ec74fcf288fe9999634ee0595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1886abe64c8a665fe191aed6754cf6596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eac23ee83507b08c8e053c15ad60d86597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9b917023c98520a41c3e4d8110b7f7598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92be16d3abcf0bd936969c551a0f87f7599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871accf81e7301af057d0e24d638ac8f600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac625cb9d52c40e71cb5d91555858bd601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63d9218e8ff59347fa1b445626fd91c602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4d9d52e0b988599456e574d3309f80603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1115f1d513016056e8c8c55c71ad16b9604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485e383a761d0fc20c117481a615063a605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246906915777af88199f0afb6be40adb606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4048954daff4c36f6dab093e6b3f3e34607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c925169cf8bbdcef0f51eb3f7dd5c1ee608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a807bed38563d440acb5f10bb9d60f609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001eb7d29667e0a32a0e01a27b6862da610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b46b87cab1cb7d665a761d7f490fec611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fd01d95c2668b1c600c01c88b2b50a612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923239b07e5e39859de2b58a10b7d34e613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c121b9df8acc54fc2d5fe7b99f5edd614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f397dc1b721d958ab89fa49609d96782615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ad136136ec11879360a99ce288640c616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226785b4dba3378bf37ddb1e5388ea36617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c076d1dba4eafc4569dd43c3fbea83ce618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b902ab4eb13291903c8c33a82ecc49eb619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2a38530694b8c4106d7036d06ec582620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b04af4cae9e07323341b5bde0fde8a3621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ff66fe49c2c29ac8f2f956241959bb622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599bf3fcb36593cff887b381c1ddb81f623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480f8d6fca1cb13d8602add9a61901ef624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16371145b9fe1522c396562d00fb71c625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77eea92da3f105d83c7d29568c3a15ad626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05799fc7fb7af55f31d5ba168bf2f176627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13906cdf04e20c9eedc662de8ab4f6ed628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290c58053ffa1909f7bb4f58b46e24e6629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb0ecd9364204183ef1b462c9062f98630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64da57bdac4ed72ccc6d413b2db9ffbf631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3720a8f2b8052b5e095afd07d1509f75632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8a90182d21327b65474441da15706d633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159f81fd0b35701220f4861c1410d7bc634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a4bbe32e3d49dd60ab6f157424ecd4635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189b62fc51472660db8ee5802775a1f2636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97ca57e68f01427db02161b787a87da637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb7f57ce6ddfaa33c1304d58bbe5cde638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114e2f8b4cbf2ecdf63f5ddc13e4b190639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9939a5f2744150a7a9000398a057d917640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae542c11bfba3170d93be26382304378641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2762f9a54bd0ee9c94952c585a3de776642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84997ca151d303f91aec967e34d8ea90643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017d55a2cd5074b09853147f7d1c3194644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfec0e8ae8725b0b5db9431f1993163645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f27051085f48f7c4696fbffb450862646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35e3fbe7146f7ce192adb9ed30d4801647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08633c984057998dd9213ff0d2431c45648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ca67e4267d665e668725f66dbd01e8649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b91b55b967ee4d3824c3d929ff224b650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a735602c349147e6605fb5581aaa796e651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d5e1ec554c09170eb2548a70d6893f652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f9b3052aa1d91302d31720e3e307f7653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f814599690dec892d20920ab9258d1f654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab27fb160cd684946db8928fceaa80a655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fe0653a5ec1953b1b16a3a06a1da33656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e339a452b782593bda19888f6430554e657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa6a4f2bacd654c3595335092c5e61a658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7427fc559cd7f948ec4faf17c1ce4ec4659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8a5e2f34a425842f04c80b33b70b22660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7d28897371374f4e43ee7181e531d5661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a50987a6c7fe4b22b1c2b601e18917b662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae9945ee665455cde2a482c4c3ee262663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb667604d0be983d5210d203e1b96f12664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c1b3a2b56c12bda7ba7a6b1801e2be665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85420e1ecc8f7ec952dcb6bdec2fe87666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac81c073c8e8432696982b60861326f667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d925106256f5536b9d1c82321efe48668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93db9c420e12197e1f13117b30ab92d2669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3b983f2b850d45547635276bc83bb8670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f239869bf227f37ddc189779eabe914671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e195bedc56c50256deeb9c3c3f9220672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01ced037104630d7302aedbaa8c3b3b673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c11071c2a9477efa31fe8897721272674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20802a71fd0df80ccffe5942b9cc87d3675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e2b4685e73998387b8dcfea274dbda676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f233ae9096f27330f622d562273815f677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c8213b609efa8a34d10153215c9c60678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45719d3d5ed932cd4cafe3af30c08991679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece4495e26e949643bdf9accbd122b0e680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ff7019391b62de1e886461cbe6ded8681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e220784cdbb930857a2037977dec99df682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf7d9f8fc7b545ffcf565ea8d15c169683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284b995cc1a8cf57e70eeb8273c095c2684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc083cf7a8cd45dd7bfbd1549d0adde685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf8618d6e97209c4c1c03d570ad92ce686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deaa8a222bbf84ecef9cd301a8b4eb04687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54db0167a9eb5090161ccf4112fbc407688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0965411c8336d2782cd3a52e68a14e689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892201088d562201f4511dec45b12f6a690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e126d5b87ccd7299b34d2a8855fad725691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa50df9f273d4978beafc07876668a06692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab1c83f63351db647070cd598f92ada693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb62faf6cc7cbd4f35520058bc7879b6694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f937b5c5302c50f12326bf1871e1e873695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7c8cf0c73c62cde54969a04e3c741b696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c475bfc7af7345b07dc3c98a7d396da697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ca4c4cb7284c4bff95e0caf5cfe2f7698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168b2817f88b718f60fc95a50216f8b9699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52336d7972326bed7f675afe4615ce63700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358a509bc2a84593b3ff2dc8ce911543701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72e72b3d90950069031b552b3483919702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69ab41cdc0c7609b3a0618db8cee39a703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f977ab5db99935e3db5564f2ee1ebd81704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3368ee9f23563acc3959e5c32d191b0b705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84adcf37759e333fd4174bc5ff98972c706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ca411a4b44d642fd7b1b6cae55997c707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790821a59a3cb13c8d16dc5a59e5b306708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855f0a7d25b0b077b9a4ed73a4dab9dd709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c01be0aa0275b454f83f12f62cf14a710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e85afdeb06ccb83c83c6d67cf1ecf47711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212368f0aa8d5d7491b0ba80368e371c712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6e8075750597295996f6996d4de7a3713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddd65d3cfce27480a550966cb380fa2714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e4ad0338b8aa5fa79e25961c7e921d715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68350dc600c9b3df5ee70103313f0f37716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7ba9496daec05296187c37dd322f31717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9708e6c579cdacea7b3c8ef8085b3005718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9f81b994373fa56facadb07c2ebb74719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18f02b390e97dc6657b133397f4c2dd720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807cb2d365cc33e23914cbf58cc8d3e3721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809ccb89b8dd00ae0750069e0d24591d722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8dfd7c81d0854f2a3e6e342dca427ca723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b16acae4e3781d50b431865b0807ba724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ca08f74ba6fc722e662ae14366bed3725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fa9d2b37a4039b3d6ccac12cca5b33726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa4b5ecab02b9a0eac7436cafe82328727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc38f48eb5dfd6841b4ff5cb9fab7745728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcd98235d41076f4cf1d6056a834a0b729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7d55edf1ccb7704593a5d7f6151416730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f3b37122ea91765a54e2c4e2d0691a731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce92dd21720dded95851249e695ba7e7732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d851a550726c961b48be8536767be1733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bc012ba39201da299172a204d6d396734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe8628f368d25007bee91287d7ef44c735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee6a434c3adc68ba3084227eee97e76736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e3e101136e7d73fbbe4768cbb4699c737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cf6e6d9d7d30c6aa63b7ba56c6ae66738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4cbfac429edca0ca7f3971eb2c6f1f739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8512cc80efe1f0680946b8ebfe2087740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d8c3dae5462d0f289981b468680bc7741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137583f2b9f3a1ab4013e6d21cef88cd742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cab0bd33dad4b87d41b91137758896743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30eb4837219780a5b17dc62aa5040ca1744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9171d5263b1bcf943b313b3d9d7c4fb9745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881d358afd360e7bcd70ab45514f377a746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1ef87611b2bba9b3a0cce18714b2cc747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3bed9de22520a4d751eb397f5aafc4748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5d1314874e7ac777b162fd110f6db1749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d610f40567a885188f12f9fc2e4f4527750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435534339afadcfb4002da2067214e9c751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd6e5f0b55a320b14911f70dbf76cae752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fa70666206c5e2a0a0b6d6b14a5bf4753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8d165d4e0016227281127ccee815cb754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ab9ef3003563ef513dbe0d427b7cf6755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bb6e5992fed6270664577b83d58705756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a6efd62c46479b4a81ace402c41e64757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4cc40f3d1fcd2239bb398dd0258083758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3782680388d2fae5cfd84d8d8c3b076f759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>